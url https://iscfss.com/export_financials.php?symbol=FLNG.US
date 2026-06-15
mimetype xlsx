--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1276,51 +1279,53 @@
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>26</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>545000.0</v>
+      </c>
       <c r="C8">
         <v>545000.0</v>
       </c>
       <c r="D8">
         <v>5452000.0</v>
       </c>
       <c r="E8">
         <v>5452000.0</v>
       </c>
       <c r="F8">
         <v>5411000.0</v>
       </c>
       <c r="G8">
         <v>5411000.0</v>
       </c>
       <c r="H8">
         <v>5411000.0</v>
       </c>
       <c r="I8">
         <v>5410000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1664,51 +1669,53 @@
       </c>
       <c r="N15">
         <v>1264000.0</v>
       </c>
       <c r="O15">
         <v>1254000.0</v>
       </c>
       <c r="P15">
         <v>1248000.0</v>
       </c>
       <c r="Q15">
         <v>1130000.0</v>
       </c>
       <c r="R15">
         <v>1127000.0</v>
       </c>
       <c r="S15">
         <v>1024000.0</v>
       </c>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>34</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>24967000.0</v>
+      </c>
       <c r="C16">
         <v>37124000.0</v>
       </c>
       <c r="D16">
         <v>32441000.0</v>
       </c>
       <c r="E16">
         <v>32963000.0</v>
       </c>
       <c r="F16">
         <v>26873000.0</v>
       </c>
       <c r="G16">
         <v>25341000.0</v>
       </c>
       <c r="H16">
         <v>12575000.0</v>
       </c>
       <c r="I16">
         <v>2559000.0</v>
       </c>
       <c r="J16">
         <v>2603000.0</v>
       </c>
       <c r="K16"/>
@@ -1934,51 +1941,53 @@
       </c>
       <c r="N23">
         <v>212198000.0</v>
       </c>
       <c r="O23">
         <v>6806000.0</v>
       </c>
       <c r="P23">
         <v>358393000.0</v>
       </c>
       <c r="Q23">
         <v>444631000.0</v>
       </c>
       <c r="R23">
         <v>579631000.0</v>
       </c>
       <c r="S23">
         <v>544799000.0</v>
       </c>
       <c r="T23"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>42</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1738578000.0</v>
+      </c>
       <c r="C24">
         <v>1703529000.0</v>
       </c>
       <c r="D24">
         <v>1708273000.0</v>
       </c>
       <c r="E24">
         <v>1619224000.0</v>
       </c>
       <c r="F24">
         <v>1551947000.0</v>
       </c>
       <c r="G24">
         <v>1337013000.0</v>
       </c>
       <c r="H24">
         <v>744283000.0</v>
       </c>
       <c r="I24">
         <v>431602000.0</v>
       </c>
       <c r="J24">
         <v>160000000.0</v>
       </c>
       <c r="K24">
@@ -2122,92 +2131,94 @@
       </c>
       <c r="N28">
         <v>-1524000.0</v>
       </c>
       <c r="O28">
         <v>-6246000.0</v>
       </c>
       <c r="P28">
         <v>-14754000.0</v>
       </c>
       <c r="Q28">
         <v>-9889000.0</v>
       </c>
       <c r="R28">
         <v>-25679000.0</v>
       </c>
       <c r="S28">
         <v>-49499000.0</v>
       </c>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>47</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2567464000.0</v>
+      </c>
       <c r="C29">
         <v>2616870000.0</v>
       </c>
       <c r="D29">
         <v>2659796000.0</v>
       </c>
       <c r="E29">
         <v>2621821000.0</v>
       </c>
       <c r="F29">
         <v>2522806000.0</v>
       </c>
       <c r="G29">
         <v>2236654000.0</v>
       </c>
       <c r="H29">
         <v>1618114000.0</v>
       </c>
       <c r="I29">
         <v>1282291000.0</v>
       </c>
       <c r="J29">
         <v>680101000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
-        <v>340000.0</v>
+        <v>40645000.0</v>
       </c>
       <c r="C30">
         <v>1404000.0</v>
       </c>
       <c r="D30">
         <v>19928000.0</v>
       </c>
       <c r="E30">
         <v>4859000.0</v>
       </c>
       <c r="F30">
         <v>5270000.0</v>
       </c>
       <c r="G30">
         <v>4050000.0</v>
       </c>
       <c r="H30">
         <v>5425000.0</v>
       </c>
       <c r="I30">
         <v>3895000.0</v>
       </c>
       <c r="J30">
         <v>486000.0</v>
       </c>
@@ -2262,51 +2273,53 @@
       <c r="I31">
         <v>827324000.0</v>
       </c>
       <c r="J31">
         <v>520101000.0</v>
       </c>
       <c r="K31">
         <v>205942000.0</v>
       </c>
       <c r="L31">
         <v>207634000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>50</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>337449000.0</v>
+      </c>
       <c r="C32">
         <v>315602000.0</v>
       </c>
       <c r="D32">
         <v>289794000.0</v>
       </c>
       <c r="E32">
         <v>200850000.0</v>
       </c>
       <c r="F32">
         <v>93304000.0</v>
       </c>
       <c r="G32">
         <v>26013000.0</v>
       </c>
       <c r="H32">
         <v>86158000.0</v>
       </c>
       <c r="I32">
         <v>24965000.0</v>
       </c>
       <c r="J32">
         <v>13161000.0</v>
       </c>
       <c r="K32"/>
@@ -2362,51 +2375,53 @@
       </c>
       <c r="N33">
         <v>210525000.0</v>
       </c>
       <c r="O33">
         <v>77000.0</v>
       </c>
       <c r="P33">
         <v>342590000.0</v>
       </c>
       <c r="Q33">
         <v>432374000.0</v>
       </c>
       <c r="R33">
         <v>553027000.0</v>
       </c>
       <c r="S33">
         <v>493975000.0</v>
       </c>
       <c r="T33"/>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>52</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>163000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>2000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>53</v>
       </c>
@@ -2551,51 +2566,51 @@
         <v>421472000.0</v>
       </c>
       <c r="J38">
         <v>72000000.0</v>
       </c>
       <c r="K38">
         <v>212472000.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>46234000.0</v>
+        <v>5929000.0</v>
       </c>
       <c r="C39">
         <v>30997000.0</v>
       </c>
       <c r="D39">
         <v>7617000.0</v>
       </c>
       <c r="E39">
         <v>11600000.0</v>
       </c>
       <c r="F39">
         <v>12516000.0</v>
       </c>
       <c r="G39">
         <v>21261001.0</v>
       </c>
       <c r="H39">
         <v>6774000.0</v>
       </c>
       <c r="I39">
         <v>683000.0</v>
       </c>
       <c r="J39">
         <v>6568000.0</v>
       </c>
@@ -2611,51 +2626,51 @@
       <c r="N39">
         <v>51000.0</v>
       </c>
       <c r="O39">
         <v>208000.0</v>
       </c>
       <c r="P39">
         <v>257000.0</v>
       </c>
       <c r="Q39">
         <v>381000.0</v>
       </c>
       <c r="R39">
         <v>248000.0</v>
       </c>
       <c r="S39">
         <v>65000.0</v>
       </c>
       <c r="T39"/>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>45689000.0</v>
+        <v>20722000.0</v>
       </c>
       <c r="C40">
         <v>50067001.0</v>
       </c>
       <c r="D40">
         <v>13448000.0</v>
       </c>
       <c r="E40">
         <v>55897000.0</v>
       </c>
       <c r="F40">
         <v>43334999.0</v>
       </c>
       <c r="G40">
         <v>40559000.0</v>
       </c>
       <c r="H40">
         <v>20213000.0</v>
       </c>
       <c r="I40">
         <v>8944000.0</v>
       </c>
       <c r="J40">
         <v>1730000.0</v>
       </c>
@@ -2804,51 +2819,53 @@
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>63</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2532979000.0</v>
+      </c>
       <c r="C45">
         <v>2518334000.0</v>
       </c>
       <c r="D45">
         <v>2510686000.0</v>
       </c>
       <c r="E45">
         <v>2499973000.0</v>
       </c>
       <c r="F45">
         <v>2499973000.0</v>
       </c>
       <c r="G45">
         <v>1856466000.0</v>
       </c>
       <c r="H45">
         <v>1147284000.0</v>
       </c>
       <c r="I45">
         <v>812489000.0</v>
       </c>
       <c r="J45">
         <v>594940000.0</v>
       </c>
       <c r="K45">
@@ -3038,51 +3055,53 @@
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>68</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>109629000.0</v>
+      </c>
       <c r="C50">
         <v>106708000.0</v>
       </c>
       <c r="D50">
         <v>103870000.0</v>
       </c>
       <c r="E50">
         <v>95507000.0</v>
       </c>
       <c r="F50">
         <v>81472000.0</v>
       </c>
       <c r="G50">
         <v>64466000.0</v>
       </c>
       <c r="H50">
         <v>34566000.0</v>
       </c>
       <c r="I50">
         <v>23365000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
@@ -3601,435 +3620,441 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT62"/>
+  <dimension ref="A1:BU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>7503000.0</v>
+      </c>
+      <c r="C2">
         <v>10508000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9238000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2465000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3720000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2001999.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2381000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2758000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2293000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3508000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3529000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5436000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4235000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1794000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5150000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2835000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4005000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2016000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3430000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>665000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5122000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3373000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1947000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>292000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2530000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>582000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>933000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="AD2">
         <v>592000.0</v>
       </c>
-      <c r="AE2"/>
+      <c r="AE2">
+        <v>592000.0</v>
+      </c>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>76000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>46000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>15000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>409000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>47000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>86000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>198000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>567000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>443000.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>7722000.0</v>
       </c>
-      <c r="BS2"/>
       <c r="BT2"/>
+      <c r="BU2"/>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4060,54 +4085,16879 @@
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
+      <c r="BU3"/>
+    </row>
+    <row r="4" spans="1:73">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+    </row>
+    <row r="5" spans="1:73">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>221268000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
+        <v>-74012000.0</v>
+      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
+        <v>-37462000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-29621000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-17415000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-17415000.0</v>
+      </c>
+      <c r="AF5">
+        <v>10574000.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>10595000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-5000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>10591000.0</v>
+      </c>
+      <c r="AK5">
+        <v>10612000.0</v>
+      </c>
+      <c r="AL5">
+        <v>205942000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-3000.0</v>
+      </c>
+      <c r="AN5">
+        <v>10586000.0</v>
+      </c>
+      <c r="AO5">
+        <v>10611000.0</v>
+      </c>
+      <c r="AP5">
+        <v>10586000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-4000.0</v>
+      </c>
+      <c r="AR5">
+        <v>10585000.0</v>
+      </c>
+      <c r="AS5">
+        <v>10609000.0</v>
+      </c>
+      <c r="AT5">
+        <v>10585000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-109000.0</v>
+      </c>
+      <c r="AV5">
+        <v>10554000.0</v>
+      </c>
+      <c r="AW5">
+        <v>10240000.0</v>
+      </c>
+      <c r="AX5">
+        <v>10081000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-120000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>9808000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9836000.0</v>
+      </c>
+      <c r="BB5">
+        <v>9737000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-720000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>-112914000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
+        <v>-370000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+    </row>
+    <row r="6" spans="1:73">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+    </row>
+    <row r="7" spans="1:73">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7">
+        <v>1037548000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
+        <v>1066149000.0</v>
+      </c>
+      <c r="E7">
+        <v>1032747000.0</v>
+      </c>
+      <c r="F7">
+        <v>1002562000.0</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7">
+        <v>872932000.0</v>
+      </c>
+      <c r="I7">
+        <v>885724000.0</v>
+      </c>
+      <c r="J7">
+        <v>898329000.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+    </row>
+    <row r="8" spans="1:73">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>545000.0</v>
+      </c>
+      <c r="C8">
+        <v>545000.0</v>
+      </c>
+      <c r="D8">
+        <v>545000.0</v>
+      </c>
+      <c r="E8">
+        <v>545000.0</v>
+      </c>
+      <c r="F8">
+        <v>545000.0</v>
+      </c>
+      <c r="G8">
+        <v>545000.0</v>
+      </c>
+      <c r="H8">
+        <v>545000.0</v>
+      </c>
+      <c r="I8">
+        <v>545000.0</v>
+      </c>
+      <c r="J8">
+        <v>5452000.0</v>
+      </c>
+      <c r="K8">
+        <v>5452000.0</v>
+      </c>
+      <c r="L8">
+        <v>5452000.0</v>
+      </c>
+      <c r="M8">
+        <v>5452000.0</v>
+      </c>
+      <c r="N8">
+        <v>5452000.0</v>
+      </c>
+      <c r="O8">
+        <v>5452000.0</v>
+      </c>
+      <c r="P8">
+        <v>5411000.0</v>
+      </c>
+      <c r="Q8">
+        <v>5411000.0</v>
+      </c>
+      <c r="R8">
+        <v>5411000.0</v>
+      </c>
+      <c r="S8">
+        <v>5411000.0</v>
+      </c>
+      <c r="T8">
+        <v>5411000.0</v>
+      </c>
+      <c r="U8">
+        <v>5411000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+    </row>
+    <row r="9" spans="1:73">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
+        <v>1190113000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1190049000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1189984000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1189854000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1189789000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1189665000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+    </row>
+    <row r="10" spans="1:73">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>389068000.0</v>
+      </c>
+      <c r="C10">
+        <v>447697000.0</v>
+      </c>
+      <c r="D10">
+        <v>478726000.0</v>
+      </c>
+      <c r="E10">
+        <v>412681000.0</v>
+      </c>
+      <c r="F10">
+        <v>409618000.0</v>
+      </c>
+      <c r="G10">
+        <v>437154000.0</v>
+      </c>
+      <c r="H10">
+        <v>289519000.0</v>
+      </c>
+      <c r="I10">
+        <v>370203000.0</v>
+      </c>
+      <c r="J10">
+        <v>383339000.0</v>
+      </c>
+      <c r="K10">
+        <v>410425000.0</v>
+      </c>
+      <c r="L10">
+        <v>429415000.0</v>
+      </c>
+      <c r="M10">
+        <v>449830000.0</v>
+      </c>
+      <c r="N10">
+        <v>474950000.0</v>
+      </c>
+      <c r="O10">
+        <v>332329000.0</v>
+      </c>
+      <c r="P10">
+        <v>271124000.0</v>
+      </c>
+      <c r="Q10">
+        <v>283658000.0</v>
+      </c>
+      <c r="R10">
+        <v>174053000.0</v>
+      </c>
+      <c r="S10">
+        <v>200652000.0</v>
+      </c>
+      <c r="T10">
+        <v>138116000.0</v>
+      </c>
+      <c r="U10">
+        <v>144151000.0</v>
+      </c>
+      <c r="V10">
+        <v>139041000.0</v>
+      </c>
+      <c r="W10">
+        <v>128877999.0</v>
+      </c>
+      <c r="X10">
+        <v>75765000.0</v>
+      </c>
+      <c r="Y10">
+        <v>115922000.0</v>
+      </c>
+      <c r="Z10">
+        <v>120755000.0</v>
+      </c>
+      <c r="AA10">
+        <v>129005000.0</v>
+      </c>
+      <c r="AB10">
+        <v>56500000.0</v>
+      </c>
+      <c r="AC10">
+        <v>26385000.0</v>
+      </c>
+      <c r="AD10">
+        <v>45561000.0</v>
+      </c>
+      <c r="AE10">
+        <v>54932000.0</v>
+      </c>
+      <c r="AF10">
+        <v>16574000.0</v>
+      </c>
+      <c r="AG10">
+        <v>77584000.0</v>
+      </c>
+      <c r="AH10">
+        <v>38983000.0</v>
+      </c>
+      <c r="AI10">
+        <v>9961000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>11881000.0</v>
+      </c>
+      <c r="AK10">
+        <v>18754000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2431000.0</v>
+      </c>
+      <c r="AO10">
+        <v>2793000.0</v>
+      </c>
+      <c r="AP10">
+        <v>3182000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3722000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4399000.0</v>
+      </c>
+      <c r="AS10">
+        <v>5021000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5591000.0</v>
+      </c>
+      <c r="AU10">
+        <v>6731000.0</v>
+      </c>
+      <c r="AV10">
+        <v>261000.0</v>
+      </c>
+      <c r="AW10">
+        <v>437000.0</v>
+      </c>
+      <c r="AX10">
+        <v>880000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1524000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3218000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3907000.0</v>
+      </c>
+      <c r="BB10">
+        <v>4888000.0</v>
+      </c>
+      <c r="BC10">
+        <v>6246000.0</v>
+      </c>
+      <c r="BD10">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE10">
+        <v>9545000.0</v>
+      </c>
+      <c r="BF10">
+        <v>11602000.0</v>
+      </c>
+      <c r="BG10">
+        <v>14754000.0</v>
+      </c>
+      <c r="BH10">
+        <v>16909000.0</v>
+      </c>
+      <c r="BI10">
+        <v>14710000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>6462000.0</v>
+      </c>
+      <c r="BK10">
+        <v>9889000.0</v>
+      </c>
+      <c r="BL10">
+        <v>13143000.0</v>
+      </c>
+      <c r="BM10">
+        <v>16881000.0</v>
+      </c>
+      <c r="BN10">
+        <v>20269000.0</v>
+      </c>
+      <c r="BO10">
+        <v>25679000.0</v>
+      </c>
+      <c r="BP10">
+        <v>21120000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>23592000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>49499000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+    </row>
+    <row r="11" spans="1:73">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+    </row>
+    <row r="12" spans="1:73">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>389068000.0</v>
+      </c>
+      <c r="C12">
+        <v>447697000.0</v>
+      </c>
+      <c r="D12">
+        <v>478726000.0</v>
+      </c>
+      <c r="E12">
+        <v>412681000.0</v>
+      </c>
+      <c r="F12">
+        <v>409618000.0</v>
+      </c>
+      <c r="G12">
+        <v>437154000.0</v>
+      </c>
+      <c r="H12">
+        <v>289519000.0</v>
+      </c>
+      <c r="I12">
+        <v>370203000.0</v>
+      </c>
+      <c r="J12">
+        <v>383339000.0</v>
+      </c>
+      <c r="K12">
+        <v>410425000.0</v>
+      </c>
+      <c r="L12">
+        <v>429415000.0</v>
+      </c>
+      <c r="M12">
+        <v>449830000.0</v>
+      </c>
+      <c r="N12">
+        <v>474950000.0</v>
+      </c>
+      <c r="O12">
+        <v>332329000.0</v>
+      </c>
+      <c r="P12">
+        <v>271124000.0</v>
+      </c>
+      <c r="Q12">
+        <v>283658000.0</v>
+      </c>
+      <c r="R12">
+        <v>174053000.0</v>
+      </c>
+      <c r="S12">
+        <v>200652000.0</v>
+      </c>
+      <c r="T12">
+        <v>138116000.0</v>
+      </c>
+      <c r="U12">
+        <v>144151000.0</v>
+      </c>
+      <c r="V12">
+        <v>139041000.0</v>
+      </c>
+      <c r="W12">
+        <v>128877999.0</v>
+      </c>
+      <c r="X12">
+        <v>75765000.0</v>
+      </c>
+      <c r="Y12">
+        <v>115922000.0</v>
+      </c>
+      <c r="Z12">
+        <v>120755000.0</v>
+      </c>
+      <c r="AA12">
+        <v>129005000.0</v>
+      </c>
+      <c r="AB12">
+        <v>56500000.0</v>
+      </c>
+      <c r="AC12">
+        <v>26385000.0</v>
+      </c>
+      <c r="AD12">
+        <v>45561000.0</v>
+      </c>
+      <c r="AE12">
+        <v>54932000.0</v>
+      </c>
+      <c r="AF12">
+        <v>16574000.0</v>
+      </c>
+      <c r="AG12">
+        <v>77584000.0</v>
+      </c>
+      <c r="AH12">
+        <v>38983000.0</v>
+      </c>
+      <c r="AI12">
+        <v>9961000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>11881000.0</v>
+      </c>
+      <c r="AK12">
+        <v>18754000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1439000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2431000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2793000.0</v>
+      </c>
+      <c r="AP12">
+        <v>3182000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3722000.0</v>
+      </c>
+      <c r="AR12">
+        <v>4399000.0</v>
+      </c>
+      <c r="AS12">
+        <v>5021000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5591000.0</v>
+      </c>
+      <c r="AU12">
+        <v>6731000.0</v>
+      </c>
+      <c r="AV12">
+        <v>261000.0</v>
+      </c>
+      <c r="AW12">
+        <v>437000.0</v>
+      </c>
+      <c r="AX12">
+        <v>880000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1524000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3218000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3907000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4888000.0</v>
+      </c>
+      <c r="BC12">
+        <v>6246000.0</v>
+      </c>
+      <c r="BD12">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE12">
+        <v>9545000.0</v>
+      </c>
+      <c r="BF12">
+        <v>11602000.0</v>
+      </c>
+      <c r="BG12">
+        <v>14754000.0</v>
+      </c>
+      <c r="BH12">
+        <v>18441000.0</v>
+      </c>
+      <c r="BI12">
+        <v>16242000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>7994000.0</v>
+      </c>
+      <c r="BK12">
+        <v>9889000.0</v>
+      </c>
+      <c r="BL12">
+        <v>13143000.0</v>
+      </c>
+      <c r="BM12">
+        <v>16881000.0</v>
+      </c>
+      <c r="BN12">
+        <v>20269000.0</v>
+      </c>
+      <c r="BO12">
+        <v>25679000.0</v>
+      </c>
+      <c r="BP12">
+        <v>21120000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>23592000.0</v>
+      </c>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>49499000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+    </row>
+    <row r="13" spans="1:73">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>544999.0</v>
+      </c>
+      <c r="C13">
+        <v>545000.0</v>
+      </c>
+      <c r="D13">
+        <v>545000.0</v>
+      </c>
+      <c r="E13">
+        <v>545000.0</v>
+      </c>
+      <c r="F13">
+        <v>545000.0</v>
+      </c>
+      <c r="G13">
+        <v>545000.0</v>
+      </c>
+      <c r="H13">
+        <v>545000.0</v>
+      </c>
+      <c r="I13">
+        <v>545000.0</v>
+      </c>
+      <c r="J13">
+        <v>5452000.0</v>
+      </c>
+      <c r="K13">
+        <v>5452000.0</v>
+      </c>
+      <c r="L13">
+        <v>5452000.0</v>
+      </c>
+      <c r="M13">
+        <v>5452000.0</v>
+      </c>
+      <c r="N13">
+        <v>5452000.0</v>
+      </c>
+      <c r="O13">
+        <v>5452000.0</v>
+      </c>
+      <c r="P13">
+        <v>5411000.0</v>
+      </c>
+      <c r="Q13">
+        <v>5411000.0</v>
+      </c>
+      <c r="R13">
+        <v>5411000.0</v>
+      </c>
+      <c r="S13">
+        <v>5411000.0</v>
+      </c>
+      <c r="T13">
+        <v>5411000.0</v>
+      </c>
+      <c r="U13">
+        <v>5411000.0</v>
+      </c>
+      <c r="V13">
+        <v>5411000.0</v>
+      </c>
+      <c r="W13">
+        <v>5411000.0</v>
+      </c>
+      <c r="X13">
+        <v>5411000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5411000.0</v>
+      </c>
+      <c r="Z13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AA13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AB13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AC13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AE13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AF13">
+        <v>3681000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3679000.0</v>
+      </c>
+      <c r="AL13"/>
+      <c r="AM13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1280000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1278000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1278000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1269000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1267000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1266000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1265000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1264000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1264000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1259000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1259000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1254000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1251000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1251000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1248000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1245000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1245000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1132000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1130000.0</v>
+      </c>
+      <c r="BL13">
+        <v>1130000.0</v>
+      </c>
+      <c r="BM13">
+        <v>1129000.0</v>
+      </c>
+      <c r="BN13">
+        <v>1129000.0</v>
+      </c>
+      <c r="BO13">
+        <v>1127000.0</v>
+      </c>
+      <c r="BP13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BR13"/>
+      <c r="BS13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BT13"/>
+      <c r="BU13"/>
+    </row>
+    <row r="14" spans="1:73">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>54092376.0</v>
+      </c>
+      <c r="C14">
+        <v>54091424.0</v>
+      </c>
+      <c r="D14">
+        <v>54095710.0</v>
+      </c>
+      <c r="E14">
+        <v>54096000.0</v>
+      </c>
+      <c r="F14">
+        <v>54094000.0</v>
+      </c>
+      <c r="G14">
+        <v>54029000.0</v>
+      </c>
+      <c r="H14">
+        <v>54036000.0</v>
+      </c>
+      <c r="I14">
+        <v>54032000.0</v>
+      </c>
+      <c r="J14">
+        <v>53985000.0</v>
+      </c>
+      <c r="K14">
+        <v>53976000.0</v>
+      </c>
+      <c r="L14">
+        <v>53958000.0</v>
+      </c>
+      <c r="M14">
+        <v>53943000.0</v>
+      </c>
+      <c r="N14">
+        <v>53925000.0</v>
+      </c>
+      <c r="O14">
+        <v>53374000.0</v>
+      </c>
+      <c r="P14">
+        <v>53504000.0</v>
+      </c>
+      <c r="Q14">
+        <v>53448000.0</v>
+      </c>
+      <c r="R14">
+        <v>53349000.0</v>
+      </c>
+      <c r="S14">
+        <v>53307000.0</v>
+      </c>
+      <c r="T14">
+        <v>53226000.0</v>
+      </c>
+      <c r="U14">
+        <v>53463000.0</v>
+      </c>
+      <c r="V14">
+        <v>53855000.0</v>
+      </c>
+      <c r="W14">
+        <v>54297000.0</v>
+      </c>
+      <c r="X14">
+        <v>54297000.0</v>
+      </c>
+      <c r="Y14">
+        <v>54111000.0</v>
+      </c>
+      <c r="Z14">
+        <v>54111000.0</v>
+      </c>
+      <c r="AA14">
+        <v>54674630.0</v>
+      </c>
+      <c r="AB14">
+        <v>54248000.0</v>
+      </c>
+      <c r="AC14">
+        <v>54104000.0</v>
+      </c>
+      <c r="AD14">
+        <v>54103000.0</v>
+      </c>
+      <c r="AE14">
+        <v>36801710.0</v>
+      </c>
+      <c r="AF14">
+        <v>36805000.0</v>
+      </c>
+      <c r="AG14">
+        <v>36802000.0</v>
+      </c>
+      <c r="AH14">
+        <v>35560000.0</v>
+      </c>
+      <c r="AI14">
+        <v>40320000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>36797000.0</v>
+      </c>
+      <c r="AK14">
+        <v>33285000.0</v>
+      </c>
+      <c r="AL14">
+        <v>30764000.0</v>
+      </c>
+      <c r="AM14">
+        <v>12795000.0</v>
+      </c>
+      <c r="AN14">
+        <v>12794565.0</v>
+      </c>
+      <c r="AO14">
+        <v>12791000.0</v>
+      </c>
+      <c r="AP14">
+        <v>12789952.0</v>
+      </c>
+      <c r="AQ14">
+        <v>12787000.0</v>
+      </c>
+      <c r="AR14">
+        <v>12786967.0</v>
+      </c>
+      <c r="AS14">
+        <v>12781000.0</v>
+      </c>
+      <c r="AT14">
+        <v>12773285.0</v>
+      </c>
+      <c r="AU14">
+        <v>12672000.0</v>
+      </c>
+      <c r="AV14">
+        <v>12672000.0</v>
+      </c>
+      <c r="AW14">
+        <v>12661000.0</v>
+      </c>
+      <c r="AX14">
+        <v>12651540.0</v>
+      </c>
+      <c r="AY14">
+        <v>12582000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>12582000.0</v>
+      </c>
+      <c r="BA14">
+        <v>12578818.0</v>
+      </c>
+      <c r="BB14">
+        <v>12569390.0</v>
+      </c>
+      <c r="BC14">
+        <v>14250000.0</v>
+      </c>
+      <c r="BD14">
+        <v>14250000.0</v>
+      </c>
+      <c r="BE14">
+        <v>12499000.0</v>
+      </c>
+      <c r="BF14">
+        <v>12506000.0</v>
+      </c>
+      <c r="BG14">
+        <v>12077000.0</v>
+      </c>
+      <c r="BH14">
+        <v>12076667.0</v>
+      </c>
+      <c r="BI14">
+        <v>11651000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>13491042.0</v>
+      </c>
+      <c r="BK14">
+        <v>12547000.0</v>
+      </c>
+      <c r="BL14">
+        <v>12546667.0</v>
+      </c>
+      <c r="BM14">
+        <v>10030000.0</v>
+      </c>
+      <c r="BN14">
+        <v>11285902.0</v>
+      </c>
+      <c r="BO14">
+        <v>10945000.0</v>
+      </c>
+      <c r="BP14">
+        <v>10295000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>12110000.0</v>
+      </c>
+      <c r="BR14">
+        <v>10236000.0</v>
+      </c>
+      <c r="BS14">
+        <v>10173000.0</v>
+      </c>
+      <c r="BT14">
+        <v>10173000.0</v>
+      </c>
+      <c r="BU14">
+        <v>6858000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:73">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>5411000.0</v>
+      </c>
+      <c r="V15">
+        <v>5411000.0</v>
+      </c>
+      <c r="W15">
+        <v>5411000.0</v>
+      </c>
+      <c r="X15">
+        <v>5411000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5411000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AD15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3681000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3679000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1280000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1278000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1278000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1269000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1267000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1266000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1265000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1264000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1264000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1259000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1259000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1254000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1251000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1251000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1248000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1245000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1245000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1129000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1129000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1127000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15"/>
+    </row>
+    <row r="16" spans="1:73">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>24967000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
+        <v>30595000.0</v>
+      </c>
+      <c r="F16">
+        <v>32359000.0</v>
+      </c>
+      <c r="G16">
+        <v>37124000.0</v>
+      </c>
+      <c r="H16">
+        <v>37030000.0</v>
+      </c>
+      <c r="I16">
+        <v>34074000.0</v>
+      </c>
+      <c r="J16">
+        <v>27014000.0</v>
+      </c>
+      <c r="K16">
+        <v>32441000.0</v>
+      </c>
+      <c r="L16">
+        <v>31630000.0</v>
+      </c>
+      <c r="M16">
+        <v>31771000.0</v>
+      </c>
+      <c r="N16">
+        <v>28882000.0</v>
+      </c>
+      <c r="O16">
+        <v>32963000.0</v>
+      </c>
+      <c r="P16">
+        <v>32039000.0</v>
+      </c>
+      <c r="Q16">
+        <v>28551000.0</v>
+      </c>
+      <c r="R16">
+        <v>25271000.0</v>
+      </c>
+      <c r="S16">
+        <v>26873000.0</v>
+      </c>
+      <c r="T16">
+        <v>24162000.0</v>
+      </c>
+      <c r="U16">
+        <v>21606000.0</v>
+      </c>
+      <c r="V16">
+        <v>8408000.0</v>
+      </c>
+      <c r="W16">
+        <v>25341000.0</v>
+      </c>
+      <c r="X16">
+        <v>11347000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6117000.0</v>
+      </c>
+      <c r="Z16">
+        <v>5614000.0</v>
+      </c>
+      <c r="AA16">
+        <v>12575000.0</v>
+      </c>
+      <c r="AB16">
+        <v>12575000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
+        <v>2559000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2559000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>2603000.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+    </row>
+    <row r="17" spans="1:73">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+    </row>
+    <row r="18" spans="1:73">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+    </row>
+    <row r="19" spans="1:73">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+    </row>
+    <row r="20" spans="1:73">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+    </row>
+    <row r="21" spans="1:73">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+    </row>
+    <row r="22" spans="1:73">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>6316999.0</v>
+      </c>
+      <c r="C22">
+        <v>9004000.0</v>
+      </c>
+      <c r="D22">
+        <v>7784000.0</v>
+      </c>
+      <c r="E22">
+        <v>4805000.0</v>
+      </c>
+      <c r="F22">
+        <v>5029000.0</v>
+      </c>
+      <c r="G22">
+        <v>4824000.0</v>
+      </c>
+      <c r="H22">
+        <v>4968000.0</v>
+      </c>
+      <c r="I22">
+        <v>4951000.0</v>
+      </c>
+      <c r="J22">
+        <v>5406000.0</v>
+      </c>
+      <c r="K22">
+        <v>5091000.0</v>
+      </c>
+      <c r="L22">
+        <v>5158000.0</v>
+      </c>
+      <c r="M22">
+        <v>5584000.0</v>
+      </c>
+      <c r="N22">
+        <v>5178000.0</v>
+      </c>
+      <c r="O22">
+        <v>5260000.0</v>
+      </c>
+      <c r="P22">
+        <v>4910000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4924000.0</v>
+      </c>
+      <c r="R22">
+        <v>5206000.0</v>
+      </c>
+      <c r="S22">
+        <v>6453000.0</v>
+      </c>
+      <c r="T22">
+        <v>5915000.0</v>
+      </c>
+      <c r="U22">
+        <v>4075000.0</v>
+      </c>
+      <c r="V22">
+        <v>5477000.0</v>
+      </c>
+      <c r="W22">
+        <v>3656000.0</v>
+      </c>
+      <c r="X22">
+        <v>4423000.0</v>
+      </c>
+      <c r="Y22">
+        <v>3238000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1991000.0</v>
+      </c>
+      <c r="AA22">
+        <v>2686000.0</v>
+      </c>
+      <c r="AB22">
+        <v>1712000.0</v>
+      </c>
+      <c r="AC22">
+        <v>1917000.0</v>
+      </c>
+      <c r="AD22">
+        <v>915000.0</v>
+      </c>
+      <c r="AE22">
+        <v>915000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1508000.0</v>
+      </c>
+      <c r="AG22">
+        <v>2615000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2360000.0</v>
+      </c>
+      <c r="AI22">
+        <v>1041000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>2055000.0</v>
+      </c>
+      <c r="AK22">
+        <v>2169000.0</v>
+      </c>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22">
+        <v>-98000.0</v>
+      </c>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22">
+        <v>-45000.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+    </row>
+    <row r="23" spans="1:73">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>2584412000.0</v>
+      </c>
+      <c r="C23">
+        <v>2623824000.0</v>
+      </c>
+      <c r="D23">
+        <v>2679057000.0</v>
+      </c>
+      <c r="E23">
+        <v>2627563000.0</v>
+      </c>
+      <c r="F23">
+        <v>2627858000.0</v>
+      </c>
+      <c r="G23">
+        <v>2668939000.0</v>
+      </c>
+      <c r="H23">
+        <v>2529744000.0</v>
+      </c>
+      <c r="I23">
+        <v>2641502000.0</v>
+      </c>
+      <c r="J23">
+        <v>2677088000.0</v>
+      </c>
+      <c r="K23">
+        <v>2709193000.0</v>
+      </c>
+      <c r="L23">
+        <v>2769056000.0</v>
+      </c>
+      <c r="M23">
+        <v>2795903000.0</v>
+      </c>
+      <c r="N23">
+        <v>2815627000.0</v>
+      </c>
+      <c r="O23">
+        <v>2679512000.0</v>
+      </c>
+      <c r="P23">
+        <v>2643582000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2665578000.0</v>
+      </c>
+      <c r="R23">
+        <v>2552642000.0</v>
+      </c>
+      <c r="S23">
+        <v>2572921000.0</v>
+      </c>
+      <c r="T23">
+        <v>2521044000.0</v>
+      </c>
+      <c r="U23">
+        <v>2539670000.0</v>
+      </c>
+      <c r="V23">
+        <v>2428208000.0</v>
+      </c>
+      <c r="W23">
+        <v>2304020000.0</v>
+      </c>
+      <c r="X23">
+        <v>1999411000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1615784000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1628157000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1641282000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1578705000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1404279000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1281719000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1294386000.0</v>
+      </c>
+      <c r="AF23">
+        <v>988376000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1008731000.0</v>
+      </c>
+      <c r="AH23">
+        <v>794242000.0</v>
+      </c>
+      <c r="AI23">
+        <v>684510000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>683708000.0</v>
+      </c>
+      <c r="AK23">
+        <v>688542000.0</v>
+      </c>
+      <c r="AL23">
+        <v>205942000.0</v>
+      </c>
+      <c r="AM23">
+        <v>214133000.0</v>
+      </c>
+      <c r="AN23">
+        <v>214219000.0</v>
+      </c>
+      <c r="AO23">
+        <v>214282000.0</v>
+      </c>
+      <c r="AP23">
+        <v>214906000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>215247000.0</v>
+      </c>
+      <c r="AR23">
+        <v>215807000.0</v>
+      </c>
+      <c r="AS23">
+        <v>216299000.0</v>
+      </c>
+      <c r="AT23">
+        <v>216851000.0</v>
+      </c>
+      <c r="AU23">
+        <v>217861000.0</v>
+      </c>
+      <c r="AV23">
+        <v>211175000.0</v>
+      </c>
+      <c r="AW23">
+        <v>211262000.0</v>
+      </c>
+      <c r="AX23">
+        <v>211660000.0</v>
+      </c>
+      <c r="AY23">
+        <v>212198000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>213408000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4323000.0</v>
+      </c>
+      <c r="BB23">
+        <v>5267000.0</v>
+      </c>
+      <c r="BC23">
+        <v>6806000.0</v>
+      </c>
+      <c r="BD23">
+        <v>340924000.0</v>
+      </c>
+      <c r="BE23">
+        <v>342898000.0</v>
+      </c>
+      <c r="BF23">
+        <v>355117000.0</v>
+      </c>
+      <c r="BG23">
+        <v>358393000.0</v>
+      </c>
+      <c r="BH23">
+        <v>464092000.0</v>
+      </c>
+      <c r="BI23">
+        <v>451345000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>442319000.0</v>
+      </c>
+      <c r="BK23">
+        <v>444631000.0</v>
+      </c>
+      <c r="BL23">
+        <v>577482000.0</v>
+      </c>
+      <c r="BM23">
+        <v>578678000.0</v>
+      </c>
+      <c r="BN23">
+        <v>580363000.0</v>
+      </c>
+      <c r="BO23">
+        <v>579631000.0</v>
+      </c>
+      <c r="BP23">
+        <v>572682000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>570966000.0</v>
+      </c>
+      <c r="BR23"/>
+      <c r="BS23">
+        <v>544799000.0</v>
+      </c>
+      <c r="BT23"/>
+      <c r="BU23"/>
+    </row>
+    <row r="24" spans="1:73">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24">
+        <v>733418000.0</v>
+      </c>
+      <c r="C24">
+        <v>1738578000.0</v>
+      </c>
+      <c r="D24">
+        <v>758516000.0</v>
+      </c>
+      <c r="E24">
+        <v>721807000.0</v>
+      </c>
+      <c r="F24">
+        <v>733606000.0</v>
+      </c>
+      <c r="G24">
+        <v>1703529000.0</v>
+      </c>
+      <c r="H24">
+        <v>755863000.0</v>
+      </c>
+      <c r="I24">
+        <v>821608000.0</v>
+      </c>
+      <c r="J24">
+        <v>834929000.0</v>
+      </c>
+      <c r="K24">
+        <v>1708273000.0</v>
+      </c>
+      <c r="L24">
+        <v>1734341000.0</v>
+      </c>
+      <c r="M24">
+        <v>1760455000.0</v>
+      </c>
+      <c r="N24">
+        <v>1787174000.0</v>
+      </c>
+      <c r="O24">
+        <v>1619224000.0</v>
+      </c>
+      <c r="P24">
+        <v>1600257000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1633703000.0</v>
+      </c>
+      <c r="R24">
+        <v>1523463000.0</v>
+      </c>
+      <c r="S24">
+        <v>1551947000.0</v>
+      </c>
+      <c r="T24">
+        <v>1526593000.0</v>
+      </c>
+      <c r="U24">
+        <v>1555348000.0</v>
+      </c>
+      <c r="V24">
+        <v>1451204000.0</v>
+      </c>
+      <c r="W24">
+        <v>1337013000.0</v>
+      </c>
+      <c r="X24">
+        <v>1079766000.0</v>
+      </c>
+      <c r="Y24">
+        <v>726252000.0</v>
+      </c>
+      <c r="Z24">
+        <v>735310000.0</v>
+      </c>
+      <c r="AA24">
+        <v>744283000.0</v>
+      </c>
+      <c r="AB24">
+        <v>702893000.0</v>
+      </c>
+      <c r="AC24">
+        <v>536762000.0</v>
+      </c>
+      <c r="AD24">
+        <v>425762000.0</v>
+      </c>
+      <c r="AE24">
+        <v>431602000.0</v>
+      </c>
+      <c r="AF24">
+        <v>437443000.0</v>
+      </c>
+      <c r="AG24">
+        <v>467995000.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+    </row>
+    <row r="25" spans="1:73">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>735310000.0</v>
+      </c>
+      <c r="AA25">
+        <v>744283000.0</v>
+      </c>
+      <c r="AB25">
+        <v>702893000.0</v>
+      </c>
+      <c r="AC25">
+        <v>536762000.0</v>
+      </c>
+      <c r="AD25">
+        <v>425762000.0</v>
+      </c>
+      <c r="AE25">
+        <v>431602000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+    </row>
+    <row r="26" spans="1:73">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>636000.0</v>
+      </c>
+      <c r="AB26">
+        <v>269000.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+    </row>
+    <row r="27" spans="1:73">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+    </row>
+    <row r="28" spans="1:73">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>1381898000.0</v>
+      </c>
+      <c r="C28">
+        <v>1400510000.0</v>
+      </c>
+      <c r="D28">
+        <v>1396243000.0</v>
+      </c>
+      <c r="E28">
+        <v>1341873000.0</v>
+      </c>
+      <c r="F28">
+        <v>1374161000.0</v>
+      </c>
+      <c r="G28">
+        <v>1373083000.0</v>
+      </c>
+      <c r="H28">
+        <v>1383909000.0</v>
+      </c>
+      <c r="I28">
+        <v>1390635000.0</v>
+      </c>
+      <c r="J28">
+        <v>1349919000.0</v>
+      </c>
+      <c r="K28">
+        <v>1401718000.0</v>
+      </c>
+      <c r="L28">
+        <v>1410256000.0</v>
+      </c>
+      <c r="M28">
+        <v>2350117000.0</v>
+      </c>
+      <c r="N28">
+        <v>1415111000.0</v>
+      </c>
+      <c r="O28">
+        <v>1382402000.0</v>
+      </c>
+      <c r="P28">
+        <v>1422938000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1425555000.0</v>
+      </c>
+      <c r="R28">
+        <v>2132762000.0</v>
+      </c>
+      <c r="S28">
+        <v>1437531000.0</v>
+      </c>
+      <c r="T28">
+        <v>1469075000.0</v>
+      </c>
+      <c r="U28">
+        <v>1501829000.0</v>
+      </c>
+      <c r="V28">
+        <v>1399486000.0</v>
+      </c>
+      <c r="W28">
+        <v>1296035001.0</v>
+      </c>
+      <c r="X28">
+        <v>1083987000.0</v>
+      </c>
+      <c r="Y28">
+        <v>676027999.0</v>
+      </c>
+      <c r="Z28">
+        <v>673822000.0</v>
+      </c>
+      <c r="AA28">
+        <v>652215000.0</v>
+      </c>
+      <c r="AB28">
+        <v>680654000.0</v>
+      </c>
+      <c r="AC28">
+        <v>540373000.0</v>
+      </c>
+      <c r="AD28">
+        <v>403566000.0</v>
+      </c>
+      <c r="AE28">
+        <v>400035000.0</v>
+      </c>
+      <c r="AF28">
+        <v>444234000.0</v>
+      </c>
+      <c r="AG28">
+        <v>404849000.0</v>
+      </c>
+      <c r="AH28">
+        <v>231017000.0</v>
+      </c>
+      <c r="AI28">
+        <v>150039000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>148119000.0</v>
+      </c>
+      <c r="AK28">
+        <v>141246000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1439000.0</v>
+      </c>
+      <c r="AM28">
+        <v>5561000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4569000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4207000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3818000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3278000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2601000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1979000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1409000.0</v>
+      </c>
+      <c r="AU28">
+        <v>269000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-261000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-437000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-880000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1524000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-3218000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-3907000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-4888000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-6246000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-7699000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-9545000.0</v>
+      </c>
+      <c r="BF28">
+        <v>18038000.0</v>
+      </c>
+      <c r="BG28">
+        <v>14484000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-16909000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-14710000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-6462000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-9889000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-13143000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-16881000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-20269000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-25679000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-21120000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-23592000.0</v>
+      </c>
+      <c r="BR28"/>
+      <c r="BS28">
+        <v>-49499000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+    </row>
+    <row r="29" spans="1:73">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>1431617000.0</v>
+      </c>
+      <c r="C29">
+        <v>2567464000.0</v>
+      </c>
+      <c r="D29">
+        <v>1496792000.0</v>
+      </c>
+      <c r="E29">
+        <v>1483831000.0</v>
+      </c>
+      <c r="F29">
+        <v>1518454000.0</v>
+      </c>
+      <c r="G29">
+        <v>2616870000.0</v>
+      </c>
+      <c r="H29">
+        <v>1557791000.0</v>
+      </c>
+      <c r="I29">
+        <v>1645220000.0</v>
+      </c>
+      <c r="J29">
+        <v>1675862000.0</v>
+      </c>
+      <c r="K29">
+        <v>2659796000.0</v>
+      </c>
+      <c r="L29">
+        <v>2712897000.0</v>
+      </c>
+      <c r="M29">
+        <v>2733642000.0</v>
+      </c>
+      <c r="N29">
+        <v>2759764000.0</v>
+      </c>
+      <c r="O29">
+        <v>2621821000.0</v>
+      </c>
+      <c r="P29">
+        <v>2585110000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2619086000.0</v>
+      </c>
+      <c r="R29">
+        <v>2510657000.0</v>
+      </c>
+      <c r="S29">
+        <v>2522806000.0</v>
+      </c>
+      <c r="T29">
+        <v>2468645000.0</v>
+      </c>
+      <c r="U29">
+        <v>2485047000.0</v>
+      </c>
+      <c r="V29">
+        <v>2386436000.0</v>
+      </c>
+      <c r="W29">
+        <v>2236654000.0</v>
+      </c>
+      <c r="X29">
+        <v>1949863000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1574637000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1590057000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+    </row>
+    <row r="30" spans="1:73">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>652999.0</v>
+      </c>
+      <c r="C30">
+        <v>40645000.0</v>
+      </c>
+      <c r="D30">
+        <v>158000.0</v>
+      </c>
+      <c r="E30">
+        <v>43284000.0</v>
+      </c>
+      <c r="F30">
+        <v>4027999.0</v>
+      </c>
+      <c r="G30">
+        <v>1404000.0</v>
+      </c>
+      <c r="H30">
+        <v>6539000.0</v>
+      </c>
+      <c r="I30">
+        <v>6227000.0</v>
+      </c>
+      <c r="J30">
+        <v>30656000.0</v>
+      </c>
+      <c r="K30">
+        <v>19928000.0</v>
+      </c>
+      <c r="L30">
+        <v>5410000.0</v>
+      </c>
+      <c r="M30">
+        <v>19114000.0</v>
+      </c>
+      <c r="N30">
+        <v>5235000.0</v>
+      </c>
+      <c r="O30">
+        <v>4859000.0</v>
+      </c>
+      <c r="P30">
+        <v>176000.0</v>
+      </c>
+      <c r="Q30">
+        <v>6160000.0</v>
+      </c>
+      <c r="R30">
+        <v>9927000.0</v>
+      </c>
+      <c r="S30">
+        <v>5270000.0</v>
+      </c>
+      <c r="T30">
+        <v>8888000.0</v>
+      </c>
+      <c r="U30">
+        <v>6873000.0</v>
+      </c>
+      <c r="V30">
+        <v>4933000.0</v>
+      </c>
+      <c r="W30">
+        <v>4050000.0</v>
+      </c>
+      <c r="X30">
+        <v>2727000.0</v>
+      </c>
+      <c r="Y30">
+        <v>699000.0</v>
+      </c>
+      <c r="Z30">
+        <v>2156000.0</v>
+      </c>
+      <c r="AA30">
+        <v>5425000.0</v>
+      </c>
+      <c r="AB30">
+        <v>383000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1082000.0</v>
+      </c>
+      <c r="AD30">
+        <v>3895000.0</v>
+      </c>
+      <c r="AE30">
+        <v>4413000.0</v>
+      </c>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
+        <v>486000.0</v>
+      </c>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
+        <v>46000.0</v>
+      </c>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
+        <v>250000.0</v>
+      </c>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
+        <v>46000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
+        <v>98000.0</v>
+      </c>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
+        <v>275000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
+        <v>792000.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
+        <v>1711000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+    </row>
+    <row r="31" spans="1:73">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>874918000.0</v>
+      </c>
+      <c r="M31">
+        <v>869726000.0</v>
+      </c>
+      <c r="N31">
+        <v>870631000.0</v>
+      </c>
+      <c r="O31">
+        <v>907090000.0</v>
+      </c>
+      <c r="P31">
+        <v>891048000.0</v>
+      </c>
+      <c r="Q31">
+        <v>909873000.0</v>
+      </c>
+      <c r="R31">
+        <v>905394000.0</v>
+      </c>
+      <c r="S31">
+        <v>889387000.0</v>
+      </c>
+      <c r="T31">
+        <v>861454000.0</v>
+      </c>
+      <c r="U31">
+        <v>852025000.0</v>
+      </c>
+      <c r="V31">
+        <v>861133000.0</v>
+      </c>
+      <c r="W31">
+        <v>835175000.0</v>
+      </c>
+      <c r="X31">
+        <v>816352000.0</v>
+      </c>
+      <c r="Y31">
+        <v>812458000.0</v>
+      </c>
+      <c r="Z31">
+        <v>819041000.0</v>
+      </c>
+      <c r="AA31">
+        <v>839265000.0</v>
+      </c>
+      <c r="AB31">
+        <v>820755000.0</v>
+      </c>
+      <c r="AC31">
+        <v>820156000.0</v>
+      </c>
+      <c r="AD31">
+        <v>824010000.0</v>
+      </c>
+      <c r="AE31">
+        <v>827324000.0</v>
+      </c>
+      <c r="AF31">
+        <v>516752000.0</v>
+      </c>
+      <c r="AG31">
+        <v>515500000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+    </row>
+    <row r="32" spans="1:73">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>297089000.0</v>
+      </c>
+      <c r="C32">
+        <v>337449000.0</v>
+      </c>
+      <c r="D32">
+        <v>365968000.0</v>
+      </c>
+      <c r="E32">
+        <v>304212000.0</v>
+      </c>
+      <c r="F32">
+        <v>294169000.0</v>
+      </c>
+      <c r="G32">
+        <v>315602000.0</v>
+      </c>
+      <c r="H32">
+        <v>182366000.0</v>
+      </c>
+      <c r="I32">
+        <v>253653000.0</v>
+      </c>
+      <c r="J32">
+        <v>276339000.0</v>
+      </c>
+      <c r="K32">
+        <v>289794000.0</v>
+      </c>
+      <c r="L32">
+        <v>304190000.0</v>
+      </c>
+      <c r="M32">
+        <v>316778000.0</v>
+      </c>
+      <c r="N32">
+        <v>352378000.0</v>
+      </c>
+      <c r="O32">
+        <v>200850000.0</v>
+      </c>
+      <c r="P32">
+        <v>135332000.0</v>
+      </c>
+      <c r="Q32">
+        <v>187358000.0</v>
+      </c>
+      <c r="R32">
+        <v>70024000.0</v>
+      </c>
+      <c r="S32">
+        <v>93304000.0</v>
+      </c>
+      <c r="T32">
+        <v>23748000.0</v>
+      </c>
+      <c r="U32">
+        <v>25393000.0</v>
+      </c>
+      <c r="V32">
+        <v>41202000.0</v>
+      </c>
+      <c r="W32">
+        <v>26013000.0</v>
+      </c>
+      <c r="X32">
+        <v>-4871000.0</v>
+      </c>
+      <c r="Y32">
+        <v>59233000.0</v>
+      </c>
+      <c r="Z32">
+        <v>66198000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+    </row>
+    <row r="33" spans="1:73">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>2114897000.0</v>
+      </c>
+      <c r="C33">
+        <v>2120549000.0</v>
+      </c>
+      <c r="D33">
+        <v>2138765000.0</v>
+      </c>
+      <c r="E33">
+        <v>2157583000.0</v>
+      </c>
+      <c r="F33">
+        <v>2167603000.0</v>
+      </c>
+      <c r="G33">
+        <v>2194560000.0</v>
+      </c>
+      <c r="H33">
+        <v>2197254000.0</v>
+      </c>
+      <c r="I33">
+        <v>2226253000.0</v>
+      </c>
+      <c r="J33">
+        <v>2247166000.0</v>
+      </c>
+      <c r="K33">
+        <v>2266132000.0</v>
+      </c>
+      <c r="L33">
+        <v>2305069000.0</v>
+      </c>
+      <c r="M33">
+        <v>2313403000.0</v>
+      </c>
+      <c r="N33">
+        <v>2305427000.0</v>
+      </c>
+      <c r="O33">
+        <v>2325464000.0</v>
+      </c>
+      <c r="P33">
+        <v>2355973000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2356218000.0</v>
+      </c>
+      <c r="R33">
+        <v>2358833000.0</v>
+      </c>
+      <c r="S33">
+        <v>2348030000.0</v>
+      </c>
+      <c r="T33">
+        <v>2364299000.0</v>
+      </c>
+      <c r="U33">
+        <v>2381980000.0</v>
+      </c>
+      <c r="V33">
+        <v>2271135000.0</v>
+      </c>
+      <c r="W33">
+        <v>2146175000.0</v>
+      </c>
+      <c r="X33">
+        <v>1900989000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1479479000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1488154000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1497392000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1505581000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1367936000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1228045000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1233961000.0</v>
+      </c>
+      <c r="AF33">
+        <v>966444000.0</v>
+      </c>
+      <c r="AG33">
+        <v>927012000.0</v>
+      </c>
+      <c r="AH33">
+        <v>744983000.0</v>
+      </c>
+      <c r="AI33">
+        <v>666940000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>665015000.0</v>
+      </c>
+      <c r="AK33">
+        <v>663390000.0</v>
+      </c>
+      <c r="AL33">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AM33">
+        <v>212474000.0</v>
+      </c>
+      <c r="AN33">
+        <v>211770000.0</v>
+      </c>
+      <c r="AO33">
+        <v>211451000.0</v>
+      </c>
+      <c r="AP33">
+        <v>211423000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>211273000.0</v>
+      </c>
+      <c r="AR33">
+        <v>211191000.0</v>
+      </c>
+      <c r="AS33">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT33">
+        <v>211134000.0</v>
+      </c>
+      <c r="AU33">
+        <v>211067000.0</v>
+      </c>
+      <c r="AV33">
+        <v>210805000.0</v>
+      </c>
+      <c r="AW33">
+        <v>210688000.0</v>
+      </c>
+      <c r="AX33">
+        <v>210599000.0</v>
+      </c>
+      <c r="AY33">
+        <v>210525000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>210000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>14000.0</v>
+      </c>
+      <c r="BB33">
+        <v>63000.0</v>
+      </c>
+      <c r="BC33">
+        <v>77000.0</v>
+      </c>
+      <c r="BD33">
+        <v>332500000.0</v>
+      </c>
+      <c r="BE33">
+        <v>332529000.0</v>
+      </c>
+      <c r="BF33">
+        <v>342559000.0</v>
+      </c>
+      <c r="BG33">
+        <v>342590000.0</v>
+      </c>
+      <c r="BH33">
+        <v>444709000.0</v>
+      </c>
+      <c r="BI33">
+        <v>434201000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>433363000.0</v>
+      </c>
+      <c r="BK33">
+        <v>432374000.0</v>
+      </c>
+      <c r="BL33">
+        <v>563505000.0</v>
+      </c>
+      <c r="BM33">
+        <v>560957000.0</v>
+      </c>
+      <c r="BN33">
+        <v>559053000.0</v>
+      </c>
+      <c r="BO33">
+        <v>553027000.0</v>
+      </c>
+      <c r="BP33">
+        <v>550739000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>545468000.0</v>
+      </c>
+      <c r="BR33"/>
+      <c r="BS33">
+        <v>493975000.0</v>
+      </c>
+      <c r="BT33"/>
+      <c r="BU33"/>
+    </row>
+    <row r="34" spans="1:73">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34">
+        <v>3027000.0</v>
+      </c>
+      <c r="C34">
+        <v>163000.0</v>
+      </c>
+      <c r="D34">
+        <v>84000.0</v>
+      </c>
+      <c r="E34">
+        <v>3493000.0</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34">
+        <v>2000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1000.0</v>
+      </c>
+      <c r="AA34">
+        <v>2000.0</v>
+      </c>
+      <c r="AB34">
+        <v>3000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+    </row>
+    <row r="35" spans="1:73">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>1713787000.0</v>
+      </c>
+      <c r="C35">
+        <v>1738741000.0</v>
+      </c>
+      <c r="D35">
+        <v>1766457000.0</v>
+      </c>
+      <c r="E35">
+        <v>1699771000.0</v>
+      </c>
+      <c r="F35">
+        <v>1676924000.0</v>
+      </c>
+      <c r="G35">
+        <v>1703529000.0</v>
+      </c>
+      <c r="H35">
+        <v>1577692000.0</v>
+      </c>
+      <c r="I35">
+        <v>1656294000.0</v>
+      </c>
+      <c r="J35">
+        <v>1682572000.0</v>
+      </c>
+      <c r="K35">
+        <v>1708273000.0</v>
+      </c>
+      <c r="L35">
+        <v>1734341000.0</v>
+      </c>
+      <c r="M35">
+        <v>1760455000.0</v>
+      </c>
+      <c r="N35">
+        <v>1787174000.0</v>
+      </c>
+      <c r="O35">
+        <v>1619224000.0</v>
+      </c>
+      <c r="P35">
+        <v>1600257000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1633703000.0</v>
+      </c>
+      <c r="R35">
+        <v>1523463000.0</v>
+      </c>
+      <c r="S35">
+        <v>1551947001.0</v>
+      </c>
+      <c r="T35">
+        <v>1526593000.0</v>
+      </c>
+      <c r="U35">
+        <v>1555348000.0</v>
+      </c>
+      <c r="V35">
+        <v>1451204000.0</v>
+      </c>
+      <c r="W35">
+        <v>1337013000.0</v>
+      </c>
+      <c r="X35">
+        <v>1079766000.0</v>
+      </c>
+      <c r="Y35">
+        <v>726254000.0</v>
+      </c>
+      <c r="Z35">
+        <v>735311000.0</v>
+      </c>
+      <c r="AA35">
+        <v>744285000.0</v>
+      </c>
+      <c r="AB35">
+        <v>702896000.0</v>
+      </c>
+      <c r="AC35">
+        <v>536763000.0</v>
+      </c>
+      <c r="AD35">
+        <v>425763000.0</v>
+      </c>
+      <c r="AE35">
+        <v>431602000.0</v>
+      </c>
+      <c r="AF35">
+        <v>437443000.0</v>
+      </c>
+      <c r="AG35">
+        <v>467995000.0</v>
+      </c>
+      <c r="AH35">
+        <v>270000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AL35"/>
+      <c r="AM35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
+        <v>29865000.0</v>
+      </c>
+      <c r="BE35">
+        <v>29527000.0</v>
+      </c>
+      <c r="BF35">
+        <v>29640000.0</v>
+      </c>
+      <c r="BG35">
+        <v>29238000.0</v>
+      </c>
+      <c r="BH35">
+        <v>20456000.0</v>
+      </c>
+      <c r="BI35">
+        <v>11996000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>11481000.0</v>
+      </c>
+      <c r="BK35">
+        <v>10937000.0</v>
+      </c>
+      <c r="BL35">
+        <v>10791000.0</v>
+      </c>
+      <c r="BM35">
+        <v>9762000.0</v>
+      </c>
+      <c r="BN35">
+        <v>10052000.0</v>
+      </c>
+      <c r="BO35">
+        <v>6415000.0</v>
+      </c>
+      <c r="BP35">
+        <v>6337000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>3956000.0</v>
+      </c>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+    </row>
+    <row r="36" spans="1:73">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>3027000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
+        <v>3487000.0</v>
+      </c>
+      <c r="F36">
+        <v>29078000.0</v>
+      </c>
+      <c r="G36">
+        <v>40091000.0</v>
+      </c>
+      <c r="H36">
+        <v>25515000.0</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36">
+        <v>-1.0</v>
+      </c>
+      <c r="K36"/>
+      <c r="L36">
+        <v>-2305069000.0</v>
+      </c>
+      <c r="M36">
+        <v>58673000.0</v>
+      </c>
+      <c r="N36">
+        <v>-2305427000.0</v>
+      </c>
+      <c r="O36">
+        <v>-2325464000.0</v>
+      </c>
+      <c r="P36">
+        <v>-2355973000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-2356218000.0</v>
+      </c>
+      <c r="R36">
+        <v>34473000.0</v>
+      </c>
+      <c r="S36">
+        <v>5862000.0</v>
+      </c>
+      <c r="T36">
+        <v>3877000.0</v>
+      </c>
+      <c r="U36">
+        <v>3100000.0</v>
+      </c>
+      <c r="V36">
+        <v>54000000.0</v>
+      </c>
+      <c r="W36">
+        <v>289600000.0</v>
+      </c>
+      <c r="X36">
+        <v>218418000.0</v>
+      </c>
+      <c r="Y36">
+        <v>349472000.0</v>
+      </c>
+      <c r="Z36">
+        <v>349472000.0</v>
+      </c>
+      <c r="AA36">
+        <v>349472000.0</v>
+      </c>
+      <c r="AB36">
+        <v>269000.0</v>
+      </c>
+      <c r="AC36">
+        <v>57000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AE36">
+        <v>421472000.0</v>
+      </c>
+      <c r="AF36">
+        <v>146073000.0</v>
+      </c>
+      <c r="AG36">
+        <v>145878000.0</v>
+      </c>
+      <c r="AH36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>-77000.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BI36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BK36">
+        <v>432107000.0</v>
+      </c>
+      <c r="BL36">
+        <v>35897000.0</v>
+      </c>
+      <c r="BM36">
+        <v>35391000.0</v>
+      </c>
+      <c r="BN36">
+        <v>35561000.0</v>
+      </c>
+      <c r="BO36">
+        <v>36251000.0</v>
+      </c>
+      <c r="BP36">
+        <v>36399000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>35606000.0</v>
+      </c>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+    </row>
+    <row r="37" spans="1:73">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+    </row>
+    <row r="38" spans="1:73">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1000.0</v>
+      </c>
+      <c r="N38">
+        <v>48566000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38">
+        <v>5862000.0</v>
+      </c>
+      <c r="T38">
+        <v>3877000.0</v>
+      </c>
+      <c r="U38">
+        <v>3100000.0</v>
+      </c>
+      <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
+        <v>289600000.0</v>
+      </c>
+      <c r="X38">
+        <v>218418000.0</v>
+      </c>
+      <c r="Y38">
+        <v>349472000.0</v>
+      </c>
+      <c r="Z38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AA38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AB38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AC38">
+        <v>385472000.0</v>
+      </c>
+      <c r="AD38">
+        <v>421472000.0</v>
+      </c>
+      <c r="AE38">
+        <v>421472000.0</v>
+      </c>
+      <c r="AF38">
+        <v>146073000.0</v>
+      </c>
+      <c r="AG38">
+        <v>319723000.0</v>
+      </c>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+    </row>
+    <row r="39" spans="1:73">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>73477000.0</v>
+      </c>
+      <c r="C39">
+        <v>5929000.0</v>
+      </c>
+      <c r="D39">
+        <v>53624000.0</v>
+      </c>
+      <c r="E39">
+        <v>9210000.0</v>
+      </c>
+      <c r="F39">
+        <v>41580001.0</v>
+      </c>
+      <c r="G39">
+        <v>30997000.0</v>
+      </c>
+      <c r="H39">
+        <v>31464000.0</v>
+      </c>
+      <c r="I39">
+        <v>33868000.0</v>
+      </c>
+      <c r="J39">
+        <v>10521000.0</v>
+      </c>
+      <c r="K39">
+        <v>7617000.0</v>
+      </c>
+      <c r="L39">
+        <v>24004000.0</v>
+      </c>
+      <c r="M39">
+        <v>7972000.0</v>
+      </c>
+      <c r="N39">
+        <v>24837000.0</v>
+      </c>
+      <c r="O39">
+        <v>11600000.0</v>
+      </c>
+      <c r="P39">
+        <v>11399000.0</v>
+      </c>
+      <c r="Q39">
+        <v>14618000.0</v>
+      </c>
+      <c r="R39">
+        <v>4623000.0</v>
+      </c>
+      <c r="S39">
+        <v>12516000.0</v>
+      </c>
+      <c r="T39">
+        <v>3826000.0</v>
+      </c>
+      <c r="U39">
+        <v>9464000.0</v>
+      </c>
+      <c r="V39">
+        <v>12555000.0</v>
+      </c>
+      <c r="W39">
+        <v>21261001.0</v>
+      </c>
+      <c r="X39">
+        <v>15507000.0</v>
+      </c>
+      <c r="Y39">
+        <v>16446000.0</v>
+      </c>
+      <c r="Z39">
+        <v>15101000.0</v>
+      </c>
+      <c r="AA39">
+        <v>6774000.0</v>
+      </c>
+      <c r="AB39">
+        <v>14529000.0</v>
+      </c>
+      <c r="AC39">
+        <v>6959000.0</v>
+      </c>
+      <c r="AD39">
+        <v>8113000.0</v>
+      </c>
+      <c r="AE39">
+        <v>165000.0</v>
+      </c>
+      <c r="AF39">
+        <v>3850000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1520000.0</v>
+      </c>
+      <c r="AH39">
+        <v>7916000.0</v>
+      </c>
+      <c r="AI39">
+        <v>6082000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>4757000.0</v>
+      </c>
+      <c r="AK39">
+        <v>4229000.0</v>
+      </c>
+      <c r="AL39"/>
+      <c r="AM39">
+        <v>174000.0</v>
+      </c>
+      <c r="AN39">
+        <v>18000.0</v>
+      </c>
+      <c r="AO39">
+        <v>38000.0</v>
+      </c>
+      <c r="AP39">
+        <v>301000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2000.0</v>
+      </c>
+      <c r="AR39">
+        <v>217000.0</v>
+      </c>
+      <c r="AS39">
+        <v>87000.0</v>
+      </c>
+      <c r="AT39">
+        <v>126000.0</v>
+      </c>
+      <c r="AU39">
+        <v>17000.0</v>
+      </c>
+      <c r="AV39">
+        <v>109000.0</v>
+      </c>
+      <c r="AW39">
+        <v>137000.0</v>
+      </c>
+      <c r="AX39">
+        <v>181000.0</v>
+      </c>
+      <c r="AY39">
+        <v>51000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>190000.0</v>
+      </c>
+      <c r="BA39">
+        <v>402000.0</v>
+      </c>
+      <c r="BB39">
+        <v>316000.0</v>
+      </c>
+      <c r="BC39">
+        <v>208000.0</v>
+      </c>
+      <c r="BD39">
+        <v>725000.0</v>
+      </c>
+      <c r="BE39">
+        <v>824000.0</v>
+      </c>
+      <c r="BF39">
+        <v>956000.0</v>
+      </c>
+      <c r="BG39">
+        <v>257000.0</v>
+      </c>
+      <c r="BH39">
+        <v>942000.0</v>
+      </c>
+      <c r="BI39">
+        <v>902000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>962000.0</v>
+      </c>
+      <c r="BK39">
+        <v>657000.0</v>
+      </c>
+      <c r="BL39">
+        <v>834000.0</v>
+      </c>
+      <c r="BM39">
+        <v>840000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1041000.0</v>
+      </c>
+      <c r="BO39">
+        <v>925000.0</v>
+      </c>
+      <c r="BP39">
+        <v>823000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1906000.0</v>
+      </c>
+      <c r="BR39"/>
+      <c r="BS39">
+        <v>1325000.0</v>
+      </c>
+      <c r="BT39"/>
+      <c r="BU39"/>
+    </row>
+    <row r="40" spans="1:73">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>104717000.0</v>
+      </c>
+      <c r="C40">
+        <v>20722000.0</v>
+      </c>
+      <c r="D40">
+        <v>56489000.0</v>
+      </c>
+      <c r="E40">
+        <v>74432000.0</v>
+      </c>
+      <c r="F40">
+        <v>55511000.0</v>
+      </c>
+      <c r="G40">
+        <v>50067001.0</v>
+      </c>
+      <c r="H40">
+        <v>52007000.0</v>
+      </c>
+      <c r="I40">
+        <v>54294000.0</v>
+      </c>
+      <c r="J40">
+        <v>73590000.0</v>
+      </c>
+      <c r="K40">
+        <v>13448000.0</v>
+      </c>
+      <c r="L40">
+        <v>50938000.0</v>
+      </c>
+      <c r="M40">
+        <v>-25179000.0</v>
+      </c>
+      <c r="N40">
+        <v>50700000.0</v>
+      </c>
+      <c r="O40">
+        <v>55897000.0</v>
+      </c>
+      <c r="P40">
+        <v>53322000.0</v>
+      </c>
+      <c r="Q40">
+        <v>43657000.0</v>
+      </c>
+      <c r="R40">
+        <v>-23792000.0</v>
+      </c>
+      <c r="S40">
+        <v>43334999.0</v>
+      </c>
+      <c r="T40">
+        <v>24807000.0</v>
+      </c>
+      <c r="U40">
+        <v>41000000.0</v>
+      </c>
+      <c r="V40">
+        <v>23426000.0</v>
+      </c>
+      <c r="W40">
+        <v>40559000.0</v>
+      </c>
+      <c r="X40">
+        <v>21360000.0</v>
+      </c>
+      <c r="Y40">
+        <v>11082001.0</v>
+      </c>
+      <c r="Z40">
+        <v>12008000.0</v>
+      </c>
+      <c r="AA40">
+        <v>20213000.0</v>
+      </c>
+      <c r="AB40">
+        <v>19860000.0</v>
+      </c>
+      <c r="AC40">
+        <v>15208000.0</v>
+      </c>
+      <c r="AD40">
+        <v>8581000.0</v>
+      </c>
+      <c r="AE40">
+        <v>8944000.0</v>
+      </c>
+      <c r="AF40">
+        <v>10816000.0</v>
+      </c>
+      <c r="AG40">
+        <v>10798000.0</v>
+      </c>
+      <c r="AH40">
+        <v>5887000.0</v>
+      </c>
+      <c r="AI40">
+        <v>4333000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4869000.0</v>
+      </c>
+      <c r="AK40">
+        <v>5599000.0</v>
+      </c>
+      <c r="AL40"/>
+      <c r="AM40">
+        <v>1145000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1139000.0</v>
+      </c>
+      <c r="AO40">
+        <v>687000.0</v>
+      </c>
+      <c r="AP40">
+        <v>668000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>598000.0</v>
+      </c>
+      <c r="AR40">
+        <v>515000.0</v>
+      </c>
+      <c r="AS40">
+        <v>525000.0</v>
+      </c>
+      <c r="AT40">
+        <v>350000.0</v>
+      </c>
+      <c r="AU40">
+        <v>432000.0</v>
+      </c>
+      <c r="AV40">
+        <v>353000.0</v>
+      </c>
+      <c r="AW40">
+        <v>408000.0</v>
+      </c>
+      <c r="AX40">
+        <v>333000.0</v>
+      </c>
+      <c r="AY40">
+        <v>370000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>1198000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1119000.0</v>
+      </c>
+      <c r="BB40">
+        <v>1014000.0</v>
+      </c>
+      <c r="BC40">
+        <v>1035000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1948000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1852000.0</v>
+      </c>
+      <c r="BF40">
+        <v>12009000.0</v>
+      </c>
+      <c r="BG40">
+        <v>12551000.0</v>
+      </c>
+      <c r="BH40">
+        <v>11065000.0</v>
+      </c>
+      <c r="BI40">
+        <v>5227000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>3260000.0</v>
+      </c>
+      <c r="BK40">
+        <v>2632000.0</v>
+      </c>
+      <c r="BL40">
+        <v>2985000.0</v>
+      </c>
+      <c r="BM40">
+        <v>3118000.0</v>
+      </c>
+      <c r="BN40">
+        <v>3110000.0</v>
+      </c>
+      <c r="BO40">
+        <v>2985000.0</v>
+      </c>
+      <c r="BP40">
+        <v>3047000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2254000.0</v>
+      </c>
+      <c r="BR40"/>
+      <c r="BS40">
+        <v>788000.0</v>
+      </c>
+      <c r="BT40"/>
+      <c r="BU40"/>
+    </row>
+    <row r="41" spans="1:73">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41">
+        <v>2000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1000.0</v>
+      </c>
+      <c r="AA41">
+        <v>2000.0</v>
+      </c>
+      <c r="AB41">
+        <v>3000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1000.0</v>
+      </c>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+    </row>
+    <row r="42" spans="1:73">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>880819000.0</v>
+      </c>
+      <c r="C42">
+        <v>700120000.0</v>
+      </c>
+      <c r="D42">
+        <v>961957000.0</v>
+      </c>
+      <c r="E42">
+        <v>1002523000.0</v>
+      </c>
+      <c r="F42">
+        <v>1043065999.0</v>
+      </c>
+      <c r="G42">
+        <v>1083579000.0</v>
+      </c>
+      <c r="H42">
+        <v>1124091000.0</v>
+      </c>
+      <c r="I42">
+        <v>1163183000.0</v>
+      </c>
+      <c r="J42">
+        <v>1197432000.0</v>
+      </c>
+      <c r="K42">
+        <v>1197074000.0</v>
+      </c>
+      <c r="L42">
+        <v>1196711000.0</v>
+      </c>
+      <c r="M42">
+        <v>1196358000.0</v>
+      </c>
+      <c r="N42">
+        <v>1196017000.0</v>
+      </c>
+      <c r="O42">
+        <v>1195325000.0</v>
+      </c>
+      <c r="P42">
+        <v>1180804000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1179781000.0</v>
+      </c>
+      <c r="R42">
+        <v>1179705000.0</v>
+      </c>
+      <c r="S42">
+        <v>1179611000.0</v>
+      </c>
+      <c r="T42">
+        <v>1180864000.0</v>
+      </c>
+      <c r="U42">
+        <v>1182954000.0</v>
+      </c>
+      <c r="V42">
+        <v>1183487000.0</v>
+      </c>
+      <c r="W42">
+        <v>1188672000.0</v>
+      </c>
+      <c r="X42">
+        <v>1190259000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1190186000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1190113000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1190049000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1189984000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1189854000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1189789000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1207080000.0</v>
+      </c>
+      <c r="AF42">
+        <v>885453000.0</v>
+      </c>
+      <c r="AG42">
+        <v>511820000.0</v>
+      </c>
+      <c r="AH42">
+        <v>885388000.0</v>
+      </c>
+      <c r="AI42">
+        <v>895951000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>885364000.0</v>
+      </c>
+      <c r="AK42">
+        <v>885417000.0</v>
+      </c>
+      <c r="AL42"/>
+      <c r="AM42">
+        <v>563174000.0</v>
+      </c>
+      <c r="AN42">
+        <v>563174000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-163105000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-161794000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>195747000.0</v>
+      </c>
+      <c r="AR42">
+        <v>207013000.0</v>
+      </c>
+      <c r="AS42">
+        <v>-158652000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-157174000.0</v>
+      </c>
+      <c r="AU42">
+        <v>198094000.0</v>
+      </c>
+      <c r="AV42">
+        <v>209555000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-153886000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-152779000.0</v>
+      </c>
+      <c r="AY42">
+        <v>200446000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-150575000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1945000.0</v>
+      </c>
+      <c r="BB42">
+        <v>2994000.0</v>
+      </c>
+      <c r="BC42">
+        <v>4431000.0</v>
+      </c>
+      <c r="BD42">
+        <v>583473000.0</v>
+      </c>
+      <c r="BE42">
+        <v>310268000.0</v>
+      </c>
+      <c r="BF42">
+        <v>312217000.0</v>
+      </c>
+      <c r="BG42">
+        <v>315158000.0</v>
+      </c>
+      <c r="BH42">
+        <v>431326000.0</v>
+      </c>
+      <c r="BI42">
+        <v>432877000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>426446000.0</v>
+      </c>
+      <c r="BK42">
+        <v>429365000.0</v>
+      </c>
+      <c r="BL42">
+        <v>529935000.0</v>
+      </c>
+      <c r="BM42">
+        <v>532657000.0</v>
+      </c>
+      <c r="BN42">
+        <v>533837000.0</v>
+      </c>
+      <c r="BO42">
+        <v>535514000.0</v>
+      </c>
+      <c r="BP42">
+        <v>528503000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>529896000.0</v>
+      </c>
+      <c r="BR42"/>
+      <c r="BS42">
+        <v>535265000.0</v>
+      </c>
+      <c r="BT42"/>
+      <c r="BU42"/>
+    </row>
+    <row r="43" spans="1:73">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+    </row>
+    <row r="44" spans="1:73">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+    </row>
+    <row r="45" spans="1:73">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>2536637000.0</v>
+      </c>
+      <c r="C45">
+        <v>2532979000.0</v>
+      </c>
+      <c r="D45">
+        <v>2530029000.0</v>
+      </c>
+      <c r="E45">
+        <v>2529333000.0</v>
+      </c>
+      <c r="F45">
+        <v>2520946000.0</v>
+      </c>
+      <c r="G45">
+        <v>2518334000.0</v>
+      </c>
+      <c r="H45">
+        <v>2516589000.0</v>
+      </c>
+      <c r="I45">
+        <v>2515788000.0</v>
+      </c>
+      <c r="J45">
+        <v>2514264000.0</v>
+      </c>
+      <c r="K45">
+        <v>2510686000.0</v>
+      </c>
+      <c r="L45">
+        <v>2510502000.0</v>
+      </c>
+      <c r="M45">
+        <v>2510623000.0</v>
+      </c>
+      <c r="N45">
+        <v>2502003000.0</v>
+      </c>
+      <c r="O45">
+        <v>2499973000.0</v>
+      </c>
+      <c r="P45">
+        <v>2499974000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>2378880000.0</v>
+      </c>
+      <c r="V45">
+        <v>2212684000.0</v>
+      </c>
+      <c r="W45">
+        <v>1856466000.0</v>
+      </c>
+      <c r="X45">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1130007000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1155840000.0</v>
+      </c>
+      <c r="AC45">
+        <v>982407000.0</v>
+      </c>
+      <c r="AD45">
+        <v>806574000.0</v>
+      </c>
+      <c r="AE45">
+        <v>812489000.0</v>
+      </c>
+      <c r="AF45">
+        <v>820371000.0</v>
+      </c>
+      <c r="AG45">
+        <v>781134000.0</v>
+      </c>
+      <c r="AH45">
+        <v>672983000.0</v>
+      </c>
+      <c r="AI45">
+        <v>594940000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>593015000.0</v>
+      </c>
+      <c r="AK45">
+        <v>591390000.0</v>
+      </c>
+      <c r="AL45"/>
+      <c r="AM45">
+        <v>212474000.0</v>
+      </c>
+      <c r="AN45">
+        <v>211770000.0</v>
+      </c>
+      <c r="AO45">
+        <v>211451000.0</v>
+      </c>
+      <c r="AP45">
+        <v>211423000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>211273000.0</v>
+      </c>
+      <c r="AR45">
+        <v>211191000.0</v>
+      </c>
+      <c r="AS45">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT45">
+        <v>211134000.0</v>
+      </c>
+      <c r="AU45">
+        <v>211067000.0</v>
+      </c>
+      <c r="AV45">
+        <v>210805000.0</v>
+      </c>
+      <c r="AW45">
+        <v>210688000.0</v>
+      </c>
+      <c r="AX45">
+        <v>210599000.0</v>
+      </c>
+      <c r="AY45">
+        <v>210525000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>210000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>14000.0</v>
+      </c>
+      <c r="BB45">
+        <v>63000.0</v>
+      </c>
+      <c r="BC45">
+        <v>77000.0</v>
+      </c>
+      <c r="BD45">
+        <v>332500000.0</v>
+      </c>
+      <c r="BE45">
+        <v>332529000.0</v>
+      </c>
+      <c r="BF45">
+        <v>342559000.0</v>
+      </c>
+      <c r="BG45">
+        <v>342590000.0</v>
+      </c>
+      <c r="BH45">
+        <v>443834000.0</v>
+      </c>
+      <c r="BI45">
+        <v>433326000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>432488000.0</v>
+      </c>
+      <c r="BK45">
+        <v>267000.0</v>
+      </c>
+      <c r="BL45">
+        <v>527608000.0</v>
+      </c>
+      <c r="BM45">
+        <v>525566000.0</v>
+      </c>
+      <c r="BN45">
+        <v>523492000.0</v>
+      </c>
+      <c r="BO45">
+        <v>516776000.0</v>
+      </c>
+      <c r="BP45">
+        <v>514340000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>509862000.0</v>
+      </c>
+      <c r="BR45"/>
+      <c r="BS45">
+        <v>493975000.0</v>
+      </c>
+      <c r="BT45"/>
+      <c r="BU45"/>
+    </row>
+    <row r="46" spans="1:73">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>2091899000.0</v>
+      </c>
+      <c r="C46">
+        <v>2102495000.0</v>
+      </c>
+      <c r="D46">
+        <v>2119184000.0</v>
+      </c>
+      <c r="E46">
+        <v>2130428000.0</v>
+      </c>
+      <c r="F46">
+        <v>2138525000.0</v>
+      </c>
+      <c r="G46">
+        <v>2154470000.0</v>
+      </c>
+      <c r="H46">
+        <v>2171740000.0</v>
+      </c>
+      <c r="I46">
+        <v>2189951000.0</v>
+      </c>
+      <c r="J46">
+        <v>2202342000.0</v>
+      </c>
+      <c r="K46">
+        <v>2217303000.0</v>
+      </c>
+      <c r="L46">
+        <v>2235875000.0</v>
+      </c>
+      <c r="M46">
+        <v>2254730000.0</v>
+      </c>
+      <c r="N46">
+        <v>2256861000.0</v>
+      </c>
+      <c r="O46">
+        <v>2269949000.0</v>
+      </c>
+      <c r="P46">
+        <v>2288153000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2306356000.0</v>
+      </c>
+      <c r="R46">
+        <v>2324360000.0</v>
+      </c>
+      <c r="S46">
+        <v>2342168000.0</v>
+      </c>
+      <c r="T46">
+        <v>2360422000.0</v>
+      </c>
+      <c r="U46">
+        <v>2378880000.0</v>
+      </c>
+      <c r="V46">
+        <v>2212684000.0</v>
+      </c>
+      <c r="W46">
+        <v>1856466000.0</v>
+      </c>
+      <c r="X46">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1130007000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1505312000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1367879000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1228046000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1233961000.0</v>
+      </c>
+      <c r="AF46">
+        <v>966444000.0</v>
+      </c>
+      <c r="AG46">
+        <v>927012000.0</v>
+      </c>
+      <c r="AH46">
+        <v>744983000.0</v>
+      </c>
+      <c r="AI46">
+        <v>666940000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>665015000.0</v>
+      </c>
+      <c r="AK46">
+        <v>663390000.0</v>
+      </c>
+      <c r="AL46"/>
+      <c r="AM46">
+        <v>212474000.0</v>
+      </c>
+      <c r="AN46">
+        <v>211770000.0</v>
+      </c>
+      <c r="AO46">
+        <v>211451000.0</v>
+      </c>
+      <c r="AP46">
+        <v>211423000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>211273000.0</v>
+      </c>
+      <c r="AR46">
+        <v>211191000.0</v>
+      </c>
+      <c r="AS46">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT46">
+        <v>211134000.0</v>
+      </c>
+      <c r="AU46">
+        <v>211067000.0</v>
+      </c>
+      <c r="AV46">
+        <v>210805000.0</v>
+      </c>
+      <c r="AW46">
+        <v>210688000.0</v>
+      </c>
+      <c r="AX46">
+        <v>210599000.0</v>
+      </c>
+      <c r="AY46">
+        <v>210525000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>210000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>14000.0</v>
+      </c>
+      <c r="BB46">
+        <v>63000.0</v>
+      </c>
+      <c r="BC46">
+        <v>77000.0</v>
+      </c>
+      <c r="BD46">
+        <v>332500000.0</v>
+      </c>
+      <c r="BE46">
+        <v>332529000.0</v>
+      </c>
+      <c r="BF46">
+        <v>342559000.0</v>
+      </c>
+      <c r="BG46">
+        <v>342590000.0</v>
+      </c>
+      <c r="BH46">
+        <v>443834000.0</v>
+      </c>
+      <c r="BI46">
+        <v>433326000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>432488000.0</v>
+      </c>
+      <c r="BK46">
+        <v>267000.0</v>
+      </c>
+      <c r="BL46">
+        <v>527608000.0</v>
+      </c>
+      <c r="BM46">
+        <v>525566000.0</v>
+      </c>
+      <c r="BN46">
+        <v>523492000.0</v>
+      </c>
+      <c r="BO46">
+        <v>516776000.0</v>
+      </c>
+      <c r="BP46">
+        <v>514340000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>509862000.0</v>
+      </c>
+      <c r="BR46"/>
+      <c r="BS46">
+        <v>493975000.0</v>
+      </c>
+      <c r="BT46"/>
+      <c r="BU46"/>
+    </row>
+    <row r="47" spans="1:73">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2235875000.0</v>
+      </c>
+      <c r="M47">
+        <v>2254729000.0</v>
+      </c>
+      <c r="N47">
+        <v>2256861000.0</v>
+      </c>
+      <c r="O47">
+        <v>2269949000.0</v>
+      </c>
+      <c r="P47">
+        <v>2288153000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2306356000.0</v>
+      </c>
+      <c r="R47">
+        <v>2324360000.0</v>
+      </c>
+      <c r="S47">
+        <v>2342168000.0</v>
+      </c>
+      <c r="T47">
+        <v>2360422000.0</v>
+      </c>
+      <c r="U47">
+        <v>2378880000.0</v>
+      </c>
+      <c r="V47">
+        <v>2212684000.0</v>
+      </c>
+      <c r="W47">
+        <v>1856466000.0</v>
+      </c>
+      <c r="X47">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1130007000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1155840000.0</v>
+      </c>
+      <c r="AC47">
+        <v>982464000.0</v>
+      </c>
+      <c r="AD47">
+        <v>806573000.0</v>
+      </c>
+      <c r="AE47">
+        <v>812489000.0</v>
+      </c>
+      <c r="AF47">
+        <v>820371000.0</v>
+      </c>
+      <c r="AG47">
+        <v>607289000.0</v>
+      </c>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+    </row>
+    <row r="48" spans="1:73">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-183165000.0</v>
+      </c>
+      <c r="C48">
+        <v>-202676000.0</v>
+      </c>
+      <c r="D48">
+        <v>-224226000.0</v>
+      </c>
+      <c r="E48">
+        <v>-241044000.0</v>
+      </c>
+      <c r="F48">
+        <v>-258762999.0</v>
+      </c>
+      <c r="G48">
+        <v>-277491000.0</v>
+      </c>
+      <c r="H48">
+        <v>-322708000.0</v>
+      </c>
+      <c r="I48">
+        <v>-340116000.0</v>
+      </c>
+      <c r="J48">
+        <v>-361951000.0</v>
+      </c>
+      <c r="K48">
+        <v>-354873000.0</v>
+      </c>
+      <c r="L48">
+        <v>-327245000.0</v>
+      </c>
+      <c r="M48">
+        <v>-332084000.0</v>
+      </c>
+      <c r="N48">
+        <v>-330838000.0</v>
+      </c>
+      <c r="O48">
+        <v>-293687000.0</v>
+      </c>
+      <c r="P48">
+        <v>-295167000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-275319000.0</v>
+      </c>
+      <c r="R48">
+        <v>-279722000.0</v>
+      </c>
+      <c r="S48">
+        <v>-295635000.0</v>
+      </c>
+      <c r="T48">
+        <v>-324821000.0</v>
+      </c>
+      <c r="U48">
+        <v>-336340000.0</v>
+      </c>
+      <c r="V48">
+        <v>-327765000.0</v>
+      </c>
+      <c r="W48">
+        <v>-358908000.0</v>
+      </c>
+      <c r="X48">
+        <v>-379318000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-383139000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-376483000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-356195000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-374640000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-375108000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-371189000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-367751000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-382956000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-384163000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-381308000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-379530000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-380796000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-376765000.0</v>
+      </c>
+      <c r="AL48"/>
+      <c r="AM48">
+        <v>-369122000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-368960000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-368421000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-367753000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-367333000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-366652000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-366148000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-365397000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-364848000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-363941000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-363474000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-362841000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-362213000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-361521000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-570385000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-569237000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-567673000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-275616000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+    </row>
+    <row r="49" spans="1:73">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+    </row>
+    <row r="50" spans="1:73">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>109629000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
+        <v>106708000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
+        <v>103870000.0</v>
+      </c>
+      <c r="L50">
+        <v>103638000.0</v>
+      </c>
+      <c r="M50">
+        <v>103461000.0</v>
+      </c>
+      <c r="N50">
+        <v>101959000.0</v>
+      </c>
+      <c r="O50">
+        <v>95507000.0</v>
+      </c>
+      <c r="P50">
+        <v>93805000.0</v>
+      </c>
+      <c r="Q50">
+        <v>75510000.0</v>
+      </c>
+      <c r="R50">
+        <v>81800000.0</v>
+      </c>
+      <c r="S50">
+        <v>81472000.0</v>
+      </c>
+      <c r="T50">
+        <v>80598000.0</v>
+      </c>
+      <c r="U50">
+        <v>77674000.0</v>
+      </c>
+      <c r="V50">
+        <v>74099000.0</v>
+      </c>
+      <c r="W50">
+        <v>64466000.0</v>
+      </c>
+      <c r="X50">
+        <v>53745000.0</v>
+      </c>
+      <c r="Y50">
+        <v>35927000.0</v>
+      </c>
+      <c r="Z50">
+        <v>35706000.0</v>
+      </c>
+      <c r="AA50">
+        <v>34566000.0</v>
+      </c>
+      <c r="AB50">
+        <v>34261000.0</v>
+      </c>
+      <c r="AC50">
+        <v>29996000.0</v>
+      </c>
+      <c r="AD50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AE50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AF50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AG50">
+        <v>14438000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+    </row>
+    <row r="51" spans="1:73">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>1770966000.0</v>
+      </c>
+      <c r="C51">
+        <v>1848207000.0</v>
+      </c>
+      <c r="D51">
+        <v>1874969000.0</v>
+      </c>
+      <c r="E51">
+        <v>1754554000.0</v>
+      </c>
+      <c r="F51">
+        <v>1783779000.0</v>
+      </c>
+      <c r="G51">
+        <v>1810237000.0</v>
+      </c>
+      <c r="H51">
+        <v>1673428000.0</v>
+      </c>
+      <c r="I51">
+        <v>1760838000.0</v>
+      </c>
+      <c r="J51">
+        <v>1733258000.0</v>
+      </c>
+      <c r="K51">
+        <v>1812143000.0</v>
+      </c>
+      <c r="L51">
+        <v>1839671000.0</v>
+      </c>
+      <c r="M51">
+        <v>2799947000.0</v>
+      </c>
+      <c r="N51">
+        <v>1890061000.0</v>
+      </c>
+      <c r="O51">
+        <v>1714731000.0</v>
+      </c>
+      <c r="P51">
+        <v>1694062000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1709213000.0</v>
+      </c>
+      <c r="R51">
+        <v>2306815000.0</v>
+      </c>
+      <c r="S51">
+        <v>1638183000.0</v>
+      </c>
+      <c r="T51">
+        <v>1607191000.0</v>
+      </c>
+      <c r="U51">
+        <v>1645980000.0</v>
+      </c>
+      <c r="V51">
+        <v>1538527000.0</v>
+      </c>
+      <c r="W51">
+        <v>1424913000.0</v>
+      </c>
+      <c r="X51">
+        <v>1159752000.0</v>
+      </c>
+      <c r="Y51">
+        <v>791949999.0</v>
+      </c>
+      <c r="Z51">
+        <v>794577000.0</v>
+      </c>
+      <c r="AA51">
+        <v>781220000.0</v>
+      </c>
+      <c r="AB51">
+        <v>737154000.0</v>
+      </c>
+      <c r="AC51">
+        <v>566758000.0</v>
+      </c>
+      <c r="AD51">
+        <v>449127000.0</v>
+      </c>
+      <c r="AE51">
+        <v>454967000.0</v>
+      </c>
+      <c r="AF51">
+        <v>460808000.0</v>
+      </c>
+      <c r="AG51">
+        <v>482433000.0</v>
+      </c>
+      <c r="AH51">
+        <v>270000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AL51"/>
+      <c r="AM51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51">
+        <v>29640000.0</v>
+      </c>
+      <c r="BG51">
+        <v>29238000.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+    </row>
+    <row r="52" spans="1:73">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>60206000.0</v>
+      </c>
+      <c r="C52">
+        <v>109629000.0</v>
+      </c>
+      <c r="D52">
+        <v>108597000.0</v>
+      </c>
+      <c r="E52">
+        <v>58276000.0</v>
+      </c>
+      <c r="F52">
+        <v>106855000.0</v>
+      </c>
+      <c r="G52">
+        <v>106708000.0</v>
+      </c>
+      <c r="H52">
+        <v>95736000.0</v>
+      </c>
+      <c r="I52">
+        <v>104544000.0</v>
+      </c>
+      <c r="J52">
+        <v>50686000.0</v>
+      </c>
+      <c r="K52">
+        <v>103870000.0</v>
+      </c>
+      <c r="L52">
+        <v>105330000.0</v>
+      </c>
+      <c r="M52">
+        <v>153694000.0</v>
+      </c>
+      <c r="N52">
+        <v>102887000.0</v>
+      </c>
+      <c r="O52">
+        <v>95507000.0</v>
+      </c>
+      <c r="P52">
+        <v>93805000.0</v>
+      </c>
+      <c r="Q52">
+        <v>75510000.0</v>
+      </c>
+      <c r="R52">
+        <v>118301000.0</v>
+      </c>
+      <c r="S52">
+        <v>86236000.0</v>
+      </c>
+      <c r="T52">
+        <v>80598000.0</v>
+      </c>
+      <c r="U52">
+        <v>90632000.0</v>
+      </c>
+      <c r="V52">
+        <v>87323000.0</v>
+      </c>
+      <c r="W52">
+        <v>87900000.0</v>
+      </c>
+      <c r="X52">
+        <v>79986000.0</v>
+      </c>
+      <c r="Y52">
+        <v>65697999.0</v>
+      </c>
+      <c r="Z52">
+        <v>59267000.0</v>
+      </c>
+      <c r="AA52">
+        <v>36937000.0</v>
+      </c>
+      <c r="AB52">
+        <v>34261000.0</v>
+      </c>
+      <c r="AC52">
+        <v>29996000.0</v>
+      </c>
+      <c r="AD52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AE52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AF52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AG52">
+        <v>14438000.0</v>
+      </c>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+    </row>
+    <row r="53" spans="1:73">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
+        <v>2878000.0</v>
+      </c>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BI53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+    </row>
+    <row r="54" spans="1:73">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+    </row>
+    <row r="55" spans="1:73">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>2584412000.0</v>
+      </c>
+      <c r="C55">
+        <v>2623824000.0</v>
+      </c>
+      <c r="D55">
+        <v>2679057000.0</v>
+      </c>
+      <c r="E55">
+        <v>2627563000.0</v>
+      </c>
+      <c r="F55">
+        <v>2627858000.0</v>
+      </c>
+      <c r="G55">
+        <v>2668939000.0</v>
+      </c>
+      <c r="H55">
+        <v>2529744000.0</v>
+      </c>
+      <c r="I55">
+        <v>2641502000.0</v>
+      </c>
+      <c r="J55">
+        <v>2677088000.0</v>
+      </c>
+      <c r="K55">
+        <v>2709193000.0</v>
+      </c>
+      <c r="L55">
+        <v>2769056000.0</v>
+      </c>
+      <c r="M55">
+        <v>2795903000.0</v>
+      </c>
+      <c r="N55">
+        <v>2815627000.0</v>
+      </c>
+      <c r="O55">
+        <v>2679512000.0</v>
+      </c>
+      <c r="P55">
+        <v>2643582000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2665578000.0</v>
+      </c>
+      <c r="R55">
+        <v>2552642000.0</v>
+      </c>
+      <c r="S55">
+        <v>2572921000.0</v>
+      </c>
+      <c r="T55">
+        <v>2521044000.0</v>
+      </c>
+      <c r="U55">
+        <v>2539670000.0</v>
+      </c>
+      <c r="V55">
+        <v>2428208000.0</v>
+      </c>
+      <c r="W55">
+        <v>2304020000.0</v>
+      </c>
+      <c r="X55">
+        <v>1999411000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1615784000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1628157000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1641282000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1578705000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1404279000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1281719000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1294386000.0</v>
+      </c>
+      <c r="AF55">
+        <v>988376000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1008731000.0</v>
+      </c>
+      <c r="AH55">
+        <v>794242000.0</v>
+      </c>
+      <c r="AI55">
+        <v>684510000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>683708000.0</v>
+      </c>
+      <c r="AK55">
+        <v>688542000.0</v>
+      </c>
+      <c r="AL55"/>
+      <c r="AM55">
+        <v>214133000.0</v>
+      </c>
+      <c r="AN55">
+        <v>214219000.0</v>
+      </c>
+      <c r="AO55">
+        <v>214282000.0</v>
+      </c>
+      <c r="AP55">
+        <v>214906000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>215247000.0</v>
+      </c>
+      <c r="AR55">
+        <v>215807000.0</v>
+      </c>
+      <c r="AS55">
+        <v>216299000.0</v>
+      </c>
+      <c r="AT55">
+        <v>216851000.0</v>
+      </c>
+      <c r="AU55">
+        <v>217861000.0</v>
+      </c>
+      <c r="AV55">
+        <v>211175000.0</v>
+      </c>
+      <c r="AW55">
+        <v>211262000.0</v>
+      </c>
+      <c r="AX55">
+        <v>211660000.0</v>
+      </c>
+      <c r="AY55">
+        <v>212198000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>213408000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4323000.0</v>
+      </c>
+      <c r="BB55">
+        <v>5267000.0</v>
+      </c>
+      <c r="BC55">
+        <v>6806000.0</v>
+      </c>
+      <c r="BD55">
+        <v>340924000.0</v>
+      </c>
+      <c r="BE55">
+        <v>342898000.0</v>
+      </c>
+      <c r="BF55">
+        <v>355117000.0</v>
+      </c>
+      <c r="BG55">
+        <v>358393000.0</v>
+      </c>
+      <c r="BH55">
+        <v>464092000.0</v>
+      </c>
+      <c r="BI55">
+        <v>451345000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>442319000.0</v>
+      </c>
+      <c r="BK55">
+        <v>444631000.0</v>
+      </c>
+      <c r="BL55">
+        <v>577482000.0</v>
+      </c>
+      <c r="BM55">
+        <v>578678000.0</v>
+      </c>
+      <c r="BN55">
+        <v>580363000.0</v>
+      </c>
+      <c r="BO55">
+        <v>579631000.0</v>
+      </c>
+      <c r="BP55">
+        <v>572682000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>570966000.0</v>
+      </c>
+      <c r="BR55"/>
+      <c r="BS55">
+        <v>544799000.0</v>
+      </c>
+      <c r="BT55"/>
+      <c r="BU55"/>
+    </row>
+    <row r="56" spans="1:73">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>469514999.0</v>
+      </c>
+      <c r="C56">
+        <v>503275000.0</v>
+      </c>
+      <c r="D56">
+        <v>540292000.0</v>
+      </c>
+      <c r="E56">
+        <v>469980000.0</v>
+      </c>
+      <c r="F56">
+        <v>460255000.0</v>
+      </c>
+      <c r="G56">
+        <v>474379000.0</v>
+      </c>
+      <c r="H56">
+        <v>332490000.0</v>
+      </c>
+      <c r="I56">
+        <v>415249000.0</v>
+      </c>
+      <c r="J56">
+        <v>429922000.0</v>
+      </c>
+      <c r="K56">
+        <v>443061000.0</v>
+      </c>
+      <c r="L56">
+        <v>463987000.0</v>
+      </c>
+      <c r="M56">
+        <v>482500000.0</v>
+      </c>
+      <c r="N56">
+        <v>510200000.0</v>
+      </c>
+      <c r="O56">
+        <v>354048000.0</v>
+      </c>
+      <c r="P56">
+        <v>287609000.0</v>
+      </c>
+      <c r="Q56">
+        <v>309360000.0</v>
+      </c>
+      <c r="R56">
+        <v>193809000.0</v>
+      </c>
+      <c r="S56">
+        <v>224891000.0</v>
+      </c>
+      <c r="T56">
+        <v>156745000.0</v>
+      </c>
+      <c r="U56">
+        <v>157690000.0</v>
+      </c>
+      <c r="V56">
+        <v>157073000.0</v>
+      </c>
+      <c r="W56">
+        <v>157845000.0</v>
+      </c>
+      <c r="X56">
+        <v>98422000.0</v>
+      </c>
+      <c r="Y56">
+        <v>136305000.0</v>
+      </c>
+      <c r="Z56">
+        <v>140003000.0</v>
+      </c>
+      <c r="AA56">
+        <v>143890000.0</v>
+      </c>
+      <c r="AB56">
+        <v>73124000.0</v>
+      </c>
+      <c r="AC56">
+        <v>36343000.0</v>
+      </c>
+      <c r="AD56">
+        <v>53674000.0</v>
+      </c>
+      <c r="AE56">
+        <v>60425000.0</v>
+      </c>
+      <c r="AF56">
+        <v>21932000.0</v>
+      </c>
+      <c r="AG56">
+        <v>81719000.0</v>
+      </c>
+      <c r="AH56">
+        <v>49259000.0</v>
+      </c>
+      <c r="AI56">
+        <v>17570000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>18693000.0</v>
+      </c>
+      <c r="AK56">
+        <v>25152000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1439000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1659000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2449000.0</v>
+      </c>
+      <c r="AO56">
+        <v>2831000.0</v>
+      </c>
+      <c r="AP56">
+        <v>3483000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>3974000.0</v>
+      </c>
+      <c r="AR56">
+        <v>4616000.0</v>
+      </c>
+      <c r="AS56">
+        <v>5108000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5717000.0</v>
+      </c>
+      <c r="AU56">
+        <v>6794000.0</v>
+      </c>
+      <c r="AV56">
+        <v>370000.0</v>
+      </c>
+      <c r="AW56">
+        <v>574000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1061000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1673000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>3408000.0</v>
+      </c>
+      <c r="BA56">
+        <v>4309000.0</v>
+      </c>
+      <c r="BB56">
+        <v>5204000.0</v>
+      </c>
+      <c r="BC56">
+        <v>6729000.0</v>
+      </c>
+      <c r="BD56">
+        <v>8424000.0</v>
+      </c>
+      <c r="BE56">
+        <v>10369000.0</v>
+      </c>
+      <c r="BF56">
+        <v>12558000.0</v>
+      </c>
+      <c r="BG56">
+        <v>15803000.0</v>
+      </c>
+      <c r="BH56">
+        <v>19383000.0</v>
+      </c>
+      <c r="BI56">
+        <v>17144000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>8956000.0</v>
+      </c>
+      <c r="BK56">
+        <v>12257000.0</v>
+      </c>
+      <c r="BL56">
+        <v>13977000.0</v>
+      </c>
+      <c r="BM56">
+        <v>17721000.0</v>
+      </c>
+      <c r="BN56">
+        <v>21310000.0</v>
+      </c>
+      <c r="BO56">
+        <v>26604000.0</v>
+      </c>
+      <c r="BP56">
+        <v>21943000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>25498000.0</v>
+      </c>
+      <c r="BR56"/>
+      <c r="BS56">
+        <v>50824000.0</v>
+      </c>
+      <c r="BT56"/>
+      <c r="BU56"/>
+    </row>
+    <row r="57" spans="1:73">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>172426000.0</v>
+      </c>
+      <c r="C57">
+        <v>165826000.0</v>
+      </c>
+      <c r="D57">
+        <v>174324000.0</v>
+      </c>
+      <c r="E57">
+        <v>165768000.0</v>
+      </c>
+      <c r="F57">
+        <v>166086000.0</v>
+      </c>
+      <c r="G57">
+        <v>158777000.0</v>
+      </c>
+      <c r="H57">
+        <v>150124000.0</v>
+      </c>
+      <c r="I57">
+        <v>161596000.0</v>
+      </c>
+      <c r="J57">
+        <v>153583000.0</v>
+      </c>
+      <c r="K57">
+        <v>153267000.0</v>
+      </c>
+      <c r="L57">
+        <v>159797000.0</v>
+      </c>
+      <c r="M57">
+        <v>165722000.0</v>
+      </c>
+      <c r="N57">
+        <v>157822000.0</v>
+      </c>
+      <c r="O57">
+        <v>153198000.0</v>
+      </c>
+      <c r="P57">
+        <v>152277000.0</v>
+      </c>
+      <c r="Q57">
+        <v>122002000.0</v>
+      </c>
+      <c r="R57">
+        <v>123785000.0</v>
+      </c>
+      <c r="S57">
+        <v>131586999.0</v>
+      </c>
+      <c r="T57">
+        <v>132997000.0</v>
+      </c>
+      <c r="U57">
+        <v>132297000.0</v>
+      </c>
+      <c r="V57">
+        <v>115871000.0</v>
+      </c>
+      <c r="W57">
+        <v>131832000.0</v>
+      </c>
+      <c r="X57">
+        <v>103293000.0</v>
+      </c>
+      <c r="Y57">
+        <v>77072000.0</v>
+      </c>
+      <c r="Z57">
+        <v>73805000.0</v>
+      </c>
+      <c r="AA57">
+        <v>57732000.0</v>
+      </c>
+      <c r="AB57">
+        <v>55054000.0</v>
+      </c>
+      <c r="AC57">
+        <v>47360000.0</v>
+      </c>
+      <c r="AD57">
+        <v>31946000.0</v>
+      </c>
+      <c r="AE57">
+        <v>35460000.0</v>
+      </c>
+      <c r="AF57">
+        <v>34181000.0</v>
+      </c>
+      <c r="AG57">
+        <v>25236000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5887000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4409000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4869000.0</v>
+      </c>
+      <c r="AK57">
+        <v>5599000.0</v>
+      </c>
+      <c r="AL57"/>
+      <c r="AM57">
+        <v>1191000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1139000.0</v>
+      </c>
+      <c r="AO57">
+        <v>687000.0</v>
+      </c>
+      <c r="AP57">
+        <v>668000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>613000.0</v>
+      </c>
+      <c r="AR57">
+        <v>515000.0</v>
+      </c>
+      <c r="AS57">
+        <v>525000.0</v>
+      </c>
+      <c r="AT57">
+        <v>350000.0</v>
+      </c>
+      <c r="AU57">
+        <v>841000.0</v>
+      </c>
+      <c r="AV57">
+        <v>353000.0</v>
+      </c>
+      <c r="AW57">
+        <v>408000.0</v>
+      </c>
+      <c r="AX57">
+        <v>333000.0</v>
+      </c>
+      <c r="AY57">
+        <v>417000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1198000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1119000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1014000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1121000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1948000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1852000.0</v>
+      </c>
+      <c r="BF57">
+        <v>12009000.0</v>
+      </c>
+      <c r="BG57">
+        <v>12749000.0</v>
+      </c>
+      <c r="BH57">
+        <v>11065000.0</v>
+      </c>
+      <c r="BI57">
+        <v>5227000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3260000.0</v>
+      </c>
+      <c r="BK57">
+        <v>3199000.0</v>
+      </c>
+      <c r="BL57">
+        <v>2985000.0</v>
+      </c>
+      <c r="BM57">
+        <v>3118000.0</v>
+      </c>
+      <c r="BN57">
+        <v>3110000.0</v>
+      </c>
+      <c r="BO57">
+        <v>3428000.0</v>
+      </c>
+      <c r="BP57">
+        <v>3047000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>2254000.0</v>
+      </c>
+      <c r="BR57"/>
+      <c r="BS57">
+        <v>8510000.0</v>
+      </c>
+      <c r="BT57"/>
+      <c r="BU57"/>
+    </row>
+    <row r="58" spans="1:73">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>1886213000.0</v>
+      </c>
+      <c r="C58">
+        <v>1904567000.0</v>
+      </c>
+      <c r="D58">
+        <v>1940781000.0</v>
+      </c>
+      <c r="E58">
+        <v>1865539000.0</v>
+      </c>
+      <c r="F58">
+        <v>1843010000.0</v>
+      </c>
+      <c r="G58">
+        <v>1862306000.0</v>
+      </c>
+      <c r="H58">
+        <v>1727816000.0</v>
+      </c>
+      <c r="I58">
+        <v>1817890000.0</v>
+      </c>
+      <c r="J58">
+        <v>1836155000.0</v>
+      </c>
+      <c r="K58">
+        <v>1861540000.0</v>
+      </c>
+      <c r="L58">
+        <v>1894138000.0</v>
+      </c>
+      <c r="M58">
+        <v>1926177000.0</v>
+      </c>
+      <c r="N58">
+        <v>1944996000.0</v>
+      </c>
+      <c r="O58">
+        <v>1772422000.0</v>
+      </c>
+      <c r="P58">
+        <v>1752534000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1755705000.0</v>
+      </c>
+      <c r="R58">
+        <v>1647248000.0</v>
+      </c>
+      <c r="S58">
+        <v>1683534000.0</v>
+      </c>
+      <c r="T58">
+        <v>1659590000.0</v>
+      </c>
+      <c r="U58">
+        <v>1687645000.0</v>
+      </c>
+      <c r="V58">
+        <v>1567075000.0</v>
+      </c>
+      <c r="W58">
+        <v>1468845000.0</v>
+      </c>
+      <c r="X58">
+        <v>1183059000.0</v>
+      </c>
+      <c r="Y58">
+        <v>803326000.0</v>
+      </c>
+      <c r="Z58">
+        <v>809116000.0</v>
+      </c>
+      <c r="AA58">
+        <v>802017000.0</v>
+      </c>
+      <c r="AB58">
+        <v>757950000.0</v>
+      </c>
+      <c r="AC58">
+        <v>584123000.0</v>
+      </c>
+      <c r="AD58">
+        <v>457709000.0</v>
+      </c>
+      <c r="AE58">
+        <v>467062000.0</v>
+      </c>
+      <c r="AF58">
+        <v>471624000.0</v>
+      </c>
+      <c r="AG58">
+        <v>493231000.0</v>
+      </c>
+      <c r="AH58">
+        <v>275887000.0</v>
+      </c>
+      <c r="AI58">
+        <v>164409000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>164869000.0</v>
+      </c>
+      <c r="AK58">
+        <v>165599000.0</v>
+      </c>
+      <c r="AL58"/>
+      <c r="AM58">
+        <v>8191000.0</v>
+      </c>
+      <c r="AN58">
+        <v>8139000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7687000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7668000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7613000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7515000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7525000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7350000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7841000.0</v>
+      </c>
+      <c r="AV58">
+        <v>353000.0</v>
+      </c>
+      <c r="AW58">
+        <v>408000.0</v>
+      </c>
+      <c r="AX58">
+        <v>333000.0</v>
+      </c>
+      <c r="AY58">
+        <v>417000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1198000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1119000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1014000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1121000.0</v>
+      </c>
+      <c r="BD58">
+        <v>31813000.0</v>
+      </c>
+      <c r="BE58">
+        <v>31379000.0</v>
+      </c>
+      <c r="BF58">
+        <v>41649000.0</v>
+      </c>
+      <c r="BG58">
+        <v>41987000.0</v>
+      </c>
+      <c r="BH58">
+        <v>31521000.0</v>
+      </c>
+      <c r="BI58">
+        <v>17223000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>14741000.0</v>
+      </c>
+      <c r="BK58">
+        <v>14136000.0</v>
+      </c>
+      <c r="BL58">
+        <v>13776000.0</v>
+      </c>
+      <c r="BM58">
+        <v>12880000.0</v>
+      </c>
+      <c r="BN58">
+        <v>13162000.0</v>
+      </c>
+      <c r="BO58">
+        <v>9843000.0</v>
+      </c>
+      <c r="BP58">
+        <v>9384000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>6210000.0</v>
+      </c>
+      <c r="BR58"/>
+      <c r="BS58">
+        <v>8510000.0</v>
+      </c>
+      <c r="BT58"/>
+      <c r="BU58"/>
+    </row>
+    <row r="59" spans="1:73">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+    </row>
+    <row r="60" spans="1:73">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>698198999.0</v>
+      </c>
+      <c r="C60">
+        <v>719257000.0</v>
+      </c>
+      <c r="D60">
+        <v>738276000.0</v>
+      </c>
+      <c r="E60">
+        <v>762024000.0</v>
+      </c>
+      <c r="F60">
+        <v>784848000.0</v>
+      </c>
+      <c r="G60">
+        <v>806633000.0</v>
+      </c>
+      <c r="H60">
+        <v>801928000.0</v>
+      </c>
+      <c r="I60">
+        <v>823612000.0</v>
+      </c>
+      <c r="J60">
+        <v>840933000.0</v>
+      </c>
+      <c r="K60">
+        <v>847653000.0</v>
+      </c>
+      <c r="L60">
+        <v>874918000.0</v>
+      </c>
+      <c r="M60">
+        <v>869726000.0</v>
+      </c>
+      <c r="N60">
+        <v>870631000.0</v>
+      </c>
+      <c r="O60">
+        <v>907090000.0</v>
+      </c>
+      <c r="P60">
+        <v>891048000.0</v>
+      </c>
+      <c r="Q60">
+        <v>909873000.0</v>
+      </c>
+      <c r="R60">
+        <v>905394000.0</v>
+      </c>
+      <c r="S60">
+        <v>889387000.0</v>
+      </c>
+      <c r="T60">
+        <v>861454000.0</v>
+      </c>
+      <c r="U60">
+        <v>852025000.0</v>
+      </c>
+      <c r="V60">
+        <v>861133000.0</v>
+      </c>
+      <c r="W60">
+        <v>835175000.0</v>
+      </c>
+      <c r="X60">
+        <v>816352000.0</v>
+      </c>
+      <c r="Y60">
+        <v>812458000.0</v>
+      </c>
+      <c r="Z60">
+        <v>819041000.0</v>
+      </c>
+      <c r="AA60">
+        <v>839265000.0</v>
+      </c>
+      <c r="AB60">
+        <v>820755000.0</v>
+      </c>
+      <c r="AC60">
+        <v>820156000.0</v>
+      </c>
+      <c r="AD60">
+        <v>824010000.0</v>
+      </c>
+      <c r="AE60">
+        <v>827324000.0</v>
+      </c>
+      <c r="AF60">
+        <v>516752000.0</v>
+      </c>
+      <c r="AG60">
+        <v>515500000.0</v>
+      </c>
+      <c r="AH60">
+        <v>518355000.0</v>
+      </c>
+      <c r="AI60">
+        <v>520101000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>518839000.0</v>
+      </c>
+      <c r="AK60">
+        <v>522943000.0</v>
+      </c>
+      <c r="AL60">
+        <v>205942000.0</v>
+      </c>
+      <c r="AM60">
+        <v>205942000.0</v>
+      </c>
+      <c r="AN60">
+        <v>206080000.0</v>
+      </c>
+      <c r="AO60">
+        <v>206595000.0</v>
+      </c>
+      <c r="AP60">
+        <v>207238000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>207634000.0</v>
+      </c>
+      <c r="AR60">
+        <v>208292000.0</v>
+      </c>
+      <c r="AS60">
+        <v>208774000.0</v>
+      </c>
+      <c r="AT60">
+        <v>209501000.0</v>
+      </c>
+      <c r="AU60">
+        <v>210020000.0</v>
+      </c>
+      <c r="AV60">
+        <v>210822000.0</v>
+      </c>
+      <c r="AW60">
+        <v>210854000.0</v>
+      </c>
+      <c r="AX60">
+        <v>211327000.0</v>
+      </c>
+      <c r="AY60">
+        <v>211781000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>212210000.0</v>
+      </c>
+      <c r="BA60">
+        <v>3204000.0</v>
+      </c>
+      <c r="BB60">
+        <v>4253000.0</v>
+      </c>
+      <c r="BC60">
+        <v>5685000.0</v>
+      </c>
+      <c r="BD60">
+        <v>309111000.0</v>
+      </c>
+      <c r="BE60">
+        <v>311519000.0</v>
+      </c>
+      <c r="BF60">
+        <v>313468000.0</v>
+      </c>
+      <c r="BG60">
+        <v>316406000.0</v>
+      </c>
+      <c r="BH60">
+        <v>432571000.0</v>
+      </c>
+      <c r="BI60">
+        <v>434122000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>427578000.0</v>
+      </c>
+      <c r="BK60">
+        <v>430495000.0</v>
+      </c>
+      <c r="BL60">
+        <v>531065000.0</v>
+      </c>
+      <c r="BM60">
+        <v>533786000.0</v>
+      </c>
+      <c r="BN60">
+        <v>534966000.0</v>
+      </c>
+      <c r="BO60">
+        <v>536641000.0</v>
+      </c>
+      <c r="BP60">
+        <v>529527000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>530920000.0</v>
+      </c>
+      <c r="BR60"/>
+      <c r="BS60">
+        <v>536289000.0</v>
+      </c>
+      <c r="BT60"/>
+      <c r="BU60"/>
+    </row>
+    <row r="61" spans="1:73">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+    </row>
+    <row r="62" spans="1:73">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>163867000.0</v>
+      </c>
+      <c r="C2">
+        <v>148768000.0</v>
+      </c>
+      <c r="D2">
+        <v>143398000.0</v>
+      </c>
+      <c r="E2">
+        <v>138155000.0</v>
+      </c>
+      <c r="F2">
+        <v>134404000.0</v>
+      </c>
+      <c r="G2">
+        <v>82542000.0</v>
+      </c>
+      <c r="H2">
+        <v>57454000.0</v>
+      </c>
+      <c r="I2">
+        <v>43573000.0</v>
+      </c>
+      <c r="J2">
+        <v>36534000.0</v>
+      </c>
+      <c r="K2">
+        <v>2000.0</v>
+      </c>
+      <c r="L2">
+        <v>3000.0</v>
+      </c>
+      <c r="M2">
+        <v>870000.0</v>
+      </c>
+      <c r="N2">
+        <v>1155000.0</v>
+      </c>
+      <c r="O2">
+        <v>-2262000.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>76619000.0</v>
+      </c>
+      <c r="C3">
+        <v>75482000.0</v>
+      </c>
+      <c r="D3">
+        <v>73363000.0</v>
+      </c>
+      <c r="E3">
+        <v>72224000.0</v>
+      </c>
+      <c r="F3">
+        <v>69833000.0</v>
+      </c>
+      <c r="G3">
+        <v>41846000.0</v>
+      </c>
+      <c r="H3">
+        <v>28747000.0</v>
+      </c>
+      <c r="I3">
+        <v>17412000.0</v>
+      </c>
+      <c r="J3">
+        <v>2000.0</v>
+      </c>
+      <c r="K3">
+        <v>2000.0</v>
+      </c>
+      <c r="L3">
+        <v>3000.0</v>
+      </c>
+      <c r="M3">
+        <v>1000.0</v>
+      </c>
+      <c r="N3">
+        <v>32000.0</v>
+      </c>
+      <c r="O3">
+        <v>116000.0</v>
+      </c>
+      <c r="P3">
+        <v>146000.0</v>
+      </c>
+      <c r="Q3">
+        <v>211000.0</v>
+      </c>
+      <c r="R3">
+        <v>250000.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>167522000.0</v>
+      </c>
+      <c r="C5">
+        <v>223404000.0</v>
+      </c>
+      <c r="D5">
+        <v>228841000.0</v>
+      </c>
+      <c r="E5">
+        <v>264736000.0</v>
+      </c>
+      <c r="F5">
+        <v>218525000.0</v>
+      </c>
+      <c r="G5">
+        <v>49994000.0</v>
+      </c>
+      <c r="H5">
+        <v>51024000.0</v>
+      </c>
+      <c r="I5">
+        <v>28997000.0</v>
+      </c>
+      <c r="J5">
+        <v>-10157000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1476000.0</v>
+      </c>
+      <c r="L5">
+        <v>-2211000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2587000.0</v>
+      </c>
+      <c r="N5">
+        <v>-4587000.0</v>
+      </c>
+      <c r="O5">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P5">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R5">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S5">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>244141000.0</v>
+      </c>
+      <c r="C6">
+        <v>298886000.0</v>
+      </c>
+      <c r="D6">
+        <v>302204000.0</v>
+      </c>
+      <c r="E6">
+        <v>336960000.0</v>
+      </c>
+      <c r="F6">
+        <v>288358000.0</v>
+      </c>
+      <c r="G6">
+        <v>91840000.0</v>
+      </c>
+      <c r="H6">
+        <v>79771000.0</v>
+      </c>
+      <c r="I6">
+        <v>46409000.0</v>
+      </c>
+      <c r="J6">
+        <v>-10155000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1474000.0</v>
+      </c>
+      <c r="L6">
+        <v>-2208000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2586000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4555000.0</v>
+      </c>
+      <c r="O6">
+        <v>-298625000.0</v>
+      </c>
+      <c r="P6">
+        <v>-135725000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-108470000.0</v>
+      </c>
+      <c r="R6">
+        <v>-10021000.0</v>
+      </c>
+      <c r="S6">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2110000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>183770000.0</v>
+      </c>
+      <c r="C9">
+        <v>207581000.0</v>
+      </c>
+      <c r="D9">
+        <v>227624000.0</v>
+      </c>
+      <c r="E9">
+        <v>209762000.0</v>
+      </c>
+      <c r="F9">
+        <v>209044000.0</v>
+      </c>
+      <c r="G9">
+        <v>81922000.0</v>
+      </c>
+      <c r="H9">
+        <v>62513000.0</v>
+      </c>
+      <c r="I9">
+        <v>33636000.0</v>
+      </c>
+      <c r="J9">
+        <v>-10245000.0</v>
+      </c>
+      <c r="K9">
+        <v>-743000.0</v>
+      </c>
+      <c r="L9">
+        <v>-815000.0</v>
+      </c>
+      <c r="M9">
+        <v>-870000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1155000.0</v>
+      </c>
+      <c r="O9">
+        <v>2262000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10">
+        <v>74897000.0</v>
+      </c>
+      <c r="C10">
+        <v>117816000.0</v>
+      </c>
+      <c r="D10">
+        <v>120117000.0</v>
+      </c>
+      <c r="E10">
+        <v>188140000.0</v>
+      </c>
+      <c r="F10">
+        <v>162304000.0</v>
+      </c>
+      <c r="G10">
+        <v>8189000.0</v>
+      </c>
+      <c r="H10">
+        <v>17149000.0</v>
+      </c>
+      <c r="I10">
+        <v>11769000.0</v>
+      </c>
+      <c r="J10">
+        <v>-10391000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1790000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2478000.0</v>
+      </c>
+      <c r="M10">
+        <v>-2622000.0</v>
+      </c>
+      <c r="N10">
+        <v>205475000.0</v>
+      </c>
+      <c r="O10">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P10">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R10">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S10">
+        <v>-11981000.0</v>
+      </c>
+      <c r="T10">
+        <v>-2110000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11">
+        <v>82000.0</v>
+      </c>
+      <c r="C11">
+        <v>132000.0</v>
+      </c>
+      <c r="D11">
+        <v>78000.0</v>
+      </c>
+      <c r="E11">
+        <v>98000.0</v>
+      </c>
+      <c r="F11">
+        <v>99000.0</v>
+      </c>
+      <c r="G11">
+        <v>84000.0</v>
+      </c>
+      <c r="H11">
+        <v>182000.0</v>
+      </c>
+      <c r="I11">
+        <v>-10000.0</v>
+      </c>
+      <c r="J11">
+        <v>17000.0</v>
+      </c>
+      <c r="K11">
+        <v>-1000.0</v>
+      </c>
+      <c r="L11">
+        <v>7000.0</v>
+      </c>
+      <c r="M11">
+        <v>13000.0</v>
+      </c>
+      <c r="N11">
+        <v>15000.0</v>
+      </c>
+      <c r="O11">
+        <v>57000.0</v>
+      </c>
+      <c r="P11">
+        <v>88000.0</v>
+      </c>
+      <c r="Q11">
+        <v>173000.0</v>
+      </c>
+      <c r="R11">
+        <v>186000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12">
+        <v>92625000.0</v>
+      </c>
+      <c r="C12">
+        <v>105588000.0</v>
+      </c>
+      <c r="D12">
+        <v>108724000.0</v>
+      </c>
+      <c r="E12">
+        <v>76596000.0</v>
+      </c>
+      <c r="F12">
+        <v>56221000.0</v>
+      </c>
+      <c r="G12">
+        <v>41805000.0</v>
+      </c>
+      <c r="H12">
+        <v>33875000.0</v>
+      </c>
+      <c r="I12">
+        <v>17781000.0</v>
+      </c>
+      <c r="J12">
+        <v>234000.0</v>
+      </c>
+      <c r="K12">
+        <v>314000.0</v>
+      </c>
+      <c r="L12">
+        <v>267000.0</v>
+      </c>
+      <c r="M12">
+        <v>35000.0</v>
+      </c>
+      <c r="N12">
+        <v>3000.0</v>
+      </c>
+      <c r="O12">
+        <v>422000.0</v>
+      </c>
+      <c r="P12">
+        <v>10147000.0</v>
+      </c>
+      <c r="Q12">
+        <v>222000.0</v>
+      </c>
+      <c r="R12">
+        <v>393000.0</v>
+      </c>
+      <c r="S12">
+        <v>2786000.0</v>
+      </c>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13">
+        <v>4088000.0</v>
+      </c>
+      <c r="C13">
+        <v>4467000.0</v>
+      </c>
+      <c r="D13">
+        <v>4978000.0</v>
+      </c>
+      <c r="E13">
+        <v>2005000.0</v>
+      </c>
+      <c r="F13">
+        <v>41000.0</v>
+      </c>
+      <c r="G13">
+        <v>327000.0</v>
+      </c>
+      <c r="H13">
+        <v>1073000.0</v>
+      </c>
+      <c r="I13">
+        <v>607000.0</v>
+      </c>
+      <c r="J13">
+        <v>123000.0</v>
+      </c>
+      <c r="K13">
+        <v>9000.0</v>
+      </c>
+      <c r="L13">
+        <v>247000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15">
+        <v>74815000.0</v>
+      </c>
+      <c r="C15">
+        <v>117684000.0</v>
+      </c>
+      <c r="D15">
+        <v>120039000.0</v>
+      </c>
+      <c r="E15">
+        <v>188042000.0</v>
+      </c>
+      <c r="F15">
+        <v>162205000.0</v>
+      </c>
+      <c r="G15">
+        <v>8105000.0</v>
+      </c>
+      <c r="H15">
+        <v>16967000.0</v>
+      </c>
+      <c r="I15">
+        <v>11779000.0</v>
+      </c>
+      <c r="J15">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K15">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L15">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2635000.0</v>
+      </c>
+      <c r="N15">
+        <v>205460000.0</v>
+      </c>
+      <c r="O15">
+        <v>-298798000.0</v>
+      </c>
+      <c r="P15">
+        <v>-135959000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-108659000.0</v>
+      </c>
+      <c r="R15">
+        <v>-10165000.0</v>
+      </c>
+      <c r="S15">
+        <v>-11981000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2111000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>188042000.0</v>
+      </c>
+      <c r="F16">
+        <v>162205000.0</v>
+      </c>
+      <c r="G16">
+        <v>8105000.0</v>
+      </c>
+      <c r="H16">
+        <v>16967000.0</v>
+      </c>
+      <c r="I16">
+        <v>11779000.0</v>
+      </c>
+      <c r="J16">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K16">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L16">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17">
+        <v>74815000.0</v>
+      </c>
+      <c r="C17">
+        <v>117684000.0</v>
+      </c>
+      <c r="D17">
+        <v>142082000.0</v>
+      </c>
+      <c r="E17">
+        <v>188042000.0</v>
+      </c>
+      <c r="F17">
+        <v>162205000.0</v>
+      </c>
+      <c r="G17">
+        <v>8105000.0</v>
+      </c>
+      <c r="H17">
+        <v>16967000.0</v>
+      </c>
+      <c r="I17">
+        <v>11779000.0</v>
+      </c>
+      <c r="J17">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K17">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L17">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18">
+        <v>-89390000.0</v>
+      </c>
+      <c r="C18">
+        <v>-102178000.0</v>
+      </c>
+      <c r="D18">
+        <v>-102350000.0</v>
+      </c>
+      <c r="E18">
+        <v>-75088000.0</v>
+      </c>
+      <c r="F18">
+        <v>-56350000.0</v>
+      </c>
+      <c r="G18">
+        <v>-41562000.0</v>
+      </c>
+      <c r="H18">
+        <v>-32915000.0</v>
+      </c>
+      <c r="I18">
+        <v>-17206000.0</v>
+      </c>
+      <c r="J18">
+        <v>-111000.0</v>
+      </c>
+      <c r="K18">
+        <v>-305000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>175804000.0</v>
+      </c>
+      <c r="C21">
+        <v>197793000.0</v>
+      </c>
+      <c r="D21">
+        <v>217157000.0</v>
+      </c>
+      <c r="E21">
+        <v>200615000.0</v>
+      </c>
+      <c r="F21">
+        <v>201157000.0</v>
+      </c>
+      <c r="G21">
+        <v>75620000.0</v>
+      </c>
+      <c r="H21">
+        <v>55007000.0</v>
+      </c>
+      <c r="I21">
+        <v>28997000.0</v>
+      </c>
+      <c r="J21">
+        <v>-12614000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1485000.0</v>
+      </c>
+      <c r="L21">
+        <v>-2231000.0</v>
+      </c>
+      <c r="M21">
+        <v>-2590000.0</v>
+      </c>
+      <c r="N21">
+        <v>205472000.0</v>
+      </c>
+      <c r="O21">
+        <v>3053000.0</v>
+      </c>
+      <c r="P21">
+        <v>-125724000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-108903000.0</v>
+      </c>
+      <c r="R21">
+        <v>-10664000.0</v>
+      </c>
+      <c r="S21">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T21">
+        <v>-819000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>171833000.0</v>
+      </c>
+      <c r="C23">
+        <v>158556000.0</v>
+      </c>
+      <c r="D23">
+        <v>153865000.0</v>
+      </c>
+      <c r="E23">
+        <v>147302000.0</v>
+      </c>
+      <c r="F23">
+        <v>142291000.0</v>
+      </c>
+      <c r="G23">
+        <v>88844000.0</v>
+      </c>
+      <c r="H23">
+        <v>64960000.0</v>
+      </c>
+      <c r="I23">
+        <v>48212000.0</v>
+      </c>
+      <c r="J23">
+        <v>39943000.0</v>
+      </c>
+      <c r="K23">
+        <v>1485000.0</v>
+      </c>
+      <c r="L23">
+        <v>2228000.0</v>
+      </c>
+      <c r="M23">
+        <v>2590000.0</v>
+      </c>
+      <c r="N23">
+        <v>205472000.0</v>
+      </c>
+      <c r="O23">
+        <v>298829000.0</v>
+      </c>
+      <c r="P23">
+        <v>125724000.0</v>
+      </c>
+      <c r="Q23">
+        <v>108903000.0</v>
+      </c>
+      <c r="R23">
+        <v>10664000.0</v>
+      </c>
+      <c r="S23">
+        <v>14767000.0</v>
+      </c>
+      <c r="T23">
+        <v>819000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25">
+        <v>76619000.0</v>
+      </c>
+      <c r="C25">
+        <v>75482000.0</v>
+      </c>
+      <c r="D25">
+        <v>72810000.0</v>
+      </c>
+      <c r="E25">
+        <v>72224000.0</v>
+      </c>
+      <c r="F25">
+        <v>69833000.0</v>
+      </c>
+      <c r="G25">
+        <v>41846000.0</v>
+      </c>
+      <c r="H25">
+        <v>28747000.0</v>
+      </c>
+      <c r="I25">
+        <v>17412000.0</v>
+      </c>
+      <c r="J25">
+        <v>2000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28">
+        <v>7966000.0</v>
+      </c>
+      <c r="C28">
+        <v>9788000.0</v>
+      </c>
+      <c r="D28">
+        <v>10467000.0</v>
+      </c>
+      <c r="E28">
+        <v>9147000.0</v>
+      </c>
+      <c r="F28">
+        <v>7887000.0</v>
+      </c>
+      <c r="G28">
+        <v>6302000.0</v>
+      </c>
+      <c r="H28">
+        <v>7506000.0</v>
+      </c>
+      <c r="I28">
+        <v>4639000.0</v>
+      </c>
+      <c r="J28">
+        <v>3409000.0</v>
+      </c>
+      <c r="K28">
+        <v>725000.0</v>
+      </c>
+      <c r="L28">
+        <v>1410000.0</v>
+      </c>
+      <c r="M28">
+        <v>1506000.0</v>
+      </c>
+      <c r="N28">
+        <v>3048000.0</v>
+      </c>
+      <c r="O28">
+        <v>12544000.0</v>
+      </c>
+      <c r="P28">
+        <v>13433000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10214000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29">
+        <v>82000.0</v>
+      </c>
+      <c r="C29">
+        <v>132000.0</v>
+      </c>
+      <c r="D29">
+        <v>118000.0</v>
+      </c>
+      <c r="E29">
+        <v>98000.0</v>
+      </c>
+      <c r="F29">
+        <v>99000.0</v>
+      </c>
+      <c r="G29">
+        <v>84000.0</v>
+      </c>
+      <c r="H29">
+        <v>182000.0</v>
+      </c>
+      <c r="I29">
+        <v>-10000.0</v>
+      </c>
+      <c r="J29">
+        <v>17000.0</v>
+      </c>
+      <c r="K29">
+        <v>-1000.0</v>
+      </c>
+      <c r="L29">
+        <v>7000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30">
+        <v>7966000.0</v>
+      </c>
+      <c r="C30">
+        <v>9788000.0</v>
+      </c>
+      <c r="D30">
+        <v>10467000.0</v>
+      </c>
+      <c r="E30">
+        <v>9147000.0</v>
+      </c>
+      <c r="F30">
+        <v>7887000.0</v>
+      </c>
+      <c r="G30">
+        <v>6302000.0</v>
+      </c>
+      <c r="H30">
+        <v>7506000.0</v>
+      </c>
+      <c r="I30">
+        <v>4639000.0</v>
+      </c>
+      <c r="J30">
+        <v>3409000.0</v>
+      </c>
+      <c r="K30">
+        <v>727000.0</v>
+      </c>
+      <c r="L30">
+        <v>1413000.0</v>
+      </c>
+      <c r="M30">
+        <v>1507000.0</v>
+      </c>
+      <c r="N30">
+        <v>-205472000.0</v>
+      </c>
+      <c r="O30">
+        <v>298829000.0</v>
+      </c>
+      <c r="P30">
+        <v>125724000.0</v>
+      </c>
+      <c r="Q30">
+        <v>108903000.0</v>
+      </c>
+      <c r="R30">
+        <v>10664000.0</v>
+      </c>
+      <c r="S30">
+        <v>14767000.0</v>
+      </c>
+      <c r="T30">
+        <v>819000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31">
+        <v>-100907000.0</v>
+      </c>
+      <c r="C31">
+        <v>-79977000.0</v>
+      </c>
+      <c r="D31">
+        <v>-97040000.0</v>
+      </c>
+      <c r="E31">
+        <v>-12475000.0</v>
+      </c>
+      <c r="F31">
+        <v>-38853000.0</v>
+      </c>
+      <c r="G31">
+        <v>-67431000.0</v>
+      </c>
+      <c r="H31">
+        <v>-37858000.0</v>
+      </c>
+      <c r="I31">
+        <v>-17228000.0</v>
+      </c>
+      <c r="J31">
+        <v>2223000.0</v>
+      </c>
+      <c r="K31">
+        <v>-305000.0</v>
+      </c>
+      <c r="L31">
+        <v>-247000.0</v>
+      </c>
+      <c r="M31">
+        <v>-32000.0</v>
+      </c>
+      <c r="N31">
+        <v>3000.0</v>
+      </c>
+      <c r="O31">
+        <v>-301794000.0</v>
+      </c>
+      <c r="P31">
+        <v>-10147000.0</v>
+      </c>
+      <c r="Q31">
+        <v>222000.0</v>
+      </c>
+      <c r="R31">
+        <v>393000.0</v>
+      </c>
+      <c r="S31">
+        <v>2786000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1291000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32">
+        <v>347637000.0</v>
+      </c>
+      <c r="C32">
+        <v>356349000.0</v>
+      </c>
+      <c r="D32">
+        <v>371022000.0</v>
+      </c>
+      <c r="E32">
+        <v>347917000.0</v>
+      </c>
+      <c r="F32">
+        <v>343448000.0</v>
+      </c>
+      <c r="G32">
+        <v>164464000.0</v>
+      </c>
+      <c r="H32">
+        <v>119967000.0</v>
+      </c>
+      <c r="I32">
+        <v>77209000.0</v>
+      </c>
+      <c r="J32">
+        <v>27329000.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BU32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:73">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:73">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>43704999.0</v>
+      </c>
+      <c r="C2">
+        <v>43233000.0</v>
+      </c>
+      <c r="D2">
+        <v>41849000.0</v>
+      </c>
+      <c r="E2">
+        <v>40130000.0</v>
+      </c>
+      <c r="F2">
+        <v>38655000.0</v>
+      </c>
+      <c r="G2">
+        <v>38405000.0</v>
+      </c>
+      <c r="H2">
+        <v>37121000.0</v>
+      </c>
+      <c r="I2">
+        <v>37467000.0</v>
+      </c>
+      <c r="J2">
+        <v>35775000.0</v>
+      </c>
+      <c r="K2">
+        <v>37400000.0</v>
+      </c>
+      <c r="L2">
+        <v>36094000.0</v>
+      </c>
+      <c r="M2">
+        <v>36306000.0</v>
+      </c>
+      <c r="N2">
+        <v>33598000.0</v>
+      </c>
+      <c r="O2">
+        <v>34625000.0</v>
+      </c>
+      <c r="P2">
+        <v>36130000.0</v>
+      </c>
+      <c r="Q2">
+        <v>33886000.0</v>
+      </c>
+      <c r="R2">
+        <v>33514000.0</v>
+      </c>
+      <c r="S2">
+        <v>35328000.0</v>
+      </c>
+      <c r="T2">
+        <v>33723000.0</v>
+      </c>
+      <c r="U2">
+        <v>33570000.0</v>
+      </c>
+      <c r="V2">
+        <v>31783000.0</v>
+      </c>
+      <c r="W2">
+        <v>29478000.0</v>
+      </c>
+      <c r="X2">
+        <v>20370000.0</v>
+      </c>
+      <c r="Y2">
+        <v>15360000.0</v>
+      </c>
+      <c r="Z2">
+        <v>17334000.0</v>
+      </c>
+      <c r="AA2">
+        <v>8114000.0</v>
+      </c>
+      <c r="AB2">
+        <v>13452000.0</v>
+      </c>
+      <c r="AC2">
+        <v>12586000.0</v>
+      </c>
+      <c r="AD2">
+        <v>14231000.0</v>
+      </c>
+      <c r="AE2">
+        <v>12849000.0</v>
+      </c>
+      <c r="AF2">
+        <v>10644000.0</v>
+      </c>
+      <c r="AG2">
+        <v>5861000.0</v>
+      </c>
+      <c r="AH2">
+        <v>14220000.0</v>
+      </c>
+      <c r="AI2">
+        <v>6843000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>12986000.0</v>
+      </c>
+      <c r="AK2">
+        <v>14444000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3301000.0</v>
+      </c>
+      <c r="AM2">
+        <v>741000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1000.0</v>
+      </c>
+      <c r="AO2"/>
+      <c r="AP2">
+        <v>1000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>813000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1000.0</v>
+      </c>
+      <c r="AS2"/>
+      <c r="AT2">
+        <v>1000.0</v>
+      </c>
+      <c r="AU2">
+        <v>870000.0</v>
+      </c>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2">
+        <v>1123000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10000.0</v>
+      </c>
+      <c r="BA2">
+        <v>8000.0</v>
+      </c>
+      <c r="BB2">
+        <v>14000.0</v>
+      </c>
+      <c r="BC2">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BD2">
+        <v>25000.0</v>
+      </c>
+      <c r="BE2">
+        <v>39000.0</v>
+      </c>
+      <c r="BF2">
+        <v>32000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+    </row>
+    <row r="3" spans="1:73">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>19254000.0</v>
+      </c>
+      <c r="C3">
+        <v>19639000.0</v>
+      </c>
+      <c r="D3">
+        <v>19439000.0</v>
+      </c>
+      <c r="E3">
+        <v>18984000.0</v>
+      </c>
+      <c r="F3">
+        <v>18557000.0</v>
+      </c>
+      <c r="G3">
+        <v>19015000.0</v>
+      </c>
+      <c r="H3">
+        <v>19012000.0</v>
+      </c>
+      <c r="I3">
+        <v>18915000.0</v>
+      </c>
+      <c r="J3">
+        <v>18540000.0</v>
+      </c>
+      <c r="K3">
+        <v>18757000.0</v>
+      </c>
+      <c r="L3">
+        <v>18736000.0</v>
+      </c>
+      <c r="M3">
+        <v>18251000.0</v>
+      </c>
+      <c r="N3">
+        <v>17619000.0</v>
+      </c>
+      <c r="O3">
+        <v>18204000.0</v>
+      </c>
+      <c r="P3">
+        <v>18204000.0</v>
+      </c>
+      <c r="Q3">
+        <v>18007000.0</v>
+      </c>
+      <c r="R3">
+        <v>17809000.0</v>
+      </c>
+      <c r="S3">
+        <v>18272000.0</v>
+      </c>
+      <c r="T3">
+        <v>18200000.0</v>
+      </c>
+      <c r="U3">
+        <v>17125000.0</v>
+      </c>
+      <c r="V3">
+        <v>16236000.0</v>
+      </c>
+      <c r="W3">
+        <v>13971000.0</v>
+      </c>
+      <c r="X3">
+        <v>10705000.0</v>
+      </c>
+      <c r="Y3">
+        <v>8584000.0</v>
+      </c>
+      <c r="Z3">
+        <v>8587000.0</v>
+      </c>
+      <c r="AA3">
+        <v>8683000.0</v>
+      </c>
+      <c r="AB3">
+        <v>7840000.0</v>
+      </c>
+      <c r="AC3">
+        <v>6308000.0</v>
+      </c>
+      <c r="AD3">
+        <v>5916000.0</v>
+      </c>
+      <c r="AE3">
+        <v>125000.0</v>
+      </c>
+      <c r="AF3">
+        <v>5477000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2753000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2311000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1000.0</v>
+      </c>
+      <c r="AK3">
+        <v>500.0</v>
+      </c>
+      <c r="AL3">
+        <v>-1389000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5000.0</v>
+      </c>
+      <c r="AS3">
+        <v>5000.0</v>
+      </c>
+      <c r="AT3">
+        <v>6000.0</v>
+      </c>
+      <c r="AU3">
+        <v>665000.0</v>
+      </c>
+      <c r="AV3">
+        <v>-450000.0</v>
+      </c>
+      <c r="AW3">
+        <v>8000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1000.0</v>
+      </c>
+      <c r="AY3">
+        <v>210568000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-210000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>8000.0</v>
+      </c>
+      <c r="BB3">
+        <v>10000.0</v>
+      </c>
+      <c r="BC3">
+        <v>20000.0</v>
+      </c>
+      <c r="BD3">
+        <v>25000.0</v>
+      </c>
+      <c r="BE3">
+        <v>39000.0</v>
+      </c>
+      <c r="BF3">
+        <v>32000.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3">
+        <v>40000.0</v>
+      </c>
+      <c r="BI3">
+        <v>39000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>37000.0</v>
+      </c>
+      <c r="BK3"/>
+      <c r="BL3">
+        <v>55000.0</v>
+      </c>
+      <c r="BM3">
+        <v>54000.0</v>
+      </c>
+      <c r="BN3">
+        <v>59000.0</v>
+      </c>
+      <c r="BO3"/>
+      <c r="BP3">
+        <v>50000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>71000.0</v>
+      </c>
+      <c r="BR3">
+        <v>69000.0</v>
+      </c>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+    </row>
+    <row r="4" spans="1:73">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+    </row>
+    <row r="5" spans="1:73">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>39645999.0</v>
+      </c>
+      <c r="C5">
+        <v>44478000.0</v>
+      </c>
+      <c r="D5">
+        <v>40115000.0</v>
+      </c>
+      <c r="E5">
+        <v>42041000.0</v>
+      </c>
+      <c r="F5">
+        <v>40888000.0</v>
+      </c>
+      <c r="G5">
+        <v>70745000.0</v>
+      </c>
+      <c r="H5">
+        <v>43742000.0</v>
+      </c>
+      <c r="I5">
+        <v>49025000.0</v>
+      </c>
+      <c r="J5">
+        <v>59892000.0</v>
+      </c>
+      <c r="K5">
+        <v>47050000.0</v>
+      </c>
+      <c r="L5">
+        <v>72677000.0</v>
+      </c>
+      <c r="M5">
+        <v>66224000.0</v>
+      </c>
+      <c r="N5">
+        <v>42890000.0</v>
+      </c>
+      <c r="O5">
+        <v>66016000.0</v>
+      </c>
+      <c r="P5">
+        <v>68177000.0</v>
+      </c>
+      <c r="Q5">
+        <v>60127000.0</v>
+      </c>
+      <c r="R5">
+        <v>70416000.0</v>
+      </c>
+      <c r="S5">
+        <v>83866000.0</v>
+      </c>
+      <c r="T5">
+        <v>47120000.0</v>
+      </c>
+      <c r="U5">
+        <v>26778000.0</v>
+      </c>
+      <c r="V5">
+        <v>60761000.0</v>
+      </c>
+      <c r="W5">
+        <v>38097000.0</v>
+      </c>
+      <c r="X5">
+        <v>13811000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2882000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4796000.0</v>
+      </c>
+      <c r="AA5">
+        <v>35123000.0</v>
+      </c>
+      <c r="AB5">
+        <v>9904000.0</v>
+      </c>
+      <c r="AC5">
+        <v>2934000.0</v>
+      </c>
+      <c r="AD5">
+        <v>3063000.0</v>
+      </c>
+      <c r="AE5">
+        <v>21471000.0</v>
+      </c>
+      <c r="AF5">
+        <v>7232000.0</v>
+      </c>
+      <c r="AG5">
+        <v>258000.0</v>
+      </c>
+      <c r="AH5">
+        <v>195000.0</v>
+      </c>
+      <c r="AI5">
+        <v>1271000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-4029000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-6652500.0</v>
+      </c>
+      <c r="AL5">
+        <v>641000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-52000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-474000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-598000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-360000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-611000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-431000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-696000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-487000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-865000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-464000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-636000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-625000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-692000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>208871000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1567000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-280080000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-2728000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-1548000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5">
+        <v>-3629000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-3822000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-3739000.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5">
+        <v>-3786000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-2110000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-2779000.0</v>
+      </c>
+      <c r="BO5"/>
+      <c r="BP5">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-1704000.0</v>
+      </c>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+    </row>
+    <row r="6" spans="1:73">
+      <c r="A6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>58899999.0</v>
+      </c>
+      <c r="C6">
+        <v>64117000.0</v>
+      </c>
+      <c r="D6">
+        <v>59554000.0</v>
+      </c>
+      <c r="E6">
+        <v>61025000.0</v>
+      </c>
+      <c r="F6">
+        <v>59445000.0</v>
+      </c>
+      <c r="G6">
+        <v>89760000.0</v>
+      </c>
+      <c r="H6">
+        <v>62754000.0</v>
+      </c>
+      <c r="I6">
+        <v>67940000.0</v>
+      </c>
+      <c r="J6">
+        <v>78432000.0</v>
+      </c>
+      <c r="K6">
+        <v>65807000.0</v>
+      </c>
+      <c r="L6">
+        <v>91413000.0</v>
+      </c>
+      <c r="M6">
+        <v>84475000.0</v>
+      </c>
+      <c r="N6">
+        <v>60509000.0</v>
+      </c>
+      <c r="O6">
+        <v>84220000.0</v>
+      </c>
+      <c r="P6">
+        <v>86381000.0</v>
+      </c>
+      <c r="Q6">
+        <v>78134000.0</v>
+      </c>
+      <c r="R6">
+        <v>88225000.0</v>
+      </c>
+      <c r="S6">
+        <v>102138000.0</v>
+      </c>
+      <c r="T6">
+        <v>65320000.0</v>
+      </c>
+      <c r="U6">
+        <v>43903000.0</v>
+      </c>
+      <c r="V6">
+        <v>76997000.0</v>
+      </c>
+      <c r="W6">
+        <v>52068000.0</v>
+      </c>
+      <c r="X6">
+        <v>24516000.0</v>
+      </c>
+      <c r="Y6">
+        <v>11466000.0</v>
+      </c>
+      <c r="Z6">
+        <v>3791000.0</v>
+      </c>
+      <c r="AA6">
+        <v>43806000.0</v>
+      </c>
+      <c r="AB6">
+        <v>17744000.0</v>
+      </c>
+      <c r="AC6">
+        <v>9242000.0</v>
+      </c>
+      <c r="AD6">
+        <v>8979000.0</v>
+      </c>
+      <c r="AE6">
+        <v>21596000.0</v>
+      </c>
+      <c r="AF6">
+        <v>12709000.0</v>
+      </c>
+      <c r="AG6">
+        <v>3011000.0</v>
+      </c>
+      <c r="AH6">
+        <v>2506000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1272000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-4028000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-748000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-51000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-473000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-595000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-357000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-610000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-426000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-691000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-481000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-200000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-914000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-628000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-624000.0</v>
+      </c>
+      <c r="AY6">
+        <v>209876000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1129000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-1132000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-280060000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2703000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2075000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-1516000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-106717000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-3589000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-3783000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-3702000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-100228000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3731000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-2056000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-2720000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-2986000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2212000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-3641000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-1635000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-4787000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-5002000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-2823000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:73">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+    </row>
+    <row r="8" spans="1:73">
+      <c r="A8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+    </row>
+    <row r="9" spans="1:73">
+      <c r="A9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>36751999.0</v>
+      </c>
+      <c r="C9">
+        <v>44304000.0</v>
+      </c>
+      <c r="D9">
+        <v>43831000.0</v>
+      </c>
+      <c r="E9">
+        <v>45853000.0</v>
+      </c>
+      <c r="F9">
+        <v>49782000.0</v>
+      </c>
+      <c r="G9">
+        <v>52529000.0</v>
+      </c>
+      <c r="H9">
+        <v>53362000.0</v>
+      </c>
+      <c r="I9">
+        <v>47230000.0</v>
+      </c>
+      <c r="J9">
+        <v>54460000.0</v>
+      </c>
+      <c r="K9">
+        <v>59834000.0</v>
+      </c>
+      <c r="L9">
+        <v>58490000.0</v>
+      </c>
+      <c r="M9">
+        <v>50421000.0</v>
+      </c>
+      <c r="N9">
+        <v>58879000.0</v>
+      </c>
+      <c r="O9">
+        <v>63304000.0</v>
+      </c>
+      <c r="P9">
+        <v>55130000.0</v>
+      </c>
+      <c r="Q9">
+        <v>50272000.0</v>
+      </c>
+      <c r="R9">
+        <v>41056000.0</v>
+      </c>
+      <c r="S9">
+        <v>79261000.0</v>
+      </c>
+      <c r="T9">
+        <v>48033000.0</v>
+      </c>
+      <c r="U9">
+        <v>32273000.0</v>
+      </c>
+      <c r="V9">
+        <v>49477000.0</v>
+      </c>
+      <c r="W9">
+        <v>37894000.0</v>
+      </c>
+      <c r="X9">
+        <v>12777000.0</v>
+      </c>
+      <c r="Y9">
+        <v>10393000.0</v>
+      </c>
+      <c r="Z9">
+        <v>20858000.0</v>
+      </c>
+      <c r="AA9">
+        <v>43880000.0</v>
+      </c>
+      <c r="AB9">
+        <v>16362000.0</v>
+      </c>
+      <c r="AC9">
+        <v>6432000.0</v>
+      </c>
+      <c r="AD9">
+        <v>4910000.0</v>
+      </c>
+      <c r="AE9">
+        <v>23252000.0</v>
+      </c>
+      <c r="AF9">
+        <v>8364000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1187000.0</v>
+      </c>
+      <c r="AH9">
+        <v>833000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1017000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-3228000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-6432000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-1603000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-741000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AO9"/>
+      <c r="AP9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-813000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AS9"/>
+      <c r="AT9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-870000.0</v>
+      </c>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9">
+        <v>-1123000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-10000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-8000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-14000.0</v>
+      </c>
+      <c r="BC9">
+        <v>2262000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-25000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-39000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-32000.0</v>
+      </c>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+    </row>
+    <row r="10" spans="1:73">
+      <c r="A10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10">
+        <v>19534000.0</v>
+      </c>
+      <c r="C10">
+        <v>21565000.0</v>
+      </c>
+      <c r="D10">
+        <v>16836000.0</v>
+      </c>
+      <c r="E10">
+        <v>17735000.0</v>
+      </c>
+      <c r="F10">
+        <v>18761000.0</v>
+      </c>
+      <c r="G10">
+        <v>45279000.0</v>
+      </c>
+      <c r="H10">
+        <v>17426000.0</v>
+      </c>
+      <c r="I10">
+        <v>21907000.0</v>
+      </c>
+      <c r="J10">
+        <v>33204000.0</v>
+      </c>
+      <c r="K10">
+        <v>19395000.0</v>
+      </c>
+      <c r="L10">
+        <v>45134000.0</v>
+      </c>
+      <c r="M10">
+        <v>39021000.0</v>
+      </c>
+      <c r="N10">
+        <v>16567000.0</v>
+      </c>
+      <c r="O10">
+        <v>41478000.0</v>
+      </c>
+      <c r="P10">
+        <v>46614000.0</v>
+      </c>
+      <c r="Q10">
+        <v>44271000.0</v>
+      </c>
+      <c r="R10">
+        <v>55777000.0</v>
+      </c>
+      <c r="S10">
+        <v>69501000.0</v>
+      </c>
+      <c r="T10">
+        <v>32798000.0</v>
+      </c>
+      <c r="U10">
+        <v>12769000.0</v>
+      </c>
+      <c r="V10">
+        <v>47236000.0</v>
+      </c>
+      <c r="W10">
+        <v>25840000.0</v>
+      </c>
+      <c r="X10">
+        <v>3866000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-6616000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-14901000.0</v>
+      </c>
+      <c r="AA10">
+        <v>24039000.0</v>
+      </c>
+      <c r="AB10">
+        <v>467000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AE10">
+        <v>15226000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1179000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-2857000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1776000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1271000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-4029000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-982000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-165000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-541000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-661000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-423000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-682000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-497000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-750000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-549000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-898000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-464000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-636000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-624000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-689000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>208869000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-292033000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-2219000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-1650000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-116911000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-3598000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-11631000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-3731000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-100208000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-3734000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-2057000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-2682000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-2882000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-2147000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-3620000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-1622000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-3052000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-2743000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:73">
+      <c r="A11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11">
+        <v>22999.0</v>
+      </c>
+      <c r="C11">
+        <v>15000.0</v>
+      </c>
+      <c r="D11">
+        <v>18000.0</v>
+      </c>
+      <c r="E11">
+        <v>16000.0</v>
+      </c>
+      <c r="F11">
+        <v>33000.0</v>
+      </c>
+      <c r="G11">
+        <v>62000.0</v>
+      </c>
+      <c r="H11">
+        <v>18000.0</v>
+      </c>
+      <c r="I11">
+        <v>72000.0</v>
+      </c>
+      <c r="J11">
+        <v>-20000.0</v>
+      </c>
+      <c r="K11">
+        <v>4000.0</v>
+      </c>
+      <c r="L11">
+        <v>33000.0</v>
+      </c>
+      <c r="M11">
+        <v>5000.0</v>
+      </c>
+      <c r="N11">
+        <v>36000.0</v>
+      </c>
+      <c r="O11">
+        <v>44000.0</v>
+      </c>
+      <c r="P11">
+        <v>27000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11000.0</v>
+      </c>
+      <c r="R11">
+        <v>16000.0</v>
+      </c>
+      <c r="S11">
+        <v>71000.0</v>
+      </c>
+      <c r="T11">
+        <v>-8000.0</v>
+      </c>
+      <c r="U11">
+        <v>28000.0</v>
+      </c>
+      <c r="V11">
+        <v>8000.0</v>
+      </c>
+      <c r="W11">
+        <v>23000.0</v>
+      </c>
+      <c r="X11">
+        <v>44000.0</v>
+      </c>
+      <c r="Y11">
+        <v>41000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-24000.0</v>
+      </c>
+      <c r="AA11">
+        <v>183000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6853000.0</v>
+      </c>
+      <c r="AD11">
+        <v>17000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-12000.0</v>
+      </c>
+      <c r="AF11"/>
+      <c r="AG11">
+        <v>3095000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2000.0</v>
+      </c>
+      <c r="AI11">
+        <v>5000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>3000.0</v>
+      </c>
+      <c r="AK11">
+        <v>5000.0</v>
+      </c>
+      <c r="AL11">
+        <v>4000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-2000.0</v>
+      </c>
+      <c r="AO11">
+        <v>7000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AR11">
+        <v>7000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1000.0</v>
+      </c>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>9000.0</v>
+      </c>
+      <c r="AV11">
+        <v>3000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AX11">
+        <v>4000.0</v>
+      </c>
+      <c r="AY11">
+        <v>3000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>5000.0</v>
+      </c>
+      <c r="BA11"/>
+      <c r="BB11">
+        <v>7000.0</v>
+      </c>
+      <c r="BC11">
+        <v>24000.0</v>
+      </c>
+      <c r="BD11">
+        <v>11000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3000.0</v>
+      </c>
+      <c r="BF11">
+        <v>19000.0</v>
+      </c>
+      <c r="BG11">
+        <v>22000.0</v>
+      </c>
+      <c r="BH11">
+        <v>25000.0</v>
+      </c>
+      <c r="BI11">
+        <v>20000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>21000.0</v>
+      </c>
+      <c r="BK11">
+        <v>71000.0</v>
+      </c>
+      <c r="BL11">
+        <v>30000.0</v>
+      </c>
+      <c r="BM11">
+        <v>19000.0</v>
+      </c>
+      <c r="BN11">
+        <v>53000.0</v>
+      </c>
+      <c r="BO11">
+        <v>104000.0</v>
+      </c>
+      <c r="BP11">
+        <v>42000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>13000.0</v>
+      </c>
+      <c r="BR11">
+        <v>27000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+    </row>
+    <row r="12" spans="1:73">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12">
+        <v>20111999.0</v>
+      </c>
+      <c r="C12">
+        <v>22913000.0</v>
+      </c>
+      <c r="D12">
+        <v>23279000.0</v>
+      </c>
+      <c r="E12">
+        <v>24306000.0</v>
+      </c>
+      <c r="F12">
+        <v>22127000.0</v>
+      </c>
+      <c r="G12">
+        <v>25467000.0</v>
+      </c>
+      <c r="H12">
+        <v>26316000.0</v>
+      </c>
+      <c r="I12">
+        <v>27118000.0</v>
+      </c>
+      <c r="J12">
+        <v>26688000.0</v>
+      </c>
+      <c r="K12">
+        <v>27655000.0</v>
+      </c>
+      <c r="L12">
+        <v>27543000.0</v>
+      </c>
+      <c r="M12">
+        <v>27203000.0</v>
+      </c>
+      <c r="N12">
+        <v>26323000.0</v>
+      </c>
+      <c r="O12">
+        <v>24538000.0</v>
+      </c>
+      <c r="P12">
+        <v>21563000.0</v>
+      </c>
+      <c r="Q12">
+        <v>15856000.0</v>
+      </c>
+      <c r="R12">
+        <v>14639000.0</v>
+      </c>
+      <c r="S12">
+        <v>14365000.0</v>
+      </c>
+      <c r="T12">
+        <v>14322000.0</v>
+      </c>
+      <c r="U12">
+        <v>14009000.0</v>
+      </c>
+      <c r="V12">
+        <v>13525000.0</v>
+      </c>
+      <c r="W12">
+        <v>12257000.0</v>
+      </c>
+      <c r="X12">
+        <v>9945000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9498000.0</v>
+      </c>
+      <c r="Z12">
+        <v>10105000.0</v>
+      </c>
+      <c r="AA12">
+        <v>11084000.0</v>
+      </c>
+      <c r="AB12">
+        <v>9437000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6853000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6501000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6370000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6124000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3174000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1975000.0</v>
+      </c>
+      <c r="AI12">
+        <v>26000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>40000.0</v>
+      </c>
+      <c r="AK12">
+        <v>57000.0</v>
+      </c>
+      <c r="AL12">
+        <v>234000.0</v>
+      </c>
+      <c r="AM12">
+        <v>114000.0</v>
+      </c>
+      <c r="AN12">
+        <v>68000.0</v>
+      </c>
+      <c r="AO12">
+        <v>66000.0</v>
+      </c>
+      <c r="AP12">
+        <v>66000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>69000.0</v>
+      </c>
+      <c r="AR12">
+        <v>71000.0</v>
+      </c>
+      <c r="AS12">
+        <v>59000.0</v>
+      </c>
+      <c r="AT12">
+        <v>68000.0</v>
+      </c>
+      <c r="AU12">
+        <v>35000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
+        <v>1000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2000.0</v>
+      </c>
+      <c r="BA12">
+        <v>16000.0</v>
+      </c>
+      <c r="BB12">
+        <v>10000.0</v>
+      </c>
+      <c r="BC12">
+        <v>104000.0</v>
+      </c>
+      <c r="BD12">
+        <v>128000.0</v>
+      </c>
+      <c r="BE12">
+        <v>127000.0</v>
+      </c>
+      <c r="BF12">
+        <v>127000.0</v>
+      </c>
+      <c r="BG12">
+        <v>10194000.0</v>
+      </c>
+      <c r="BH12">
+        <v>31000.0</v>
+      </c>
+      <c r="BI12">
+        <v>8000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>8000.0</v>
+      </c>
+      <c r="BK12">
+        <v>20000.0</v>
+      </c>
+      <c r="BL12">
+        <v>52000.0</v>
+      </c>
+      <c r="BM12">
+        <v>53000.0</v>
+      </c>
+      <c r="BN12">
+        <v>97000.0</v>
+      </c>
+      <c r="BO12">
+        <v>104000.0</v>
+      </c>
+      <c r="BP12">
+        <v>115000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>150000.0</v>
+      </c>
+      <c r="BR12">
+        <v>82000.0</v>
+      </c>
+      <c r="BS12">
+        <v>656000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1950000.0</v>
+      </c>
+      <c r="BU12">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:73">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13">
+        <v>780000.0</v>
+      </c>
+      <c r="C13">
+        <v>981000.0</v>
+      </c>
+      <c r="D13">
+        <v>975000.0</v>
+      </c>
+      <c r="E13">
+        <v>1263000.0</v>
+      </c>
+      <c r="F13">
+        <v>869000.0</v>
+      </c>
+      <c r="G13">
+        <v>1471000.0</v>
+      </c>
+      <c r="H13">
+        <v>937000.0</v>
+      </c>
+      <c r="I13">
+        <v>1122000.0</v>
+      </c>
+      <c r="J13">
+        <v>937000.0</v>
+      </c>
+      <c r="K13">
+        <v>950000.0</v>
+      </c>
+      <c r="L13">
+        <v>945000.0</v>
+      </c>
+      <c r="M13">
+        <v>1284000.0</v>
+      </c>
+      <c r="N13">
+        <v>1689000.0</v>
+      </c>
+      <c r="O13">
+        <v>1060000.0</v>
+      </c>
+      <c r="P13">
+        <v>649000.0</v>
+      </c>
+      <c r="Q13">
+        <v>267000.0</v>
+      </c>
+      <c r="R13">
+        <v>29000.0</v>
+      </c>
+      <c r="S13">
+        <v>21000.0</v>
+      </c>
+      <c r="T13">
+        <v>8000.0</v>
+      </c>
+      <c r="U13">
+        <v>5000.0</v>
+      </c>
+      <c r="V13">
+        <v>7000.0</v>
+      </c>
+      <c r="W13">
+        <v>176000.0</v>
+      </c>
+      <c r="X13">
+        <v>8000.0</v>
+      </c>
+      <c r="Y13">
+        <v>14000.0</v>
+      </c>
+      <c r="Z13">
+        <v>129000.0</v>
+      </c>
+      <c r="AA13">
+        <v>349000.0</v>
+      </c>
+      <c r="AB13">
+        <v>264000.0</v>
+      </c>
+      <c r="AC13">
+        <v>204000.0</v>
+      </c>
+      <c r="AD13">
+        <v>6484000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+    </row>
+    <row r="14" spans="1:73">
+      <c r="A14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+    </row>
+    <row r="15" spans="1:73">
+      <c r="A15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15">
+        <v>19510999.0</v>
+      </c>
+      <c r="C15">
+        <v>21550000.0</v>
+      </c>
+      <c r="D15">
+        <v>16818000.0</v>
+      </c>
+      <c r="E15">
+        <v>17719000.0</v>
+      </c>
+      <c r="F15">
+        <v>18728000.0</v>
+      </c>
+      <c r="G15">
+        <v>45217000.0</v>
+      </c>
+      <c r="H15">
+        <v>17408000.0</v>
+      </c>
+      <c r="I15">
+        <v>21835000.0</v>
+      </c>
+      <c r="J15">
+        <v>33224000.0</v>
+      </c>
+      <c r="K15">
+        <v>19391000.0</v>
+      </c>
+      <c r="L15">
+        <v>45101000.0</v>
+      </c>
+      <c r="M15">
+        <v>39016000.0</v>
+      </c>
+      <c r="N15">
+        <v>16531000.0</v>
+      </c>
+      <c r="O15">
+        <v>41434000.0</v>
+      </c>
+      <c r="P15">
+        <v>46587000.0</v>
+      </c>
+      <c r="Q15">
+        <v>44260000.0</v>
+      </c>
+      <c r="R15">
+        <v>55761000.0</v>
+      </c>
+      <c r="S15">
+        <v>69430000.0</v>
+      </c>
+      <c r="T15">
+        <v>32806000.0</v>
+      </c>
+      <c r="U15">
+        <v>12741000.0</v>
+      </c>
+      <c r="V15">
+        <v>47228000.0</v>
+      </c>
+      <c r="W15">
+        <v>25817000.0</v>
+      </c>
+      <c r="X15">
+        <v>3822000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-6657000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AA15">
+        <v>23856000.0</v>
+      </c>
+      <c r="AB15">
+        <v>468000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AE15">
+        <v>15238000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1179000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-2857000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1778000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1266000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-4032000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-986000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-162000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-539000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-668000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-420000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-681000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-504000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-751000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-549000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-907000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-467000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-633000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-628000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-692000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>208864000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-1564000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-292057000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-2850000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-2222000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-1669000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-116933000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-3623000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-11651000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-3752000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-100279000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-3764000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-2006000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-2610000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-2694000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-2059000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-3633000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-1649000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-3052000.0</v>
+      </c>
+      <c r="BU15">
+        <v>-2743000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:73">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>45101000.0</v>
+      </c>
+      <c r="M16">
+        <v>39016000.0</v>
+      </c>
+      <c r="N16">
+        <v>16531000.0</v>
+      </c>
+      <c r="O16">
+        <v>41434000.0</v>
+      </c>
+      <c r="P16">
+        <v>46587000.0</v>
+      </c>
+      <c r="Q16">
+        <v>44260000.0</v>
+      </c>
+      <c r="R16">
+        <v>55761000.0</v>
+      </c>
+      <c r="S16">
+        <v>69430000.0</v>
+      </c>
+      <c r="T16">
+        <v>32806000.0</v>
+      </c>
+      <c r="U16">
+        <v>12741000.0</v>
+      </c>
+      <c r="V16">
+        <v>47228000.0</v>
+      </c>
+      <c r="W16">
+        <v>25817000.0</v>
+      </c>
+      <c r="X16">
+        <v>3822000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-6657000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AA16">
+        <v>23856000.0</v>
+      </c>
+      <c r="AB16">
+        <v>468000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AE16">
+        <v>13195000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1179000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-817000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+    </row>
+    <row r="17" spans="1:73">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17">
+        <v>19511000.0</v>
+      </c>
+      <c r="C17">
+        <v>21550000.0</v>
+      </c>
+      <c r="D17">
+        <v>16818000.0</v>
+      </c>
+      <c r="E17">
+        <v>17719000.0</v>
+      </c>
+      <c r="F17">
+        <v>18728000.0</v>
+      </c>
+      <c r="G17">
+        <v>45217000.0</v>
+      </c>
+      <c r="H17">
+        <v>17408000.0</v>
+      </c>
+      <c r="I17">
+        <v>21835000.0</v>
+      </c>
+      <c r="J17">
+        <v>33224000.0</v>
+      </c>
+      <c r="K17">
+        <v>19391000.0</v>
+      </c>
+      <c r="L17">
+        <v>45101000.0</v>
+      </c>
+      <c r="M17">
+        <v>39016000.0</v>
+      </c>
+      <c r="N17">
+        <v>16531000.0</v>
+      </c>
+      <c r="O17">
+        <v>41434000.0</v>
+      </c>
+      <c r="P17">
+        <v>46587000.0</v>
+      </c>
+      <c r="Q17">
+        <v>44260000.0</v>
+      </c>
+      <c r="R17">
+        <v>55761000.0</v>
+      </c>
+      <c r="S17">
+        <v>69430000.0</v>
+      </c>
+      <c r="T17">
+        <v>32806000.0</v>
+      </c>
+      <c r="U17">
+        <v>12741000.0</v>
+      </c>
+      <c r="V17">
+        <v>47228000.0</v>
+      </c>
+      <c r="W17">
+        <v>25817000.0</v>
+      </c>
+      <c r="X17">
+        <v>3822000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-6657000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AA17">
+        <v>23856000.0</v>
+      </c>
+      <c r="AB17">
+        <v>468000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AE17">
+        <v>13195000.0</v>
+      </c>
+      <c r="AF17">
+        <v>1179000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-817000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+    </row>
+    <row r="18" spans="1:73">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18">
+        <v>-19623000.0</v>
+      </c>
+      <c r="C18">
+        <v>-21940000.0</v>
+      </c>
+      <c r="D18">
+        <v>-22532000.0</v>
+      </c>
+      <c r="E18">
+        <v>-23403000.0</v>
+      </c>
+      <c r="F18">
+        <v>-21515000.0</v>
+      </c>
+      <c r="G18">
+        <v>-24866000.0</v>
+      </c>
+      <c r="H18">
+        <v>-25476000.0</v>
+      </c>
+      <c r="I18">
+        <v>-26196000.0</v>
+      </c>
+      <c r="J18">
+        <v>-25640000.0</v>
+      </c>
+      <c r="K18">
+        <v>-27312000.0</v>
+      </c>
+      <c r="L18">
+        <v>-26800000.0</v>
+      </c>
+      <c r="M18">
+        <v>-26199000.0</v>
+      </c>
+      <c r="N18">
+        <v>-24772000.0</v>
+      </c>
+      <c r="O18">
+        <v>-23612000.0</v>
+      </c>
+      <c r="P18">
+        <v>-21053000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-15902000.0</v>
+      </c>
+      <c r="R18">
+        <v>-14521000.0</v>
+      </c>
+      <c r="S18">
+        <v>-14384000.0</v>
+      </c>
+      <c r="T18">
+        <v>-14364000.0</v>
+      </c>
+      <c r="U18">
+        <v>-14049000.0</v>
+      </c>
+      <c r="V18">
+        <v>-13553000.0</v>
+      </c>
+      <c r="W18">
+        <v>-12106000.0</v>
+      </c>
+      <c r="X18">
+        <v>-9960000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-9495000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-10001000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-10739000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-9306000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6616000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6484000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+    </row>
+    <row r="19" spans="1:73">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+    </row>
+    <row r="20" spans="1:73">
+      <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+    </row>
+    <row r="21" spans="1:73">
+      <c r="A21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>34198999.0</v>
+      </c>
+      <c r="C21">
+        <v>42617000.0</v>
+      </c>
+      <c r="D21">
+        <v>42006000.0</v>
+      </c>
+      <c r="E21">
+        <v>43929000.0</v>
+      </c>
+      <c r="F21">
+        <v>47252000.0</v>
+      </c>
+      <c r="G21">
+        <v>49878000.0</v>
+      </c>
+      <c r="H21">
+        <v>51486000.0</v>
+      </c>
+      <c r="I21">
+        <v>44494000.0</v>
+      </c>
+      <c r="J21">
+        <v>51935000.0</v>
+      </c>
+      <c r="K21">
+        <v>57724000.0</v>
+      </c>
+      <c r="L21">
+        <v>56200000.0</v>
+      </c>
+      <c r="M21">
+        <v>48223000.0</v>
+      </c>
+      <c r="N21">
+        <v>55010000.0</v>
+      </c>
+      <c r="O21">
+        <v>61008000.0</v>
+      </c>
+      <c r="P21">
+        <v>52796000.0</v>
+      </c>
+      <c r="Q21">
+        <v>48452000.0</v>
+      </c>
+      <c r="R21">
+        <v>38359000.0</v>
+      </c>
+      <c r="S21">
+        <v>77284000.0</v>
+      </c>
+      <c r="T21">
+        <v>46375000.0</v>
+      </c>
+      <c r="U21">
+        <v>29748000.0</v>
+      </c>
+      <c r="V21">
+        <v>47750000.0</v>
+      </c>
+      <c r="W21">
+        <v>36301000.0</v>
+      </c>
+      <c r="X21">
+        <v>11207000.0</v>
+      </c>
+      <c r="Y21">
+        <v>8826000.0</v>
+      </c>
+      <c r="Z21">
+        <v>19286000.0</v>
+      </c>
+      <c r="AA21">
+        <v>32959000.0</v>
+      </c>
+      <c r="AB21">
+        <v>14076000.0</v>
+      </c>
+      <c r="AC21">
+        <v>4926000.0</v>
+      </c>
+      <c r="AD21">
+        <v>3046000.0</v>
+      </c>
+      <c r="AE21">
+        <v>21471000.0</v>
+      </c>
+      <c r="AF21">
+        <v>7232000.0</v>
+      </c>
+      <c r="AG21">
+        <v>258000.0</v>
+      </c>
+      <c r="AH21">
+        <v>37000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1244000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-4076000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-7428000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-2376000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-52000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-475000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-598000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-360000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-617000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-431000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-696000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-487000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-865000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-464000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-636000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-625000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-692000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>208871000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-1567000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-291929000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-2728000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BF21">
+        <v>-1548000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-106717000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-3629000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-3822000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-3739000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-100228000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-3786000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-2110000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-2779000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-2986000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-1704000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-4787000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-5002000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-2823000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:73">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+    </row>
+    <row r="23" spans="1:73">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>46257999.0</v>
+      </c>
+      <c r="C23">
+        <v>44920000.0</v>
+      </c>
+      <c r="D23">
+        <v>43674000.0</v>
+      </c>
+      <c r="E23">
+        <v>42054000.0</v>
+      </c>
+      <c r="F23">
+        <v>41185000.0</v>
+      </c>
+      <c r="G23">
+        <v>41056000.0</v>
+      </c>
+      <c r="H23">
+        <v>38997000.0</v>
+      </c>
+      <c r="I23">
+        <v>40203000.0</v>
+      </c>
+      <c r="J23">
+        <v>38300000.0</v>
+      </c>
+      <c r="K23">
+        <v>39510000.0</v>
+      </c>
+      <c r="L23">
+        <v>38384000.0</v>
+      </c>
+      <c r="M23">
+        <v>38504000.0</v>
+      </c>
+      <c r="N23">
+        <v>37467000.0</v>
+      </c>
+      <c r="O23">
+        <v>36921000.0</v>
+      </c>
+      <c r="P23">
+        <v>38464000.0</v>
+      </c>
+      <c r="Q23">
+        <v>35706000.0</v>
+      </c>
+      <c r="R23">
+        <v>36211000.0</v>
+      </c>
+      <c r="S23">
+        <v>37305000.0</v>
+      </c>
+      <c r="T23">
+        <v>35381000.0</v>
+      </c>
+      <c r="U23">
+        <v>36095000.0</v>
+      </c>
+      <c r="V23">
+        <v>33510000.0</v>
+      </c>
+      <c r="W23">
+        <v>31071000.0</v>
+      </c>
+      <c r="X23">
+        <v>21940000.0</v>
+      </c>
+      <c r="Y23">
+        <v>16927000.0</v>
+      </c>
+      <c r="Z23">
+        <v>18906000.0</v>
+      </c>
+      <c r="AA23">
+        <v>19035000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15738000.0</v>
+      </c>
+      <c r="AC23">
+        <v>14092000.0</v>
+      </c>
+      <c r="AD23">
+        <v>16095000.0</v>
+      </c>
+      <c r="AE23">
+        <v>14630000.0</v>
+      </c>
+      <c r="AF23">
+        <v>11776000.0</v>
+      </c>
+      <c r="AG23">
+        <v>6790000.0</v>
+      </c>
+      <c r="AH23">
+        <v>15016000.0</v>
+      </c>
+      <c r="AI23">
+        <v>6616000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>13834000.0</v>
+      </c>
+      <c r="AK23">
+        <v>15440000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4074000.0</v>
+      </c>
+      <c r="AM23">
+        <v>52000.0</v>
+      </c>
+      <c r="AN23">
+        <v>475000.0</v>
+      </c>
+      <c r="AO23">
+        <v>598000.0</v>
+      </c>
+      <c r="AP23">
+        <v>360000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>614000.0</v>
+      </c>
+      <c r="AR23">
+        <v>431000.0</v>
+      </c>
+      <c r="AS23">
+        <v>696000.0</v>
+      </c>
+      <c r="AT23">
+        <v>487000.0</v>
+      </c>
+      <c r="AU23">
+        <v>865000.0</v>
+      </c>
+      <c r="AV23">
+        <v>464000.0</v>
+      </c>
+      <c r="AW23">
+        <v>636000.0</v>
+      </c>
+      <c r="AX23">
+        <v>625000.0</v>
+      </c>
+      <c r="AY23">
+        <v>692000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>208871000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1140000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1567000.0</v>
+      </c>
+      <c r="BC23">
+        <v>292439000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2728000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2114000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1548000.0</v>
+      </c>
+      <c r="BG23">
+        <v>106717000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3629000.0</v>
+      </c>
+      <c r="BI23">
+        <v>11639000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3739000.0</v>
+      </c>
+      <c r="BK23">
+        <v>100228000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3786000.0</v>
+      </c>
+      <c r="BM23">
+        <v>2110000.0</v>
+      </c>
+      <c r="BN23">
+        <v>2779000.0</v>
+      </c>
+      <c r="BO23">
+        <v>2986000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2262000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>3712000.0</v>
+      </c>
+      <c r="BR23">
+        <v>1704000.0</v>
+      </c>
+      <c r="BS23">
+        <v>4787000.0</v>
+      </c>
+      <c r="BT23">
+        <v>5002000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2823000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:73">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+    </row>
+    <row r="25" spans="1:73">
+      <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25">
+        <v>19254000.0</v>
+      </c>
+      <c r="C25">
+        <v>19639000.0</v>
+      </c>
+      <c r="D25">
+        <v>19439000.0</v>
+      </c>
+      <c r="E25">
+        <v>18984000.0</v>
+      </c>
+      <c r="F25">
+        <v>18557000.0</v>
+      </c>
+      <c r="G25">
+        <v>19015000.0</v>
+      </c>
+      <c r="H25">
+        <v>19012000.0</v>
+      </c>
+      <c r="I25">
+        <v>18915000.0</v>
+      </c>
+      <c r="J25">
+        <v>18540000.0</v>
+      </c>
+      <c r="K25">
+        <v>18757000.0</v>
+      </c>
+      <c r="L25">
+        <v>18736000.0</v>
+      </c>
+      <c r="M25">
+        <v>18251000.0</v>
+      </c>
+      <c r="N25">
+        <v>17619000.0</v>
+      </c>
+      <c r="O25">
+        <v>18204000.0</v>
+      </c>
+      <c r="P25">
+        <v>18204000.0</v>
+      </c>
+      <c r="Q25">
+        <v>18007000.0</v>
+      </c>
+      <c r="R25">
+        <v>17809000.0</v>
+      </c>
+      <c r="S25">
+        <v>18272000.0</v>
+      </c>
+      <c r="T25">
+        <v>18200000.0</v>
+      </c>
+      <c r="U25">
+        <v>17125000.0</v>
+      </c>
+      <c r="V25">
+        <v>16236000.0</v>
+      </c>
+      <c r="W25">
+        <v>13970000.0</v>
+      </c>
+      <c r="X25">
+        <v>10705000.0</v>
+      </c>
+      <c r="Y25">
+        <v>8584000.0</v>
+      </c>
+      <c r="Z25">
+        <v>8587000.0</v>
+      </c>
+      <c r="AA25">
+        <v>8683000.0</v>
+      </c>
+      <c r="AB25">
+        <v>7840000.0</v>
+      </c>
+      <c r="AC25">
+        <v>6308000.0</v>
+      </c>
+      <c r="AD25">
+        <v>5916000.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>2311000.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>1000.0</v>
+      </c>
+      <c r="AK25"/>
+      <c r="AL25">
+        <v>-1389000.0</v>
+      </c>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
+        <v>-212000.0</v>
+      </c>
+      <c r="BD25">
+        <v>25000.0</v>
+      </c>
+      <c r="BE25">
+        <v>39000.0</v>
+      </c>
+      <c r="BF25">
+        <v>32000.0</v>
+      </c>
+      <c r="BG25"/>
+      <c r="BH25">
+        <v>40000.0</v>
+      </c>
+      <c r="BI25">
+        <v>39000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>37000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25">
+        <v>55000.0</v>
+      </c>
+      <c r="BM25">
+        <v>54000.0</v>
+      </c>
+      <c r="BN25">
+        <v>59000.0</v>
+      </c>
+      <c r="BO25"/>
+      <c r="BP25">
+        <v>50000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>71000.0</v>
+      </c>
+      <c r="BR25">
+        <v>69000.0</v>
+      </c>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+    </row>
+    <row r="26" spans="1:73">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+    </row>
+    <row r="27" spans="1:73">
+      <c r="A27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+    </row>
+    <row r="28" spans="1:73">
+      <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28">
+        <v>2553000.0</v>
+      </c>
+      <c r="C28">
+        <v>1687000.0</v>
+      </c>
+      <c r="D28">
+        <v>1825000.0</v>
+      </c>
+      <c r="E28">
+        <v>1924000.0</v>
+      </c>
+      <c r="F28">
+        <v>2530000.0</v>
+      </c>
+      <c r="G28">
+        <v>2651000.0</v>
+      </c>
+      <c r="H28">
+        <v>1876000.0</v>
+      </c>
+      <c r="I28">
+        <v>2736000.0</v>
+      </c>
+      <c r="J28">
+        <v>2525000.0</v>
+      </c>
+      <c r="K28">
+        <v>2110000.0</v>
+      </c>
+      <c r="L28">
+        <v>2290000.0</v>
+      </c>
+      <c r="M28">
+        <v>2198000.0</v>
+      </c>
+      <c r="N28">
+        <v>3869000.0</v>
+      </c>
+      <c r="O28">
+        <v>2296000.0</v>
+      </c>
+      <c r="P28">
+        <v>2334000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1820000.0</v>
+      </c>
+      <c r="R28">
+        <v>2697000.0</v>
+      </c>
+      <c r="S28">
+        <v>1977000.0</v>
+      </c>
+      <c r="T28">
+        <v>1658000.0</v>
+      </c>
+      <c r="U28">
+        <v>2525000.0</v>
+      </c>
+      <c r="V28">
+        <v>1727000.0</v>
+      </c>
+      <c r="W28">
+        <v>1593000.0</v>
+      </c>
+      <c r="X28">
+        <v>1570000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1567000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1572000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1850000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2286000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1506000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1864000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1781000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1132000.0</v>
+      </c>
+      <c r="AG28">
+        <v>929000.0</v>
+      </c>
+      <c r="AH28">
+        <v>796000.0</v>
+      </c>
+      <c r="AI28">
+        <v>227000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>848000.0</v>
+      </c>
+      <c r="AK28">
+        <v>996000.0</v>
+      </c>
+      <c r="AL28">
+        <v>773000.0</v>
+      </c>
+      <c r="AM28">
+        <v>706000.0</v>
+      </c>
+      <c r="AN28">
+        <v>474000.0</v>
+      </c>
+      <c r="AO28">
+        <v>598000.0</v>
+      </c>
+      <c r="AP28">
+        <v>359000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>202000.0</v>
+      </c>
+      <c r="AR28">
+        <v>430000.0</v>
+      </c>
+      <c r="AS28">
+        <v>696000.0</v>
+      </c>
+      <c r="AT28">
+        <v>486000.0</v>
+      </c>
+      <c r="AU28">
+        <v>669000.0</v>
+      </c>
+      <c r="AV28">
+        <v>914000.0</v>
+      </c>
+      <c r="AW28">
+        <v>636000.0</v>
+      </c>
+      <c r="AX28">
+        <v>625000.0</v>
+      </c>
+      <c r="AY28">
+        <v>756000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1119000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1132000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1553000.0</v>
+      </c>
+      <c r="BC28">
+        <v>18838000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2703000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2075000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1516000.0</v>
+      </c>
+      <c r="BG28">
+        <v>5458000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3589000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3783000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3702000.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28">
+        <v>3731000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2056000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2720000.0</v>
+      </c>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+    </row>
+    <row r="29" spans="1:73">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29">
+        <v>23000.0</v>
+      </c>
+      <c r="C29">
+        <v>15000.0</v>
+      </c>
+      <c r="D29">
+        <v>18000.0</v>
+      </c>
+      <c r="E29">
+        <v>16000.0</v>
+      </c>
+      <c r="F29">
+        <v>33000.0</v>
+      </c>
+      <c r="G29">
+        <v>62000.0</v>
+      </c>
+      <c r="H29">
+        <v>18000.0</v>
+      </c>
+      <c r="I29">
+        <v>72000.0</v>
+      </c>
+      <c r="J29">
+        <v>-20000.0</v>
+      </c>
+      <c r="K29">
+        <v>4000.0</v>
+      </c>
+      <c r="L29">
+        <v>33000.0</v>
+      </c>
+      <c r="M29">
+        <v>5000.0</v>
+      </c>
+      <c r="N29">
+        <v>36000.0</v>
+      </c>
+      <c r="O29">
+        <v>44000.0</v>
+      </c>
+      <c r="P29">
+        <v>27000.0</v>
+      </c>
+      <c r="Q29">
+        <v>11000.0</v>
+      </c>
+      <c r="R29">
+        <v>16000.0</v>
+      </c>
+      <c r="S29">
+        <v>71000.0</v>
+      </c>
+      <c r="T29">
+        <v>-8000.0</v>
+      </c>
+      <c r="U29">
+        <v>28000.0</v>
+      </c>
+      <c r="V29">
+        <v>8000.0</v>
+      </c>
+      <c r="W29">
+        <v>23000.0</v>
+      </c>
+      <c r="X29">
+        <v>44000.0</v>
+      </c>
+      <c r="Y29">
+        <v>41000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-24000.0</v>
+      </c>
+      <c r="AA29">
+        <v>183000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>-12000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+    </row>
+    <row r="30" spans="1:73">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30">
+        <v>2552999.0</v>
+      </c>
+      <c r="C30">
+        <v>1687000.0</v>
+      </c>
+      <c r="D30">
+        <v>1825000.0</v>
+      </c>
+      <c r="E30">
+        <v>1924000.0</v>
+      </c>
+      <c r="F30">
+        <v>2530000.0</v>
+      </c>
+      <c r="G30">
+        <v>2651000.0</v>
+      </c>
+      <c r="H30">
+        <v>1876000.0</v>
+      </c>
+      <c r="I30">
+        <v>2736000.0</v>
+      </c>
+      <c r="J30">
+        <v>2525000.0</v>
+      </c>
+      <c r="K30">
+        <v>2110000.0</v>
+      </c>
+      <c r="L30">
+        <v>2290000.0</v>
+      </c>
+      <c r="M30">
+        <v>2198000.0</v>
+      </c>
+      <c r="N30">
+        <v>3869000.0</v>
+      </c>
+      <c r="O30">
+        <v>2296000.0</v>
+      </c>
+      <c r="P30">
+        <v>2334000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1820000.0</v>
+      </c>
+      <c r="R30">
+        <v>2697000.0</v>
+      </c>
+      <c r="S30">
+        <v>1977000.0</v>
+      </c>
+      <c r="T30">
+        <v>1658000.0</v>
+      </c>
+      <c r="U30">
+        <v>2525000.0</v>
+      </c>
+      <c r="V30">
+        <v>1727000.0</v>
+      </c>
+      <c r="W30">
+        <v>1593000.0</v>
+      </c>
+      <c r="X30">
+        <v>1570000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1567000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1572000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1850000.0</v>
+      </c>
+      <c r="AB30">
+        <v>2286000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1506000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1864000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1781000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1132000.0</v>
+      </c>
+      <c r="AG30">
+        <v>929000.0</v>
+      </c>
+      <c r="AH30">
+        <v>796000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-227000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>848000.0</v>
+      </c>
+      <c r="AK30">
+        <v>996000.0</v>
+      </c>
+      <c r="AL30">
+        <v>773000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-689000.0</v>
+      </c>
+      <c r="AN30">
+        <v>474000.0</v>
+      </c>
+      <c r="AO30">
+        <v>598000.0</v>
+      </c>
+      <c r="AP30">
+        <v>359000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-196000.0</v>
+      </c>
+      <c r="AR30">
+        <v>430000.0</v>
+      </c>
+      <c r="AS30">
+        <v>696000.0</v>
+      </c>
+      <c r="AT30">
+        <v>486000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-5000.0</v>
+      </c>
+      <c r="AV30">
+        <v>464000.0</v>
+      </c>
+      <c r="AW30">
+        <v>636000.0</v>
+      </c>
+      <c r="AX30">
+        <v>625000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-431000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-208881000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1132000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1553000.0</v>
+      </c>
+      <c r="BC30">
+        <v>294191000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2728000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2075000.0</v>
+      </c>
+      <c r="BF30">
+        <v>1516000.0</v>
+      </c>
+      <c r="BG30">
+        <v>106717000.0</v>
+      </c>
+      <c r="BH30">
+        <v>3629000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3822000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3739000.0</v>
+      </c>
+      <c r="BK30">
+        <v>100228000.0</v>
+      </c>
+      <c r="BL30">
+        <v>3786000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2110000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2779000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2986000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2262000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3470000.0</v>
+      </c>
+      <c r="BR30">
+        <v>1704000.0</v>
+      </c>
+      <c r="BS30">
+        <v>4787000.0</v>
+      </c>
+      <c r="BT30">
+        <v>5002000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2823000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:73">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31">
+        <v>-14664999.0</v>
+      </c>
+      <c r="C31">
+        <v>-21052000.0</v>
+      </c>
+      <c r="D31">
+        <v>-25170000.0</v>
+      </c>
+      <c r="E31">
+        <v>-26194000.0</v>
+      </c>
+      <c r="F31">
+        <v>-28491000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4599000.0</v>
+      </c>
+      <c r="H31">
+        <v>-34060000.0</v>
+      </c>
+      <c r="I31">
+        <v>-22587000.0</v>
+      </c>
+      <c r="J31">
+        <v>-18731000.0</v>
+      </c>
+      <c r="K31">
+        <v>-38329000.0</v>
+      </c>
+      <c r="L31">
+        <v>-11066000.0</v>
+      </c>
+      <c r="M31">
+        <v>-9202000.0</v>
+      </c>
+      <c r="N31">
+        <v>-38443000.0</v>
+      </c>
+      <c r="O31">
+        <v>-19530000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6182000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4181000.0</v>
+      </c>
+      <c r="R31">
+        <v>17418000.0</v>
+      </c>
+      <c r="S31">
+        <v>-7783000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13577000.0</v>
+      </c>
+      <c r="U31">
+        <v>-16979000.0</v>
+      </c>
+      <c r="V31">
+        <v>-514000.0</v>
+      </c>
+      <c r="W31">
+        <v>-10461000.0</v>
+      </c>
+      <c r="X31">
+        <v>-7341000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-15442000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-34187000.0</v>
+      </c>
+      <c r="AA31">
+        <v>8920000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-13609000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-8845000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-6484000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6245000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6053000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-3115000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1813000.0</v>
+      </c>
+      <c r="AI31">
+        <v>27000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>47000.0</v>
+      </c>
+      <c r="AK31">
+        <v>776000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1394000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-113000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-66000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-63000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-63000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-65000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-66000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-54000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-62000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-33000.0</v>
+      </c>
+      <c r="AV31">
+        <v>450000.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31">
+        <v>1000.0</v>
+      </c>
+      <c r="AY31">
+        <v>3000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-2000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-8000.0</v>
+      </c>
+      <c r="BB31">
+        <v>10000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-104000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-111000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-105000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-102000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-10194000.0</v>
+      </c>
+      <c r="BH31">
+        <v>31000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-7809000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>8000.0</v>
+      </c>
+      <c r="BK31">
+        <v>20000.0</v>
+      </c>
+      <c r="BL31">
+        <v>52000.0</v>
+      </c>
+      <c r="BM31">
+        <v>53000.0</v>
+      </c>
+      <c r="BN31">
+        <v>97000.0</v>
+      </c>
+      <c r="BO31">
+        <v>104000.0</v>
+      </c>
+      <c r="BP31">
+        <v>115000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>92000.0</v>
+      </c>
+      <c r="BR31">
+        <v>82000.0</v>
+      </c>
+      <c r="BS31">
+        <v>656000.0</v>
+      </c>
+      <c r="BT31">
+        <v>1950000.0</v>
+      </c>
+      <c r="BU31">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:73">
+      <c r="A32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32">
+        <v>80456999.0</v>
+      </c>
+      <c r="C32">
+        <v>87537000.0</v>
+      </c>
+      <c r="D32">
+        <v>85680000.0</v>
+      </c>
+      <c r="E32">
+        <v>85983000.0</v>
+      </c>
+      <c r="F32">
+        <v>88437000.0</v>
+      </c>
+      <c r="G32">
+        <v>90934000.0</v>
+      </c>
+      <c r="H32">
+        <v>90483000.0</v>
+      </c>
+      <c r="I32">
+        <v>84697000.0</v>
+      </c>
+      <c r="J32">
+        <v>90235000.0</v>
+      </c>
+      <c r="K32">
+        <v>97234000.0</v>
+      </c>
+      <c r="L32">
+        <v>94584000.0</v>
+      </c>
+      <c r="M32">
+        <v>86727000.0</v>
+      </c>
+      <c r="N32">
+        <v>92477000.0</v>
+      </c>
+      <c r="O32">
+        <v>97929000.0</v>
+      </c>
+      <c r="P32">
+        <v>91260000.0</v>
+      </c>
+      <c r="Q32">
+        <v>84158000.0</v>
+      </c>
+      <c r="R32">
+        <v>74570000.0</v>
+      </c>
+      <c r="S32">
+        <v>114589000.0</v>
+      </c>
+      <c r="T32">
+        <v>81756000.0</v>
+      </c>
+      <c r="U32">
+        <v>65843000.0</v>
+      </c>
+      <c r="V32">
+        <v>81260000.0</v>
+      </c>
+      <c r="W32">
+        <v>67372000.0</v>
+      </c>
+      <c r="X32">
+        <v>33147000.0</v>
+      </c>
+      <c r="Y32">
+        <v>25753000.0</v>
+      </c>
+      <c r="Z32">
+        <v>38192000.0</v>
+      </c>
+      <c r="AA32">
+        <v>51994000.0</v>
+      </c>
+      <c r="AB32">
+        <v>29814000.0</v>
+      </c>
+      <c r="AC32">
+        <v>19018000.0</v>
+      </c>
+      <c r="AD32">
+        <v>19141000.0</v>
+      </c>
+      <c r="AE32">
+        <v>36101000.0</v>
+      </c>
+      <c r="AF32">
+        <v>19008000.0</v>
+      </c>
+      <c r="AG32">
+        <v>7048000.0</v>
+      </c>
+      <c r="AH32">
+        <v>15053000.0</v>
+      </c>
+      <c r="AI32">
+        <v>7860000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>9758000.0</v>
+      </c>
+      <c r="AK32">
+        <v>8012000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1698000.0</v>
+      </c>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>437203000.0</v>
+      </c>
+      <c r="C2">
+        <v>410544000.0</v>
+      </c>
+      <c r="D2">
+        <v>332401000.0</v>
+      </c>
+      <c r="E2">
+        <v>201170000.0</v>
+      </c>
+      <c r="F2">
+        <v>128962000.0</v>
+      </c>
+      <c r="G2">
+        <v>129098000.0</v>
+      </c>
+      <c r="H2">
+        <v>55097000.0</v>
+      </c>
+      <c r="I2">
+        <v>9961000.0</v>
+      </c>
+      <c r="J2">
+        <v>1439000.0</v>
+      </c>
+      <c r="K2">
+        <v>3722000.0</v>
+      </c>
+      <c r="L2">
+        <v>6731000.0</v>
+      </c>
+      <c r="M2">
+        <v>1524000.0</v>
+      </c>
+      <c r="N2">
+        <v>6246000.0</v>
+      </c>
+      <c r="O2">
+        <v>14754000.0</v>
+      </c>
+      <c r="P2">
+        <v>9889000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25679000.0</v>
+      </c>
+      <c r="R2">
+        <v>49499000.0</v>
+      </c>
+      <c r="S2">
+        <v>14341000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>4000</v>
+      </c>
+      <c r="D3">
+        <v>2000</v>
+      </c>
+      <c r="E3">
+        <v>5000</v>
+      </c>
+      <c r="F3">
+        <v>265934000</v>
+      </c>
+      <c r="G3">
+        <v>691393000</v>
+      </c>
+      <c r="H3">
+        <v>291542000</v>
+      </c>
+      <c r="I3">
+        <v>584433000</v>
+      </c>
+      <c r="J3">
+        <v>77714000</v>
+      </c>
+      <c r="K3">
+        <v>1204000</v>
+      </c>
+      <c r="L3">
+        <v>209000</v>
+      </c>
+      <c r="M3">
+        <v>543000</v>
+      </c>
+      <c r="N3">
+        <v>525000</v>
+      </c>
+      <c r="O3">
+        <v>23000</v>
+      </c>
+      <c r="P3">
+        <v>23528000</v>
+      </c>
+      <c r="Q3">
+        <v>12690000</v>
+      </c>
+      <c r="R3">
+        <v>23483000</v>
+      </c>
+      <c r="S3">
+        <v>300646000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>10494000.0</v>
+      </c>
+      <c r="C6">
+        <v>26659000.0</v>
+      </c>
+      <c r="D6">
+        <v>78143000.0</v>
+      </c>
+      <c r="E6">
+        <v>131231000.0</v>
+      </c>
+      <c r="F6">
+        <v>72208000.0</v>
+      </c>
+      <c r="G6">
+        <v>-136000.0</v>
+      </c>
+      <c r="H6">
+        <v>74001000.0</v>
+      </c>
+      <c r="I6">
+        <v>45136000.0</v>
+      </c>
+      <c r="J6">
+        <v>8522000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2283000.0</v>
+      </c>
+      <c r="L6">
+        <v>-3009000.0</v>
+      </c>
+      <c r="M6">
+        <v>5207000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4722000.0</v>
+      </c>
+      <c r="O6">
+        <v>-8508000.0</v>
+      </c>
+      <c r="P6">
+        <v>4865000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-15790000.0</v>
+      </c>
+      <c r="R6">
+        <v>-23820000.0</v>
+      </c>
+      <c r="S6">
+        <v>35158000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7">
+        <v>-14877000.0</v>
+      </c>
+      <c r="C7">
+        <v>-664000.0</v>
+      </c>
+      <c r="D7">
+        <v>-19164000.0</v>
+      </c>
+      <c r="E7">
+        <v>14414000.0</v>
+      </c>
+      <c r="F7">
+        <v>6581000.0</v>
+      </c>
+      <c r="G7">
+        <v>9046000.0</v>
+      </c>
+      <c r="H7">
+        <v>-764000.0</v>
+      </c>
+      <c r="I7">
+        <v>6817000.0</v>
+      </c>
+      <c r="J7">
+        <v>-5155000.0</v>
+      </c>
+      <c r="K7">
+        <v>784000.0</v>
+      </c>
+      <c r="L7">
+        <v>-418000.0</v>
+      </c>
+      <c r="M7">
+        <v>484000.0</v>
+      </c>
+      <c r="N7">
+        <v>-271000.0</v>
+      </c>
+      <c r="O7">
+        <v>-127000.0</v>
+      </c>
+      <c r="P7">
+        <v>9397000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-71000.0</v>
+      </c>
+      <c r="R7">
+        <v>-6619000.0</v>
+      </c>
+      <c r="S7">
+        <v>7147000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9">
+        <v>346000.0</v>
+      </c>
+      <c r="C9">
+        <v>100000.0</v>
+      </c>
+      <c r="D9">
+        <v>-726000.0</v>
+      </c>
+      <c r="E9">
+        <v>168000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1220000.0</v>
+      </c>
+      <c r="G9">
+        <v>1375000.0</v>
+      </c>
+      <c r="H9">
+        <v>-5425000.0</v>
+      </c>
+      <c r="I9">
+        <v>-995000.0</v>
+      </c>
+      <c r="J9">
+        <v>-6547000.0</v>
+      </c>
+      <c r="K9">
+        <v>204000.0</v>
+      </c>
+      <c r="L9">
+        <v>-205000.0</v>
+      </c>
+      <c r="M9">
+        <v>53000.0</v>
+      </c>
+      <c r="N9">
+        <v>166000.0</v>
+      </c>
+      <c r="O9">
+        <v>513000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10">
+        <v>-4180000.0</v>
+      </c>
+      <c r="C10">
+        <v>267000.0</v>
+      </c>
+      <c r="D10">
+        <v>169000.0</v>
+      </c>
+      <c r="E10">
+        <v>1193000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2797000.0</v>
+      </c>
+      <c r="G10">
+        <v>-970000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1771000.0</v>
+      </c>
+      <c r="I10">
+        <v>126000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-222000.0</v>
+      </c>
+      <c r="F11">
+        <v>175000.0</v>
+      </c>
+      <c r="G11">
+        <v>15557000.0</v>
+      </c>
+      <c r="H11">
+        <v>10006000.0</v>
+      </c>
+      <c r="I11">
+        <v>472000.0</v>
+      </c>
+      <c r="J11">
+        <v>2618000.0</v>
+      </c>
+      <c r="K11">
+        <v>579000.0</v>
+      </c>
+      <c r="L11">
+        <v>-228000.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-58860000.0</v>
+      </c>
+      <c r="F12">
+        <v>-29921000.0</v>
+      </c>
+      <c r="G12">
+        <v>27909000.0</v>
+      </c>
+      <c r="H12">
+        <v>2039000.0</v>
+      </c>
+      <c r="I12">
+        <v>-435000.0</v>
+      </c>
+      <c r="J12">
+        <v>-2376000.0</v>
+      </c>
+      <c r="K12">
+        <v>-76000.0</v>
+      </c>
+      <c r="L12">
+        <v>91000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>13275000.0</v>
+      </c>
+      <c r="F13">
+        <v>10423000.0</v>
+      </c>
+      <c r="G13">
+        <v>-6916000.0</v>
+      </c>
+      <c r="H13">
+        <v>-3574000.0</v>
+      </c>
+      <c r="I13">
+        <v>6219000.0</v>
+      </c>
+      <c r="J13">
+        <v>-6547000.0</v>
+      </c>
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+      <c r="L13">
+        <v>15000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14">
+        <v>76619000.0</v>
+      </c>
+      <c r="C14">
+        <v>75482000.0</v>
+      </c>
+      <c r="D14">
+        <v>73363000.0</v>
+      </c>
+      <c r="E14">
+        <v>72224000.0</v>
+      </c>
+      <c r="F14">
+        <v>69833000.0</v>
+      </c>
+      <c r="G14">
+        <v>41846000.0</v>
+      </c>
+      <c r="H14">
+        <v>28747000.0</v>
+      </c>
+      <c r="I14">
+        <v>17412000.0</v>
+      </c>
+      <c r="J14">
+        <v>2000.0</v>
+      </c>
+      <c r="K14">
+        <v>2000.0</v>
+      </c>
+      <c r="L14">
+        <v>3000.0</v>
+      </c>
+      <c r="M14">
+        <v>1000.0</v>
+      </c>
+      <c r="N14">
+        <v>32000.0</v>
+      </c>
+      <c r="O14">
+        <v>116000.0</v>
+      </c>
+      <c r="P14">
+        <v>146000.0</v>
+      </c>
+      <c r="Q14">
+        <v>211000.0</v>
+      </c>
+      <c r="R14">
+        <v>250000.0</v>
+      </c>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15">
+        <v>162267000.0</v>
+      </c>
+      <c r="C15">
+        <v>161674000.0</v>
+      </c>
+      <c r="D15">
+        <v>181225000.0</v>
+      </c>
+      <c r="E15">
+        <v>186094000.0</v>
+      </c>
+      <c r="F15">
+        <v>98932000.0</v>
+      </c>
+      <c r="G15">
+        <v>10818000.0</v>
+      </c>
+      <c r="H15">
+        <v>5411000.0</v>
+      </c>
+      <c r="I15">
+        <v>5411000.0</v>
+      </c>
+      <c r="J15">
+        <v>5411000.0</v>
+      </c>
+      <c r="K15">
+        <v>5411000.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16">
+        <v>447697000.0</v>
+      </c>
+      <c r="C16">
+        <v>437203000.0</v>
+      </c>
+      <c r="D16">
+        <v>410544000.0</v>
+      </c>
+      <c r="E16">
+        <v>332401000.0</v>
+      </c>
+      <c r="F16">
+        <v>201170000.0</v>
+      </c>
+      <c r="G16">
+        <v>128962000.0</v>
+      </c>
+      <c r="H16">
+        <v>129098000.0</v>
+      </c>
+      <c r="I16">
+        <v>55097000.0</v>
+      </c>
+      <c r="J16">
+        <v>9961000.0</v>
+      </c>
+      <c r="K16">
+        <v>1439000.0</v>
+      </c>
+      <c r="L16">
+        <v>3722000.0</v>
+      </c>
+      <c r="M16">
+        <v>6731000.0</v>
+      </c>
+      <c r="N16">
+        <v>1524000.0</v>
+      </c>
+      <c r="O16">
+        <v>6246000.0</v>
+      </c>
+      <c r="P16">
+        <v>14754000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9889000.0</v>
+      </c>
+      <c r="R16">
+        <v>25679000.0</v>
+      </c>
+      <c r="S16">
+        <v>49499000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>134855000.0</v>
+      </c>
+      <c r="C18">
+        <v>182795000.0</v>
+      </c>
+      <c r="D18">
+        <v>175032000.0</v>
+      </c>
+      <c r="E18">
+        <v>219877000.0</v>
+      </c>
+      <c r="F18">
+        <v>-51090000.0</v>
+      </c>
+      <c r="G18">
+        <v>-602089000.0</v>
+      </c>
+      <c r="H18">
+        <v>-240016000.0</v>
+      </c>
+      <c r="I18">
+        <v>-548719000.0</v>
+      </c>
+      <c r="J18">
+        <v>-95437000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2283000.0</v>
+      </c>
+      <c r="L18">
+        <v>-3018000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1805000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4678000.0</v>
+      </c>
+      <c r="O18">
+        <v>-8551000.0</v>
+      </c>
+      <c r="P18">
+        <v>-22997000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-20246000.0</v>
+      </c>
+      <c r="R18">
+        <v>-38303000.0</v>
+      </c>
+      <c r="S18">
+        <v>-301142000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-4000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5000.0</v>
+      </c>
+      <c r="F19">
+        <v>-265934000.0</v>
+      </c>
+      <c r="G19">
+        <v>-691393000.0</v>
+      </c>
+      <c r="H19">
+        <v>-291542000.0</v>
+      </c>
+      <c r="I19">
+        <v>-584433000.0</v>
+      </c>
+      <c r="J19">
+        <v>-77714000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>1909000.0</v>
+      </c>
+      <c r="D20">
+        <v>14490000.0</v>
+      </c>
+      <c r="E20">
+        <v>14490000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>295311000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>37306000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3209000.0</v>
+      </c>
+      <c r="D21">
+        <v>93829000.0</v>
+      </c>
+      <c r="E21">
+        <v>80258000.0</v>
+      </c>
+      <c r="F21">
+        <v>233162000.0</v>
+      </c>
+      <c r="G21">
+        <v>633342000.0</v>
+      </c>
+      <c r="H21">
+        <v>324423000.0</v>
+      </c>
+      <c r="I21">
+        <v>298544000.0</v>
+      </c>
+      <c r="J21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22">
+        <v>74815000.0</v>
+      </c>
+      <c r="C22">
+        <v>117684000.0</v>
+      </c>
+      <c r="D22">
+        <v>120039000.0</v>
+      </c>
+      <c r="E22">
+        <v>188042000.0</v>
+      </c>
+      <c r="F22">
+        <v>162205000.0</v>
+      </c>
+      <c r="G22">
+        <v>8105000.0</v>
+      </c>
+      <c r="H22">
+        <v>16967000.0</v>
+      </c>
+      <c r="I22">
+        <v>11779000.0</v>
+      </c>
+      <c r="J22">
+        <v>-10391000.0</v>
+      </c>
+      <c r="K22">
+        <v>-1790000.0</v>
+      </c>
+      <c r="L22">
+        <v>-2478000.0</v>
+      </c>
+      <c r="M22">
+        <v>-2622000.0</v>
+      </c>
+      <c r="N22">
+        <v>205475000.0</v>
+      </c>
+      <c r="O22">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P22">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R22">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S22">
+        <v>-11981000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>7368000.0</v>
+      </c>
+      <c r="D23">
+        <v>-9145000.0</v>
+      </c>
+      <c r="E23">
+        <v>1411006000.0</v>
+      </c>
+      <c r="F23">
+        <v>-3339000.0</v>
+      </c>
+      <c r="G23">
+        <v>-17542000.0</v>
+      </c>
+      <c r="H23">
+        <v>692865000.0</v>
+      </c>
+      <c r="I23">
+        <v>295311000.0</v>
+      </c>
+      <c r="J23">
+        <v>-29000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L23">
+        <v>8000.0</v>
+      </c>
+      <c r="M23">
+        <v>7000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-518000.0</v>
+      </c>
+      <c r="O23">
+        <v>-23000.0</v>
+      </c>
+      <c r="P23">
+        <v>-43000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4524000.0</v>
+      </c>
+      <c r="R23">
+        <v>5197000.0</v>
+      </c>
+      <c r="S23">
+        <v>-13702000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>-10000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2964000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1922000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>1000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24">
+        <v>7000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>1000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25">
+        <v>-1702000.0</v>
+      </c>
+      <c r="C25">
+        <v>-10766000.0</v>
+      </c>
+      <c r="D25">
+        <v>-953000.0</v>
+      </c>
+      <c r="E25">
+        <v>-55129000.0</v>
+      </c>
+      <c r="F25">
+        <v>1742000.0</v>
+      </c>
+      <c r="G25">
+        <v>7202000.0</v>
+      </c>
+      <c r="H25">
+        <v>4545000.0</v>
+      </c>
+      <c r="I25">
+        <v>-518000.0</v>
+      </c>
+      <c r="J25">
+        <v>111000.0</v>
+      </c>
+      <c r="K25">
+        <v>305000.0</v>
+      </c>
+      <c r="L25">
+        <v>247000.0</v>
+      </c>
+      <c r="M25">
+        <v>32000.0</v>
+      </c>
+      <c r="N25">
+        <v>-3000.0</v>
+      </c>
+      <c r="O25">
+        <v>422000.0</v>
+      </c>
+      <c r="P25">
+        <v>126859000.0</v>
+      </c>
+      <c r="Q25">
+        <v>100985000.0</v>
+      </c>
+      <c r="R25">
+        <v>1820000.0</v>
+      </c>
+      <c r="S25">
+        <v>4338000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>-7788000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>295311000.0</v>
+      </c>
+      <c r="J26">
+        <v>220988000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>8000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27">
+        <v>76000.0</v>
+      </c>
+      <c r="C27">
+        <v>1063000.0</v>
+      </c>
+      <c r="D27">
+        <v>1749000.0</v>
+      </c>
+      <c r="E27">
+        <v>331000.0</v>
+      </c>
+      <c r="F27">
+        <v>-1273000.0</v>
+      </c>
+      <c r="G27">
+        <v>284000.0</v>
+      </c>
+      <c r="H27">
+        <v>324000.0</v>
+      </c>
+      <c r="I27">
+        <v>202000.0</v>
+      </c>
+      <c r="J27">
+        <v>115000.0</v>
+      </c>
+      <c r="K27">
+        <v>97000.0</v>
+      </c>
+      <c r="L27">
+        <v>91000.0</v>
+      </c>
+      <c r="M27">
+        <v>215000.0</v>
+      </c>
+      <c r="N27">
+        <v>335000.0</v>
+      </c>
+      <c r="O27">
+        <v>415000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28">
+        <v>-124961000.0</v>
+      </c>
+      <c r="C28">
+        <v>-155606000.0</v>
+      </c>
+      <c r="D28">
+        <v>-96541000.0</v>
+      </c>
+      <c r="E28">
+        <v>-88761000.0</v>
+      </c>
+      <c r="F28">
+        <v>123103000.0</v>
+      </c>
+      <c r="G28">
+        <v>603321000.0</v>
+      </c>
+      <c r="H28">
+        <v>313998000.0</v>
+      </c>
+      <c r="I28">
+        <v>593855000.0</v>
+      </c>
+      <c r="J28">
+        <v>103959000.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>8000.0</v>
+      </c>
+      <c r="M28">
+        <v>7003000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28">
+        <v>27875000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4489000.0</v>
+      </c>
+      <c r="R28">
+        <v>15197000.0</v>
+      </c>
+      <c r="S28">
+        <v>336300000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>192</v>
+      </c>
+      <c r="B29">
+        <v>134855000.0</v>
+      </c>
+      <c r="C29">
+        <v>182799000.0</v>
+      </c>
+      <c r="D29">
+        <v>175034000.0</v>
+      </c>
+      <c r="E29">
+        <v>219882000.0</v>
+      </c>
+      <c r="F29">
+        <v>214844000.0</v>
+      </c>
+      <c r="G29">
+        <v>89304000.0</v>
+      </c>
+      <c r="H29">
+        <v>51526000.0</v>
+      </c>
+      <c r="I29">
+        <v>35714000.0</v>
+      </c>
+      <c r="J29">
+        <v>-17723000.0</v>
+      </c>
+      <c r="K29">
+        <v>-1079000.0</v>
+      </c>
+      <c r="L29">
+        <v>-2809000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1262000.0</v>
+      </c>
+      <c r="N29">
+        <v>-4153000.0</v>
+      </c>
+      <c r="O29">
+        <v>-8528000.0</v>
+      </c>
+      <c r="P29">
+        <v>531000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-7556000.0</v>
+      </c>
+      <c r="R29">
+        <v>-14820000.0</v>
+      </c>
+      <c r="S29">
+        <v>-496000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-4000.0</v>
+      </c>
+      <c r="D30">
+        <v>-2000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5000.0</v>
+      </c>
+      <c r="F30">
+        <v>-265934000.0</v>
+      </c>
+      <c r="G30">
+        <v>-691393000.0</v>
+      </c>
+      <c r="H30">
+        <v>-291542000.0</v>
+      </c>
+      <c r="I30">
+        <v>-584433000.0</v>
+      </c>
+      <c r="J30">
+        <v>-77714000.0</v>
+      </c>
+      <c r="K30">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L30">
+        <v>-208000.0</v>
+      </c>
+      <c r="M30">
+        <v>-543000.0</v>
+      </c>
+      <c r="N30">
+        <v>-518000.0</v>
+      </c>
+      <c r="O30">
+        <v>-23000.0</v>
+      </c>
+      <c r="P30">
+        <v>-23527000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-12714000.0</v>
+      </c>
+      <c r="R30">
+        <v>-23906000.0</v>
+      </c>
+      <c r="S30">
+        <v>-300646000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:72">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="2" spans="1:72">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>447697000.0</v>
+      </c>
+      <c r="C2">
+        <v>478802000.0</v>
+      </c>
+      <c r="D2">
+        <v>412737000.0</v>
+      </c>
+      <c r="E2">
+        <v>410052000.0</v>
+      </c>
+      <c r="F2">
+        <v>437203000.0</v>
+      </c>
+      <c r="G2">
+        <v>289573000.0</v>
+      </c>
+      <c r="H2">
+        <v>370255000.0</v>
+      </c>
+      <c r="I2">
+        <v>383339000.0</v>
+      </c>
+      <c r="J2">
+        <v>410544000.0</v>
+      </c>
+      <c r="K2">
+        <v>429501000.0</v>
+      </c>
+      <c r="L2">
+        <v>449921000.0</v>
+      </c>
+      <c r="M2">
+        <v>475470000.0</v>
+      </c>
+      <c r="N2">
+        <v>332401000.0</v>
+      </c>
+      <c r="O2">
+        <v>271168000.0</v>
+      </c>
+      <c r="P2">
+        <v>283705000.0</v>
+      </c>
+      <c r="Q2">
+        <v>174508000.0</v>
+      </c>
+      <c r="R2">
+        <v>201170000.0</v>
+      </c>
+      <c r="S2">
+        <v>138163000.0</v>
+      </c>
+      <c r="T2">
+        <v>144207000.0</v>
+      </c>
+      <c r="U2">
+        <v>139094000.0</v>
+      </c>
+      <c r="V2">
+        <v>128962000.0</v>
+      </c>
+      <c r="W2">
+        <v>75813000.0</v>
+      </c>
+      <c r="X2">
+        <v>115993000.0</v>
+      </c>
+      <c r="Y2">
+        <v>120802000.0</v>
+      </c>
+      <c r="Z2">
+        <v>129098000.0</v>
+      </c>
+      <c r="AA2">
+        <v>56554000.0</v>
+      </c>
+      <c r="AB2">
+        <v>26444000.0</v>
+      </c>
+      <c r="AC2">
+        <v>45616000.0</v>
+      </c>
+      <c r="AD2">
+        <v>55097000.0</v>
+      </c>
+      <c r="AE2">
+        <v>16574000.0</v>
+      </c>
+      <c r="AF2">
+        <v>77584000.0</v>
+      </c>
+      <c r="AG2">
+        <v>38983000.0</v>
+      </c>
+      <c r="AH2">
+        <v>9961000.0</v>
+      </c>
+      <c r="AI2">
+        <v>11881000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>18755000.0</v>
+      </c>
+      <c r="AK2">
+        <v>14807000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1439000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2431000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3722000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3182000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3722000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4399000.0</v>
+      </c>
+      <c r="AR2">
+        <v>5021000.0</v>
+      </c>
+      <c r="AS2">
+        <v>5591000.0</v>
+      </c>
+      <c r="AT2">
+        <v>6731000.0</v>
+      </c>
+      <c r="AU2">
+        <v>261000.0</v>
+      </c>
+      <c r="AV2">
+        <v>437000.0</v>
+      </c>
+      <c r="AW2">
+        <v>880000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1524000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3218000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3907000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4888000.0</v>
+      </c>
+      <c r="BB2">
+        <v>6246000.0</v>
+      </c>
+      <c r="BC2">
+        <v>7699000.0</v>
+      </c>
+      <c r="BD2">
+        <v>9545000.0</v>
+      </c>
+      <c r="BE2">
+        <v>11602000.0</v>
+      </c>
+      <c r="BF2">
+        <v>14754000.0</v>
+      </c>
+      <c r="BG2">
+        <v>16909000.0</v>
+      </c>
+      <c r="BH2">
+        <v>14710000.0</v>
+      </c>
+      <c r="BI2">
+        <v>6462000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>9889000.0</v>
+      </c>
+      <c r="BK2">
+        <v>13143000.0</v>
+      </c>
+      <c r="BL2">
+        <v>16881000.0</v>
+      </c>
+      <c r="BM2">
+        <v>20269000.0</v>
+      </c>
+      <c r="BN2">
+        <v>25679000.0</v>
+      </c>
+      <c r="BO2">
+        <v>21120000.0</v>
+      </c>
+      <c r="BP2">
+        <v>23592000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>34411000.0</v>
+      </c>
+      <c r="BR2">
+        <v>49499000.0</v>
+      </c>
+      <c r="BS2">
+        <v>199859000.0</v>
+      </c>
+      <c r="BT2">
+        <v>7776000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:72">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>4</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>4000</v>
+      </c>
+      <c r="I3">
+        <v>3.39</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>43.02</v>
+      </c>
+      <c r="L3">
+        <v>8.79</v>
+      </c>
+      <c r="M3">
+        <v>2000</v>
+      </c>
+      <c r="N3">
+        <v>4531000</v>
+      </c>
+      <c r="O3">
+        <v>4531000</v>
+      </c>
+      <c r="P3">
+        <v>1000</v>
+      </c>
+      <c r="Q3">
+        <v>3000</v>
+      </c>
+      <c r="R3">
+        <v>1000</v>
+      </c>
+      <c r="S3">
+        <v>17000</v>
+      </c>
+      <c r="T3">
+        <v>2000</v>
+      </c>
+      <c r="U3">
+        <v>129321000</v>
+      </c>
+      <c r="V3">
+        <v>136854000</v>
+      </c>
+      <c r="W3">
+        <v>259048000</v>
+      </c>
+      <c r="X3">
+        <v>432451000</v>
+      </c>
+      <c r="Y3">
+        <v>432451000</v>
+      </c>
+      <c r="Z3">
+        <v>126000</v>
+      </c>
+      <c r="AA3">
+        <v>126000</v>
+      </c>
+      <c r="AB3">
+        <v>145217000</v>
+      </c>
+      <c r="AC3">
+        <v>146199000</v>
+      </c>
+      <c r="AD3">
+        <v>276273000</v>
+      </c>
+      <c r="AE3">
+        <v>276273000</v>
+      </c>
+      <c r="AF3">
+        <v>44714000</v>
+      </c>
+      <c r="AG3">
+        <v>183787000</v>
+      </c>
+      <c r="AH3">
+        <v>79659000</v>
+      </c>
+      <c r="AI3">
+        <v>1125000</v>
+      </c>
+      <c r="AJ3">
+        <v>1626000</v>
+      </c>
+      <c r="AK3">
+        <v>73904000</v>
+      </c>
+      <c r="AL3">
+        <v>1061000</v>
+      </c>
+      <c r="AM3">
+        <v>705000</v>
+      </c>
+      <c r="AN3">
+        <v>1204000</v>
+      </c>
+      <c r="AO3">
+        <v>28000</v>
+      </c>
+      <c r="AP3">
+        <v>151000</v>
+      </c>
+      <c r="AQ3">
+        <v>83000</v>
+      </c>
+      <c r="AR3">
+        <v>1000</v>
+      </c>
+      <c r="AS3">
+        <v>57000</v>
+      </c>
+      <c r="AT3">
+        <v>68000</v>
+      </c>
+      <c r="AU3">
+        <v>263000</v>
+      </c>
+      <c r="AV3">
+        <v>117000</v>
+      </c>
+      <c r="AW3">
+        <v>89000</v>
+      </c>
+      <c r="AX3">
+        <v>74000</v>
+      </c>
+      <c r="AY3">
+        <v>525000</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>13000</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>9000</v>
+      </c>
+      <c r="BF3">
+        <v>1000</v>
+      </c>
+      <c r="BG3">
+        <v>20628000</v>
+      </c>
+      <c r="BH3">
+        <v>1280000</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4139,453 +20989,559 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...148 lines deleted...]
-      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
     </row>
     <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>24</v>
-[...71 lines deleted...]
-      <c r="BT6"/>
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>-58629000.0</v>
+      </c>
+      <c r="C6">
+        <v>-31105000.0</v>
+      </c>
+      <c r="D6">
+        <v>66065000.0</v>
+      </c>
+      <c r="E6">
+        <v>2685000.0</v>
+      </c>
+      <c r="F6">
+        <v>-27151000.0</v>
+      </c>
+      <c r="G6">
+        <v>147630000.0</v>
+      </c>
+      <c r="H6">
+        <v>-80682000.0</v>
+      </c>
+      <c r="I6">
+        <v>-13084000.0</v>
+      </c>
+      <c r="J6">
+        <v>-27205000.0</v>
+      </c>
+      <c r="K6">
+        <v>-18957000.0</v>
+      </c>
+      <c r="L6">
+        <v>-20420000.0</v>
+      </c>
+      <c r="M6">
+        <v>-25549000.0</v>
+      </c>
+      <c r="N6">
+        <v>143069000.0</v>
+      </c>
+      <c r="O6">
+        <v>61233000.0</v>
+      </c>
+      <c r="P6">
+        <v>-12537000.0</v>
+      </c>
+      <c r="Q6">
+        <v>109197000.0</v>
+      </c>
+      <c r="R6">
+        <v>-26662000.0</v>
+      </c>
+      <c r="S6">
+        <v>63007000.0</v>
+      </c>
+      <c r="T6">
+        <v>-6044000.0</v>
+      </c>
+      <c r="U6">
+        <v>5113000.0</v>
+      </c>
+      <c r="V6">
+        <v>10132000.0</v>
+      </c>
+      <c r="W6">
+        <v>53149000.0</v>
+      </c>
+      <c r="X6">
+        <v>-40180000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-4809000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-8296000.0</v>
+      </c>
+      <c r="AA6">
+        <v>72544000.0</v>
+      </c>
+      <c r="AB6">
+        <v>30110000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-19172000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-9481000.0</v>
+      </c>
+      <c r="AE6">
+        <v>38523000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-61010000.0</v>
+      </c>
+      <c r="AG6">
+        <v>38601000.0</v>
+      </c>
+      <c r="AH6">
+        <v>29022000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1920000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-6874000.0</v>
+      </c>
+      <c r="AK6">
+        <v>3947000.0</v>
+      </c>
+      <c r="AL6">
+        <v>13368000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-992000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-2283000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-389000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-540000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-677000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-622000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-570000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1140000.0</v>
+      </c>
+      <c r="AU6">
+        <v>6470000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-176000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-443000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-644000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-1694000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-689000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-981000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-1358000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1453000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1846000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2057000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-3152000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2155000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2199000.0</v>
+      </c>
+      <c r="BI6">
+        <v>8248000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-3427000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3254000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3738000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-3388000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-5410000.0</v>
+      </c>
+      <c r="BO6">
+        <v>4559000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2472000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-10819000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-15088000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-150360000.0</v>
+      </c>
+      <c r="BT6">
+        <v>192083000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>171</v>
+      </c>
+      <c r="B7">
+        <v>-18403999.0</v>
+      </c>
       <c r="C7">
-        <v>1066149000.0</v>
+        <v>-4164544.0</v>
       </c>
       <c r="D7">
-        <v>1032747000.0</v>
+        <v>1955000.0</v>
       </c>
       <c r="E7">
-        <v>1002562000.0</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>-6661000.0</v>
+      </c>
+      <c r="F7">
+        <v>-5865000.0</v>
+      </c>
       <c r="G7">
-        <v>872932000.0</v>
+        <v>3971000.0</v>
       </c>
       <c r="H7">
-        <v>885724000.0</v>
+        <v>566000.0</v>
       </c>
       <c r="I7">
-        <v>898329000.0</v>
-[...51 lines deleted...]
-      <c r="BH7"/>
+        <v>9008000.0</v>
+      </c>
+      <c r="J7">
+        <v>-13830000.0</v>
+      </c>
+      <c r="K7">
+        <v>-3101000.0</v>
+      </c>
+      <c r="L7">
+        <v>-9575000.0</v>
+      </c>
+      <c r="M7">
+        <v>9351000.0</v>
+      </c>
+      <c r="N7">
+        <v>-15839000.0</v>
+      </c>
+      <c r="O7">
+        <v>-5987000.0</v>
+      </c>
+      <c r="P7">
+        <v>21194000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-1847000.0</v>
+      </c>
+      <c r="R7">
+        <v>1054000.0</v>
+      </c>
+      <c r="S7">
+        <v>-1151000.0</v>
+      </c>
+      <c r="T7">
+        <v>-5401000.0</v>
+      </c>
+      <c r="U7">
+        <v>17613000.0</v>
+      </c>
+      <c r="V7">
+        <v>-4480000.0</v>
+      </c>
+      <c r="W7">
+        <v>14351000.0</v>
+      </c>
+      <c r="X7">
+        <v>9636000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-4275000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-10666000.0</v>
+      </c>
+      <c r="AA7">
+        <v>5301000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-4506000.0</v>
+      </c>
+      <c r="AC7">
+        <v>4685000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-6244000.0</v>
+      </c>
+      <c r="AE7">
+        <v>3217000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1378000.0</v>
+      </c>
+      <c r="AG7">
+        <v>6872000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-2897000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2229000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-1147000.0</v>
+      </c>
+      <c r="AK7">
+        <v>836000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-2511000.0</v>
+      </c>
+      <c r="AM7">
+        <v>31000.0</v>
+      </c>
+      <c r="AN7">
+        <v>784000.0</v>
+      </c>
+      <c r="AO7">
+        <v>276000.0</v>
+      </c>
+      <c r="AP7">
+        <v>5000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>56000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-135000.0</v>
+      </c>
+      <c r="AS7">
+        <v>216000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-555000.0</v>
+      </c>
+      <c r="AU7">
+        <v>508000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-30000.0</v>
+      </c>
+      <c r="AW7">
+        <v>122000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-116000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-741000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>304000.0</v>
+      </c>
+      <c r="BA7">
+        <v>93000.0</v>
+      </c>
+      <c r="BB7">
+        <v>73000.0</v>
+      </c>
+      <c r="BC7">
+        <v>279000.0</v>
+      </c>
+      <c r="BD7">
+        <v>226000.0</v>
+      </c>
+      <c r="BE7">
+        <v>7000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-639000.0</v>
+      </c>
+      <c r="BG7">
+        <v>1687000.0</v>
+      </c>
+      <c r="BH7">
+        <v>5660000.0</v>
+      </c>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
     </row>
     <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...52 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -4597,1371 +21553,1247 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
     </row>
     <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>27</v>
-[...23 lines deleted...]
-      <c r="X9"/>
+        <v>173</v>
+      </c>
+      <c r="B9">
+        <v>-312999.0</v>
+      </c>
+      <c r="C9">
+        <v>-192681.0</v>
+      </c>
+      <c r="D9">
+        <v>357000.0</v>
+      </c>
+      <c r="E9">
+        <v>-364000.0</v>
+      </c>
+      <c r="F9">
+        <v>535000.0</v>
+      </c>
+      <c r="G9">
+        <v>100000.0</v>
+      </c>
+      <c r="H9">
+        <v>-201000.0</v>
+      </c>
+      <c r="I9">
+        <v>424000.0</v>
+      </c>
+      <c r="J9">
+        <v>-194000.0</v>
+      </c>
+      <c r="K9">
+        <v>-131000.0</v>
+      </c>
+      <c r="L9">
+        <v>323000.0</v>
+      </c>
+      <c r="M9">
+        <v>-68000.0</v>
+      </c>
+      <c r="N9">
+        <v>-850000.0</v>
+      </c>
+      <c r="O9">
+        <v>20000.0</v>
+      </c>
+      <c r="P9">
+        <v>276000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-227000.0</v>
+      </c>
+      <c r="R9">
+        <v>99000.0</v>
+      </c>
+      <c r="S9">
+        <v>-5893000.0</v>
+      </c>
+      <c r="T9">
+        <v>358000.0</v>
+      </c>
+      <c r="U9">
+        <v>-1940000.0</v>
+      </c>
+      <c r="V9">
+        <v>8950000.0</v>
+      </c>
+      <c r="W9">
+        <v>-7091000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1869000.0</v>
+      </c>
       <c r="Y9">
-        <v>1190113000.0</v>
+        <v>1909000.0</v>
       </c>
       <c r="Z9">
-        <v>1190049000.0</v>
+        <v>3269000.0</v>
       </c>
       <c r="AA9">
-        <v>1189984000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="AB9">
-        <v>1189854000.0</v>
+        <v>-3345000.0</v>
       </c>
       <c r="AC9">
-        <v>1189789000.0</v>
+        <v>-2440000.0</v>
       </c>
       <c r="AD9">
-        <v>1189665000.0</v>
-[...3 lines deleted...]
-      <c r="AG9"/>
+        <v>1216000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1720000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-12000.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9"/>
+      <c r="AM9">
+        <v>204000.0</v>
+      </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>-205000.0</v>
+      </c>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9"/>
+      <c r="AU9">
+        <v>53000.0</v>
+      </c>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9"/>
+      <c r="AY9">
+        <v>166000.0</v>
+      </c>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9"/>
+      <c r="BC9">
+        <v>513000.0</v>
+      </c>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
     </row>
     <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="B10">
-        <v>447697000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="C10">
-        <v>478726000.0</v>
+        <v>-1180520.0</v>
       </c>
       <c r="D10">
-        <v>412681000.0</v>
+        <v>-2979000.0</v>
       </c>
       <c r="E10">
-        <v>409618000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="F10">
-        <v>437154000.0</v>
+        <v>-205000.0</v>
       </c>
       <c r="G10">
-        <v>289519000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="H10">
-        <v>370203000.0</v>
+        <v>-17000.0</v>
       </c>
       <c r="I10">
-        <v>383339000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="J10">
-        <v>410425000.0</v>
+        <v>-315000.0</v>
       </c>
       <c r="K10">
-        <v>429415000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="L10">
-        <v>449830000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="M10">
-        <v>474950000.0</v>
+        <v>-406000.0</v>
       </c>
       <c r="N10">
-        <v>332329000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="O10">
-        <v>271124000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="P10">
-        <v>283658000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="Q10">
-        <v>174053000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="R10">
-        <v>200652000.0</v>
+        <v>1247000.0</v>
       </c>
       <c r="S10">
-        <v>138116000.0</v>
+        <v>-538000.0</v>
       </c>
       <c r="T10">
-        <v>144151000.0</v>
+        <v>-1840000.0</v>
       </c>
       <c r="U10">
-        <v>139041000.0</v>
+        <v>1402000.0</v>
       </c>
       <c r="V10">
-        <v>128877999.0</v>
+        <v>-1821000.0</v>
       </c>
       <c r="W10">
-        <v>75765000.0</v>
+        <v>767000.0</v>
       </c>
       <c r="X10">
-        <v>115922000.0</v>
+        <v>-1185000.0</v>
       </c>
       <c r="Y10">
-        <v>120755000.0</v>
+        <v>-1247000.0</v>
       </c>
       <c r="Z10">
-        <v>129005000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="AA10">
-        <v>56500000.0</v>
+        <v>-974000.0</v>
       </c>
       <c r="AB10">
-        <v>26385000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="AC10">
-        <v>45561000.0</v>
+        <v>-923000.0</v>
       </c>
       <c r="AD10">
-        <v>54932000.0</v>
+        <v>-79000.0</v>
       </c>
       <c r="AE10">
-        <v>16574000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AF10">
-        <v>77584000.0</v>
+        <v>1107000.0</v>
       </c>
       <c r="AG10">
-        <v>38983000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-255000.0</v>
+      </c>
+      <c r="AH10"/>
       <c r="AI10">
-        <v>11881000.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>-1041000.0</v>
+      </c>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
-[...1 lines deleted...]
-      </c>
+      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
     </row>
     <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-[...20 lines deleted...]
-      <c r="AG11"/>
+      <c r="L11">
+        <v>-1907000.0</v>
+      </c>
+      <c r="M11">
+        <v>1201000.0</v>
+      </c>
+      <c r="N11">
+        <v>2441000.0</v>
+      </c>
+      <c r="O11">
+        <v>-3356000.0</v>
+      </c>
+      <c r="P11">
+        <v>2315000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2110000.0</v>
+      </c>
+      <c r="R11">
+        <v>387000.0</v>
+      </c>
+      <c r="S11">
+        <v>1297000.0</v>
+      </c>
+      <c r="T11">
+        <v>5321000.0</v>
+      </c>
+      <c r="U11">
+        <v>8741000.0</v>
+      </c>
+      <c r="V11">
+        <v>-15184000.0</v>
+      </c>
+      <c r="W11">
+        <v>15420000.0</v>
+      </c>
+      <c r="X11">
+        <v>6885000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1735000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-5013000.0</v>
+      </c>
+      <c r="AA11">
+        <v>9665000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1223000.0</v>
+      </c>
+      <c r="AC11">
+        <v>596000.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>516000.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
     </row>
     <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>30</v>
-[...30 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>449830000.0</v>
+        <v>-8578000.0</v>
       </c>
       <c r="M12">
-        <v>474950000.0</v>
+        <v>-26573000.0</v>
       </c>
       <c r="N12">
-        <v>332329000.0</v>
+        <v>19392000.0</v>
       </c>
       <c r="O12">
-        <v>271124000.0</v>
+        <v>-1309000.0</v>
       </c>
       <c r="P12">
-        <v>283658000.0</v>
+        <v>-15001000.0</v>
       </c>
       <c r="Q12">
-        <v>174053000.0</v>
+        <v>-10964000.0</v>
       </c>
       <c r="R12">
-        <v>200652000.0</v>
+        <v>-33311000.0</v>
       </c>
       <c r="S12">
-        <v>138116000.0</v>
+        <v>-9662000.0</v>
       </c>
       <c r="T12">
-        <v>144151000.0</v>
+        <v>-2616000.0</v>
       </c>
       <c r="U12">
-        <v>139041000.0</v>
+        <v>-1397000.0</v>
       </c>
       <c r="V12">
-        <v>128877999.0</v>
+        <v>-16246000.0</v>
       </c>
       <c r="W12">
-        <v>75765000.0</v>
+        <v>-3439000.0</v>
       </c>
       <c r="X12">
-        <v>115922000.0</v>
+        <v>-5075000.0</v>
       </c>
       <c r="Y12">
-        <v>120755000.0</v>
+        <v>5782000.0</v>
       </c>
       <c r="Z12">
-        <v>129005000.0</v>
+        <v>30641000.0</v>
       </c>
       <c r="AA12">
-        <v>56500000.0</v>
+        <v>-1456000.0</v>
       </c>
       <c r="AB12">
-        <v>26385000.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="AC12">
-        <v>45561000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="AD12">
-        <v>54932000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="AE12">
-        <v>16574000.0</v>
+        <v>1735000.0</v>
       </c>
       <c r="AF12">
-        <v>77584000.0</v>
+        <v>-37000.0</v>
       </c>
       <c r="AG12">
-        <v>38983000.0</v>
-[...105 lines deleted...]
-      </c>
+        <v>-3005000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
+      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>31</v>
-[...30 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
-        <v>5452000.0</v>
+        <v>-8417000.0</v>
       </c>
       <c r="M13">
-        <v>5452000.0</v>
+        <v>8624000.0</v>
       </c>
       <c r="N13">
-        <v>5452000.0</v>
+        <v>-17512000.0</v>
       </c>
       <c r="O13">
-        <v>5411000.0</v>
+        <v>-2301000.0</v>
       </c>
       <c r="P13">
-        <v>5411000.0</v>
+        <v>18865000.0</v>
       </c>
       <c r="Q13">
-        <v>5411000.0</v>
+        <v>-3314000.0</v>
       </c>
       <c r="R13">
-        <v>5411000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="S13">
-        <v>5411000.0</v>
+        <v>869000.0</v>
       </c>
       <c r="T13">
-        <v>5411000.0</v>
+        <v>-6391000.0</v>
       </c>
       <c r="U13">
-        <v>5411000.0</v>
+        <v>7470000.0</v>
       </c>
       <c r="V13">
-        <v>5411000.0</v>
+        <v>8475000.0</v>
       </c>
       <c r="W13">
-        <v>5411000.0</v>
+        <v>-513000.0</v>
       </c>
       <c r="X13">
-        <v>5411000.0</v>
+        <v>5964000.0</v>
       </c>
       <c r="Y13">
-        <v>5411000.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="Z13">
-        <v>5411000.0</v>
+        <v>-9617000.0</v>
       </c>
       <c r="AA13">
-        <v>5411000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="AB13">
-        <v>5410000.0</v>
+        <v>-4187000.0</v>
       </c>
       <c r="AC13">
-        <v>5410000.0</v>
+        <v>4526000.0</v>
       </c>
       <c r="AD13">
-        <v>5410000.0</v>
+        <v>-6244000.0</v>
       </c>
       <c r="AE13">
-        <v>3681000.0</v>
+        <v>4295000.0</v>
       </c>
       <c r="AF13">
-        <v>3680000.0</v>
+        <v>-1378000.0</v>
       </c>
       <c r="AG13">
-        <v>3680000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>7875000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
-[...91 lines deleted...]
-      </c>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
-[...1 lines deleted...]
-      </c>
+      <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>178</v>
       </c>
       <c r="B14">
-        <v>54091424.0</v>
+        <v>19254000.0</v>
       </c>
       <c r="C14">
-        <v>54095710.0</v>
+        <v>19639000.0</v>
       </c>
       <c r="D14">
-        <v>54096000.0</v>
+        <v>19439000.0</v>
       </c>
       <c r="E14">
-        <v>54094000.0</v>
+        <v>18984000.0</v>
       </c>
       <c r="F14">
-        <v>54029000.0</v>
+        <v>18557000.0</v>
       </c>
       <c r="G14">
-        <v>54036000.0</v>
+        <v>19627999.0</v>
       </c>
       <c r="H14">
-        <v>54032000.0</v>
+        <v>19012000.0</v>
       </c>
       <c r="I14">
-        <v>53985000.0</v>
+        <v>18915000.0</v>
       </c>
       <c r="J14">
-        <v>53976000.0</v>
+        <v>18540000.0</v>
       </c>
       <c r="K14">
-        <v>53958000.0</v>
+        <v>18757000.0</v>
       </c>
       <c r="L14">
-        <v>53943000.0</v>
+        <v>18736000.0</v>
       </c>
       <c r="M14">
-        <v>53925000.0</v>
+        <v>18251000.0</v>
       </c>
       <c r="N14">
-        <v>53374000.0</v>
+        <v>17619000.0</v>
       </c>
       <c r="O14">
-        <v>53504000.0</v>
+        <v>18204000.0</v>
       </c>
       <c r="P14">
-        <v>53448000.0</v>
+        <v>18204000.0</v>
       </c>
       <c r="Q14">
-        <v>53349000.0</v>
+        <v>18007000.0</v>
       </c>
       <c r="R14">
-        <v>53307000.0</v>
+        <v>17809000.0</v>
       </c>
       <c r="S14">
-        <v>53226000.0</v>
+        <v>18272000.0</v>
       </c>
       <c r="T14">
-        <v>53463000.0</v>
+        <v>18200000.0</v>
       </c>
       <c r="U14">
-        <v>53855000.0</v>
+        <v>17125000.0</v>
       </c>
       <c r="V14">
-        <v>54297000.0</v>
+        <v>16236000.0</v>
       </c>
       <c r="W14">
-        <v>54297000.0</v>
+        <v>13971000.0</v>
       </c>
       <c r="X14">
-        <v>54111000.0</v>
+        <v>10705000.0</v>
       </c>
       <c r="Y14">
-        <v>54111000.0</v>
+        <v>8584000.0</v>
       </c>
       <c r="Z14">
-        <v>54674630.0</v>
+        <v>8587000.0</v>
       </c>
       <c r="AA14">
-        <v>54248000.0</v>
+        <v>8683000.0</v>
       </c>
       <c r="AB14">
-        <v>54104000.0</v>
+        <v>7840000.0</v>
       </c>
       <c r="AC14">
-        <v>54103000.0</v>
+        <v>6308000.0</v>
       </c>
       <c r="AD14">
-        <v>36801710.0</v>
+        <v>5916000.0</v>
       </c>
       <c r="AE14">
-        <v>36805000.0</v>
+        <v>6871000.0</v>
       </c>
       <c r="AF14">
-        <v>36802000.0</v>
+        <v>5477000.0</v>
       </c>
       <c r="AG14">
-        <v>35560000.0</v>
+        <v>2753000.0</v>
       </c>
       <c r="AH14">
-        <v>40320000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2311000.0</v>
+      </c>
+      <c r="AI14"/>
       <c r="AJ14">
-        <v>33285000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AK14">
-        <v>30764000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AL14">
-        <v>12795000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1389000.0</v>
+      </c>
+      <c r="AM14"/>
       <c r="AN14">
-        <v>12791000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AO14"/>
       <c r="AP14">
-        <v>12787000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AQ14">
-        <v>12786967.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AR14">
-        <v>12781000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AS14"/>
       <c r="AT14">
-        <v>12672000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AU14">
-        <v>12672000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
       <c r="AZ14">
-        <v>12578818.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BA14">
-        <v>12569390.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BB14">
-        <v>14250000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="BC14">
-        <v>14250000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BD14">
-        <v>12499000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BE14">
-        <v>12506000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BF14">
-        <v>12077000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>32000.0</v>
+      </c>
+      <c r="BG14"/>
       <c r="BH14">
-        <v>11651000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="BI14">
-        <v>13491042.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BJ14">
-        <v>12547000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>37000.0</v>
+      </c>
+      <c r="BK14"/>
       <c r="BL14">
-        <v>10030000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="BM14">
-        <v>11285902.0</v>
+        <v>54000.0</v>
       </c>
       <c r="BN14">
-        <v>10945000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>59000.0</v>
+      </c>
+      <c r="BO14"/>
       <c r="BP14">
-        <v>12110000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BQ14">
-        <v>10236000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BR14">
-        <v>10173000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>69000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
     <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>33</v>
-[...18 lines deleted...]
-      <c r="S15"/>
+        <v>179</v>
+      </c>
+      <c r="B15">
+        <v>40568999.0</v>
+      </c>
+      <c r="C15">
+        <v>38858514.0</v>
+      </c>
+      <c r="D15">
+        <v>40566000.0</v>
+      </c>
+      <c r="E15">
+        <v>40566000.0</v>
+      </c>
+      <c r="F15">
+        <v>40566000.0</v>
+      </c>
+      <c r="G15">
+        <v>40566000.0</v>
+      </c>
+      <c r="H15">
+        <v>40403000.0</v>
+      </c>
+      <c r="I15">
+        <v>40403000.0</v>
+      </c>
+      <c r="J15">
+        <v>40302000.0</v>
+      </c>
+      <c r="K15">
+        <v>47019000.0</v>
+      </c>
+      <c r="L15">
+        <v>40262000.0</v>
+      </c>
+      <c r="M15">
+        <v>40262000.0</v>
+      </c>
+      <c r="N15">
+        <v>53682000.0</v>
+      </c>
+      <c r="O15">
+        <v>39954000.0</v>
+      </c>
+      <c r="P15">
+        <v>66435000.0</v>
+      </c>
+      <c r="Q15">
+        <v>39857000.0</v>
+      </c>
+      <c r="R15">
+        <v>39848000.0</v>
+      </c>
+      <c r="S15">
+        <v>40244000.0</v>
+      </c>
       <c r="T15">
-        <v>5411000.0</v>
+        <v>21287000.0</v>
       </c>
       <c r="U15">
-        <v>5411000.0</v>
+        <v>21316000.0</v>
       </c>
       <c r="V15">
-        <v>5411000.0</v>
+        <v>16085000.0</v>
       </c>
       <c r="W15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="X15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="Y15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="Z15">
         <v>5411000.0</v>
       </c>
       <c r="AA15">
         <v>5411000.0</v>
       </c>
       <c r="AB15">
-        <v>5410000.0</v>
+        <v>5411000.0</v>
       </c>
       <c r="AC15">
-        <v>5410000.0</v>
+        <v>5411000.0</v>
       </c>
       <c r="AD15">
-        <v>5410000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>5411000.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
-[...91 lines deleted...]
-      </c>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
     </row>
     <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>180</v>
+      </c>
+      <c r="B16">
+        <v>389068000.0</v>
+      </c>
+      <c r="C16">
+        <v>447697000.0</v>
+      </c>
       <c r="D16">
-        <v>30595000.0</v>
+        <v>478802000.0</v>
       </c>
       <c r="E16">
-        <v>32359000.0</v>
+        <v>412737000.0</v>
       </c>
       <c r="F16">
-        <v>37124000.0</v>
+        <v>410052000.0</v>
       </c>
       <c r="G16">
-        <v>37030000.0</v>
+        <v>437203000.0</v>
       </c>
       <c r="H16">
-        <v>34074000.0</v>
+        <v>289573000.0</v>
       </c>
       <c r="I16">
-        <v>27014000.0</v>
+        <v>370255000.0</v>
       </c>
       <c r="J16">
-        <v>32441000.0</v>
+        <v>383339000.0</v>
       </c>
       <c r="K16">
-        <v>31630000.0</v>
+        <v>410544000.0</v>
       </c>
       <c r="L16">
-        <v>31771000.0</v>
+        <v>429501000.0</v>
       </c>
       <c r="M16">
-        <v>28882000.0</v>
+        <v>449921000.0</v>
       </c>
       <c r="N16">
-        <v>32963000.0</v>
+        <v>475470000.0</v>
       </c>
       <c r="O16">
-        <v>32039000.0</v>
+        <v>332401000.0</v>
       </c>
       <c r="P16">
-        <v>28551000.0</v>
+        <v>271168000.0</v>
       </c>
       <c r="Q16">
-        <v>25271000.0</v>
+        <v>283705000.0</v>
       </c>
       <c r="R16">
-        <v>26873000.0</v>
+        <v>174508000.0</v>
       </c>
       <c r="S16">
-        <v>24162000.0</v>
+        <v>201170000.0</v>
       </c>
       <c r="T16">
-        <v>21606000.0</v>
+        <v>138163000.0</v>
       </c>
       <c r="U16">
-        <v>8408000.0</v>
+        <v>144207000.0</v>
       </c>
       <c r="V16">
-        <v>25341000.0</v>
+        <v>139094000.0</v>
       </c>
       <c r="W16">
-        <v>11347000.0</v>
+        <v>128962000.0</v>
       </c>
       <c r="X16">
-        <v>6117000.0</v>
+        <v>75813000.0</v>
       </c>
       <c r="Y16">
-        <v>5614000.0</v>
+        <v>115993000.0</v>
       </c>
       <c r="Z16">
-        <v>12575000.0</v>
+        <v>120802000.0</v>
       </c>
       <c r="AA16">
-        <v>12575000.0</v>
-[...1 lines deleted...]
-      <c r="AB16"/>
+        <v>129098000.0</v>
+      </c>
+      <c r="AB16">
+        <v>56554000.0</v>
+      </c>
       <c r="AC16">
-        <v>2559000.0</v>
+        <v>26444000.0</v>
       </c>
       <c r="AD16">
-        <v>2559000.0</v>
-[...3 lines deleted...]
-      <c r="AG16"/>
+        <v>45616000.0</v>
+      </c>
+      <c r="AE16">
+        <v>55097000.0</v>
+      </c>
+      <c r="AF16">
+        <v>16574000.0</v>
+      </c>
+      <c r="AG16">
+        <v>77584000.0</v>
+      </c>
       <c r="AH16">
-        <v>2603000.0</v>
-[...38 lines deleted...]
-      <c r="BT16"/>
+        <v>38983000.0</v>
+      </c>
+      <c r="AI16">
+        <v>9961000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>11881000.0</v>
+      </c>
+      <c r="AK16">
+        <v>18754000.0</v>
+      </c>
+      <c r="AL16">
+        <v>14807000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1439000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2793000.0</v>
+      </c>
+      <c r="AP16">
+        <v>3182000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>3722000.0</v>
+      </c>
+      <c r="AR16">
+        <v>4399000.0</v>
+      </c>
+      <c r="AS16">
+        <v>5021000.0</v>
+      </c>
+      <c r="AT16">
+        <v>5591000.0</v>
+      </c>
+      <c r="AU16">
+        <v>6731000.0</v>
+      </c>
+      <c r="AV16">
+        <v>261000.0</v>
+      </c>
+      <c r="AW16">
+        <v>437000.0</v>
+      </c>
+      <c r="AX16">
+        <v>880000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1524000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3218000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3907000.0</v>
+      </c>
+      <c r="BB16">
+        <v>4888000.0</v>
+      </c>
+      <c r="BC16">
+        <v>6246000.0</v>
+      </c>
+      <c r="BD16">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE16">
+        <v>9545000.0</v>
+      </c>
+      <c r="BF16">
+        <v>11602000.0</v>
+      </c>
+      <c r="BG16">
+        <v>14754000.0</v>
+      </c>
+      <c r="BH16">
+        <v>16909000.0</v>
+      </c>
+      <c r="BI16">
+        <v>14710000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>6462000.0</v>
+      </c>
+      <c r="BK16">
+        <v>9889000.0</v>
+      </c>
+      <c r="BL16">
+        <v>13143000.0</v>
+      </c>
+      <c r="BM16">
+        <v>16881000.0</v>
+      </c>
+      <c r="BN16">
+        <v>20269000.0</v>
+      </c>
+      <c r="BO16">
+        <v>25679000.0</v>
+      </c>
+      <c r="BP16">
+        <v>21120000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>23592000.0</v>
+      </c>
+      <c r="BR16">
+        <v>34411000.0</v>
+      </c>
+      <c r="BS16">
+        <v>49499000.0</v>
+      </c>
+      <c r="BT16">
+        <v>199859000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5993,220 +22825,434 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
     </row>
     <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>36</v>
-[...71 lines deleted...]
-      <c r="BT18"/>
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>9681000.0</v>
+      </c>
+      <c r="C18">
+        <v>29043490.0</v>
+      </c>
+      <c r="D18">
+        <v>37238000.0</v>
+      </c>
+      <c r="E18">
+        <v>26890000.0</v>
+      </c>
+      <c r="F18">
+        <v>40179000.0</v>
+      </c>
+      <c r="G18">
+        <v>52283000.0</v>
+      </c>
+      <c r="H18">
+        <v>48162000.0</v>
+      </c>
+      <c r="I18">
+        <v>47476000.0</v>
+      </c>
+      <c r="J18">
+        <v>34874000.0</v>
+      </c>
+      <c r="K18">
+        <v>54260000.0</v>
+      </c>
+      <c r="L18">
+        <v>46158000.0</v>
+      </c>
+      <c r="M18">
+        <v>40869000.0</v>
+      </c>
+      <c r="N18">
+        <v>33745000.0</v>
+      </c>
+      <c r="O18">
+        <v>53354000.0</v>
+      </c>
+      <c r="P18">
+        <v>71932000.0</v>
+      </c>
+      <c r="Q18">
+        <v>52142000.0</v>
+      </c>
+      <c r="R18">
+        <v>42449000.0</v>
+      </c>
+      <c r="S18">
+        <v>79340000.0</v>
+      </c>
+      <c r="T18">
+        <v>44285000.0</v>
+      </c>
+      <c r="U18">
+        <v>-82024000.0</v>
+      </c>
+      <c r="V18">
+        <v>-92951000.0</v>
+      </c>
+      <c r="W18">
+        <v>-207429000.0</v>
+      </c>
+      <c r="X18">
+        <v>-412748000.0</v>
+      </c>
+      <c r="Y18">
+        <v>3861000.0</v>
+      </c>
+      <c r="Z18">
+        <v>14121000.0</v>
+      </c>
+      <c r="AA18">
+        <v>37179000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-136794000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-136821000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-3580000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-251255000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-39473000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-176982000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-81010000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-1915000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-6801000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-80623000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-6050000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-992000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-2283000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-389000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-540000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-677000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-622000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-571000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-1148000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-532000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-176000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-444000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-653000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-1686000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-702000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-961000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-1329000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-1469000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-1868000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-1631000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-3583000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-20718000.0</v>
+      </c>
+      <c r="BH18">
+        <v>5100000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-2783000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-1647000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-2829000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-957000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-2123000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1420000.0</v>
+      </c>
+      <c r="BP18">
+        <v>597000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-8032000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-5965000.0</v>
+      </c>
+      <c r="BS18">
+        <v>7978000.0</v>
+      </c>
+      <c r="BT18">
+        <v>330446000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...25 lines deleted...]
-      <c r="AD19"/>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>-4000.0</v>
+      </c>
+      <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
+        <v>-2000.0</v>
+      </c>
+      <c r="N19">
+        <v>-4531000.0</v>
+      </c>
+      <c r="O19">
+        <v>0.0</v>
+      </c>
+      <c r="P19">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-3000.0</v>
+      </c>
+      <c r="R19">
+        <v>-1000.0</v>
+      </c>
+      <c r="S19">
+        <v>-17000.0</v>
+      </c>
+      <c r="T19">
+        <v>258000.0</v>
+      </c>
+      <c r="U19">
+        <v>-129321000.0</v>
+      </c>
+      <c r="V19">
+        <v>-136854000.0</v>
+      </c>
+      <c r="W19">
+        <v>-259048000.0</v>
+      </c>
+      <c r="X19">
+        <v>-432451000.0</v>
+      </c>
+      <c r="Y19">
+        <v>91000.0</v>
+      </c>
+      <c r="Z19">
+        <v>15000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-126000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-145217000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-146199000.0</v>
+      </c>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
     </row>
     <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20">
+        <v>884000.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20"/>
-[...5 lines deleted...]
-      <c r="Q20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>14490000.0</v>
+      </c>
+      <c r="P20">
+        <v>934000.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
@@ -6221,18530 +23267,1817 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
     </row>
     <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="H21"/>
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>-27675000.0</v>
+      </c>
+      <c r="C21">
+        <v>-25487000.0</v>
+      </c>
+      <c r="D21">
+        <v>72341000.0</v>
+      </c>
+      <c r="E21">
+        <v>18196000.0</v>
+      </c>
+      <c r="F21">
+        <v>-27098000.0</v>
+      </c>
+      <c r="G21">
+        <v>137086000.0</v>
+      </c>
+      <c r="H21">
+        <v>-87334000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21"/>
-[...20 lines deleted...]
-      <c r="AG21"/>
+      <c r="L21">
+        <v>-26396000.0</v>
+      </c>
+      <c r="M21">
+        <v>-25887000.0</v>
+      </c>
+      <c r="N21">
+        <v>172549000.0</v>
+      </c>
+      <c r="O21">
+        <v>19702000.0</v>
+      </c>
+      <c r="P21">
+        <v>-14486000.0</v>
+      </c>
+      <c r="Q21">
+        <v>104315000.0</v>
+      </c>
+      <c r="R21">
+        <v>-29273000.0</v>
+      </c>
+      <c r="S21">
+        <v>25830000.0</v>
+      </c>
+      <c r="T21">
+        <v>-27129000.0</v>
+      </c>
+      <c r="U21">
+        <v>110113000.0</v>
+      </c>
+      <c r="V21">
+        <v>124348000.0</v>
+      </c>
+      <c r="W21">
+        <v>272815000.0</v>
+      </c>
+      <c r="X21">
+        <v>378060000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-9264000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-8269000.0</v>
+      </c>
+      <c r="AA21">
+        <v>40775000.0</v>
+      </c>
+      <c r="AB21">
+        <v>171922000.0</v>
+      </c>
+      <c r="AC21">
+        <v>117631000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-5905000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-5906000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-21613000.0</v>
+      </c>
+      <c r="AG21">
+        <v>216063000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
     </row>
     <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>148</v>
       </c>
       <c r="B22">
-        <v>9004000.0</v>
+        <v>19510999.0</v>
       </c>
       <c r="C22">
-        <v>7784000.0</v>
+        <v>21550000.0</v>
       </c>
       <c r="D22">
-        <v>4805000.0</v>
+        <v>16818000.0</v>
       </c>
       <c r="E22">
-        <v>5029000.0</v>
+        <v>17719000.0</v>
       </c>
       <c r="F22">
-        <v>4824000.0</v>
+        <v>18728000.0</v>
       </c>
       <c r="G22">
-        <v>4968000.0</v>
+        <v>45217000.0</v>
       </c>
       <c r="H22">
-        <v>4951000.0</v>
+        <v>17408000.0</v>
       </c>
       <c r="I22">
-        <v>5406000.0</v>
+        <v>21835000.0</v>
       </c>
       <c r="J22">
-        <v>5091000.0</v>
+        <v>33224000.0</v>
       </c>
       <c r="K22">
-        <v>5158000.0</v>
+        <v>19391000.0</v>
       </c>
       <c r="L22">
-        <v>5584000.0</v>
+        <v>45101000.0</v>
       </c>
       <c r="M22">
-        <v>5178000.0</v>
+        <v>39016000.0</v>
       </c>
       <c r="N22">
-        <v>5260000.0</v>
+        <v>16531000.0</v>
       </c>
       <c r="O22">
-        <v>4910000.0</v>
+        <v>41434000.0</v>
       </c>
       <c r="P22">
-        <v>4924000.0</v>
+        <v>46587000.0</v>
       </c>
       <c r="Q22">
-        <v>5206000.0</v>
+        <v>44260000.0</v>
       </c>
       <c r="R22">
-        <v>6453000.0</v>
+        <v>55761000.0</v>
       </c>
       <c r="S22">
-        <v>5915000.0</v>
+        <v>69430000.0</v>
       </c>
       <c r="T22">
-        <v>4075000.0</v>
+        <v>32806000.0</v>
       </c>
       <c r="U22">
-        <v>5477000.0</v>
+        <v>12741000.0</v>
       </c>
       <c r="V22">
-        <v>3656000.0</v>
+        <v>47228000.0</v>
       </c>
       <c r="W22">
-        <v>4423000.0</v>
+        <v>25817000.0</v>
       </c>
       <c r="X22">
-        <v>3238000.0</v>
+        <v>3822000.0</v>
       </c>
       <c r="Y22">
-        <v>1991000.0</v>
+        <v>-6657000.0</v>
       </c>
       <c r="Z22">
-        <v>2686000.0</v>
+        <v>-14877000.0</v>
       </c>
       <c r="AA22">
-        <v>1712000.0</v>
+        <v>23856000.0</v>
       </c>
       <c r="AB22">
-        <v>1917000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="AC22">
-        <v>915000.0</v>
+        <v>-3919000.0</v>
       </c>
       <c r="AD22">
-        <v>915000.0</v>
+        <v>-3438000.0</v>
       </c>
       <c r="AE22">
-        <v>1508000.0</v>
+        <v>15236000.0</v>
       </c>
       <c r="AF22">
-        <v>2615000.0</v>
+        <v>1179000.0</v>
       </c>
       <c r="AG22">
-        <v>2360000.0</v>
+        <v>-2857000.0</v>
       </c>
       <c r="AH22">
-        <v>1041000.0</v>
+        <v>-1776000.0</v>
       </c>
       <c r="AI22">
-        <v>2055000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="AJ22">
-        <v>2169000.0</v>
-[...13 lines deleted...]
-      <c r="AW22"/>
+        <v>-4029000.0</v>
+      </c>
+      <c r="AK22">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-986000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-165000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-1790000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-661000.0</v>
+      </c>
+      <c r="AP22">
+        <v>-423000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-682000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-497000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-750000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-549000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-898000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-464000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-636000.0</v>
+      </c>
       <c r="AX22">
-        <v>-98000.0</v>
-[...7 lines deleted...]
-      <c r="BE22"/>
+        <v>-624000.0</v>
+      </c>
+      <c r="AY22">
+        <v>-689000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>208869000.0</v>
+      </c>
+      <c r="BA22">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BB22">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-292033000.0</v>
+      </c>
+      <c r="BD22">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BE22">
+        <v>-2222000.0</v>
+      </c>
       <c r="BF22">
-        <v>-45000.0</v>
-[...14 lines deleted...]
-      <c r="BT22"/>
+        <v>-1669000.0</v>
+      </c>
+      <c r="BG22">
+        <v>-116911000.0</v>
+      </c>
+      <c r="BH22">
+        <v>-3623000.0</v>
+      </c>
+      <c r="BI22">
+        <v>-11651000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-3752000.0</v>
+      </c>
+      <c r="BK22">
+        <v>-100279000.0</v>
+      </c>
+      <c r="BL22">
+        <v>-3764000.0</v>
+      </c>
+      <c r="BM22">
+        <v>-2006000.0</v>
+      </c>
+      <c r="BN22">
+        <v>-2610000.0</v>
+      </c>
+      <c r="BO22">
+        <v>-2694000.0</v>
+      </c>
+      <c r="BP22">
+        <v>-2189000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>-3633000.0</v>
+      </c>
+      <c r="BR22">
+        <v>-1649000.0</v>
+      </c>
+      <c r="BS22">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BT22">
+        <v>-3052000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>2679057000.0</v>
+        <v>1329951.0</v>
       </c>
       <c r="D23">
-        <v>2627563000.0</v>
+        <v>-2935000.0</v>
       </c>
       <c r="E23">
-        <v>2627858000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1999000.0</v>
+      </c>
+      <c r="F23"/>
       <c r="G23">
-        <v>2529744000.0</v>
+        <v>-687000.0</v>
       </c>
       <c r="H23">
-        <v>2641502000.0</v>
+        <v>-1263000.0</v>
       </c>
       <c r="I23">
-        <v>2677088000.0</v>
+        <v>5370000.0</v>
       </c>
       <c r="J23">
-        <v>2709193000.0</v>
+        <v>4973000.0</v>
       </c>
       <c r="K23">
-        <v>2769056000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="L23">
-        <v>2795903000.0</v>
+        <v>399985000.0</v>
       </c>
       <c r="M23">
-        <v>2815627000.0</v>
+        <v>399844000.0</v>
       </c>
       <c r="N23">
-        <v>2679512000.0</v>
+        <v>1199142000.0</v>
       </c>
       <c r="O23">
-        <v>2643582000.0</v>
+        <v>387611000.0</v>
       </c>
       <c r="P23">
-        <v>2665578000.0</v>
+        <v>7426000.0</v>
       </c>
       <c r="Q23">
-        <v>2552642000.0</v>
+        <v>-7433000.0</v>
       </c>
       <c r="R23">
-        <v>2572921000.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="S23">
-        <v>2521044000.0</v>
+        <v>-2070000.0</v>
       </c>
       <c r="T23">
-        <v>2539670000.0</v>
+        <v>69738000.0</v>
       </c>
       <c r="U23">
-        <v>2428208000.0</v>
+        <v>-1269000.0</v>
       </c>
       <c r="V23">
-        <v>2304020000.0</v>
+        <v>191053000.0</v>
       </c>
       <c r="W23">
-        <v>1999411000.0</v>
+        <v>-5002000.0</v>
       </c>
       <c r="X23">
-        <v>1615784000.0</v>
+        <v>-6002000.0</v>
       </c>
       <c r="Y23">
-        <v>1628157000.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="Z23">
-        <v>1641282000.0</v>
+        <v>-6506000.0</v>
       </c>
       <c r="AA23">
-        <v>1578705000.0</v>
+        <v>49342000.0</v>
       </c>
       <c r="AB23">
-        <v>1404279000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AC23">
-        <v>1281719000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AD23">
-        <v>1294386000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AE23">
-        <v>988376000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="AF23">
-        <v>1008731000.0</v>
+        <v>156001000.0</v>
       </c>
       <c r="AG23">
-        <v>794242000.0</v>
+        <v>-480000.0</v>
       </c>
       <c r="AH23">
-        <v>684510000.0</v>
+        <v>210032000.0</v>
       </c>
       <c r="AI23">
-        <v>683708000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AJ23">
-        <v>688542000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AK23">
-        <v>205942000.0</v>
+        <v>-73904000.0</v>
       </c>
       <c r="AL23">
-        <v>214133000.0</v>
+        <v>-1061000.0</v>
       </c>
       <c r="AM23">
-        <v>214219000.0</v>
+        <v>-705000.0</v>
       </c>
       <c r="AN23">
-        <v>214282000.0</v>
+        <v>-1204000.0</v>
       </c>
       <c r="AO23">
-        <v>214906000.0</v>
+        <v>-28000.0</v>
       </c>
       <c r="AP23">
-        <v>215247000.0</v>
+        <v>-151000.0</v>
       </c>
       <c r="AQ23">
-        <v>215807000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="AR23">
-        <v>216299000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AS23">
-        <v>216851000.0</v>
+        <v>-56000.0</v>
       </c>
       <c r="AT23">
-        <v>217861000.0</v>
+        <v>-68000.0</v>
       </c>
       <c r="AU23">
-        <v>211175000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AV23">
-        <v>211262000.0</v>
+        <v>-117000.0</v>
       </c>
       <c r="AW23">
-        <v>211660000.0</v>
+        <v>-89000.0</v>
       </c>
       <c r="AX23">
-        <v>212198000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AY23">
-        <v>213408000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="AZ23">
-        <v>4323000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BA23">
-        <v>5267000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000.0</v>
+      </c>
+      <c r="BB23"/>
       <c r="BC23">
-        <v>340924000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-13000.0</v>
+      </c>
+      <c r="BD23"/>
       <c r="BE23">
-        <v>355117000.0</v>
+        <v>-402000.0</v>
       </c>
       <c r="BF23">
-        <v>358393000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="BG23">
-        <v>464092000.0</v>
+        <v>18258000.0</v>
       </c>
       <c r="BH23">
-        <v>451345000.0</v>
+        <v>-3059000.0</v>
       </c>
       <c r="BI23">
-        <v>442319000.0</v>
+        <v>11815000.0</v>
       </c>
       <c r="BJ23">
-        <v>444631000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="BK23">
-        <v>577482000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="BL23">
-        <v>578678000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="BM23">
-        <v>580363000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="BN23">
-        <v>579631000.0</v>
+        <v>3602000.0</v>
       </c>
       <c r="BO23">
-        <v>572682000.0</v>
+        <v>9259000.0</v>
       </c>
       <c r="BP23">
-        <v>570966000.0</v>
-[...1 lines deleted...]
-      <c r="BQ23"/>
+        <v>-31845000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>37783000.0</v>
+      </c>
       <c r="BR23">
-        <v>544799000.0</v>
-[...2 lines deleted...]
-      <c r="BT23"/>
+        <v>-9112000.0</v>
+      </c>
+      <c r="BS23">
+        <v>-158338000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-138363000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>187</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...49 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
       <c r="T24">
-        <v>1555348000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>260000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
       <c r="Y24">
-        <v>735310000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="Z24">
-        <v>744283000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AA24">
-        <v>702893000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="AB24">
-        <v>536762000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="AC24">
-        <v>425762000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3000.0</v>
+      </c>
+      <c r="AD24"/>
       <c r="AE24">
-        <v>437443000.0</v>
+        <v>-2964000.0</v>
       </c>
       <c r="AF24">
-        <v>467995000.0</v>
-[...2 lines deleted...]
-      <c r="AH24"/>
+        <v>-223000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-7000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-7000.0</v>
+      </c>
       <c r="AI24"/>
-      <c r="AJ24"/>
+      <c r="AJ24">
+        <v>1000.0</v>
+      </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24"/>
+      <c r="AS24">
+        <v>1000.0</v>
+      </c>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24"/>
-[...1 lines deleted...]
-      <c r="BA24"/>
+      <c r="AY24">
+        <v>-7000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2000.0</v>
+      </c>
+      <c r="BA24">
+        <v>5000.0</v>
+      </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24"/>
-[...14 lines deleted...]
-      <c r="BT24"/>
+      <c r="BE24">
+        <v>-9000.0</v>
+      </c>
+      <c r="BF24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BG24">
+        <v>1000.0</v>
+      </c>
+      <c r="BH24">
+        <v>-1073000.0</v>
+      </c>
+      <c r="BI24">
+        <v>-801000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-1026000.0</v>
+      </c>
+      <c r="BK24">
+        <v>-1753000.0</v>
+      </c>
+      <c r="BL24">
+        <v>-1972000.0</v>
+      </c>
+      <c r="BM24">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BN24">
+        <v>-6875000.0</v>
+      </c>
+      <c r="BO24">
+        <v>-2989000.0</v>
+      </c>
+      <c r="BP24">
+        <v>28712000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>-40517000.0</v>
+      </c>
+      <c r="BR24">
+        <v>-9112000.0</v>
+      </c>
+      <c r="BS24">
+        <v>-158338000.0</v>
+      </c>
+      <c r="BT24">
+        <v>-138363000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>43</v>
-[...23 lines deleted...]
-      <c r="X25"/>
+        <v>188</v>
+      </c>
+      <c r="B25">
+        <v>-10680000.0</v>
+      </c>
+      <c r="C25">
+        <v>-7980970.0</v>
+      </c>
+      <c r="D25">
+        <v>-974000.0</v>
+      </c>
+      <c r="E25">
+        <v>-3175000.0</v>
+      </c>
+      <c r="F25">
+        <v>8706000.0</v>
+      </c>
+      <c r="G25">
+        <v>-16586999.0</v>
+      </c>
+      <c r="H25">
+        <v>10892000.0</v>
+      </c>
+      <c r="I25">
+        <v>-2645000.0</v>
+      </c>
+      <c r="J25">
+        <v>-3418000.0</v>
+      </c>
+      <c r="K25">
+        <v>18850000.0</v>
+      </c>
+      <c r="L25">
+        <v>593000.0</v>
+      </c>
+      <c r="M25">
+        <v>-15292000.0</v>
+      </c>
+      <c r="N25">
+        <v>19273000.0</v>
+      </c>
+      <c r="O25">
+        <v>-369000.0</v>
+      </c>
+      <c r="P25">
+        <v>-14141000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-8351000.0</v>
+      </c>
+      <c r="R25">
+        <v>-32268000.0</v>
+      </c>
+      <c r="S25">
+        <v>-5941000.0</v>
+      </c>
+      <c r="T25">
+        <v>-1380000.0</v>
+      </c>
+      <c r="U25">
+        <v>-28000.0</v>
+      </c>
+      <c r="V25">
+        <v>-15153000.0</v>
+      </c>
+      <c r="W25">
+        <v>-2594000.0</v>
+      </c>
+      <c r="X25">
+        <v>-4533000.0</v>
+      </c>
       <c r="Y25">
-        <v>735310000.0</v>
+        <v>6136000.0</v>
       </c>
       <c r="Z25">
-        <v>744283000.0</v>
+        <v>6919000.0</v>
       </c>
       <c r="AA25">
-        <v>702893000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="AB25">
-        <v>536762000.0</v>
+        <v>3498000.0</v>
       </c>
       <c r="AC25">
-        <v>425762000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AD25">
-        <v>431602000.0</v>
-[...42 lines deleted...]
-      <c r="BT25"/>
+        <v>186000.0</v>
+      </c>
+      <c r="AE25">
+        <v>6565000.0</v>
+      </c>
+      <c r="AF25">
+        <v>5440000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2790000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1011000.0</v>
+      </c>
+      <c r="AI25">
+        <v>168000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>1000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-903000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-103000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-153000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-73000.0</v>
+      </c>
+      <c r="AO25">
+        <v>24000.0</v>
+      </c>
+      <c r="AP25">
+        <v>29000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>32000.0</v>
+      </c>
+      <c r="AR25">
+        <v>11000.0</v>
+      </c>
+      <c r="AS25">
+        <v>20000.0</v>
+      </c>
+      <c r="AT25">
+        <v>24000.0</v>
+      </c>
+      <c r="AU25">
+        <v>121000.0</v>
+      </c>
+      <c r="AV25">
+        <v>435000.0</v>
+      </c>
+      <c r="AW25">
+        <v>159000.0</v>
+      </c>
+      <c r="AX25">
+        <v>161000.0</v>
+      </c>
+      <c r="AY25">
+        <v>269000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-209875000.0</v>
+      </c>
+      <c r="BA25">
+        <v>94000.0</v>
+      </c>
+      <c r="BB25">
+        <v>155000.0</v>
+      </c>
+      <c r="BC25">
+        <v>290298000.0</v>
+      </c>
+      <c r="BD25">
+        <v>745000.0</v>
+      </c>
+      <c r="BE25">
+        <v>600000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-1913000.0</v>
+      </c>
+      <c r="BG25">
+        <v>115134000.0</v>
+      </c>
+      <c r="BH25">
+        <v>10003000.0</v>
+      </c>
+      <c r="BI25">
+        <v>8868000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>776000.0</v>
+      </c>
+      <c r="BK25">
+        <v>98632000.0</v>
+      </c>
+      <c r="BL25">
+        <v>935000.0</v>
+      </c>
+      <c r="BM25">
+        <v>1049000.0</v>
+      </c>
+      <c r="BN25">
+        <v>487000.0</v>
+      </c>
+      <c r="BO25">
+        <v>1274000.0</v>
+      </c>
+      <c r="BP25">
+        <v>2786000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>-4399000.0</v>
+      </c>
+      <c r="BR25">
+        <v>-4316000.0</v>
+      </c>
+      <c r="BS25">
+        <v>12109000.0</v>
+      </c>
+      <c r="BT25">
+        <v>333498000.0</v>
+      </c>
     </row>
     <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26"/>
-[...15 lines deleted...]
-      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>140818.0</v>
+      </c>
+      <c r="T26">
+        <v>-2152000.0</v>
+      </c>
+      <c r="U26">
+        <v>-379000.0</v>
+      </c>
+      <c r="V26">
+        <v>-5257000.0</v>
+      </c>
+      <c r="W26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="X26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>295311000.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
     </row>
     <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>45</v>
-[...29 lines deleted...]
-      <c r="AD27"/>
+        <v>190</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
+      <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
+        <v>23000.0</v>
+      </c>
+      <c r="F27">
+        <v>53000.0</v>
+      </c>
+      <c r="G27">
+        <v>54000.0</v>
+      </c>
+      <c r="H27">
+        <v>288000.0</v>
+      </c>
+      <c r="I27">
+        <v>363000.0</v>
+      </c>
+      <c r="J27">
+        <v>358000.0</v>
+      </c>
+      <c r="K27">
+        <v>363000.0</v>
+      </c>
+      <c r="L27">
+        <v>353000.0</v>
+      </c>
+      <c r="M27">
+        <v>341000.0</v>
+      </c>
+      <c r="N27">
+        <v>692000.0</v>
+      </c>
+      <c r="O27">
+        <v>72000.0</v>
+      </c>
+      <c r="P27">
+        <v>89000.0</v>
+      </c>
+      <c r="Q27">
+        <v>76000.0</v>
+      </c>
+      <c r="R27">
+        <v>94000.0</v>
+      </c>
+      <c r="S27">
+        <v>-1253000.0</v>
+      </c>
+      <c r="T27">
+        <v>62000.0</v>
+      </c>
+      <c r="U27">
+        <v>-154000.0</v>
+      </c>
+      <c r="V27">
+        <v>72000.0</v>
+      </c>
+      <c r="W27">
+        <v>74000.0</v>
+      </c>
+      <c r="X27">
+        <v>73000.0</v>
+      </c>
+      <c r="Y27">
+        <v>73000.0</v>
+      </c>
+      <c r="Z27">
+        <v>64000.0</v>
+      </c>
+      <c r="AA27">
+        <v>65000.0</v>
+      </c>
+      <c r="AB27">
+        <v>65000.0</v>
+      </c>
+      <c r="AC27">
+        <v>65000.0</v>
+      </c>
+      <c r="AD27">
+        <v>129000.0</v>
+      </c>
       <c r="AE27"/>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>44000.0</v>
+      </c>
+      <c r="AG27">
+        <v>33000.0</v>
+      </c>
       <c r="AH27"/>
-      <c r="AI27"/>
+      <c r="AI27">
+        <v>115000.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27"/>
+      <c r="AM27">
+        <v>97000.0</v>
+      </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27"/>
+      <c r="AQ27">
+        <v>91000.0</v>
+      </c>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27"/>
+      <c r="AU27">
+        <v>549000.0</v>
+      </c>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27"/>
-      <c r="AZ27"/>
+      <c r="AY27">
+        <v>487000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>100000.0</v>
+      </c>
       <c r="BA27"/>
-      <c r="BB27"/>
-[...1 lines deleted...]
-      <c r="BD27"/>
+      <c r="BB27">
+        <v>100000.0</v>
+      </c>
+      <c r="BC27">
+        <v>-11066000.0</v>
+      </c>
+      <c r="BD27">
+        <v>306000.0</v>
+      </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
     </row>
     <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="B28">
-        <v>1400510000.0</v>
+        <v>-68360999.0</v>
       </c>
       <c r="C28">
-        <v>1396243000.0</v>
+        <v>-61250458.0</v>
       </c>
       <c r="D28">
-        <v>1341873000.0</v>
+        <v>28840000.0</v>
       </c>
       <c r="E28">
-        <v>1374161000.0</v>
+        <v>-24369000.0</v>
       </c>
       <c r="F28">
-        <v>1373083000.0</v>
+        <v>-67664000.0</v>
       </c>
       <c r="G28">
-        <v>1383909000.0</v>
+        <v>95833000.0</v>
       </c>
       <c r="H28">
-        <v>1390635000.0</v>
+        <v>-129000000.0</v>
       </c>
       <c r="I28">
-        <v>1349919000.0</v>
+        <v>-60651000.0</v>
       </c>
       <c r="J28">
-        <v>1401718000.0</v>
+        <v>-61788000.0</v>
       </c>
       <c r="K28">
-        <v>1410256000.0</v>
+        <v>-73472000.0</v>
       </c>
       <c r="L28">
-        <v>2350117000.0</v>
+        <v>-66673000.0</v>
       </c>
       <c r="M28">
-        <v>1415111000.0</v>
+        <v>-66305000.0</v>
       </c>
       <c r="N28">
-        <v>1382402000.0</v>
+        <v>109909000.0</v>
       </c>
       <c r="O28">
-        <v>1422938000.0</v>
+        <v>6849000.0</v>
       </c>
       <c r="P28">
-        <v>1425555000.0</v>
+        <v>-83494000.0</v>
       </c>
       <c r="Q28">
-        <v>2132762000.0</v>
+        <v>57025000.0</v>
       </c>
       <c r="R28">
-        <v>1437531000.0</v>
+        <v>-69141000.0</v>
       </c>
       <c r="S28">
-        <v>1469075000.0</v>
+        <v>-16484000.0</v>
       </c>
       <c r="T28">
-        <v>1501829000.0</v>
+        <v>-50568000.0</v>
       </c>
       <c r="U28">
-        <v>1399486000.0</v>
+        <v>87149000.0</v>
       </c>
       <c r="V28">
-        <v>1296035001.0</v>
+        <v>103006000.0</v>
       </c>
       <c r="W28">
-        <v>1083987000.0</v>
+        <v>260745000.0</v>
       </c>
       <c r="X28">
-        <v>676027999.0</v>
+        <v>372058000.0</v>
       </c>
       <c r="Y28">
-        <v>673822000.0</v>
+        <v>-9296000.0</v>
       </c>
       <c r="Z28">
-        <v>652215000.0</v>
+        <v>-20186000.0</v>
       </c>
       <c r="AA28">
-        <v>680654000.0</v>
+        <v>35364000.0</v>
       </c>
       <c r="AB28">
-        <v>540373000.0</v>
+        <v>166908000.0</v>
       </c>
       <c r="AC28">
-        <v>403566000.0</v>
+        <v>117631000.0</v>
       </c>
       <c r="AD28">
-        <v>400035000.0</v>
+        <v>-5905000.0</v>
       </c>
       <c r="AE28">
-        <v>444234000.0</v>
+        <v>289778000.0</v>
       </c>
       <c r="AF28">
-        <v>404849000.0</v>
+        <v>-21537000.0</v>
       </c>
       <c r="AG28">
-        <v>231017000.0</v>
+        <v>215583000.0</v>
       </c>
       <c r="AH28">
-        <v>150039000.0</v>
+        <v>110032000.0</v>
       </c>
       <c r="AI28">
-        <v>148119000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="AJ28">
-        <v>141246000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AK28">
-        <v>1439000.0</v>
+        <v>84570000.0</v>
       </c>
       <c r="AL28">
-        <v>5561000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>19418000.0</v>
+      </c>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
       <c r="AT28">
-        <v>269000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AU28">
-        <v>-261000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7002000.0</v>
+      </c>
+      <c r="AV28"/>
       <c r="AW28">
-        <v>-880000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
       <c r="BE28">
-        <v>18038000.0</v>
+        <v>-402000.0</v>
       </c>
       <c r="BF28">
-        <v>14484000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="BG28">
-        <v>-16909000.0</v>
+        <v>18575000.0</v>
       </c>
       <c r="BH28">
-        <v>-14710000.0</v>
+        <v>-3059000.0</v>
       </c>
       <c r="BI28">
-        <v>-6462000.0</v>
+        <v>11815000.0</v>
       </c>
       <c r="BJ28">
-        <v>-9889000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="BK28">
-        <v>-13143000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="BL28">
-        <v>-16881000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="BM28">
-        <v>-20269000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="BN28">
-        <v>-25679000.0</v>
+        <v>3602000.0</v>
       </c>
       <c r="BO28">
-        <v>-21120000.0</v>
+        <v>9259000.0</v>
       </c>
       <c r="BP28">
-        <v>-23592000.0</v>
-[...10541 lines deleted...]
-      <c r="BQ28"/>
+        <v>-31845000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>37783000.0</v>
+      </c>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
     </row>
     <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>192</v>
+      </c>
+      <c r="B29">
+        <v>9681000.0</v>
+      </c>
       <c r="C29">
-        <v>18000.0</v>
+        <v>29043486.0</v>
       </c>
       <c r="D29">
-        <v>16000.0</v>
+        <v>37238000.0</v>
       </c>
       <c r="E29">
-        <v>33000.0</v>
+        <v>26890000.0</v>
       </c>
       <c r="F29">
-        <v>62000.0</v>
+        <v>40179000.0</v>
       </c>
       <c r="G29">
-        <v>18000.0</v>
+        <v>52283000.0</v>
       </c>
       <c r="H29">
-        <v>72000.0</v>
+        <v>48166000.0</v>
       </c>
       <c r="I29">
-        <v>-20000.0</v>
+        <v>47476000.0</v>
       </c>
       <c r="J29">
-        <v>4000.0</v>
+        <v>34874000.0</v>
       </c>
       <c r="K29">
-        <v>33000.0</v>
+        <v>54260000.0</v>
       </c>
       <c r="L29">
-        <v>5000.0</v>
+        <v>46158000.0</v>
       </c>
       <c r="M29">
-        <v>36000.0</v>
+        <v>40871000.0</v>
       </c>
       <c r="N29">
-        <v>44000.0</v>
+        <v>38276000.0</v>
       </c>
       <c r="O29">
-        <v>27000.0</v>
+        <v>53354000.0</v>
       </c>
       <c r="P29">
-        <v>11000.0</v>
+        <v>71933000.0</v>
       </c>
       <c r="Q29">
-        <v>16000.0</v>
+        <v>52145000.0</v>
       </c>
       <c r="R29">
-        <v>71000.0</v>
+        <v>42450000.0</v>
       </c>
       <c r="S29">
-        <v>-8000.0</v>
+        <v>79357000.0</v>
       </c>
       <c r="T29">
-        <v>28000.0</v>
+        <v>44287000.0</v>
       </c>
       <c r="U29">
-        <v>8000.0</v>
+        <v>47297000.0</v>
       </c>
       <c r="V29">
-        <v>23000.0</v>
+        <v>43903000.0</v>
       </c>
       <c r="W29">
-        <v>44000.0</v>
+        <v>51619000.0</v>
       </c>
       <c r="X29">
-        <v>41000.0</v>
+        <v>19703000.0</v>
       </c>
       <c r="Y29">
-        <v>-24000.0</v>
+        <v>3861000.0</v>
       </c>
       <c r="Z29">
-        <v>183000.0</v>
+        <v>14121000.0</v>
       </c>
       <c r="AA29">
-        <v>-1000.0</v>
+        <v>37305000.0</v>
       </c>
       <c r="AB29">
-        <v>0.0</v>
+        <v>8423000.0</v>
       </c>
       <c r="AC29">
-        <v>0.0</v>
+        <v>9378000.0</v>
       </c>
       <c r="AD29">
-        <v>-12000.0</v>
-[...42 lines deleted...]
-      <c r="BT29"/>
+        <v>-3580000.0</v>
+      </c>
+      <c r="AE29">
+        <v>25018000.0</v>
+      </c>
+      <c r="AF29">
+        <v>5241000.0</v>
+      </c>
+      <c r="AG29">
+        <v>6805000.0</v>
+      </c>
+      <c r="AH29">
+        <v>-1351000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-790000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-5175000.0</v>
+      </c>
+      <c r="AK29">
+        <v>-6719000.0</v>
+      </c>
+      <c r="AL29">
+        <v>-4989000.0</v>
+      </c>
+      <c r="AM29">
+        <v>-287000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-1079000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-361000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-389000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-594000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-621000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-514000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-1080000.0</v>
+      </c>
+      <c r="AU29">
+        <v>-269000.0</v>
+      </c>
+      <c r="AV29">
+        <v>-59000.0</v>
+      </c>
+      <c r="AW29">
+        <v>-355000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-579000.0</v>
+      </c>
+      <c r="AY29">
+        <v>-1161000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-702000.0</v>
+      </c>
+      <c r="BA29">
+        <v>-961000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-1329000.0</v>
+      </c>
+      <c r="BC29">
+        <v>-1456000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-1868000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-1622000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-3582000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-90000.0</v>
+      </c>
+      <c r="BH29">
+        <v>6380000.0</v>
+      </c>
+      <c r="BI29">
+        <v>-2783000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BK29">
+        <v>-1647000.0</v>
+      </c>
+      <c r="BL29">
+        <v>-2829000.0</v>
+      </c>
+      <c r="BM29">
+        <v>-957000.0</v>
+      </c>
+      <c r="BN29">
+        <v>-2123000.0</v>
+      </c>
+      <c r="BO29">
+        <v>-1420000.0</v>
+      </c>
+      <c r="BP29">
+        <v>597000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>-8032000.0</v>
+      </c>
+      <c r="BR29">
+        <v>-5965000.0</v>
+      </c>
+      <c r="BS29">
+        <v>7978000.0</v>
+      </c>
+      <c r="BT29">
+        <v>330446000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>162</v>
-[...6587 lines deleted...]
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-4000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>43.02</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8.79</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4531000.0</v>
       </c>
       <c r="N30">
         <v>-4531000.0</v>
       </c>
       <c r="O30">
+        <v>-4531000.0</v>
+      </c>
+      <c r="P30">
         <v>-1000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>258000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-129321000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-136854000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-259048000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-432451000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>91000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-126000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-145217000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-146199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-276273000.0</v>
       </c>
       <c r="AD30">
         <v>-276273000.0</v>
       </c>
       <c r="AE30">
+        <v>-276273000.0</v>
+      </c>
+      <c r="AF30">
         <v>-44714000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-183787000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-79659000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1125000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1625000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-73904000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1061000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-705000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1204000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-28000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-151000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-83000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-56000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-68000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-263000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-117000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-89000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-74000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-525000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>-13000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-9000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-20627000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1073000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-801000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1026000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1753000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1972000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2114000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6875000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2989000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>28712000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-40517000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-9112000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-158338000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-138363000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>