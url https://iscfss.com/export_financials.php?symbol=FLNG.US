--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3620,441 +3623,447 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BU62"/>
+  <dimension ref="A1:BV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="2" spans="1:73">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>6117999.0</v>
+      </c>
+      <c r="C2">
         <v>7503000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10508000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9238000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2465000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3720000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2001999.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2381000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2758000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2293000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3508000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3529000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5436000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4235000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1794000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5150000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2835000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4005000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2016000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3430000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>665000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5122000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3373000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1947000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>292000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2530000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>582000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>933000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="AE2">
         <v>592000.0</v>
       </c>
-      <c r="AF2"/>
+      <c r="AF2">
+        <v>592000.0</v>
+      </c>
       <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>76000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>46000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>15000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>409000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>47000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>86000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>198000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>567000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>443000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>7722000.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
+      <c r="BV2"/>
     </row>
-    <row r="3" spans="1:73">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4086,54 +4095,17083 @@
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
+      <c r="BV3"/>
+    </row>
+    <row r="4" spans="1:74">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+    </row>
+    <row r="5" spans="1:74">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>221268000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
+        <v>-74012000.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
+        <v>-37462000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-29621000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-17415000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-17415000.0</v>
+      </c>
+      <c r="AG5">
+        <v>10574000.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
+        <v>10595000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-5000.0</v>
+      </c>
+      <c r="AK5">
+        <v>10591000.0</v>
+      </c>
+      <c r="AL5">
+        <v>10612000.0</v>
+      </c>
+      <c r="AM5">
+        <v>205942000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-3000.0</v>
+      </c>
+      <c r="AO5">
+        <v>10586000.0</v>
+      </c>
+      <c r="AP5">
+        <v>10611000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>10586000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-4000.0</v>
+      </c>
+      <c r="AS5">
+        <v>10585000.0</v>
+      </c>
+      <c r="AT5">
+        <v>10609000.0</v>
+      </c>
+      <c r="AU5">
+        <v>10585000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-109000.0</v>
+      </c>
+      <c r="AW5">
+        <v>10554000.0</v>
+      </c>
+      <c r="AX5">
+        <v>10240000.0</v>
+      </c>
+      <c r="AY5">
+        <v>10081000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-120000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9808000.0</v>
+      </c>
+      <c r="BB5">
+        <v>9836000.0</v>
+      </c>
+      <c r="BC5">
+        <v>9737000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-720000.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5">
+        <v>-112914000.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
+        <v>-370000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+    </row>
+    <row r="6" spans="1:74">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+    </row>
+    <row r="7" spans="1:74">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7">
+        <v>1022729000.0</v>
+      </c>
+      <c r="C7">
+        <v>1037548000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>1066149000.0</v>
+      </c>
+      <c r="F7">
+        <v>1032747000.0</v>
+      </c>
+      <c r="G7">
+        <v>1002562000.0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7">
+        <v>872932000.0</v>
+      </c>
+      <c r="J7">
+        <v>885724000.0</v>
+      </c>
+      <c r="K7">
+        <v>898329000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+    </row>
+    <row r="8" spans="1:74">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>545000.0</v>
+      </c>
+      <c r="C8">
+        <v>545000.0</v>
+      </c>
+      <c r="D8">
+        <v>545000.0</v>
+      </c>
+      <c r="E8">
+        <v>545000.0</v>
+      </c>
+      <c r="F8">
+        <v>545000.0</v>
+      </c>
+      <c r="G8">
+        <v>545000.0</v>
+      </c>
+      <c r="H8">
+        <v>545000.0</v>
+      </c>
+      <c r="I8">
+        <v>545000.0</v>
+      </c>
+      <c r="J8">
+        <v>545000.0</v>
+      </c>
+      <c r="K8">
+        <v>5452000.0</v>
+      </c>
+      <c r="L8">
+        <v>5452000.0</v>
+      </c>
+      <c r="M8">
+        <v>5452000.0</v>
+      </c>
+      <c r="N8">
+        <v>5452000.0</v>
+      </c>
+      <c r="O8">
+        <v>5452000.0</v>
+      </c>
+      <c r="P8">
+        <v>5452000.0</v>
+      </c>
+      <c r="Q8">
+        <v>5411000.0</v>
+      </c>
+      <c r="R8">
+        <v>5411000.0</v>
+      </c>
+      <c r="S8">
+        <v>5411000.0</v>
+      </c>
+      <c r="T8">
+        <v>5411000.0</v>
+      </c>
+      <c r="U8">
+        <v>5411000.0</v>
+      </c>
+      <c r="V8">
+        <v>5411000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+    </row>
+    <row r="9" spans="1:74">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>1190113000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1190049000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1189984000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1189854000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1189789000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1189665000.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+    </row>
+    <row r="10" spans="1:74">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>397381999.0</v>
+      </c>
+      <c r="C10">
+        <v>389068000.0</v>
+      </c>
+      <c r="D10">
+        <v>447697000.0</v>
+      </c>
+      <c r="E10">
+        <v>478726000.0</v>
+      </c>
+      <c r="F10">
+        <v>412681000.0</v>
+      </c>
+      <c r="G10">
+        <v>409618000.0</v>
+      </c>
+      <c r="H10">
+        <v>437154000.0</v>
+      </c>
+      <c r="I10">
+        <v>289519000.0</v>
+      </c>
+      <c r="J10">
+        <v>370203000.0</v>
+      </c>
+      <c r="K10">
+        <v>383339000.0</v>
+      </c>
+      <c r="L10">
+        <v>410425000.0</v>
+      </c>
+      <c r="M10">
+        <v>429415000.0</v>
+      </c>
+      <c r="N10">
+        <v>449830000.0</v>
+      </c>
+      <c r="O10">
+        <v>474950000.0</v>
+      </c>
+      <c r="P10">
+        <v>332329000.0</v>
+      </c>
+      <c r="Q10">
+        <v>271124000.0</v>
+      </c>
+      <c r="R10">
+        <v>283658000.0</v>
+      </c>
+      <c r="S10">
+        <v>174053000.0</v>
+      </c>
+      <c r="T10">
+        <v>200652000.0</v>
+      </c>
+      <c r="U10">
+        <v>138116000.0</v>
+      </c>
+      <c r="V10">
+        <v>144151000.0</v>
+      </c>
+      <c r="W10">
+        <v>139041000.0</v>
+      </c>
+      <c r="X10">
+        <v>128877999.0</v>
+      </c>
+      <c r="Y10">
+        <v>75765000.0</v>
+      </c>
+      <c r="Z10">
+        <v>115922000.0</v>
+      </c>
+      <c r="AA10">
+        <v>120755000.0</v>
+      </c>
+      <c r="AB10">
+        <v>129005000.0</v>
+      </c>
+      <c r="AC10">
+        <v>56500000.0</v>
+      </c>
+      <c r="AD10">
+        <v>26385000.0</v>
+      </c>
+      <c r="AE10">
+        <v>45561000.0</v>
+      </c>
+      <c r="AF10">
+        <v>54932000.0</v>
+      </c>
+      <c r="AG10">
+        <v>16574000.0</v>
+      </c>
+      <c r="AH10">
+        <v>77584000.0</v>
+      </c>
+      <c r="AI10">
+        <v>38983000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>9961000.0</v>
+      </c>
+      <c r="AK10">
+        <v>11881000.0</v>
+      </c>
+      <c r="AL10">
+        <v>18754000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1439000.0</v>
+      </c>
+      <c r="AO10">
+        <v>2431000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2793000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3182000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3722000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4399000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5021000.0</v>
+      </c>
+      <c r="AU10">
+        <v>5591000.0</v>
+      </c>
+      <c r="AV10">
+        <v>6731000.0</v>
+      </c>
+      <c r="AW10">
+        <v>261000.0</v>
+      </c>
+      <c r="AX10">
+        <v>437000.0</v>
+      </c>
+      <c r="AY10">
+        <v>880000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1524000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3218000.0</v>
+      </c>
+      <c r="BB10">
+        <v>3907000.0</v>
+      </c>
+      <c r="BC10">
+        <v>4888000.0</v>
+      </c>
+      <c r="BD10">
+        <v>6246000.0</v>
+      </c>
+      <c r="BE10">
+        <v>7699000.0</v>
+      </c>
+      <c r="BF10">
+        <v>9545000.0</v>
+      </c>
+      <c r="BG10">
+        <v>11602000.0</v>
+      </c>
+      <c r="BH10">
+        <v>14754000.0</v>
+      </c>
+      <c r="BI10">
+        <v>16909000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>14710000.0</v>
+      </c>
+      <c r="BK10">
+        <v>6462000.0</v>
+      </c>
+      <c r="BL10">
+        <v>9889000.0</v>
+      </c>
+      <c r="BM10">
+        <v>13143000.0</v>
+      </c>
+      <c r="BN10">
+        <v>16881000.0</v>
+      </c>
+      <c r="BO10">
+        <v>20269000.0</v>
+      </c>
+      <c r="BP10">
+        <v>25679000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>21120000.0</v>
+      </c>
+      <c r="BR10">
+        <v>23592000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>49499000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+    </row>
+    <row r="11" spans="1:74">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+    </row>
+    <row r="12" spans="1:74">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>397381999.0</v>
+      </c>
+      <c r="C12">
+        <v>389068000.0</v>
+      </c>
+      <c r="D12">
+        <v>447697000.0</v>
+      </c>
+      <c r="E12">
+        <v>478726000.0</v>
+      </c>
+      <c r="F12">
+        <v>412681000.0</v>
+      </c>
+      <c r="G12">
+        <v>409618000.0</v>
+      </c>
+      <c r="H12">
+        <v>437154000.0</v>
+      </c>
+      <c r="I12">
+        <v>289519000.0</v>
+      </c>
+      <c r="J12">
+        <v>370203000.0</v>
+      </c>
+      <c r="K12">
+        <v>383339000.0</v>
+      </c>
+      <c r="L12">
+        <v>410425000.0</v>
+      </c>
+      <c r="M12">
+        <v>429415000.0</v>
+      </c>
+      <c r="N12">
+        <v>449830000.0</v>
+      </c>
+      <c r="O12">
+        <v>474950000.0</v>
+      </c>
+      <c r="P12">
+        <v>332329000.0</v>
+      </c>
+      <c r="Q12">
+        <v>271124000.0</v>
+      </c>
+      <c r="R12">
+        <v>283658000.0</v>
+      </c>
+      <c r="S12">
+        <v>174053000.0</v>
+      </c>
+      <c r="T12">
+        <v>200652000.0</v>
+      </c>
+      <c r="U12">
+        <v>138116000.0</v>
+      </c>
+      <c r="V12">
+        <v>144151000.0</v>
+      </c>
+      <c r="W12">
+        <v>139041000.0</v>
+      </c>
+      <c r="X12">
+        <v>128877999.0</v>
+      </c>
+      <c r="Y12">
+        <v>75765000.0</v>
+      </c>
+      <c r="Z12">
+        <v>115922000.0</v>
+      </c>
+      <c r="AA12">
+        <v>120755000.0</v>
+      </c>
+      <c r="AB12">
+        <v>129005000.0</v>
+      </c>
+      <c r="AC12">
+        <v>56500000.0</v>
+      </c>
+      <c r="AD12">
+        <v>26385000.0</v>
+      </c>
+      <c r="AE12">
+        <v>45561000.0</v>
+      </c>
+      <c r="AF12">
+        <v>54932000.0</v>
+      </c>
+      <c r="AG12">
+        <v>16574000.0</v>
+      </c>
+      <c r="AH12">
+        <v>77584000.0</v>
+      </c>
+      <c r="AI12">
+        <v>38983000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9961000.0</v>
+      </c>
+      <c r="AK12">
+        <v>11881000.0</v>
+      </c>
+      <c r="AL12">
+        <v>18754000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1439000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2431000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2793000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3182000.0</v>
+      </c>
+      <c r="AR12">
+        <v>3722000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4399000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5021000.0</v>
+      </c>
+      <c r="AU12">
+        <v>5591000.0</v>
+      </c>
+      <c r="AV12">
+        <v>6731000.0</v>
+      </c>
+      <c r="AW12">
+        <v>261000.0</v>
+      </c>
+      <c r="AX12">
+        <v>437000.0</v>
+      </c>
+      <c r="AY12">
+        <v>880000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1524000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3218000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3907000.0</v>
+      </c>
+      <c r="BC12">
+        <v>4888000.0</v>
+      </c>
+      <c r="BD12">
+        <v>6246000.0</v>
+      </c>
+      <c r="BE12">
+        <v>7699000.0</v>
+      </c>
+      <c r="BF12">
+        <v>9545000.0</v>
+      </c>
+      <c r="BG12">
+        <v>11602000.0</v>
+      </c>
+      <c r="BH12">
+        <v>14754000.0</v>
+      </c>
+      <c r="BI12">
+        <v>18441000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>16242000.0</v>
+      </c>
+      <c r="BK12">
+        <v>7994000.0</v>
+      </c>
+      <c r="BL12">
+        <v>9889000.0</v>
+      </c>
+      <c r="BM12">
+        <v>13143000.0</v>
+      </c>
+      <c r="BN12">
+        <v>16881000.0</v>
+      </c>
+      <c r="BO12">
+        <v>20269000.0</v>
+      </c>
+      <c r="BP12">
+        <v>25679000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>21120000.0</v>
+      </c>
+      <c r="BR12">
+        <v>23592000.0</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12">
+        <v>49499000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
+    </row>
+    <row r="13" spans="1:74">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>544999.0</v>
+      </c>
+      <c r="C13">
+        <v>544999.0</v>
+      </c>
+      <c r="D13">
+        <v>545000.0</v>
+      </c>
+      <c r="E13">
+        <v>545000.0</v>
+      </c>
+      <c r="F13">
+        <v>545000.0</v>
+      </c>
+      <c r="G13">
+        <v>545000.0</v>
+      </c>
+      <c r="H13">
+        <v>545000.0</v>
+      </c>
+      <c r="I13">
+        <v>545000.0</v>
+      </c>
+      <c r="J13">
+        <v>545000.0</v>
+      </c>
+      <c r="K13">
+        <v>5452000.0</v>
+      </c>
+      <c r="L13">
+        <v>5452000.0</v>
+      </c>
+      <c r="M13">
+        <v>5452000.0</v>
+      </c>
+      <c r="N13">
+        <v>5452000.0</v>
+      </c>
+      <c r="O13">
+        <v>5452000.0</v>
+      </c>
+      <c r="P13">
+        <v>5452000.0</v>
+      </c>
+      <c r="Q13">
+        <v>5411000.0</v>
+      </c>
+      <c r="R13">
+        <v>5411000.0</v>
+      </c>
+      <c r="S13">
+        <v>5411000.0</v>
+      </c>
+      <c r="T13">
+        <v>5411000.0</v>
+      </c>
+      <c r="U13">
+        <v>5411000.0</v>
+      </c>
+      <c r="V13">
+        <v>5411000.0</v>
+      </c>
+      <c r="W13">
+        <v>5411000.0</v>
+      </c>
+      <c r="X13">
+        <v>5411000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5411000.0</v>
+      </c>
+      <c r="Z13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AA13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AB13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AC13">
+        <v>5411000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AE13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AF13">
+        <v>5410000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3681000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3680000.0</v>
+      </c>
+      <c r="AL13">
+        <v>3679000.0</v>
+      </c>
+      <c r="AM13"/>
+      <c r="AN13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1280000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1279000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1278000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1278000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1269000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1267000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1266000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1265000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1264000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1264000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1259000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1259000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1254000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1251000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1251000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1248000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1245000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1245000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1132000.0</v>
+      </c>
+      <c r="BL13">
+        <v>1130000.0</v>
+      </c>
+      <c r="BM13">
+        <v>1130000.0</v>
+      </c>
+      <c r="BN13">
+        <v>1129000.0</v>
+      </c>
+      <c r="BO13">
+        <v>1129000.0</v>
+      </c>
+      <c r="BP13">
+        <v>1127000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BR13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BS13"/>
+      <c r="BT13">
+        <v>1024000.0</v>
+      </c>
+      <c r="BU13"/>
+      <c r="BV13"/>
+    </row>
+    <row r="14" spans="1:74">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>54092376.0</v>
+      </c>
+      <c r="C14">
+        <v>54092376.0</v>
+      </c>
+      <c r="D14">
+        <v>54091424.0</v>
+      </c>
+      <c r="E14">
+        <v>54095710.0</v>
+      </c>
+      <c r="F14">
+        <v>54096000.0</v>
+      </c>
+      <c r="G14">
+        <v>54094000.0</v>
+      </c>
+      <c r="H14">
+        <v>54029000.0</v>
+      </c>
+      <c r="I14">
+        <v>54036000.0</v>
+      </c>
+      <c r="J14">
+        <v>54032000.0</v>
+      </c>
+      <c r="K14">
+        <v>53985000.0</v>
+      </c>
+      <c r="L14">
+        <v>53976000.0</v>
+      </c>
+      <c r="M14">
+        <v>53958000.0</v>
+      </c>
+      <c r="N14">
+        <v>53943000.0</v>
+      </c>
+      <c r="O14">
+        <v>53925000.0</v>
+      </c>
+      <c r="P14">
+        <v>53374000.0</v>
+      </c>
+      <c r="Q14">
+        <v>53504000.0</v>
+      </c>
+      <c r="R14">
+        <v>53448000.0</v>
+      </c>
+      <c r="S14">
+        <v>53349000.0</v>
+      </c>
+      <c r="T14">
+        <v>53307000.0</v>
+      </c>
+      <c r="U14">
+        <v>53226000.0</v>
+      </c>
+      <c r="V14">
+        <v>53463000.0</v>
+      </c>
+      <c r="W14">
+        <v>53855000.0</v>
+      </c>
+      <c r="X14">
+        <v>54297000.0</v>
+      </c>
+      <c r="Y14">
+        <v>54297000.0</v>
+      </c>
+      <c r="Z14">
+        <v>54111000.0</v>
+      </c>
+      <c r="AA14">
+        <v>54111000.0</v>
+      </c>
+      <c r="AB14">
+        <v>54674630.0</v>
+      </c>
+      <c r="AC14">
+        <v>54248000.0</v>
+      </c>
+      <c r="AD14">
+        <v>54104000.0</v>
+      </c>
+      <c r="AE14">
+        <v>54103000.0</v>
+      </c>
+      <c r="AF14">
+        <v>36801710.0</v>
+      </c>
+      <c r="AG14">
+        <v>36805000.0</v>
+      </c>
+      <c r="AH14">
+        <v>36802000.0</v>
+      </c>
+      <c r="AI14">
+        <v>35560000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>40320000.0</v>
+      </c>
+      <c r="AK14">
+        <v>36797000.0</v>
+      </c>
+      <c r="AL14">
+        <v>33285000.0</v>
+      </c>
+      <c r="AM14">
+        <v>30764000.0</v>
+      </c>
+      <c r="AN14">
+        <v>12795000.0</v>
+      </c>
+      <c r="AO14">
+        <v>12794565.0</v>
+      </c>
+      <c r="AP14">
+        <v>12791000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>12789952.0</v>
+      </c>
+      <c r="AR14">
+        <v>12787000.0</v>
+      </c>
+      <c r="AS14">
+        <v>12786967.0</v>
+      </c>
+      <c r="AT14">
+        <v>12781000.0</v>
+      </c>
+      <c r="AU14">
+        <v>12773285.0</v>
+      </c>
+      <c r="AV14">
+        <v>12672000.0</v>
+      </c>
+      <c r="AW14">
+        <v>12672000.0</v>
+      </c>
+      <c r="AX14">
+        <v>12661000.0</v>
+      </c>
+      <c r="AY14">
+        <v>12651540.0</v>
+      </c>
+      <c r="AZ14">
+        <v>12582000.0</v>
+      </c>
+      <c r="BA14">
+        <v>12582000.0</v>
+      </c>
+      <c r="BB14">
+        <v>12578818.0</v>
+      </c>
+      <c r="BC14">
+        <v>12569390.0</v>
+      </c>
+      <c r="BD14">
+        <v>14250000.0</v>
+      </c>
+      <c r="BE14">
+        <v>14250000.0</v>
+      </c>
+      <c r="BF14">
+        <v>12499000.0</v>
+      </c>
+      <c r="BG14">
+        <v>12506000.0</v>
+      </c>
+      <c r="BH14">
+        <v>12077000.0</v>
+      </c>
+      <c r="BI14">
+        <v>12076667.0</v>
+      </c>
+      <c r="BJ14">
+        <v>11651000.0</v>
+      </c>
+      <c r="BK14">
+        <v>13491042.0</v>
+      </c>
+      <c r="BL14">
+        <v>12547000.0</v>
+      </c>
+      <c r="BM14">
+        <v>12546667.0</v>
+      </c>
+      <c r="BN14">
+        <v>10030000.0</v>
+      </c>
+      <c r="BO14">
+        <v>11285902.0</v>
+      </c>
+      <c r="BP14">
+        <v>10945000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>10295000.0</v>
+      </c>
+      <c r="BR14">
+        <v>12110000.0</v>
+      </c>
+      <c r="BS14">
+        <v>10236000.0</v>
+      </c>
+      <c r="BT14">
+        <v>10173000.0</v>
+      </c>
+      <c r="BU14">
+        <v>10173000.0</v>
+      </c>
+      <c r="BV14">
+        <v>6858000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:74">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>5411000.0</v>
+      </c>
+      <c r="W15">
+        <v>5411000.0</v>
+      </c>
+      <c r="X15">
+        <v>5411000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5411000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5411000.0</v>
+      </c>
+      <c r="AD15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5410000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3681000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3680000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3679000.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1280000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1279000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1278000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1278000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1269000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1267000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1266000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1265000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1264000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1264000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1259000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1259000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1254000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1251000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1251000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1248000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1245000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1245000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1130000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1129000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1129000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1127000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>1024000.0</v>
+      </c>
+      <c r="BU15"/>
+      <c r="BV15"/>
+    </row>
+    <row r="16" spans="1:74">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>24967000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
+        <v>30595000.0</v>
+      </c>
+      <c r="G16">
+        <v>32359000.0</v>
+      </c>
+      <c r="H16">
+        <v>37124000.0</v>
+      </c>
+      <c r="I16">
+        <v>37030000.0</v>
+      </c>
+      <c r="J16">
+        <v>34074000.0</v>
+      </c>
+      <c r="K16">
+        <v>27014000.0</v>
+      </c>
+      <c r="L16">
+        <v>32441000.0</v>
+      </c>
+      <c r="M16">
+        <v>31630000.0</v>
+      </c>
+      <c r="N16">
+        <v>31771000.0</v>
+      </c>
+      <c r="O16">
+        <v>28882000.0</v>
+      </c>
+      <c r="P16">
+        <v>32963000.0</v>
+      </c>
+      <c r="Q16">
+        <v>32039000.0</v>
+      </c>
+      <c r="R16">
+        <v>28551000.0</v>
+      </c>
+      <c r="S16">
+        <v>25271000.0</v>
+      </c>
+      <c r="T16">
+        <v>26873000.0</v>
+      </c>
+      <c r="U16">
+        <v>24162000.0</v>
+      </c>
+      <c r="V16">
+        <v>21606000.0</v>
+      </c>
+      <c r="W16">
+        <v>8408000.0</v>
+      </c>
+      <c r="X16">
+        <v>25341000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11347000.0</v>
+      </c>
+      <c r="Z16">
+        <v>6117000.0</v>
+      </c>
+      <c r="AA16">
+        <v>5614000.0</v>
+      </c>
+      <c r="AB16">
+        <v>12575000.0</v>
+      </c>
+      <c r="AC16">
+        <v>12575000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
+        <v>2559000.0</v>
+      </c>
+      <c r="AF16">
+        <v>2559000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
+        <v>2603000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+    </row>
+    <row r="17" spans="1:74">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+    </row>
+    <row r="18" spans="1:74">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+    </row>
+    <row r="19" spans="1:74">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+    </row>
+    <row r="20" spans="1:74">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+    </row>
+    <row r="21" spans="1:74">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+    </row>
+    <row r="22" spans="1:74">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>7472999.0</v>
+      </c>
+      <c r="C22">
+        <v>6316999.0</v>
+      </c>
+      <c r="D22">
+        <v>9004000.0</v>
+      </c>
+      <c r="E22">
+        <v>7784000.0</v>
+      </c>
+      <c r="F22">
+        <v>4805000.0</v>
+      </c>
+      <c r="G22">
+        <v>5029000.0</v>
+      </c>
+      <c r="H22">
+        <v>4824000.0</v>
+      </c>
+      <c r="I22">
+        <v>4968000.0</v>
+      </c>
+      <c r="J22">
+        <v>4951000.0</v>
+      </c>
+      <c r="K22">
+        <v>5406000.0</v>
+      </c>
+      <c r="L22">
+        <v>5091000.0</v>
+      </c>
+      <c r="M22">
+        <v>5158000.0</v>
+      </c>
+      <c r="N22">
+        <v>5584000.0</v>
+      </c>
+      <c r="O22">
+        <v>5178000.0</v>
+      </c>
+      <c r="P22">
+        <v>5260000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4910000.0</v>
+      </c>
+      <c r="R22">
+        <v>4924000.0</v>
+      </c>
+      <c r="S22">
+        <v>5206000.0</v>
+      </c>
+      <c r="T22">
+        <v>6453000.0</v>
+      </c>
+      <c r="U22">
+        <v>5915000.0</v>
+      </c>
+      <c r="V22">
+        <v>4075000.0</v>
+      </c>
+      <c r="W22">
+        <v>5477000.0</v>
+      </c>
+      <c r="X22">
+        <v>3656000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4423000.0</v>
+      </c>
+      <c r="Z22">
+        <v>3238000.0</v>
+      </c>
+      <c r="AA22">
+        <v>1991000.0</v>
+      </c>
+      <c r="AB22">
+        <v>2686000.0</v>
+      </c>
+      <c r="AC22">
+        <v>1712000.0</v>
+      </c>
+      <c r="AD22">
+        <v>1917000.0</v>
+      </c>
+      <c r="AE22">
+        <v>915000.0</v>
+      </c>
+      <c r="AF22">
+        <v>915000.0</v>
+      </c>
+      <c r="AG22">
+        <v>1508000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2615000.0</v>
+      </c>
+      <c r="AI22">
+        <v>2360000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1041000.0</v>
+      </c>
+      <c r="AK22">
+        <v>2055000.0</v>
+      </c>
+      <c r="AL22">
+        <v>2169000.0</v>
+      </c>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>-98000.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>-45000.0</v>
+      </c>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+    </row>
+    <row r="23" spans="1:74">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>2562394000.0</v>
+      </c>
+      <c r="C23">
+        <v>2584412000.0</v>
+      </c>
+      <c r="D23">
+        <v>2623824000.0</v>
+      </c>
+      <c r="E23">
+        <v>2679057000.0</v>
+      </c>
+      <c r="F23">
+        <v>2627563000.0</v>
+      </c>
+      <c r="G23">
+        <v>2627858000.0</v>
+      </c>
+      <c r="H23">
+        <v>2668939000.0</v>
+      </c>
+      <c r="I23">
+        <v>2529744000.0</v>
+      </c>
+      <c r="J23">
+        <v>2641502000.0</v>
+      </c>
+      <c r="K23">
+        <v>2677088000.0</v>
+      </c>
+      <c r="L23">
+        <v>2709193000.0</v>
+      </c>
+      <c r="M23">
+        <v>2769056000.0</v>
+      </c>
+      <c r="N23">
+        <v>2795903000.0</v>
+      </c>
+      <c r="O23">
+        <v>2815627000.0</v>
+      </c>
+      <c r="P23">
+        <v>2679512000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2643582000.0</v>
+      </c>
+      <c r="R23">
+        <v>2665578000.0</v>
+      </c>
+      <c r="S23">
+        <v>2552642000.0</v>
+      </c>
+      <c r="T23">
+        <v>2572921000.0</v>
+      </c>
+      <c r="U23">
+        <v>2521044000.0</v>
+      </c>
+      <c r="V23">
+        <v>2539670000.0</v>
+      </c>
+      <c r="W23">
+        <v>2428208000.0</v>
+      </c>
+      <c r="X23">
+        <v>2304020000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1999411000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1615784000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1628157000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1641282000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1578705000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1404279000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1281719000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1294386000.0</v>
+      </c>
+      <c r="AG23">
+        <v>988376000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1008731000.0</v>
+      </c>
+      <c r="AI23">
+        <v>794242000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>684510000.0</v>
+      </c>
+      <c r="AK23">
+        <v>683708000.0</v>
+      </c>
+      <c r="AL23">
+        <v>688542000.0</v>
+      </c>
+      <c r="AM23">
+        <v>205942000.0</v>
+      </c>
+      <c r="AN23">
+        <v>214133000.0</v>
+      </c>
+      <c r="AO23">
+        <v>214219000.0</v>
+      </c>
+      <c r="AP23">
+        <v>214282000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>214906000.0</v>
+      </c>
+      <c r="AR23">
+        <v>215247000.0</v>
+      </c>
+      <c r="AS23">
+        <v>215807000.0</v>
+      </c>
+      <c r="AT23">
+        <v>216299000.0</v>
+      </c>
+      <c r="AU23">
+        <v>216851000.0</v>
+      </c>
+      <c r="AV23">
+        <v>217861000.0</v>
+      </c>
+      <c r="AW23">
+        <v>211175000.0</v>
+      </c>
+      <c r="AX23">
+        <v>211262000.0</v>
+      </c>
+      <c r="AY23">
+        <v>211660000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>212198000.0</v>
+      </c>
+      <c r="BA23">
+        <v>213408000.0</v>
+      </c>
+      <c r="BB23">
+        <v>4323000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5267000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6806000.0</v>
+      </c>
+      <c r="BE23">
+        <v>340924000.0</v>
+      </c>
+      <c r="BF23">
+        <v>342898000.0</v>
+      </c>
+      <c r="BG23">
+        <v>355117000.0</v>
+      </c>
+      <c r="BH23">
+        <v>358393000.0</v>
+      </c>
+      <c r="BI23">
+        <v>464092000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>451345000.0</v>
+      </c>
+      <c r="BK23">
+        <v>442319000.0</v>
+      </c>
+      <c r="BL23">
+        <v>444631000.0</v>
+      </c>
+      <c r="BM23">
+        <v>577482000.0</v>
+      </c>
+      <c r="BN23">
+        <v>578678000.0</v>
+      </c>
+      <c r="BO23">
+        <v>580363000.0</v>
+      </c>
+      <c r="BP23">
+        <v>579631000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>572682000.0</v>
+      </c>
+      <c r="BR23">
+        <v>570966000.0</v>
+      </c>
+      <c r="BS23"/>
+      <c r="BT23">
+        <v>544799000.0</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23"/>
+    </row>
+    <row r="24" spans="1:74">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24">
+        <v>1682848000.0</v>
+      </c>
+      <c r="C24">
+        <v>733418000.0</v>
+      </c>
+      <c r="D24">
+        <v>1738578000.0</v>
+      </c>
+      <c r="E24">
+        <v>758516000.0</v>
+      </c>
+      <c r="F24">
+        <v>721807000.0</v>
+      </c>
+      <c r="G24">
+        <v>733606000.0</v>
+      </c>
+      <c r="H24">
+        <v>1703529000.0</v>
+      </c>
+      <c r="I24">
+        <v>755863000.0</v>
+      </c>
+      <c r="J24">
+        <v>821608000.0</v>
+      </c>
+      <c r="K24">
+        <v>834929000.0</v>
+      </c>
+      <c r="L24">
+        <v>1708273000.0</v>
+      </c>
+      <c r="M24">
+        <v>1734341000.0</v>
+      </c>
+      <c r="N24">
+        <v>1760455000.0</v>
+      </c>
+      <c r="O24">
+        <v>1787174000.0</v>
+      </c>
+      <c r="P24">
+        <v>1619224000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1600257000.0</v>
+      </c>
+      <c r="R24">
+        <v>1633703000.0</v>
+      </c>
+      <c r="S24">
+        <v>1523463000.0</v>
+      </c>
+      <c r="T24">
+        <v>1551947000.0</v>
+      </c>
+      <c r="U24">
+        <v>1526593000.0</v>
+      </c>
+      <c r="V24">
+        <v>1555348000.0</v>
+      </c>
+      <c r="W24">
+        <v>1451204000.0</v>
+      </c>
+      <c r="X24">
+        <v>1337013000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1079766000.0</v>
+      </c>
+      <c r="Z24">
+        <v>726252000.0</v>
+      </c>
+      <c r="AA24">
+        <v>735310000.0</v>
+      </c>
+      <c r="AB24">
+        <v>744283000.0</v>
+      </c>
+      <c r="AC24">
+        <v>702893000.0</v>
+      </c>
+      <c r="AD24">
+        <v>536762000.0</v>
+      </c>
+      <c r="AE24">
+        <v>425762000.0</v>
+      </c>
+      <c r="AF24">
+        <v>431602000.0</v>
+      </c>
+      <c r="AG24">
+        <v>437443000.0</v>
+      </c>
+      <c r="AH24">
+        <v>467995000.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+    </row>
+    <row r="25" spans="1:74">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
+        <v>735310000.0</v>
+      </c>
+      <c r="AB25">
+        <v>744283000.0</v>
+      </c>
+      <c r="AC25">
+        <v>702893000.0</v>
+      </c>
+      <c r="AD25">
+        <v>536762000.0</v>
+      </c>
+      <c r="AE25">
+        <v>425762000.0</v>
+      </c>
+      <c r="AF25">
+        <v>431602000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+    </row>
+    <row r="26" spans="1:74">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>636000.0</v>
+      </c>
+      <c r="AC26">
+        <v>269000.0</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+    </row>
+    <row r="27" spans="1:74">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+    </row>
+    <row r="28" spans="1:74">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>1396286000.0</v>
+      </c>
+      <c r="C28">
+        <v>1381898000.0</v>
+      </c>
+      <c r="D28">
+        <v>1400510000.0</v>
+      </c>
+      <c r="E28">
+        <v>1396243000.0</v>
+      </c>
+      <c r="F28">
+        <v>1341873000.0</v>
+      </c>
+      <c r="G28">
+        <v>1374161000.0</v>
+      </c>
+      <c r="H28">
+        <v>1373083000.0</v>
+      </c>
+      <c r="I28">
+        <v>1383909000.0</v>
+      </c>
+      <c r="J28">
+        <v>1390635000.0</v>
+      </c>
+      <c r="K28">
+        <v>1349919000.0</v>
+      </c>
+      <c r="L28">
+        <v>1401718000.0</v>
+      </c>
+      <c r="M28">
+        <v>1410256000.0</v>
+      </c>
+      <c r="N28">
+        <v>2350117000.0</v>
+      </c>
+      <c r="O28">
+        <v>1415111000.0</v>
+      </c>
+      <c r="P28">
+        <v>1382402000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1422938000.0</v>
+      </c>
+      <c r="R28">
+        <v>1425555000.0</v>
+      </c>
+      <c r="S28">
+        <v>2132762000.0</v>
+      </c>
+      <c r="T28">
+        <v>1437531000.0</v>
+      </c>
+      <c r="U28">
+        <v>1469075000.0</v>
+      </c>
+      <c r="V28">
+        <v>1501829000.0</v>
+      </c>
+      <c r="W28">
+        <v>1399486000.0</v>
+      </c>
+      <c r="X28">
+        <v>1296035001.0</v>
+      </c>
+      <c r="Y28">
+        <v>1083987000.0</v>
+      </c>
+      <c r="Z28">
+        <v>676027999.0</v>
+      </c>
+      <c r="AA28">
+        <v>673822000.0</v>
+      </c>
+      <c r="AB28">
+        <v>652215000.0</v>
+      </c>
+      <c r="AC28">
+        <v>680654000.0</v>
+      </c>
+      <c r="AD28">
+        <v>540373000.0</v>
+      </c>
+      <c r="AE28">
+        <v>403566000.0</v>
+      </c>
+      <c r="AF28">
+        <v>400035000.0</v>
+      </c>
+      <c r="AG28">
+        <v>444234000.0</v>
+      </c>
+      <c r="AH28">
+        <v>404849000.0</v>
+      </c>
+      <c r="AI28">
+        <v>231017000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>150039000.0</v>
+      </c>
+      <c r="AK28">
+        <v>148119000.0</v>
+      </c>
+      <c r="AL28">
+        <v>141246000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5561000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4569000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4207000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3818000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3278000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2601000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1979000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1409000.0</v>
+      </c>
+      <c r="AV28">
+        <v>269000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-261000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-437000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-880000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1524000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-3218000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-3907000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-4888000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-6246000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-7699000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-9545000.0</v>
+      </c>
+      <c r="BG28">
+        <v>18038000.0</v>
+      </c>
+      <c r="BH28">
+        <v>14484000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-16909000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-14710000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-6462000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-9889000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-13143000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-16881000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-20269000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-25679000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-21120000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-23592000.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
+        <v>-49499000.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28"/>
+    </row>
+    <row r="29" spans="1:74">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>2496149000.0</v>
+      </c>
+      <c r="C29">
+        <v>1431617000.0</v>
+      </c>
+      <c r="D29">
+        <v>2567464000.0</v>
+      </c>
+      <c r="E29">
+        <v>1496792000.0</v>
+      </c>
+      <c r="F29">
+        <v>1483831000.0</v>
+      </c>
+      <c r="G29">
+        <v>1518454000.0</v>
+      </c>
+      <c r="H29">
+        <v>2616870000.0</v>
+      </c>
+      <c r="I29">
+        <v>1557791000.0</v>
+      </c>
+      <c r="J29">
+        <v>1645220000.0</v>
+      </c>
+      <c r="K29">
+        <v>1675862000.0</v>
+      </c>
+      <c r="L29">
+        <v>2659796000.0</v>
+      </c>
+      <c r="M29">
+        <v>2712897000.0</v>
+      </c>
+      <c r="N29">
+        <v>2733642000.0</v>
+      </c>
+      <c r="O29">
+        <v>2759764000.0</v>
+      </c>
+      <c r="P29">
+        <v>2621821000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2585110000.0</v>
+      </c>
+      <c r="R29">
+        <v>2619086000.0</v>
+      </c>
+      <c r="S29">
+        <v>2510657000.0</v>
+      </c>
+      <c r="T29">
+        <v>2522806000.0</v>
+      </c>
+      <c r="U29">
+        <v>2468645000.0</v>
+      </c>
+      <c r="V29">
+        <v>2485047000.0</v>
+      </c>
+      <c r="W29">
+        <v>2386436000.0</v>
+      </c>
+      <c r="X29">
+        <v>2236654000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1949863000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1574637000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1590057000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+    </row>
+    <row r="30" spans="1:74">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>489999.0</v>
+      </c>
+      <c r="C30">
+        <v>652999.0</v>
+      </c>
+      <c r="D30">
+        <v>40645000.0</v>
+      </c>
+      <c r="E30">
+        <v>158000.0</v>
+      </c>
+      <c r="F30">
+        <v>43284000.0</v>
+      </c>
+      <c r="G30">
+        <v>4027999.0</v>
+      </c>
+      <c r="H30">
+        <v>1404000.0</v>
+      </c>
+      <c r="I30">
+        <v>6539000.0</v>
+      </c>
+      <c r="J30">
+        <v>6227000.0</v>
+      </c>
+      <c r="K30">
+        <v>30656000.0</v>
+      </c>
+      <c r="L30">
+        <v>19928000.0</v>
+      </c>
+      <c r="M30">
+        <v>5410000.0</v>
+      </c>
+      <c r="N30">
+        <v>19114000.0</v>
+      </c>
+      <c r="O30">
+        <v>5235000.0</v>
+      </c>
+      <c r="P30">
+        <v>4859000.0</v>
+      </c>
+      <c r="Q30">
+        <v>176000.0</v>
+      </c>
+      <c r="R30">
+        <v>6160000.0</v>
+      </c>
+      <c r="S30">
+        <v>9927000.0</v>
+      </c>
+      <c r="T30">
+        <v>5270000.0</v>
+      </c>
+      <c r="U30">
+        <v>8888000.0</v>
+      </c>
+      <c r="V30">
+        <v>6873000.0</v>
+      </c>
+      <c r="W30">
+        <v>4933000.0</v>
+      </c>
+      <c r="X30">
+        <v>4050000.0</v>
+      </c>
+      <c r="Y30">
+        <v>2727000.0</v>
+      </c>
+      <c r="Z30">
+        <v>699000.0</v>
+      </c>
+      <c r="AA30">
+        <v>2156000.0</v>
+      </c>
+      <c r="AB30">
+        <v>5425000.0</v>
+      </c>
+      <c r="AC30">
+        <v>383000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1082000.0</v>
+      </c>
+      <c r="AE30">
+        <v>3895000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4413000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
+        <v>486000.0</v>
+      </c>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
+        <v>46000.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30">
+        <v>250000.0</v>
+      </c>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30">
+        <v>46000.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
+        <v>98000.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
+        <v>275000.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
+        <v>792000.0</v>
+      </c>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30">
+        <v>1711000.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+    </row>
+    <row r="31" spans="1:74">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>874918000.0</v>
+      </c>
+      <c r="N31">
+        <v>869726000.0</v>
+      </c>
+      <c r="O31">
+        <v>870631000.0</v>
+      </c>
+      <c r="P31">
+        <v>907090000.0</v>
+      </c>
+      <c r="Q31">
+        <v>891048000.0</v>
+      </c>
+      <c r="R31">
+        <v>909873000.0</v>
+      </c>
+      <c r="S31">
+        <v>905394000.0</v>
+      </c>
+      <c r="T31">
+        <v>889387000.0</v>
+      </c>
+      <c r="U31">
+        <v>861454000.0</v>
+      </c>
+      <c r="V31">
+        <v>852025000.0</v>
+      </c>
+      <c r="W31">
+        <v>861133000.0</v>
+      </c>
+      <c r="X31">
+        <v>835175000.0</v>
+      </c>
+      <c r="Y31">
+        <v>816352000.0</v>
+      </c>
+      <c r="Z31">
+        <v>812458000.0</v>
+      </c>
+      <c r="AA31">
+        <v>819041000.0</v>
+      </c>
+      <c r="AB31">
+        <v>839265000.0</v>
+      </c>
+      <c r="AC31">
+        <v>820755000.0</v>
+      </c>
+      <c r="AD31">
+        <v>820156000.0</v>
+      </c>
+      <c r="AE31">
+        <v>824010000.0</v>
+      </c>
+      <c r="AF31">
+        <v>827324000.0</v>
+      </c>
+      <c r="AG31">
+        <v>516752000.0</v>
+      </c>
+      <c r="AH31">
+        <v>515500000.0</v>
+      </c>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+    </row>
+    <row r="32" spans="1:74">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>285851000.0</v>
+      </c>
+      <c r="C32">
+        <v>297089000.0</v>
+      </c>
+      <c r="D32">
+        <v>337449000.0</v>
+      </c>
+      <c r="E32">
+        <v>365968000.0</v>
+      </c>
+      <c r="F32">
+        <v>304212000.0</v>
+      </c>
+      <c r="G32">
+        <v>294169000.0</v>
+      </c>
+      <c r="H32">
+        <v>315602000.0</v>
+      </c>
+      <c r="I32">
+        <v>182366000.0</v>
+      </c>
+      <c r="J32">
+        <v>253653000.0</v>
+      </c>
+      <c r="K32">
+        <v>276339000.0</v>
+      </c>
+      <c r="L32">
+        <v>289794000.0</v>
+      </c>
+      <c r="M32">
+        <v>304190000.0</v>
+      </c>
+      <c r="N32">
+        <v>316778000.0</v>
+      </c>
+      <c r="O32">
+        <v>352378000.0</v>
+      </c>
+      <c r="P32">
+        <v>200850000.0</v>
+      </c>
+      <c r="Q32">
+        <v>135332000.0</v>
+      </c>
+      <c r="R32">
+        <v>187358000.0</v>
+      </c>
+      <c r="S32">
+        <v>70024000.0</v>
+      </c>
+      <c r="T32">
+        <v>93304000.0</v>
+      </c>
+      <c r="U32">
+        <v>23748000.0</v>
+      </c>
+      <c r="V32">
+        <v>25393000.0</v>
+      </c>
+      <c r="W32">
+        <v>41202000.0</v>
+      </c>
+      <c r="X32">
+        <v>26013000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-4871000.0</v>
+      </c>
+      <c r="Z32">
+        <v>59233000.0</v>
+      </c>
+      <c r="AA32">
+        <v>66198000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+    </row>
+    <row r="33" spans="1:74">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>2106944000.0</v>
+      </c>
+      <c r="C33">
+        <v>2114897000.0</v>
+      </c>
+      <c r="D33">
+        <v>2120549000.0</v>
+      </c>
+      <c r="E33">
+        <v>2138765000.0</v>
+      </c>
+      <c r="F33">
+        <v>2157583000.0</v>
+      </c>
+      <c r="G33">
+        <v>2167603000.0</v>
+      </c>
+      <c r="H33">
+        <v>2194560000.0</v>
+      </c>
+      <c r="I33">
+        <v>2197254000.0</v>
+      </c>
+      <c r="J33">
+        <v>2226253000.0</v>
+      </c>
+      <c r="K33">
+        <v>2247166000.0</v>
+      </c>
+      <c r="L33">
+        <v>2266132000.0</v>
+      </c>
+      <c r="M33">
+        <v>2305069000.0</v>
+      </c>
+      <c r="N33">
+        <v>2313403000.0</v>
+      </c>
+      <c r="O33">
+        <v>2305427000.0</v>
+      </c>
+      <c r="P33">
+        <v>2325464000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2355973000.0</v>
+      </c>
+      <c r="R33">
+        <v>2356218000.0</v>
+      </c>
+      <c r="S33">
+        <v>2358833000.0</v>
+      </c>
+      <c r="T33">
+        <v>2348030000.0</v>
+      </c>
+      <c r="U33">
+        <v>2364299000.0</v>
+      </c>
+      <c r="V33">
+        <v>2381980000.0</v>
+      </c>
+      <c r="W33">
+        <v>2271135000.0</v>
+      </c>
+      <c r="X33">
+        <v>2146175000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1900989000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1479479000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1488154000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1497392000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1505581000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1367936000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1228045000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1233961000.0</v>
+      </c>
+      <c r="AG33">
+        <v>966444000.0</v>
+      </c>
+      <c r="AH33">
+        <v>927012000.0</v>
+      </c>
+      <c r="AI33">
+        <v>744983000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>666940000.0</v>
+      </c>
+      <c r="AK33">
+        <v>665015000.0</v>
+      </c>
+      <c r="AL33">
+        <v>663390000.0</v>
+      </c>
+      <c r="AM33">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AN33">
+        <v>212474000.0</v>
+      </c>
+      <c r="AO33">
+        <v>211770000.0</v>
+      </c>
+      <c r="AP33">
+        <v>211451000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>211423000.0</v>
+      </c>
+      <c r="AR33">
+        <v>211273000.0</v>
+      </c>
+      <c r="AS33">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT33">
+        <v>211191000.0</v>
+      </c>
+      <c r="AU33">
+        <v>211134000.0</v>
+      </c>
+      <c r="AV33">
+        <v>211067000.0</v>
+      </c>
+      <c r="AW33">
+        <v>210805000.0</v>
+      </c>
+      <c r="AX33">
+        <v>210688000.0</v>
+      </c>
+      <c r="AY33">
+        <v>210599000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>210525000.0</v>
+      </c>
+      <c r="BA33">
+        <v>210000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>14000.0</v>
+      </c>
+      <c r="BC33">
+        <v>63000.0</v>
+      </c>
+      <c r="BD33">
+        <v>77000.0</v>
+      </c>
+      <c r="BE33">
+        <v>332500000.0</v>
+      </c>
+      <c r="BF33">
+        <v>332529000.0</v>
+      </c>
+      <c r="BG33">
+        <v>342559000.0</v>
+      </c>
+      <c r="BH33">
+        <v>342590000.0</v>
+      </c>
+      <c r="BI33">
+        <v>444709000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>434201000.0</v>
+      </c>
+      <c r="BK33">
+        <v>433363000.0</v>
+      </c>
+      <c r="BL33">
+        <v>432374000.0</v>
+      </c>
+      <c r="BM33">
+        <v>563505000.0</v>
+      </c>
+      <c r="BN33">
+        <v>560957000.0</v>
+      </c>
+      <c r="BO33">
+        <v>559053000.0</v>
+      </c>
+      <c r="BP33">
+        <v>553027000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>550739000.0</v>
+      </c>
+      <c r="BR33">
+        <v>545468000.0</v>
+      </c>
+      <c r="BS33"/>
+      <c r="BT33">
+        <v>493975000.0</v>
+      </c>
+      <c r="BU33"/>
+      <c r="BV33"/>
+    </row>
+    <row r="34" spans="1:74">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34">
+        <v>7466000.0</v>
+      </c>
+      <c r="C34">
+        <v>3027000.0</v>
+      </c>
+      <c r="D34">
+        <v>163000.0</v>
+      </c>
+      <c r="E34">
+        <v>84000.0</v>
+      </c>
+      <c r="F34">
+        <v>3493000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
+        <v>2000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2000.0</v>
+      </c>
+      <c r="AC34">
+        <v>3000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+    </row>
+    <row r="35" spans="1:74">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>1690314000.0</v>
+      </c>
+      <c r="C35">
+        <v>1713787000.0</v>
+      </c>
+      <c r="D35">
+        <v>1738741000.0</v>
+      </c>
+      <c r="E35">
+        <v>1766457000.0</v>
+      </c>
+      <c r="F35">
+        <v>1699771000.0</v>
+      </c>
+      <c r="G35">
+        <v>1676924000.0</v>
+      </c>
+      <c r="H35">
+        <v>1703529000.0</v>
+      </c>
+      <c r="I35">
+        <v>1577692000.0</v>
+      </c>
+      <c r="J35">
+        <v>1656294000.0</v>
+      </c>
+      <c r="K35">
+        <v>1682572000.0</v>
+      </c>
+      <c r="L35">
+        <v>1708273000.0</v>
+      </c>
+      <c r="M35">
+        <v>1734341000.0</v>
+      </c>
+      <c r="N35">
+        <v>1760455000.0</v>
+      </c>
+      <c r="O35">
+        <v>1787174000.0</v>
+      </c>
+      <c r="P35">
+        <v>1619224000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1600257000.0</v>
+      </c>
+      <c r="R35">
+        <v>1633703000.0</v>
+      </c>
+      <c r="S35">
+        <v>1523463000.0</v>
+      </c>
+      <c r="T35">
+        <v>1551947001.0</v>
+      </c>
+      <c r="U35">
+        <v>1526593000.0</v>
+      </c>
+      <c r="V35">
+        <v>1555348000.0</v>
+      </c>
+      <c r="W35">
+        <v>1451204000.0</v>
+      </c>
+      <c r="X35">
+        <v>1337013000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1079766000.0</v>
+      </c>
+      <c r="Z35">
+        <v>726254000.0</v>
+      </c>
+      <c r="AA35">
+        <v>735311000.0</v>
+      </c>
+      <c r="AB35">
+        <v>744285000.0</v>
+      </c>
+      <c r="AC35">
+        <v>702896000.0</v>
+      </c>
+      <c r="AD35">
+        <v>536763000.0</v>
+      </c>
+      <c r="AE35">
+        <v>425763000.0</v>
+      </c>
+      <c r="AF35">
+        <v>431602000.0</v>
+      </c>
+      <c r="AG35">
+        <v>437443000.0</v>
+      </c>
+      <c r="AH35">
+        <v>467995000.0</v>
+      </c>
+      <c r="AI35">
+        <v>270000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>160000000.0</v>
+      </c>
+      <c r="AM35"/>
+      <c r="AN35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>7000000.0</v>
+      </c>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35">
+        <v>29865000.0</v>
+      </c>
+      <c r="BF35">
+        <v>29527000.0</v>
+      </c>
+      <c r="BG35">
+        <v>29640000.0</v>
+      </c>
+      <c r="BH35">
+        <v>29238000.0</v>
+      </c>
+      <c r="BI35">
+        <v>20456000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>11996000.0</v>
+      </c>
+      <c r="BK35">
+        <v>11481000.0</v>
+      </c>
+      <c r="BL35">
+        <v>10937000.0</v>
+      </c>
+      <c r="BM35">
+        <v>10791000.0</v>
+      </c>
+      <c r="BN35">
+        <v>9762000.0</v>
+      </c>
+      <c r="BO35">
+        <v>10052000.0</v>
+      </c>
+      <c r="BP35">
+        <v>6415000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>6337000.0</v>
+      </c>
+      <c r="BR35">
+        <v>3956000.0</v>
+      </c>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+    </row>
+    <row r="36" spans="1:74">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>7466000.0</v>
+      </c>
+      <c r="C36">
+        <v>3027000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36">
+        <v>3487000.0</v>
+      </c>
+      <c r="G36">
+        <v>29078000.0</v>
+      </c>
+      <c r="H36">
+        <v>40091000.0</v>
+      </c>
+      <c r="I36">
+        <v>25515000.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36">
+        <v>-1.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>-2305069000.0</v>
+      </c>
+      <c r="N36">
+        <v>58673000.0</v>
+      </c>
+      <c r="O36">
+        <v>-2305427000.0</v>
+      </c>
+      <c r="P36">
+        <v>-2325464000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-2355973000.0</v>
+      </c>
+      <c r="R36">
+        <v>-2356218000.0</v>
+      </c>
+      <c r="S36">
+        <v>34473000.0</v>
+      </c>
+      <c r="T36">
+        <v>5862000.0</v>
+      </c>
+      <c r="U36">
+        <v>3877000.0</v>
+      </c>
+      <c r="V36">
+        <v>3100000.0</v>
+      </c>
+      <c r="W36">
+        <v>54000000.0</v>
+      </c>
+      <c r="X36">
+        <v>289600000.0</v>
+      </c>
+      <c r="Y36">
+        <v>218418000.0</v>
+      </c>
+      <c r="Z36">
+        <v>349472000.0</v>
+      </c>
+      <c r="AA36">
+        <v>349472000.0</v>
+      </c>
+      <c r="AB36">
+        <v>349472000.0</v>
+      </c>
+      <c r="AC36">
+        <v>269000.0</v>
+      </c>
+      <c r="AD36">
+        <v>57000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AF36">
+        <v>421472000.0</v>
+      </c>
+      <c r="AG36">
+        <v>146073000.0</v>
+      </c>
+      <c r="AH36">
+        <v>145878000.0</v>
+      </c>
+      <c r="AI36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>72000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-1439000.0</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36">
+        <v>-77000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BK36">
+        <v>1532000.0</v>
+      </c>
+      <c r="BL36">
+        <v>432107000.0</v>
+      </c>
+      <c r="BM36">
+        <v>35897000.0</v>
+      </c>
+      <c r="BN36">
+        <v>35391000.0</v>
+      </c>
+      <c r="BO36">
+        <v>35561000.0</v>
+      </c>
+      <c r="BP36">
+        <v>36251000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>36399000.0</v>
+      </c>
+      <c r="BR36">
+        <v>35606000.0</v>
+      </c>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+    </row>
+    <row r="37" spans="1:74">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+    </row>
+    <row r="38" spans="1:74">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>1000.0</v>
+      </c>
+      <c r="O38">
+        <v>48566000.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38">
+        <v>5862000.0</v>
+      </c>
+      <c r="U38">
+        <v>3877000.0</v>
+      </c>
+      <c r="V38">
+        <v>3100000.0</v>
+      </c>
+      <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
+        <v>289600000.0</v>
+      </c>
+      <c r="Y38">
+        <v>218418000.0</v>
+      </c>
+      <c r="Z38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AA38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AB38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AC38">
+        <v>349472000.0</v>
+      </c>
+      <c r="AD38">
+        <v>385472000.0</v>
+      </c>
+      <c r="AE38">
+        <v>421472000.0</v>
+      </c>
+      <c r="AF38">
+        <v>421472000.0</v>
+      </c>
+      <c r="AG38">
+        <v>146073000.0</v>
+      </c>
+      <c r="AH38">
+        <v>319723000.0</v>
+      </c>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+    </row>
+    <row r="39" spans="1:74">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>50105003.0</v>
+      </c>
+      <c r="C39">
+        <v>73477000.0</v>
+      </c>
+      <c r="D39">
+        <v>5929000.0</v>
+      </c>
+      <c r="E39">
+        <v>53624000.0</v>
+      </c>
+      <c r="F39">
+        <v>9210000.0</v>
+      </c>
+      <c r="G39">
+        <v>41580001.0</v>
+      </c>
+      <c r="H39">
+        <v>30997000.0</v>
+      </c>
+      <c r="I39">
+        <v>31464000.0</v>
+      </c>
+      <c r="J39">
+        <v>33868000.0</v>
+      </c>
+      <c r="K39">
+        <v>10521000.0</v>
+      </c>
+      <c r="L39">
+        <v>7617000.0</v>
+      </c>
+      <c r="M39">
+        <v>24004000.0</v>
+      </c>
+      <c r="N39">
+        <v>7972000.0</v>
+      </c>
+      <c r="O39">
+        <v>24837000.0</v>
+      </c>
+      <c r="P39">
+        <v>11600000.0</v>
+      </c>
+      <c r="Q39">
+        <v>11399000.0</v>
+      </c>
+      <c r="R39">
+        <v>14618000.0</v>
+      </c>
+      <c r="S39">
+        <v>4623000.0</v>
+      </c>
+      <c r="T39">
+        <v>12516000.0</v>
+      </c>
+      <c r="U39">
+        <v>3826000.0</v>
+      </c>
+      <c r="V39">
+        <v>9464000.0</v>
+      </c>
+      <c r="W39">
+        <v>12555000.0</v>
+      </c>
+      <c r="X39">
+        <v>21261001.0</v>
+      </c>
+      <c r="Y39">
+        <v>15507000.0</v>
+      </c>
+      <c r="Z39">
+        <v>16446000.0</v>
+      </c>
+      <c r="AA39">
+        <v>15101000.0</v>
+      </c>
+      <c r="AB39">
+        <v>6774000.0</v>
+      </c>
+      <c r="AC39">
+        <v>14529000.0</v>
+      </c>
+      <c r="AD39">
+        <v>6959000.0</v>
+      </c>
+      <c r="AE39">
+        <v>8113000.0</v>
+      </c>
+      <c r="AF39">
+        <v>165000.0</v>
+      </c>
+      <c r="AG39">
+        <v>3850000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1520000.0</v>
+      </c>
+      <c r="AI39">
+        <v>7916000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>6082000.0</v>
+      </c>
+      <c r="AK39">
+        <v>4757000.0</v>
+      </c>
+      <c r="AL39">
+        <v>4229000.0</v>
+      </c>
+      <c r="AM39"/>
+      <c r="AN39">
+        <v>174000.0</v>
+      </c>
+      <c r="AO39">
+        <v>18000.0</v>
+      </c>
+      <c r="AP39">
+        <v>38000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>301000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2000.0</v>
+      </c>
+      <c r="AS39">
+        <v>217000.0</v>
+      </c>
+      <c r="AT39">
+        <v>87000.0</v>
+      </c>
+      <c r="AU39">
+        <v>126000.0</v>
+      </c>
+      <c r="AV39">
+        <v>17000.0</v>
+      </c>
+      <c r="AW39">
+        <v>109000.0</v>
+      </c>
+      <c r="AX39">
+        <v>137000.0</v>
+      </c>
+      <c r="AY39">
+        <v>181000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>51000.0</v>
+      </c>
+      <c r="BA39">
+        <v>190000.0</v>
+      </c>
+      <c r="BB39">
+        <v>402000.0</v>
+      </c>
+      <c r="BC39">
+        <v>316000.0</v>
+      </c>
+      <c r="BD39">
+        <v>208000.0</v>
+      </c>
+      <c r="BE39">
+        <v>725000.0</v>
+      </c>
+      <c r="BF39">
+        <v>824000.0</v>
+      </c>
+      <c r="BG39">
+        <v>956000.0</v>
+      </c>
+      <c r="BH39">
+        <v>257000.0</v>
+      </c>
+      <c r="BI39">
+        <v>942000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>902000.0</v>
+      </c>
+      <c r="BK39">
+        <v>962000.0</v>
+      </c>
+      <c r="BL39">
+        <v>657000.0</v>
+      </c>
+      <c r="BM39">
+        <v>834000.0</v>
+      </c>
+      <c r="BN39">
+        <v>840000.0</v>
+      </c>
+      <c r="BO39">
+        <v>1041000.0</v>
+      </c>
+      <c r="BP39">
+        <v>925000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>823000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1906000.0</v>
+      </c>
+      <c r="BS39"/>
+      <c r="BT39">
+        <v>1325000.0</v>
+      </c>
+      <c r="BU39"/>
+      <c r="BV39"/>
+    </row>
+    <row r="40" spans="1:74">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>52661000.0</v>
+      </c>
+      <c r="C40">
+        <v>104717000.0</v>
+      </c>
+      <c r="D40">
+        <v>20722000.0</v>
+      </c>
+      <c r="E40">
+        <v>56489000.0</v>
+      </c>
+      <c r="F40">
+        <v>74432000.0</v>
+      </c>
+      <c r="G40">
+        <v>55511000.0</v>
+      </c>
+      <c r="H40">
+        <v>50067001.0</v>
+      </c>
+      <c r="I40">
+        <v>52007000.0</v>
+      </c>
+      <c r="J40">
+        <v>54294000.0</v>
+      </c>
+      <c r="K40">
+        <v>73590000.0</v>
+      </c>
+      <c r="L40">
+        <v>13448000.0</v>
+      </c>
+      <c r="M40">
+        <v>50938000.0</v>
+      </c>
+      <c r="N40">
+        <v>-25179000.0</v>
+      </c>
+      <c r="O40">
+        <v>50700000.0</v>
+      </c>
+      <c r="P40">
+        <v>55897000.0</v>
+      </c>
+      <c r="Q40">
+        <v>53322000.0</v>
+      </c>
+      <c r="R40">
+        <v>43657000.0</v>
+      </c>
+      <c r="S40">
+        <v>-23792000.0</v>
+      </c>
+      <c r="T40">
+        <v>43334999.0</v>
+      </c>
+      <c r="U40">
+        <v>24807000.0</v>
+      </c>
+      <c r="V40">
+        <v>41000000.0</v>
+      </c>
+      <c r="W40">
+        <v>23426000.0</v>
+      </c>
+      <c r="X40">
+        <v>40559000.0</v>
+      </c>
+      <c r="Y40">
+        <v>21360000.0</v>
+      </c>
+      <c r="Z40">
+        <v>11082001.0</v>
+      </c>
+      <c r="AA40">
+        <v>12008000.0</v>
+      </c>
+      <c r="AB40">
+        <v>20213000.0</v>
+      </c>
+      <c r="AC40">
+        <v>19860000.0</v>
+      </c>
+      <c r="AD40">
+        <v>15208000.0</v>
+      </c>
+      <c r="AE40">
+        <v>8581000.0</v>
+      </c>
+      <c r="AF40">
+        <v>8944000.0</v>
+      </c>
+      <c r="AG40">
+        <v>10816000.0</v>
+      </c>
+      <c r="AH40">
+        <v>10798000.0</v>
+      </c>
+      <c r="AI40">
+        <v>5887000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4333000.0</v>
+      </c>
+      <c r="AK40">
+        <v>4869000.0</v>
+      </c>
+      <c r="AL40">
+        <v>5599000.0</v>
+      </c>
+      <c r="AM40"/>
+      <c r="AN40">
+        <v>1145000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1139000.0</v>
+      </c>
+      <c r="AP40">
+        <v>687000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>668000.0</v>
+      </c>
+      <c r="AR40">
+        <v>598000.0</v>
+      </c>
+      <c r="AS40">
+        <v>515000.0</v>
+      </c>
+      <c r="AT40">
+        <v>525000.0</v>
+      </c>
+      <c r="AU40">
+        <v>350000.0</v>
+      </c>
+      <c r="AV40">
+        <v>432000.0</v>
+      </c>
+      <c r="AW40">
+        <v>353000.0</v>
+      </c>
+      <c r="AX40">
+        <v>408000.0</v>
+      </c>
+      <c r="AY40">
+        <v>333000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>370000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1198000.0</v>
+      </c>
+      <c r="BB40">
+        <v>1119000.0</v>
+      </c>
+      <c r="BC40">
+        <v>1014000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1035000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1948000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1852000.0</v>
+      </c>
+      <c r="BG40">
+        <v>12009000.0</v>
+      </c>
+      <c r="BH40">
+        <v>12551000.0</v>
+      </c>
+      <c r="BI40">
+        <v>11065000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>5227000.0</v>
+      </c>
+      <c r="BK40">
+        <v>3260000.0</v>
+      </c>
+      <c r="BL40">
+        <v>2632000.0</v>
+      </c>
+      <c r="BM40">
+        <v>2985000.0</v>
+      </c>
+      <c r="BN40">
+        <v>3118000.0</v>
+      </c>
+      <c r="BO40">
+        <v>3110000.0</v>
+      </c>
+      <c r="BP40">
+        <v>2985000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>3047000.0</v>
+      </c>
+      <c r="BR40">
+        <v>2254000.0</v>
+      </c>
+      <c r="BS40"/>
+      <c r="BT40">
+        <v>788000.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40"/>
+    </row>
+    <row r="41" spans="1:74">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41">
+        <v>2000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1000.0</v>
+      </c>
+      <c r="AB41">
+        <v>2000.0</v>
+      </c>
+      <c r="AC41">
+        <v>3000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1000.0</v>
+      </c>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+    </row>
+    <row r="42" spans="1:74">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>840250000.0</v>
+      </c>
+      <c r="C42">
+        <v>880819000.0</v>
+      </c>
+      <c r="D42">
+        <v>700120000.0</v>
+      </c>
+      <c r="E42">
+        <v>961957000.0</v>
+      </c>
+      <c r="F42">
+        <v>1002523000.0</v>
+      </c>
+      <c r="G42">
+        <v>1043065999.0</v>
+      </c>
+      <c r="H42">
+        <v>1083579000.0</v>
+      </c>
+      <c r="I42">
+        <v>1124091000.0</v>
+      </c>
+      <c r="J42">
+        <v>1163183000.0</v>
+      </c>
+      <c r="K42">
+        <v>1197432000.0</v>
+      </c>
+      <c r="L42">
+        <v>1197074000.0</v>
+      </c>
+      <c r="M42">
+        <v>1196711000.0</v>
+      </c>
+      <c r="N42">
+        <v>1196358000.0</v>
+      </c>
+      <c r="O42">
+        <v>1196017000.0</v>
+      </c>
+      <c r="P42">
+        <v>1195325000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1180804000.0</v>
+      </c>
+      <c r="R42">
+        <v>1179781000.0</v>
+      </c>
+      <c r="S42">
+        <v>1179705000.0</v>
+      </c>
+      <c r="T42">
+        <v>1179611000.0</v>
+      </c>
+      <c r="U42">
+        <v>1180864000.0</v>
+      </c>
+      <c r="V42">
+        <v>1182954000.0</v>
+      </c>
+      <c r="W42">
+        <v>1183487000.0</v>
+      </c>
+      <c r="X42">
+        <v>1188672000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1190259000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1190186000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1190113000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1190049000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1189984000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1189854000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1189789000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1207080000.0</v>
+      </c>
+      <c r="AG42">
+        <v>885453000.0</v>
+      </c>
+      <c r="AH42">
+        <v>511820000.0</v>
+      </c>
+      <c r="AI42">
+        <v>885388000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>895951000.0</v>
+      </c>
+      <c r="AK42">
+        <v>885364000.0</v>
+      </c>
+      <c r="AL42">
+        <v>885417000.0</v>
+      </c>
+      <c r="AM42"/>
+      <c r="AN42">
+        <v>563174000.0</v>
+      </c>
+      <c r="AO42">
+        <v>563174000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-163105000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-161794000.0</v>
+      </c>
+      <c r="AR42">
+        <v>195747000.0</v>
+      </c>
+      <c r="AS42">
+        <v>207013000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-158652000.0</v>
+      </c>
+      <c r="AU42">
+        <v>-157174000.0</v>
+      </c>
+      <c r="AV42">
+        <v>198094000.0</v>
+      </c>
+      <c r="AW42">
+        <v>209555000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-153886000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-152779000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>200446000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-150575000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1945000.0</v>
+      </c>
+      <c r="BC42">
+        <v>2994000.0</v>
+      </c>
+      <c r="BD42">
+        <v>4431000.0</v>
+      </c>
+      <c r="BE42">
+        <v>583473000.0</v>
+      </c>
+      <c r="BF42">
+        <v>310268000.0</v>
+      </c>
+      <c r="BG42">
+        <v>312217000.0</v>
+      </c>
+      <c r="BH42">
+        <v>315158000.0</v>
+      </c>
+      <c r="BI42">
+        <v>431326000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>432877000.0</v>
+      </c>
+      <c r="BK42">
+        <v>426446000.0</v>
+      </c>
+      <c r="BL42">
+        <v>429365000.0</v>
+      </c>
+      <c r="BM42">
+        <v>529935000.0</v>
+      </c>
+      <c r="BN42">
+        <v>532657000.0</v>
+      </c>
+      <c r="BO42">
+        <v>533837000.0</v>
+      </c>
+      <c r="BP42">
+        <v>535514000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>528503000.0</v>
+      </c>
+      <c r="BR42">
+        <v>529896000.0</v>
+      </c>
+      <c r="BS42"/>
+      <c r="BT42">
+        <v>535265000.0</v>
+      </c>
+      <c r="BU42"/>
+      <c r="BV42"/>
+    </row>
+    <row r="43" spans="1:74">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+    </row>
+    <row r="44" spans="1:74">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+    </row>
+    <row r="45" spans="1:74">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>2539170000.0</v>
+      </c>
+      <c r="C45">
+        <v>2536637000.0</v>
+      </c>
+      <c r="D45">
+        <v>2532979000.0</v>
+      </c>
+      <c r="E45">
+        <v>2530029000.0</v>
+      </c>
+      <c r="F45">
+        <v>2529333000.0</v>
+      </c>
+      <c r="G45">
+        <v>2520946000.0</v>
+      </c>
+      <c r="H45">
+        <v>2518334000.0</v>
+      </c>
+      <c r="I45">
+        <v>2516589000.0</v>
+      </c>
+      <c r="J45">
+        <v>2515788000.0</v>
+      </c>
+      <c r="K45">
+        <v>2514264000.0</v>
+      </c>
+      <c r="L45">
+        <v>2510686000.0</v>
+      </c>
+      <c r="M45">
+        <v>2510502000.0</v>
+      </c>
+      <c r="N45">
+        <v>2510623000.0</v>
+      </c>
+      <c r="O45">
+        <v>2502003000.0</v>
+      </c>
+      <c r="P45">
+        <v>2499973000.0</v>
+      </c>
+      <c r="Q45">
+        <v>2499974000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>2378880000.0</v>
+      </c>
+      <c r="W45">
+        <v>2212684000.0</v>
+      </c>
+      <c r="X45">
+        <v>1856466000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1130007000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AC45">
+        <v>1155840000.0</v>
+      </c>
+      <c r="AD45">
+        <v>982407000.0</v>
+      </c>
+      <c r="AE45">
+        <v>806574000.0</v>
+      </c>
+      <c r="AF45">
+        <v>812489000.0</v>
+      </c>
+      <c r="AG45">
+        <v>820371000.0</v>
+      </c>
+      <c r="AH45">
+        <v>781134000.0</v>
+      </c>
+      <c r="AI45">
+        <v>672983000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>594940000.0</v>
+      </c>
+      <c r="AK45">
+        <v>593015000.0</v>
+      </c>
+      <c r="AL45">
+        <v>591390000.0</v>
+      </c>
+      <c r="AM45"/>
+      <c r="AN45">
+        <v>212474000.0</v>
+      </c>
+      <c r="AO45">
+        <v>211770000.0</v>
+      </c>
+      <c r="AP45">
+        <v>211451000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>211423000.0</v>
+      </c>
+      <c r="AR45">
+        <v>211273000.0</v>
+      </c>
+      <c r="AS45">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT45">
+        <v>211191000.0</v>
+      </c>
+      <c r="AU45">
+        <v>211134000.0</v>
+      </c>
+      <c r="AV45">
+        <v>211067000.0</v>
+      </c>
+      <c r="AW45">
+        <v>210805000.0</v>
+      </c>
+      <c r="AX45">
+        <v>210688000.0</v>
+      </c>
+      <c r="AY45">
+        <v>210599000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>210525000.0</v>
+      </c>
+      <c r="BA45">
+        <v>210000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>14000.0</v>
+      </c>
+      <c r="BC45">
+        <v>63000.0</v>
+      </c>
+      <c r="BD45">
+        <v>77000.0</v>
+      </c>
+      <c r="BE45">
+        <v>332500000.0</v>
+      </c>
+      <c r="BF45">
+        <v>332529000.0</v>
+      </c>
+      <c r="BG45">
+        <v>342559000.0</v>
+      </c>
+      <c r="BH45">
+        <v>342590000.0</v>
+      </c>
+      <c r="BI45">
+        <v>443834000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>433326000.0</v>
+      </c>
+      <c r="BK45">
+        <v>432488000.0</v>
+      </c>
+      <c r="BL45">
+        <v>267000.0</v>
+      </c>
+      <c r="BM45">
+        <v>527608000.0</v>
+      </c>
+      <c r="BN45">
+        <v>525566000.0</v>
+      </c>
+      <c r="BO45">
+        <v>523492000.0</v>
+      </c>
+      <c r="BP45">
+        <v>516776000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>514340000.0</v>
+      </c>
+      <c r="BR45">
+        <v>509862000.0</v>
+      </c>
+      <c r="BS45"/>
+      <c r="BT45">
+        <v>493975000.0</v>
+      </c>
+      <c r="BU45"/>
+      <c r="BV45"/>
+    </row>
+    <row r="46" spans="1:74">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>2077135000.0</v>
+      </c>
+      <c r="C46">
+        <v>2091899000.0</v>
+      </c>
+      <c r="D46">
+        <v>2102495000.0</v>
+      </c>
+      <c r="E46">
+        <v>2119184000.0</v>
+      </c>
+      <c r="F46">
+        <v>2130428000.0</v>
+      </c>
+      <c r="G46">
+        <v>2138525000.0</v>
+      </c>
+      <c r="H46">
+        <v>2154470000.0</v>
+      </c>
+      <c r="I46">
+        <v>2171740000.0</v>
+      </c>
+      <c r="J46">
+        <v>2189951000.0</v>
+      </c>
+      <c r="K46">
+        <v>2202342000.0</v>
+      </c>
+      <c r="L46">
+        <v>2217303000.0</v>
+      </c>
+      <c r="M46">
+        <v>2235875000.0</v>
+      </c>
+      <c r="N46">
+        <v>2254730000.0</v>
+      </c>
+      <c r="O46">
+        <v>2256861000.0</v>
+      </c>
+      <c r="P46">
+        <v>2269949000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2288153000.0</v>
+      </c>
+      <c r="R46">
+        <v>2306356000.0</v>
+      </c>
+      <c r="S46">
+        <v>2324360000.0</v>
+      </c>
+      <c r="T46">
+        <v>2342168000.0</v>
+      </c>
+      <c r="U46">
+        <v>2360422000.0</v>
+      </c>
+      <c r="V46">
+        <v>2378880000.0</v>
+      </c>
+      <c r="W46">
+        <v>2212684000.0</v>
+      </c>
+      <c r="X46">
+        <v>1856466000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1130007000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1505312000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1367879000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1228046000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1233961000.0</v>
+      </c>
+      <c r="AG46">
+        <v>966444000.0</v>
+      </c>
+      <c r="AH46">
+        <v>927012000.0</v>
+      </c>
+      <c r="AI46">
+        <v>744983000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>666940000.0</v>
+      </c>
+      <c r="AK46">
+        <v>665015000.0</v>
+      </c>
+      <c r="AL46">
+        <v>663390000.0</v>
+      </c>
+      <c r="AM46"/>
+      <c r="AN46">
+        <v>212474000.0</v>
+      </c>
+      <c r="AO46">
+        <v>211770000.0</v>
+      </c>
+      <c r="AP46">
+        <v>211451000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>211423000.0</v>
+      </c>
+      <c r="AR46">
+        <v>211273000.0</v>
+      </c>
+      <c r="AS46">
+        <v>211191000.0</v>
+      </c>
+      <c r="AT46">
+        <v>211191000.0</v>
+      </c>
+      <c r="AU46">
+        <v>211134000.0</v>
+      </c>
+      <c r="AV46">
+        <v>211067000.0</v>
+      </c>
+      <c r="AW46">
+        <v>210805000.0</v>
+      </c>
+      <c r="AX46">
+        <v>210688000.0</v>
+      </c>
+      <c r="AY46">
+        <v>210599000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>210525000.0</v>
+      </c>
+      <c r="BA46">
+        <v>210000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>14000.0</v>
+      </c>
+      <c r="BC46">
+        <v>63000.0</v>
+      </c>
+      <c r="BD46">
+        <v>77000.0</v>
+      </c>
+      <c r="BE46">
+        <v>332500000.0</v>
+      </c>
+      <c r="BF46">
+        <v>332529000.0</v>
+      </c>
+      <c r="BG46">
+        <v>342559000.0</v>
+      </c>
+      <c r="BH46">
+        <v>342590000.0</v>
+      </c>
+      <c r="BI46">
+        <v>443834000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>433326000.0</v>
+      </c>
+      <c r="BK46">
+        <v>432488000.0</v>
+      </c>
+      <c r="BL46">
+        <v>267000.0</v>
+      </c>
+      <c r="BM46">
+        <v>527608000.0</v>
+      </c>
+      <c r="BN46">
+        <v>525566000.0</v>
+      </c>
+      <c r="BO46">
+        <v>523492000.0</v>
+      </c>
+      <c r="BP46">
+        <v>516776000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>514340000.0</v>
+      </c>
+      <c r="BR46">
+        <v>509862000.0</v>
+      </c>
+      <c r="BS46"/>
+      <c r="BT46">
+        <v>493975000.0</v>
+      </c>
+      <c r="BU46"/>
+      <c r="BV46"/>
+    </row>
+    <row r="47" spans="1:74">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>2235875000.0</v>
+      </c>
+      <c r="N47">
+        <v>2254729000.0</v>
+      </c>
+      <c r="O47">
+        <v>2256861000.0</v>
+      </c>
+      <c r="P47">
+        <v>2269949000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2288153000.0</v>
+      </c>
+      <c r="R47">
+        <v>2306356000.0</v>
+      </c>
+      <c r="S47">
+        <v>2324360000.0</v>
+      </c>
+      <c r="T47">
+        <v>2342168000.0</v>
+      </c>
+      <c r="U47">
+        <v>2360422000.0</v>
+      </c>
+      <c r="V47">
+        <v>2378880000.0</v>
+      </c>
+      <c r="W47">
+        <v>2212684000.0</v>
+      </c>
+      <c r="X47">
+        <v>1856466000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1682571000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1130007000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1138682000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1147284000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1155840000.0</v>
+      </c>
+      <c r="AD47">
+        <v>982464000.0</v>
+      </c>
+      <c r="AE47">
+        <v>806573000.0</v>
+      </c>
+      <c r="AF47">
+        <v>812489000.0</v>
+      </c>
+      <c r="AG47">
+        <v>820371000.0</v>
+      </c>
+      <c r="AH47">
+        <v>607289000.0</v>
+      </c>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+    </row>
+    <row r="48" spans="1:74">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-138314000.0</v>
+      </c>
+      <c r="C48">
+        <v>-183165000.0</v>
+      </c>
+      <c r="D48">
+        <v>-202676000.0</v>
+      </c>
+      <c r="E48">
+        <v>-224226000.0</v>
+      </c>
+      <c r="F48">
+        <v>-241044000.0</v>
+      </c>
+      <c r="G48">
+        <v>-258762999.0</v>
+      </c>
+      <c r="H48">
+        <v>-277491000.0</v>
+      </c>
+      <c r="I48">
+        <v>-322708000.0</v>
+      </c>
+      <c r="J48">
+        <v>-340116000.0</v>
+      </c>
+      <c r="K48">
+        <v>-361951000.0</v>
+      </c>
+      <c r="L48">
+        <v>-354873000.0</v>
+      </c>
+      <c r="M48">
+        <v>-327245000.0</v>
+      </c>
+      <c r="N48">
+        <v>-332084000.0</v>
+      </c>
+      <c r="O48">
+        <v>-330838000.0</v>
+      </c>
+      <c r="P48">
+        <v>-293687000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-295167000.0</v>
+      </c>
+      <c r="R48">
+        <v>-275319000.0</v>
+      </c>
+      <c r="S48">
+        <v>-279722000.0</v>
+      </c>
+      <c r="T48">
+        <v>-295635000.0</v>
+      </c>
+      <c r="U48">
+        <v>-324821000.0</v>
+      </c>
+      <c r="V48">
+        <v>-336340000.0</v>
+      </c>
+      <c r="W48">
+        <v>-327765000.0</v>
+      </c>
+      <c r="X48">
+        <v>-358908000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-379318000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-383139000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-376483000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-356195000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-374640000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-375108000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-371189000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-367751000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-382956000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-384163000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-381308000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-379530000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-380796000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-376765000.0</v>
+      </c>
+      <c r="AM48"/>
+      <c r="AN48">
+        <v>-369122000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-368960000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-368421000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-367753000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-367333000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-366652000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-366148000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-365397000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-364848000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-363941000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-363474000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-362841000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-362213000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-361521000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-570385000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-569237000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-567673000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-275616000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+    </row>
+    <row r="49" spans="1:74">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+    </row>
+    <row r="50" spans="1:74">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50">
+        <v>110820000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
+        <v>109629000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>106708000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>103870000.0</v>
+      </c>
+      <c r="M50">
+        <v>103638000.0</v>
+      </c>
+      <c r="N50">
+        <v>103461000.0</v>
+      </c>
+      <c r="O50">
+        <v>101959000.0</v>
+      </c>
+      <c r="P50">
+        <v>95507000.0</v>
+      </c>
+      <c r="Q50">
+        <v>93805000.0</v>
+      </c>
+      <c r="R50">
+        <v>75510000.0</v>
+      </c>
+      <c r="S50">
+        <v>81800000.0</v>
+      </c>
+      <c r="T50">
+        <v>81472000.0</v>
+      </c>
+      <c r="U50">
+        <v>80598000.0</v>
+      </c>
+      <c r="V50">
+        <v>77674000.0</v>
+      </c>
+      <c r="W50">
+        <v>74099000.0</v>
+      </c>
+      <c r="X50">
+        <v>64466000.0</v>
+      </c>
+      <c r="Y50">
+        <v>53745000.0</v>
+      </c>
+      <c r="Z50">
+        <v>35927000.0</v>
+      </c>
+      <c r="AA50">
+        <v>35706000.0</v>
+      </c>
+      <c r="AB50">
+        <v>34566000.0</v>
+      </c>
+      <c r="AC50">
+        <v>34261000.0</v>
+      </c>
+      <c r="AD50">
+        <v>29996000.0</v>
+      </c>
+      <c r="AE50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AF50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AG50">
+        <v>23365000.0</v>
+      </c>
+      <c r="AH50">
+        <v>14438000.0</v>
+      </c>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+    </row>
+    <row r="51" spans="1:74">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>1793668000.0</v>
+      </c>
+      <c r="C51">
+        <v>1770966000.0</v>
+      </c>
+      <c r="D51">
+        <v>1848207000.0</v>
+      </c>
+      <c r="E51">
+        <v>1874969000.0</v>
+      </c>
+      <c r="F51">
+        <v>1754554000.0</v>
+      </c>
+      <c r="G51">
+        <v>1783779000.0</v>
+      </c>
+      <c r="H51">
+        <v>1810237000.0</v>
+      </c>
+      <c r="I51">
+        <v>1673428000.0</v>
+      </c>
+      <c r="J51">
+        <v>1760838000.0</v>
+      </c>
+      <c r="K51">
+        <v>1733258000.0</v>
+      </c>
+      <c r="L51">
+        <v>1812143000.0</v>
+      </c>
+      <c r="M51">
+        <v>1839671000.0</v>
+      </c>
+      <c r="N51">
+        <v>2799947000.0</v>
+      </c>
+      <c r="O51">
+        <v>1890061000.0</v>
+      </c>
+      <c r="P51">
+        <v>1714731000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1694062000.0</v>
+      </c>
+      <c r="R51">
+        <v>1709213000.0</v>
+      </c>
+      <c r="S51">
+        <v>2306815000.0</v>
+      </c>
+      <c r="T51">
+        <v>1638183000.0</v>
+      </c>
+      <c r="U51">
+        <v>1607191000.0</v>
+      </c>
+      <c r="V51">
+        <v>1645980000.0</v>
+      </c>
+      <c r="W51">
+        <v>1538527000.0</v>
+      </c>
+      <c r="X51">
+        <v>1424913000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1159752000.0</v>
+      </c>
+      <c r="Z51">
+        <v>791949999.0</v>
+      </c>
+      <c r="AA51">
+        <v>794577000.0</v>
+      </c>
+      <c r="AB51">
+        <v>781220000.0</v>
+      </c>
+      <c r="AC51">
+        <v>737154000.0</v>
+      </c>
+      <c r="AD51">
+        <v>566758000.0</v>
+      </c>
+      <c r="AE51">
+        <v>449127000.0</v>
+      </c>
+      <c r="AF51">
+        <v>454967000.0</v>
+      </c>
+      <c r="AG51">
+        <v>460808000.0</v>
+      </c>
+      <c r="AH51">
+        <v>482433000.0</v>
+      </c>
+      <c r="AI51">
+        <v>270000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>160000000.0</v>
+      </c>
+      <c r="AM51"/>
+      <c r="AN51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>7000000.0</v>
+      </c>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
+        <v>29640000.0</v>
+      </c>
+      <c r="BH51">
+        <v>29238000.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+    </row>
+    <row r="52" spans="1:74">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>110820000.0</v>
+      </c>
+      <c r="C52">
+        <v>60206000.0</v>
+      </c>
+      <c r="D52">
+        <v>109629000.0</v>
+      </c>
+      <c r="E52">
+        <v>108597000.0</v>
+      </c>
+      <c r="F52">
+        <v>58276000.0</v>
+      </c>
+      <c r="G52">
+        <v>106855000.0</v>
+      </c>
+      <c r="H52">
+        <v>106708000.0</v>
+      </c>
+      <c r="I52">
+        <v>95736000.0</v>
+      </c>
+      <c r="J52">
+        <v>104544000.0</v>
+      </c>
+      <c r="K52">
+        <v>50686000.0</v>
+      </c>
+      <c r="L52">
+        <v>103870000.0</v>
+      </c>
+      <c r="M52">
+        <v>105330000.0</v>
+      </c>
+      <c r="N52">
+        <v>153694000.0</v>
+      </c>
+      <c r="O52">
+        <v>102887000.0</v>
+      </c>
+      <c r="P52">
+        <v>95507000.0</v>
+      </c>
+      <c r="Q52">
+        <v>93805000.0</v>
+      </c>
+      <c r="R52">
+        <v>75510000.0</v>
+      </c>
+      <c r="S52">
+        <v>118301000.0</v>
+      </c>
+      <c r="T52">
+        <v>86236000.0</v>
+      </c>
+      <c r="U52">
+        <v>80598000.0</v>
+      </c>
+      <c r="V52">
+        <v>90632000.0</v>
+      </c>
+      <c r="W52">
+        <v>87323000.0</v>
+      </c>
+      <c r="X52">
+        <v>87900000.0</v>
+      </c>
+      <c r="Y52">
+        <v>79986000.0</v>
+      </c>
+      <c r="Z52">
+        <v>65697999.0</v>
+      </c>
+      <c r="AA52">
+        <v>59267000.0</v>
+      </c>
+      <c r="AB52">
+        <v>36937000.0</v>
+      </c>
+      <c r="AC52">
+        <v>34261000.0</v>
+      </c>
+      <c r="AD52">
+        <v>29996000.0</v>
+      </c>
+      <c r="AE52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AF52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AG52">
+        <v>23365000.0</v>
+      </c>
+      <c r="AH52">
+        <v>14438000.0</v>
+      </c>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+    </row>
+    <row r="53" spans="1:74">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53">
+        <v>2878000.0</v>
+      </c>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BK53">
+        <v>1532000.0</v>
+      </c>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+    </row>
+    <row r="54" spans="1:74">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+    </row>
+    <row r="55" spans="1:74">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>2562394000.0</v>
+      </c>
+      <c r="C55">
+        <v>2584412000.0</v>
+      </c>
+      <c r="D55">
+        <v>2623824000.0</v>
+      </c>
+      <c r="E55">
+        <v>2679057000.0</v>
+      </c>
+      <c r="F55">
+        <v>2627563000.0</v>
+      </c>
+      <c r="G55">
+        <v>2627858000.0</v>
+      </c>
+      <c r="H55">
+        <v>2668939000.0</v>
+      </c>
+      <c r="I55">
+        <v>2529744000.0</v>
+      </c>
+      <c r="J55">
+        <v>2641502000.0</v>
+      </c>
+      <c r="K55">
+        <v>2677088000.0</v>
+      </c>
+      <c r="L55">
+        <v>2709193000.0</v>
+      </c>
+      <c r="M55">
+        <v>2769056000.0</v>
+      </c>
+      <c r="N55">
+        <v>2795903000.0</v>
+      </c>
+      <c r="O55">
+        <v>2815627000.0</v>
+      </c>
+      <c r="P55">
+        <v>2679512000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2643582000.0</v>
+      </c>
+      <c r="R55">
+        <v>2665578000.0</v>
+      </c>
+      <c r="S55">
+        <v>2552642000.0</v>
+      </c>
+      <c r="T55">
+        <v>2572921000.0</v>
+      </c>
+      <c r="U55">
+        <v>2521044000.0</v>
+      </c>
+      <c r="V55">
+        <v>2539670000.0</v>
+      </c>
+      <c r="W55">
+        <v>2428208000.0</v>
+      </c>
+      <c r="X55">
+        <v>2304020000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1999411000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1615784000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1628157000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1641282000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1578705000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1404279000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1281719000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1294386000.0</v>
+      </c>
+      <c r="AG55">
+        <v>988376000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1008731000.0</v>
+      </c>
+      <c r="AI55">
+        <v>794242000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>684510000.0</v>
+      </c>
+      <c r="AK55">
+        <v>683708000.0</v>
+      </c>
+      <c r="AL55">
+        <v>688542000.0</v>
+      </c>
+      <c r="AM55"/>
+      <c r="AN55">
+        <v>214133000.0</v>
+      </c>
+      <c r="AO55">
+        <v>214219000.0</v>
+      </c>
+      <c r="AP55">
+        <v>214282000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>214906000.0</v>
+      </c>
+      <c r="AR55">
+        <v>215247000.0</v>
+      </c>
+      <c r="AS55">
+        <v>215807000.0</v>
+      </c>
+      <c r="AT55">
+        <v>216299000.0</v>
+      </c>
+      <c r="AU55">
+        <v>216851000.0</v>
+      </c>
+      <c r="AV55">
+        <v>217861000.0</v>
+      </c>
+      <c r="AW55">
+        <v>211175000.0</v>
+      </c>
+      <c r="AX55">
+        <v>211262000.0</v>
+      </c>
+      <c r="AY55">
+        <v>211660000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>212198000.0</v>
+      </c>
+      <c r="BA55">
+        <v>213408000.0</v>
+      </c>
+      <c r="BB55">
+        <v>4323000.0</v>
+      </c>
+      <c r="BC55">
+        <v>5267000.0</v>
+      </c>
+      <c r="BD55">
+        <v>6806000.0</v>
+      </c>
+      <c r="BE55">
+        <v>340924000.0</v>
+      </c>
+      <c r="BF55">
+        <v>342898000.0</v>
+      </c>
+      <c r="BG55">
+        <v>355117000.0</v>
+      </c>
+      <c r="BH55">
+        <v>358393000.0</v>
+      </c>
+      <c r="BI55">
+        <v>464092000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>451345000.0</v>
+      </c>
+      <c r="BK55">
+        <v>442319000.0</v>
+      </c>
+      <c r="BL55">
+        <v>444631000.0</v>
+      </c>
+      <c r="BM55">
+        <v>577482000.0</v>
+      </c>
+      <c r="BN55">
+        <v>578678000.0</v>
+      </c>
+      <c r="BO55">
+        <v>580363000.0</v>
+      </c>
+      <c r="BP55">
+        <v>579631000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>572682000.0</v>
+      </c>
+      <c r="BR55">
+        <v>570966000.0</v>
+      </c>
+      <c r="BS55"/>
+      <c r="BT55">
+        <v>544799000.0</v>
+      </c>
+      <c r="BU55"/>
+      <c r="BV55"/>
+    </row>
+    <row r="56" spans="1:74">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>455450000.0</v>
+      </c>
+      <c r="C56">
+        <v>469514999.0</v>
+      </c>
+      <c r="D56">
+        <v>503275000.0</v>
+      </c>
+      <c r="E56">
+        <v>540292000.0</v>
+      </c>
+      <c r="F56">
+        <v>469980000.0</v>
+      </c>
+      <c r="G56">
+        <v>460255000.0</v>
+      </c>
+      <c r="H56">
+        <v>474379000.0</v>
+      </c>
+      <c r="I56">
+        <v>332490000.0</v>
+      </c>
+      <c r="J56">
+        <v>415249000.0</v>
+      </c>
+      <c r="K56">
+        <v>429922000.0</v>
+      </c>
+      <c r="L56">
+        <v>443061000.0</v>
+      </c>
+      <c r="M56">
+        <v>463987000.0</v>
+      </c>
+      <c r="N56">
+        <v>482500000.0</v>
+      </c>
+      <c r="O56">
+        <v>510200000.0</v>
+      </c>
+      <c r="P56">
+        <v>354048000.0</v>
+      </c>
+      <c r="Q56">
+        <v>287609000.0</v>
+      </c>
+      <c r="R56">
+        <v>309360000.0</v>
+      </c>
+      <c r="S56">
+        <v>193809000.0</v>
+      </c>
+      <c r="T56">
+        <v>224891000.0</v>
+      </c>
+      <c r="U56">
+        <v>156745000.0</v>
+      </c>
+      <c r="V56">
+        <v>157690000.0</v>
+      </c>
+      <c r="W56">
+        <v>157073000.0</v>
+      </c>
+      <c r="X56">
+        <v>157845000.0</v>
+      </c>
+      <c r="Y56">
+        <v>98422000.0</v>
+      </c>
+      <c r="Z56">
+        <v>136305000.0</v>
+      </c>
+      <c r="AA56">
+        <v>140003000.0</v>
+      </c>
+      <c r="AB56">
+        <v>143890000.0</v>
+      </c>
+      <c r="AC56">
+        <v>73124000.0</v>
+      </c>
+      <c r="AD56">
+        <v>36343000.0</v>
+      </c>
+      <c r="AE56">
+        <v>53674000.0</v>
+      </c>
+      <c r="AF56">
+        <v>60425000.0</v>
+      </c>
+      <c r="AG56">
+        <v>21932000.0</v>
+      </c>
+      <c r="AH56">
+        <v>81719000.0</v>
+      </c>
+      <c r="AI56">
+        <v>49259000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>17570000.0</v>
+      </c>
+      <c r="AK56">
+        <v>18693000.0</v>
+      </c>
+      <c r="AL56">
+        <v>25152000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1659000.0</v>
+      </c>
+      <c r="AO56">
+        <v>2449000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2831000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>3483000.0</v>
+      </c>
+      <c r="AR56">
+        <v>3974000.0</v>
+      </c>
+      <c r="AS56">
+        <v>4616000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5108000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5717000.0</v>
+      </c>
+      <c r="AV56">
+        <v>6794000.0</v>
+      </c>
+      <c r="AW56">
+        <v>370000.0</v>
+      </c>
+      <c r="AX56">
+        <v>574000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1061000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1673000.0</v>
+      </c>
+      <c r="BA56">
+        <v>3408000.0</v>
+      </c>
+      <c r="BB56">
+        <v>4309000.0</v>
+      </c>
+      <c r="BC56">
+        <v>5204000.0</v>
+      </c>
+      <c r="BD56">
+        <v>6729000.0</v>
+      </c>
+      <c r="BE56">
+        <v>8424000.0</v>
+      </c>
+      <c r="BF56">
+        <v>10369000.0</v>
+      </c>
+      <c r="BG56">
+        <v>12558000.0</v>
+      </c>
+      <c r="BH56">
+        <v>15803000.0</v>
+      </c>
+      <c r="BI56">
+        <v>19383000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>17144000.0</v>
+      </c>
+      <c r="BK56">
+        <v>8956000.0</v>
+      </c>
+      <c r="BL56">
+        <v>12257000.0</v>
+      </c>
+      <c r="BM56">
+        <v>13977000.0</v>
+      </c>
+      <c r="BN56">
+        <v>17721000.0</v>
+      </c>
+      <c r="BO56">
+        <v>21310000.0</v>
+      </c>
+      <c r="BP56">
+        <v>26604000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>21943000.0</v>
+      </c>
+      <c r="BR56">
+        <v>25498000.0</v>
+      </c>
+      <c r="BS56"/>
+      <c r="BT56">
+        <v>50824000.0</v>
+      </c>
+      <c r="BU56"/>
+      <c r="BV56"/>
+    </row>
+    <row r="57" spans="1:74">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>169599000.0</v>
+      </c>
+      <c r="C57">
+        <v>172426000.0</v>
+      </c>
+      <c r="D57">
+        <v>165826000.0</v>
+      </c>
+      <c r="E57">
+        <v>174324000.0</v>
+      </c>
+      <c r="F57">
+        <v>165768000.0</v>
+      </c>
+      <c r="G57">
+        <v>166086000.0</v>
+      </c>
+      <c r="H57">
+        <v>158777000.0</v>
+      </c>
+      <c r="I57">
+        <v>150124000.0</v>
+      </c>
+      <c r="J57">
+        <v>161596000.0</v>
+      </c>
+      <c r="K57">
+        <v>153583000.0</v>
+      </c>
+      <c r="L57">
+        <v>153267000.0</v>
+      </c>
+      <c r="M57">
+        <v>159797000.0</v>
+      </c>
+      <c r="N57">
+        <v>165722000.0</v>
+      </c>
+      <c r="O57">
+        <v>157822000.0</v>
+      </c>
+      <c r="P57">
+        <v>153198000.0</v>
+      </c>
+      <c r="Q57">
+        <v>152277000.0</v>
+      </c>
+      <c r="R57">
+        <v>122002000.0</v>
+      </c>
+      <c r="S57">
+        <v>123785000.0</v>
+      </c>
+      <c r="T57">
+        <v>131586999.0</v>
+      </c>
+      <c r="U57">
+        <v>132997000.0</v>
+      </c>
+      <c r="V57">
+        <v>132297000.0</v>
+      </c>
+      <c r="W57">
+        <v>115871000.0</v>
+      </c>
+      <c r="X57">
+        <v>131832000.0</v>
+      </c>
+      <c r="Y57">
+        <v>103293000.0</v>
+      </c>
+      <c r="Z57">
+        <v>77072000.0</v>
+      </c>
+      <c r="AA57">
+        <v>73805000.0</v>
+      </c>
+      <c r="AB57">
+        <v>57732000.0</v>
+      </c>
+      <c r="AC57">
+        <v>55054000.0</v>
+      </c>
+      <c r="AD57">
+        <v>47360000.0</v>
+      </c>
+      <c r="AE57">
+        <v>31946000.0</v>
+      </c>
+      <c r="AF57">
+        <v>35460000.0</v>
+      </c>
+      <c r="AG57">
+        <v>34181000.0</v>
+      </c>
+      <c r="AH57">
+        <v>25236000.0</v>
+      </c>
+      <c r="AI57">
+        <v>5887000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4409000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4869000.0</v>
+      </c>
+      <c r="AL57">
+        <v>5599000.0</v>
+      </c>
+      <c r="AM57"/>
+      <c r="AN57">
+        <v>1191000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1139000.0</v>
+      </c>
+      <c r="AP57">
+        <v>687000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>668000.0</v>
+      </c>
+      <c r="AR57">
+        <v>613000.0</v>
+      </c>
+      <c r="AS57">
+        <v>515000.0</v>
+      </c>
+      <c r="AT57">
+        <v>525000.0</v>
+      </c>
+      <c r="AU57">
+        <v>350000.0</v>
+      </c>
+      <c r="AV57">
+        <v>841000.0</v>
+      </c>
+      <c r="AW57">
+        <v>353000.0</v>
+      </c>
+      <c r="AX57">
+        <v>408000.0</v>
+      </c>
+      <c r="AY57">
+        <v>333000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>417000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1198000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1119000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1014000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1121000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1948000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1852000.0</v>
+      </c>
+      <c r="BG57">
+        <v>12009000.0</v>
+      </c>
+      <c r="BH57">
+        <v>12749000.0</v>
+      </c>
+      <c r="BI57">
+        <v>11065000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>5227000.0</v>
+      </c>
+      <c r="BK57">
+        <v>3260000.0</v>
+      </c>
+      <c r="BL57">
+        <v>3199000.0</v>
+      </c>
+      <c r="BM57">
+        <v>2985000.0</v>
+      </c>
+      <c r="BN57">
+        <v>3118000.0</v>
+      </c>
+      <c r="BO57">
+        <v>3110000.0</v>
+      </c>
+      <c r="BP57">
+        <v>3428000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>3047000.0</v>
+      </c>
+      <c r="BR57">
+        <v>2254000.0</v>
+      </c>
+      <c r="BS57"/>
+      <c r="BT57">
+        <v>8510000.0</v>
+      </c>
+      <c r="BU57"/>
+      <c r="BV57"/>
+    </row>
+    <row r="58" spans="1:74">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>1859913000.0</v>
+      </c>
+      <c r="C58">
+        <v>1886213000.0</v>
+      </c>
+      <c r="D58">
+        <v>1904567000.0</v>
+      </c>
+      <c r="E58">
+        <v>1940781000.0</v>
+      </c>
+      <c r="F58">
+        <v>1865539000.0</v>
+      </c>
+      <c r="G58">
+        <v>1843010000.0</v>
+      </c>
+      <c r="H58">
+        <v>1862306000.0</v>
+      </c>
+      <c r="I58">
+        <v>1727816000.0</v>
+      </c>
+      <c r="J58">
+        <v>1817890000.0</v>
+      </c>
+      <c r="K58">
+        <v>1836155000.0</v>
+      </c>
+      <c r="L58">
+        <v>1861540000.0</v>
+      </c>
+      <c r="M58">
+        <v>1894138000.0</v>
+      </c>
+      <c r="N58">
+        <v>1926177000.0</v>
+      </c>
+      <c r="O58">
+        <v>1944996000.0</v>
+      </c>
+      <c r="P58">
+        <v>1772422000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1752534000.0</v>
+      </c>
+      <c r="R58">
+        <v>1755705000.0</v>
+      </c>
+      <c r="S58">
+        <v>1647248000.0</v>
+      </c>
+      <c r="T58">
+        <v>1683534000.0</v>
+      </c>
+      <c r="U58">
+        <v>1659590000.0</v>
+      </c>
+      <c r="V58">
+        <v>1687645000.0</v>
+      </c>
+      <c r="W58">
+        <v>1567075000.0</v>
+      </c>
+      <c r="X58">
+        <v>1468845000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1183059000.0</v>
+      </c>
+      <c r="Z58">
+        <v>803326000.0</v>
+      </c>
+      <c r="AA58">
+        <v>809116000.0</v>
+      </c>
+      <c r="AB58">
+        <v>802017000.0</v>
+      </c>
+      <c r="AC58">
+        <v>757950000.0</v>
+      </c>
+      <c r="AD58">
+        <v>584123000.0</v>
+      </c>
+      <c r="AE58">
+        <v>457709000.0</v>
+      </c>
+      <c r="AF58">
+        <v>467062000.0</v>
+      </c>
+      <c r="AG58">
+        <v>471624000.0</v>
+      </c>
+      <c r="AH58">
+        <v>493231000.0</v>
+      </c>
+      <c r="AI58">
+        <v>275887000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>164409000.0</v>
+      </c>
+      <c r="AK58">
+        <v>164869000.0</v>
+      </c>
+      <c r="AL58">
+        <v>165599000.0</v>
+      </c>
+      <c r="AM58"/>
+      <c r="AN58">
+        <v>8191000.0</v>
+      </c>
+      <c r="AO58">
+        <v>8139000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7687000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7668000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7613000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7515000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7525000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7350000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7841000.0</v>
+      </c>
+      <c r="AW58">
+        <v>353000.0</v>
+      </c>
+      <c r="AX58">
+        <v>408000.0</v>
+      </c>
+      <c r="AY58">
+        <v>333000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>417000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1198000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1119000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1014000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1121000.0</v>
+      </c>
+      <c r="BE58">
+        <v>31813000.0</v>
+      </c>
+      <c r="BF58">
+        <v>31379000.0</v>
+      </c>
+      <c r="BG58">
+        <v>41649000.0</v>
+      </c>
+      <c r="BH58">
+        <v>41987000.0</v>
+      </c>
+      <c r="BI58">
+        <v>31521000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>17223000.0</v>
+      </c>
+      <c r="BK58">
+        <v>14741000.0</v>
+      </c>
+      <c r="BL58">
+        <v>14136000.0</v>
+      </c>
+      <c r="BM58">
+        <v>13776000.0</v>
+      </c>
+      <c r="BN58">
+        <v>12880000.0</v>
+      </c>
+      <c r="BO58">
+        <v>13162000.0</v>
+      </c>
+      <c r="BP58">
+        <v>9843000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>9384000.0</v>
+      </c>
+      <c r="BR58">
+        <v>6210000.0</v>
+      </c>
+      <c r="BS58"/>
+      <c r="BT58">
+        <v>8510000.0</v>
+      </c>
+      <c r="BU58"/>
+      <c r="BV58"/>
+    </row>
+    <row r="59" spans="1:74">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+    </row>
+    <row r="60" spans="1:74">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>702480999.0</v>
+      </c>
+      <c r="C60">
+        <v>698198999.0</v>
+      </c>
+      <c r="D60">
+        <v>719257000.0</v>
+      </c>
+      <c r="E60">
+        <v>738276000.0</v>
+      </c>
+      <c r="F60">
+        <v>762024000.0</v>
+      </c>
+      <c r="G60">
+        <v>784848000.0</v>
+      </c>
+      <c r="H60">
+        <v>806633000.0</v>
+      </c>
+      <c r="I60">
+        <v>801928000.0</v>
+      </c>
+      <c r="J60">
+        <v>823612000.0</v>
+      </c>
+      <c r="K60">
+        <v>840933000.0</v>
+      </c>
+      <c r="L60">
+        <v>847653000.0</v>
+      </c>
+      <c r="M60">
+        <v>874918000.0</v>
+      </c>
+      <c r="N60">
+        <v>869726000.0</v>
+      </c>
+      <c r="O60">
+        <v>870631000.0</v>
+      </c>
+      <c r="P60">
+        <v>907090000.0</v>
+      </c>
+      <c r="Q60">
+        <v>891048000.0</v>
+      </c>
+      <c r="R60">
+        <v>909873000.0</v>
+      </c>
+      <c r="S60">
+        <v>905394000.0</v>
+      </c>
+      <c r="T60">
+        <v>889387000.0</v>
+      </c>
+      <c r="U60">
+        <v>861454000.0</v>
+      </c>
+      <c r="V60">
+        <v>852025000.0</v>
+      </c>
+      <c r="W60">
+        <v>861133000.0</v>
+      </c>
+      <c r="X60">
+        <v>835175000.0</v>
+      </c>
+      <c r="Y60">
+        <v>816352000.0</v>
+      </c>
+      <c r="Z60">
+        <v>812458000.0</v>
+      </c>
+      <c r="AA60">
+        <v>819041000.0</v>
+      </c>
+      <c r="AB60">
+        <v>839265000.0</v>
+      </c>
+      <c r="AC60">
+        <v>820755000.0</v>
+      </c>
+      <c r="AD60">
+        <v>820156000.0</v>
+      </c>
+      <c r="AE60">
+        <v>824010000.0</v>
+      </c>
+      <c r="AF60">
+        <v>827324000.0</v>
+      </c>
+      <c r="AG60">
+        <v>516752000.0</v>
+      </c>
+      <c r="AH60">
+        <v>515500000.0</v>
+      </c>
+      <c r="AI60">
+        <v>518355000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>520101000.0</v>
+      </c>
+      <c r="AK60">
+        <v>518839000.0</v>
+      </c>
+      <c r="AL60">
+        <v>522943000.0</v>
+      </c>
+      <c r="AM60">
+        <v>205942000.0</v>
+      </c>
+      <c r="AN60">
+        <v>205942000.0</v>
+      </c>
+      <c r="AO60">
+        <v>206080000.0</v>
+      </c>
+      <c r="AP60">
+        <v>206595000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>207238000.0</v>
+      </c>
+      <c r="AR60">
+        <v>207634000.0</v>
+      </c>
+      <c r="AS60">
+        <v>208292000.0</v>
+      </c>
+      <c r="AT60">
+        <v>208774000.0</v>
+      </c>
+      <c r="AU60">
+        <v>209501000.0</v>
+      </c>
+      <c r="AV60">
+        <v>210020000.0</v>
+      </c>
+      <c r="AW60">
+        <v>210822000.0</v>
+      </c>
+      <c r="AX60">
+        <v>210854000.0</v>
+      </c>
+      <c r="AY60">
+        <v>211327000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>211781000.0</v>
+      </c>
+      <c r="BA60">
+        <v>212210000.0</v>
+      </c>
+      <c r="BB60">
+        <v>3204000.0</v>
+      </c>
+      <c r="BC60">
+        <v>4253000.0</v>
+      </c>
+      <c r="BD60">
+        <v>5685000.0</v>
+      </c>
+      <c r="BE60">
+        <v>309111000.0</v>
+      </c>
+      <c r="BF60">
+        <v>311519000.0</v>
+      </c>
+      <c r="BG60">
+        <v>313468000.0</v>
+      </c>
+      <c r="BH60">
+        <v>316406000.0</v>
+      </c>
+      <c r="BI60">
+        <v>432571000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>434122000.0</v>
+      </c>
+      <c r="BK60">
+        <v>427578000.0</v>
+      </c>
+      <c r="BL60">
+        <v>430495000.0</v>
+      </c>
+      <c r="BM60">
+        <v>531065000.0</v>
+      </c>
+      <c r="BN60">
+        <v>533786000.0</v>
+      </c>
+      <c r="BO60">
+        <v>534966000.0</v>
+      </c>
+      <c r="BP60">
+        <v>536641000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>529527000.0</v>
+      </c>
+      <c r="BR60">
+        <v>530920000.0</v>
+      </c>
+      <c r="BS60"/>
+      <c r="BT60">
+        <v>536289000.0</v>
+      </c>
+      <c r="BU60"/>
+      <c r="BV60"/>
+    </row>
+    <row r="61" spans="1:74">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+    </row>
+    <row r="62" spans="1:74">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2">
+        <v>163867000.0</v>
+      </c>
+      <c r="C2">
+        <v>148768000.0</v>
+      </c>
+      <c r="D2">
+        <v>143398000.0</v>
+      </c>
+      <c r="E2">
+        <v>138155000.0</v>
+      </c>
+      <c r="F2">
+        <v>134404000.0</v>
+      </c>
+      <c r="G2">
+        <v>82542000.0</v>
+      </c>
+      <c r="H2">
+        <v>57454000.0</v>
+      </c>
+      <c r="I2">
+        <v>43573000.0</v>
+      </c>
+      <c r="J2">
+        <v>36534000.0</v>
+      </c>
+      <c r="K2">
+        <v>2000.0</v>
+      </c>
+      <c r="L2">
+        <v>3000.0</v>
+      </c>
+      <c r="M2">
+        <v>870000.0</v>
+      </c>
+      <c r="N2">
+        <v>1155000.0</v>
+      </c>
+      <c r="O2">
+        <v>-2262000.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B3">
+        <v>76619000.0</v>
+      </c>
+      <c r="C3">
+        <v>75482000.0</v>
+      </c>
+      <c r="D3">
+        <v>73363000.0</v>
+      </c>
+      <c r="E3">
+        <v>72224000.0</v>
+      </c>
+      <c r="F3">
+        <v>69833000.0</v>
+      </c>
+      <c r="G3">
+        <v>41846000.0</v>
+      </c>
+      <c r="H3">
+        <v>28747000.0</v>
+      </c>
+      <c r="I3">
+        <v>17412000.0</v>
+      </c>
+      <c r="J3">
+        <v>2000.0</v>
+      </c>
+      <c r="K3">
+        <v>2000.0</v>
+      </c>
+      <c r="L3">
+        <v>3000.0</v>
+      </c>
+      <c r="M3">
+        <v>1000.0</v>
+      </c>
+      <c r="N3">
+        <v>32000.0</v>
+      </c>
+      <c r="O3">
+        <v>116000.0</v>
+      </c>
+      <c r="P3">
+        <v>146000.0</v>
+      </c>
+      <c r="Q3">
+        <v>211000.0</v>
+      </c>
+      <c r="R3">
+        <v>250000.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B5">
+        <v>167522000.0</v>
+      </c>
+      <c r="C5">
+        <v>223404000.0</v>
+      </c>
+      <c r="D5">
+        <v>228841000.0</v>
+      </c>
+      <c r="E5">
+        <v>264736000.0</v>
+      </c>
+      <c r="F5">
+        <v>218525000.0</v>
+      </c>
+      <c r="G5">
+        <v>49994000.0</v>
+      </c>
+      <c r="H5">
+        <v>51024000.0</v>
+      </c>
+      <c r="I5">
+        <v>28997000.0</v>
+      </c>
+      <c r="J5">
+        <v>-10157000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1476000.0</v>
+      </c>
+      <c r="L5">
+        <v>-2211000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2587000.0</v>
+      </c>
+      <c r="N5">
+        <v>-4587000.0</v>
+      </c>
+      <c r="O5">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P5">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R5">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S5">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6">
+        <v>244141000.0</v>
+      </c>
+      <c r="C6">
+        <v>298886000.0</v>
+      </c>
+      <c r="D6">
+        <v>302204000.0</v>
+      </c>
+      <c r="E6">
+        <v>336960000.0</v>
+      </c>
+      <c r="F6">
+        <v>288358000.0</v>
+      </c>
+      <c r="G6">
+        <v>91840000.0</v>
+      </c>
+      <c r="H6">
+        <v>79771000.0</v>
+      </c>
+      <c r="I6">
+        <v>46409000.0</v>
+      </c>
+      <c r="J6">
+        <v>-10155000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1474000.0</v>
+      </c>
+      <c r="L6">
+        <v>-2208000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2586000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4555000.0</v>
+      </c>
+      <c r="O6">
+        <v>-298625000.0</v>
+      </c>
+      <c r="P6">
+        <v>-135725000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-108470000.0</v>
+      </c>
+      <c r="R6">
+        <v>-10021000.0</v>
+      </c>
+      <c r="S6">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2110000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B9">
+        <v>183770000.0</v>
+      </c>
+      <c r="C9">
+        <v>207581000.0</v>
+      </c>
+      <c r="D9">
+        <v>227624000.0</v>
+      </c>
+      <c r="E9">
+        <v>209762000.0</v>
+      </c>
+      <c r="F9">
+        <v>209044000.0</v>
+      </c>
+      <c r="G9">
+        <v>81922000.0</v>
+      </c>
+      <c r="H9">
+        <v>62513000.0</v>
+      </c>
+      <c r="I9">
+        <v>33636000.0</v>
+      </c>
+      <c r="J9">
+        <v>-10245000.0</v>
+      </c>
+      <c r="K9">
+        <v>-743000.0</v>
+      </c>
+      <c r="L9">
+        <v>-815000.0</v>
+      </c>
+      <c r="M9">
+        <v>-870000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1155000.0</v>
+      </c>
+      <c r="O9">
+        <v>2262000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B10">
+        <v>74897000.0</v>
+      </c>
+      <c r="C10">
+        <v>117816000.0</v>
+      </c>
+      <c r="D10">
+        <v>120117000.0</v>
+      </c>
+      <c r="E10">
+        <v>188140000.0</v>
+      </c>
+      <c r="F10">
+        <v>162304000.0</v>
+      </c>
+      <c r="G10">
+        <v>8189000.0</v>
+      </c>
+      <c r="H10">
+        <v>17149000.0</v>
+      </c>
+      <c r="I10">
+        <v>11769000.0</v>
+      </c>
+      <c r="J10">
+        <v>-10391000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1790000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2478000.0</v>
+      </c>
+      <c r="M10">
+        <v>-2622000.0</v>
+      </c>
+      <c r="N10">
+        <v>205475000.0</v>
+      </c>
+      <c r="O10">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P10">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R10">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S10">
+        <v>-11981000.0</v>
+      </c>
+      <c r="T10">
+        <v>-2110000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B11">
+        <v>82000.0</v>
+      </c>
+      <c r="C11">
+        <v>132000.0</v>
+      </c>
+      <c r="D11">
+        <v>78000.0</v>
+      </c>
+      <c r="E11">
+        <v>98000.0</v>
+      </c>
+      <c r="F11">
+        <v>99000.0</v>
+      </c>
+      <c r="G11">
+        <v>84000.0</v>
+      </c>
+      <c r="H11">
+        <v>182000.0</v>
+      </c>
+      <c r="I11">
+        <v>-10000.0</v>
+      </c>
+      <c r="J11">
+        <v>17000.0</v>
+      </c>
+      <c r="K11">
+        <v>-1000.0</v>
+      </c>
+      <c r="L11">
+        <v>7000.0</v>
+      </c>
+      <c r="M11">
+        <v>13000.0</v>
+      </c>
+      <c r="N11">
+        <v>15000.0</v>
+      </c>
+      <c r="O11">
+        <v>57000.0</v>
+      </c>
+      <c r="P11">
+        <v>88000.0</v>
+      </c>
+      <c r="Q11">
+        <v>173000.0</v>
+      </c>
+      <c r="R11">
+        <v>186000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B12">
+        <v>92625000.0</v>
+      </c>
+      <c r="C12">
+        <v>105588000.0</v>
+      </c>
+      <c r="D12">
+        <v>108724000.0</v>
+      </c>
+      <c r="E12">
+        <v>76596000.0</v>
+      </c>
+      <c r="F12">
+        <v>56221000.0</v>
+      </c>
+      <c r="G12">
+        <v>41805000.0</v>
+      </c>
+      <c r="H12">
+        <v>33875000.0</v>
+      </c>
+      <c r="I12">
+        <v>17781000.0</v>
+      </c>
+      <c r="J12">
+        <v>234000.0</v>
+      </c>
+      <c r="K12">
+        <v>314000.0</v>
+      </c>
+      <c r="L12">
+        <v>267000.0</v>
+      </c>
+      <c r="M12">
+        <v>35000.0</v>
+      </c>
+      <c r="N12">
+        <v>3000.0</v>
+      </c>
+      <c r="O12">
+        <v>422000.0</v>
+      </c>
+      <c r="P12">
+        <v>10147000.0</v>
+      </c>
+      <c r="Q12">
+        <v>222000.0</v>
+      </c>
+      <c r="R12">
+        <v>393000.0</v>
+      </c>
+      <c r="S12">
+        <v>2786000.0</v>
+      </c>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13">
+        <v>4088000.0</v>
+      </c>
+      <c r="C13">
+        <v>4467000.0</v>
+      </c>
+      <c r="D13">
+        <v>4978000.0</v>
+      </c>
+      <c r="E13">
+        <v>2005000.0</v>
+      </c>
+      <c r="F13">
+        <v>41000.0</v>
+      </c>
+      <c r="G13">
+        <v>327000.0</v>
+      </c>
+      <c r="H13">
+        <v>1073000.0</v>
+      </c>
+      <c r="I13">
+        <v>607000.0</v>
+      </c>
+      <c r="J13">
+        <v>123000.0</v>
+      </c>
+      <c r="K13">
+        <v>9000.0</v>
+      </c>
+      <c r="L13">
+        <v>247000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15">
+        <v>74815000.0</v>
+      </c>
+      <c r="C15">
+        <v>117684000.0</v>
+      </c>
+      <c r="D15">
+        <v>120039000.0</v>
+      </c>
+      <c r="E15">
+        <v>188042000.0</v>
+      </c>
+      <c r="F15">
+        <v>162205000.0</v>
+      </c>
+      <c r="G15">
+        <v>8105000.0</v>
+      </c>
+      <c r="H15">
+        <v>16967000.0</v>
+      </c>
+      <c r="I15">
+        <v>11779000.0</v>
+      </c>
+      <c r="J15">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K15">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L15">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2635000.0</v>
+      </c>
+      <c r="N15">
+        <v>205460000.0</v>
+      </c>
+      <c r="O15">
+        <v>-298798000.0</v>
+      </c>
+      <c r="P15">
+        <v>-135959000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-108659000.0</v>
+      </c>
+      <c r="R15">
+        <v>-10165000.0</v>
+      </c>
+      <c r="S15">
+        <v>-11981000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2111000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>188042000.0</v>
+      </c>
+      <c r="F16">
+        <v>162205000.0</v>
+      </c>
+      <c r="G16">
+        <v>8105000.0</v>
+      </c>
+      <c r="H16">
+        <v>16967000.0</v>
+      </c>
+      <c r="I16">
+        <v>11779000.0</v>
+      </c>
+      <c r="J16">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K16">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L16">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>74815000.0</v>
+      </c>
+      <c r="C17">
+        <v>117684000.0</v>
+      </c>
+      <c r="D17">
+        <v>142082000.0</v>
+      </c>
+      <c r="E17">
+        <v>188042000.0</v>
+      </c>
+      <c r="F17">
+        <v>162205000.0</v>
+      </c>
+      <c r="G17">
+        <v>8105000.0</v>
+      </c>
+      <c r="H17">
+        <v>16967000.0</v>
+      </c>
+      <c r="I17">
+        <v>11779000.0</v>
+      </c>
+      <c r="J17">
+        <v>-10408000.0</v>
+      </c>
+      <c r="K17">
+        <v>-1789000.0</v>
+      </c>
+      <c r="L17">
+        <v>-2485000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>152</v>
+      </c>
+      <c r="B18">
+        <v>-89390000.0</v>
+      </c>
+      <c r="C18">
+        <v>-102178000.0</v>
+      </c>
+      <c r="D18">
+        <v>-102350000.0</v>
+      </c>
+      <c r="E18">
+        <v>-75088000.0</v>
+      </c>
+      <c r="F18">
+        <v>-56350000.0</v>
+      </c>
+      <c r="G18">
+        <v>-41562000.0</v>
+      </c>
+      <c r="H18">
+        <v>-32915000.0</v>
+      </c>
+      <c r="I18">
+        <v>-17206000.0</v>
+      </c>
+      <c r="J18">
+        <v>-111000.0</v>
+      </c>
+      <c r="K18">
+        <v>-305000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>175804000.0</v>
+      </c>
+      <c r="C21">
+        <v>197793000.0</v>
+      </c>
+      <c r="D21">
+        <v>217157000.0</v>
+      </c>
+      <c r="E21">
+        <v>200615000.0</v>
+      </c>
+      <c r="F21">
+        <v>201157000.0</v>
+      </c>
+      <c r="G21">
+        <v>75620000.0</v>
+      </c>
+      <c r="H21">
+        <v>55007000.0</v>
+      </c>
+      <c r="I21">
+        <v>28997000.0</v>
+      </c>
+      <c r="J21">
+        <v>-12614000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1485000.0</v>
+      </c>
+      <c r="L21">
+        <v>-2231000.0</v>
+      </c>
+      <c r="M21">
+        <v>-2590000.0</v>
+      </c>
+      <c r="N21">
+        <v>205472000.0</v>
+      </c>
+      <c r="O21">
+        <v>3053000.0</v>
+      </c>
+      <c r="P21">
+        <v>-125724000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-108903000.0</v>
+      </c>
+      <c r="R21">
+        <v>-10664000.0</v>
+      </c>
+      <c r="S21">
+        <v>-14767000.0</v>
+      </c>
+      <c r="T21">
+        <v>-819000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23">
+        <v>171833000.0</v>
+      </c>
+      <c r="C23">
+        <v>158556000.0</v>
+      </c>
+      <c r="D23">
+        <v>153865000.0</v>
+      </c>
+      <c r="E23">
+        <v>147302000.0</v>
+      </c>
+      <c r="F23">
+        <v>142291000.0</v>
+      </c>
+      <c r="G23">
+        <v>88844000.0</v>
+      </c>
+      <c r="H23">
+        <v>64960000.0</v>
+      </c>
+      <c r="I23">
+        <v>48212000.0</v>
+      </c>
+      <c r="J23">
+        <v>39943000.0</v>
+      </c>
+      <c r="K23">
+        <v>1485000.0</v>
+      </c>
+      <c r="L23">
+        <v>2228000.0</v>
+      </c>
+      <c r="M23">
+        <v>2590000.0</v>
+      </c>
+      <c r="N23">
+        <v>205472000.0</v>
+      </c>
+      <c r="O23">
+        <v>298829000.0</v>
+      </c>
+      <c r="P23">
+        <v>125724000.0</v>
+      </c>
+      <c r="Q23">
+        <v>108903000.0</v>
+      </c>
+      <c r="R23">
+        <v>10664000.0</v>
+      </c>
+      <c r="S23">
+        <v>14767000.0</v>
+      </c>
+      <c r="T23">
+        <v>819000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25">
+        <v>76619000.0</v>
+      </c>
+      <c r="C25">
+        <v>75482000.0</v>
+      </c>
+      <c r="D25">
+        <v>72810000.0</v>
+      </c>
+      <c r="E25">
+        <v>72224000.0</v>
+      </c>
+      <c r="F25">
+        <v>69833000.0</v>
+      </c>
+      <c r="G25">
+        <v>41846000.0</v>
+      </c>
+      <c r="H25">
+        <v>28747000.0</v>
+      </c>
+      <c r="I25">
+        <v>17412000.0</v>
+      </c>
+      <c r="J25">
+        <v>2000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28">
+        <v>7966000.0</v>
+      </c>
+      <c r="C28">
+        <v>9788000.0</v>
+      </c>
+      <c r="D28">
+        <v>10467000.0</v>
+      </c>
+      <c r="E28">
+        <v>9147000.0</v>
+      </c>
+      <c r="F28">
+        <v>7887000.0</v>
+      </c>
+      <c r="G28">
+        <v>6302000.0</v>
+      </c>
+      <c r="H28">
+        <v>7506000.0</v>
+      </c>
+      <c r="I28">
+        <v>4639000.0</v>
+      </c>
+      <c r="J28">
+        <v>3409000.0</v>
+      </c>
+      <c r="K28">
+        <v>725000.0</v>
+      </c>
+      <c r="L28">
+        <v>1410000.0</v>
+      </c>
+      <c r="M28">
+        <v>1506000.0</v>
+      </c>
+      <c r="N28">
+        <v>3048000.0</v>
+      </c>
+      <c r="O28">
+        <v>12544000.0</v>
+      </c>
+      <c r="P28">
+        <v>13433000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10214000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29">
+        <v>82000.0</v>
+      </c>
+      <c r="C29">
+        <v>132000.0</v>
+      </c>
+      <c r="D29">
+        <v>118000.0</v>
+      </c>
+      <c r="E29">
+        <v>98000.0</v>
+      </c>
+      <c r="F29">
+        <v>99000.0</v>
+      </c>
+      <c r="G29">
+        <v>84000.0</v>
+      </c>
+      <c r="H29">
+        <v>182000.0</v>
+      </c>
+      <c r="I29">
+        <v>-10000.0</v>
+      </c>
+      <c r="J29">
+        <v>17000.0</v>
+      </c>
+      <c r="K29">
+        <v>-1000.0</v>
+      </c>
+      <c r="L29">
+        <v>7000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B30">
+        <v>7966000.0</v>
+      </c>
+      <c r="C30">
+        <v>9788000.0</v>
+      </c>
+      <c r="D30">
+        <v>10467000.0</v>
+      </c>
+      <c r="E30">
+        <v>9147000.0</v>
+      </c>
+      <c r="F30">
+        <v>7887000.0</v>
+      </c>
+      <c r="G30">
+        <v>6302000.0</v>
+      </c>
+      <c r="H30">
+        <v>7506000.0</v>
+      </c>
+      <c r="I30">
+        <v>4639000.0</v>
+      </c>
+      <c r="J30">
+        <v>3409000.0</v>
+      </c>
+      <c r="K30">
+        <v>727000.0</v>
+      </c>
+      <c r="L30">
+        <v>1413000.0</v>
+      </c>
+      <c r="M30">
+        <v>1507000.0</v>
+      </c>
+      <c r="N30">
+        <v>-205472000.0</v>
+      </c>
+      <c r="O30">
+        <v>298829000.0</v>
+      </c>
+      <c r="P30">
+        <v>125724000.0</v>
+      </c>
+      <c r="Q30">
+        <v>108903000.0</v>
+      </c>
+      <c r="R30">
+        <v>10664000.0</v>
+      </c>
+      <c r="S30">
+        <v>14767000.0</v>
+      </c>
+      <c r="T30">
+        <v>819000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31">
+        <v>-100907000.0</v>
+      </c>
+      <c r="C31">
+        <v>-79977000.0</v>
+      </c>
+      <c r="D31">
+        <v>-97040000.0</v>
+      </c>
+      <c r="E31">
+        <v>-12475000.0</v>
+      </c>
+      <c r="F31">
+        <v>-38853000.0</v>
+      </c>
+      <c r="G31">
+        <v>-67431000.0</v>
+      </c>
+      <c r="H31">
+        <v>-37858000.0</v>
+      </c>
+      <c r="I31">
+        <v>-17228000.0</v>
+      </c>
+      <c r="J31">
+        <v>2223000.0</v>
+      </c>
+      <c r="K31">
+        <v>-305000.0</v>
+      </c>
+      <c r="L31">
+        <v>-247000.0</v>
+      </c>
+      <c r="M31">
+        <v>-32000.0</v>
+      </c>
+      <c r="N31">
+        <v>3000.0</v>
+      </c>
+      <c r="O31">
+        <v>-301794000.0</v>
+      </c>
+      <c r="P31">
+        <v>-10147000.0</v>
+      </c>
+      <c r="Q31">
+        <v>222000.0</v>
+      </c>
+      <c r="R31">
+        <v>393000.0</v>
+      </c>
+      <c r="S31">
+        <v>2786000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1291000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32">
+        <v>347637000.0</v>
+      </c>
+      <c r="C32">
+        <v>356349000.0</v>
+      </c>
+      <c r="D32">
+        <v>371022000.0</v>
+      </c>
+      <c r="E32">
+        <v>347917000.0</v>
+      </c>
+      <c r="F32">
+        <v>343448000.0</v>
+      </c>
+      <c r="G32">
+        <v>164464000.0</v>
+      </c>
+      <c r="H32">
+        <v>119967000.0</v>
+      </c>
+      <c r="I32">
+        <v>77209000.0</v>
+      </c>
+      <c r="J32">
+        <v>27329000.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BV32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="2" spans="1:74">
+      <c r="A2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2">
+        <v>45427000.0</v>
+      </c>
+      <c r="C2">
+        <v>43704999.0</v>
+      </c>
+      <c r="D2">
+        <v>43233000.0</v>
+      </c>
+      <c r="E2">
+        <v>41849000.0</v>
+      </c>
+      <c r="F2">
+        <v>40130000.0</v>
+      </c>
+      <c r="G2">
+        <v>38655000.0</v>
+      </c>
+      <c r="H2">
+        <v>38405000.0</v>
+      </c>
+      <c r="I2">
+        <v>37121000.0</v>
+      </c>
+      <c r="J2">
+        <v>37467000.0</v>
+      </c>
+      <c r="K2">
+        <v>35775000.0</v>
+      </c>
+      <c r="L2">
+        <v>37400000.0</v>
+      </c>
+      <c r="M2">
+        <v>36094000.0</v>
+      </c>
+      <c r="N2">
+        <v>36306000.0</v>
+      </c>
+      <c r="O2">
+        <v>33598000.0</v>
+      </c>
+      <c r="P2">
+        <v>34625000.0</v>
+      </c>
+      <c r="Q2">
+        <v>36130000.0</v>
+      </c>
+      <c r="R2">
+        <v>33886000.0</v>
+      </c>
+      <c r="S2">
+        <v>33514000.0</v>
+      </c>
+      <c r="T2">
+        <v>35328000.0</v>
+      </c>
+      <c r="U2">
+        <v>33723000.0</v>
+      </c>
+      <c r="V2">
+        <v>33570000.0</v>
+      </c>
+      <c r="W2">
+        <v>31783000.0</v>
+      </c>
+      <c r="X2">
+        <v>29478000.0</v>
+      </c>
+      <c r="Y2">
+        <v>20370000.0</v>
+      </c>
+      <c r="Z2">
+        <v>15360000.0</v>
+      </c>
+      <c r="AA2">
+        <v>17334000.0</v>
+      </c>
+      <c r="AB2">
+        <v>8114000.0</v>
+      </c>
+      <c r="AC2">
+        <v>13452000.0</v>
+      </c>
+      <c r="AD2">
+        <v>12586000.0</v>
+      </c>
+      <c r="AE2">
+        <v>14231000.0</v>
+      </c>
+      <c r="AF2">
+        <v>12849000.0</v>
+      </c>
+      <c r="AG2">
+        <v>10644000.0</v>
+      </c>
+      <c r="AH2">
+        <v>5861000.0</v>
+      </c>
+      <c r="AI2">
+        <v>14220000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>6843000.0</v>
+      </c>
+      <c r="AK2">
+        <v>12986000.0</v>
+      </c>
+      <c r="AL2">
+        <v>14444000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3301000.0</v>
+      </c>
+      <c r="AN2">
+        <v>741000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1000.0</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2">
+        <v>1000.0</v>
+      </c>
+      <c r="AR2">
+        <v>813000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1000.0</v>
+      </c>
+      <c r="AT2"/>
+      <c r="AU2">
+        <v>1000.0</v>
+      </c>
+      <c r="AV2">
+        <v>870000.0</v>
+      </c>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
+        <v>1123000.0</v>
+      </c>
+      <c r="BA2">
+        <v>10000.0</v>
+      </c>
+      <c r="BB2">
+        <v>8000.0</v>
+      </c>
+      <c r="BC2">
+        <v>14000.0</v>
+      </c>
+      <c r="BD2">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BE2">
+        <v>25000.0</v>
+      </c>
+      <c r="BF2">
+        <v>39000.0</v>
+      </c>
+      <c r="BG2">
+        <v>32000.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+    </row>
+    <row r="3" spans="1:74">
+      <c r="A3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B3">
+        <v>19797000.0</v>
+      </c>
+      <c r="C3">
+        <v>19254000.0</v>
+      </c>
+      <c r="D3">
+        <v>19639000.0</v>
+      </c>
+      <c r="E3">
+        <v>19439000.0</v>
+      </c>
+      <c r="F3">
+        <v>18984000.0</v>
+      </c>
+      <c r="G3">
+        <v>18557000.0</v>
+      </c>
+      <c r="H3">
+        <v>19015000.0</v>
+      </c>
+      <c r="I3">
+        <v>19012000.0</v>
+      </c>
+      <c r="J3">
+        <v>18915000.0</v>
+      </c>
+      <c r="K3">
+        <v>18540000.0</v>
+      </c>
+      <c r="L3">
+        <v>18757000.0</v>
+      </c>
+      <c r="M3">
+        <v>18736000.0</v>
+      </c>
+      <c r="N3">
+        <v>18251000.0</v>
+      </c>
+      <c r="O3">
+        <v>17619000.0</v>
+      </c>
+      <c r="P3">
+        <v>18204000.0</v>
+      </c>
+      <c r="Q3">
+        <v>18204000.0</v>
+      </c>
+      <c r="R3">
+        <v>18007000.0</v>
+      </c>
+      <c r="S3">
+        <v>17809000.0</v>
+      </c>
+      <c r="T3">
+        <v>18272000.0</v>
+      </c>
+      <c r="U3">
+        <v>18200000.0</v>
+      </c>
+      <c r="V3">
+        <v>17125000.0</v>
+      </c>
+      <c r="W3">
+        <v>16236000.0</v>
+      </c>
+      <c r="X3">
+        <v>13971000.0</v>
+      </c>
+      <c r="Y3">
+        <v>10705000.0</v>
+      </c>
+      <c r="Z3">
+        <v>8584000.0</v>
+      </c>
+      <c r="AA3">
+        <v>8587000.0</v>
+      </c>
+      <c r="AB3">
+        <v>8683000.0</v>
+      </c>
+      <c r="AC3">
+        <v>7840000.0</v>
+      </c>
+      <c r="AD3">
+        <v>6308000.0</v>
+      </c>
+      <c r="AE3">
+        <v>5916000.0</v>
+      </c>
+      <c r="AF3">
+        <v>125000.0</v>
+      </c>
+      <c r="AG3">
+        <v>5477000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2753000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2311000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1000.0</v>
+      </c>
+      <c r="AK3">
+        <v>1000.0</v>
+      </c>
+      <c r="AL3">
+        <v>500.0</v>
+      </c>
+      <c r="AM3">
+        <v>-1389000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1000.0</v>
+      </c>
+      <c r="AO3">
+        <v>1000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>3000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1000.0</v>
+      </c>
+      <c r="AS3">
+        <v>5000.0</v>
+      </c>
+      <c r="AT3">
+        <v>5000.0</v>
+      </c>
+      <c r="AU3">
+        <v>6000.0</v>
+      </c>
+      <c r="AV3">
+        <v>665000.0</v>
+      </c>
+      <c r="AW3">
+        <v>-450000.0</v>
+      </c>
+      <c r="AX3">
+        <v>8000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>210568000.0</v>
+      </c>
+      <c r="BA3">
+        <v>10000.0</v>
+      </c>
+      <c r="BB3">
+        <v>8000.0</v>
+      </c>
+      <c r="BC3">
+        <v>10000.0</v>
+      </c>
+      <c r="BD3">
+        <v>20000.0</v>
+      </c>
+      <c r="BE3">
+        <v>25000.0</v>
+      </c>
+      <c r="BF3">
+        <v>39000.0</v>
+      </c>
+      <c r="BG3">
+        <v>32000.0</v>
+      </c>
+      <c r="BH3"/>
+      <c r="BI3">
+        <v>40000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>39000.0</v>
+      </c>
+      <c r="BK3">
+        <v>37000.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3">
+        <v>55000.0</v>
+      </c>
+      <c r="BN3">
+        <v>54000.0</v>
+      </c>
+      <c r="BO3">
+        <v>59000.0</v>
+      </c>
+      <c r="BP3"/>
+      <c r="BQ3">
+        <v>50000.0</v>
+      </c>
+      <c r="BR3">
+        <v>71000.0</v>
+      </c>
+      <c r="BS3">
+        <v>69000.0</v>
+      </c>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+    </row>
+    <row r="4" spans="1:74">
+      <c r="A4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+    </row>
+    <row r="5" spans="1:74">
+      <c r="A5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B5">
+        <v>59468000.0</v>
+      </c>
+      <c r="C5">
+        <v>39645999.0</v>
+      </c>
+      <c r="D5">
+        <v>44478000.0</v>
+      </c>
+      <c r="E5">
+        <v>40115000.0</v>
+      </c>
+      <c r="F5">
+        <v>42041000.0</v>
+      </c>
+      <c r="G5">
+        <v>40888000.0</v>
+      </c>
+      <c r="H5">
+        <v>70745000.0</v>
+      </c>
+      <c r="I5">
+        <v>43742000.0</v>
+      </c>
+      <c r="J5">
+        <v>49025000.0</v>
+      </c>
+      <c r="K5">
+        <v>59892000.0</v>
+      </c>
+      <c r="L5">
+        <v>47050000.0</v>
+      </c>
+      <c r="M5">
+        <v>72677000.0</v>
+      </c>
+      <c r="N5">
+        <v>66224000.0</v>
+      </c>
+      <c r="O5">
+        <v>42890000.0</v>
+      </c>
+      <c r="P5">
+        <v>66016000.0</v>
+      </c>
+      <c r="Q5">
+        <v>68177000.0</v>
+      </c>
+      <c r="R5">
+        <v>60127000.0</v>
+      </c>
+      <c r="S5">
+        <v>70416000.0</v>
+      </c>
+      <c r="T5">
+        <v>83866000.0</v>
+      </c>
+      <c r="U5">
+        <v>47120000.0</v>
+      </c>
+      <c r="V5">
+        <v>26778000.0</v>
+      </c>
+      <c r="W5">
+        <v>60761000.0</v>
+      </c>
+      <c r="X5">
+        <v>38097000.0</v>
+      </c>
+      <c r="Y5">
+        <v>13811000.0</v>
+      </c>
+      <c r="Z5">
+        <v>2882000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4796000.0</v>
+      </c>
+      <c r="AB5">
+        <v>35123000.0</v>
+      </c>
+      <c r="AC5">
+        <v>9904000.0</v>
+      </c>
+      <c r="AD5">
+        <v>2934000.0</v>
+      </c>
+      <c r="AE5">
+        <v>3063000.0</v>
+      </c>
+      <c r="AF5">
+        <v>21471000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7232000.0</v>
+      </c>
+      <c r="AH5">
+        <v>258000.0</v>
+      </c>
+      <c r="AI5">
+        <v>195000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1271000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-4029000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-6652500.0</v>
+      </c>
+      <c r="AM5">
+        <v>641000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-52000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-474000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-598000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-360000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-611000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-431000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-696000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-487000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-865000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-464000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-636000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-625000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-692000.0</v>
+      </c>
+      <c r="BA5">
+        <v>208871000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-1567000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-280080000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-2728000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-1548000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5">
+        <v>-3629000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-3822000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-3739000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5">
+        <v>-3786000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-2110000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-2779000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-1704000.0</v>
+      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+    </row>
+    <row r="6" spans="1:74">
+      <c r="A6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6">
+        <v>79265000.0</v>
+      </c>
+      <c r="C6">
+        <v>58899999.0</v>
+      </c>
+      <c r="D6">
+        <v>64117000.0</v>
+      </c>
+      <c r="E6">
+        <v>59554000.0</v>
+      </c>
+      <c r="F6">
+        <v>61025000.0</v>
+      </c>
+      <c r="G6">
+        <v>59445000.0</v>
+      </c>
+      <c r="H6">
+        <v>89760000.0</v>
+      </c>
+      <c r="I6">
+        <v>62754000.0</v>
+      </c>
+      <c r="J6">
+        <v>67940000.0</v>
+      </c>
+      <c r="K6">
+        <v>78432000.0</v>
+      </c>
+      <c r="L6">
+        <v>65807000.0</v>
+      </c>
+      <c r="M6">
+        <v>91413000.0</v>
+      </c>
+      <c r="N6">
+        <v>84475000.0</v>
+      </c>
+      <c r="O6">
+        <v>60509000.0</v>
+      </c>
+      <c r="P6">
+        <v>84220000.0</v>
+      </c>
+      <c r="Q6">
+        <v>86381000.0</v>
+      </c>
+      <c r="R6">
+        <v>78134000.0</v>
+      </c>
+      <c r="S6">
+        <v>88225000.0</v>
+      </c>
+      <c r="T6">
+        <v>102138000.0</v>
+      </c>
+      <c r="U6">
+        <v>65320000.0</v>
+      </c>
+      <c r="V6">
+        <v>43903000.0</v>
+      </c>
+      <c r="W6">
+        <v>76997000.0</v>
+      </c>
+      <c r="X6">
+        <v>52068000.0</v>
+      </c>
+      <c r="Y6">
+        <v>24516000.0</v>
+      </c>
+      <c r="Z6">
+        <v>11466000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3791000.0</v>
+      </c>
+      <c r="AB6">
+        <v>43806000.0</v>
+      </c>
+      <c r="AC6">
+        <v>17744000.0</v>
+      </c>
+      <c r="AD6">
+        <v>9242000.0</v>
+      </c>
+      <c r="AE6">
+        <v>8979000.0</v>
+      </c>
+      <c r="AF6">
+        <v>21596000.0</v>
+      </c>
+      <c r="AG6">
+        <v>12709000.0</v>
+      </c>
+      <c r="AH6">
+        <v>3011000.0</v>
+      </c>
+      <c r="AI6">
+        <v>2506000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1272000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-4028000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-748000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-51000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-473000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-595000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-357000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-610000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-426000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-691000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-481000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-200000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-464000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-628000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-624000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>209876000.0</v>
+      </c>
+      <c r="BA6">
+        <v>208881000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-1132000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-280060000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-2703000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-2075000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-1516000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-106717000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-3589000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-3783000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3702000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-100228000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-3731000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-2056000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-2720000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2986000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-2212000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-3641000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-1635000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-4787000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-5002000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-2823000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:74">
+      <c r="A7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+    </row>
+    <row r="8" spans="1:74">
+      <c r="A8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+    </row>
+    <row r="9" spans="1:74">
+      <c r="A9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B9">
+        <v>61372000.0</v>
+      </c>
+      <c r="C9">
+        <v>36751999.0</v>
+      </c>
+      <c r="D9">
+        <v>44304000.0</v>
+      </c>
+      <c r="E9">
+        <v>43831000.0</v>
+      </c>
+      <c r="F9">
+        <v>45853000.0</v>
+      </c>
+      <c r="G9">
+        <v>49782000.0</v>
+      </c>
+      <c r="H9">
+        <v>52529000.0</v>
+      </c>
+      <c r="I9">
+        <v>53362000.0</v>
+      </c>
+      <c r="J9">
+        <v>47230000.0</v>
+      </c>
+      <c r="K9">
+        <v>54460000.0</v>
+      </c>
+      <c r="L9">
+        <v>59834000.0</v>
+      </c>
+      <c r="M9">
+        <v>58490000.0</v>
+      </c>
+      <c r="N9">
+        <v>50421000.0</v>
+      </c>
+      <c r="O9">
+        <v>58879000.0</v>
+      </c>
+      <c r="P9">
+        <v>63304000.0</v>
+      </c>
+      <c r="Q9">
+        <v>55130000.0</v>
+      </c>
+      <c r="R9">
+        <v>50272000.0</v>
+      </c>
+      <c r="S9">
+        <v>41056000.0</v>
+      </c>
+      <c r="T9">
+        <v>79261000.0</v>
+      </c>
+      <c r="U9">
+        <v>48033000.0</v>
+      </c>
+      <c r="V9">
+        <v>32273000.0</v>
+      </c>
+      <c r="W9">
+        <v>49477000.0</v>
+      </c>
+      <c r="X9">
+        <v>37894000.0</v>
+      </c>
+      <c r="Y9">
+        <v>12777000.0</v>
+      </c>
+      <c r="Z9">
+        <v>10393000.0</v>
+      </c>
+      <c r="AA9">
+        <v>20858000.0</v>
+      </c>
+      <c r="AB9">
+        <v>43880000.0</v>
+      </c>
+      <c r="AC9">
+        <v>16362000.0</v>
+      </c>
+      <c r="AD9">
+        <v>6432000.0</v>
+      </c>
+      <c r="AE9">
+        <v>4910000.0</v>
+      </c>
+      <c r="AF9">
+        <v>23252000.0</v>
+      </c>
+      <c r="AG9">
+        <v>8364000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1187000.0</v>
+      </c>
+      <c r="AI9">
+        <v>833000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1017000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-3228000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-6432000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1603000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-741000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-813000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AT9"/>
+      <c r="AU9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-870000.0</v>
+      </c>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9">
+        <v>-1123000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-10000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-8000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-14000.0</v>
+      </c>
+      <c r="BD9">
+        <v>2262000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-25000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-39000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-32000.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+    </row>
+    <row r="10" spans="1:74">
+      <c r="A10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B10">
+        <v>44863000.0</v>
+      </c>
+      <c r="C10">
+        <v>19534000.0</v>
+      </c>
+      <c r="D10">
+        <v>21565000.0</v>
+      </c>
+      <c r="E10">
+        <v>16836000.0</v>
+      </c>
+      <c r="F10">
+        <v>17735000.0</v>
+      </c>
+      <c r="G10">
+        <v>18761000.0</v>
+      </c>
+      <c r="H10">
+        <v>45279000.0</v>
+      </c>
+      <c r="I10">
+        <v>17426000.0</v>
+      </c>
+      <c r="J10">
+        <v>21907000.0</v>
+      </c>
+      <c r="K10">
+        <v>33204000.0</v>
+      </c>
+      <c r="L10">
+        <v>19395000.0</v>
+      </c>
+      <c r="M10">
+        <v>45134000.0</v>
+      </c>
+      <c r="N10">
+        <v>39021000.0</v>
+      </c>
+      <c r="O10">
+        <v>16567000.0</v>
+      </c>
+      <c r="P10">
+        <v>41478000.0</v>
+      </c>
+      <c r="Q10">
+        <v>46614000.0</v>
+      </c>
+      <c r="R10">
+        <v>44271000.0</v>
+      </c>
+      <c r="S10">
+        <v>55777000.0</v>
+      </c>
+      <c r="T10">
+        <v>69501000.0</v>
+      </c>
+      <c r="U10">
+        <v>32798000.0</v>
+      </c>
+      <c r="V10">
+        <v>12769000.0</v>
+      </c>
+      <c r="W10">
+        <v>47236000.0</v>
+      </c>
+      <c r="X10">
+        <v>25840000.0</v>
+      </c>
+      <c r="Y10">
+        <v>3866000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-6616000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-14901000.0</v>
+      </c>
+      <c r="AB10">
+        <v>24039000.0</v>
+      </c>
+      <c r="AC10">
+        <v>467000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AF10">
+        <v>15226000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1179000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2857000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-1776000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1271000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-4029000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-982000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-165000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-541000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-661000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-423000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-682000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-497000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-750000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-549000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-898000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-464000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-636000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-624000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-689000.0</v>
+      </c>
+      <c r="BA10">
+        <v>208869000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-292033000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-2219000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-1650000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-116911000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-3598000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-11631000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-3731000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-100208000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-3734000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-2057000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-2682000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-2882000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-2147000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-3620000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-1622000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-3052000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-2743000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:74">
+      <c r="A11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B11">
+        <v>11999.0</v>
+      </c>
+      <c r="C11">
+        <v>22999.0</v>
+      </c>
+      <c r="D11">
+        <v>15000.0</v>
+      </c>
+      <c r="E11">
+        <v>18000.0</v>
+      </c>
+      <c r="F11">
+        <v>16000.0</v>
+      </c>
+      <c r="G11">
+        <v>33000.0</v>
+      </c>
+      <c r="H11">
+        <v>62000.0</v>
+      </c>
+      <c r="I11">
+        <v>18000.0</v>
+      </c>
+      <c r="J11">
+        <v>72000.0</v>
+      </c>
+      <c r="K11">
+        <v>-20000.0</v>
+      </c>
+      <c r="L11">
+        <v>4000.0</v>
+      </c>
+      <c r="M11">
+        <v>33000.0</v>
+      </c>
+      <c r="N11">
+        <v>5000.0</v>
+      </c>
+      <c r="O11">
+        <v>36000.0</v>
+      </c>
+      <c r="P11">
+        <v>44000.0</v>
+      </c>
+      <c r="Q11">
+        <v>27000.0</v>
+      </c>
+      <c r="R11">
+        <v>11000.0</v>
+      </c>
+      <c r="S11">
+        <v>16000.0</v>
+      </c>
+      <c r="T11">
+        <v>71000.0</v>
+      </c>
+      <c r="U11">
+        <v>-8000.0</v>
+      </c>
+      <c r="V11">
+        <v>28000.0</v>
+      </c>
+      <c r="W11">
+        <v>8000.0</v>
+      </c>
+      <c r="X11">
+        <v>23000.0</v>
+      </c>
+      <c r="Y11">
+        <v>44000.0</v>
+      </c>
+      <c r="Z11">
+        <v>41000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-24000.0</v>
+      </c>
+      <c r="AB11">
+        <v>183000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6853000.0</v>
+      </c>
+      <c r="AE11">
+        <v>17000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-12000.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11">
+        <v>3095000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3000.0</v>
+      </c>
+      <c r="AL11">
+        <v>5000.0</v>
+      </c>
+      <c r="AM11">
+        <v>4000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-2000.0</v>
+      </c>
+      <c r="AP11">
+        <v>7000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AS11">
+        <v>7000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1000.0</v>
+      </c>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>9000.0</v>
+      </c>
+      <c r="AW11">
+        <v>3000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-3000.0</v>
+      </c>
+      <c r="AY11">
+        <v>4000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>3000.0</v>
+      </c>
+      <c r="BA11">
+        <v>5000.0</v>
+      </c>
+      <c r="BB11"/>
+      <c r="BC11">
+        <v>7000.0</v>
+      </c>
+      <c r="BD11">
+        <v>24000.0</v>
+      </c>
+      <c r="BE11">
+        <v>11000.0</v>
+      </c>
+      <c r="BF11">
+        <v>3000.0</v>
+      </c>
+      <c r="BG11">
+        <v>19000.0</v>
+      </c>
+      <c r="BH11">
+        <v>22000.0</v>
+      </c>
+      <c r="BI11">
+        <v>25000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>20000.0</v>
+      </c>
+      <c r="BK11">
+        <v>21000.0</v>
+      </c>
+      <c r="BL11">
+        <v>71000.0</v>
+      </c>
+      <c r="BM11">
+        <v>30000.0</v>
+      </c>
+      <c r="BN11">
+        <v>19000.0</v>
+      </c>
+      <c r="BO11">
+        <v>53000.0</v>
+      </c>
+      <c r="BP11">
+        <v>104000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>42000.0</v>
+      </c>
+      <c r="BR11">
+        <v>13000.0</v>
+      </c>
+      <c r="BS11">
+        <v>27000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+    </row>
+    <row r="12" spans="1:74">
+      <c r="A12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B12">
+        <v>19594000.0</v>
+      </c>
+      <c r="C12">
+        <v>20111999.0</v>
+      </c>
+      <c r="D12">
+        <v>22913000.0</v>
+      </c>
+      <c r="E12">
+        <v>23279000.0</v>
+      </c>
+      <c r="F12">
+        <v>24306000.0</v>
+      </c>
+      <c r="G12">
+        <v>22127000.0</v>
+      </c>
+      <c r="H12">
+        <v>25467000.0</v>
+      </c>
+      <c r="I12">
+        <v>26316000.0</v>
+      </c>
+      <c r="J12">
+        <v>27118000.0</v>
+      </c>
+      <c r="K12">
+        <v>26688000.0</v>
+      </c>
+      <c r="L12">
+        <v>27655000.0</v>
+      </c>
+      <c r="M12">
+        <v>27543000.0</v>
+      </c>
+      <c r="N12">
+        <v>27203000.0</v>
+      </c>
+      <c r="O12">
+        <v>26323000.0</v>
+      </c>
+      <c r="P12">
+        <v>24538000.0</v>
+      </c>
+      <c r="Q12">
+        <v>21563000.0</v>
+      </c>
+      <c r="R12">
+        <v>15856000.0</v>
+      </c>
+      <c r="S12">
+        <v>14639000.0</v>
+      </c>
+      <c r="T12">
+        <v>14365000.0</v>
+      </c>
+      <c r="U12">
+        <v>14322000.0</v>
+      </c>
+      <c r="V12">
+        <v>14009000.0</v>
+      </c>
+      <c r="W12">
+        <v>13525000.0</v>
+      </c>
+      <c r="X12">
+        <v>12257000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9945000.0</v>
+      </c>
+      <c r="Z12">
+        <v>9498000.0</v>
+      </c>
+      <c r="AA12">
+        <v>10105000.0</v>
+      </c>
+      <c r="AB12">
+        <v>11084000.0</v>
+      </c>
+      <c r="AC12">
+        <v>9437000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6853000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6501000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6370000.0</v>
+      </c>
+      <c r="AG12">
+        <v>6124000.0</v>
+      </c>
+      <c r="AH12">
+        <v>3174000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1975000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>26000.0</v>
+      </c>
+      <c r="AK12">
+        <v>40000.0</v>
+      </c>
+      <c r="AL12">
+        <v>57000.0</v>
+      </c>
+      <c r="AM12">
+        <v>234000.0</v>
+      </c>
+      <c r="AN12">
+        <v>114000.0</v>
+      </c>
+      <c r="AO12">
+        <v>68000.0</v>
+      </c>
+      <c r="AP12">
+        <v>66000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>66000.0</v>
+      </c>
+      <c r="AR12">
+        <v>69000.0</v>
+      </c>
+      <c r="AS12">
+        <v>71000.0</v>
+      </c>
+      <c r="AT12">
+        <v>59000.0</v>
+      </c>
+      <c r="AU12">
+        <v>68000.0</v>
+      </c>
+      <c r="AV12">
+        <v>35000.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2000.0</v>
+      </c>
+      <c r="BB12">
+        <v>16000.0</v>
+      </c>
+      <c r="BC12">
+        <v>10000.0</v>
+      </c>
+      <c r="BD12">
+        <v>104000.0</v>
+      </c>
+      <c r="BE12">
+        <v>128000.0</v>
+      </c>
+      <c r="BF12">
+        <v>127000.0</v>
+      </c>
+      <c r="BG12">
+        <v>127000.0</v>
+      </c>
+      <c r="BH12">
+        <v>10194000.0</v>
+      </c>
+      <c r="BI12">
+        <v>31000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>8000.0</v>
+      </c>
+      <c r="BK12">
+        <v>8000.0</v>
+      </c>
+      <c r="BL12">
+        <v>20000.0</v>
+      </c>
+      <c r="BM12">
+        <v>52000.0</v>
+      </c>
+      <c r="BN12">
+        <v>53000.0</v>
+      </c>
+      <c r="BO12">
+        <v>97000.0</v>
+      </c>
+      <c r="BP12">
+        <v>104000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>115000.0</v>
+      </c>
+      <c r="BR12">
+        <v>150000.0</v>
+      </c>
+      <c r="BS12">
+        <v>82000.0</v>
+      </c>
+      <c r="BT12">
+        <v>656000.0</v>
+      </c>
+      <c r="BU12">
+        <v>1950000.0</v>
+      </c>
+      <c r="BV12">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:74">
+      <c r="A13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13">
+        <v>665000.0</v>
+      </c>
+      <c r="C13">
+        <v>780000.0</v>
+      </c>
+      <c r="D13">
+        <v>981000.0</v>
+      </c>
+      <c r="E13">
+        <v>975000.0</v>
+      </c>
+      <c r="F13">
+        <v>1263000.0</v>
+      </c>
+      <c r="G13">
+        <v>869000.0</v>
+      </c>
+      <c r="H13">
+        <v>1471000.0</v>
+      </c>
+      <c r="I13">
+        <v>937000.0</v>
+      </c>
+      <c r="J13">
+        <v>1122000.0</v>
+      </c>
+      <c r="K13">
+        <v>937000.0</v>
+      </c>
+      <c r="L13">
+        <v>950000.0</v>
+      </c>
+      <c r="M13">
+        <v>945000.0</v>
+      </c>
+      <c r="N13">
+        <v>1284000.0</v>
+      </c>
+      <c r="O13">
+        <v>1689000.0</v>
+      </c>
+      <c r="P13">
+        <v>1060000.0</v>
+      </c>
+      <c r="Q13">
+        <v>649000.0</v>
+      </c>
+      <c r="R13">
+        <v>267000.0</v>
+      </c>
+      <c r="S13">
+        <v>29000.0</v>
+      </c>
+      <c r="T13">
+        <v>21000.0</v>
+      </c>
+      <c r="U13">
+        <v>8000.0</v>
+      </c>
+      <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
+        <v>7000.0</v>
+      </c>
+      <c r="X13">
+        <v>176000.0</v>
+      </c>
+      <c r="Y13">
+        <v>8000.0</v>
+      </c>
+      <c r="Z13">
+        <v>14000.0</v>
+      </c>
+      <c r="AA13">
+        <v>129000.0</v>
+      </c>
+      <c r="AB13">
+        <v>349000.0</v>
+      </c>
+      <c r="AC13">
+        <v>264000.0</v>
+      </c>
+      <c r="AD13">
+        <v>204000.0</v>
+      </c>
+      <c r="AE13">
+        <v>6484000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+    </row>
+    <row r="14" spans="1:74">
+      <c r="A14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+    </row>
+    <row r="15" spans="1:74">
+      <c r="A15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15">
+        <v>44851000.0</v>
+      </c>
+      <c r="C15">
+        <v>19510999.0</v>
+      </c>
+      <c r="D15">
+        <v>21550000.0</v>
+      </c>
+      <c r="E15">
+        <v>16818000.0</v>
+      </c>
+      <c r="F15">
+        <v>17719000.0</v>
+      </c>
+      <c r="G15">
+        <v>18728000.0</v>
+      </c>
+      <c r="H15">
+        <v>45217000.0</v>
+      </c>
+      <c r="I15">
+        <v>17408000.0</v>
+      </c>
+      <c r="J15">
+        <v>21835000.0</v>
+      </c>
+      <c r="K15">
+        <v>33224000.0</v>
+      </c>
+      <c r="L15">
+        <v>19391000.0</v>
+      </c>
+      <c r="M15">
+        <v>45101000.0</v>
+      </c>
+      <c r="N15">
+        <v>39016000.0</v>
+      </c>
+      <c r="O15">
+        <v>16531000.0</v>
+      </c>
+      <c r="P15">
+        <v>41434000.0</v>
+      </c>
+      <c r="Q15">
+        <v>46587000.0</v>
+      </c>
+      <c r="R15">
+        <v>44260000.0</v>
+      </c>
+      <c r="S15">
+        <v>55761000.0</v>
+      </c>
+      <c r="T15">
+        <v>69430000.0</v>
+      </c>
+      <c r="U15">
+        <v>32806000.0</v>
+      </c>
+      <c r="V15">
+        <v>12741000.0</v>
+      </c>
+      <c r="W15">
+        <v>47228000.0</v>
+      </c>
+      <c r="X15">
+        <v>25817000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3822000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AB15">
+        <v>23856000.0</v>
+      </c>
+      <c r="AC15">
+        <v>468000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AF15">
+        <v>15238000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1179000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-2857000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-1778000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1266000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-4032000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-986000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-162000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-539000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-668000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-420000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-681000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-504000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-751000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-549000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-907000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-467000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-633000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-628000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-692000.0</v>
+      </c>
+      <c r="BA15">
+        <v>208864000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-1564000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-292057000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-2850000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-2222000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-1669000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-116933000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-3623000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-11651000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-3752000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-100279000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-3764000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-2006000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-2610000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-2694000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-2059000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-3633000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-1649000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BU15">
+        <v>-3052000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-2743000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:74">
+      <c r="A16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>45101000.0</v>
+      </c>
+      <c r="N16">
+        <v>39016000.0</v>
+      </c>
+      <c r="O16">
+        <v>16531000.0</v>
+      </c>
+      <c r="P16">
+        <v>41434000.0</v>
+      </c>
+      <c r="Q16">
+        <v>46587000.0</v>
+      </c>
+      <c r="R16">
+        <v>44260000.0</v>
+      </c>
+      <c r="S16">
+        <v>55761000.0</v>
+      </c>
+      <c r="T16">
+        <v>69430000.0</v>
+      </c>
+      <c r="U16">
+        <v>32806000.0</v>
+      </c>
+      <c r="V16">
+        <v>12741000.0</v>
+      </c>
+      <c r="W16">
+        <v>47228000.0</v>
+      </c>
+      <c r="X16">
+        <v>25817000.0</v>
+      </c>
+      <c r="Y16">
+        <v>3822000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AB16">
+        <v>23856000.0</v>
+      </c>
+      <c r="AC16">
+        <v>468000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AF16">
+        <v>13195000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1179000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-817000.0</v>
+      </c>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+    </row>
+    <row r="17" spans="1:74">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17">
+        <v>44851000.0</v>
+      </c>
+      <c r="C17">
+        <v>19511000.0</v>
+      </c>
+      <c r="D17">
+        <v>21550000.0</v>
+      </c>
+      <c r="E17">
+        <v>16818000.0</v>
+      </c>
+      <c r="F17">
+        <v>17719000.0</v>
+      </c>
+      <c r="G17">
+        <v>18728000.0</v>
+      </c>
+      <c r="H17">
+        <v>45217000.0</v>
+      </c>
+      <c r="I17">
+        <v>17408000.0</v>
+      </c>
+      <c r="J17">
+        <v>21835000.0</v>
+      </c>
+      <c r="K17">
+        <v>33224000.0</v>
+      </c>
+      <c r="L17">
+        <v>19391000.0</v>
+      </c>
+      <c r="M17">
+        <v>45101000.0</v>
+      </c>
+      <c r="N17">
+        <v>39016000.0</v>
+      </c>
+      <c r="O17">
+        <v>16531000.0</v>
+      </c>
+      <c r="P17">
+        <v>41434000.0</v>
+      </c>
+      <c r="Q17">
+        <v>46587000.0</v>
+      </c>
+      <c r="R17">
+        <v>44260000.0</v>
+      </c>
+      <c r="S17">
+        <v>55761000.0</v>
+      </c>
+      <c r="T17">
+        <v>69430000.0</v>
+      </c>
+      <c r="U17">
+        <v>32806000.0</v>
+      </c>
+      <c r="V17">
+        <v>12741000.0</v>
+      </c>
+      <c r="W17">
+        <v>47228000.0</v>
+      </c>
+      <c r="X17">
+        <v>25817000.0</v>
+      </c>
+      <c r="Y17">
+        <v>3822000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-14877000.0</v>
+      </c>
+      <c r="AB17">
+        <v>23856000.0</v>
+      </c>
+      <c r="AC17">
+        <v>468000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-3919000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-3438000.0</v>
+      </c>
+      <c r="AF17">
+        <v>13195000.0</v>
+      </c>
+      <c r="AG17">
+        <v>1179000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-817000.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+    </row>
+    <row r="18" spans="1:74">
+      <c r="A18" t="s">
+        <v>152</v>
+      </c>
+      <c r="B18">
+        <v>-19232000.0</v>
+      </c>
+      <c r="C18">
+        <v>-19623000.0</v>
+      </c>
+      <c r="D18">
+        <v>-21940000.0</v>
+      </c>
+      <c r="E18">
+        <v>-22532000.0</v>
+      </c>
+      <c r="F18">
+        <v>-23403000.0</v>
+      </c>
+      <c r="G18">
+        <v>-21515000.0</v>
+      </c>
+      <c r="H18">
+        <v>-24866000.0</v>
+      </c>
+      <c r="I18">
+        <v>-25476000.0</v>
+      </c>
+      <c r="J18">
+        <v>-26196000.0</v>
+      </c>
+      <c r="K18">
+        <v>-25640000.0</v>
+      </c>
+      <c r="L18">
+        <v>-27312000.0</v>
+      </c>
+      <c r="M18">
+        <v>-26800000.0</v>
+      </c>
+      <c r="N18">
+        <v>-26199000.0</v>
+      </c>
+      <c r="O18">
+        <v>-24772000.0</v>
+      </c>
+      <c r="P18">
+        <v>-23612000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-21053000.0</v>
+      </c>
+      <c r="R18">
+        <v>-15902000.0</v>
+      </c>
+      <c r="S18">
+        <v>-14521000.0</v>
+      </c>
+      <c r="T18">
+        <v>-14384000.0</v>
+      </c>
+      <c r="U18">
+        <v>-14364000.0</v>
+      </c>
+      <c r="V18">
+        <v>-14049000.0</v>
+      </c>
+      <c r="W18">
+        <v>-13553000.0</v>
+      </c>
+      <c r="X18">
+        <v>-12106000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-9960000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-9495000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-10001000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-10739000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-9306000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6616000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-6484000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+    </row>
+    <row r="19" spans="1:74">
+      <c r="A19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+    </row>
+    <row r="20" spans="1:74">
+      <c r="A20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+    </row>
+    <row r="21" spans="1:74">
+      <c r="A21" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>59468000.0</v>
+      </c>
+      <c r="C21">
+        <v>34198999.0</v>
+      </c>
+      <c r="D21">
+        <v>42617000.0</v>
+      </c>
+      <c r="E21">
+        <v>42006000.0</v>
+      </c>
+      <c r="F21">
+        <v>43929000.0</v>
+      </c>
+      <c r="G21">
+        <v>47252000.0</v>
+      </c>
+      <c r="H21">
+        <v>49878000.0</v>
+      </c>
+      <c r="I21">
+        <v>51486000.0</v>
+      </c>
+      <c r="J21">
+        <v>44494000.0</v>
+      </c>
+      <c r="K21">
+        <v>51935000.0</v>
+      </c>
+      <c r="L21">
+        <v>57724000.0</v>
+      </c>
+      <c r="M21">
+        <v>56200000.0</v>
+      </c>
+      <c r="N21">
+        <v>48223000.0</v>
+      </c>
+      <c r="O21">
+        <v>55010000.0</v>
+      </c>
+      <c r="P21">
+        <v>61008000.0</v>
+      </c>
+      <c r="Q21">
+        <v>52796000.0</v>
+      </c>
+      <c r="R21">
+        <v>48452000.0</v>
+      </c>
+      <c r="S21">
+        <v>38359000.0</v>
+      </c>
+      <c r="T21">
+        <v>77284000.0</v>
+      </c>
+      <c r="U21">
+        <v>46375000.0</v>
+      </c>
+      <c r="V21">
+        <v>29748000.0</v>
+      </c>
+      <c r="W21">
+        <v>47750000.0</v>
+      </c>
+      <c r="X21">
+        <v>36301000.0</v>
+      </c>
+      <c r="Y21">
+        <v>11207000.0</v>
+      </c>
+      <c r="Z21">
+        <v>8826000.0</v>
+      </c>
+      <c r="AA21">
+        <v>19286000.0</v>
+      </c>
+      <c r="AB21">
+        <v>32959000.0</v>
+      </c>
+      <c r="AC21">
+        <v>14076000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4926000.0</v>
+      </c>
+      <c r="AE21">
+        <v>3046000.0</v>
+      </c>
+      <c r="AF21">
+        <v>21471000.0</v>
+      </c>
+      <c r="AG21">
+        <v>7232000.0</v>
+      </c>
+      <c r="AH21">
+        <v>258000.0</v>
+      </c>
+      <c r="AI21">
+        <v>37000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1244000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-4076000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-7428000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-2376000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-52000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-475000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-598000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-360000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-617000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-431000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-696000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-487000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-865000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-464000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-636000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-625000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-692000.0</v>
+      </c>
+      <c r="BA21">
+        <v>208871000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-1567000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-291929000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-2728000.0</v>
+      </c>
+      <c r="BF21">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-1548000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-106717000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-3629000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-3822000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-3739000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-100228000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-3786000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-2110000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-2779000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-2986000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-2262000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-1704000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-4787000.0</v>
+      </c>
+      <c r="BU21">
+        <v>-5002000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-2823000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:74">
+      <c r="A22" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+    </row>
+    <row r="23" spans="1:74">
+      <c r="A23" t="s">
+        <v>157</v>
+      </c>
+      <c r="B23">
+        <v>47331000.0</v>
+      </c>
+      <c r="C23">
+        <v>46257999.0</v>
+      </c>
+      <c r="D23">
+        <v>44920000.0</v>
+      </c>
+      <c r="E23">
+        <v>43674000.0</v>
+      </c>
+      <c r="F23">
+        <v>42054000.0</v>
+      </c>
+      <c r="G23">
+        <v>41185000.0</v>
+      </c>
+      <c r="H23">
+        <v>41056000.0</v>
+      </c>
+      <c r="I23">
+        <v>38997000.0</v>
+      </c>
+      <c r="J23">
+        <v>40203000.0</v>
+      </c>
+      <c r="K23">
+        <v>38300000.0</v>
+      </c>
+      <c r="L23">
+        <v>39510000.0</v>
+      </c>
+      <c r="M23">
+        <v>38384000.0</v>
+      </c>
+      <c r="N23">
+        <v>38504000.0</v>
+      </c>
+      <c r="O23">
+        <v>37467000.0</v>
+      </c>
+      <c r="P23">
+        <v>36921000.0</v>
+      </c>
+      <c r="Q23">
+        <v>38464000.0</v>
+      </c>
+      <c r="R23">
+        <v>35706000.0</v>
+      </c>
+      <c r="S23">
+        <v>36211000.0</v>
+      </c>
+      <c r="T23">
+        <v>37305000.0</v>
+      </c>
+      <c r="U23">
+        <v>35381000.0</v>
+      </c>
+      <c r="V23">
+        <v>36095000.0</v>
+      </c>
+      <c r="W23">
+        <v>33510000.0</v>
+      </c>
+      <c r="X23">
+        <v>31071000.0</v>
+      </c>
+      <c r="Y23">
+        <v>21940000.0</v>
+      </c>
+      <c r="Z23">
+        <v>16927000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18906000.0</v>
+      </c>
+      <c r="AB23">
+        <v>19035000.0</v>
+      </c>
+      <c r="AC23">
+        <v>15738000.0</v>
+      </c>
+      <c r="AD23">
+        <v>14092000.0</v>
+      </c>
+      <c r="AE23">
+        <v>16095000.0</v>
+      </c>
+      <c r="AF23">
+        <v>14630000.0</v>
+      </c>
+      <c r="AG23">
+        <v>11776000.0</v>
+      </c>
+      <c r="AH23">
+        <v>6790000.0</v>
+      </c>
+      <c r="AI23">
+        <v>15016000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>6616000.0</v>
+      </c>
+      <c r="AK23">
+        <v>13834000.0</v>
+      </c>
+      <c r="AL23">
+        <v>15440000.0</v>
+      </c>
+      <c r="AM23">
+        <v>4074000.0</v>
+      </c>
+      <c r="AN23">
+        <v>52000.0</v>
+      </c>
+      <c r="AO23">
+        <v>475000.0</v>
+      </c>
+      <c r="AP23">
+        <v>598000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>360000.0</v>
+      </c>
+      <c r="AR23">
+        <v>614000.0</v>
+      </c>
+      <c r="AS23">
+        <v>431000.0</v>
+      </c>
+      <c r="AT23">
+        <v>696000.0</v>
+      </c>
+      <c r="AU23">
+        <v>487000.0</v>
+      </c>
+      <c r="AV23">
+        <v>865000.0</v>
+      </c>
+      <c r="AW23">
+        <v>464000.0</v>
+      </c>
+      <c r="AX23">
+        <v>636000.0</v>
+      </c>
+      <c r="AY23">
+        <v>625000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>692000.0</v>
+      </c>
+      <c r="BA23">
+        <v>208871000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1140000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1567000.0</v>
+      </c>
+      <c r="BD23">
+        <v>292439000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2728000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2114000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1548000.0</v>
+      </c>
+      <c r="BH23">
+        <v>106717000.0</v>
+      </c>
+      <c r="BI23">
+        <v>3629000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>11639000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3739000.0</v>
+      </c>
+      <c r="BL23">
+        <v>100228000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3786000.0</v>
+      </c>
+      <c r="BN23">
+        <v>2110000.0</v>
+      </c>
+      <c r="BO23">
+        <v>2779000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2986000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2262000.0</v>
+      </c>
+      <c r="BR23">
+        <v>3712000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1704000.0</v>
+      </c>
+      <c r="BT23">
+        <v>4787000.0</v>
+      </c>
+      <c r="BU23">
+        <v>5002000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2823000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:74">
+      <c r="A24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+    </row>
+    <row r="25" spans="1:74">
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25">
+        <v>19797000.0</v>
+      </c>
+      <c r="C25">
+        <v>19254000.0</v>
+      </c>
+      <c r="D25">
+        <v>19639000.0</v>
+      </c>
+      <c r="E25">
+        <v>19439000.0</v>
+      </c>
+      <c r="F25">
+        <v>18984000.0</v>
+      </c>
+      <c r="G25">
+        <v>18557000.0</v>
+      </c>
+      <c r="H25">
+        <v>19015000.0</v>
+      </c>
+      <c r="I25">
+        <v>19012000.0</v>
+      </c>
+      <c r="J25">
+        <v>18915000.0</v>
+      </c>
+      <c r="K25">
+        <v>18540000.0</v>
+      </c>
+      <c r="L25">
+        <v>18757000.0</v>
+      </c>
+      <c r="M25">
+        <v>18736000.0</v>
+      </c>
+      <c r="N25">
+        <v>18251000.0</v>
+      </c>
+      <c r="O25">
+        <v>17619000.0</v>
+      </c>
+      <c r="P25">
+        <v>18204000.0</v>
+      </c>
+      <c r="Q25">
+        <v>18204000.0</v>
+      </c>
+      <c r="R25">
+        <v>18007000.0</v>
+      </c>
+      <c r="S25">
+        <v>17809000.0</v>
+      </c>
+      <c r="T25">
+        <v>18272000.0</v>
+      </c>
+      <c r="U25">
+        <v>18200000.0</v>
+      </c>
+      <c r="V25">
+        <v>17125000.0</v>
+      </c>
+      <c r="W25">
+        <v>16236000.0</v>
+      </c>
+      <c r="X25">
+        <v>13970000.0</v>
+      </c>
+      <c r="Y25">
+        <v>10705000.0</v>
+      </c>
+      <c r="Z25">
+        <v>8584000.0</v>
+      </c>
+      <c r="AA25">
+        <v>8587000.0</v>
+      </c>
+      <c r="AB25">
+        <v>8683000.0</v>
+      </c>
+      <c r="AC25">
+        <v>7840000.0</v>
+      </c>
+      <c r="AD25">
+        <v>6308000.0</v>
+      </c>
+      <c r="AE25">
+        <v>5916000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25">
+        <v>2311000.0</v>
+      </c>
+      <c r="AJ25"/>
+      <c r="AK25">
+        <v>1000.0</v>
+      </c>
+      <c r="AL25"/>
+      <c r="AM25">
+        <v>-1389000.0</v>
+      </c>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25">
+        <v>-212000.0</v>
+      </c>
+      <c r="BE25">
+        <v>25000.0</v>
+      </c>
+      <c r="BF25">
+        <v>39000.0</v>
+      </c>
+      <c r="BG25">
+        <v>32000.0</v>
+      </c>
+      <c r="BH25"/>
+      <c r="BI25">
+        <v>40000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>39000.0</v>
+      </c>
+      <c r="BK25">
+        <v>37000.0</v>
+      </c>
+      <c r="BL25"/>
+      <c r="BM25">
+        <v>55000.0</v>
+      </c>
+      <c r="BN25">
+        <v>54000.0</v>
+      </c>
+      <c r="BO25">
+        <v>59000.0</v>
+      </c>
+      <c r="BP25"/>
+      <c r="BQ25">
+        <v>50000.0</v>
+      </c>
+      <c r="BR25">
+        <v>71000.0</v>
+      </c>
+      <c r="BS25">
+        <v>69000.0</v>
+      </c>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+    </row>
+    <row r="26" spans="1:74">
+      <c r="A26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+    </row>
+    <row r="27" spans="1:74">
+      <c r="A27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+    </row>
+    <row r="28" spans="1:74">
+      <c r="A28" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28">
+        <v>1904000.0</v>
+      </c>
+      <c r="C28">
+        <v>2553000.0</v>
+      </c>
+      <c r="D28">
+        <v>1687000.0</v>
+      </c>
+      <c r="E28">
+        <v>1825000.0</v>
+      </c>
+      <c r="F28">
+        <v>1924000.0</v>
+      </c>
+      <c r="G28">
+        <v>2530000.0</v>
+      </c>
+      <c r="H28">
+        <v>2651000.0</v>
+      </c>
+      <c r="I28">
+        <v>1876000.0</v>
+      </c>
+      <c r="J28">
+        <v>2736000.0</v>
+      </c>
+      <c r="K28">
+        <v>2525000.0</v>
+      </c>
+      <c r="L28">
+        <v>2110000.0</v>
+      </c>
+      <c r="M28">
+        <v>2290000.0</v>
+      </c>
+      <c r="N28">
+        <v>2198000.0</v>
+      </c>
+      <c r="O28">
+        <v>3869000.0</v>
+      </c>
+      <c r="P28">
+        <v>2296000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2334000.0</v>
+      </c>
+      <c r="R28">
+        <v>1820000.0</v>
+      </c>
+      <c r="S28">
+        <v>2697000.0</v>
+      </c>
+      <c r="T28">
+        <v>1977000.0</v>
+      </c>
+      <c r="U28">
+        <v>1658000.0</v>
+      </c>
+      <c r="V28">
+        <v>2525000.0</v>
+      </c>
+      <c r="W28">
+        <v>1727000.0</v>
+      </c>
+      <c r="X28">
+        <v>1593000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1570000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1567000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1572000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1850000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2286000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1506000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1864000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1781000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1132000.0</v>
+      </c>
+      <c r="AH28">
+        <v>929000.0</v>
+      </c>
+      <c r="AI28">
+        <v>796000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>227000.0</v>
+      </c>
+      <c r="AK28">
+        <v>848000.0</v>
+      </c>
+      <c r="AL28">
+        <v>996000.0</v>
+      </c>
+      <c r="AM28">
+        <v>773000.0</v>
+      </c>
+      <c r="AN28">
+        <v>706000.0</v>
+      </c>
+      <c r="AO28">
+        <v>474000.0</v>
+      </c>
+      <c r="AP28">
+        <v>598000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>359000.0</v>
+      </c>
+      <c r="AR28">
+        <v>202000.0</v>
+      </c>
+      <c r="AS28">
+        <v>430000.0</v>
+      </c>
+      <c r="AT28">
+        <v>696000.0</v>
+      </c>
+      <c r="AU28">
+        <v>486000.0</v>
+      </c>
+      <c r="AV28">
+        <v>669000.0</v>
+      </c>
+      <c r="AW28">
+        <v>914000.0</v>
+      </c>
+      <c r="AX28">
+        <v>636000.0</v>
+      </c>
+      <c r="AY28">
+        <v>625000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>756000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1119000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1132000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1553000.0</v>
+      </c>
+      <c r="BD28">
+        <v>18838000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2703000.0</v>
+      </c>
+      <c r="BF28">
+        <v>2075000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1516000.0</v>
+      </c>
+      <c r="BH28">
+        <v>5458000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3589000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3783000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3702000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>3731000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2056000.0</v>
+      </c>
+      <c r="BO28">
+        <v>2720000.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+    </row>
+    <row r="29" spans="1:74">
+      <c r="A29" t="s">
+        <v>163</v>
+      </c>
+      <c r="B29">
+        <v>12000.0</v>
+      </c>
+      <c r="C29">
+        <v>23000.0</v>
+      </c>
+      <c r="D29">
+        <v>15000.0</v>
+      </c>
+      <c r="E29">
+        <v>18000.0</v>
+      </c>
+      <c r="F29">
+        <v>16000.0</v>
+      </c>
+      <c r="G29">
+        <v>33000.0</v>
+      </c>
+      <c r="H29">
+        <v>62000.0</v>
+      </c>
+      <c r="I29">
+        <v>18000.0</v>
+      </c>
+      <c r="J29">
+        <v>72000.0</v>
+      </c>
+      <c r="K29">
+        <v>-20000.0</v>
+      </c>
+      <c r="L29">
+        <v>4000.0</v>
+      </c>
+      <c r="M29">
+        <v>33000.0</v>
+      </c>
+      <c r="N29">
+        <v>5000.0</v>
+      </c>
+      <c r="O29">
+        <v>36000.0</v>
+      </c>
+      <c r="P29">
+        <v>44000.0</v>
+      </c>
+      <c r="Q29">
+        <v>27000.0</v>
+      </c>
+      <c r="R29">
+        <v>11000.0</v>
+      </c>
+      <c r="S29">
+        <v>16000.0</v>
+      </c>
+      <c r="T29">
+        <v>71000.0</v>
+      </c>
+      <c r="U29">
+        <v>-8000.0</v>
+      </c>
+      <c r="V29">
+        <v>28000.0</v>
+      </c>
+      <c r="W29">
+        <v>8000.0</v>
+      </c>
+      <c r="X29">
+        <v>23000.0</v>
+      </c>
+      <c r="Y29">
+        <v>44000.0</v>
+      </c>
+      <c r="Z29">
+        <v>41000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-24000.0</v>
+      </c>
+      <c r="AB29">
+        <v>183000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-1000.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
+        <v>-12000.0</v>
+      </c>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+    </row>
+    <row r="30" spans="1:74">
+      <c r="A30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B30">
+        <v>1904000.0</v>
+      </c>
+      <c r="C30">
+        <v>2552999.0</v>
+      </c>
+      <c r="D30">
+        <v>1687000.0</v>
+      </c>
+      <c r="E30">
+        <v>1825000.0</v>
+      </c>
+      <c r="F30">
+        <v>1924000.0</v>
+      </c>
+      <c r="G30">
+        <v>2530000.0</v>
+      </c>
+      <c r="H30">
+        <v>2651000.0</v>
+      </c>
+      <c r="I30">
+        <v>1876000.0</v>
+      </c>
+      <c r="J30">
+        <v>2736000.0</v>
+      </c>
+      <c r="K30">
+        <v>2525000.0</v>
+      </c>
+      <c r="L30">
+        <v>2110000.0</v>
+      </c>
+      <c r="M30">
+        <v>2290000.0</v>
+      </c>
+      <c r="N30">
+        <v>2198000.0</v>
+      </c>
+      <c r="O30">
+        <v>3869000.0</v>
+      </c>
+      <c r="P30">
+        <v>2296000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2334000.0</v>
+      </c>
+      <c r="R30">
+        <v>1820000.0</v>
+      </c>
+      <c r="S30">
+        <v>2697000.0</v>
+      </c>
+      <c r="T30">
+        <v>1977000.0</v>
+      </c>
+      <c r="U30">
+        <v>1658000.0</v>
+      </c>
+      <c r="V30">
+        <v>2525000.0</v>
+      </c>
+      <c r="W30">
+        <v>1727000.0</v>
+      </c>
+      <c r="X30">
+        <v>1593000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1570000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1567000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1572000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1850000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2286000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1506000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1864000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1781000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1132000.0</v>
+      </c>
+      <c r="AH30">
+        <v>929000.0</v>
+      </c>
+      <c r="AI30">
+        <v>796000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-227000.0</v>
+      </c>
+      <c r="AK30">
+        <v>848000.0</v>
+      </c>
+      <c r="AL30">
+        <v>996000.0</v>
+      </c>
+      <c r="AM30">
+        <v>773000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-689000.0</v>
+      </c>
+      <c r="AO30">
+        <v>474000.0</v>
+      </c>
+      <c r="AP30">
+        <v>598000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>359000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-196000.0</v>
+      </c>
+      <c r="AS30">
+        <v>430000.0</v>
+      </c>
+      <c r="AT30">
+        <v>696000.0</v>
+      </c>
+      <c r="AU30">
+        <v>486000.0</v>
+      </c>
+      <c r="AV30">
+        <v>-5000.0</v>
+      </c>
+      <c r="AW30">
+        <v>464000.0</v>
+      </c>
+      <c r="AX30">
+        <v>636000.0</v>
+      </c>
+      <c r="AY30">
+        <v>625000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-431000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-208881000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1132000.0</v>
+      </c>
+      <c r="BC30">
+        <v>1553000.0</v>
+      </c>
+      <c r="BD30">
+        <v>294191000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2728000.0</v>
+      </c>
+      <c r="BF30">
+        <v>2075000.0</v>
+      </c>
+      <c r="BG30">
+        <v>1516000.0</v>
+      </c>
+      <c r="BH30">
+        <v>106717000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3629000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3822000.0</v>
+      </c>
+      <c r="BK30">
+        <v>3739000.0</v>
+      </c>
+      <c r="BL30">
+        <v>100228000.0</v>
+      </c>
+      <c r="BM30">
+        <v>3786000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2110000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2779000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2986000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>2262000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3470000.0</v>
+      </c>
+      <c r="BS30">
+        <v>1704000.0</v>
+      </c>
+      <c r="BT30">
+        <v>4787000.0</v>
+      </c>
+      <c r="BU30">
+        <v>5002000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2823000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:74">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31">
+        <v>-14605000.0</v>
+      </c>
+      <c r="C31">
+        <v>-14664999.0</v>
+      </c>
+      <c r="D31">
+        <v>-21052000.0</v>
+      </c>
+      <c r="E31">
+        <v>-25170000.0</v>
+      </c>
+      <c r="F31">
+        <v>-26194000.0</v>
+      </c>
+      <c r="G31">
+        <v>-28491000.0</v>
+      </c>
+      <c r="H31">
+        <v>-4599000.0</v>
+      </c>
+      <c r="I31">
+        <v>-34060000.0</v>
+      </c>
+      <c r="J31">
+        <v>-22587000.0</v>
+      </c>
+      <c r="K31">
+        <v>-18731000.0</v>
+      </c>
+      <c r="L31">
+        <v>-38329000.0</v>
+      </c>
+      <c r="M31">
+        <v>-11066000.0</v>
+      </c>
+      <c r="N31">
+        <v>-9202000.0</v>
+      </c>
+      <c r="O31">
+        <v>-38443000.0</v>
+      </c>
+      <c r="P31">
+        <v>-19530000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6182000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4181000.0</v>
+      </c>
+      <c r="S31">
+        <v>17418000.0</v>
+      </c>
+      <c r="T31">
+        <v>-7783000.0</v>
+      </c>
+      <c r="U31">
+        <v>-13577000.0</v>
+      </c>
+      <c r="V31">
+        <v>-16979000.0</v>
+      </c>
+      <c r="W31">
+        <v>-514000.0</v>
+      </c>
+      <c r="X31">
+        <v>-10461000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-7341000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-15442000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-34187000.0</v>
+      </c>
+      <c r="AB31">
+        <v>8920000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-13609000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-8845000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6484000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6245000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-6053000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3115000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1813000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>27000.0</v>
+      </c>
+      <c r="AK31">
+        <v>47000.0</v>
+      </c>
+      <c r="AL31">
+        <v>776000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1394000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-113000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-66000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-63000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-63000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-65000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-66000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-54000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-62000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-33000.0</v>
+      </c>
+      <c r="AW31">
+        <v>450000.0</v>
+      </c>
+      <c r="AX31"/>
+      <c r="AY31">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>3000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-8000.0</v>
+      </c>
+      <c r="BC31">
+        <v>10000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-104000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-111000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-105000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-102000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-10194000.0</v>
+      </c>
+      <c r="BI31">
+        <v>31000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-7809000.0</v>
+      </c>
+      <c r="BK31">
+        <v>8000.0</v>
+      </c>
+      <c r="BL31">
+        <v>20000.0</v>
+      </c>
+      <c r="BM31">
+        <v>52000.0</v>
+      </c>
+      <c r="BN31">
+        <v>53000.0</v>
+      </c>
+      <c r="BO31">
+        <v>97000.0</v>
+      </c>
+      <c r="BP31">
+        <v>104000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>115000.0</v>
+      </c>
+      <c r="BR31">
+        <v>92000.0</v>
+      </c>
+      <c r="BS31">
+        <v>82000.0</v>
+      </c>
+      <c r="BT31">
+        <v>656000.0</v>
+      </c>
+      <c r="BU31">
+        <v>1950000.0</v>
+      </c>
+      <c r="BV31">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:74">
+      <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32">
+        <v>106799000.0</v>
+      </c>
+      <c r="C32">
+        <v>80456999.0</v>
+      </c>
+      <c r="D32">
+        <v>87537000.0</v>
+      </c>
+      <c r="E32">
+        <v>85680000.0</v>
+      </c>
+      <c r="F32">
+        <v>85983000.0</v>
+      </c>
+      <c r="G32">
+        <v>88437000.0</v>
+      </c>
+      <c r="H32">
+        <v>90934000.0</v>
+      </c>
+      <c r="I32">
+        <v>90483000.0</v>
+      </c>
+      <c r="J32">
+        <v>84697000.0</v>
+      </c>
+      <c r="K32">
+        <v>90235000.0</v>
+      </c>
+      <c r="L32">
+        <v>97234000.0</v>
+      </c>
+      <c r="M32">
+        <v>94584000.0</v>
+      </c>
+      <c r="N32">
+        <v>86727000.0</v>
+      </c>
+      <c r="O32">
+        <v>92477000.0</v>
+      </c>
+      <c r="P32">
+        <v>97929000.0</v>
+      </c>
+      <c r="Q32">
+        <v>91260000.0</v>
+      </c>
+      <c r="R32">
+        <v>84158000.0</v>
+      </c>
+      <c r="S32">
+        <v>74570000.0</v>
+      </c>
+      <c r="T32">
+        <v>114589000.0</v>
+      </c>
+      <c r="U32">
+        <v>81756000.0</v>
+      </c>
+      <c r="V32">
+        <v>65843000.0</v>
+      </c>
+      <c r="W32">
+        <v>81260000.0</v>
+      </c>
+      <c r="X32">
+        <v>67372000.0</v>
+      </c>
+      <c r="Y32">
+        <v>33147000.0</v>
+      </c>
+      <c r="Z32">
+        <v>25753000.0</v>
+      </c>
+      <c r="AA32">
+        <v>38192000.0</v>
+      </c>
+      <c r="AB32">
+        <v>51994000.0</v>
+      </c>
+      <c r="AC32">
+        <v>29814000.0</v>
+      </c>
+      <c r="AD32">
+        <v>19018000.0</v>
+      </c>
+      <c r="AE32">
+        <v>19141000.0</v>
+      </c>
+      <c r="AF32">
+        <v>36101000.0</v>
+      </c>
+      <c r="AG32">
+        <v>19008000.0</v>
+      </c>
+      <c r="AH32">
+        <v>7048000.0</v>
+      </c>
+      <c r="AI32">
+        <v>15053000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>7860000.0</v>
+      </c>
+      <c r="AK32">
+        <v>9758000.0</v>
+      </c>
+      <c r="AL32">
+        <v>8012000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1698000.0</v>
+      </c>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>437203000.0</v>
+      </c>
+      <c r="C2">
+        <v>410544000.0</v>
+      </c>
+      <c r="D2">
+        <v>332401000.0</v>
+      </c>
+      <c r="E2">
+        <v>201170000.0</v>
+      </c>
+      <c r="F2">
+        <v>128962000.0</v>
+      </c>
+      <c r="G2">
+        <v>129098000.0</v>
+      </c>
+      <c r="H2">
+        <v>55097000.0</v>
+      </c>
+      <c r="I2">
+        <v>9961000.0</v>
+      </c>
+      <c r="J2">
+        <v>1439000.0</v>
+      </c>
+      <c r="K2">
+        <v>3722000.0</v>
+      </c>
+      <c r="L2">
+        <v>6731000.0</v>
+      </c>
+      <c r="M2">
+        <v>1524000.0</v>
+      </c>
+      <c r="N2">
+        <v>6246000.0</v>
+      </c>
+      <c r="O2">
+        <v>14754000.0</v>
+      </c>
+      <c r="P2">
+        <v>9889000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25679000.0</v>
+      </c>
+      <c r="R2">
+        <v>49499000.0</v>
+      </c>
+      <c r="S2">
+        <v>14341000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>4000</v>
+      </c>
+      <c r="D3">
+        <v>2000</v>
+      </c>
+      <c r="E3">
+        <v>5000</v>
+      </c>
+      <c r="F3">
+        <v>265934000</v>
+      </c>
+      <c r="G3">
+        <v>691393000</v>
+      </c>
+      <c r="H3">
+        <v>291542000</v>
+      </c>
+      <c r="I3">
+        <v>584433000</v>
+      </c>
+      <c r="J3">
+        <v>77714000</v>
+      </c>
+      <c r="K3">
+        <v>1204000</v>
+      </c>
+      <c r="L3">
+        <v>209000</v>
+      </c>
+      <c r="M3">
+        <v>543000</v>
+      </c>
+      <c r="N3">
+        <v>525000</v>
+      </c>
+      <c r="O3">
+        <v>23000</v>
+      </c>
+      <c r="P3">
+        <v>23528000</v>
+      </c>
+      <c r="Q3">
+        <v>12690000</v>
+      </c>
+      <c r="R3">
+        <v>23483000</v>
+      </c>
+      <c r="S3">
+        <v>300646000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B6">
+        <v>10494000.0</v>
+      </c>
+      <c r="C6">
+        <v>26659000.0</v>
+      </c>
+      <c r="D6">
+        <v>78143000.0</v>
+      </c>
+      <c r="E6">
+        <v>131231000.0</v>
+      </c>
+      <c r="F6">
+        <v>72208000.0</v>
+      </c>
+      <c r="G6">
+        <v>-136000.0</v>
+      </c>
+      <c r="H6">
+        <v>74001000.0</v>
+      </c>
+      <c r="I6">
+        <v>45136000.0</v>
+      </c>
+      <c r="J6">
+        <v>8522000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2283000.0</v>
+      </c>
+      <c r="L6">
+        <v>-3009000.0</v>
+      </c>
+      <c r="M6">
+        <v>5207000.0</v>
+      </c>
+      <c r="N6">
+        <v>-4722000.0</v>
+      </c>
+      <c r="O6">
+        <v>-8508000.0</v>
+      </c>
+      <c r="P6">
+        <v>4865000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-15790000.0</v>
+      </c>
+      <c r="R6">
+        <v>-23820000.0</v>
+      </c>
+      <c r="S6">
+        <v>35158000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7">
+        <v>-14877000.0</v>
+      </c>
+      <c r="C7">
+        <v>-664000.0</v>
+      </c>
+      <c r="D7">
+        <v>-19164000.0</v>
+      </c>
+      <c r="E7">
+        <v>14414000.0</v>
+      </c>
+      <c r="F7">
+        <v>6581000.0</v>
+      </c>
+      <c r="G7">
+        <v>9046000.0</v>
+      </c>
+      <c r="H7">
+        <v>-764000.0</v>
+      </c>
+      <c r="I7">
+        <v>6817000.0</v>
+      </c>
+      <c r="J7">
+        <v>-5155000.0</v>
+      </c>
+      <c r="K7">
+        <v>784000.0</v>
+      </c>
+      <c r="L7">
+        <v>-418000.0</v>
+      </c>
+      <c r="M7">
+        <v>484000.0</v>
+      </c>
+      <c r="N7">
+        <v>-271000.0</v>
+      </c>
+      <c r="O7">
+        <v>-127000.0</v>
+      </c>
+      <c r="P7">
+        <v>9397000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-71000.0</v>
+      </c>
+      <c r="R7">
+        <v>-6619000.0</v>
+      </c>
+      <c r="S7">
+        <v>7147000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9">
+        <v>346000.0</v>
+      </c>
+      <c r="C9">
+        <v>100000.0</v>
+      </c>
+      <c r="D9">
+        <v>-726000.0</v>
+      </c>
+      <c r="E9">
+        <v>168000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1220000.0</v>
+      </c>
+      <c r="G9">
+        <v>1375000.0</v>
+      </c>
+      <c r="H9">
+        <v>-5425000.0</v>
+      </c>
+      <c r="I9">
+        <v>-995000.0</v>
+      </c>
+      <c r="J9">
+        <v>-6547000.0</v>
+      </c>
+      <c r="K9">
+        <v>204000.0</v>
+      </c>
+      <c r="L9">
+        <v>-205000.0</v>
+      </c>
+      <c r="M9">
+        <v>53000.0</v>
+      </c>
+      <c r="N9">
+        <v>166000.0</v>
+      </c>
+      <c r="O9">
+        <v>513000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10">
+        <v>-4180000.0</v>
+      </c>
+      <c r="C10">
+        <v>267000.0</v>
+      </c>
+      <c r="D10">
+        <v>169000.0</v>
+      </c>
+      <c r="E10">
+        <v>1193000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2797000.0</v>
+      </c>
+      <c r="G10">
+        <v>-970000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1771000.0</v>
+      </c>
+      <c r="I10">
+        <v>126000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1041000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-222000.0</v>
+      </c>
+      <c r="F11">
+        <v>175000.0</v>
+      </c>
+      <c r="G11">
+        <v>15557000.0</v>
+      </c>
+      <c r="H11">
+        <v>10006000.0</v>
+      </c>
+      <c r="I11">
+        <v>472000.0</v>
+      </c>
+      <c r="J11">
+        <v>2618000.0</v>
+      </c>
+      <c r="K11">
+        <v>579000.0</v>
+      </c>
+      <c r="L11">
+        <v>-228000.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-58860000.0</v>
+      </c>
+      <c r="F12">
+        <v>-29921000.0</v>
+      </c>
+      <c r="G12">
+        <v>27909000.0</v>
+      </c>
+      <c r="H12">
+        <v>2039000.0</v>
+      </c>
+      <c r="I12">
+        <v>-435000.0</v>
+      </c>
+      <c r="J12">
+        <v>-2376000.0</v>
+      </c>
+      <c r="K12">
+        <v>-76000.0</v>
+      </c>
+      <c r="L12">
+        <v>91000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>13275000.0</v>
+      </c>
+      <c r="F13">
+        <v>10423000.0</v>
+      </c>
+      <c r="G13">
+        <v>-6916000.0</v>
+      </c>
+      <c r="H13">
+        <v>-3574000.0</v>
+      </c>
+      <c r="I13">
+        <v>6219000.0</v>
+      </c>
+      <c r="J13">
+        <v>-6547000.0</v>
+      </c>
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+      <c r="L13">
+        <v>15000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14">
+        <v>76619000.0</v>
+      </c>
+      <c r="C14">
+        <v>75482000.0</v>
+      </c>
+      <c r="D14">
+        <v>73363000.0</v>
+      </c>
+      <c r="E14">
+        <v>72224000.0</v>
+      </c>
+      <c r="F14">
+        <v>69833000.0</v>
+      </c>
+      <c r="G14">
+        <v>41846000.0</v>
+      </c>
+      <c r="H14">
+        <v>28747000.0</v>
+      </c>
+      <c r="I14">
+        <v>17412000.0</v>
+      </c>
+      <c r="J14">
+        <v>2000.0</v>
+      </c>
+      <c r="K14">
+        <v>2000.0</v>
+      </c>
+      <c r="L14">
+        <v>3000.0</v>
+      </c>
+      <c r="M14">
+        <v>1000.0</v>
+      </c>
+      <c r="N14">
+        <v>32000.0</v>
+      </c>
+      <c r="O14">
+        <v>116000.0</v>
+      </c>
+      <c r="P14">
+        <v>146000.0</v>
+      </c>
+      <c r="Q14">
+        <v>211000.0</v>
+      </c>
+      <c r="R14">
+        <v>250000.0</v>
+      </c>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>162267000.0</v>
+      </c>
+      <c r="C15">
+        <v>161674000.0</v>
+      </c>
+      <c r="D15">
+        <v>181225000.0</v>
+      </c>
+      <c r="E15">
+        <v>186094000.0</v>
+      </c>
+      <c r="F15">
+        <v>98932000.0</v>
+      </c>
+      <c r="G15">
+        <v>10818000.0</v>
+      </c>
+      <c r="H15">
+        <v>5411000.0</v>
+      </c>
+      <c r="I15">
+        <v>5411000.0</v>
+      </c>
+      <c r="J15">
+        <v>5411000.0</v>
+      </c>
+      <c r="K15">
+        <v>5411000.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16">
+        <v>447697000.0</v>
+      </c>
+      <c r="C16">
+        <v>437203000.0</v>
+      </c>
+      <c r="D16">
+        <v>410544000.0</v>
+      </c>
+      <c r="E16">
+        <v>332401000.0</v>
+      </c>
+      <c r="F16">
+        <v>201170000.0</v>
+      </c>
+      <c r="G16">
+        <v>128962000.0</v>
+      </c>
+      <c r="H16">
+        <v>129098000.0</v>
+      </c>
+      <c r="I16">
+        <v>55097000.0</v>
+      </c>
+      <c r="J16">
+        <v>9961000.0</v>
+      </c>
+      <c r="K16">
+        <v>1439000.0</v>
+      </c>
+      <c r="L16">
+        <v>3722000.0</v>
+      </c>
+      <c r="M16">
+        <v>6731000.0</v>
+      </c>
+      <c r="N16">
+        <v>1524000.0</v>
+      </c>
+      <c r="O16">
+        <v>6246000.0</v>
+      </c>
+      <c r="P16">
+        <v>14754000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9889000.0</v>
+      </c>
+      <c r="R16">
+        <v>25679000.0</v>
+      </c>
+      <c r="S16">
+        <v>49499000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>134855000.0</v>
+      </c>
+      <c r="C18">
+        <v>182795000.0</v>
+      </c>
+      <c r="D18">
+        <v>175032000.0</v>
+      </c>
+      <c r="E18">
+        <v>219877000.0</v>
+      </c>
+      <c r="F18">
+        <v>-51090000.0</v>
+      </c>
+      <c r="G18">
+        <v>-602089000.0</v>
+      </c>
+      <c r="H18">
+        <v>-240016000.0</v>
+      </c>
+      <c r="I18">
+        <v>-548719000.0</v>
+      </c>
+      <c r="J18">
+        <v>-95437000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2283000.0</v>
+      </c>
+      <c r="L18">
+        <v>-3018000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1805000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4678000.0</v>
+      </c>
+      <c r="O18">
+        <v>-8551000.0</v>
+      </c>
+      <c r="P18">
+        <v>-22997000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-20246000.0</v>
+      </c>
+      <c r="R18">
+        <v>-38303000.0</v>
+      </c>
+      <c r="S18">
+        <v>-301142000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-4000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5000.0</v>
+      </c>
+      <c r="F19">
+        <v>-265934000.0</v>
+      </c>
+      <c r="G19">
+        <v>-691393000.0</v>
+      </c>
+      <c r="H19">
+        <v>-291542000.0</v>
+      </c>
+      <c r="I19">
+        <v>-584433000.0</v>
+      </c>
+      <c r="J19">
+        <v>-77714000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>1909000.0</v>
+      </c>
+      <c r="D20">
+        <v>14490000.0</v>
+      </c>
+      <c r="E20">
+        <v>14490000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>295311000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>37306000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3209000.0</v>
+      </c>
+      <c r="D21">
+        <v>93829000.0</v>
+      </c>
+      <c r="E21">
+        <v>80258000.0</v>
+      </c>
+      <c r="F21">
+        <v>233162000.0</v>
+      </c>
+      <c r="G21">
+        <v>633342000.0</v>
+      </c>
+      <c r="H21">
+        <v>324423000.0</v>
+      </c>
+      <c r="I21">
+        <v>298544000.0</v>
+      </c>
+      <c r="J21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22">
+        <v>74815000.0</v>
+      </c>
+      <c r="C22">
+        <v>117684000.0</v>
+      </c>
+      <c r="D22">
+        <v>120039000.0</v>
+      </c>
+      <c r="E22">
+        <v>188042000.0</v>
+      </c>
+      <c r="F22">
+        <v>162205000.0</v>
+      </c>
+      <c r="G22">
+        <v>8105000.0</v>
+      </c>
+      <c r="H22">
+        <v>16967000.0</v>
+      </c>
+      <c r="I22">
+        <v>11779000.0</v>
+      </c>
+      <c r="J22">
+        <v>-10391000.0</v>
+      </c>
+      <c r="K22">
+        <v>-1790000.0</v>
+      </c>
+      <c r="L22">
+        <v>-2478000.0</v>
+      </c>
+      <c r="M22">
+        <v>-2622000.0</v>
+      </c>
+      <c r="N22">
+        <v>205475000.0</v>
+      </c>
+      <c r="O22">
+        <v>-298741000.0</v>
+      </c>
+      <c r="P22">
+        <v>-135871000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-108681000.0</v>
+      </c>
+      <c r="R22">
+        <v>-10271000.0</v>
+      </c>
+      <c r="S22">
+        <v>-11981000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>7368000.0</v>
+      </c>
+      <c r="D23">
+        <v>-9145000.0</v>
+      </c>
+      <c r="E23">
+        <v>1411006000.0</v>
+      </c>
+      <c r="F23">
+        <v>-3339000.0</v>
+      </c>
+      <c r="G23">
+        <v>-17542000.0</v>
+      </c>
+      <c r="H23">
+        <v>692865000.0</v>
+      </c>
+      <c r="I23">
+        <v>295311000.0</v>
+      </c>
+      <c r="J23">
+        <v>-29000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L23">
+        <v>8000.0</v>
+      </c>
+      <c r="M23">
+        <v>7000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-518000.0</v>
+      </c>
+      <c r="O23">
+        <v>-23000.0</v>
+      </c>
+      <c r="P23">
+        <v>-43000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4524000.0</v>
+      </c>
+      <c r="R23">
+        <v>5197000.0</v>
+      </c>
+      <c r="S23">
+        <v>-13702000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>-10000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2964000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1922000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>1000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24">
+        <v>7000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>1000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>-1702000.0</v>
+      </c>
+      <c r="C25">
+        <v>-10766000.0</v>
+      </c>
+      <c r="D25">
+        <v>-953000.0</v>
+      </c>
+      <c r="E25">
+        <v>-55129000.0</v>
+      </c>
+      <c r="F25">
+        <v>1742000.0</v>
+      </c>
+      <c r="G25">
+        <v>7202000.0</v>
+      </c>
+      <c r="H25">
+        <v>4545000.0</v>
+      </c>
+      <c r="I25">
+        <v>-518000.0</v>
+      </c>
+      <c r="J25">
+        <v>111000.0</v>
+      </c>
+      <c r="K25">
+        <v>305000.0</v>
+      </c>
+      <c r="L25">
+        <v>247000.0</v>
+      </c>
+      <c r="M25">
+        <v>32000.0</v>
+      </c>
+      <c r="N25">
+        <v>-3000.0</v>
+      </c>
+      <c r="O25">
+        <v>422000.0</v>
+      </c>
+      <c r="P25">
+        <v>126859000.0</v>
+      </c>
+      <c r="Q25">
+        <v>100985000.0</v>
+      </c>
+      <c r="R25">
+        <v>1820000.0</v>
+      </c>
+      <c r="S25">
+        <v>4338000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>-7788000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>295311000.0</v>
+      </c>
+      <c r="J26">
+        <v>220988000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>8000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27">
+        <v>76000.0</v>
+      </c>
+      <c r="C27">
+        <v>1063000.0</v>
+      </c>
+      <c r="D27">
+        <v>1749000.0</v>
+      </c>
+      <c r="E27">
+        <v>331000.0</v>
+      </c>
+      <c r="F27">
+        <v>-1273000.0</v>
+      </c>
+      <c r="G27">
+        <v>284000.0</v>
+      </c>
+      <c r="H27">
+        <v>324000.0</v>
+      </c>
+      <c r="I27">
+        <v>202000.0</v>
+      </c>
+      <c r="J27">
+        <v>115000.0</v>
+      </c>
+      <c r="K27">
+        <v>97000.0</v>
+      </c>
+      <c r="L27">
+        <v>91000.0</v>
+      </c>
+      <c r="M27">
+        <v>215000.0</v>
+      </c>
+      <c r="N27">
+        <v>335000.0</v>
+      </c>
+      <c r="O27">
+        <v>415000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28">
+        <v>-124961000.0</v>
+      </c>
+      <c r="C28">
+        <v>-155606000.0</v>
+      </c>
+      <c r="D28">
+        <v>-96541000.0</v>
+      </c>
+      <c r="E28">
+        <v>-88761000.0</v>
+      </c>
+      <c r="F28">
+        <v>123103000.0</v>
+      </c>
+      <c r="G28">
+        <v>603321000.0</v>
+      </c>
+      <c r="H28">
+        <v>313998000.0</v>
+      </c>
+      <c r="I28">
+        <v>593855000.0</v>
+      </c>
+      <c r="J28">
+        <v>103959000.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>8000.0</v>
+      </c>
+      <c r="M28">
+        <v>7003000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28">
+        <v>27875000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4489000.0</v>
+      </c>
+      <c r="R28">
+        <v>15197000.0</v>
+      </c>
+      <c r="S28">
+        <v>336300000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29">
+        <v>134855000.0</v>
+      </c>
+      <c r="C29">
+        <v>182799000.0</v>
+      </c>
+      <c r="D29">
+        <v>175034000.0</v>
+      </c>
+      <c r="E29">
+        <v>219882000.0</v>
+      </c>
+      <c r="F29">
+        <v>214844000.0</v>
+      </c>
+      <c r="G29">
+        <v>89304000.0</v>
+      </c>
+      <c r="H29">
+        <v>51526000.0</v>
+      </c>
+      <c r="I29">
+        <v>35714000.0</v>
+      </c>
+      <c r="J29">
+        <v>-17723000.0</v>
+      </c>
+      <c r="K29">
+        <v>-1079000.0</v>
+      </c>
+      <c r="L29">
+        <v>-2809000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1262000.0</v>
+      </c>
+      <c r="N29">
+        <v>-4153000.0</v>
+      </c>
+      <c r="O29">
+        <v>-8528000.0</v>
+      </c>
+      <c r="P29">
+        <v>531000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-7556000.0</v>
+      </c>
+      <c r="R29">
+        <v>-14820000.0</v>
+      </c>
+      <c r="S29">
+        <v>-496000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-4000.0</v>
+      </c>
+      <c r="D30">
+        <v>-2000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5000.0</v>
+      </c>
+      <c r="F30">
+        <v>-265934000.0</v>
+      </c>
+      <c r="G30">
+        <v>-691393000.0</v>
+      </c>
+      <c r="H30">
+        <v>-291542000.0</v>
+      </c>
+      <c r="I30">
+        <v>-584433000.0</v>
+      </c>
+      <c r="J30">
+        <v>-77714000.0</v>
+      </c>
+      <c r="K30">
+        <v>-1204000.0</v>
+      </c>
+      <c r="L30">
+        <v>-208000.0</v>
+      </c>
+      <c r="M30">
+        <v>-543000.0</v>
+      </c>
+      <c r="N30">
+        <v>-518000.0</v>
+      </c>
+      <c r="O30">
+        <v>-23000.0</v>
+      </c>
+      <c r="P30">
+        <v>-23527000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-12714000.0</v>
+      </c>
+      <c r="R30">
+        <v>-23906000.0</v>
+      </c>
+      <c r="S30">
+        <v>-300646000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BU30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:73">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:73">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>389068000.0</v>
+      </c>
+      <c r="C2">
+        <v>447697000.0</v>
+      </c>
+      <c r="D2">
+        <v>478802000.0</v>
+      </c>
+      <c r="E2">
+        <v>412737000.0</v>
+      </c>
+      <c r="F2">
+        <v>410052000.0</v>
+      </c>
+      <c r="G2">
+        <v>437203000.0</v>
+      </c>
+      <c r="H2">
+        <v>289573000.0</v>
+      </c>
+      <c r="I2">
+        <v>370255000.0</v>
+      </c>
+      <c r="J2">
+        <v>383339000.0</v>
+      </c>
+      <c r="K2">
+        <v>410544000.0</v>
+      </c>
+      <c r="L2">
+        <v>429501000.0</v>
+      </c>
+      <c r="M2">
+        <v>449921000.0</v>
+      </c>
+      <c r="N2">
+        <v>475470000.0</v>
+      </c>
+      <c r="O2">
+        <v>332401000.0</v>
+      </c>
+      <c r="P2">
+        <v>271168000.0</v>
+      </c>
+      <c r="Q2">
+        <v>283705000.0</v>
+      </c>
+      <c r="R2">
+        <v>174508000.0</v>
+      </c>
+      <c r="S2">
+        <v>201170000.0</v>
+      </c>
+      <c r="T2">
+        <v>138163000.0</v>
+      </c>
+      <c r="U2">
+        <v>144207000.0</v>
+      </c>
+      <c r="V2">
+        <v>139094000.0</v>
+      </c>
+      <c r="W2">
+        <v>128962000.0</v>
+      </c>
+      <c r="X2">
+        <v>75813000.0</v>
+      </c>
+      <c r="Y2">
+        <v>115993000.0</v>
+      </c>
+      <c r="Z2">
+        <v>120802000.0</v>
+      </c>
+      <c r="AA2">
+        <v>129098000.0</v>
+      </c>
+      <c r="AB2">
+        <v>56554000.0</v>
+      </c>
+      <c r="AC2">
+        <v>26444000.0</v>
+      </c>
+      <c r="AD2">
+        <v>45616000.0</v>
+      </c>
+      <c r="AE2">
+        <v>55097000.0</v>
+      </c>
+      <c r="AF2">
+        <v>16574000.0</v>
+      </c>
+      <c r="AG2">
+        <v>77584000.0</v>
+      </c>
+      <c r="AH2">
+        <v>38983000.0</v>
+      </c>
+      <c r="AI2">
+        <v>9961000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>11881000.0</v>
+      </c>
+      <c r="AK2">
+        <v>18755000.0</v>
+      </c>
+      <c r="AL2">
+        <v>14807000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1439000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2431000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3722000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3182000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3722000.0</v>
+      </c>
+      <c r="AR2">
+        <v>4399000.0</v>
+      </c>
+      <c r="AS2">
+        <v>5021000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5591000.0</v>
+      </c>
+      <c r="AU2">
+        <v>6731000.0</v>
+      </c>
+      <c r="AV2">
+        <v>261000.0</v>
+      </c>
+      <c r="AW2">
+        <v>437000.0</v>
+      </c>
+      <c r="AX2">
+        <v>880000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1524000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3218000.0</v>
+      </c>
+      <c r="BA2">
+        <v>3907000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4888000.0</v>
+      </c>
+      <c r="BC2">
+        <v>6246000.0</v>
+      </c>
+      <c r="BD2">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE2">
+        <v>9545000.0</v>
+      </c>
+      <c r="BF2">
+        <v>11602000.0</v>
+      </c>
+      <c r="BG2">
+        <v>14754000.0</v>
+      </c>
+      <c r="BH2">
+        <v>16909000.0</v>
+      </c>
+      <c r="BI2">
+        <v>14710000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>6462000.0</v>
+      </c>
+      <c r="BK2">
+        <v>9889000.0</v>
+      </c>
+      <c r="BL2">
+        <v>13143000.0</v>
+      </c>
+      <c r="BM2">
+        <v>16881000.0</v>
+      </c>
+      <c r="BN2">
+        <v>20269000.0</v>
+      </c>
+      <c r="BO2">
+        <v>25679000.0</v>
+      </c>
+      <c r="BP2">
+        <v>21120000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>23592000.0</v>
+      </c>
+      <c r="BR2">
+        <v>34411000.0</v>
+      </c>
+      <c r="BS2">
+        <v>49499000.0</v>
+      </c>
+      <c r="BT2">
+        <v>199859000.0</v>
+      </c>
+      <c r="BU2">
+        <v>7776000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:73">
+      <c r="A3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>4</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>4000</v>
+      </c>
+      <c r="J3">
+        <v>3.39</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>43.02</v>
+      </c>
+      <c r="M3">
+        <v>8.79</v>
+      </c>
+      <c r="N3">
+        <v>2000</v>
+      </c>
+      <c r="O3">
+        <v>4531000</v>
+      </c>
+      <c r="P3">
+        <v>4531000</v>
+      </c>
+      <c r="Q3">
+        <v>1000</v>
+      </c>
+      <c r="R3">
+        <v>3000</v>
+      </c>
+      <c r="S3">
+        <v>1000</v>
+      </c>
+      <c r="T3">
+        <v>17000</v>
+      </c>
+      <c r="U3">
+        <v>2000</v>
+      </c>
+      <c r="V3">
+        <v>129321000</v>
+      </c>
+      <c r="W3">
+        <v>136854000</v>
+      </c>
+      <c r="X3">
+        <v>259048000</v>
+      </c>
+      <c r="Y3">
+        <v>432451000</v>
+      </c>
+      <c r="Z3">
+        <v>432451000</v>
+      </c>
+      <c r="AA3">
+        <v>126000</v>
+      </c>
+      <c r="AB3">
+        <v>126000</v>
+      </c>
+      <c r="AC3">
+        <v>145217000</v>
+      </c>
+      <c r="AD3">
+        <v>146199000</v>
+      </c>
+      <c r="AE3">
+        <v>276273000</v>
+      </c>
+      <c r="AF3">
+        <v>276273000</v>
+      </c>
+      <c r="AG3">
+        <v>44714000</v>
+      </c>
+      <c r="AH3">
+        <v>183787000</v>
+      </c>
+      <c r="AI3">
+        <v>79659000</v>
+      </c>
+      <c r="AJ3">
+        <v>1125000</v>
+      </c>
+      <c r="AK3">
+        <v>1626000</v>
+      </c>
+      <c r="AL3">
+        <v>73904000</v>
+      </c>
+      <c r="AM3">
+        <v>1061000</v>
+      </c>
+      <c r="AN3">
+        <v>705000</v>
+      </c>
+      <c r="AO3">
+        <v>1204000</v>
+      </c>
+      <c r="AP3">
+        <v>28000</v>
+      </c>
+      <c r="AQ3">
+        <v>151000</v>
+      </c>
+      <c r="AR3">
+        <v>83000</v>
+      </c>
+      <c r="AS3">
+        <v>1000</v>
+      </c>
+      <c r="AT3">
+        <v>57000</v>
+      </c>
+      <c r="AU3">
+        <v>68000</v>
+      </c>
+      <c r="AV3">
+        <v>263000</v>
+      </c>
+      <c r="AW3">
+        <v>117000</v>
+      </c>
+      <c r="AX3">
+        <v>89000</v>
+      </c>
+      <c r="AY3">
+        <v>74000</v>
+      </c>
+      <c r="AZ3">
+        <v>525000</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>13000</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>9000</v>
+      </c>
+      <c r="BG3">
+        <v>1000</v>
+      </c>
+      <c r="BH3">
+        <v>20628000</v>
+      </c>
+      <c r="BI3">
+        <v>1280000</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:73">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4166,463 +21204,567 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
     </row>
     <row r="5" spans="1:73">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...148 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
+      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
+      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
     </row>
     <row r="6" spans="1:73">
       <c r="A6" t="s">
-        <v>24</v>
-[...72 lines deleted...]
-      <c r="BU6"/>
+        <v>171</v>
+      </c>
+      <c r="B6">
+        <v>8313999.0</v>
+      </c>
+      <c r="C6">
+        <v>-58629000.0</v>
+      </c>
+      <c r="D6">
+        <v>-31105000.0</v>
+      </c>
+      <c r="E6">
+        <v>66065000.0</v>
+      </c>
+      <c r="F6">
+        <v>2685000.0</v>
+      </c>
+      <c r="G6">
+        <v>-27151000.0</v>
+      </c>
+      <c r="H6">
+        <v>147630000.0</v>
+      </c>
+      <c r="I6">
+        <v>-80682000.0</v>
+      </c>
+      <c r="J6">
+        <v>-13084000.0</v>
+      </c>
+      <c r="K6">
+        <v>-27205000.0</v>
+      </c>
+      <c r="L6">
+        <v>-18957000.0</v>
+      </c>
+      <c r="M6">
+        <v>-20420000.0</v>
+      </c>
+      <c r="N6">
+        <v>-25549000.0</v>
+      </c>
+      <c r="O6">
+        <v>143069000.0</v>
+      </c>
+      <c r="P6">
+        <v>61233000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-12537000.0</v>
+      </c>
+      <c r="R6">
+        <v>109197000.0</v>
+      </c>
+      <c r="S6">
+        <v>-26662000.0</v>
+      </c>
+      <c r="T6">
+        <v>63007000.0</v>
+      </c>
+      <c r="U6">
+        <v>-6044000.0</v>
+      </c>
+      <c r="V6">
+        <v>5113000.0</v>
+      </c>
+      <c r="W6">
+        <v>10132000.0</v>
+      </c>
+      <c r="X6">
+        <v>53149000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-40180000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4809000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-8296000.0</v>
+      </c>
+      <c r="AB6">
+        <v>72544000.0</v>
+      </c>
+      <c r="AC6">
+        <v>30110000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-19172000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-9481000.0</v>
+      </c>
+      <c r="AF6">
+        <v>38523000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-61010000.0</v>
+      </c>
+      <c r="AH6">
+        <v>38601000.0</v>
+      </c>
+      <c r="AI6">
+        <v>29022000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1920000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6874000.0</v>
+      </c>
+      <c r="AL6">
+        <v>3947000.0</v>
+      </c>
+      <c r="AM6">
+        <v>13368000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-992000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-2283000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-389000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-540000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-677000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-622000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-570000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1140000.0</v>
+      </c>
+      <c r="AV6">
+        <v>6470000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-176000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-443000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-644000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1694000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-689000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-981000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1358000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1453000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1846000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-2057000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-3152000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-2155000.0</v>
+      </c>
+      <c r="BI6">
+        <v>2199000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>8248000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3427000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3254000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-3738000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-3388000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-5410000.0</v>
+      </c>
+      <c r="BP6">
+        <v>4559000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-2472000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-10819000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-15088000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-150360000.0</v>
+      </c>
+      <c r="BU6">
+        <v>192083000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:73">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="B7">
-        <v>1037548000.0</v>
-[...1 lines deleted...]
-      <c r="C7"/>
+        <v>18935845.0</v>
+      </c>
+      <c r="C7">
+        <v>-18403999.0</v>
+      </c>
       <c r="D7">
-        <v>1066149000.0</v>
+        <v>-4164544.0</v>
       </c>
       <c r="E7">
-        <v>1032747000.0</v>
+        <v>1955000.0</v>
       </c>
       <c r="F7">
-        <v>1002562000.0</v>
-[...1 lines deleted...]
-      <c r="G7"/>
+        <v>-6661000.0</v>
+      </c>
+      <c r="G7">
+        <v>-5865000.0</v>
+      </c>
       <c r="H7">
-        <v>872932000.0</v>
+        <v>3971000.0</v>
       </c>
       <c r="I7">
-        <v>885724000.0</v>
+        <v>566000.0</v>
       </c>
       <c r="J7">
-        <v>898329000.0</v>
-[...51 lines deleted...]
-      <c r="BI7"/>
+        <v>9008000.0</v>
+      </c>
+      <c r="K7">
+        <v>-13830000.0</v>
+      </c>
+      <c r="L7">
+        <v>-3101000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9575000.0</v>
+      </c>
+      <c r="N7">
+        <v>9351000.0</v>
+      </c>
+      <c r="O7">
+        <v>-15839000.0</v>
+      </c>
+      <c r="P7">
+        <v>-5987000.0</v>
+      </c>
+      <c r="Q7">
+        <v>21194000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1847000.0</v>
+      </c>
+      <c r="S7">
+        <v>1054000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1151000.0</v>
+      </c>
+      <c r="U7">
+        <v>-5401000.0</v>
+      </c>
+      <c r="V7">
+        <v>17613000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4480000.0</v>
+      </c>
+      <c r="X7">
+        <v>14351000.0</v>
+      </c>
+      <c r="Y7">
+        <v>9636000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-4275000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-10666000.0</v>
+      </c>
+      <c r="AB7">
+        <v>5301000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-4506000.0</v>
+      </c>
+      <c r="AD7">
+        <v>4685000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-6244000.0</v>
+      </c>
+      <c r="AF7">
+        <v>3217000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-1378000.0</v>
+      </c>
+      <c r="AH7">
+        <v>6872000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2897000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-2229000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-1147000.0</v>
+      </c>
+      <c r="AL7">
+        <v>836000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-2511000.0</v>
+      </c>
+      <c r="AN7">
+        <v>31000.0</v>
+      </c>
+      <c r="AO7">
+        <v>784000.0</v>
+      </c>
+      <c r="AP7">
+        <v>276000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>5000.0</v>
+      </c>
+      <c r="AR7">
+        <v>56000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-135000.0</v>
+      </c>
+      <c r="AT7">
+        <v>216000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-555000.0</v>
+      </c>
+      <c r="AV7">
+        <v>508000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-30000.0</v>
+      </c>
+      <c r="AX7">
+        <v>122000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-116000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-741000.0</v>
+      </c>
+      <c r="BA7">
+        <v>304000.0</v>
+      </c>
+      <c r="BB7">
+        <v>93000.0</v>
+      </c>
+      <c r="BC7">
+        <v>73000.0</v>
+      </c>
+      <c r="BD7">
+        <v>279000.0</v>
+      </c>
+      <c r="BE7">
+        <v>226000.0</v>
+      </c>
+      <c r="BF7">
+        <v>7000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-639000.0</v>
+      </c>
+      <c r="BH7">
+        <v>1687000.0</v>
+      </c>
+      <c r="BI7">
+        <v>5660000.0</v>
+      </c>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" t="s">
-        <v>26</v>
-[...60 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -4634,1389 +21776,1265 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" t="s">
-        <v>27</v>
-[...24 lines deleted...]
-      <c r="Y9"/>
+        <v>174</v>
+      </c>
+      <c r="B9">
+        <v>163324.0</v>
+      </c>
+      <c r="C9">
+        <v>-312999.0</v>
+      </c>
+      <c r="D9">
+        <v>-192681.0</v>
+      </c>
+      <c r="E9">
+        <v>357000.0</v>
+      </c>
+      <c r="F9">
+        <v>-364000.0</v>
+      </c>
+      <c r="G9">
+        <v>535000.0</v>
+      </c>
+      <c r="H9">
+        <v>100000.0</v>
+      </c>
+      <c r="I9">
+        <v>-201000.0</v>
+      </c>
+      <c r="J9">
+        <v>424000.0</v>
+      </c>
+      <c r="K9">
+        <v>-194000.0</v>
+      </c>
+      <c r="L9">
+        <v>-131000.0</v>
+      </c>
+      <c r="M9">
+        <v>323000.0</v>
+      </c>
+      <c r="N9">
+        <v>-68000.0</v>
+      </c>
+      <c r="O9">
+        <v>-850000.0</v>
+      </c>
+      <c r="P9">
+        <v>20000.0</v>
+      </c>
+      <c r="Q9">
+        <v>276000.0</v>
+      </c>
+      <c r="R9">
+        <v>-227000.0</v>
+      </c>
+      <c r="S9">
+        <v>99000.0</v>
+      </c>
+      <c r="T9">
+        <v>-5893000.0</v>
+      </c>
+      <c r="U9">
+        <v>358000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1940000.0</v>
+      </c>
+      <c r="W9">
+        <v>8950000.0</v>
+      </c>
+      <c r="X9">
+        <v>-7091000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1869000.0</v>
+      </c>
       <c r="Z9">
-        <v>1190113000.0</v>
+        <v>1909000.0</v>
       </c>
       <c r="AA9">
-        <v>1190049000.0</v>
+        <v>3269000.0</v>
       </c>
       <c r="AB9">
-        <v>1189984000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="AC9">
-        <v>1189854000.0</v>
+        <v>-3345000.0</v>
       </c>
       <c r="AD9">
-        <v>1189789000.0</v>
+        <v>-2440000.0</v>
       </c>
       <c r="AE9">
-        <v>1189665000.0</v>
-[...3 lines deleted...]
-      <c r="AH9"/>
+        <v>1216000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1720000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-12000.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9"/>
+      <c r="AN9">
+        <v>204000.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9"/>
+      <c r="AR9">
+        <v>-205000.0</v>
+      </c>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>53000.0</v>
+      </c>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9"/>
+      <c r="AZ9">
+        <v>166000.0</v>
+      </c>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9"/>
+      <c r="BD9">
+        <v>513000.0</v>
+      </c>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="B10">
-        <v>389068000.0</v>
+        <v>-1159316.0</v>
       </c>
       <c r="C10">
-        <v>447697000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="D10">
-        <v>478726000.0</v>
+        <v>-1180520.0</v>
       </c>
       <c r="E10">
-        <v>412681000.0</v>
+        <v>-2979000.0</v>
       </c>
       <c r="F10">
-        <v>409618000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="G10">
-        <v>437154000.0</v>
+        <v>-205000.0</v>
       </c>
       <c r="H10">
-        <v>289519000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="I10">
-        <v>370203000.0</v>
+        <v>-17000.0</v>
       </c>
       <c r="J10">
-        <v>383339000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="K10">
-        <v>410425000.0</v>
+        <v>-315000.0</v>
       </c>
       <c r="L10">
-        <v>429415000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="M10">
-        <v>449830000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="N10">
-        <v>474950000.0</v>
+        <v>-406000.0</v>
       </c>
       <c r="O10">
-        <v>332329000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="P10">
-        <v>271124000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="Q10">
-        <v>283658000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="R10">
-        <v>174053000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="S10">
-        <v>200652000.0</v>
+        <v>1247000.0</v>
       </c>
       <c r="T10">
-        <v>138116000.0</v>
+        <v>-538000.0</v>
       </c>
       <c r="U10">
-        <v>144151000.0</v>
+        <v>-1840000.0</v>
       </c>
       <c r="V10">
-        <v>139041000.0</v>
+        <v>1402000.0</v>
       </c>
       <c r="W10">
-        <v>128877999.0</v>
+        <v>-1821000.0</v>
       </c>
       <c r="X10">
-        <v>75765000.0</v>
+        <v>767000.0</v>
       </c>
       <c r="Y10">
-        <v>115922000.0</v>
+        <v>-1185000.0</v>
       </c>
       <c r="Z10">
-        <v>120755000.0</v>
+        <v>-1247000.0</v>
       </c>
       <c r="AA10">
-        <v>129005000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="AB10">
-        <v>56500000.0</v>
+        <v>-974000.0</v>
       </c>
       <c r="AC10">
-        <v>26385000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="AD10">
-        <v>45561000.0</v>
+        <v>-923000.0</v>
       </c>
       <c r="AE10">
-        <v>54932000.0</v>
+        <v>-79000.0</v>
       </c>
       <c r="AF10">
-        <v>16574000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AG10">
-        <v>77584000.0</v>
+        <v>1107000.0</v>
       </c>
       <c r="AH10">
-        <v>38983000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-255000.0</v>
+      </c>
+      <c r="AI10"/>
       <c r="AJ10">
-        <v>11881000.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>-1041000.0</v>
+      </c>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
+      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...20 lines deleted...]
-      <c r="AH11"/>
+      <c r="M11">
+        <v>-1907000.0</v>
+      </c>
+      <c r="N11">
+        <v>1201000.0</v>
+      </c>
+      <c r="O11">
+        <v>2441000.0</v>
+      </c>
+      <c r="P11">
+        <v>-3356000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2315000.0</v>
+      </c>
+      <c r="R11">
+        <v>2110000.0</v>
+      </c>
+      <c r="S11">
+        <v>387000.0</v>
+      </c>
+      <c r="T11">
+        <v>1297000.0</v>
+      </c>
+      <c r="U11">
+        <v>5321000.0</v>
+      </c>
+      <c r="V11">
+        <v>8741000.0</v>
+      </c>
+      <c r="W11">
+        <v>-15184000.0</v>
+      </c>
+      <c r="X11">
+        <v>15420000.0</v>
+      </c>
+      <c r="Y11">
+        <v>6885000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1735000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-5013000.0</v>
+      </c>
+      <c r="AB11">
+        <v>9665000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1223000.0</v>
+      </c>
+      <c r="AD11">
+        <v>596000.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>516000.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" t="s">
-        <v>30</v>
-[...33 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>449830000.0</v>
+        <v>-8578000.0</v>
       </c>
       <c r="N12">
-        <v>474950000.0</v>
+        <v>-26573000.0</v>
       </c>
       <c r="O12">
-        <v>332329000.0</v>
+        <v>19392000.0</v>
       </c>
       <c r="P12">
-        <v>271124000.0</v>
+        <v>-1309000.0</v>
       </c>
       <c r="Q12">
-        <v>283658000.0</v>
+        <v>-15001000.0</v>
       </c>
       <c r="R12">
-        <v>174053000.0</v>
+        <v>-10964000.0</v>
       </c>
       <c r="S12">
-        <v>200652000.0</v>
+        <v>-33311000.0</v>
       </c>
       <c r="T12">
-        <v>138116000.0</v>
+        <v>-9662000.0</v>
       </c>
       <c r="U12">
-        <v>144151000.0</v>
+        <v>-2616000.0</v>
       </c>
       <c r="V12">
-        <v>139041000.0</v>
+        <v>-1397000.0</v>
       </c>
       <c r="W12">
-        <v>128877999.0</v>
+        <v>-16246000.0</v>
       </c>
       <c r="X12">
-        <v>75765000.0</v>
+        <v>-3439000.0</v>
       </c>
       <c r="Y12">
-        <v>115922000.0</v>
+        <v>-5075000.0</v>
       </c>
       <c r="Z12">
-        <v>120755000.0</v>
+        <v>5782000.0</v>
       </c>
       <c r="AA12">
-        <v>129005000.0</v>
+        <v>30641000.0</v>
       </c>
       <c r="AB12">
-        <v>56500000.0</v>
+        <v>-1456000.0</v>
       </c>
       <c r="AC12">
-        <v>26385000.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="AD12">
-        <v>45561000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="AE12">
-        <v>54932000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="AF12">
-        <v>16574000.0</v>
+        <v>1735000.0</v>
       </c>
       <c r="AG12">
-        <v>77584000.0</v>
+        <v>-37000.0</v>
       </c>
       <c r="AH12">
-        <v>38983000.0</v>
-[...105 lines deleted...]
-      </c>
+        <v>-3005000.0</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
+      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" t="s">
-        <v>31</v>
-[...33 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>5452000.0</v>
+        <v>-8417000.0</v>
       </c>
       <c r="N13">
-        <v>5452000.0</v>
+        <v>8624000.0</v>
       </c>
       <c r="O13">
-        <v>5452000.0</v>
+        <v>-17512000.0</v>
       </c>
       <c r="P13">
-        <v>5411000.0</v>
+        <v>-2301000.0</v>
       </c>
       <c r="Q13">
-        <v>5411000.0</v>
+        <v>18865000.0</v>
       </c>
       <c r="R13">
-        <v>5411000.0</v>
+        <v>-3314000.0</v>
       </c>
       <c r="S13">
-        <v>5411000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="T13">
-        <v>5411000.0</v>
+        <v>869000.0</v>
       </c>
       <c r="U13">
-        <v>5411000.0</v>
+        <v>-6391000.0</v>
       </c>
       <c r="V13">
-        <v>5411000.0</v>
+        <v>7470000.0</v>
       </c>
       <c r="W13">
-        <v>5411000.0</v>
+        <v>8475000.0</v>
       </c>
       <c r="X13">
-        <v>5411000.0</v>
+        <v>-513000.0</v>
       </c>
       <c r="Y13">
-        <v>5411000.0</v>
+        <v>5964000.0</v>
       </c>
       <c r="Z13">
-        <v>5411000.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="AA13">
-        <v>5411000.0</v>
+        <v>-9617000.0</v>
       </c>
       <c r="AB13">
-        <v>5411000.0</v>
+        <v>3372000.0</v>
       </c>
       <c r="AC13">
-        <v>5410000.0</v>
+        <v>-4187000.0</v>
       </c>
       <c r="AD13">
-        <v>5410000.0</v>
+        <v>4526000.0</v>
       </c>
       <c r="AE13">
-        <v>5410000.0</v>
+        <v>-6244000.0</v>
       </c>
       <c r="AF13">
-        <v>3681000.0</v>
+        <v>4295000.0</v>
       </c>
       <c r="AG13">
-        <v>3680000.0</v>
+        <v>-1378000.0</v>
       </c>
       <c r="AH13">
-        <v>3680000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>7875000.0</v>
+      </c>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
-[...91 lines deleted...]
-      </c>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
-[...1 lines deleted...]
-      </c>
+      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="B14">
-        <v>54092376.0</v>
+        <v>19797000.0</v>
       </c>
       <c r="C14">
-        <v>54091424.0</v>
+        <v>19254000.0</v>
       </c>
       <c r="D14">
-        <v>54095710.0</v>
+        <v>19639000.0</v>
       </c>
       <c r="E14">
-        <v>54096000.0</v>
+        <v>19439000.0</v>
       </c>
       <c r="F14">
-        <v>54094000.0</v>
+        <v>18984000.0</v>
       </c>
       <c r="G14">
-        <v>54029000.0</v>
+        <v>18557000.0</v>
       </c>
       <c r="H14">
-        <v>54036000.0</v>
+        <v>19627999.0</v>
       </c>
       <c r="I14">
-        <v>54032000.0</v>
+        <v>19012000.0</v>
       </c>
       <c r="J14">
-        <v>53985000.0</v>
+        <v>18915000.0</v>
       </c>
       <c r="K14">
-        <v>53976000.0</v>
+        <v>18540000.0</v>
       </c>
       <c r="L14">
-        <v>53958000.0</v>
+        <v>18757000.0</v>
       </c>
       <c r="M14">
-        <v>53943000.0</v>
+        <v>18736000.0</v>
       </c>
       <c r="N14">
-        <v>53925000.0</v>
+        <v>18251000.0</v>
       </c>
       <c r="O14">
-        <v>53374000.0</v>
+        <v>17619000.0</v>
       </c>
       <c r="P14">
-        <v>53504000.0</v>
+        <v>18204000.0</v>
       </c>
       <c r="Q14">
-        <v>53448000.0</v>
+        <v>18204000.0</v>
       </c>
       <c r="R14">
-        <v>53349000.0</v>
+        <v>18007000.0</v>
       </c>
       <c r="S14">
-        <v>53307000.0</v>
+        <v>17809000.0</v>
       </c>
       <c r="T14">
-        <v>53226000.0</v>
+        <v>18272000.0</v>
       </c>
       <c r="U14">
-        <v>53463000.0</v>
+        <v>18200000.0</v>
       </c>
       <c r="V14">
-        <v>53855000.0</v>
+        <v>17125000.0</v>
       </c>
       <c r="W14">
-        <v>54297000.0</v>
+        <v>16236000.0</v>
       </c>
       <c r="X14">
-        <v>54297000.0</v>
+        <v>13971000.0</v>
       </c>
       <c r="Y14">
-        <v>54111000.0</v>
+        <v>10705000.0</v>
       </c>
       <c r="Z14">
-        <v>54111000.0</v>
+        <v>8584000.0</v>
       </c>
       <c r="AA14">
-        <v>54674630.0</v>
+        <v>8587000.0</v>
       </c>
       <c r="AB14">
-        <v>54248000.0</v>
+        <v>8683000.0</v>
       </c>
       <c r="AC14">
-        <v>54104000.0</v>
+        <v>7840000.0</v>
       </c>
       <c r="AD14">
-        <v>54103000.0</v>
+        <v>6308000.0</v>
       </c>
       <c r="AE14">
-        <v>36801710.0</v>
+        <v>5916000.0</v>
       </c>
       <c r="AF14">
-        <v>36805000.0</v>
+        <v>6871000.0</v>
       </c>
       <c r="AG14">
-        <v>36802000.0</v>
+        <v>5477000.0</v>
       </c>
       <c r="AH14">
-        <v>35560000.0</v>
+        <v>2753000.0</v>
       </c>
       <c r="AI14">
-        <v>40320000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2311000.0</v>
+      </c>
+      <c r="AJ14"/>
       <c r="AK14">
-        <v>33285000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AL14">
-        <v>30764000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AM14">
-        <v>12795000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1389000.0</v>
+      </c>
+      <c r="AN14"/>
       <c r="AO14">
-        <v>12791000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AP14"/>
       <c r="AQ14">
-        <v>12787000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AR14">
-        <v>12786967.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AS14">
-        <v>12781000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AT14"/>
       <c r="AU14">
-        <v>12672000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AV14">
-        <v>12672000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
       <c r="BA14">
-        <v>12578818.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BB14">
-        <v>12569390.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BC14">
-        <v>14250000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="BD14">
-        <v>14250000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BE14">
-        <v>12499000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BF14">
-        <v>12506000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BG14">
-        <v>12077000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>32000.0</v>
+      </c>
+      <c r="BH14"/>
       <c r="BI14">
-        <v>11651000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="BJ14">
-        <v>13491042.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BK14">
-        <v>12547000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>37000.0</v>
+      </c>
+      <c r="BL14"/>
       <c r="BM14">
-        <v>10030000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="BN14">
-        <v>11285902.0</v>
+        <v>54000.0</v>
       </c>
       <c r="BO14">
-        <v>10945000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>59000.0</v>
+      </c>
+      <c r="BP14"/>
       <c r="BQ14">
-        <v>12110000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BR14">
-        <v>10236000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BS14">
-        <v>10173000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>69000.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" t="s">
-        <v>33</v>
-[...19 lines deleted...]
-      <c r="T15"/>
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>40393218.0</v>
+      </c>
+      <c r="C15">
+        <v>40568999.0</v>
+      </c>
+      <c r="D15">
+        <v>38858514.0</v>
+      </c>
+      <c r="E15">
+        <v>40566000.0</v>
+      </c>
+      <c r="F15">
+        <v>40566000.0</v>
+      </c>
+      <c r="G15">
+        <v>40566000.0</v>
+      </c>
+      <c r="H15">
+        <v>40566000.0</v>
+      </c>
+      <c r="I15">
+        <v>40403000.0</v>
+      </c>
+      <c r="J15">
+        <v>40403000.0</v>
+      </c>
+      <c r="K15">
+        <v>40302000.0</v>
+      </c>
+      <c r="L15">
+        <v>47019000.0</v>
+      </c>
+      <c r="M15">
+        <v>40262000.0</v>
+      </c>
+      <c r="N15">
+        <v>40262000.0</v>
+      </c>
+      <c r="O15">
+        <v>53682000.0</v>
+      </c>
+      <c r="P15">
+        <v>39954000.0</v>
+      </c>
+      <c r="Q15">
+        <v>66435000.0</v>
+      </c>
+      <c r="R15">
+        <v>39857000.0</v>
+      </c>
+      <c r="S15">
+        <v>39848000.0</v>
+      </c>
+      <c r="T15">
+        <v>40244000.0</v>
+      </c>
       <c r="U15">
-        <v>5411000.0</v>
+        <v>21287000.0</v>
       </c>
       <c r="V15">
-        <v>5411000.0</v>
+        <v>21316000.0</v>
       </c>
       <c r="W15">
-        <v>5411000.0</v>
+        <v>16085000.0</v>
       </c>
       <c r="X15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="Y15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="Z15">
-        <v>5411000.0</v>
+        <v>5407000.0</v>
       </c>
       <c r="AA15">
         <v>5411000.0</v>
       </c>
       <c r="AB15">
         <v>5411000.0</v>
       </c>
       <c r="AC15">
-        <v>5410000.0</v>
+        <v>5411000.0</v>
       </c>
       <c r="AD15">
-        <v>5410000.0</v>
+        <v>5411000.0</v>
       </c>
       <c r="AE15">
-        <v>5410000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>5411000.0</v>
+      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...91 lines deleted...]
-      </c>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>181</v>
+      </c>
+      <c r="B16">
+        <v>397381999.0</v>
+      </c>
       <c r="C16">
-        <v>24967000.0</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>389068000.0</v>
+      </c>
+      <c r="D16">
+        <v>447697000.0</v>
+      </c>
       <c r="E16">
-        <v>30595000.0</v>
+        <v>478802000.0</v>
       </c>
       <c r="F16">
-        <v>32359000.0</v>
+        <v>412737000.0</v>
       </c>
       <c r="G16">
-        <v>37124000.0</v>
+        <v>410052000.0</v>
       </c>
       <c r="H16">
-        <v>37030000.0</v>
+        <v>437203000.0</v>
       </c>
       <c r="I16">
-        <v>34074000.0</v>
+        <v>289573000.0</v>
       </c>
       <c r="J16">
-        <v>27014000.0</v>
+        <v>370255000.0</v>
       </c>
       <c r="K16">
-        <v>32441000.0</v>
+        <v>383339000.0</v>
       </c>
       <c r="L16">
-        <v>31630000.0</v>
+        <v>410544000.0</v>
       </c>
       <c r="M16">
-        <v>31771000.0</v>
+        <v>429501000.0</v>
       </c>
       <c r="N16">
-        <v>28882000.0</v>
+        <v>449921000.0</v>
       </c>
       <c r="O16">
-        <v>32963000.0</v>
+        <v>475470000.0</v>
       </c>
       <c r="P16">
-        <v>32039000.0</v>
+        <v>332401000.0</v>
       </c>
       <c r="Q16">
-        <v>28551000.0</v>
+        <v>271168000.0</v>
       </c>
       <c r="R16">
-        <v>25271000.0</v>
+        <v>283705000.0</v>
       </c>
       <c r="S16">
-        <v>26873000.0</v>
+        <v>174508000.0</v>
       </c>
       <c r="T16">
-        <v>24162000.0</v>
+        <v>201170000.0</v>
       </c>
       <c r="U16">
-        <v>21606000.0</v>
+        <v>138163000.0</v>
       </c>
       <c r="V16">
-        <v>8408000.0</v>
+        <v>144207000.0</v>
       </c>
       <c r="W16">
-        <v>25341000.0</v>
+        <v>139094000.0</v>
       </c>
       <c r="X16">
-        <v>11347000.0</v>
+        <v>128962000.0</v>
       </c>
       <c r="Y16">
-        <v>6117000.0</v>
+        <v>75813000.0</v>
       </c>
       <c r="Z16">
-        <v>5614000.0</v>
+        <v>115993000.0</v>
       </c>
       <c r="AA16">
-        <v>12575000.0</v>
+        <v>120802000.0</v>
       </c>
       <c r="AB16">
-        <v>12575000.0</v>
-[...1 lines deleted...]
-      <c r="AC16"/>
+        <v>129098000.0</v>
+      </c>
+      <c r="AC16">
+        <v>56554000.0</v>
+      </c>
       <c r="AD16">
-        <v>2559000.0</v>
+        <v>26444000.0</v>
       </c>
       <c r="AE16">
-        <v>2559000.0</v>
-[...3 lines deleted...]
-      <c r="AH16"/>
+        <v>45616000.0</v>
+      </c>
+      <c r="AF16">
+        <v>55097000.0</v>
+      </c>
+      <c r="AG16">
+        <v>16574000.0</v>
+      </c>
+      <c r="AH16">
+        <v>77584000.0</v>
+      </c>
       <c r="AI16">
-        <v>2603000.0</v>
-[...38 lines deleted...]
-      <c r="BU16"/>
+        <v>38983000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>9961000.0</v>
+      </c>
+      <c r="AK16">
+        <v>11881000.0</v>
+      </c>
+      <c r="AL16">
+        <v>18754000.0</v>
+      </c>
+      <c r="AM16">
+        <v>14807000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1439000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1439000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2793000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>3182000.0</v>
+      </c>
+      <c r="AR16">
+        <v>3722000.0</v>
+      </c>
+      <c r="AS16">
+        <v>4399000.0</v>
+      </c>
+      <c r="AT16">
+        <v>5021000.0</v>
+      </c>
+      <c r="AU16">
+        <v>5591000.0</v>
+      </c>
+      <c r="AV16">
+        <v>6731000.0</v>
+      </c>
+      <c r="AW16">
+        <v>261000.0</v>
+      </c>
+      <c r="AX16">
+        <v>437000.0</v>
+      </c>
+      <c r="AY16">
+        <v>880000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1524000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3218000.0</v>
+      </c>
+      <c r="BB16">
+        <v>3907000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4888000.0</v>
+      </c>
+      <c r="BD16">
+        <v>6246000.0</v>
+      </c>
+      <c r="BE16">
+        <v>7699000.0</v>
+      </c>
+      <c r="BF16">
+        <v>9545000.0</v>
+      </c>
+      <c r="BG16">
+        <v>11602000.0</v>
+      </c>
+      <c r="BH16">
+        <v>14754000.0</v>
+      </c>
+      <c r="BI16">
+        <v>16909000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>14710000.0</v>
+      </c>
+      <c r="BK16">
+        <v>6462000.0</v>
+      </c>
+      <c r="BL16">
+        <v>9889000.0</v>
+      </c>
+      <c r="BM16">
+        <v>13143000.0</v>
+      </c>
+      <c r="BN16">
+        <v>16881000.0</v>
+      </c>
+      <c r="BO16">
+        <v>20269000.0</v>
+      </c>
+      <c r="BP16">
+        <v>25679000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>21120000.0</v>
+      </c>
+      <c r="BR16">
+        <v>23592000.0</v>
+      </c>
+      <c r="BS16">
+        <v>34411000.0</v>
+      </c>
+      <c r="BT16">
+        <v>49499000.0</v>
+      </c>
+      <c r="BU16">
+        <v>199859000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:73">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6049,223 +23067,439 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
     </row>
     <row r="18" spans="1:73">
       <c r="A18" t="s">
-        <v>36</v>
-[...72 lines deleted...]
-      <c r="BU18"/>
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>76601670.0</v>
+      </c>
+      <c r="C18">
+        <v>9681000.0</v>
+      </c>
+      <c r="D18">
+        <v>29043490.0</v>
+      </c>
+      <c r="E18">
+        <v>37238000.0</v>
+      </c>
+      <c r="F18">
+        <v>26890000.0</v>
+      </c>
+      <c r="G18">
+        <v>40179000.0</v>
+      </c>
+      <c r="H18">
+        <v>52283000.0</v>
+      </c>
+      <c r="I18">
+        <v>48162000.0</v>
+      </c>
+      <c r="J18">
+        <v>47476000.0</v>
+      </c>
+      <c r="K18">
+        <v>34874000.0</v>
+      </c>
+      <c r="L18">
+        <v>54260000.0</v>
+      </c>
+      <c r="M18">
+        <v>46158000.0</v>
+      </c>
+      <c r="N18">
+        <v>40869000.0</v>
+      </c>
+      <c r="O18">
+        <v>33745000.0</v>
+      </c>
+      <c r="P18">
+        <v>53354000.0</v>
+      </c>
+      <c r="Q18">
+        <v>71932000.0</v>
+      </c>
+      <c r="R18">
+        <v>52142000.0</v>
+      </c>
+      <c r="S18">
+        <v>42449000.0</v>
+      </c>
+      <c r="T18">
+        <v>79340000.0</v>
+      </c>
+      <c r="U18">
+        <v>44285000.0</v>
+      </c>
+      <c r="V18">
+        <v>-82024000.0</v>
+      </c>
+      <c r="W18">
+        <v>-92951000.0</v>
+      </c>
+      <c r="X18">
+        <v>-207429000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-412748000.0</v>
+      </c>
+      <c r="Z18">
+        <v>3861000.0</v>
+      </c>
+      <c r="AA18">
+        <v>14121000.0</v>
+      </c>
+      <c r="AB18">
+        <v>37179000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-136794000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-136821000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-3580000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-251255000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-39473000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-176982000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-81010000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-1915000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-6801000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-80623000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-6050000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-992000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-2283000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-389000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-540000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-677000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-622000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-571000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-1148000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-532000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-176000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-444000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-653000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-1686000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-702000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-961000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-1329000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-1469000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-1868000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-1631000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-3583000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-20718000.0</v>
+      </c>
+      <c r="BI18">
+        <v>5100000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-2783000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-1647000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-2829000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-957000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-2123000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-1420000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>597000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-8032000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-5965000.0</v>
+      </c>
+      <c r="BT18">
+        <v>7978000.0</v>
+      </c>
+      <c r="BU18">
+        <v>330446000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:73">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...25 lines deleted...]
-      <c r="AE19"/>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
+        <v>-4000.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19">
+        <v>-2000.0</v>
+      </c>
+      <c r="O19">
+        <v>-4531000.0</v>
+      </c>
+      <c r="P19">
+        <v>0.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1000.0</v>
+      </c>
+      <c r="R19">
+        <v>-3000.0</v>
+      </c>
+      <c r="S19">
+        <v>-1000.0</v>
+      </c>
+      <c r="T19">
+        <v>-17000.0</v>
+      </c>
+      <c r="U19">
+        <v>258000.0</v>
+      </c>
+      <c r="V19">
+        <v>-129321000.0</v>
+      </c>
+      <c r="W19">
+        <v>-136854000.0</v>
+      </c>
+      <c r="X19">
+        <v>-259048000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-432451000.0</v>
+      </c>
+      <c r="Z19">
+        <v>91000.0</v>
+      </c>
+      <c r="AA19">
+        <v>15000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-126000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-145217000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-146199000.0</v>
+      </c>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
     </row>
     <row r="20" spans="1:73">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20"/>
+      <c r="J20">
+        <v>884000.0</v>
+      </c>
       <c r="K20"/>
-      <c r="L20"/>
-[...5 lines deleted...]
-      <c r="R20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>14490000.0</v>
+      </c>
+      <c r="Q20">
+        <v>934000.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -6280,18804 +23514,1839 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
     </row>
     <row r="21" spans="1:73">
       <c r="A21" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-      <c r="I21"/>
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>-27839000.0</v>
+      </c>
+      <c r="C21">
+        <v>-27675000.0</v>
+      </c>
+      <c r="D21">
+        <v>-25487000.0</v>
+      </c>
+      <c r="E21">
+        <v>72341000.0</v>
+      </c>
+      <c r="F21">
+        <v>18196000.0</v>
+      </c>
+      <c r="G21">
+        <v>-27098000.0</v>
+      </c>
+      <c r="H21">
+        <v>137086000.0</v>
+      </c>
+      <c r="I21">
+        <v>-87334000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21"/>
-[...20 lines deleted...]
-      <c r="AH21"/>
+      <c r="M21">
+        <v>-26396000.0</v>
+      </c>
+      <c r="N21">
+        <v>-25887000.0</v>
+      </c>
+      <c r="O21">
+        <v>172549000.0</v>
+      </c>
+      <c r="P21">
+        <v>19702000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-14486000.0</v>
+      </c>
+      <c r="R21">
+        <v>104315000.0</v>
+      </c>
+      <c r="S21">
+        <v>-29273000.0</v>
+      </c>
+      <c r="T21">
+        <v>25830000.0</v>
+      </c>
+      <c r="U21">
+        <v>-27129000.0</v>
+      </c>
+      <c r="V21">
+        <v>110113000.0</v>
+      </c>
+      <c r="W21">
+        <v>124348000.0</v>
+      </c>
+      <c r="X21">
+        <v>272815000.0</v>
+      </c>
+      <c r="Y21">
+        <v>378060000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-9264000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-8269000.0</v>
+      </c>
+      <c r="AB21">
+        <v>40775000.0</v>
+      </c>
+      <c r="AC21">
+        <v>171922000.0</v>
+      </c>
+      <c r="AD21">
+        <v>117631000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-5905000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-5906000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-21613000.0</v>
+      </c>
+      <c r="AH21">
+        <v>216063000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
     </row>
     <row r="22" spans="1:73">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>149</v>
       </c>
       <c r="B22">
-        <v>6316999.0</v>
+        <v>44851000.0</v>
       </c>
       <c r="C22">
-        <v>9004000.0</v>
+        <v>19510999.0</v>
       </c>
       <c r="D22">
-        <v>7784000.0</v>
+        <v>21550000.0</v>
       </c>
       <c r="E22">
-        <v>4805000.0</v>
+        <v>16818000.0</v>
       </c>
       <c r="F22">
-        <v>5029000.0</v>
+        <v>17719000.0</v>
       </c>
       <c r="G22">
-        <v>4824000.0</v>
+        <v>18728000.0</v>
       </c>
       <c r="H22">
-        <v>4968000.0</v>
+        <v>45217000.0</v>
       </c>
       <c r="I22">
-        <v>4951000.0</v>
+        <v>17408000.0</v>
       </c>
       <c r="J22">
-        <v>5406000.0</v>
+        <v>21835000.0</v>
       </c>
       <c r="K22">
-        <v>5091000.0</v>
+        <v>33224000.0</v>
       </c>
       <c r="L22">
-        <v>5158000.0</v>
+        <v>19391000.0</v>
       </c>
       <c r="M22">
-        <v>5584000.0</v>
+        <v>45101000.0</v>
       </c>
       <c r="N22">
-        <v>5178000.0</v>
+        <v>39016000.0</v>
       </c>
       <c r="O22">
-        <v>5260000.0</v>
+        <v>16531000.0</v>
       </c>
       <c r="P22">
-        <v>4910000.0</v>
+        <v>41434000.0</v>
       </c>
       <c r="Q22">
-        <v>4924000.0</v>
+        <v>46587000.0</v>
       </c>
       <c r="R22">
-        <v>5206000.0</v>
+        <v>44260000.0</v>
       </c>
       <c r="S22">
-        <v>6453000.0</v>
+        <v>55761000.0</v>
       </c>
       <c r="T22">
-        <v>5915000.0</v>
+        <v>69430000.0</v>
       </c>
       <c r="U22">
-        <v>4075000.0</v>
+        <v>32806000.0</v>
       </c>
       <c r="V22">
-        <v>5477000.0</v>
+        <v>12741000.0</v>
       </c>
       <c r="W22">
-        <v>3656000.0</v>
+        <v>47228000.0</v>
       </c>
       <c r="X22">
-        <v>4423000.0</v>
+        <v>25817000.0</v>
       </c>
       <c r="Y22">
-        <v>3238000.0</v>
+        <v>3822000.0</v>
       </c>
       <c r="Z22">
-        <v>1991000.0</v>
+        <v>-6657000.0</v>
       </c>
       <c r="AA22">
-        <v>2686000.0</v>
+        <v>-14877000.0</v>
       </c>
       <c r="AB22">
-        <v>1712000.0</v>
+        <v>23856000.0</v>
       </c>
       <c r="AC22">
-        <v>1917000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="AD22">
-        <v>915000.0</v>
+        <v>-3919000.0</v>
       </c>
       <c r="AE22">
-        <v>915000.0</v>
+        <v>-3438000.0</v>
       </c>
       <c r="AF22">
-        <v>1508000.0</v>
+        <v>15236000.0</v>
       </c>
       <c r="AG22">
-        <v>2615000.0</v>
+        <v>1179000.0</v>
       </c>
       <c r="AH22">
-        <v>2360000.0</v>
+        <v>-2857000.0</v>
       </c>
       <c r="AI22">
-        <v>1041000.0</v>
+        <v>-1776000.0</v>
       </c>
       <c r="AJ22">
-        <v>2055000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="AK22">
-        <v>2169000.0</v>
-[...13 lines deleted...]
-      <c r="AX22"/>
+        <v>-4029000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-6652000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-986000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-165000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-1790000.0</v>
+      </c>
+      <c r="AP22">
+        <v>-661000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-423000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-682000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-497000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-750000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-549000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-898000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-464000.0</v>
+      </c>
+      <c r="AX22">
+        <v>-636000.0</v>
+      </c>
       <c r="AY22">
-        <v>-98000.0</v>
-[...7 lines deleted...]
-      <c r="BF22"/>
+        <v>-624000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-689000.0</v>
+      </c>
+      <c r="BA22">
+        <v>208869000.0</v>
+      </c>
+      <c r="BB22">
+        <v>-1148000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-1557000.0</v>
+      </c>
+      <c r="BD22">
+        <v>-292033000.0</v>
+      </c>
+      <c r="BE22">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BF22">
+        <v>-2222000.0</v>
+      </c>
       <c r="BG22">
-        <v>-45000.0</v>
-[...14 lines deleted...]
-      <c r="BU22"/>
+        <v>-1669000.0</v>
+      </c>
+      <c r="BH22">
+        <v>-116911000.0</v>
+      </c>
+      <c r="BI22">
+        <v>-3623000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-11651000.0</v>
+      </c>
+      <c r="BK22">
+        <v>-3752000.0</v>
+      </c>
+      <c r="BL22">
+        <v>-100279000.0</v>
+      </c>
+      <c r="BM22">
+        <v>-3764000.0</v>
+      </c>
+      <c r="BN22">
+        <v>-2006000.0</v>
+      </c>
+      <c r="BO22">
+        <v>-2610000.0</v>
+      </c>
+      <c r="BP22">
+        <v>-2694000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>-2189000.0</v>
+      </c>
+      <c r="BR22">
+        <v>-3633000.0</v>
+      </c>
+      <c r="BS22">
+        <v>-1649000.0</v>
+      </c>
+      <c r="BT22">
+        <v>-4131000.0</v>
+      </c>
+      <c r="BU22">
+        <v>-3052000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:73">
       <c r="A23" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
       <c r="D23">
-        <v>2679057000.0</v>
+        <v>1329951.0</v>
       </c>
       <c r="E23">
-        <v>2627563000.0</v>
+        <v>-2935000.0</v>
       </c>
       <c r="F23">
-        <v>2627858000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1999000.0</v>
+      </c>
+      <c r="G23"/>
       <c r="H23">
-        <v>2529744000.0</v>
+        <v>-687000.0</v>
       </c>
       <c r="I23">
-        <v>2641502000.0</v>
+        <v>-1263000.0</v>
       </c>
       <c r="J23">
-        <v>2677088000.0</v>
+        <v>5370000.0</v>
       </c>
       <c r="K23">
-        <v>2709193000.0</v>
+        <v>4973000.0</v>
       </c>
       <c r="L23">
-        <v>2769056000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="M23">
-        <v>2795903000.0</v>
+        <v>399985000.0</v>
       </c>
       <c r="N23">
-        <v>2815627000.0</v>
+        <v>399844000.0</v>
       </c>
       <c r="O23">
-        <v>2679512000.0</v>
+        <v>1199142000.0</v>
       </c>
       <c r="P23">
-        <v>2643582000.0</v>
+        <v>387611000.0</v>
       </c>
       <c r="Q23">
-        <v>2665578000.0</v>
+        <v>7426000.0</v>
       </c>
       <c r="R23">
-        <v>2552642000.0</v>
+        <v>-7433000.0</v>
       </c>
       <c r="S23">
-        <v>2572921000.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="T23">
-        <v>2521044000.0</v>
+        <v>-2070000.0</v>
       </c>
       <c r="U23">
-        <v>2539670000.0</v>
+        <v>69738000.0</v>
       </c>
       <c r="V23">
-        <v>2428208000.0</v>
+        <v>-1269000.0</v>
       </c>
       <c r="W23">
-        <v>2304020000.0</v>
+        <v>191053000.0</v>
       </c>
       <c r="X23">
-        <v>1999411000.0</v>
+        <v>-5002000.0</v>
       </c>
       <c r="Y23">
-        <v>1615784000.0</v>
+        <v>-6002000.0</v>
       </c>
       <c r="Z23">
-        <v>1628157000.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="AA23">
-        <v>1641282000.0</v>
+        <v>-6506000.0</v>
       </c>
       <c r="AB23">
-        <v>1578705000.0</v>
+        <v>49342000.0</v>
       </c>
       <c r="AC23">
-        <v>1404279000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AD23">
-        <v>1281719000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AE23">
-        <v>1294386000.0</v>
+        <v>-5014000.0</v>
       </c>
       <c r="AF23">
-        <v>988376000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="AG23">
-        <v>1008731000.0</v>
+        <v>156001000.0</v>
       </c>
       <c r="AH23">
-        <v>794242000.0</v>
+        <v>-480000.0</v>
       </c>
       <c r="AI23">
-        <v>684510000.0</v>
+        <v>210032000.0</v>
       </c>
       <c r="AJ23">
-        <v>683708000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AK23">
-        <v>688542000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AL23">
-        <v>205942000.0</v>
+        <v>-73904000.0</v>
       </c>
       <c r="AM23">
-        <v>214133000.0</v>
+        <v>-1061000.0</v>
       </c>
       <c r="AN23">
-        <v>214219000.0</v>
+        <v>-705000.0</v>
       </c>
       <c r="AO23">
-        <v>214282000.0</v>
+        <v>-1204000.0</v>
       </c>
       <c r="AP23">
-        <v>214906000.0</v>
+        <v>-28000.0</v>
       </c>
       <c r="AQ23">
-        <v>215247000.0</v>
+        <v>-151000.0</v>
       </c>
       <c r="AR23">
-        <v>215807000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="AS23">
-        <v>216299000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AT23">
-        <v>216851000.0</v>
+        <v>-56000.0</v>
       </c>
       <c r="AU23">
-        <v>217861000.0</v>
+        <v>-68000.0</v>
       </c>
       <c r="AV23">
-        <v>211175000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AW23">
-        <v>211262000.0</v>
+        <v>-117000.0</v>
       </c>
       <c r="AX23">
-        <v>211660000.0</v>
+        <v>-89000.0</v>
       </c>
       <c r="AY23">
-        <v>212198000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AZ23">
-        <v>213408000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="BA23">
-        <v>4323000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BB23">
-        <v>5267000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5000.0</v>
+      </c>
+      <c r="BC23"/>
       <c r="BD23">
-        <v>340924000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-13000.0</v>
+      </c>
+      <c r="BE23"/>
       <c r="BF23">
-        <v>355117000.0</v>
+        <v>-402000.0</v>
       </c>
       <c r="BG23">
-        <v>358393000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="BH23">
-        <v>464092000.0</v>
+        <v>18258000.0</v>
       </c>
       <c r="BI23">
-        <v>451345000.0</v>
+        <v>-3059000.0</v>
       </c>
       <c r="BJ23">
-        <v>442319000.0</v>
+        <v>11815000.0</v>
       </c>
       <c r="BK23">
-        <v>444631000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="BL23">
-        <v>577482000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="BM23">
-        <v>578678000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="BN23">
-        <v>580363000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="BO23">
-        <v>579631000.0</v>
+        <v>3602000.0</v>
       </c>
       <c r="BP23">
-        <v>572682000.0</v>
+        <v>9259000.0</v>
       </c>
       <c r="BQ23">
-        <v>570966000.0</v>
-[...1 lines deleted...]
-      <c r="BR23"/>
+        <v>-31845000.0</v>
+      </c>
+      <c r="BR23">
+        <v>37783000.0</v>
+      </c>
       <c r="BS23">
-        <v>544799000.0</v>
-[...2 lines deleted...]
-      <c r="BU23"/>
+        <v>-9112000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-158338000.0</v>
+      </c>
+      <c r="BU23">
+        <v>-138363000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:73">
       <c r="A24" t="s">
-        <v>42</v>
-[...57 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24">
-        <v>1555348000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>260000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24">
-        <v>735310000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AA24">
-        <v>744283000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AB24">
-        <v>702893000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="AC24">
-        <v>536762000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="AD24">
-        <v>425762000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3000.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
-        <v>437443000.0</v>
+        <v>-2964000.0</v>
       </c>
       <c r="AG24">
-        <v>467995000.0</v>
-[...2 lines deleted...]
-      <c r="AI24"/>
+        <v>-223000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-7000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-7000.0</v>
+      </c>
       <c r="AJ24"/>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>1000.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24"/>
+      <c r="AT24">
+        <v>1000.0</v>
+      </c>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-      <c r="BB24"/>
+      <c r="AZ24">
+        <v>-7000.0</v>
+      </c>
+      <c r="BA24">
+        <v>2000.0</v>
+      </c>
+      <c r="BB24">
+        <v>5000.0</v>
+      </c>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24"/>
-[...14 lines deleted...]
-      <c r="BU24"/>
+      <c r="BF24">
+        <v>-9000.0</v>
+      </c>
+      <c r="BG24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BH24">
+        <v>1000.0</v>
+      </c>
+      <c r="BI24">
+        <v>-1073000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-801000.0</v>
+      </c>
+      <c r="BK24">
+        <v>-1026000.0</v>
+      </c>
+      <c r="BL24">
+        <v>-1753000.0</v>
+      </c>
+      <c r="BM24">
+        <v>-1972000.0</v>
+      </c>
+      <c r="BN24">
+        <v>-2114000.0</v>
+      </c>
+      <c r="BO24">
+        <v>-6875000.0</v>
+      </c>
+      <c r="BP24">
+        <v>-2989000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>28712000.0</v>
+      </c>
+      <c r="BR24">
+        <v>-40517000.0</v>
+      </c>
+      <c r="BS24">
+        <v>-9112000.0</v>
+      </c>
+      <c r="BT24">
+        <v>-158338000.0</v>
+      </c>
+      <c r="BU24">
+        <v>-138363000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:73">
       <c r="A25" t="s">
-        <v>43</v>
-[...24 lines deleted...]
-      <c r="Y25"/>
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>-6982179.0</v>
+      </c>
+      <c r="C25">
+        <v>-10680000.0</v>
+      </c>
+      <c r="D25">
+        <v>-7980970.0</v>
+      </c>
+      <c r="E25">
+        <v>-974000.0</v>
+      </c>
+      <c r="F25">
+        <v>-3175000.0</v>
+      </c>
+      <c r="G25">
+        <v>8706000.0</v>
+      </c>
+      <c r="H25">
+        <v>-16586999.0</v>
+      </c>
+      <c r="I25">
+        <v>10892000.0</v>
+      </c>
+      <c r="J25">
+        <v>-2645000.0</v>
+      </c>
+      <c r="K25">
+        <v>-3418000.0</v>
+      </c>
+      <c r="L25">
+        <v>18850000.0</v>
+      </c>
+      <c r="M25">
+        <v>593000.0</v>
+      </c>
+      <c r="N25">
+        <v>-15292000.0</v>
+      </c>
+      <c r="O25">
+        <v>19273000.0</v>
+      </c>
+      <c r="P25">
+        <v>-369000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-14141000.0</v>
+      </c>
+      <c r="R25">
+        <v>-8351000.0</v>
+      </c>
+      <c r="S25">
+        <v>-32268000.0</v>
+      </c>
+      <c r="T25">
+        <v>-5941000.0</v>
+      </c>
+      <c r="U25">
+        <v>-1380000.0</v>
+      </c>
+      <c r="V25">
+        <v>-28000.0</v>
+      </c>
+      <c r="W25">
+        <v>-15153000.0</v>
+      </c>
+      <c r="X25">
+        <v>-2594000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-4533000.0</v>
+      </c>
       <c r="Z25">
-        <v>735310000.0</v>
+        <v>6136000.0</v>
       </c>
       <c r="AA25">
-        <v>744283000.0</v>
+        <v>6919000.0</v>
       </c>
       <c r="AB25">
-        <v>702893000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="AC25">
-        <v>536762000.0</v>
+        <v>3498000.0</v>
       </c>
       <c r="AD25">
-        <v>425762000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="AE25">
-        <v>431602000.0</v>
-[...42 lines deleted...]
-      <c r="BU25"/>
+        <v>186000.0</v>
+      </c>
+      <c r="AF25">
+        <v>6565000.0</v>
+      </c>
+      <c r="AG25">
+        <v>5440000.0</v>
+      </c>
+      <c r="AH25">
+        <v>2790000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1011000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>168000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-903000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-103000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-153000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-73000.0</v>
+      </c>
+      <c r="AP25">
+        <v>24000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>29000.0</v>
+      </c>
+      <c r="AR25">
+        <v>32000.0</v>
+      </c>
+      <c r="AS25">
+        <v>11000.0</v>
+      </c>
+      <c r="AT25">
+        <v>20000.0</v>
+      </c>
+      <c r="AU25">
+        <v>24000.0</v>
+      </c>
+      <c r="AV25">
+        <v>121000.0</v>
+      </c>
+      <c r="AW25">
+        <v>435000.0</v>
+      </c>
+      <c r="AX25">
+        <v>159000.0</v>
+      </c>
+      <c r="AY25">
+        <v>161000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>269000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-209875000.0</v>
+      </c>
+      <c r="BB25">
+        <v>94000.0</v>
+      </c>
+      <c r="BC25">
+        <v>155000.0</v>
+      </c>
+      <c r="BD25">
+        <v>290298000.0</v>
+      </c>
+      <c r="BE25">
+        <v>745000.0</v>
+      </c>
+      <c r="BF25">
+        <v>600000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-1913000.0</v>
+      </c>
+      <c r="BH25">
+        <v>115134000.0</v>
+      </c>
+      <c r="BI25">
+        <v>10003000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>8868000.0</v>
+      </c>
+      <c r="BK25">
+        <v>776000.0</v>
+      </c>
+      <c r="BL25">
+        <v>98632000.0</v>
+      </c>
+      <c r="BM25">
+        <v>935000.0</v>
+      </c>
+      <c r="BN25">
+        <v>1049000.0</v>
+      </c>
+      <c r="BO25">
+        <v>487000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1274000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>2786000.0</v>
+      </c>
+      <c r="BR25">
+        <v>-4399000.0</v>
+      </c>
+      <c r="BS25">
+        <v>-4316000.0</v>
+      </c>
+      <c r="BT25">
+        <v>12109000.0</v>
+      </c>
+      <c r="BU25">
+        <v>333498000.0</v>
+      </c>
     </row>
     <row r="26" spans="1:73">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26"/>
-[...15 lines deleted...]
-      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
+        <v>140818.0</v>
+      </c>
+      <c r="U26">
+        <v>-2152000.0</v>
+      </c>
+      <c r="V26">
+        <v>-379000.0</v>
+      </c>
+      <c r="W26">
+        <v>-5257000.0</v>
+      </c>
+      <c r="X26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-1661000.0</v>
+      </c>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>295311000.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
     </row>
     <row r="27" spans="1:73">
       <c r="A27" t="s">
-        <v>45</v>
-[...30 lines deleted...]
-      <c r="AE27"/>
+        <v>191</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
+      <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
+        <v>0.0</v>
+      </c>
+      <c r="F27">
+        <v>23000.0</v>
+      </c>
+      <c r="G27">
+        <v>53000.0</v>
+      </c>
+      <c r="H27">
+        <v>54000.0</v>
+      </c>
+      <c r="I27">
+        <v>288000.0</v>
+      </c>
+      <c r="J27">
+        <v>363000.0</v>
+      </c>
+      <c r="K27">
+        <v>358000.0</v>
+      </c>
+      <c r="L27">
+        <v>363000.0</v>
+      </c>
+      <c r="M27">
+        <v>353000.0</v>
+      </c>
+      <c r="N27">
+        <v>341000.0</v>
+      </c>
+      <c r="O27">
+        <v>692000.0</v>
+      </c>
+      <c r="P27">
+        <v>72000.0</v>
+      </c>
+      <c r="Q27">
+        <v>89000.0</v>
+      </c>
+      <c r="R27">
+        <v>76000.0</v>
+      </c>
+      <c r="S27">
+        <v>94000.0</v>
+      </c>
+      <c r="T27">
+        <v>-1253000.0</v>
+      </c>
+      <c r="U27">
+        <v>62000.0</v>
+      </c>
+      <c r="V27">
+        <v>-154000.0</v>
+      </c>
+      <c r="W27">
+        <v>72000.0</v>
+      </c>
+      <c r="X27">
+        <v>74000.0</v>
+      </c>
+      <c r="Y27">
+        <v>73000.0</v>
+      </c>
+      <c r="Z27">
+        <v>73000.0</v>
+      </c>
+      <c r="AA27">
+        <v>64000.0</v>
+      </c>
+      <c r="AB27">
+        <v>65000.0</v>
+      </c>
+      <c r="AC27">
+        <v>65000.0</v>
+      </c>
+      <c r="AD27">
+        <v>65000.0</v>
+      </c>
+      <c r="AE27">
+        <v>129000.0</v>
+      </c>
       <c r="AF27"/>
-      <c r="AG27"/>
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>44000.0</v>
+      </c>
+      <c r="AH27">
+        <v>33000.0</v>
+      </c>
       <c r="AI27"/>
-      <c r="AJ27"/>
+      <c r="AJ27">
+        <v>115000.0</v>
+      </c>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27"/>
+      <c r="AN27">
+        <v>97000.0</v>
+      </c>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27"/>
+      <c r="AR27">
+        <v>91000.0</v>
+      </c>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27"/>
+      <c r="AV27">
+        <v>549000.0</v>
+      </c>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27"/>
-      <c r="BA27"/>
+      <c r="AZ27">
+        <v>487000.0</v>
+      </c>
+      <c r="BA27">
+        <v>100000.0</v>
+      </c>
       <c r="BB27"/>
-      <c r="BC27"/>
-[...1 lines deleted...]
-      <c r="BE27"/>
+      <c r="BC27">
+        <v>100000.0</v>
+      </c>
+      <c r="BD27">
+        <v>-11066000.0</v>
+      </c>
+      <c r="BE27">
+        <v>306000.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="B28">
-        <v>1381898000.0</v>
+        <v>-68111696.0</v>
       </c>
       <c r="C28">
-        <v>1400510000.0</v>
+        <v>-68360999.0</v>
       </c>
       <c r="D28">
-        <v>1396243000.0</v>
+        <v>-61250458.0</v>
       </c>
       <c r="E28">
-        <v>1341873000.0</v>
+        <v>28840000.0</v>
       </c>
       <c r="F28">
-        <v>1374161000.0</v>
+        <v>-24369000.0</v>
       </c>
       <c r="G28">
-        <v>1373083000.0</v>
+        <v>-67664000.0</v>
       </c>
       <c r="H28">
-        <v>1383909000.0</v>
+        <v>95833000.0</v>
       </c>
       <c r="I28">
-        <v>1390635000.0</v>
+        <v>-129000000.0</v>
       </c>
       <c r="J28">
-        <v>1349919000.0</v>
+        <v>-60651000.0</v>
       </c>
       <c r="K28">
-        <v>1401718000.0</v>
+        <v>-61788000.0</v>
       </c>
       <c r="L28">
-        <v>1410256000.0</v>
+        <v>-73472000.0</v>
       </c>
       <c r="M28">
-        <v>2350117000.0</v>
+        <v>-66673000.0</v>
       </c>
       <c r="N28">
-        <v>1415111000.0</v>
+        <v>-66305000.0</v>
       </c>
       <c r="O28">
-        <v>1382402000.0</v>
+        <v>109909000.0</v>
       </c>
       <c r="P28">
-        <v>1422938000.0</v>
+        <v>6849000.0</v>
       </c>
       <c r="Q28">
-        <v>1425555000.0</v>
+        <v>-83494000.0</v>
       </c>
       <c r="R28">
-        <v>2132762000.0</v>
+        <v>57025000.0</v>
       </c>
       <c r="S28">
-        <v>1437531000.0</v>
+        <v>-69141000.0</v>
       </c>
       <c r="T28">
-        <v>1469075000.0</v>
+        <v>-16484000.0</v>
       </c>
       <c r="U28">
-        <v>1501829000.0</v>
+        <v>-50568000.0</v>
       </c>
       <c r="V28">
-        <v>1399486000.0</v>
+        <v>87149000.0</v>
       </c>
       <c r="W28">
-        <v>1296035001.0</v>
+        <v>103006000.0</v>
       </c>
       <c r="X28">
-        <v>1083987000.0</v>
+        <v>260745000.0</v>
       </c>
       <c r="Y28">
-        <v>676027999.0</v>
+        <v>372058000.0</v>
       </c>
       <c r="Z28">
-        <v>673822000.0</v>
+        <v>-9296000.0</v>
       </c>
       <c r="AA28">
-        <v>652215000.0</v>
+        <v>-20186000.0</v>
       </c>
       <c r="AB28">
-        <v>680654000.0</v>
+        <v>35364000.0</v>
       </c>
       <c r="AC28">
-        <v>540373000.0</v>
+        <v>166908000.0</v>
       </c>
       <c r="AD28">
-        <v>403566000.0</v>
+        <v>117631000.0</v>
       </c>
       <c r="AE28">
-        <v>400035000.0</v>
+        <v>-5905000.0</v>
       </c>
       <c r="AF28">
-        <v>444234000.0</v>
+        <v>289778000.0</v>
       </c>
       <c r="AG28">
-        <v>404849000.0</v>
+        <v>-21537000.0</v>
       </c>
       <c r="AH28">
-        <v>231017000.0</v>
+        <v>215583000.0</v>
       </c>
       <c r="AI28">
-        <v>150039000.0</v>
+        <v>110032000.0</v>
       </c>
       <c r="AJ28">
-        <v>148119000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="AK28">
-        <v>141246000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="AL28">
-        <v>1439000.0</v>
+        <v>84570000.0</v>
       </c>
       <c r="AM28">
-        <v>5561000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>19418000.0</v>
+      </c>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
       <c r="AU28">
-        <v>269000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AV28">
-        <v>-261000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7002000.0</v>
+      </c>
+      <c r="AW28"/>
       <c r="AX28">
-        <v>-880000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
       <c r="BF28">
-        <v>18038000.0</v>
+        <v>-402000.0</v>
       </c>
       <c r="BG28">
-        <v>14484000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="BH28">
-        <v>-16909000.0</v>
+        <v>18575000.0</v>
       </c>
       <c r="BI28">
-        <v>-14710000.0</v>
+        <v>-3059000.0</v>
       </c>
       <c r="BJ28">
-        <v>-6462000.0</v>
+        <v>11815000.0</v>
       </c>
       <c r="BK28">
-        <v>-9889000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="BL28">
-        <v>-13143000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="BM28">
-        <v>-16881000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="BN28">
-        <v>-20269000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="BO28">
-        <v>-25679000.0</v>
+        <v>3602000.0</v>
       </c>
       <c r="BP28">
-        <v>-21120000.0</v>
+        <v>9259000.0</v>
       </c>
       <c r="BQ28">
-        <v>-23592000.0</v>
-[...10709 lines deleted...]
-      <c r="BR28"/>
+        <v>-31845000.0</v>
+      </c>
+      <c r="BR28">
+        <v>37783000.0</v>
+      </c>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
     </row>
     <row r="29" spans="1:73">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="B29">
-        <v>23000.0</v>
+        <v>76601666.0</v>
       </c>
       <c r="C29">
-        <v>15000.0</v>
+        <v>9681000.0</v>
       </c>
       <c r="D29">
-        <v>18000.0</v>
+        <v>29043486.0</v>
       </c>
       <c r="E29">
-        <v>16000.0</v>
+        <v>37238000.0</v>
       </c>
       <c r="F29">
-        <v>33000.0</v>
+        <v>26890000.0</v>
       </c>
       <c r="G29">
-        <v>62000.0</v>
+        <v>40179000.0</v>
       </c>
       <c r="H29">
-        <v>18000.0</v>
+        <v>52283000.0</v>
       </c>
       <c r="I29">
-        <v>72000.0</v>
+        <v>48166000.0</v>
       </c>
       <c r="J29">
-        <v>-20000.0</v>
+        <v>47476000.0</v>
       </c>
       <c r="K29">
-        <v>4000.0</v>
+        <v>34874000.0</v>
       </c>
       <c r="L29">
-        <v>33000.0</v>
+        <v>54260000.0</v>
       </c>
       <c r="M29">
-        <v>5000.0</v>
+        <v>46158000.0</v>
       </c>
       <c r="N29">
-        <v>36000.0</v>
+        <v>40871000.0</v>
       </c>
       <c r="O29">
-        <v>44000.0</v>
+        <v>38276000.0</v>
       </c>
       <c r="P29">
-        <v>27000.0</v>
+        <v>53354000.0</v>
       </c>
       <c r="Q29">
-        <v>11000.0</v>
+        <v>71933000.0</v>
       </c>
       <c r="R29">
-        <v>16000.0</v>
+        <v>52145000.0</v>
       </c>
       <c r="S29">
-        <v>71000.0</v>
+        <v>42450000.0</v>
       </c>
       <c r="T29">
-        <v>-8000.0</v>
+        <v>79357000.0</v>
       </c>
       <c r="U29">
-        <v>28000.0</v>
+        <v>44287000.0</v>
       </c>
       <c r="V29">
-        <v>8000.0</v>
+        <v>47297000.0</v>
       </c>
       <c r="W29">
-        <v>23000.0</v>
+        <v>43903000.0</v>
       </c>
       <c r="X29">
-        <v>44000.0</v>
+        <v>51619000.0</v>
       </c>
       <c r="Y29">
-        <v>41000.0</v>
+        <v>19703000.0</v>
       </c>
       <c r="Z29">
-        <v>-24000.0</v>
+        <v>3861000.0</v>
       </c>
       <c r="AA29">
-        <v>183000.0</v>
+        <v>14121000.0</v>
       </c>
       <c r="AB29">
-        <v>-1000.0</v>
+        <v>37305000.0</v>
       </c>
       <c r="AC29">
-        <v>0.0</v>
+        <v>8423000.0</v>
       </c>
       <c r="AD29">
-        <v>0.0</v>
+        <v>9378000.0</v>
       </c>
       <c r="AE29">
-        <v>-12000.0</v>
-[...42 lines deleted...]
-      <c r="BU29"/>
+        <v>-3580000.0</v>
+      </c>
+      <c r="AF29">
+        <v>25018000.0</v>
+      </c>
+      <c r="AG29">
+        <v>5241000.0</v>
+      </c>
+      <c r="AH29">
+        <v>6805000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-1351000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-790000.0</v>
+      </c>
+      <c r="AK29">
+        <v>-5175000.0</v>
+      </c>
+      <c r="AL29">
+        <v>-6719000.0</v>
+      </c>
+      <c r="AM29">
+        <v>-4989000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-287000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-1079000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-361000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-389000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-594000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-621000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-514000.0</v>
+      </c>
+      <c r="AU29">
+        <v>-1080000.0</v>
+      </c>
+      <c r="AV29">
+        <v>-269000.0</v>
+      </c>
+      <c r="AW29">
+        <v>-59000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-355000.0</v>
+      </c>
+      <c r="AY29">
+        <v>-579000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-1161000.0</v>
+      </c>
+      <c r="BA29">
+        <v>-702000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-961000.0</v>
+      </c>
+      <c r="BC29">
+        <v>-1329000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-1456000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-1868000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-1622000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-3582000.0</v>
+      </c>
+      <c r="BH29">
+        <v>-90000.0</v>
+      </c>
+      <c r="BI29">
+        <v>6380000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>-2783000.0</v>
+      </c>
+      <c r="BK29">
+        <v>-2976000.0</v>
+      </c>
+      <c r="BL29">
+        <v>-1647000.0</v>
+      </c>
+      <c r="BM29">
+        <v>-2829000.0</v>
+      </c>
+      <c r="BN29">
+        <v>-957000.0</v>
+      </c>
+      <c r="BO29">
+        <v>-2123000.0</v>
+      </c>
+      <c r="BP29">
+        <v>-1420000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>597000.0</v>
+      </c>
+      <c r="BR29">
+        <v>-8032000.0</v>
+      </c>
+      <c r="BS29">
+        <v>-5965000.0</v>
+      </c>
+      <c r="BT29">
+        <v>7978000.0</v>
+      </c>
+      <c r="BU29">
+        <v>330446000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:73">
       <c r="A30" t="s">
-        <v>163</v>
-[...6669 lines deleted...]
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-4000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>43.02</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8.79</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4531000.0</v>
       </c>
       <c r="O30">
         <v>-4531000.0</v>
       </c>
       <c r="P30">
+        <v>-4531000.0</v>
+      </c>
+      <c r="Q30">
         <v>-1000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>258000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-129321000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-136854000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-259048000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-432451000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>91000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-126000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-145217000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-146199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-276273000.0</v>
       </c>
       <c r="AE30">
         <v>-276273000.0</v>
       </c>
       <c r="AF30">
+        <v>-276273000.0</v>
+      </c>
+      <c r="AG30">
         <v>-44714000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-183787000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-79659000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1125000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1625000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-73904000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1061000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-705000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1204000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-28000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-151000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-83000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-56000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-68000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-263000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-117000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-89000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-74000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-525000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-13000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-9000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-20627000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1073000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-801000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1026000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1753000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1972000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2114000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6875000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-2989000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>28712000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-40517000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9112000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-158338000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-138363000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>