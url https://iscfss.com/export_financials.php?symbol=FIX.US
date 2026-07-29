--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5591,773 +5594,779 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
       <c r="DN1" t="s">
         <v>178</v>
       </c>
+      <c r="DO1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>771906000.0</v>
+      </c>
+      <c r="C2">
         <v>719590000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>696348000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>665132000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>573267000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>560663000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>654943000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>603546000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>590529000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>557859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>419962000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>441128000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>396181000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>351509000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>337385000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>330288000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>293964000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>267246000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>254788000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>236387000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>207453000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>184499000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>204145000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>176484000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>202075000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>184627000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>196195000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>176624000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>165119000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>136115000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>176167000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>150880000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>145374000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>128249000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>132011000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>122203000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>124326000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>98132000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>103440000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>106165000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>116101000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>106536000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>106684000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>106061000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>117780000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>109478000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>106211000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>99232000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>108359000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>96779000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>100825000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95667000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>101248000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>100565000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>100641000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>92994000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>109833000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>105801000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>111683000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>101421000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>98202000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>88581000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>101134000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>94522000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>78038000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>77620000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>83848000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>75291000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>84972000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>80310000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>98190000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>213543000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>222666000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>195577000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>195102000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>169371000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>161102000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>140778000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>147129000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>149970000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>147173000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>67945000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>125201000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>69153000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>73150000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>60005000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>63620000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>58894000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>57811000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>55171000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>58516000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>57528000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>64215000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>53759000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>55848000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>57915000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>62647000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>56312000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>63325000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>116476000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>110253000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>102162000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>114613000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>119814000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>114727000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>95763000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>96032000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>88800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>89100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>74300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>74200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>56700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>41600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>29900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>28400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>14900000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6434,52 +6443,53 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6556,446 +6566,446 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-129369000.0</v>
       </c>
-      <c r="AB5">
-[...5 lines deleted...]
-      </c>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-119221000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-108310000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-97136000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
         <v>-87642000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-79638000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-74115000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>-68670000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>-62854000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
-        <v>-53533000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK5">
         <v>-53533000.0</v>
       </c>
       <c r="BL5">
+        <v>-53533000.0</v>
+      </c>
+      <c r="BM5">
         <v>-109000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-181000.0</v>
       </c>
       <c r="BO5">
         <v>-181000.0</v>
       </c>
       <c r="BP5">
+        <v>-181000.0</v>
+      </c>
+      <c r="BQ5">
         <v>-217000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-252000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-290000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-326000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-363000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-142000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-130000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-37852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35335000.0</v>
       </c>
       <c r="BY5">
         <v>-35335000.0</v>
       </c>
       <c r="BZ5">
         <v>-35335000.0</v>
       </c>
       <c r="CA5">
         <v>-35335000.0</v>
       </c>
       <c r="CB5">
-        <v>-35535000.0</v>
+        <v>-35335000.0</v>
       </c>
       <c r="CC5">
         <v>-35535000.0</v>
       </c>
       <c r="CD5">
         <v>-35535000.0</v>
       </c>
       <c r="CE5">
+        <v>-35535000.0</v>
+      </c>
+      <c r="CF5">
         <v>-1135000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1266000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1279000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2055000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1587000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1517000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1608000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-487000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-540000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-535000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-520000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-551000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-785000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-532000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-932000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-826000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-66873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59859000.0</v>
       </c>
       <c r="CW5">
         <v>-59859000.0</v>
       </c>
       <c r="CX5">
         <v>-59859000.0</v>
       </c>
       <c r="CY5">
         <v>-59859000.0</v>
       </c>
       <c r="CZ5">
+        <v>-59859000.0</v>
+      </c>
+      <c r="DA5">
         <v>-60236000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-58680000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-56337000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-55400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-54900000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-50600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-48900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-47300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-45300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25100000.0</v>
       </c>
       <c r="DJ5">
         <v>-25100000.0</v>
       </c>
       <c r="DK5">
+        <v>-25100000.0</v>
+      </c>
+      <c r="DL5">
         <v>-19600000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
-        <v>323765000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>323765000.0</v>
       </c>
       <c r="AK6">
         <v>323765000.0</v>
       </c>
       <c r="AL6">
         <v>323765000.0</v>
       </c>
       <c r="AM6">
+        <v>323765000.0</v>
+      </c>
+      <c r="AN6">
         <v>309625000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>310930000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>310448000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7009,51 +7019,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7066,190 +7078,193 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7">
+        <v>273969000.0</v>
+      </c>
+      <c r="C7">
         <v>300005000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>338132000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>258056000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>210630000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>210364000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>240265000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>208268000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>208710000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>209717000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>212562000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>191451000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>115302000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>115018000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>132895000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>114443000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>113650000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>107033000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>126751000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>88923000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>81060000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>82661000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>97162000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>81638000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>83753000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>70410000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>86713000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>73213000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>70095000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>62028000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>33000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>45000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>68000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>93000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>123000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>157000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>200000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>256000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>313000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>396000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>463000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>529000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>606000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>614000.0</v>
       </c>
-      <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
@@ -7274,52 +7289,53 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
         <v>411000.0</v>
       </c>
       <c r="C8">
         <v>411000.0</v>
       </c>
       <c r="D8">
         <v>411000.0</v>
       </c>
       <c r="E8">
         <v>411000.0</v>
       </c>
       <c r="F8">
         <v>411000.0</v>
       </c>
       <c r="G8">
         <v>411000.0</v>
       </c>
       <c r="H8">
         <v>411000.0</v>
       </c>
       <c r="I8">
@@ -7339,51 +7355,53 @@
       </c>
       <c r="N8">
         <v>411000.0</v>
       </c>
       <c r="O8">
         <v>411000.0</v>
       </c>
       <c r="P8">
         <v>411000.0</v>
       </c>
       <c r="Q8">
         <v>411000.0</v>
       </c>
       <c r="R8">
         <v>411000.0</v>
       </c>
       <c r="S8">
         <v>411000.0</v>
       </c>
       <c r="T8">
         <v>411000.0</v>
       </c>
       <c r="U8">
         <v>411000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>411000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7436,228 +7454,229 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>363314000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>362688000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>361662000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>361653000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>350734000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>350182000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>338830000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>338413000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>338884000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>332080000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>331710000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>331375000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>331978000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>327061000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>326493000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>326179000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>326143000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>322451000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>322304000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>322419000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>323103000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>320168000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>320157000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>319879000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>319691000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>316479000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>316354000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>316235000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>315907000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>312784000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>312312000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>311692000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>311481000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>309625000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>310930000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>310448000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>310062000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>323765000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>322784000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>322015000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>320844000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>320084000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>319659000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>319213000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>318807000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>318123000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>317184000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>316727000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>316440000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>317534000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>319132000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>320585000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>322273000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>323608000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>324617000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>326181000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7670,460 +7689,464 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>1854794000.0</v>
+      </c>
+      <c r="C10">
         <v>1050164000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>981898000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>860523000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>331710000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>204758000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>549939000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>415583000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>199419000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>100792000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>205150000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>137623000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>60007000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48560000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>57214000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>71139000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69129000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>115615000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>58776000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>67721000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53659000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>52116000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54896000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>70540000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53253000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>133264000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50788000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>40363000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>36787000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29130000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45620000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19248000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>28001000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>25219000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36542000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29496000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>34465000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31444000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32074000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25337000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>38282000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43540000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>56464000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45072000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>40714000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>38892000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>32064000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>43882000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>49759000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>40650000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>52054000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>45305000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23346000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25435000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>40757000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>35665000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>28811000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27873000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>51237000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>43692000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>50101000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>63636000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>86346000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>44661000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>107602000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>109770000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>127850000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>139863000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>120415000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>108149000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>117015000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>102300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>101508000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>88636000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>139631000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>97727000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>87932000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>69038000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>90286000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>68918000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>67091000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>58361000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>55593000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>33709000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>26455000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>22454000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>32576000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20493000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16705000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5119000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10136000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7820000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>11415000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11329000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>6104000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10625000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12624000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9855000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4156000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15135000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>17152000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>21810000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>16021000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7700000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8902000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8344000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>7600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>9700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>5700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>18100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>37100000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>981898000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>860523000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>331710000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>204758000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>549939000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>415583000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>137623000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>60007000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>48560000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>57214000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>71139000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>69129000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>115615000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>58776000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>67721000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>53659000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8176,404 +8199,408 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>1854794000.0</v>
+      </c>
+      <c r="C12">
         <v>1114964000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>981898000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>881223000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>339110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>204758000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>549939000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>415583000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>199419000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>100792000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>205150000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>137623000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>60007000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>48560000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>57214000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>71139000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>69129000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>115615000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>58776000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>67721000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53659000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>52116000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>54896000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>70540000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53253000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>133264000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>50788000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40363000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36787000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29130000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>45620000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19248000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>28001000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25219000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>36542000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29496000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>34465000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>31444000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32074000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25337000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>38282000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43540000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>56464000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>45072000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>40714000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38892000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32064000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43882000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>49759000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>40650000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>52054000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>45305000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23346000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25435000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>40757000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>35665000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28811000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>27873000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>51237000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>43692000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>50101000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>63636000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>86346000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>44661000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>107602000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>109770000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>127850000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>139863000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>120415000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>108149000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>117015000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>102300000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>101508000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>88636000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>139631000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>97727000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>87932000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>69038000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>90286000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>68918000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>67091000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>58361000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>55593000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>33709000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>26455000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>22454000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>32576000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>20493000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>16705000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5119000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>10136000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7820000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>11415000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11329000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6104000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>10625000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12624000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9855000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4156000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>15135000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>17152000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>21810000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>16021000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7700000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8902000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>8344000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>7600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>9700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>6300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>5700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>18100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>37100000.0</v>
       </c>
-      <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
         <v>411000.0</v>
       </c>
       <c r="C13">
         <v>411000.0</v>
       </c>
       <c r="D13">
         <v>411000.0</v>
       </c>
       <c r="E13">
         <v>411000.0</v>
       </c>
       <c r="F13">
         <v>411000.0</v>
       </c>
       <c r="G13">
         <v>411000.0</v>
       </c>
       <c r="H13">
         <v>411000.0</v>
       </c>
       <c r="I13">
@@ -8762,78 +8789,78 @@
       <c r="BR13">
         <v>411000.0</v>
       </c>
       <c r="BS13">
         <v>411000.0</v>
       </c>
       <c r="BT13">
         <v>411000.0</v>
       </c>
       <c r="BU13">
         <v>411000.0</v>
       </c>
       <c r="BV13">
         <v>411000.0</v>
       </c>
       <c r="BW13">
         <v>411000.0</v>
       </c>
       <c r="BX13">
         <v>411000.0</v>
       </c>
       <c r="BY13">
         <v>411000.0</v>
       </c>
       <c r="BZ13">
+        <v>411000.0</v>
+      </c>
+      <c r="CA13">
         <v>409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407000.0</v>
       </c>
       <c r="CB13">
         <v>407000.0</v>
       </c>
       <c r="CC13">
         <v>407000.0</v>
       </c>
       <c r="CD13">
+        <v>407000.0</v>
+      </c>
+      <c r="CE13">
         <v>403000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>400000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396000.0</v>
       </c>
       <c r="CH13">
         <v>396000.0</v>
       </c>
       <c r="CI13">
-        <v>393000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="CJ13">
         <v>393000.0</v>
       </c>
       <c r="CK13">
         <v>393000.0</v>
       </c>
       <c r="CL13">
         <v>393000.0</v>
       </c>
       <c r="CM13">
         <v>393000.0</v>
       </c>
       <c r="CN13">
         <v>393000.0</v>
       </c>
       <c r="CO13">
         <v>393000.0</v>
       </c>
       <c r="CP13">
         <v>393000.0</v>
       </c>
       <c r="CQ13">
         <v>393000.0</v>
       </c>
@@ -8852,439 +8879,443 @@
       <c r="CV13">
         <v>393000.0</v>
       </c>
       <c r="CW13">
         <v>393000.0</v>
       </c>
       <c r="CX13">
         <v>393000.0</v>
       </c>
       <c r="CY13">
         <v>393000.0</v>
       </c>
       <c r="CZ13">
         <v>393000.0</v>
       </c>
       <c r="DA13">
         <v>393000.0</v>
       </c>
       <c r="DB13">
         <v>393000.0</v>
       </c>
       <c r="DC13">
         <v>393000.0</v>
       </c>
       <c r="DD13">
+        <v>393000.0</v>
+      </c>
+      <c r="DE13">
         <v>400000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>400000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>35254000.0</v>
+      </c>
+      <c r="C14">
         <v>35251000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35318000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35365000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35369000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35605000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35775000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35828000.0</v>
       </c>
       <c r="J14">
         <v>35828000.0</v>
       </c>
       <c r="K14">
+        <v>35828000.0</v>
+      </c>
+      <c r="L14">
         <v>35852000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35917000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35906000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35907000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35948000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35972000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36073000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>36188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36434000.0</v>
       </c>
       <c r="T14">
         <v>36434000.0</v>
       </c>
       <c r="U14">
+        <v>36434000.0</v>
+      </c>
+      <c r="V14">
         <v>36566000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>36499000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>36561000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>36750000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36737000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36905000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>36674000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37051000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37223000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>37234000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37467000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>37667000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>37605000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37628000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>37634000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>37626000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37705000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37724000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>37684000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>37821000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>37911000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>37830000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>37938000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>38007000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>37917000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37605000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>37438000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>37924000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>37880000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>37890000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>37808000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>37631000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>37365000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>37333000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>37238000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>37332000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37056000.0</v>
       </c>
       <c r="BG14">
         <v>37056000.0</v>
       </c>
       <c r="BH14">
+        <v>37056000.0</v>
+      </c>
+      <c r="BI14">
         <v>37325000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>37742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37537000.0</v>
       </c>
       <c r="BK14">
         <v>37537000.0</v>
       </c>
       <c r="BL14">
+        <v>37537000.0</v>
+      </c>
+      <c r="BM14">
         <v>37794000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>37848000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>37819000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>37533000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>38382000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>38533000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>38687000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>38279000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>40048000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>40359000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40484000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>39839000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>41479000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>41407000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>41303000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>40499000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>41242000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>41209000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>40862000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>39857000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>40382000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>40107000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>40062000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>38990000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>39455000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>39998000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>39443000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38136000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>38454000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>37983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37622000.0</v>
       </c>
       <c r="CQ14">
         <v>37622000.0</v>
       </c>
       <c r="CR14">
+        <v>37622000.0</v>
+      </c>
+      <c r="CS14">
         <v>38131000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>38476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37531000.0</v>
       </c>
       <c r="CU14">
         <v>37531000.0</v>
       </c>
       <c r="CV14">
+        <v>37531000.0</v>
+      </c>
+      <c r="CW14">
         <v>37773000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>37431000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>37531000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>37385000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>37265000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>37496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37560000.0</v>
       </c>
       <c r="DC14">
         <v>37560000.0</v>
       </c>
       <c r="DD14">
+        <v>37560000.0</v>
+      </c>
+      <c r="DE14">
         <v>39531000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>40644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38823529.0</v>
       </c>
       <c r="DG14">
         <v>38823529.0</v>
       </c>
       <c r="DH14">
+        <v>38823529.0</v>
+      </c>
+      <c r="DI14">
         <v>34838710.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>32307692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28333333.0</v>
       </c>
       <c r="DK14">
         <v>28333333.0</v>
       </c>
       <c r="DL14">
+        <v>28333333.0</v>
+      </c>
+      <c r="DM14">
         <v>27692308.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>18666667.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>411000.0</v>
       </c>
       <c r="O15">
         <v>411000.0</v>
       </c>
       <c r="P15">
         <v>411000.0</v>
       </c>
       <c r="Q15">
         <v>411000.0</v>
       </c>
       <c r="R15">
         <v>411000.0</v>
       </c>
       <c r="S15">
         <v>411000.0</v>
       </c>
       <c r="T15">
         <v>411000.0</v>
       </c>
       <c r="U15">
         <v>411000.0</v>
       </c>
       <c r="V15">
@@ -9434,78 +9465,78 @@
       <c r="BR15">
         <v>411000.0</v>
       </c>
       <c r="BS15">
         <v>411000.0</v>
       </c>
       <c r="BT15">
         <v>411000.0</v>
       </c>
       <c r="BU15">
         <v>411000.0</v>
       </c>
       <c r="BV15">
         <v>411000.0</v>
       </c>
       <c r="BW15">
         <v>411000.0</v>
       </c>
       <c r="BX15">
         <v>411000.0</v>
       </c>
       <c r="BY15">
         <v>411000.0</v>
       </c>
       <c r="BZ15">
+        <v>411000.0</v>
+      </c>
+      <c r="CA15">
         <v>409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407000.0</v>
       </c>
       <c r="CB15">
         <v>407000.0</v>
       </c>
       <c r="CC15">
         <v>407000.0</v>
       </c>
       <c r="CD15">
+        <v>407000.0</v>
+      </c>
+      <c r="CE15">
         <v>403000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396000.0</v>
       </c>
       <c r="CH15">
         <v>396000.0</v>
       </c>
       <c r="CI15">
-        <v>393000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="CJ15">
         <v>393000.0</v>
       </c>
       <c r="CK15">
         <v>393000.0</v>
       </c>
       <c r="CL15">
         <v>393000.0</v>
       </c>
       <c r="CM15">
         <v>393000.0</v>
       </c>
       <c r="CN15">
         <v>393000.0</v>
       </c>
       <c r="CO15">
         <v>393000.0</v>
       </c>
       <c r="CP15">
         <v>393000.0</v>
       </c>
       <c r="CQ15">
         <v>393000.0</v>
       </c>
@@ -9521,417 +9552,425 @@
       <c r="CU15">
         <v>393000.0</v>
       </c>
       <c r="CV15">
         <v>393000.0</v>
       </c>
       <c r="CW15">
         <v>393000.0</v>
       </c>
       <c r="CX15">
         <v>393000.0</v>
       </c>
       <c r="CY15">
         <v>393000.0</v>
       </c>
       <c r="CZ15">
         <v>393000.0</v>
       </c>
       <c r="DA15">
         <v>393000.0</v>
       </c>
       <c r="DB15">
         <v>393000.0</v>
       </c>
       <c r="DC15">
-        <v>400000.0</v>
+        <v>393000.0</v>
       </c>
       <c r="DD15">
         <v>400000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>400000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>44</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3231104000.0</v>
+      </c>
       <c r="C16">
+        <v>2345279000.0</v>
+      </c>
+      <c r="D16">
         <v>2120262000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1734272000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1546306000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1267373000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1399265000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1197532000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1149896000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1131928000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>946779000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>775302000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>696371000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>717294000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>548293000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>411942000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>386258000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>316478000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>321114000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>244578000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>255357000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>248397000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>226237000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>217454000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>226047000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>215106000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>172424000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>167097000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>165289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>120290000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>136219000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>131152000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133962000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>107939000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>109900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>103049000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>99536000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>76834000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>89242000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>81408000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>88116000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>83810000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>87572000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>80401000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>90322000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>82306000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>78984000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>72856000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>73774000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>58407000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>65908000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>62566000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>76083000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>75284000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>74957000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68215000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>64634000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>72227000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>67905000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>71571000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>72322000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>57925000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>64924000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>69291000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>63426000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>73128000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>71554000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>63845000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>54830000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>64056000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>25066000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>20271000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>22834000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>21670000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>19267000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>19280000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>22700000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>22915000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>21508000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19445000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>22830000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23232000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19813000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>17689000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>42596000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>43051000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>37850000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>33229000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>17485000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>17634000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20018000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17138000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>16890000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>22966000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>27170000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -9966,208 +10005,209 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
+      <c r="P18"/>
       <c r="Q18">
         <v>1745000.0</v>
       </c>
       <c r="R18">
         <v>1745000.0</v>
       </c>
       <c r="S18">
         <v>1745000.0</v>
       </c>
       <c r="T18">
-        <v>1339000.0</v>
+        <v>1745000.0</v>
       </c>
       <c r="U18">
         <v>1339000.0</v>
       </c>
       <c r="V18">
         <v>1339000.0</v>
       </c>
       <c r="W18">
         <v>1339000.0</v>
       </c>
       <c r="X18">
-        <v>3365000.0</v>
+        <v>1339000.0</v>
       </c>
       <c r="Y18">
         <v>3365000.0</v>
       </c>
       <c r="Z18">
-        <v>1425000.0</v>
+        <v>3365000.0</v>
       </c>
       <c r="AA18">
         <v>1425000.0</v>
       </c>
       <c r="AB18">
-        <v>1387000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="AC18">
         <v>1387000.0</v>
       </c>
       <c r="AD18">
         <v>1387000.0</v>
       </c>
       <c r="AE18">
         <v>1387000.0</v>
       </c>
       <c r="AF18">
-        <v>4835000.0</v>
+        <v>1387000.0</v>
       </c>
       <c r="AG18">
         <v>4835000.0</v>
       </c>
       <c r="AH18">
         <v>4835000.0</v>
       </c>
       <c r="AI18">
+        <v>4835000.0</v>
+      </c>
+      <c r="AJ18">
         <v>2263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289000.0</v>
       </c>
       <c r="AK18">
         <v>2289000.0</v>
       </c>
       <c r="AL18">
         <v>2289000.0</v>
       </c>
       <c r="AM18">
         <v>2289000.0</v>
       </c>
       <c r="AN18">
-        <v>1810000.0</v>
+        <v>2289000.0</v>
       </c>
       <c r="AO18">
         <v>1810000.0</v>
       </c>
       <c r="AP18">
         <v>1810000.0</v>
       </c>
       <c r="AQ18">
         <v>1810000.0</v>
       </c>
       <c r="AR18">
+        <v>1810000.0</v>
+      </c>
+      <c r="AS18">
         <v>9637000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9841000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>10204000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>10817000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>7167000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>9099000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8936000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>9941000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>8596000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8267000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7589000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7954000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>7117000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6485000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>5131000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>4541000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>11599000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>18907000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10180,52 +10220,53 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10302,1898 +10343,1914 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
-        <v>1025515000.0</v>
+        <v>1101475000.0</v>
       </c>
       <c r="C20">
         <v>1025515000.0</v>
       </c>
       <c r="D20">
+        <v>1025515000.0</v>
+      </c>
+      <c r="E20">
         <v>928168000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>927780000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>905843000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>875270000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>875193000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>874947000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>862934000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>666834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>637487000.0</v>
       </c>
       <c r="M20">
         <v>637487000.0</v>
       </c>
       <c r="N20">
+        <v>637487000.0</v>
+      </c>
+      <c r="O20">
         <v>637434000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>611789000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>611039000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>611000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>593947000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>592114000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>526964000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>472046000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>472778000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>464392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420782000.0</v>
       </c>
       <c r="Y20">
         <v>420782000.0</v>
       </c>
       <c r="Z20">
+        <v>420782000.0</v>
+      </c>
+      <c r="AA20">
         <v>347391000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>332447000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>332200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>332562000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>235860000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>235182000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>231190000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>205162000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>203199000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>200584000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>203771000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>203223000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>148103000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>149208000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>148140000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>147512000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>147297000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>143874000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>143674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143569000.0</v>
       </c>
       <c r="AT20">
         <v>143569000.0</v>
       </c>
       <c r="AU20">
+        <v>143569000.0</v>
+      </c>
+      <c r="AV20">
         <v>140341000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>138052000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>138364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114588000.0</v>
       </c>
       <c r="AY20">
         <v>114588000.0</v>
       </c>
       <c r="AZ20">
         <v>114588000.0</v>
       </c>
       <c r="BA20">
         <v>114588000.0</v>
       </c>
       <c r="BB20">
         <v>114588000.0</v>
       </c>
       <c r="BC20">
         <v>114588000.0</v>
       </c>
       <c r="BD20">
         <v>114588000.0</v>
       </c>
       <c r="BE20">
+        <v>114588000.0</v>
+      </c>
+      <c r="BF20">
         <v>114593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107093000.0</v>
       </c>
       <c r="BG20">
         <v>107093000.0</v>
       </c>
       <c r="BH20">
+        <v>107093000.0</v>
+      </c>
+      <c r="BI20">
         <v>93640000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>148986000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>149090000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>147818000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>148518000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>98759000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>103235000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>100194000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>95590000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>95666000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>94605000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>90940000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>88872000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>85956000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>82503000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>68621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65833000.0</v>
       </c>
       <c r="BY20">
         <v>65833000.0</v>
       </c>
       <c r="BZ20">
+        <v>65833000.0</v>
+      </c>
+      <c r="CA20">
         <v>65960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62954000.0</v>
       </c>
       <c r="CB20">
         <v>62954000.0</v>
       </c>
       <c r="CC20">
         <v>62954000.0</v>
       </c>
       <c r="CD20">
         <v>62954000.0</v>
       </c>
       <c r="CE20">
         <v>62954000.0</v>
       </c>
       <c r="CF20">
-        <v>100123000.0</v>
+        <v>62954000.0</v>
       </c>
       <c r="CG20">
         <v>100123000.0</v>
       </c>
       <c r="CH20">
         <v>100123000.0</v>
       </c>
       <c r="CI20">
         <v>100123000.0</v>
       </c>
       <c r="CJ20">
-        <v>103470000.0</v>
+        <v>100123000.0</v>
       </c>
       <c r="CK20">
         <v>103470000.0</v>
       </c>
       <c r="CL20">
-        <v>104034000.0</v>
+        <v>103470000.0</v>
       </c>
       <c r="CM20">
         <v>104034000.0</v>
       </c>
       <c r="CN20">
+        <v>104034000.0</v>
+      </c>
+      <c r="CO20">
         <v>109471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112545000.0</v>
       </c>
       <c r="CP20">
         <v>112545000.0</v>
       </c>
       <c r="CQ20">
-        <v>113427000.0</v>
+        <v>112545000.0</v>
       </c>
       <c r="CR20">
         <v>113427000.0</v>
       </c>
       <c r="CS20">
         <v>113427000.0</v>
       </c>
       <c r="CT20">
         <v>113427000.0</v>
       </c>
       <c r="CU20">
+        <v>113427000.0</v>
+      </c>
+      <c r="CV20">
         <v>438448000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>450493000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>534580000.0</v>
+      </c>
+      <c r="C21">
         <v>464774000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>485168000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>431921000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>451446000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>441502000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>434417000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>456459000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>480880000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>489884000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>280397000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>274128000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>285057000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>296070000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>273901000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>285094000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>296538000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>291990000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>304781000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>268099000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>221584000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>230408000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>231807000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>201998000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>210164000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>167675000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>159974000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>166736000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>173996000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>91073000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>95275000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>98712000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>77968000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>78332000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>76044000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>78527000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>83269000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>40873000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>42435000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>44993000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>47028000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>49140000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>41079000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>42491000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>44123000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>46012000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>45666000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>46259000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>48319000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>36504000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>37383000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>39107000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>40846000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42586000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>44515000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>46795000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>49206000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>46284000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>48349000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>36099000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>37388000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>39088000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>39616000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>41549000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>18412000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>19387000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>19380000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>13841000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14551000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15459000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>16281000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>18482000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14753000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>14378000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>70808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65833000.0</v>
       </c>
       <c r="BY21">
         <v>65833000.0</v>
       </c>
       <c r="BZ21">
+        <v>65833000.0</v>
+      </c>
+      <c r="CA21">
         <v>65960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62954000.0</v>
       </c>
       <c r="CB21">
         <v>62954000.0</v>
       </c>
       <c r="CC21">
         <v>62954000.0</v>
       </c>
       <c r="CD21">
         <v>62954000.0</v>
       </c>
       <c r="CE21">
         <v>62954000.0</v>
       </c>
       <c r="CF21">
-        <v>100123000.0</v>
+        <v>62954000.0</v>
       </c>
       <c r="CG21">
         <v>100123000.0</v>
       </c>
       <c r="CH21">
         <v>100123000.0</v>
       </c>
       <c r="CI21">
         <v>100123000.0</v>
       </c>
       <c r="CJ21">
-        <v>103470000.0</v>
+        <v>100123000.0</v>
       </c>
       <c r="CK21">
         <v>103470000.0</v>
       </c>
       <c r="CL21">
-        <v>104034000.0</v>
+        <v>103470000.0</v>
       </c>
       <c r="CM21">
         <v>104034000.0</v>
       </c>
       <c r="CN21">
+        <v>104034000.0</v>
+      </c>
+      <c r="CO21">
         <v>109471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112545000.0</v>
       </c>
       <c r="CP21">
         <v>112545000.0</v>
       </c>
       <c r="CQ21">
-        <v>113427000.0</v>
+        <v>112545000.0</v>
       </c>
       <c r="CR21">
         <v>113427000.0</v>
       </c>
       <c r="CS21">
         <v>113427000.0</v>
       </c>
       <c r="CT21">
         <v>113427000.0</v>
       </c>
       <c r="CU21">
+        <v>113427000.0</v>
+      </c>
+      <c r="CV21">
         <v>438448000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>441459000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>444469000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>447547000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>450493000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>458064000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>468179000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>471275000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>474500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>471100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>453900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>445700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>430500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>310500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>273100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>205700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>163100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>140800000.0</v>
       </c>
-      <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>104804000.0</v>
+      </c>
+      <c r="C22">
         <v>93947000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>84066000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>78830000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>70732000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>63045000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>59224000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55680000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>63778000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71061000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>65538000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53899000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41619000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37013000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35309000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>38149000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31246000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24918000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21853000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19908000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18837000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15653000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13472000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12212000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10312000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10053000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12667000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12734000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12908000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12416000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12795000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11986000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11029000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10303000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10778000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10571000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9958000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9208000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9719000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9953000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9783000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7941000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9052000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10204000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10027000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8646000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8937000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9084000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8893000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8430000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9336000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9651000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9601000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9638000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9908000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10465000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10699000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10631000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9742000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10062000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9637000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9365000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9637000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9290000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9259000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9817000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9412000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10179000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10899000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11629000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>11396000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11851000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10863000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9397000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>10077000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9963000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>10309000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8762000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9609000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9569000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8276000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8107000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9196000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>9831000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10376000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>33273000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10510000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10778000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10628000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9838000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10279000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>10692000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>11201000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>12415000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12508000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13170000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>13997000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>18253000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>19670000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>18957000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>19035000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>19399000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>19908000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>20581000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>20090000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>20900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>19000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>17800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>16400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>14800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>13200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>10300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>7000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>7400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5600000.0</v>
       </c>
-      <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>8487806000.0</v>
+      </c>
+      <c r="C23">
         <v>6938346000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6441169000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5777851000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5063729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4569218000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4711088000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4412765000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4213984000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3902829000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3305579000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3140619000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2915117000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2839471000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2597478000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2549473000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2439622000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2308413000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2209114000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1951334000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1754950000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1715530000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1757355000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1677969000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1675443000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1618067000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1505012000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1467460000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1444596000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1080032000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1062564000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1059940000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>959166000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>882718000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>881120000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>884587000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>893155000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>687612000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>708903000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>717742000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>729013000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>708969000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>691594000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>694526000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>703049000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>678804000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>655942000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>656406000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>668111000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>588844000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>601822000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>594454000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>595246000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>583608000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>580754000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>591726000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>604621000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>576058000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>591066000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>565646000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>621544000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>616275000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>640020000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>641233000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>548487000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>556119000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>574948000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>581326000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>590774000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>568406000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>598492000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>614930000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>604330000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>564389000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>547067000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>506068000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>484402000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>446248000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>460874000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>452236000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>434925000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>399140000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>408683000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>416192000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>400086000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>377078000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>383116000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>370751000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>358090000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>344819000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>351110000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>358096000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>359427000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>354735000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>366535000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>369246000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>381362000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>381371000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>876625000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>919294000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>909195000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>910849000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>926410000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>981331000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>978581000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>950161000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>943300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>928300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>868300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>812500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>789300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>600600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>491000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>361800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>287800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>250600000.0</v>
       </c>
-      <c r="DM23"/>
       <c r="DN23"/>
+      <c r="DO23"/>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>53849000.0</v>
+      </c>
+      <c r="C24">
         <v>39054000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>139063000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>131322000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>61331000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>63776000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>62293000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>62315000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>73377000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>77004000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>39345000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>33932000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>133945000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>197761000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>247245000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>378192000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>403192000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>412079000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>385242000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>266772000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>156272000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>171752000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>235733000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>222213000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>231442000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>333113000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>205318000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>228167000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>284667000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>74483000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>73639000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>93672000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>57864000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>64880000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>59926000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>80951000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>103468000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>693000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1955000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>27480000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>38505000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>53530000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>19000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>37000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>39500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>42000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>52000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7000000.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="BB24">
         <v>2100000.0</v>
       </c>
       <c r="BC24">
         <v>2100000.0</v>
       </c>
       <c r="BD24">
+        <v>2100000.0</v>
+      </c>
+      <c r="BE24">
         <v>24049000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>28649000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>14649000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>14749000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>27369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27619000.0</v>
       </c>
       <c r="BJ24">
         <v>27619000.0</v>
       </c>
       <c r="BK24">
+        <v>27619000.0</v>
+      </c>
+      <c r="BL24">
         <v>28669000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>29900000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4375000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5042000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6441000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6607000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7972000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8639000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>9363000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>13125000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>11125000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>9874000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1125000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>219000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6235000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>6751000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>7273000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>7806000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>8292000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>8809000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>10732000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>9421000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>19274000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>10604000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>14768000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>426000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>15892000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>201423000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>227989000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>238411000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>260666000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>265535000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>283256000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>282756000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>291274000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>139063000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>131322000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>61331000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>63776000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>62293000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>62315000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>33932000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>133945000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>197761000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>247245000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>378192000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>403192000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>412079000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>385242000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>266772000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>156272000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>171752000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>235733000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>222213000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>231442000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>333113000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>205318000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>228167000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>284667000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>74483000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>73639000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>93672000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>57864000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>64880000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>59926000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>80984000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>103513000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>761000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2048000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27603000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>38662000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>53730000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10756000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11313000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19396000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>37463000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>40029000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>42606000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>52614000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7000000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="BB25">
         <v>2100000.0</v>
       </c>
       <c r="BC25">
         <v>2100000.0</v>
       </c>
-      <c r="BD25"/>
+      <c r="BD25">
+        <v>2100000.0</v>
+      </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
@@ -12212,52 +12269,53 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12334,52 +12392,53 @@
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12456,483 +12515,489 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
-        <v>-671603000.0</v>
+        <v>-1526761000.0</v>
       </c>
       <c r="C28">
+        <v>-711080000.0</v>
+      </c>
+      <c r="D28">
         <v>-195950000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-436788000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48060000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>73448000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-241339000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-138954000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>100354000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>198814000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>51624000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>101093000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>202574000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>275687000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>331926000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>424010000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>450161000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>403904000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>456005000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>293932000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>187908000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>202297000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>180837000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>233381000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>262027000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>271109000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>262060000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>274864000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>328355000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>110136000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31298000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>77703000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>30976000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>40774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23997000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>52196000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>70273000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-29440000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-29263000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2556000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1197000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11031000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-44957000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-33399000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-21031000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1130000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8282000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-948000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3144000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-31650000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-50054000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-38305000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17946000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18035000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33357000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11316000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-8111000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-25173000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-35856000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-16023000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-21722000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-60636000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-56410000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13344000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-100911000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-109770000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-120242000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-131238000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-111425000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-98492000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-106316000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-87467000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-88675000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-73961000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-138131000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-97727000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-87932000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-69038000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-90286000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-68918000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-67091000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-58361000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-55593000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-33709000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-26171000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-14151000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-23876000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11144000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-6823000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5263000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>274000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7297000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>172000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9925000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6412000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5732000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>17044000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>38974000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>177872000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>218773000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>227433000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>251563000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>258580000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>291276000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>293580000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>307584000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>302169000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>294500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>263800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>247800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>229500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>125100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>99000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>45300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>6600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-13400000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
+      <c r="DO28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>3271333000.0</v>
+      </c>
+      <c r="C29">
         <v>2854127000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2594000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2369384000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2044229000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1844855000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1773011000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1656083000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1573357000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1462425000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1322041000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1254427000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1258743000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1262719000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1256168000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1331838000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1302485000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1290894000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1193696000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>272730000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>912519000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>894855000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>932162000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>890409000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>859960000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>927006000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12980,568 +13045,572 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>3400911000.0</v>
+      </c>
+      <c r="C30">
         <v>3179232000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2906029000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2701015000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2602846000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2278837000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2134865000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2029549000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2014688000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1813836000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1586103000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1578023000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1348215000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1326261000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1166692000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1221431000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1109012000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>967723000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>922988000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>805563000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>735554000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>680991000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>683762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>717743000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>716587000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>720255000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>714947000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>688584000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>669811000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>507758000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>545120000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>561307000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>516653000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>449410000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>434218000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>443481000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>446522000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>349054000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>368569000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>380669000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>380154000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>355642000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>354032000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>356667000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>369097000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>347147000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>346715000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>331765000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>340084000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>310051000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>311965000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>308759000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>329917000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>315040000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>295539000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>306473000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>291314000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>305774000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>293378000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>269367000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>260820000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>238469000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>250119000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>271358000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>212508000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>209646000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>229229000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>236936000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>262883000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>252575000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>272758000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>327878000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>329356000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>302154000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>287120000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>295718000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>285614000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>265753000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>264363000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>275143000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>262779000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>211424000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>247121000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>210640000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>202703000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>181709000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>169697000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>181115000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>170792000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>168995000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>172738000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>175672000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>170213000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>162753000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>172822000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>192889000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>178914000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>196834000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>181419000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>394298000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>377435000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>368243000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>384109000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>414649000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>406840000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>307055000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>313606000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>358700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>329800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>284700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>276500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>220000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>143400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>114000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>99300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>47400000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>295547000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>188920000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>119986000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>114233000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>54999000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10693000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7529000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-91229000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-23274000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>58382000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>19917000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>230000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>45346000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2513000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>77977000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>92883000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>58694000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>25530000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>188262000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>167590000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>162865000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>177845000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>147607000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>141317000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>129631000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>110420000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>192980000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>184990000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>171847000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>158159000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>141637000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>161768000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>151443000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>136623000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>120712000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>120274000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>114569000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>111774000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>143784000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>143863000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>134669000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>123104000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>114538000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>111302000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>106829000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>100591000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>108946000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>109149000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>134909000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>119009000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13554,131 +13623,134 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>1019638000.0</v>
+      </c>
+      <c r="C32">
         <v>870138000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>716703000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>671305000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>343680000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>186255000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>207471000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>107756000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-11577000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-91470000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>189895000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>183245000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18847000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>52365000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>136869000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>314086000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>270043000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>282430000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>190767000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>162449000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>97990000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>70884000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>118948000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>155953000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>111019000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>278818000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13726,588 +13798,594 @@
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:118">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>2699404000.0</v>
+      </c>
+      <c r="C33">
         <v>2437415000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2330616000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2074323000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2020450000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1971719000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1920847000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1875866000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1890613000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1854640000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1394479000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1328387000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1414794000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1380447000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1289807000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1191382000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1201399000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1168784000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1181793000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1046623000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>935550000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>952958000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>945503000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>866673000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>882938000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>739624000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>714828000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>717058000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>718014000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>522760000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>452864000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>460261000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>397343000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>390925000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>391763000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>389210000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>395986000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>291159000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>292946000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>294878000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>294474000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>294285000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>267321000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>256586000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>256227000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>255998000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>262173000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>246406000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>244615000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>204672000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>204825000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>205228000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>206018000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>206375000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>208201000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>203424000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>214380000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>202533000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>203784000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>177644000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>235644000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>237593000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>237072000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>241343000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>155578000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>162366000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>161793000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>150610000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>153287000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>154474000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>153561000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>156149000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>145799000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>140949000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>96444000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>90795000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>90177000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>89861000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>84489000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>82487000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>83438000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>83681000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>83284000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>121270000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>121835000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>122819000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>122387000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>125261000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>126432000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>127651000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>128173000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>134823000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>139561000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>140481000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>143142000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>143759000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>145130000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>146609000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>473745000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>479779000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>484680000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>489852000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>493116000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>509166000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>519037000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>528144000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>530700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>523100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>504400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>494000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>476700000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>347100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>302600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>228500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>176900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>150700000.0</v>
       </c>
-      <c r="DM33"/>
       <c r="DN33"/>
+      <c r="DO33"/>
     </row>
-    <row r="34" spans="1:118">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>170063000.0</v>
+      </c>
+      <c r="C34">
         <v>149554000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>153000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>120639000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>118735000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>104596000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>147017000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>124197000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>113535000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>102793000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>77944000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>72438000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>188232000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>181561000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>179508000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>174399000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>169660000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>158982000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>179907000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>170511000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>42857000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>127648000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>130950000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>128922000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>130717000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>90861000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>104968000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>102544000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>99404000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>79124000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>22433000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>22820000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>17180000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>17829000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>27258000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>15583000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>15025000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>9563000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>10252000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9651000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>9245000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>8479000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>8632000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>8203000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7838000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>11129000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>10874000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>10898000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>9395000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>8068000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>8421000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>7996000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>13154000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>14920000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>14807000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>36961000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>41445000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>25487000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>25448000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>33647000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>39189000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14320,870 +14398,877 @@
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:118">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>501773000.0</v>
+      </c>
+      <c r="C35">
         <v>492505000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>598545000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>512242000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>392921000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>380961000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>423642000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>395900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>396742000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>390634000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>306545000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>304470000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>322177000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>379322000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>426753000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>554336000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>574597000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>572806000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>566894000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>437283000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>281528000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>300739000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>368022000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>354500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>365524000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>425399000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>311711000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>332098000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>385458000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>154994000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>97459000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>121327000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>79879000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>87544000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>89447000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>98856000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>120827000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>12613000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>14589000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>39064000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>49717000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>64019000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>21198000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>29153000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>37075000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>58796000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>52213000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>60671000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>71108000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>24004000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>18362000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>21592000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>23521000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>24609000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>24861000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>44078000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>47930000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>30618000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>29989000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>45246000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>58096000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>57194000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>59026000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>59214000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>14524000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>17549000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>19934000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12284000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>12968000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>13267000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>13636000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>15968000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>14683000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>13032000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2796000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1257000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1572000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1459000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>586000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>219000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>6235000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6751000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>10073000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>10520000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>11345000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>11151000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>14097000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>12506000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>22205000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>13796000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>14793000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>699000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>16162000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>182774000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>228430000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>239929000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>261230000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>266096000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>290588000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>290857000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>299711000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>279683000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>279500000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>260400000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>247700000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>230200000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>130100000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>105800000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>51600000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>24600000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>20900000.0</v>
       </c>
-      <c r="DM35"/>
       <c r="DN35"/>
+      <c r="DO35"/>
     </row>
-    <row r="36" spans="1:118">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>28918000.0</v>
+      </c>
+      <c r="C36">
         <v>26495000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-9480000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>24181000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19201000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12447000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12633000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>12429000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12034000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11140000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10945000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11111000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12064000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11465000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11337000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10650000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10740000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9623000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8683000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8874000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8847000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8140000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>132098000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7291000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7004000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6480000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6615000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5458000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>85937000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5252000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5155000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7381000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5177000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4206000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4578000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>4747000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5238000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5343000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5938000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2368000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6138000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6051000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5279000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1265000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1081000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>573000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9590000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-780000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-3253000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-3125000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-3948000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-2006000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-205000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>116000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7682000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8822000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1845000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3218000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1788000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-4169000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>8231000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>6758000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2031000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4285000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-3615000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-5976000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>830000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1506000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1536000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1778000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2009000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>13976000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>12458000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>14215000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>6381000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>5684000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6531000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>6815000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>6031000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>4336000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>6421000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7180000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1893000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7258000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7808000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>8738000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>9276000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>9262000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>9996000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>10257000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>10908000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>11298000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>12185000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>12575000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>13604000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>13789000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>14389000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>14238000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>2517000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2854000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>3018000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>3610000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>2538000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>4842000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>5543000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>13808000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DE36">
         <v>11800000.0</v>
       </c>
       <c r="DF36">
+        <v>11800000.0</v>
+      </c>
+      <c r="DG36">
         <v>12500000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>11800000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>10500000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>9600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>8200000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1800000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>1300000.0</v>
       </c>
-      <c r="DM36"/>
       <c r="DN36"/>
+      <c r="DO36"/>
     </row>
-    <row r="37" spans="1:118">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
         <v>18284000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>18629000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>17198000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>16894000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>15112000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>17872000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>18312000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>18876000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>18188000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>17849000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>17616000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>17064000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>16901000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>16107000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>16455000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>16876000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>18515000.0</v>
       </c>
-      <c r="BH37">
-[...1 lines deleted...]
-      </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15196,1726 +15281,1738 @@
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:118">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>109059000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>102085000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>103545000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>102656000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>104874000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>68763000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>20770000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>186629000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>157167000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>129502000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>21977000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>28534000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>30200000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>31588000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>136022000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>32799000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>37951000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>132098000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>28947000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32837000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>28283000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>28538000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>25712000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>22480000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>22737000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>22789000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>27399000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>22315000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>302627000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>304172000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>314327000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>321447000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>222566000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>224751000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>228388000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>229421000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>231728000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>206508000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>197067000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>198614000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>200358000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>196799000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>190698000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>192529000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>156903000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>157964000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>160285000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>163496000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>164879000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>166785000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>8822000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>172129000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>161726000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>161771000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>137169000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>194605000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>194936000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>193452000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>197185000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>123681000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>129040000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>127122000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>116527000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>118287000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>119321000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>117653000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>121330000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>113167000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>111096000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>75002000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>71517000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>72364000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>72775000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>68985000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>67290000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>69375000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>70134000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>70440000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>107381000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>107931000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>108861000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>109399000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>112732000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>113466000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>114291000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>114942000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>120769000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>124730000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>125120000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>127031000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>127216000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>127816000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>127665000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>440965000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>444313000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>447487000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>451157000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>453031000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>462906000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>473722000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>485083000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
+      <c r="DO38"/>
     </row>
-    <row r="39" spans="1:118">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>413376000.0</v>
+      </c>
+      <c r="C39">
         <v>112788000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>138560000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>42460000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30591000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>50859000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>46213000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>36087000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>45486000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>62500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>54309000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>42687000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>50482000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>47190000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>48456000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>27372000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>28836000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>31373000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23704000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11519000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11350000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13812000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>73194000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10313000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10453000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14612000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14396000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8788000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7250000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7476000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6544000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6329000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5183000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6135000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8294000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11622000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5611000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5997000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6106000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>7139000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6150000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5719000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5836000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>27149000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>26807000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>26740000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6344000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>25416000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>24569000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>24578000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>24548000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>25826000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>26314000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>27157000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>26619000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>27434000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>59651000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>29179000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>32036000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>65201000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>64917000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>66940000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>57118000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>74234000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>63509000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>65078000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>46259000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>44505000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>44010000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>42309000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>43529000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>17207000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>15816000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>21787000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>14475000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>11751000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>10716000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>11287000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12974000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>16079000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>12048000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>37398000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14578000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>41377000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>39262000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>39720000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>25183000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>33372000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>33383000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>32426000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>30225000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>29502000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>27546000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>28971000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>32052000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>9465000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>31524000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>14076000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>199052000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>10412000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>10971000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>11909000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>13765000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>29908000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>23221000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>86528000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>74394000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>19900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>11900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>13600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>14300000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>10600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>28400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>6600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>-13900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>9800000.0</v>
       </c>
-      <c r="DM39"/>
       <c r="DN39"/>
+      <c r="DO39"/>
     </row>
-    <row r="40" spans="1:118">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>2871701000.0</v>
+        <v>765539000.0</v>
       </c>
       <c r="C40">
+        <v>565899000.0</v>
+      </c>
+      <c r="D40">
         <v>535535000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>598462000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>568337000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>579142000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>488794000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>622019000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>576837000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>436987000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>318579000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>399224000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>375590000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>326388000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>249638000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>299261000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>285510000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>273068000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>234953000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>255339000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>254365000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>106096000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>245936000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>261335000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>253279000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>199042000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>201607000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>220164000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>186262000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>150683000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>148708000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>160535000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>137863000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>128735000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>128896000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>147842000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>150329000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>116834000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>122263000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>125835000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>121563000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>115689000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>108168000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>122314000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>116072000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>100738000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>95180000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>106567000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>97812000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>93902000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>98884000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>106416000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>97940000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>94074000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>90979000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>170035000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>165713000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>160140000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>91935000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>154031000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>159103000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>163133000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>165809000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>178366000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>149082000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>155463000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>164015000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>188640000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>194208000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>178638000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>197848000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>96083000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>85816000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>77476000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>85839000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>71089000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>63904000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>60062000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>70297000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>66242000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>59980000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>111612000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>62344000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>114451000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>100688000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>89972000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>90377000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>86747000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>77076000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>73462000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>79189000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>78895000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>77728000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>76686000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>90025000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>89610000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>87229000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>79402000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>214258000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>157739000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>148018000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>133220000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>136396000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>138507000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>133640000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>107233000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>111961000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>111200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>100300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>93300000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>95900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>72700000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>56400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>38400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>35900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>16400000.0</v>
       </c>
-      <c r="DM40"/>
       <c r="DN40"/>
+      <c r="DO40"/>
     </row>
-    <row r="41" spans="1:118">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>79087000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>66543000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>67764000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>61701000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>57755000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>53694000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>73951000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>170511000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>44196000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>46326000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>51713000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>50649000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>50329000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>21876000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>33696000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>30718000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>30696000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>18483000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>23820000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>27655000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>22015000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>17829000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>27258000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15583000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15025000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9563000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10252000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9651000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9245000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8479000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>8632000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>8203000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7838000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>11129000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>10874000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>10898000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>9395000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8068000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8421000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7996000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>10154000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9920000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9807000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>12912000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12796000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>10838000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>10699000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6278000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>11570000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>11344000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>11486000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>12091000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3801000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3834000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3890000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5677000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4996000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4628000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2732000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2843000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3558000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>3158000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1671000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1257000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1572000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1459000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>2800000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2714000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3053000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2342000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3365000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3085000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2931000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3192000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>25000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>273000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>270000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>384000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>441000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>566000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>564000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>561000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>586000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>1257000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>1593000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:118">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>-123392000.0</v>
+      </c>
+      <c r="C42">
         <v>-112173000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-132692000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-38433000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-26636000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-5855000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>76935000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>93407000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>123526000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>137064000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>129755000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>141745000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>143123000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>147473000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>144868000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>146136000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>148351000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>167134000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>176481000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>175506000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>197676000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>197554000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>193208000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>203753000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>210315000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>210590000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>216208000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>218914000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>225932000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>229520000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>228732000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>245270000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>248849000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>246585000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>249265000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>248000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>252473000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>252692000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>252238000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>254851000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>260422000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>260944000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>276920000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>278594000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>280529000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>277669000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>276486000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>277532000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>282644000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>281392000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>280655000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>276723000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>276218000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>275297000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>276522000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>278680000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>280531000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>282932000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>284171000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>285975000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>290141000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>293101000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>291753000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>290695000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>290998000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>291751000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>292293000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>295134000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>296290000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>299377000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>301552000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>313511000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>316090000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>322031000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>327023000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>335684000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>339226000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>339056000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>339589000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>340413000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>341123000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>339808000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>340264000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>339767000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>338763000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>339237000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>337571000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>334170000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>333966000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>332295000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>331300000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>330315000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>330096000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>329993000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>330392000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>330058000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>330404000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>330079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329262000.0</v>
       </c>
       <c r="CV42">
         <v>329262000.0</v>
       </c>
       <c r="CW42">
-        <v>328995000.0</v>
+        <v>329262000.0</v>
       </c>
       <c r="CX42">
         <v>328995000.0</v>
       </c>
       <c r="CY42">
+        <v>328995000.0</v>
+      </c>
+      <c r="CZ42">
         <v>328804000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>329000000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>328240000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>330504000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>330677000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>342600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>340800000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>338300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>333900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>301000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>268300000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>231600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>206100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>195300000.0</v>
       </c>
-      <c r="DM42"/>
       <c r="DN42"/>
+      <c r="DO42"/>
     </row>
-    <row r="43" spans="1:118">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16992,88 +17089,87 @@
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:118">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17117,51 +17213,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -17174,1584 +17272,1595 @@
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:118">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>953511000.0</v>
+      </c>
+      <c r="C45">
         <v>837448000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1003501000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>612149000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>537679000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>521718000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>755923000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>475451000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>467040000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>453354000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>631229000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>396002000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>305621000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>289776000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>464215000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>271672000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>209121000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>211821000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>211933000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>214946000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>219155000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>196275000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>193869000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>192410000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>188976000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>173090000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>99618000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>102960000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>91898000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>88298000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>87591000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>74883000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>74539000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>68593000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>68195000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>66490000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>65053000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>62557000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>60813000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>59519000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>57613000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>55640000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>55759000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>55708000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>52086000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>47769000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>46861000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>44943000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>42522000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>41496000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>41416000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>42041000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>42251000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>40807000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>42013000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>40475000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>41039000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>42657000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>43620000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>44158000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>31897000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>33326000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>34671000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>34083000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>35000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>35153000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>35908000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>34819000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>32632000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>29853000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>21442000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>19278000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>17813000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>17086000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>15504000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>15197000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>14063000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>13547000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>12844000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>13889000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>13904000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>13958000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>12988000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>12529000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>12966000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>13360000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>13231000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>14054000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>14831000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>15361000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>16111000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>16543000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>17314000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>18944000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>32780000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>35466000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>37193000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>38695000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>40085000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>46260000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>45315000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>43061000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>42000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>40200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>38700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>35800000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>34400000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>26100000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>19900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>14600000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>12000000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>8600000.0</v>
       </c>
-      <c r="DM45"/>
       <c r="DN45"/>
+      <c r="DO45"/>
     </row>
-    <row r="46" spans="1:118">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>953511000.0</v>
+      </c>
+      <c r="C46">
         <v>837448000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>710874000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>612149000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>537679000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>521718000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>506286000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>475451000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>467040000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>453354000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>414280000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>396002000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>305621000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>289776000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>274615000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>271672000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>265327000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>252647000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>253310000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>219874000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>209121000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>211821000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>117206000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>214946000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>219155000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>196275000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>193869000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>192410000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>108343000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>173090000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>99618000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>102960000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>91898000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>88298000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>87591000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>74883000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>74539000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>68593000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>68195000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>66490000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>65053000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>62557000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>60813000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>59519000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>57613000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>55640000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>55759000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>55708000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>52086000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>47769000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>46861000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>44943000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>42522000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>41496000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>41416000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>42041000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>42251000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>40807000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>42013000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>40475000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>41039000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>42657000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>43620000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>44158000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>31897000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>33326000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>34671000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>34083000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>35000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>35153000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>35908000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>34819000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>32632000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>29853000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>21442000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>19278000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>17813000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>17086000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>15504000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>15197000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>14063000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>13547000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>12844000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>13889000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>13904000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>13958000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>12988000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>12529000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>12966000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>13360000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>13231000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>14054000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>14831000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>15361000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>16111000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>16543000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>17314000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>18944000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>32780000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>35466000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>37193000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>38695000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>40085000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>46260000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>45315000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>43061000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>42000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>40200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>38700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>35800000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>34400000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>26100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>19900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>14600000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>12000000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>8600000.0</v>
       </c>
-      <c r="DM46"/>
       <c r="DN46"/>
+      <c r="DO46"/>
     </row>
-    <row r="47" spans="1:118">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>710874000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>612149000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>537679000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>521718000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>506286000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>475451000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>396002000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>170089000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>155021000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>143949000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>138229000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>132646000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>127711000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>128554000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>115538000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>209121000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>115039000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>117206000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>119131000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>121569000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>113974000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>109796000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>108129000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>108343000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>102774000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>99618000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>102960000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>91898000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>88298000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>87591000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>74883000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>74539000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>68593000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>68195000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>66490000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>65053000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>62557000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>60813000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>59519000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>57613000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>55640000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>55759000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>55708000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>52086000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>47769000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>46861000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>44943000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>42522000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>41496000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>41416000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>42041000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>42251000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>40807000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>42013000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>40475000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>41039000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>42657000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>43620000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>44158000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>31897000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>33326000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>34671000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>34083000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>35000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>35153000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>35908000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>34819000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>32632000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>29853000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>21442000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>19278000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>17813000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>17086000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>15504000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>15197000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>14063000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>13547000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>12844000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>13889000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>13904000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>13958000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>12988000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>12529000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>12966000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>13360000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>13231000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>14054000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>14831000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>15361000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>16111000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>16543000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>17314000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>18944000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>32780000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>35466000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>37193000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>38695000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>40085000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>46260000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>45315000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>43061000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:118">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>3340250000.0</v>
+      </c>
+      <c r="C48">
         <v>2926810000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2581055000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2271408000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1997434000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1782457000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1627330000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1493904000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1358357000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1235061000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1147663000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1065006000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>967930000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>905606000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>854644000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>804585000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>748083000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>710863000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>628774000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>595872000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>553925000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>525138000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>502810000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>463962000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>417707000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>382042000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>368685000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>338305000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>305745000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>285264000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>268904000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>247086000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>211715000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>182142000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>168269000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>163518000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>144028000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>128853000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>123984000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>109718000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>91866000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>76719000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>69390000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>58603000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>43375000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>32213000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>29384000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>20937000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>15402000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>13073000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>14768000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11230000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1909000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-3996000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-6528000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-10879000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-16552000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-21020000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-19991000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-21738000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>14831000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>13555000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>20620000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>16717000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>13263000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>13506000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>13461000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>7765000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>147000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-8224000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-15166000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-27657000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-41422000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-56615000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-64856000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-73537000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-85015000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-95516000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-97282000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-104796000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-113758000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-121679000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-126006000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-108442000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-114573000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-119251000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-119780000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-121786000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-125276000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-129450000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-130493000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-126982000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-127157000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-129730000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-124914000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-124580000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-128320000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-133088000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>84166000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>81075000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>75433000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>72142000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>71042000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>87309000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>90998000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>91903000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>87895000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>79700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>66800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>52100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>45600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>33300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>18400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>10100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>11500000.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
+      <c r="DO48"/>
     </row>
-    <row r="49" spans="1:118">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>967930000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>905606000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>854644000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>804585000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>748083000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>710863000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>628774000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>595872000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>553925000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>525138000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>502810000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>463962000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>417707000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>382042000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>368685000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>338305000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>305745000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>285264000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>268904000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>247086000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>211715000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>182142000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>168269000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>163518000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>144028000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>128853000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>123984000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>109718000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>91866000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>76719000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>69390000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>58603000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>43375000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>32213000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>29384000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>20937000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>15402000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>13073000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>14768000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>11230000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1909000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-3996000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-6528000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-10879000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-16552000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-21020000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-19991000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-21738000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>14831000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18764,182 +18873,185 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:118">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>215000.0</v>
+      </c>
+      <c r="C50">
         <v>25000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6163000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4676000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>11689000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4066000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6042000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6046000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>17686000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12885000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4867000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13333000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13334000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11468000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>9000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2514000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2448000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>407000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2788000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>5958000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4235000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>70000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>85000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>850000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>20817000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>13847000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10380000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279000.0</v>
       </c>
       <c r="AF50">
         <v>3279000.0</v>
       </c>
       <c r="AG50">
-        <v>1113000.0</v>
+        <v>3279000.0</v>
       </c>
       <c r="AH50">
         <v>1113000.0</v>
       </c>
       <c r="AI50">
+        <v>1113000.0</v>
+      </c>
+      <c r="AJ50">
         <v>613000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>618000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>104738000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1243000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>600000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>290000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>817000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>500000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>40346000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18966,762 +19078,767 @@
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:118">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
-        <v>378561000.0</v>
+        <v>328033000.0</v>
       </c>
       <c r="C51">
+        <v>339084000.0</v>
+      </c>
+      <c r="D51">
         <v>785948000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>423735000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>283650000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>278206000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>308600000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>276629000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>299773000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>299606000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>256774000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>238716000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>262581000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>324247000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>389140000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>495149000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>519290000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>519519000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>514781000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>361653000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>241567000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>324448000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>252319000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>303921000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>315280000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>404373000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>312848000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>315227000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>365142000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>139266000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>76918000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>96951000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>58977000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>65993000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>60539000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>81692000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>104738000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2004000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2811000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>27893000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>39479000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>54571000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>11507000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>11673000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>19683000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>37762000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>40346000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>42934000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>52903000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="BC51">
         <v>7400000.0</v>
       </c>
       <c r="BD51">
+        <v>7400000.0</v>
+      </c>
+      <c r="BE51">
         <v>24349000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>20700000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>15381000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>27669000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>28379000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>29936000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>31317000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>6691000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>7358000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>7608000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>8625000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>8990000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>9657000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10699000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>14833000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>12833000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>14675000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1500000.0</v>
       </c>
-      <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51">
         <v>284000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>8303000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>8822000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>9349000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>9882000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>10382000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>10403000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>15117000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>11587000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>21254000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>12384000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>16357000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>29668000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>48829000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>182028000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>233908000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>244585000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>273373000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>274601000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>298976000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>302482000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>315928000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>305833000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>302100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>268200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>251600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>236500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>134800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>105300000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>51000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>24700000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>23700000.0</v>
       </c>
-      <c r="DM51"/>
       <c r="DN51"/>
+      <c r="DO51"/>
     </row>
-    <row r="52" spans="1:118">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
-        <v>39502000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="C52">
+        <v>25000.0</v>
+      </c>
+      <c r="D52">
         <v>41705000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34357000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11689000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4066000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>34200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6046000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>17686000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12885000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>29293000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13333000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13334000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11468000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30151000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2514000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2448000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>407000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>21838000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5958000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4235000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>152696000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>16586000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>70000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>85000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>850000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>34833000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13847000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10380000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3279000.0</v>
       </c>
       <c r="AF52">
         <v>3279000.0</v>
       </c>
       <c r="AG52">
-        <v>1113000.0</v>
+        <v>3279000.0</v>
       </c>
       <c r="AH52">
         <v>1113000.0</v>
       </c>
       <c r="AI52">
+        <v>1113000.0</v>
+      </c>
+      <c r="AJ52">
         <v>613000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>708000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1225000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1243000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>763000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>290000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>817000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>841000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>751000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>360000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>287000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>299000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>317000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>328000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AY52">
         <v>2000000.0</v>
       </c>
       <c r="AZ52">
         <v>2000000.0</v>
       </c>
       <c r="BA52">
-        <v>300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BB52">
         <v>300000.0</v>
       </c>
       <c r="BC52">
         <v>300000.0</v>
       </c>
       <c r="BD52">
         <v>300000.0</v>
       </c>
       <c r="BE52">
         <v>300000.0</v>
       </c>
       <c r="BF52">
         <v>300000.0</v>
       </c>
       <c r="BG52">
+        <v>300000.0</v>
+      </c>
+      <c r="BH52">
         <v>632000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>300000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>760000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>300000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1267000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316000.0</v>
       </c>
       <c r="BN52">
         <v>2316000.0</v>
       </c>
       <c r="BO52">
+        <v>2316000.0</v>
+      </c>
+      <c r="BP52">
         <v>1167000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>2018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018000.0</v>
       </c>
       <c r="BR52">
         <v>1018000.0</v>
       </c>
       <c r="BS52">
+        <v>1018000.0</v>
+      </c>
+      <c r="BT52">
         <v>1336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="BU52">
         <v>1708000.0</v>
       </c>
       <c r="BV52">
+        <v>1708000.0</v>
+      </c>
+      <c r="BW52">
         <v>4801000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>375000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>65000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2068000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="CK52">
         <v>2076000.0</v>
       </c>
       <c r="CL52">
+        <v>2076000.0</v>
+      </c>
+      <c r="CM52">
         <v>2090000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1594000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>4385000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2166000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1980000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1780000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1589000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>29242000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>32937000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2447000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>5919000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>6174000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>12707000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>9066000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>15720000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>19726000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>24654000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>27889000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>26100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>10900000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>6800000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>9100000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>6800000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>500000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>200000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>2300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>3100000.0</v>
       </c>
-      <c r="DM52"/>
       <c r="DN52"/>
+      <c r="DO52"/>
     </row>
-    <row r="53" spans="1:118">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>81</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>64800000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>20700000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7400000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -19765,55 +19882,57 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
         <v>2000000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
@@ -19824,88 +19943,87 @@
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:118">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19949,51 +20067,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20006,1496 +20126,1507 @@
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:118">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>8487806000.0</v>
+      </c>
+      <c r="C55">
         <v>6938346000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6441169000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5777851000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5063729000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4569218000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4711088000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4412765000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4213984000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3902829000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3305579000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3140619000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2915117000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2839471000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2597478000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2549473000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2439622000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2308413000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2209114000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1951334000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1754950000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1715530000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1757355000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1677969000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1675443000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1618067000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1505012000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1467460000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1444596000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1080032000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1062564000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1059940000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>959166000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>882718000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>881120000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>884587000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>893155000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>687612000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>708903000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>717742000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>729013000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>708969000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>691594000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>694526000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>703049000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>678804000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>655942000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>656406000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>668111000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>588844000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>601822000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>594454000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>595246000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>583608000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>580754000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>591726000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>604621000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>576058000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>591066000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>565646000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>621544000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>616275000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>640020000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>641233000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>548487000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>556119000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>574948000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>581326000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>590774000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>568406000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>598492000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>614930000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>604330000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>564389000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>547067000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>506068000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>484402000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>446248000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>460874000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>452236000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>434925000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>399140000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>408683000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>416192000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>400086000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>377078000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>383116000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>370751000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>358090000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>344819000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>351110000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>358096000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>359427000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>354735000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>366535000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>369246000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>381362000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>381371000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>876625000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>919294000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>909195000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>910849000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>926410000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>981331000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>978581000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>950161000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>943300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>928300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>868300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>812500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>789300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>600600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>491000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>361800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>287800000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>250600000.0</v>
       </c>
-      <c r="DM55"/>
       <c r="DN55"/>
+      <c r="DO55"/>
     </row>
-    <row r="56" spans="1:118">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>5788402000.0</v>
+      </c>
+      <c r="C56">
         <v>4500931000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4110553000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3703528000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3043279000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2597499000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2790241000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2536899000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2323371000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2048189000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1911100000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1812232000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1500323000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1459024000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1307671000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1358091000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1238223000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1139629000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1027321000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>904711000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>819400000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>762572000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>811852000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>811296000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>792505000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>878443000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>790184000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>750402000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>726582000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>557272000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>609700000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>599679000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>561823000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>491793000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>489357000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>495377000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>497169000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>396453000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>415957000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>422864000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>434539000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>414684000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>424273000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>437940000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>446822000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>422806000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>393769000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>410000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>423496000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>384172000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>396997000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>389226000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>389228000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>377233000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>372553000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>379480000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>390241000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>373525000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>387282000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>388002000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>385900000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>378682000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>402948000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>399890000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>392909000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>393753000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>413155000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>430716000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>437487000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>413932000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>444931000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>458781000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>458531000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>423440000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>450623000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>415273000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>394225000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>356387000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>376385000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>369749000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>351487000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>315459000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>325399000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>294922000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>278251000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>254259000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>260729000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>245490000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>231658000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>217168000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>222937000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>223273000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>219866000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>214254000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>223393000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>225487000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>236232000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>234762000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>402880000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>439515000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>424515000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>420997000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>433294000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>472165000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>459544000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>422017000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>412600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>405200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>363900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>318500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>312600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>253500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>188400000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>133300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>110900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>99900000.0</v>
       </c>
-      <c r="DM56"/>
       <c r="DN56"/>
+      <c r="DO56"/>
     </row>
-    <row r="57" spans="1:118">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>4768764000.0</v>
+      </c>
+      <c r="C57">
         <v>3630793000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3393850000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3032223000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2699599000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2411244000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2582770000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2429143000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2334948000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2139659000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1721205000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1628987000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1481476000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1406659000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1170802000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1044005000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>968180000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>857199000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>836554000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>742262000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>721410000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>691688000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>692904000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>655343000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>681486000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>599625000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>607997000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>577732000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>527050000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>409843000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>467058000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>445846000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>418312000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>366036000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>373728000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>373802000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>375416000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>293043000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>317681000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>313698000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>326597000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>306876000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>305391000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>309136000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>324461000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>292821000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>282637000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>278983000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>280234000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>251088000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>269438000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>266649000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>275571000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>270223000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>268587000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>263329000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>275846000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>266241000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>277971000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>255752000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>258065000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>252014000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>268210000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>274305000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>229436000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>233083000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>249030000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>265949000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>281210000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>263865000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>298385000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>313060000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>314710000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>285660000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>281693000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>242253000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>228208000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>200840000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>218160000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>216212000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>207153000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>180608000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>195160000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>185736000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>176560000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>152516000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>159768000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>149418000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>140095000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>130723000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>139299000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>140808000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>144109000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>132425000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>147653000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>149114000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>179118000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>168651000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>280030000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>280134000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>264445000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>248089000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>260075000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>274041000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>268093000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>227650000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>235882000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>226100000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>200300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>174400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>179200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>136200000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>98500000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>68500000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>66600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>34400000.0</v>
       </c>
-      <c r="DM57"/>
       <c r="DN57"/>
+      <c r="DO57"/>
     </row>
-    <row r="58" spans="1:118">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>5270537000.0</v>
+      </c>
+      <c r="C58">
         <v>4123298000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3992395000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3544465000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3092520000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2792205000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3006412000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2825043000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2731690000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2530293000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2027750000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1933457000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1803653000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1785981000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1597555000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1598341000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1542777000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1430005000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1403448000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1179545000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1002938000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>992427000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1060926000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1009843000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1047010000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1025024000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>919708000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>909830000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>912508000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>564837000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>564517000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>567173000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>498191000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>453580000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>463175000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>472658000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>496243000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>305656000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>332270000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>352762000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>376314000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>370895000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>326589000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>338289000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>361536000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>351617000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>334549000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>339654000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>351342000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>275092000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>287800000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>288241000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>299092000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>294832000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>293448000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>307407000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>323776000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>296859000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>307960000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>300998000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>316161000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>309208000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>327236000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>333519000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>243960000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>250632000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>268964000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>278233000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>294178000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>277132000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>312021000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>329028000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>329393000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>298692000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>284489000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>243510000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>229780000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>202299000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>218160000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>216212000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>207153000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>180608000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>195160000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>185736000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>176779000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>158751000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>166519000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>159491000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>150615000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>142068000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>150450000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>154905000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>156615000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>154630000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>161449000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>163907000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>179817000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>184813000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>462804000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>508564000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>504374000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>509319000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>526171000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>564629000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>558950000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>527361000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>524300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>505600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>460700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>422100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>409400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>266300000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>204300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>120100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>75100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>55300000.0</v>
       </c>
-      <c r="DM58"/>
       <c r="DN58"/>
+      <c r="DO58"/>
     </row>
-    <row r="59" spans="1:118">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21539,51 +21670,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21596,702 +21729,707 @@
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:118">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>3217269000.0</v>
+      </c>
+      <c r="C60">
         <v>2815048000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2448774000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2233386000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1971209000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1777013000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1704676000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1587722000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1482294000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1372536000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1277829000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1207162000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1111464000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1053490000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>999923000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>951132000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>896845000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>878408000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>805666000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>771789000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>752012000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>723103000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>696429000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>668126000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>628433000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>593043000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>585304000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>557630000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>532088000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>515195000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>498047000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>492767000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>460975000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>429138000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>417945000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>411929000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>396912000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>381956000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>376633000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>364980000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>352699000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>338074000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>346721000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>337608000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>324315000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>310293000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>306281000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>298880000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>298457000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>294876000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>295834000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>288364000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>278538000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>271712000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>270405000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>268212000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>264390000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>262323000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>264591000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>264648000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>305383000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>307067000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>312784000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>307714000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>304527000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>305487000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>305984000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>303093000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>296596000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>291274000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>286471000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>285902000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>274937000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>265697000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>262578000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>262558000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>254622000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>243949000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>242714000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>236024000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>227772000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>218532000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>213523000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>230456000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>223307000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>218327000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>216597000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>211260000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>207475000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>202751000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>200660000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>203191000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>202812000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>200105000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>205086000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>205339000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>201545000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>196558000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>413821000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>410730000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>404821000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>401530000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>400239000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>416702000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>419631000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>422800000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>419000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>422700000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>407600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>390400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>379900000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>334300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>286700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>241700000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>217600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>195300000.0</v>
       </c>
-      <c r="DM60"/>
       <c r="DN60"/>
+      <c r="DO60"/>
     </row>
-    <row r="61" spans="1:118">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-195290000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-191411000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-187212000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-185574000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-183024000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-164844000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-150580000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-150987000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-128503000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-128589000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-129243000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-118551000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-112104000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-112513000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-103960000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-101243000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-93947000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-90171000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-87747000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-71084000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-67386000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-69322000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-63519000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-64312000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-59219000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-58789000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-57387000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-56079000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-50026000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-49118000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-46845000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-44190000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-41486000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-43175000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-43598000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-42127000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-36569000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-37415000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-37468000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-40461000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-40509000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-41143000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-41012000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-40452000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-40054000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-39341000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-39437000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-38642000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-36040000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-32754000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-34714000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-35200000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-34399000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-33092000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-33810000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-30324000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-29338000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-26174000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-27069000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-15940000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-16431000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-11532000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-9973000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-2721000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-220000.0</v>
       </c>
-      <c r="BZ61"/>
       <c r="CA61"/>
-      <c r="CB61">
+      <c r="CB61"/>
+      <c r="CC61">
         <v>-18000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-306000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-316000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
+      <c r="CI61"/>
+      <c r="CJ61">
         <v>-148000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-3060000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-3138000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-4901000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-6305000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-7845000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-8126000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-8277000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-8214000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-8718000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-8804000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-9516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10924000.0</v>
       </c>
       <c r="CV61">
         <v>-10924000.0</v>
       </c>
       <c r="CW61">
-        <v>-11728000.0</v>
+        <v>-10924000.0</v>
       </c>
       <c r="CX61">
         <v>-11728000.0</v>
       </c>
       <c r="CY61">
+        <v>-11728000.0</v>
+      </c>
+      <c r="CZ61">
         <v>-13119000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-12923000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-14273000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-12009000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:118">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22368,50 +22506,51 @@
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22495,51 +22634,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>6905742000.0</v>
       </c>
       <c r="C2">
         <v>5551065000.0</v>
       </c>
       <c r="D2">
         <v>4216251000.0</v>
       </c>
       <c r="E2">
         <v>3398756000.0</v>
       </c>
       <c r="F2">
         <v>2510429000.0</v>
       </c>
       <c r="G2">
         <v>2309676000.0</v>
       </c>
       <c r="H2">
         <v>2113334000.0</v>
       </c>
       <c r="I2">
         <v>1736600000.0</v>
       </c>
@@ -22587,51 +22726,51 @@
       </c>
       <c r="X2">
         <v>628718000.0</v>
       </c>
       <c r="Y2">
         <v>660764000.0</v>
       </c>
       <c r="Z2">
         <v>702880000.0</v>
       </c>
       <c r="AA2">
         <v>736191000.0</v>
       </c>
       <c r="AB2">
         <v>1066000000.0</v>
       </c>
       <c r="AC2">
         <v>640600000.0</v>
       </c>
       <c r="AD2">
         <v>217500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>141959000.0</v>
       </c>
       <c r="C3">
         <v>145485000.0</v>
       </c>
       <c r="D3">
         <v>81566000.0</v>
       </c>
       <c r="E3">
         <v>81347000.0</v>
       </c>
       <c r="F3">
         <v>68944000.0</v>
       </c>
       <c r="G3">
         <v>60629000.0</v>
       </c>
       <c r="H3">
         <v>51572000.0</v>
       </c>
       <c r="I3">
         <v>42689000.0</v>
       </c>
@@ -22679,91 +22818,91 @@
       </c>
       <c r="X3">
         <v>6839000.0</v>
       </c>
       <c r="Y3">
         <v>9243000.0</v>
       </c>
       <c r="Z3">
         <v>24466000.0</v>
       </c>
       <c r="AA3">
         <v>24902000.0</v>
       </c>
       <c r="AB3">
         <v>23100000.0</v>
       </c>
       <c r="AC3">
         <v>14000000.0</v>
       </c>
       <c r="AD3">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-15000.0</v>
       </c>
       <c r="N4">
         <v>-76000.0</v>
       </c>
       <c r="O4">
         <v>355000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
         <v>1302462000.0</v>
       </c>
       <c r="C5">
         <v>671611000.0</v>
       </c>
       <c r="D5">
         <v>397066000.0</v>
       </c>
       <c r="E5">
         <v>247956000.0</v>
       </c>
       <c r="F5">
         <v>195253000.0</v>
       </c>
       <c r="G5">
         <v>198551000.0</v>
       </c>
       <c r="H5">
         <v>160160000.0</v>
       </c>
       <c r="I5">
         <v>151529000.0</v>
       </c>
@@ -22811,51 +22950,51 @@
       </c>
       <c r="X5">
         <v>7047000.0</v>
       </c>
       <c r="Y5">
         <v>13860000.0</v>
       </c>
       <c r="Z5">
         <v>11169000.0</v>
       </c>
       <c r="AA5">
         <v>3857000.0</v>
       </c>
       <c r="AB5">
         <v>93100000.0</v>
       </c>
       <c r="AC5">
         <v>69000000.0</v>
       </c>
       <c r="AD5">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>1444421000.0</v>
       </c>
       <c r="C6">
         <v>817096000.0</v>
       </c>
       <c r="D6">
         <v>478632000.0</v>
       </c>
       <c r="E6">
         <v>329303000.0</v>
       </c>
       <c r="F6">
         <v>264197000.0</v>
       </c>
       <c r="G6">
         <v>259180000.0</v>
       </c>
       <c r="H6">
         <v>211732000.0</v>
       </c>
       <c r="I6">
         <v>194218000.0</v>
       </c>
@@ -22903,123 +23042,123 @@
       </c>
       <c r="X6">
         <v>13886000.0</v>
       </c>
       <c r="Y6">
         <v>23103000.0</v>
       </c>
       <c r="Z6">
         <v>35635000.0</v>
       </c>
       <c r="AA6">
         <v>28759000.0</v>
       </c>
       <c r="AB6">
         <v>116200000.0</v>
       </c>
       <c r="AC6">
         <v>83000000.0</v>
       </c>
       <c r="AD6">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>9478000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>2195899000.0</v>
       </c>
       <c r="C9">
         <v>1476411000.0</v>
       </c>
       <c r="D9">
         <v>990509000.0</v>
       </c>
       <c r="E9">
         <v>741608000.0</v>
       </c>
       <c r="F9">
         <v>563207000.0</v>
       </c>
       <c r="G9">
         <v>546983000.0</v>
       </c>
       <c r="H9">
         <v>501943000.0</v>
       </c>
       <c r="I9">
         <v>446279000.0</v>
       </c>
@@ -23067,51 +23206,51 @@
       </c>
       <c r="X9">
         <v>117498000.0</v>
       </c>
       <c r="Y9">
         <v>137803000.0</v>
       </c>
       <c r="Z9">
         <v>161342000.0</v>
       </c>
       <c r="AA9">
         <v>166098000.0</v>
       </c>
       <c r="AB9">
         <v>304000000.0</v>
       </c>
       <c r="AC9">
         <v>213400000.0</v>
       </c>
       <c r="AD9">
         <v>80100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>1293453000.0</v>
       </c>
       <c r="C10">
         <v>666561000.0</v>
       </c>
       <c r="D10">
         <v>388194000.0</v>
       </c>
       <c r="E10">
         <v>235858000.0</v>
       </c>
       <c r="F10">
         <v>190274000.0</v>
       </c>
       <c r="G10">
         <v>191540000.0</v>
       </c>
       <c r="H10">
         <v>151742000.0</v>
       </c>
       <c r="I10">
         <v>148676000.0</v>
       </c>
@@ -23159,51 +23298,51 @@
       </c>
       <c r="X10">
         <v>-4017000.0</v>
       </c>
       <c r="Y10">
         <v>8478000.0</v>
       </c>
       <c r="Z10">
         <v>4387000.0</v>
       </c>
       <c r="AA10">
         <v>-33090000.0</v>
       </c>
       <c r="AB10">
         <v>74000000.0</v>
       </c>
       <c r="AC10">
         <v>62000000.0</v>
       </c>
       <c r="AD10">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>270895000.0</v>
       </c>
       <c r="C11">
         <v>144128000.0</v>
       </c>
       <c r="D11">
         <v>64796000.0</v>
       </c>
       <c r="E11">
         <v>-10089000.0</v>
       </c>
       <c r="F11">
         <v>46926000.0</v>
       </c>
       <c r="G11">
         <v>41401000.0</v>
       </c>
       <c r="H11">
         <v>37418000.0</v>
       </c>
       <c r="I11">
         <v>35773000.0</v>
       </c>
@@ -23251,51 +23390,51 @@
       </c>
       <c r="X11">
         <v>-1857000.0</v>
       </c>
       <c r="Y11">
         <v>4170000.0</v>
       </c>
       <c r="Z11">
         <v>6358000.0</v>
       </c>
       <c r="AA11">
         <v>-3192000.0</v>
       </c>
       <c r="AB11">
         <v>31700000.0</v>
       </c>
       <c r="AC11">
         <v>27000000.0</v>
       </c>
       <c r="AD11">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
         <v>9009000.0</v>
       </c>
       <c r="C12">
         <v>6648000.0</v>
       </c>
       <c r="D12">
         <v>10281000.0</v>
       </c>
       <c r="E12">
         <v>13684000.0</v>
       </c>
       <c r="F12">
         <v>5696000.0</v>
       </c>
       <c r="G12">
         <v>8042999.0</v>
       </c>
       <c r="H12">
         <v>9317000.0</v>
       </c>
       <c r="I12">
         <v>3710000.0</v>
       </c>
@@ -23343,51 +23482,51 @@
       </c>
       <c r="X12">
         <v>3893000.0</v>
       </c>
       <c r="Y12">
         <v>4951000.0</v>
       </c>
       <c r="Z12">
         <v>21962000.0</v>
       </c>
       <c r="AA12">
         <v>26886000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>7600000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>19868000.0</v>
       </c>
       <c r="C13">
         <v>11554000.0</v>
       </c>
       <c r="D13">
         <v>2805000.0</v>
       </c>
       <c r="E13">
         <v>378000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
         <v>103000.0</v>
       </c>
       <c r="H13">
         <v>224000.0</v>
       </c>
       <c r="I13">
         <v>73000.0</v>
       </c>
@@ -23399,97 +23538,97 @@
       </c>
       <c r="L13">
         <v>1456000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>8076000.0</v>
       </c>
       <c r="M14">
         <v>5536000.0</v>
       </c>
       <c r="N14">
         <v>1287000.0</v>
       </c>
       <c r="O14">
         <v>-1614000.0</v>
       </c>
       <c r="P14">
         <v>338000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>1022558000.0</v>
       </c>
       <c r="C15">
         <v>522433000.0</v>
       </c>
       <c r="D15">
         <v>323398000.0</v>
       </c>
       <c r="E15">
         <v>245947000.0</v>
       </c>
       <c r="F15">
         <v>143348000.0</v>
       </c>
       <c r="G15">
         <v>150139000.0</v>
       </c>
       <c r="H15">
         <v>114324000.0</v>
       </c>
       <c r="I15">
         <v>112903000.0</v>
       </c>
@@ -23537,51 +23676,51 @@
       </c>
       <c r="X15">
         <v>-5579000.0</v>
       </c>
       <c r="Y15">
         <v>-209080000.0</v>
       </c>
       <c r="Z15">
         <v>13124000.0</v>
       </c>
       <c r="AA15">
         <v>-16853000.0</v>
       </c>
       <c r="AB15">
         <v>42300000.0</v>
       </c>
       <c r="AC15">
         <v>35000000.0</v>
       </c>
       <c r="AD15">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>1022558000.0</v>
       </c>
       <c r="C16">
         <v>522433000.0</v>
       </c>
       <c r="D16">
         <v>323398000.0</v>
       </c>
       <c r="E16">
         <v>245947000.0</v>
       </c>
       <c r="F16">
         <v>143348000.0</v>
       </c>
       <c r="G16">
         <v>150139000.0</v>
       </c>
       <c r="H16">
         <v>114324000.0</v>
       </c>
       <c r="I16">
         <v>112903000.0</v>
       </c>
@@ -23617,51 +23756,51 @@
       </c>
       <c r="T16">
         <v>32466000.0</v>
       </c>
       <c r="U16">
         <v>28717000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>10193000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16">
         <v>5479000.0</v>
       </c>
       <c r="Z16">
         <v>13124000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>1022558000.0</v>
       </c>
       <c r="C17">
         <v>522433000.0</v>
       </c>
       <c r="D17">
         <v>287241000.0</v>
       </c>
       <c r="E17">
         <v>245947000.0</v>
       </c>
       <c r="F17">
         <v>143348000.0</v>
       </c>
       <c r="G17">
         <v>150139000.0</v>
       </c>
       <c r="H17">
         <v>114324000.0</v>
       </c>
       <c r="I17">
         <v>112903000.0</v>
       </c>
@@ -23681,51 +23820,51 @@
         <v>28632000.0</v>
       </c>
       <c r="O17">
         <v>11494000.0</v>
       </c>
       <c r="P17">
         <v>-36492000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>12595000.0</v>
       </c>
       <c r="C18">
         <v>4906000.0</v>
       </c>
       <c r="D18">
         <v>-11995000.0</v>
       </c>
       <c r="E18">
         <v>-13306000.0</v>
       </c>
       <c r="F18">
         <v>-6172000.0</v>
       </c>
       <c r="G18">
         <v>-8282000.0</v>
       </c>
       <c r="H18">
         <v>-9093000.0</v>
       </c>
       <c r="I18">
         <v>-3637000.0</v>
       </c>
@@ -23735,51 +23874,51 @@
       <c r="K18">
         <v>-2336000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-4639000.0</v>
       </c>
       <c r="F19">
         <v>8032000.0</v>
       </c>
       <c r="G19">
         <v>9274000.0</v>
       </c>
       <c r="H19">
         <v>-2580000.0</v>
       </c>
       <c r="I19">
         <v>2148000.0</v>
       </c>
       <c r="J19">
         <v>4834000.0</v>
       </c>
       <c r="K19">
         <v>1837000.0</v>
       </c>
@@ -23793,95 +23932,95 @@
         <v>1873000.0</v>
       </c>
       <c r="O19">
         <v>831000.0</v>
       </c>
       <c r="P19">
         <v>6590000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1105000.0</v>
       </c>
       <c r="K20">
         <v>1105000.0</v>
       </c>
       <c r="L20">
         <v>1105000.0</v>
       </c>
       <c r="M20">
         <v>727000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>58922000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>1312615000.0</v>
       </c>
       <c r="C21">
         <v>749369000.0</v>
       </c>
       <c r="D21">
         <v>418388000.0</v>
       </c>
       <c r="E21">
         <v>253849000.0</v>
       </c>
       <c r="F21">
         <v>188438000.0</v>
       </c>
       <c r="G21">
         <v>190651000.0</v>
       </c>
       <c r="H21">
         <v>163639000.0</v>
       </c>
       <c r="I21">
         <v>150238000.0</v>
       </c>
@@ -23929,85 +24068,85 @@
       </c>
       <c r="X21">
         <v>3824000.0</v>
       </c>
       <c r="Y21">
         <v>11982000.0</v>
       </c>
       <c r="Z21">
         <v>11931000.0</v>
       </c>
       <c r="AA21">
         <v>-21487000.0</v>
       </c>
       <c r="AB21">
         <v>93100000.0</v>
       </c>
       <c r="AC21">
         <v>69000000.0</v>
       </c>
       <c r="AD21">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>7789026000.0</v>
       </c>
       <c r="C23">
         <v>6278107000.0</v>
       </c>
       <c r="D23">
         <v>4788372000.0</v>
       </c>
       <c r="E23">
         <v>3886515000.0</v>
       </c>
       <c r="F23">
         <v>2885198000.0</v>
       </c>
       <c r="G23">
         <v>2666008000.0</v>
       </c>
       <c r="H23">
         <v>2451638000.0</v>
       </c>
       <c r="I23">
         <v>2032641000.0</v>
       </c>
@@ -24055,85 +24194,85 @@
       </c>
       <c r="X23">
         <v>742392000.0</v>
       </c>
       <c r="Y23">
         <v>786585000.0</v>
       </c>
       <c r="Z23">
         <v>852291000.0</v>
       </c>
       <c r="AA23">
         <v>923776000.0</v>
       </c>
       <c r="AB23">
         <v>1276900000.0</v>
       </c>
       <c r="AC23">
         <v>785000000.0</v>
       </c>
       <c r="AD23">
         <v>291400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>141959000.0</v>
       </c>
       <c r="C25">
         <v>145485000.0</v>
       </c>
       <c r="D25">
         <v>80092000.0</v>
       </c>
       <c r="E25">
         <v>81347000.0</v>
       </c>
       <c r="F25">
         <v>68944000.0</v>
       </c>
       <c r="G25">
         <v>60629000.0</v>
       </c>
       <c r="H25">
         <v>51572000.0</v>
       </c>
       <c r="I25">
         <v>42689000.0</v>
       </c>
@@ -24141,135 +24280,135 @@
         <v>37456000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>822376000.0</v>
       </c>
       <c r="C28">
         <v>730072000.0</v>
       </c>
       <c r="D28">
         <v>546047000.0</v>
       </c>
       <c r="E28">
         <v>489344000.0</v>
       </c>
       <c r="F28">
         <v>376309000.0</v>
       </c>
       <c r="G28">
         <v>357777000.0</v>
       </c>
       <c r="H28">
         <v>340005000.0</v>
       </c>
       <c r="I28">
         <v>296986000.0</v>
       </c>
@@ -24317,51 +24456,51 @@
       </c>
       <c r="X28">
         <v>114542000.0</v>
       </c>
       <c r="Y28">
         <v>127051000.0</v>
       </c>
       <c r="Z28">
         <v>212988000.0</v>
       </c>
       <c r="AA28">
         <v>225894000.0</v>
       </c>
       <c r="AB28">
         <v>187800000.0</v>
       </c>
       <c r="AC28">
         <v>130400000.0</v>
       </c>
       <c r="AD28">
         <v>61200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>270895000.0</v>
       </c>
       <c r="C29">
         <v>144128000.0</v>
       </c>
       <c r="D29">
         <v>59423000.0</v>
       </c>
       <c r="E29">
         <v>-10089000.0</v>
       </c>
       <c r="F29">
         <v>46926000.0</v>
       </c>
       <c r="G29">
         <v>41401000.0</v>
       </c>
       <c r="H29">
         <v>37418000.0</v>
       </c>
       <c r="I29">
         <v>35773000.0</v>
       </c>
@@ -24373,51 +24512,51 @@
       </c>
       <c r="L29">
         <v>31224000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>883284000.0</v>
       </c>
       <c r="C30">
         <v>727042000.0</v>
       </c>
       <c r="D30">
         <v>572121000.0</v>
       </c>
       <c r="E30">
         <v>487759000.0</v>
       </c>
       <c r="F30">
         <v>374769000.0</v>
       </c>
       <c r="G30">
         <v>356332000.0</v>
       </c>
       <c r="H30">
         <v>338304000.0</v>
       </c>
       <c r="I30">
         <v>296041000.0</v>
       </c>
@@ -24465,51 +24604,51 @@
       </c>
       <c r="X30">
         <v>113674000.0</v>
       </c>
       <c r="Y30">
         <v>125821000.0</v>
       </c>
       <c r="Z30">
         <v>149411000.0</v>
       </c>
       <c r="AA30">
         <v>187585000.0</v>
       </c>
       <c r="AB30">
         <v>210900000.0</v>
       </c>
       <c r="AC30">
         <v>144400000.0</v>
       </c>
       <c r="AD30">
         <v>73900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
         <v>-19162000.0</v>
       </c>
       <c r="C31">
         <v>-82808000.0</v>
       </c>
       <c r="D31">
         <v>-30194000.0</v>
       </c>
       <c r="E31">
         <v>-17991000.0</v>
       </c>
       <c r="F31">
         <v>1836000.0</v>
       </c>
       <c r="G31">
         <v>889000.0</v>
       </c>
       <c r="H31">
         <v>-11897000.0</v>
       </c>
       <c r="I31">
         <v>-1562000.0</v>
       </c>
@@ -24557,51 +24696,51 @@
       </c>
       <c r="X31">
         <v>-7841000.0</v>
       </c>
       <c r="Y31">
         <v>-3504000.0</v>
       </c>
       <c r="Z31">
         <v>-7544000.0</v>
       </c>
       <c r="AA31">
         <v>-11603000.0</v>
       </c>
       <c r="AB31">
         <v>-19100000.0</v>
       </c>
       <c r="AC31">
         <v>-7000000.0</v>
       </c>
       <c r="AD31">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>9101641000.0</v>
       </c>
       <c r="C32">
         <v>7027476000.0</v>
       </c>
       <c r="D32">
         <v>5206760000.0</v>
       </c>
       <c r="E32">
         <v>4140364000.0</v>
       </c>
       <c r="F32">
         <v>3073636000.0</v>
       </c>
       <c r="G32">
         <v>2856659000.0</v>
       </c>
       <c r="H32">
         <v>2615277000.0</v>
       </c>
       <c r="I32">
         <v>2182879000.0</v>
       </c>
@@ -24668,1235 +24807,1240 @@
       <c r="AD32">
         <v>297600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN32"/>
+  <dimension ref="A1:DO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
       <c r="DN1" t="s">
         <v>178</v>
       </c>
+      <c r="DO1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>2420643000.0</v>
+      </c>
+      <c r="C2">
         <v>2110920000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1971352000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1843098000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1663422000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1427870000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1434066000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1430652000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1446694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1239653000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1077881000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1100625000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1068510000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>969235000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>905940000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>917788000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>842956000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>732072000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>702013000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>674684000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>587440000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>546292000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>561962000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>566903000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>597773000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>583038000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>587024000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>564216000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>530286000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>431808000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>470184000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>466668000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>423860000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>375888000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>367341000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>379993000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>369673000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>304634000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>303835000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>335944000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>338112000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>312440000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>299913000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>323100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>334518000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>304859000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>287164000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>303686000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>300942000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>269232000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>268912000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>282968000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>291086000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>274423000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>256771000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>279720000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>299076000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>286666000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>267075000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>279005000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>264638000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>247850000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>257671000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>257339000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>207623000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>196967000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>202022000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>234186000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>242028000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>225121000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>256160000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>281508000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>287271000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>242285000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>238756000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>231792000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>228797000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>213126000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>222498000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>241467000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>221926000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>199617000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>180664000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>196104000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>200255000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>167884000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>176094000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>178250000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>170827000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>162777000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>163554000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>172900000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>164902000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>154662000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>169425000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>172726000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>158524000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>160089000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>307015000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>189426000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>184523000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>167791000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>324560000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>349767000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>331397000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>288775000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>281800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>295500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>262424000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>226200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>214900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>173200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>145100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>100200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>96300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>70100000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>181</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>38960000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37613000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>44914000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34647000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>34125000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34884000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36754000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38680000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35167000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21576000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20386000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20086000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19518000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20102000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19792000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20616000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20837000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18944000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18326000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15698000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15976000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14505000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15350000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18083000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12691000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13129000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13424000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14295000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10724000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11957000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11010000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10482000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9240000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10120000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10437000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10760000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6139000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6495000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6513000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6900000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6258000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6030000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5922000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5841000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5623000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5974000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5708000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4654000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4653000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4605000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4539000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4775000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5149000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5332000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5012000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5137000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5825000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4696000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4713000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4819000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5560000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4802000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3444000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3636000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3631000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3250000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3340000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3278000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3123000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3635000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3368000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2567000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1959000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1725000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1706000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1570000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1384000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1360000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1338000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1283000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1288000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1361000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1279000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1185000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4533000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1419000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1264000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1234000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4812000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>806000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1761000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2541000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3673000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1695000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1687000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2188000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6394000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>6130000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5973000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5969000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6489000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6222000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6084000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6107000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5967000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5733000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5300000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>4800000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3600000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3400000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1000000.0</v>
       </c>
-      <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-15000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-15000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-25000.0</v>
       </c>
-      <c r="BA4">
-[...1 lines deleted...]
-      </c>
       <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
         <v>-54000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>355000.0</v>
       </c>
-      <c r="BD4">
-[...1 lines deleted...]
-      </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
@@ -26003,807 +26147,812 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>183</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>484324000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>421310000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>373432000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>298089000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>209631000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>186016000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>189542000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>171364000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>124689000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>110721000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>127324000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>89120000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>69901000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>73533000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>78044000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>56541000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>39838000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>51504000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>62882000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44142000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36725000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>54248000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>60100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>57119000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27084000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>46658000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>51485000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>34156000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27861000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34715000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53288000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>44080000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19446000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>25852000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>36830000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>28724000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11759000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>25431000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>32837000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>28170000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15944000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23264000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>29898000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>25032000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11187000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14847000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14589000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>10544000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2106000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9058000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>18572000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14396000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5130000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8931000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9755000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7426000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2978000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1847000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-42384000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6141000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8382000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8285000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9161000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2450000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2180000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11936000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15913000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>17197000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>12189000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>22726000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>21876000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>24566000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>12810000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>13079000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18093000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16543000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2156000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>11223000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>14155000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>12099000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7045000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-24295000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>10890000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>9711000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1286000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3291000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>6329000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7541000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3005000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-163000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>7363000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5135000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3197000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1564000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>7680000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8034000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2035000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>12284000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7139000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5534000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1004000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>11847000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>9912000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>10802000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>12856000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>20100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>27548000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>30023000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>15500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>32200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>13700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>16000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>7100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>6800000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>8600000.0</v>
       </c>
-      <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>557966000.0</v>
+      </c>
+      <c r="C6">
         <v>523284000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>458923000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>418346000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>332736000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>243756000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>220900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>226296000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>210044000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>159856000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>132297000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>147710000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>109206000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>89419000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>93635000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>97836000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>77157000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60675000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70448000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>81208000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59840000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>52701000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68753000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>75450000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>75202000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>39775000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>59787000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>64909000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>48451000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>38585000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>46672000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>64298000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>54562000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28686000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>35972000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>47267000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>39484000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17898000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>39350000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>35070000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>22202000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29294000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>35820000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>30873000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16810000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20821000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>20297000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>15544000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6760000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13711000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>23177000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>18935000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9905000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>14080000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>15087000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>12438000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2159000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7672000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-37688000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10854000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3563000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>13845000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>13963000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5894000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5816000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>15567000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19163000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>20537000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>15467000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>25849000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>25511000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>27934000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>15377000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>15038000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19818000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>18249000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3726000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12607000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>15515000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13437000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>8328000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-23007000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>12251000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>10990000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2471000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7824000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7748000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>8805000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4239000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4649000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8169000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6896000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-656000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5237000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>9375000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9721000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>153000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>18678000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>13269000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>11507000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4965000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>18336000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>16134000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>16886000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>18963000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>26200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>33515000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>35756000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>20800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>37000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>17300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>19400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>9300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>8900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>9600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>47400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26985,99 +27134,100 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27259,1559 +27409,1576 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>845013000.0</v>
+      </c>
+      <c r="C9">
         <v>754412000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>674715000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>607871000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>509897000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>403416000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>433738000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>381714000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>363596000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>297363000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>279685000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>277499000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>227920000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>205405000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>211248000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>202224000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>174992000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>153144000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>154071000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>159212000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>126455000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>123469000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>136999000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>147196000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>145695000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>117093000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>132560000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>142702000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>120016000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>106665000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118175000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>127868000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>111183000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>89053000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>93731000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>100858000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>95738000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>75954000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>88265000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>92816000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>89426000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>73502000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>83927000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>87465000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>82049000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>64688000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>69304000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>66459000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>61859000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>52149000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>61428000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>67021000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>59967000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>51467000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>54714000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>55521000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>54512000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>42931000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>50625000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>49108000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>47510000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>34209000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>56900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>50309000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>41965000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>39508000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>54671000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>57405000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>58321000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>55153000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>72868000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>67127000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>67826000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>53420000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>54528000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>54298000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>51723000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>36514000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>45576000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>46209000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>42464000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>36768000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>36930000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>39148000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>38251000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>27376000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>35179000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>33280000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>33060000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>30206000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>29393000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>34840000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>33897000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>27752000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>33804000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>39345000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>34094000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>30560000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>70063000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>44644000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>43144000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>36539000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>75048000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>74155000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>73573000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>73791000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>80000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>79315000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>79069000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>65700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>79800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>59200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>49300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>32400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>41000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>27400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>47400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>566243000.0</v>
+      </c>
+      <c r="C10">
         <v>482146000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>418499000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>370458000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>296484000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>208012000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>186038000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>187812000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>169655000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>123056000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>111729000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>125438000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85202000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65825000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70199000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>74435000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>53515000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>37709000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50968000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>61296000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42782000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35228000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54141000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>58367000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54565000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24467000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>45131000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>48706000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31106000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26799000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34463000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52136000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>43344000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18733000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26017000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>35869000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27683000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11369000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25980000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32274000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27564000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15252000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23905000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29499000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24578000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10682000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14348000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14028000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10082000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1770000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9714000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18225000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14049000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4792000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8567000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9328000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7218000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3774000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1392000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-42862000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5675000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-8869000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7992000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>8329000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2161000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1895000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11680000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15612000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16889000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11598000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20177000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>22060000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24760000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>13594000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13899000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18811000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17096000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2740000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11798000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>14724000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12514000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7555000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-24038000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11435000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8335000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1034000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3012000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6124000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7518000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2029000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-4859000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5030000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3073000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-5972000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>752000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>6849000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6349000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-5472000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-653000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5349000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3249000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-3558000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-10750000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-6476000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-874000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>7032000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>14100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>22600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>25600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>11600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>21700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>19200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>14900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>6200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>6900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>8500000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>124641000.0</v>
+      </c>
+      <c r="C11">
         <v>111768000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>87693000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>78843000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>65636000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38723000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>40168000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>41577000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>35646000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>26737000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>20148000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20313000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15726000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8609000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14775000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12920000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11269000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-49053000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13373000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14999000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9817000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8737000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11301000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8279000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>15070000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6751000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11079000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6933000.0</v>
       </c>
       <c r="AD11">
         <v>6933000.0</v>
       </c>
       <c r="AE11">
+        <v>6933000.0</v>
+      </c>
+      <c r="AF11">
         <v>9307000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13595000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10797000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2074000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18478000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13585000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9711000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3892000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9113000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11803000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9847000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5402000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9022000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9613000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8796000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3793000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2527000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4649000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3746000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>692000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3782000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6588000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5735000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2043000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4014000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3926000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3049000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-944000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-693000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-6293000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2513000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-3699000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2196000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2919000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>515000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>730000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4144000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>6072000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6491000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4730000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>7686000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>8295000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9567000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5353000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5218000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7333000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6595000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>934000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4299000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5757000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4797000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3021000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4575000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4750000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3769000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>497000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1624000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2553000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3254000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>796000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-2949000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>2435000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>626000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-1969000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>352000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3268000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2641000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-1519000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1693000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3929000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2032000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-1296000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5517000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-2787000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>31000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>3024000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>5900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>9700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>11000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>5000000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>9300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>8400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>6500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>3400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>4900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-2800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
+        <v>1437000.0</v>
+      </c>
+      <c r="C12">
         <v>2178000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2811000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2974000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1605000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1619000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1730000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1709000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1633000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>401300.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1886000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3918000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4076000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4620000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3609000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3026000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2129000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1753000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1586000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1360000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1497000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1401000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1733000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2554000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2617000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2426000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2779000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3050000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1062000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1109000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1152000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>736000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>713000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>961000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1041000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>390000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>475000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>563000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>606000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>701000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>395000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>399000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>454000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>505000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>499000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>561000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>462000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>336000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347000.0</v>
       </c>
       <c r="BA12">
         <v>347000.0</v>
       </c>
       <c r="BB12">
+        <v>347000.0</v>
+      </c>
+      <c r="BC12">
         <v>338000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>364000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>406000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>428000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>397000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>455000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>478000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>466000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>487000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>293000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>832000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>289000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>285000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>256000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>301000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>308000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>337000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>339000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>380000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>410000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>258000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>177000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>129000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>145000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>164000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>152000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>163000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>146000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>155000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>151000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>166000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>383000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>375000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>370000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>374000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>294000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>528000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>318000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1107000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>990000.0</v>
       </c>
       <c r="CQ12">
         <v>990000.0</v>
       </c>
       <c r="CR12">
+        <v>990000.0</v>
+      </c>
+      <c r="CS12">
         <v>959000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1102000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1899000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4084000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5171000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6476000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6228000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6986000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7122000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6683000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6095000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>5300000.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>4200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>3200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>1900000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
+        <v>11051000.0</v>
+      </c>
+      <c r="C13">
         <v>8512000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8213000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6381000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2819000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4267000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4862000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3825000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1264000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1603000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1051000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9661000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>92000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1397000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>364000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
+        <v>3000.0</v>
+      </c>
+      <c r="X13">
         <v>4000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1697000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>28000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>64000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>50000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>82000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>67000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>25000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28855,174 +29022,173 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>1662000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2213000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2378000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1823000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1139000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1774000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1935000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>688000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>339000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>233000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>552000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>163000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>794000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-348000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-421000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-1639000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>338000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
@@ -29117,930 +29283,937 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
+      <c r="DO14"/>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>441602000.0</v>
+      </c>
+      <c r="C15">
         <v>370378000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>330806000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>291615000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>230848000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>169289000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>145870000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>146235000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>134009000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>96319000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91581000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>105125000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>69476000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>57216000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>55424000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>61515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42246000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>86762000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>37595000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>46297000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32965000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>26491000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42840000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>50088000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>39495000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>17716000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>34052000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>36233000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24173000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19866000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25156000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>38541000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32547000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>16659000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7539000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22284000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>17972000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7477000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16867000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20471000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17717000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9841000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13221000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>17673000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13404000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5066000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10682000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7605000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4401000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>375000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5596000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>11379000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7762000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2532000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4351000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5673000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4468000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1029000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1747000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-36569000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3162000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-5170000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5796000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>5371000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1646000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1927000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>7602000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9540000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>10098000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6942000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>12491000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>13765000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>15193000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8241000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8681000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11478000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10501000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1806000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7514000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8962000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>7921000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4327000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-17564000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6131000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4678000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>529000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2006000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3490000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4174000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1043000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-3511000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>175000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2573000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-4816000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-334000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3740000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4768000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-217254000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3091000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5642000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3291000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1100000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-16267000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-3689000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-905000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4008000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>8200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>12900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>14645000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>6600000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>12400000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>10800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>8400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>3400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>3600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>330806000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>291615000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>230848000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>169289000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>145870000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>146235000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>105125000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69476000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57216000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>55424000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42246000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>86762000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37595000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>46297000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32965000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26491000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42840000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>50088000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>39495000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17716000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34052000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36233000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24173000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19866000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>25156000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38541000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32547000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16659000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7539000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22284000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17972000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7477000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16953000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20471000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>17717000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9755000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13221000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17673000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13404000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5066000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10682000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7605000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4401000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>390000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5596000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11404000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7762000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2586000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4351000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5673000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4468000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-1029000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1747000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-36569000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3162000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>5796000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5410000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1646000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1165000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7536000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>9540000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10398000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7122000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12720000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13737000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15169000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8178000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8681000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11478000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10501000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1806000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7499000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8967000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7717000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4534000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-6096000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6096000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4883000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1280000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2628000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3341000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4435000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>952000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-2595000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2595000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2447000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>1898000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3581000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4998000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>11930000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1194000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1217000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
         <v>-4008000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4008000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
+        <v>441602000.0</v>
+      </c>
+      <c r="C17">
         <v>370378000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>330806000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>291615000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>230848000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>169289000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>145870000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>146235000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>134009000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>96319000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>91581000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>105125000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>69476000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>57216000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>55424000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>61515000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>42246000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>86762000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>37595000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>46297000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32965000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>26491000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>42840000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>50088000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>39495000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>17716000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>34052000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>36233000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>24173000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>19866000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>25156000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>38541000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>32547000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>16659000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7539000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>22284000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>17972000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7477000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>16953000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>20471000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>17717000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>9755000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>14883000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>19886000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>15782000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>6889000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>11821000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>9379000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>6336000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1078000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5932000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>11637000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>8314000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2749000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4790000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5325000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4047000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-2668000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-36569000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>3162000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30129,155 +30302,160 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>9614000.0</v>
+      </c>
+      <c r="C18">
         <v>6334000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5326000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3407000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1214000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2648000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3286000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2095000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-445000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-30000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>650000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-934000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3826000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2679000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4556000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3604000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3020000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2126000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1736000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1585000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1357000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1494000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1477000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1726000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2526000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2553000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2376000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2697000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2983000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1037000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30321,212 +30499,213 @@
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2962000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-984000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5284000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3392000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-110000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4147000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3390000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1223000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4745000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1120000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7341000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3415000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3843000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2361000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1003000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1919000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1546000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-118000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2460000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>498000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>3905000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>205000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2877000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2495000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-541000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>908000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>887000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-445000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>487000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>116000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>37000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>201000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>19000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-45000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-196000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-104000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>209000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>974000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>838000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>17000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>44000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>832000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-12000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-15000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>26000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>5077000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>540000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -30539,177 +30718,176 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>-2210000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>6630000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-4420000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1105000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3315000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-3315000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1105000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>1105000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>727000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>727000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>55134000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -30801,455 +30979,459 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>557966000.0</v>
+      </c>
+      <c r="C21">
         <v>485416000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>426350000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>378874000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>299873000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>209098000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>226355000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>202884000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>184670000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>135460000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>120278000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>135143000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>92082000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>70885000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>80071000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>81436000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>56651000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35691000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>49331000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>64105000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39397000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>35605000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>48281000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>56685000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>60962000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24723000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46554000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>53404000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35702000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>27979000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>38032000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>52790000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>40175000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19241000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23904000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>34335000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>29265000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>11756000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25547000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>31950000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>28615000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>15457000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24184000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>29861000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24831000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11168000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14892000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14785000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10648000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1897000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9059000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17734000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14379000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5086000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8045000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9767000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7661000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3619000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>820000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-47461000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5601000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-8328000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7109000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8453000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2376000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2104000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12085000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>15793000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>17040000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>11715000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>20115000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21876000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>24566000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>12810000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>13079000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18093000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16543000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2156000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11223000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>14155000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>12099000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7045000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-24295000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>11475000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9387000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1270000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3291000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6593000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>7404000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3829000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-287000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>6414000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4023000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-4359000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1564000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7680000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>6651000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-3913000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>500000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7139000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5534000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-1242000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11847000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>9912000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>10802000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>12856000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>20100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>27515000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>30023000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>15500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>32200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>20800000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>8900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>7100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>6800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>8600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>47400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31431,422 +31613,428 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>2708475000.0</v>
+      </c>
+      <c r="C23">
         <v>2379916000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2219323000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2072677000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1873446000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1622188000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1641449000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1609482000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1625620000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1401556000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1237288000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1242981000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1204348000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1103755000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1037117000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1038576000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>961297000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>849525000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>806753000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>769791000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>674498000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>634156000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>650680000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>657414000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>682506000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>675408000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>673030000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>653514000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>614600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>510494000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>550327000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>541746000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>494868000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>445700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>437168000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>446516000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>436146000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>368832000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>366553000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>396810000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>398923000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>370485000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>359656000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>380704000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>391736000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>358379000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>341576000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>355360000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>352153000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>319484000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>321281000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>332255000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>336674000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>320804000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>303186000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>325474000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>345731000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>333029000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>316880000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>375574000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>306547000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>290387000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>307462000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>299195000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>247212000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>234371000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>244862000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>275798000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>283309000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>268305000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>308913000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>326759000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>330531000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>282895000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>280205000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>267997000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>263977000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>247484000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>256851000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>273521000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>252291000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>229340000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>241889000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>224362000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>219836000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>193974000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>207982000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>204937000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>196544000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>148041000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>193110000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>201326000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>194776000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>186773000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>201665000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>204391000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>185967000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>194562000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>197655000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>226931000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>222133000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>205572000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>387761000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>414010000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>394168000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>349710000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>341700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>347300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>311470000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>276400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>262500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>211600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>185400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>125500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>130500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>88900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>47400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31921,439 +32109,441 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>43310000.0</v>
+      </c>
+      <c r="C25">
         <v>38960000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37613000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35574000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34647000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34125000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34884000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36754000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38680000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35167000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21576000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20386000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20086000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19518000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20102000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19792000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20616000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20837000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18944000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>18326000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15698000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15976000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14505000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15350000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18083000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12691000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13129000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13424000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14295000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10724000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11957000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11010000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10482000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9240000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10120000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10437000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10760000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6139000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6495000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6513000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6900000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6258000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6030000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5922000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5841000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5623000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5974000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5708000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4654000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4653000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4605000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4539000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4775000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5149000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5332000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5012000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5137000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5825000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4696000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4713000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4819000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5560000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4802000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3444000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3636000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3631000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3250000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3340000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3278000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3123000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3635000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3368000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2567000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1959000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1725000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1706000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1570000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1384000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1360000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1338000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1283000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1288000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1361000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1279000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1185000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4533000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1419000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1264000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1234000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4812000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-2275000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1761000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2541000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3673000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1695000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1687000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2188000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6394000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>6130000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5973000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5969000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6489000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>6222000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6084000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>6107000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5700000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>4800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>4000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DK25">
         <v>2100000.0</v>
       </c>
       <c r="DL25">
+        <v>2100000.0</v>
+      </c>
+      <c r="DM25">
         <v>2300000.0</v>
       </c>
-      <c r="DM25"/>
       <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32535,126 +32725,129 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>4004000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>676000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
@@ -32673,495 +32866,501 @@
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>287047000.0</v>
+      </c>
+      <c r="C28">
         <v>268996000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>231893000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>229579000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>210466000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>194874000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>207635000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>180177000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>179537000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>162723000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>160026000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>133419000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>136430000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>135032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>131650000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>121194000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>118724000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>117776000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>105259000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>95287000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>87549000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>88214000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>92924000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>90888000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>85045000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>92924000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>86588000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>90006000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>84506000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>78905000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>80458000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>75297000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>71208000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>70023000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>70033000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>66707000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>66599000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>63247000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>62956000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>61032000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>61023000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58181000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>59998000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>57902000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>57369000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>53696000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>54494000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>52200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>50573000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50385000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>52591000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>49404000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>45699000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>46520000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>46352000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>46004000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47090000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>46363000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>46094000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>41493000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>41928000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42622000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>48526000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41885000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>35611000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>37409000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>42848000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>41713000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>41276000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>43186000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>52732000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>45434000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>43363000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>40640000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>41401000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>36173000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>35207000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>34377000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>34324000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>32139000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>30414000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>29743000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>27272000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29613000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>30752000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>28077000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>28541000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>26687000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>25717000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>27188000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>26830000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>28064000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>28699000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>30949000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>32022000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>31880000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>30554000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>32595000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>54758000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>52735000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>53001000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>52494000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>56712000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>58021000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>56687000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>54828000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>53800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>45800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>43300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>44900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>42800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>34400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>32500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>20700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>32100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>12200000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
+      <c r="DO28"/>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>124641000.0</v>
+      </c>
+      <c r="C29">
         <v>111768000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>87693000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78843000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65636000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41577000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35646000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26737000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20148000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20313000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15726000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8609000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14775000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12920000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11269000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-49053000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13373000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14999000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9817000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8737000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11301000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8279000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15070000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6751000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11079000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6933000.0</v>
       </c>
       <c r="AD29">
         <v>6933000.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>6933000.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33205,1116 +33404,1126 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>287047000.0</v>
+      </c>
+      <c r="C30">
         <v>268996000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>249363000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>229579000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210024000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>194318000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>207383000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>178830000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>178926000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>161903000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>159407000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>142356000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>135838000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>134520000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>131177000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>120788000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>118341000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>117453000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>104740000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>95107000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>87058000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87864000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>88718000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>90511000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>84733000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>92370000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>86006000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>89298000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>84314000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78686000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>80143000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>75078000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71008000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>69812000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>69827000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>66523000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>66473000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>64198000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>62718000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>60866000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>60811000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>58045000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>59743000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>57604000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>57218000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>53520000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54412000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51674000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>51211000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>50252000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>52369000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>49287000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>45588000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>46381000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>46415000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>45754000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>46655000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>46363000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>49805000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>96569000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>41909000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>42537000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>49791000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>41856000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>39589000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37404000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>42840000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>41612000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>41281000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>43184000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>52753000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>45251000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>43260000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>40610000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>41449000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>36205000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>35180000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>34358000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>34353000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>32054000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30365000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29723000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>61225000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>28258000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2288000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>26090000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>31888000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26687000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>25519000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>27188000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>29556000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>28426000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>29874000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>32111000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>32240000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>31665000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>27443000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>34473000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>36515000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>37505000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>37610000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>37781000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>63201000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>64243000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>62771000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>60935000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>59900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>51800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>49046000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>50200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>47600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>38400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>33300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>25300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>34200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>18800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>47400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:118">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
+        <v>8277000.0</v>
+      </c>
+      <c r="C31">
         <v>-3270000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7851000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8416000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3389000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1086000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-40317000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15072000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15015000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-12404000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8549000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9705000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6880000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5060000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9872000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7001000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3136000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2018000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1637000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2809000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3385000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-377000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5860000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1682000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6397000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-256000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1423000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4698000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4596000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1180000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3569000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-654000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3169000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-508000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2113000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1534000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1582000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-387000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>433000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>324000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1051000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-214000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-279000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-362000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-253000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-486000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-544000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-757000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-566000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-127000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>655000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>491000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-330000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-294000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>522000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-418000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-443000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-155000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>572000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>4599000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>74000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-541000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>883000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-124000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-215000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-209000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-405000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-181000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-151000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-117000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>62000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>184000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>194000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>784000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>820000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>718000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>553000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>584000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>575000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>569000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>415000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>511000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>257000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-40000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1052000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-236000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-279000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-469000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>114000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1800000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4572000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1384000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-950000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1613000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-812000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-831000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-302000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1559000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1153000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1790000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2285000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2316000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-22597000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-16388000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-11676000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-5824000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-6000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4915000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-4285000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-3900000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-10500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-1600000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>6000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-900000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>100000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-100000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-47400000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-39500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:118">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>3265656000.0</v>
+      </c>
+      <c r="C32">
         <v>2865332000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2646067000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2450969000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2173319000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1831286000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1867804000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1812366000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1810290000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1537016000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1357566000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1378124000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1296430000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1174640000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1117188000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1120012000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1017948000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>885216000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>856084000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>833896000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>713895000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>669761000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>698961000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>714099000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>743468000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>700131000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>719584000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>706918000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>650302000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>538473000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>588359000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>594536000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>535043000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>464941000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>461072000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>480851000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>465411000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>380588000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>392100000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>428760000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>427538000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>385942000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>383840000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>410565000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>416567000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>369547000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>356468000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>370145000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>362801000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>321381000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>330340000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>349989000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>351053000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>325890000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>311485000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>335540000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>354750000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>329410000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>317700000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>328113000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>312148000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>282059000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>314571000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>307648000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>249588000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>236475000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>256693000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>291591000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>300349000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>281290000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>329028000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>348635000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>355097000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>295705000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>293284000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>286090000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>280520000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>249640000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>268074000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>287676000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>264390000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>236385000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>217594000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>235252000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>229547000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>195260000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>211273000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>211530000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>203948000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>151870000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>192947000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>207740000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>198799000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>182414000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>203229000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>212071000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>192618000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>190649000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>198155000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>234070000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>227667000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>204330000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>399608000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>423922000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>404970000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>362566000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>361800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>374800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>341500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>291900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>294700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>232400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>194400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>132600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>137300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>97500000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>47400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>39500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -34400,51 +34609,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>549939000.0</v>
       </c>
       <c r="C2">
         <v>205150000.0</v>
       </c>
       <c r="D2">
         <v>57214000.0</v>
       </c>
       <c r="E2">
         <v>58776000.0</v>
       </c>
       <c r="F2">
         <v>54896000.0</v>
       </c>
       <c r="G2">
         <v>50788000.0</v>
       </c>
       <c r="H2">
         <v>45620000.0</v>
       </c>
       <c r="I2">
         <v>36542000.0</v>
       </c>
@@ -34492,51 +34701,51 @@
       </c>
       <c r="X2">
         <v>6104000.0</v>
       </c>
       <c r="Y2">
         <v>10625000.0</v>
       </c>
       <c r="Z2">
         <v>16021000.0</v>
       </c>
       <c r="AA2">
         <v>3664000.0</v>
       </c>
       <c r="AB2">
         <v>7000000.0</v>
       </c>
       <c r="AC2">
         <v>18100000.0</v>
       </c>
       <c r="AD2">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>154903000</v>
       </c>
       <c r="C3">
         <v>111071000</v>
       </c>
       <c r="D3">
         <v>94838000</v>
       </c>
       <c r="E3">
         <v>48359000</v>
       </c>
       <c r="F3">
         <v>22330000</v>
       </c>
       <c r="G3">
         <v>24131000</v>
       </c>
       <c r="H3">
         <v>31750000</v>
       </c>
       <c r="I3">
         <v>27268000</v>
       </c>
@@ -34584,51 +34793,51 @@
       </c>
       <c r="X3">
         <v>3406000</v>
       </c>
       <c r="Y3">
         <v>5322000</v>
       </c>
       <c r="Z3">
         <v>5978000</v>
       </c>
       <c r="AA3">
         <v>18037000</v>
       </c>
       <c r="AB3">
         <v>47500000</v>
       </c>
       <c r="AC3">
         <v>11100000</v>
       </c>
       <c r="AD3">
         <v>3900000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1562000.0</v>
       </c>
       <c r="F4">
         <v>3880000.0</v>
       </c>
       <c r="G4">
         <v>4108000.0</v>
       </c>
       <c r="H4">
         <v>5168000.0</v>
       </c>
       <c r="I4">
         <v>9078000.0</v>
       </c>
       <c r="J4">
         <v>4468000.0</v>
       </c>
       <c r="K4">
         <v>-24390000.0</v>
       </c>
@@ -34642,51 +34851,51 @@
         <v>11297000.0</v>
       </c>
       <c r="O4">
         <v>-10480000.0</v>
       </c>
       <c r="P4">
         <v>-35109000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>137922000.0</v>
       </c>
       <c r="F5">
         <v>35144000.0</v>
       </c>
       <c r="G5">
         <v>32604000.0</v>
       </c>
       <c r="H5">
         <v>697000.0</v>
       </c>
       <c r="I5">
         <v>2747000.0</v>
       </c>
       <c r="J5">
         <v>3472000.0</v>
       </c>
       <c r="K5">
         <v>-8993000.0</v>
       </c>
@@ -34700,51 +34909,51 @@
         <v>-600000.0</v>
       </c>
       <c r="O5">
         <v>-3626000.0</v>
       </c>
       <c r="P5">
         <v>-3634000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>431959000.0</v>
       </c>
       <c r="C6">
         <v>344789000.0</v>
       </c>
       <c r="D6">
         <v>147936000.0</v>
       </c>
       <c r="E6">
         <v>-1562000.0</v>
       </c>
       <c r="F6">
         <v>3880000.0</v>
       </c>
       <c r="G6">
         <v>4108000.0</v>
       </c>
       <c r="H6">
         <v>5168000.0</v>
       </c>
       <c r="I6">
         <v>9078000.0</v>
       </c>
@@ -34792,51 +35001,51 @@
       </c>
       <c r="X6">
         <v>4032000.0</v>
       </c>
       <c r="Y6">
         <v>-4521000.0</v>
       </c>
       <c r="Z6">
         <v>-5396000.0</v>
       </c>
       <c r="AA6">
         <v>12357000.0</v>
       </c>
       <c r="AB6">
         <v>-3300000.0</v>
       </c>
       <c r="AC6">
         <v>137500000.0</v>
       </c>
       <c r="AD6">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
         <v>-67667000.0</v>
       </c>
       <c r="C7">
         <v>107401000.0</v>
       </c>
       <c r="D7">
         <v>73471000.0</v>
       </c>
       <c r="E7">
         <v>29963000.0</v>
       </c>
       <c r="F7">
         <v>-56954000.0</v>
       </c>
       <c r="G7">
         <v>64836000.0</v>
       </c>
       <c r="H7">
         <v>-47037000.0</v>
       </c>
       <c r="I7">
         <v>-25085000.0</v>
       </c>
@@ -34884,51 +35093,51 @@
       </c>
       <c r="X7">
         <v>-7753000.0</v>
       </c>
       <c r="Y7">
         <v>-8873000.0</v>
       </c>
       <c r="Z7">
         <v>20279000.0</v>
       </c>
       <c r="AA7">
         <v>16316000.0</v>
       </c>
       <c r="AB7">
         <v>-49600000.0</v>
       </c>
       <c r="AC7">
         <v>-56500000.0</v>
       </c>
       <c r="AD7">
         <v>-14100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-223178000.0</v>
       </c>
       <c r="F8">
         <v>-58046000.0</v>
       </c>
       <c r="G8">
         <v>38486000.0</v>
       </c>
       <c r="H8">
         <v>-49508000.0</v>
       </c>
       <c r="I8">
         <v>-68621000.0</v>
       </c>
       <c r="J8">
         <v>-35930000.0</v>
       </c>
       <c r="K8">
         <v>10182000.0</v>
       </c>
@@ -34942,51 +35151,51 @@
         <v>-14345000.0</v>
       </c>
       <c r="O8">
         <v>4549000.0</v>
       </c>
       <c r="P8">
         <v>14552000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>-614243000.0</v>
       </c>
       <c r="C9">
         <v>-415314000.0</v>
       </c>
       <c r="D9">
         <v>-374205000.0</v>
       </c>
       <c r="E9">
         <v>-223178000.0</v>
       </c>
       <c r="F9">
         <v>-58046000.0</v>
       </c>
       <c r="G9">
         <v>38486000.0</v>
       </c>
       <c r="H9">
         <v>-49508000.0</v>
       </c>
       <c r="I9">
         <v>-68621000.0</v>
       </c>
@@ -35030,51 +35239,51 @@
         <v>-136976000.0</v>
       </c>
       <c r="W9">
         <v>-11445000.0</v>
       </c>
       <c r="X9">
         <v>-97116000.0</v>
       </c>
       <c r="Y9">
         <v>13292000.0</v>
       </c>
       <c r="Z9">
         <v>23102000.0</v>
       </c>
       <c r="AA9">
         <v>-36791000.0</v>
       </c>
       <c r="AB9">
         <v>-73500000.0</v>
       </c>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
         <v>-24411000.0</v>
       </c>
       <c r="C10">
         <v>6544000.0</v>
       </c>
       <c r="D10">
         <v>-29688000.0</v>
       </c>
       <c r="E10">
         <v>-13495000.0</v>
       </c>
       <c r="F10">
         <v>-5651000.0</v>
       </c>
       <c r="G10">
         <v>-1457000.0</v>
       </c>
       <c r="H10">
         <v>2366000.0</v>
       </c>
       <c r="I10">
         <v>-1538000.0</v>
       </c>
@@ -35122,51 +35331,51 @@
       </c>
       <c r="X10">
         <v>2058000.0</v>
       </c>
       <c r="Y10">
         <v>2427000.0</v>
       </c>
       <c r="Z10">
         <v>940000.0</v>
       </c>
       <c r="AA10">
         <v>1103000.0</v>
       </c>
       <c r="AB10">
         <v>-4800000.0</v>
       </c>
       <c r="AC10">
         <v>-800000.0</v>
       </c>
       <c r="AD10">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>150271000.0</v>
       </c>
       <c r="F11">
         <v>-10809000.0</v>
       </c>
       <c r="G11">
         <v>11895000.0</v>
       </c>
       <c r="H11">
         <v>16295000.0</v>
       </c>
       <c r="I11">
         <v>42327000.0</v>
       </c>
       <c r="J11">
         <v>46571000.0</v>
       </c>
       <c r="K11">
         <v>-3926000.0</v>
       </c>
@@ -35196,51 +35405,51 @@
         <v>20746000.0</v>
       </c>
       <c r="U11">
         <v>17187000.0</v>
       </c>
       <c r="V11">
         <v>12028000.0</v>
       </c>
       <c r="W11">
         <v>15446000.0</v>
       </c>
       <c r="X11">
         <v>3667000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>21980000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-78069000.0</v>
       </c>
       <c r="F12">
         <v>6683000.0</v>
       </c>
       <c r="G12">
         <v>-6330000.0</v>
       </c>
       <c r="H12">
         <v>5895000.0</v>
       </c>
       <c r="I12">
         <v>16300000.0</v>
       </c>
       <c r="J12">
         <v>7457000.0</v>
       </c>
       <c r="K12">
         <v>2283000.0</v>
       </c>
@@ -35254,51 +35463,51 @@
         <v>6272000.0</v>
       </c>
       <c r="O12">
         <v>8184000.0</v>
       </c>
       <c r="P12">
         <v>53698000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-42850000.0</v>
       </c>
       <c r="F13">
         <v>-24610000.0</v>
       </c>
       <c r="G13">
         <v>33066000.0</v>
       </c>
       <c r="H13">
         <v>-31005000.0</v>
       </c>
       <c r="I13">
         <v>-5139000.0</v>
       </c>
       <c r="J13">
         <v>14710000.0</v>
       </c>
       <c r="K13">
         <v>-7304000.0</v>
       </c>
@@ -35306,51 +35515,51 @@
         <v>-2215000.0</v>
       </c>
       <c r="M13">
         <v>2537000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
         <v>79580000.0</v>
       </c>
       <c r="C14">
         <v>145485000.0</v>
       </c>
       <c r="D14">
         <v>81566000.0</v>
       </c>
       <c r="E14">
         <v>81347000.0</v>
       </c>
       <c r="F14">
         <v>68944000.0</v>
       </c>
       <c r="G14">
         <v>60629000.0</v>
       </c>
       <c r="H14">
         <v>51572000.0</v>
       </c>
       <c r="I14">
         <v>42689000.0</v>
       </c>
@@ -35398,51 +35607,51 @@
       </c>
       <c r="X14">
         <v>6839000.0</v>
       </c>
       <c r="Y14">
         <v>9243000.0</v>
       </c>
       <c r="Z14">
         <v>24466000.0</v>
       </c>
       <c r="AA14">
         <v>24902000.0</v>
       </c>
       <c r="AB14">
         <v>23100000.0</v>
       </c>
       <c r="AC14">
         <v>14000000.0</v>
       </c>
       <c r="AD14">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>68833000.0</v>
       </c>
       <c r="C15">
         <v>42766000.0</v>
       </c>
       <c r="D15">
         <v>30379000.0</v>
       </c>
       <c r="E15">
         <v>20077000.0</v>
       </c>
       <c r="F15">
         <v>17384000.0</v>
       </c>
       <c r="G15">
         <v>15499000.0</v>
       </c>
       <c r="H15">
         <v>14543000.0</v>
       </c>
       <c r="I15">
         <v>12268000.0</v>
       </c>
@@ -35478,51 +35687,51 @@
       </c>
       <c r="T15">
         <v>6125000.0</v>
       </c>
       <c r="U15">
         <v>5674000.0</v>
       </c>
       <c r="V15">
         <v>999000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>981898000.0</v>
       </c>
       <c r="C16">
         <v>549939000.0</v>
       </c>
       <c r="D16">
         <v>205150000.0</v>
       </c>
       <c r="E16">
         <v>57214000.0</v>
       </c>
       <c r="F16">
         <v>58776000.0</v>
       </c>
       <c r="G16">
         <v>54896000.0</v>
       </c>
       <c r="H16">
         <v>50788000.0</v>
       </c>
       <c r="I16">
         <v>45620000.0</v>
       </c>
@@ -35570,85 +35779,85 @@
       </c>
       <c r="X16">
         <v>10136000.0</v>
       </c>
       <c r="Y16">
         <v>6104000.0</v>
       </c>
       <c r="Z16">
         <v>10625000.0</v>
       </c>
       <c r="AA16">
         <v>16021000.0</v>
       </c>
       <c r="AB16">
         <v>3700000.0</v>
       </c>
       <c r="AC16">
         <v>155600000.0</v>
       </c>
       <c r="AD16">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
         <v>1031453000.0</v>
       </c>
       <c r="C18">
         <v>737986000.0</v>
       </c>
       <c r="D18">
         <v>544730000.0</v>
       </c>
       <c r="E18">
         <v>253172000.0</v>
       </c>
       <c r="F18">
         <v>157821000.0</v>
       </c>
       <c r="G18">
         <v>262379000.0</v>
       </c>
       <c r="H18">
         <v>110278000.0</v>
       </c>
       <c r="I18">
         <v>119922000.0</v>
       </c>
@@ -35696,51 +35905,51 @@
       </c>
       <c r="X18">
         <v>10098000.0</v>
       </c>
       <c r="Y18">
         <v>8768000.0</v>
       </c>
       <c r="Z18">
         <v>60851000.0</v>
       </c>
       <c r="AA18">
         <v>40135000.0</v>
       </c>
       <c r="AB18">
         <v>-29100000.0</v>
       </c>
       <c r="AC18">
         <v>-16600000.0</v>
       </c>
       <c r="AD18">
         <v>-5600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
         <v>-36454000.0</v>
       </c>
       <c r="C19">
         <v>-343509000.0</v>
       </c>
       <c r="D19">
         <v>-133544000.0</v>
       </c>
       <c r="E19">
         <v>-2460000.0</v>
       </c>
       <c r="F19">
         <v>-246722000.0</v>
       </c>
       <c r="G19">
         <v>-207802000.0</v>
       </c>
       <c r="H19">
         <v>-224450000.0</v>
       </c>
       <c r="I19">
         <v>-95710000.0</v>
       </c>
@@ -35752,85 +35961,85 @@
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>2000000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>56941000.0</v>
       </c>
       <c r="C21">
         <v>-25936000.0</v>
       </c>
       <c r="D21">
         <v>-227033000.0</v>
       </c>
       <c r="E21">
         <v>-139553000.0</v>
       </c>
       <c r="F21">
         <v>119304000.0</v>
       </c>
       <c r="G21">
         <v>-19534000.0</v>
       </c>
       <c r="H21">
         <v>122811000.0</v>
       </c>
       <c r="I21">
         <v>3029000.0</v>
       </c>
@@ -35850,51 +36059,51 @@
         <v>-5952000.0</v>
       </c>
       <c r="O21">
         <v>-7349000.0</v>
       </c>
       <c r="P21">
         <v>-14904000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>1022558000.0</v>
       </c>
       <c r="C22">
         <v>522433000.0</v>
       </c>
       <c r="D22">
         <v>323398000.0</v>
       </c>
       <c r="E22">
         <v>245947000.0</v>
       </c>
       <c r="F22">
         <v>143348000.0</v>
       </c>
       <c r="G22">
         <v>150139000.0</v>
       </c>
       <c r="H22">
         <v>114324000.0</v>
       </c>
       <c r="I22">
         <v>112903000.0</v>
       </c>
@@ -35942,51 +36151,51 @@
       </c>
       <c r="X22">
         <v>-5579000.0</v>
       </c>
       <c r="Y22">
         <v>-209080000.0</v>
       </c>
       <c r="Z22">
         <v>13124000.0</v>
       </c>
       <c r="AA22">
         <v>-16853000.0</v>
       </c>
       <c r="AB22">
         <v>42300000.0</v>
       </c>
       <c r="AC22">
         <v>35000000.0</v>
       </c>
       <c r="AD22">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
         <v>-60027000.0</v>
       </c>
       <c r="C23">
         <v>-34145000.0</v>
       </c>
       <c r="D23">
         <v>-20010000.0</v>
       </c>
       <c r="E23">
         <v>548780000.0</v>
       </c>
       <c r="F23">
         <v>-3881000.0</v>
       </c>
       <c r="G23">
         <v>-10515000.0</v>
       </c>
       <c r="H23">
         <v>-3385000.0</v>
       </c>
       <c r="I23">
         <v>-5474000.0</v>
       </c>
@@ -36034,51 +36243,51 @@
       </c>
       <c r="X23">
         <v>-6523000.0</v>
       </c>
       <c r="Y23">
         <v>-3167000.0</v>
       </c>
       <c r="Z23">
         <v>-69055000.0</v>
       </c>
       <c r="AA23">
         <v>-30726000.0</v>
       </c>
       <c r="AB23">
         <v>35300000.0</v>
       </c>
       <c r="AC23">
         <v>-2400000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
         <v>-32759000.0</v>
       </c>
       <c r="C24">
         <v>5538000.0</v>
       </c>
       <c r="D24">
         <v>5951000.0</v>
       </c>
       <c r="E24">
         <v>-46359000.0</v>
       </c>
       <c r="F24">
         <v>-224392000.0</v>
       </c>
       <c r="G24">
         <v>-183671000.0</v>
       </c>
       <c r="H24">
         <v>-192700000.0</v>
       </c>
       <c r="I24">
         <v>1698000.0</v>
       </c>
@@ -36126,51 +36335,51 @@
       </c>
       <c r="X24">
         <v>-457000.0</v>
       </c>
       <c r="Y24">
         <v>155911000.0</v>
       </c>
       <c r="Z24">
         <v>1975000.0</v>
       </c>
       <c r="AA24">
         <v>2650000.0</v>
       </c>
       <c r="AB24">
         <v>1000000.0</v>
       </c>
       <c r="AC24">
         <v>-132000000.0</v>
       </c>
       <c r="AD24">
         <v>-53600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
         <v>135353000.0</v>
       </c>
       <c r="C25">
         <v>123705000.0</v>
       </c>
       <c r="D25">
         <v>52898000.0</v>
       </c>
       <c r="E25">
         <v>28247000.0</v>
       </c>
       <c r="F25">
         <v>7318000.0</v>
       </c>
       <c r="G25">
         <v>11925000.0</v>
       </c>
       <c r="H25">
         <v>21542000.0</v>
       </c>
       <c r="I25">
         <v>5066000.0</v>
       </c>
@@ -36218,51 +36427,51 @@
       </c>
       <c r="X25">
         <v>19012000.0</v>
       </c>
       <c r="Y25">
         <v>219085000.0</v>
       </c>
       <c r="Z25">
         <v>10368000.0</v>
       </c>
       <c r="AA25">
         <v>36397000.0</v>
       </c>
       <c r="AB25">
         <v>1300000.0</v>
       </c>
       <c r="AC25">
         <v>1000000.0</v>
       </c>
       <c r="AD25">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
         <v>-215999000.0</v>
       </c>
       <c r="C26">
         <v>-57912000.0</v>
       </c>
       <c r="D26">
         <v>-21184000.0</v>
       </c>
       <c r="E26">
         <v>-41463000.0</v>
       </c>
       <c r="F26">
         <v>-29417000.0</v>
       </c>
       <c r="G26">
         <v>-31196000.0</v>
       </c>
       <c r="H26">
         <v>-21048000.0</v>
       </c>
       <c r="I26">
         <v>-28533000.0</v>
       </c>
@@ -36294,51 +36503,51 @@
         <v>-13043000.0</v>
       </c>
       <c r="S26">
         <v>-26054000.0</v>
       </c>
       <c r="T26">
         <v>-11544000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-1224000.0</v>
       </c>
       <c r="AB26">
         <v>-12900000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
         <v>21809000.0</v>
       </c>
       <c r="C27">
         <v>16646000.0</v>
       </c>
       <c r="D27">
         <v>12939000.0</v>
       </c>
       <c r="E27">
         <v>10532000.0</v>
       </c>
       <c r="F27">
         <v>10593000.0</v>
       </c>
       <c r="G27">
         <v>6934000.0</v>
       </c>
       <c r="H27">
         <v>5878000.0</v>
       </c>
       <c r="I27">
         <v>7161000.0</v>
       </c>
@@ -36378,51 +36587,51 @@
       <c r="U27">
         <v>1762000.0</v>
       </c>
       <c r="V27">
         <v>519000.0</v>
       </c>
       <c r="W27">
         <v>372000.0</v>
       </c>
       <c r="X27">
         <v>176000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>1400000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>11800000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
         <v>-287125000.0</v>
       </c>
       <c r="C28">
         <v>-160759000.0</v>
       </c>
       <c r="D28">
         <v>-298624000.0</v>
       </c>
       <c r="E28">
         <v>-205915000.0</v>
       </c>
       <c r="F28">
         <v>70451000.0</v>
       </c>
       <c r="G28">
         <v>-74600000.0</v>
       </c>
       <c r="H28">
         <v>87590000.0</v>
       </c>
       <c r="I28">
         <v>-42402000.0</v>
       </c>
@@ -36470,51 +36679,51 @@
       </c>
       <c r="X28">
         <v>-5609000.0</v>
       </c>
       <c r="Y28">
         <v>-169200000.0</v>
       </c>
       <c r="Z28">
         <v>-68222000.0</v>
       </c>
       <c r="AA28">
         <v>-30428000.0</v>
       </c>
       <c r="AB28">
         <v>24700000.0</v>
       </c>
       <c r="AC28">
         <v>137500000.0</v>
       </c>
       <c r="AD28">
         <v>66600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
         <v>1186356000.0</v>
       </c>
       <c r="C29">
         <v>849057000.0</v>
       </c>
       <c r="D29">
         <v>639568000.0</v>
       </c>
       <c r="E29">
         <v>301531000.0</v>
       </c>
       <c r="F29">
         <v>180151000.0</v>
       </c>
       <c r="G29">
         <v>286510000.0</v>
       </c>
       <c r="H29">
         <v>142028000.0</v>
       </c>
       <c r="I29">
         <v>147190000.0</v>
       </c>
@@ -36562,51 +36771,51 @@
       </c>
       <c r="X29">
         <v>13504000.0</v>
       </c>
       <c r="Y29">
         <v>14090000.0</v>
       </c>
       <c r="Z29">
         <v>66829000.0</v>
       </c>
       <c r="AA29">
         <v>58172000.0</v>
       </c>
       <c r="AB29">
         <v>18400000.0</v>
       </c>
       <c r="AC29">
         <v>-5500000.0</v>
       </c>
       <c r="AD29">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
         <v>-467272000.0</v>
       </c>
       <c r="C30">
         <v>-343509000.0</v>
       </c>
       <c r="D30">
         <v>-193008000.0</v>
       </c>
       <c r="E30">
         <v>-97178000.0</v>
       </c>
       <c r="F30">
         <v>-246722000.0</v>
       </c>
       <c r="G30">
         <v>-207802000.0</v>
       </c>
       <c r="H30">
         <v>-224450000.0</v>
       </c>
       <c r="I30">
         <v>-95710000.0</v>
       </c>
@@ -36673,1268 +36882,1277 @@
       <c r="AD30">
         <v>-57500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL30"/>
+  <dimension ref="A1:DM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
       </c>
-      <c r="DL1" t="s">
-        <v>176</v>
+      <c r="DM1" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:116">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
+        <v>1050164000.0</v>
+      </c>
+      <c r="C2">
         <v>981898000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>860523000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>331710000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>204758000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>549939000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>415583000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>199419000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>100792000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>205150000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>137623000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60007000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48560000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57214000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>71139000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69129000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>115615000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>58776000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>67721000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53659000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>52116000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54896000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70540000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53253000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>133264000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50788000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40363000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36787000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29130000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45620000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19248000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28001000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25219000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36542000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>29496000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>34465000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31444000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32074000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25337000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>38282000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43540000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>56464000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>45072000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40714000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>38892000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32064000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>43882000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>49759000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>40650000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>52054000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45305000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23346000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25435000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>40757000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35665000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28811000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27873000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51237000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>43692000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>50101000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>63636000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>86346000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>44661000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>107602000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>109770000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>127850000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>139863000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>120415000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>108149000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>117015000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>102300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>101508000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>88636000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>139631000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>97727000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>87932000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>69038000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>90286000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>68918000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>67091000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>58361000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>55593000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>33709000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26455000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>22454000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>32576000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>20493000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16705000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5119000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10136000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10625000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11415000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11329000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6104000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10625000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12624000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9855000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10625000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15135000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>17152000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>21810000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>16021000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7700000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8902000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8344000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3664000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-11600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>28600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>39900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>26500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>14500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>73800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:116">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
+        <v>141364000</v>
+      </c>
+      <c r="C3">
         <v>147473000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>66090000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35332000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31273000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22208000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>40676000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22059000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23384000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24952000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25264000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>28444000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24610000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16520000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13566000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14578000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11023000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9192000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6466000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5102000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5950000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4812000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4672000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4920000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7042000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7497000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9109000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6961000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6836000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8844000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5209000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7936000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8535000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5588000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18637000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5184000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6569000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5077000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5960000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6353000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7139000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3765000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5592000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5908000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5685000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3623000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3816000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7033000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4452000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3882000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4932000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5234000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4029000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3208000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2377000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2817000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4494000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2094000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2214000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2548000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1544000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2360000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2986000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2021000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>860000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1222000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3037000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1986000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2662000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1772000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>36604000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>44171000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18965000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>25970000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3262000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3109000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2227000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2490000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1630000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2440000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1994000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2049000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1135000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1826000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1184000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2043000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1818000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>963000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>900000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1317000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2432000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>973000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>860000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1087000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1278000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>974000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>936000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2134000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1336000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1494000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1559000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1589000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3350000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5257000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5774000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3656000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>8700000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>13900000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>11200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>13700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>58700000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>21500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>31400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>16900000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2200000</v>
       </c>
     </row>
-    <row r="4" spans="1:116">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>11447000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-8654000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13925000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2010000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-46486000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>56839000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-8945000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>14062000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1543000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2780000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-15644000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>17289000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-80013000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>82476000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>10425000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>3576000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>7657000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-16490000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>26372000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-8753000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2782000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-11323000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>7046000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-4969000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3021000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-630000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6737000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-12945000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5258000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-12924000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>11392000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>4358000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1822000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6828000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-11818000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-5877000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9109000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-11404000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>6749000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>21959000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2089000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-15322000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>5092000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>6854000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>938000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-23364000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -37948,205 +38166,206 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:116">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-21482000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>161007000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15682000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>74120000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13720000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16337000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26437000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14151000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31093000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4998000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10132000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10703000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>48441000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7160000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2088000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14860000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9091000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>507000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8490000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15404000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4674000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3167000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4158000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4138000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8601000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5217000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2043000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1603000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-130000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>133000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1839000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>578000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1013000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1628000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1052000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>743000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1006000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-652000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-362000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>71000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>343000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1933000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-397000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1606000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2902000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -38160,905 +38379,912 @@
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
+        <v>804630000.0</v>
+      </c>
+      <c r="C6">
         <v>68266000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>121375000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>528813000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>126952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-345181000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>134356000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>216164000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>98627000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-104358000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>67527000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>77616000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11447000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8654000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13925000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2010000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-46486000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>56839000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8945000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14062000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1543000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2780000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15644000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17287000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-80011000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>82476000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10425000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3576000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7657000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-16490000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>26372000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8753000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2782000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-11323000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7046000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4969000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3021000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-630000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6737000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-12945000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5258000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-12924000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11392000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4358000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1822000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6828000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11818000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5877000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9109000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11404000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6749000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>21959000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2089000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15322000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5092000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6854000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>938000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-23364000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7545000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-6409000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-13535000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-22710000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>41685000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-62941000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-2168000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-18080000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-12013000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19448000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12266000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-8866000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>14715000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>792000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12872000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-50995000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>41904000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9795000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>18894000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-21248000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>21368000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1827000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>8730000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2768000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21884000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7254000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4001000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-10122000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>12083000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3788000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>11586000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-5017000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-489000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-790000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>86000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5225000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-4521000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1999000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2769000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-770000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4510000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-2017000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-4658000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5789000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>8321000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1202000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>558000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4680000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-3900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DF6">
         <v>8700000.0</v>
       </c>
       <c r="DG6">
+        <v>8700000.0</v>
+      </c>
+      <c r="DH6">
         <v>57000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>28600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>39900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>12000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-11600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>35800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
+        <v>529900000.0</v>
+      </c>
+      <c r="C7">
         <v>-64678000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>81190000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>194626000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29641000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-313842000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5623000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>90339000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9756000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1683000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59716000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-101693000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>52219000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>63229000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>147579000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-35384000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-31557000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-50675000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-33823000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-27977000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-31077000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>35923000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>24002000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18476000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>81770000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-22460000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-10059000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13101000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-16885000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-33194000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>39003000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-18496000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-12112000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-33480000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>26218000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>10954000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-18534000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5109000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>17789000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-12970000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4220000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3123000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1469000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2489000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7382000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>7628000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-13890000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>10149000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>8576000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-14145000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>686000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>10863000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-9047000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-17724000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>13126000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4717000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-5610000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-21953000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>41839000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11903000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-13465000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-18748000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>32843000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-13145000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7611000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-15937000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-8931000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>11519000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>9613000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-15596000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>23580000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1204000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>6882000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-12840000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>48996000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2823000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>7458000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-18410000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>16104000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-4705000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1690000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-27290000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>11580000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-304000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>3319000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-7751000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>7716000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2287000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>6490000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-8379000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-11741000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-13721000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>6845000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-3330000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-4524000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>4320000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2824000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-11493000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>13328000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-3381000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>12040000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1708000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>29671000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-8447000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>7996000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-12904000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-1300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-20900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-17300000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-10100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-4800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-22700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-20400000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-11000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-7800000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-21789000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-125937000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>52670000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-95977000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-127170000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-52701000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-32237000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-18968000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-56525000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>49684000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>5182000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>3046000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>38152000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-7894000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-17861000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-18566000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-51353000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>38272000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>12105000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-25051000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-52133000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-3542000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>9469000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2268000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-65587000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>17920000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>18209000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-104000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-23228000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>15305000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2720000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>13917000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-23113000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-738000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-13191000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>6330000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-11621000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>2887000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-3373000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>23058000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-14400000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-19630000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>11117000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>16577000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-15831000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-7314000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -39072,1161 +39298,1169 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
+        <v>-418397000.0</v>
+      </c>
+      <c r="C9">
         <v>-267309000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-115980000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-95016000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-301412000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-101835000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-93883000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>254044000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-182113000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-130404000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7403000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-228556000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-21789000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-125937000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>52670000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-95977000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-127170000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-52701000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-32237000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-18968000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-56525000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>49684000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5182000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3046000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>38152000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7894000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-17861000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-18566000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-51353000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>38272000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12105000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-25051000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-52133000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3542000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>252000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>835000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-63411000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>24525000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11339000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2383000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-23826000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>17142000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2301000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16708000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-20845000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2854000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-17911000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>47000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-7805000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7330000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5451000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>23944000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-18928000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-11992000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>19001000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13847000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-19001000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7314000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>63377000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-9436000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-21502000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1720000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>32536000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-24387000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1940000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1125000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>13043000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>28360000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-11935000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11610000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10985000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8643000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-16651000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1782000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>26985000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-3505000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-3262000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-666000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2634000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-17255000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-12434000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-8700000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-134789000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-109368000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-119080000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5874000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-96644000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-94628000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-92672000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-89248000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-100442000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-7401000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-10984000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>12447000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3299000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3481000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-12824000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>19336000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>33895000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-15028000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-10378000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14613000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>11409000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-9528000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-35337000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-3335000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-10100000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>-100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>8600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-17200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-23800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-2500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-3200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-16400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
+        <v>-10857000.0</v>
+      </c>
+      <c r="C10">
         <v>-9881000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4893000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8098000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7599000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3821000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3544000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8098000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7283000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5293000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11416000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12280000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4606000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1386000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2840000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6903000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6328000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3104000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>597000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-883000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3184000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2181000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-749000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-256000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2614000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-51000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>295000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-492000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>379000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-482000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-898000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-537000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>475000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-135000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-174000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-750000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>511000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>234000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-162000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-370000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1174000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1222000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-177000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1263000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>392000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>147000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>135000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-393000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>906000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>315000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-50000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>37000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>270000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>557000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>436000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-68000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-71000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>320000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-322000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-197000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>272000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>230000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-31000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>563000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-201000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>767000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>401000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>730000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-233000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>963000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-737000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-26000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>886000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-115000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>346000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1462000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>847000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-40000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1351000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-169000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>684000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>470000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>296000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>103000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-80000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>269000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-163000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-790000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1396000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>184000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>509000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>924000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>388000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>662000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>609000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>768000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1417000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-589000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>76000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>36000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>236000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>673000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-491000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>685000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-1800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-1500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>130017000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>105623000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>34902000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>63353000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>57243000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>33531000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3856000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-13832000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1177000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>29083000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-38296000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18925000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7251000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>54790000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-54569000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>18683000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>40182000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>19313000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-61883000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>26012000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15527000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>25515000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-24727000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>13107000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12979000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>43888000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-23403000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4286000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-11057000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>20773000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-17928000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5496000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-15789000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>30094000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8616000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>537000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2620000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>19319000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-17645000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3805000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-12202000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5359000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1553000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2905000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-11982000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8216000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-11639000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>47000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>9546000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>7981000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>20746000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>503000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>17187000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>13451000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>530000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>12028000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5981000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6572000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>15446000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6409000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2977000.0</v>
       </c>
-      <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>3667000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>607000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4607000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>8482000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>21980000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>16272000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>10913000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>190251000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-22069000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-18580000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-96955000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9708000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7240000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1938000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-42000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5803000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7702000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1747000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-15727000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1863000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1878000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5656000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1244000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-291000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3931000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3499000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2977000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2652000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11338000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4427000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>743000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>835000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1452000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>189000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-775000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2822000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>47000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3761000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>524000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1175000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>182000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1095000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-1438000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2408000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-421000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3302000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>342000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2809000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-181000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4368000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>986000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3249000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-419000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -40240,166 +40474,167 @@
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>9287000.0</v>
       </c>
       <c r="N13">
+        <v>9287000.0</v>
+      </c>
+      <c r="O13">
         <v>5041000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-32414000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2891000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>832000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8377000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-26865000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1003000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9141000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5883000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15280000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2427000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18512000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3153000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-16813000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-15611000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2993000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1574000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4803000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3736000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1308000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5380000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>14710000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3826000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3520000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1124000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-7304000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2043000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1603000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-2215000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2537000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40424,1050 +40659,1060 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
+        <v>40270000.0</v>
+      </c>
+      <c r="C14">
         <v>20394000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37845000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9340000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34647000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34125000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34884000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36754000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38680000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35167000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27910000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20386000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20086000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19518000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20102000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19792000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26326000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20837000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18944000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18326000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15698000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15976000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14505000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15350000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18083000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12691000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13129000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13424000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14295000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10724000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11957000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11010000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10482000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9240000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10120000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10437000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10760000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6139000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6495000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6513000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6258000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6030000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5922000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5841000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5623000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5974000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5708000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4654000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4653000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4605000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4539000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4775000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5149000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5332000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5012000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5137000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5825000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4696000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4713000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4819000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5560000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4802000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3444000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3636000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3631000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3250000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3340000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3278000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3123000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3635000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3368000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2567000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1959000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1725000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1706000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1570000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1384000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1360000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1338000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1283000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1288000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1361000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1279000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1185000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4533000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1419000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1264000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1234000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4812000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>806000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1761000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2541000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3673000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1695000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1687000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2188000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6394000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6130000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5973000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5969000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6489000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6222000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6084000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6107000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5700000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>5300000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>4800000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>4000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DK14">
         <v>2100000.0</v>
       </c>
       <c r="DL14">
+        <v>2100000.0</v>
+      </c>
+      <c r="DM14">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:116">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
+        <v>28162000.0</v>
+      </c>
+      <c r="C15">
         <v>24623000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21159000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>17641000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15871000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14162000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12444000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10688000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10713000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8921000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8924000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8049000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7152000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6254000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5365000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5013000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5026000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4673000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4693000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4350000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4178000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4163000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3992000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3833000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3830000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3844000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3672000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3673000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3692000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3506000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3338000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3170000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2974000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2786000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2788000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2794000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2797000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2608000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2601000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2619000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2618000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2426000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2434000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2445000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2242000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2237000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2235000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2070000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2072000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2067000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2057000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2052000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1913000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1853000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1857000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1859000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853000.0</v>
       </c>
       <c r="BG15">
         <v>1853000.0</v>
       </c>
       <c r="BH15">
+        <v>1853000.0</v>
+      </c>
+      <c r="BI15">
         <v>1864000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1923000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1880000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1878000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1881000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1889000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1882000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1906000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1912000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1718000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1735000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1747000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1786000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1798000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1803000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1826000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1436000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1437000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1426000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1425000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1423000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1422000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1404000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>999000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
-[...1 lines deleted...]
-      </c>
+      <c r="DF15"/>
       <c r="DG15">
         <v>200000.0</v>
       </c>
       <c r="DH15">
+        <v>200000.0</v>
+      </c>
+      <c r="DI15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ15">
         <v>100000.0</v>
       </c>
       <c r="DK15">
+        <v>100000.0</v>
+      </c>
+      <c r="DL15">
         <v>600000.0</v>
       </c>
-      <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:116">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
+        <v>1854794000.0</v>
+      </c>
+      <c r="C16">
         <v>1050164000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>981898000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>860523000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>331710000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>204758000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>549939000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>415583000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>199419000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>100792000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>205150000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>137623000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>60007000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48560000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57214000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>71139000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>69129000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>115615000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>58776000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>67721000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53659000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>52116000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54896000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>70540000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53253000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>133264000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>50788000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40363000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36787000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29130000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45620000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19248000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28001000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>25219000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36542000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29496000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>34465000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31444000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32074000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25337000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38282000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>43540000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>56464000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>45072000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40714000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>38892000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32064000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>43882000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>49759000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>40650000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>52054000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>45305000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>23346000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25435000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>40757000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>35665000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>28811000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>27873000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>51237000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>43692000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>50101000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>63636000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>86346000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>44661000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>107602000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>109770000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>127850000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>139863000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>120415000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>108149000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>117015000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>102300000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>101508000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>88636000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>139631000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>97727000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>87932000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>69038000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>90286000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>68918000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>67091000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>58361000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>55593000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>33709000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>26455000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>22454000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>32576000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>20493000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>16705000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5119000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10136000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10625000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11415000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>11329000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6104000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10625000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12624000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9855000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>10625000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15135000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>17152000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>21810000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>16021000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7700000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>8902000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>8344000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3700000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>7600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>8700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>15700000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>57000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>28600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>39900000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73800000.0</v>
       </c>
       <c r="DL16">
         <v>73800000.0</v>
       </c>
+      <c r="DM16">
+        <v>73800000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:116">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -41540,493 +41785,499 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:116">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
+        <v>998062000.0</v>
+      </c>
+      <c r="C18">
         <v>241355000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>402450000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>517939000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>221222000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-110158000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>169787000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>280120000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>166474000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>121605000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>147744000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>185797000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>100800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>110389000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>118441000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>46654000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33540000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>54537000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21031000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37483000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19472000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>79835000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>65438000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>47694000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>134824000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14423000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>33204000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>66154000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18773000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7853000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>73979000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22548000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>25132000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1737000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>29761000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>39328000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>4558000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4976000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>35474000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6980000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>16165000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>9257000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>17692000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>18015000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>24560000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>16792000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1254000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>16848000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>17933000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12666000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>9709000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>22199000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2671000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-13559000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>24701000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>13638000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2299000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-21910000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>49431000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1070000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-5921000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-21426000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>43634000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-5793000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-98000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-12683000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6460000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>22817000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>21222000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-5705000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>72499000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-23228000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>46024000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-27016000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>54839000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>14036000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>18997000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-15318000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>22470000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3116000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>6592000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-22557000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>21820000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6277000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>10745000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-7584000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>11585000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4158000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>11493000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-6050000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-1042000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1507000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>13063000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-3430000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-995000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>11140000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>10019000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-11396000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>23715000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>8278000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>23611000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>5247000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>31518000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>549000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>12618000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-4550000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>7400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-16100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-8200000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-12200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>73100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-29200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-39600000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-20900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-5200000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
+        <v>13391000.0</v>
+      </c>
+      <c r="C19">
         <v>-31305000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14713000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-53008000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86205000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-96783000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-39489000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-21586000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-60786000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-221648000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-73883000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-25497000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1180000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-68945000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-850000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-374000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-49896000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1236000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-127117000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-98631000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5944000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-15030000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-77288000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-15355000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-99623000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-15536000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-8397000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4707000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-201546000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9800000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -42068,54 +42319,55 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42188,219 +42440,222 @@
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
+        <v>-3950000.0</v>
+      </c>
+      <c r="C21">
         <v>-106147000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-22000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62978000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5993000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22702000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-100014000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-61950000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-55016000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-124422000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-25013000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-14821000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24703000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>98304000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>99558000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11265000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-67500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6430000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9265000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-116507000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>99808000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-16935000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-53033000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>192809000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-30000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-20033000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27975000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-9367000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4454000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-21160000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-23039000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>88190000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-82000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-25082000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-11586000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-15092000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>40128000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-166000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-8114000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-18079000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2584000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3401000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-10782000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>43000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2552000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-16949000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>14000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-100000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -42414,3086 +42669,3114 @@
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>441602000.0</v>
+      </c>
+      <c r="C22">
         <v>370378000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>330806000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>291615000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>230848000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>169289000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>145870000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>146235000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>134009000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96319000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91581000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>105125000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>69476000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>57216000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55424000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>61515000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42246000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>86762000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>37595000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>46297000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32965000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26491000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>42840000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>50088000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>39495000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>17716000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>34052000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>36233000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24173000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19866000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25156000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>38541000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32547000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>16659000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7539000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>22284000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17972000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7477000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16867000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20471000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>17803000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9755000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14883000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19886000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>15782000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6889000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11821000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9379000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6336000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1063000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5935000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>11612000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8314000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2695000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5145000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5325000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4047000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-2668000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2085000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-36569000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3162000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-5170000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5796000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5371000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1646000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1927000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>7602000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9540000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10098000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6942000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12491000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13765000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>15193000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8241000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8681000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11478000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10501000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1806000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>7514000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8962000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7921000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4327000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-17564000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6131000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4678000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>529000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2006000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3490000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4174000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1043000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-9319000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5983000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2573000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-4816000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-334000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3740000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4768000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-217254000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3091000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5642000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3291000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1100000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-16267000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-3689000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-905000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>4008000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>8200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>14600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>6600000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>12400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>10900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>8300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
+        <v>3228000.0</v>
+      </c>
+      <c r="C23">
         <v>-3626000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-165562000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-282000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-3977000.0</v>
+      </c>
+      <c r="G23">
         <v>-48924000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8287000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-154000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5062000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-20669000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-73883000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1278000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>145921000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>85018000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>60142000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2208000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3201000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2185000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2616000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-330000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>151000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>439000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>899000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>102000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10887000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-56000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-706000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-947000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-824000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3044000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-160000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3583000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-846000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>756000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2227000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-698000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-505000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-484000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-981000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-747000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>198000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-660000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3762000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2506000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2627000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>528000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3573000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1325000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-662000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>451000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>67000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-688000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>55000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>903000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-547000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4054000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>110000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>529000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-890000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-239000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>283000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>444000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1012000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>346000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>259000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2004000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1755000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-5129000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-15000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>16000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>322000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>672000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-75000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>109000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>95000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1314000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>969000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-999000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-8019000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-519000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-155000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-30000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-69000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-709000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>6786000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-15096000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-593000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-84000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-3167000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-13309000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-18797000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-134161000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-28776000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-10678000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-28373000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1228000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-24370000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-3503000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-12082000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>9229000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-68000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-32000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-2400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>7200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>78800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
+        <v>1258000.0</v>
+      </c>
+      <c r="C24">
         <v>-30431000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>543000.0</v>
+      </c>
+      <c r="E24">
         <v>-20653000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>969000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1095000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1927000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1782000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>815000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1014000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-103263000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-49551000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1107000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-52425000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>592000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>503000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1056000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1299000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>272000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1032000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>498000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>380000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>512000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>688000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>690000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2323000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>815000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>275000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>357000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>621000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>416000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>295000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>366000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>575000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>179000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>313000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>292000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>215000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>353000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>274000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>220000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5711000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>406000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>279000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>206000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>123000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>692000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>323000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>217000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>584000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>64000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>325000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>177000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>139000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>205000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>342000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>420000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>106000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>230000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>134000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>247000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-42874000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>47000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1210000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>103000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>270000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>326000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>99000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>75000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>471000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>539000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>37000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>80000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>69000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>73000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>82000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>41000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>49000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>149000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1149000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>24704000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-2811000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>896000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-142000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>353000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>973000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>156000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>331000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1062000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-587000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2769000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-2642000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>82000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>130000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>11066000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>144633000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>551000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>116000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>104000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1204000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1173000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>992000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>309000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>176000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>500000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-600000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>400000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-132700000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>400000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>300000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-10700000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-42899999.0</v>
       </c>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
+        <v>116185000.0</v>
+      </c>
+      <c r="C25">
         <v>42372000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25450000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66377000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13420000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12409000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53671000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26929000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22926000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20179000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11049000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17888000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9285000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8342000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11932000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8993000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1131000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>481000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1253000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4281000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-172000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1956000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3072000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>714000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4241000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10042000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5805000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13253000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2214000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>270000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2996000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1162000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>917000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-9000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1829000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2468000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>285000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1290000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-257000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-756000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>88000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-322000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>144000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>20000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>472000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>128000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>531000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>299000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1035000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-165000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-710000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-862000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-497000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>98000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-778000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-22000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1601000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>612000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4234000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>49853000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-675000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>905000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>59000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>167000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4185000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-797000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>706000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>393000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1848000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>413000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1333000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1495000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>194000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>49000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1781000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>67000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>442000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>802000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-676000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>213000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-125000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>58000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>25346000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>450000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1810000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>40000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1289000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>625000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>282000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1354000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>17866000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>6457000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1910000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2883000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1468000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2359000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-517000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>217764000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5284000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2192000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1512000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1380000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>17666000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>11822000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6848000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-11700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
+        <v>-22449000.0</v>
+      </c>
+      <c r="C26">
         <v>-2548000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>124086000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12796000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-19921000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-91369000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-15888000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-30885000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-10844000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-295000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-12621000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1787000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-6099000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-5366000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1789000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3573000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-18757000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-14097000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1523000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-22484000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2162000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-885000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-11343000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-7771000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2475000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-8985000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-4233000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7420000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4576000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3321000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16960000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4743000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2537000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4293000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-98000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5093000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1619000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2197000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2111000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-6053000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2084000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-2840000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3405000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1525000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>256000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1692000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-5777000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-89000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-416000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-17000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1177000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-510000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-145000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1436000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-512000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-912000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>36000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-935000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-2609000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-3712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-567000.0</v>
       </c>
       <c r="BK26">
         <v>-567000.0</v>
       </c>
       <c r="BL26">
+        <v>-567000.0</v>
+      </c>
+      <c r="BM26">
         <v>-851000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1437000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-2216000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-4200000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-2652000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-4211000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-1980000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-11052000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-4747000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-6425000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-3830000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-7856000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-3504000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-289000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-935000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
-      <c r="DL26">
+      <c r="DL26"/>
+      <c r="DM26">
         <v>79900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
+        <v>9206000.0</v>
+      </c>
+      <c r="C27">
         <v>19406000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6063000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3553000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4156000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8037000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4517000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2044000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2671000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7414000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3811000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>880000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2107000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6141000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3053000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1049000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2434000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3996000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3215000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>518000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2149000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4711000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>985000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>761000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1557000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3631000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1017000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>182000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1503000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3176000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1140000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1147000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2081000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2793000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2060000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>870000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2114000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1333000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1173000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>519000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1873000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1476000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1355000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1076000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1790000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1388000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1314000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>622000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1439000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1431000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>731000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>523000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1793000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>927000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>691000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>462000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1067000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>577000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>932000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>340000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1094000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1238000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1096000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>517000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>923000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1151000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>911000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>481000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>778000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1284000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3851000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>891000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1441000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>639000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2521000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>768000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>771000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>488000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1267000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>404000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>646000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>326000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>372000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>169000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>5000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>187000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>176000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>61000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>8000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>53000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>176000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>59000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>1100000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>200000.0</v>
       </c>
-      <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>200000.0</v>
       </c>
-      <c r="DG27"/>
-      <c r="DH27">
+      <c r="DH27"/>
+      <c r="DI27">
         <v>100000.0</v>
       </c>
-      <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
-      <c r="DL27">
+      <c r="DL27"/>
+      <c r="DM27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
+        <v>-51333000.0</v>
+      </c>
+      <c r="C28">
         <v>-136561000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-115889000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28550000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-39338000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-160448000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-36618000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-64429000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30445000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-29267000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31598000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-111128000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-89280000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-66618000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-131513000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35728000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-41153000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2479000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>90675000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>70108000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17935000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-72397000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8466000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19970000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-122256000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>76092000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-23491000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-64832000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>183594000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7681000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-43375000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19902000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15696000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3233000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-23290000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-33326000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>81547000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5585000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-30299000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-20258000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-20278000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>34670000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-6747000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-13766000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-22506000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4820000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-11085000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-20572000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38212000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5045000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3501000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-304000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5085000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1983000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-19791000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-6604000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10471000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1898000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-14683000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-5320000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-7266000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1770000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2351000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-20004000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-4232000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4065000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-9929000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3917000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-6250000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4498000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-17267000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-4637000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-12885000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-5644000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-10117000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4314000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-186000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1548000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1223000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1149000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>989000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>621000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-68000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>81000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7725000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>52000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-475000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-526000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-238000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-29000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7660000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-11586000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-10335000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8652000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-3608000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-13269000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-18316000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-134007000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-28776000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-10411000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-28373000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-662000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-24370000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2743000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-12371000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>9056000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-11900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DF28">
         <v>8700000.0</v>
       </c>
       <c r="DG28">
+        <v>8700000.0</v>
+      </c>
+      <c r="DH28">
         <v>57000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>28600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>39900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>12000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-11600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>78800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
+        <v>1139426000.0</v>
+      </c>
+      <c r="C29">
         <v>388828000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>468540000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>553271000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>252495000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-87950000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>210463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>302179000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>189858000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>146557000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>173008000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>214241000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>125410000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>126909000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>132007000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>61232000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>44563000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>63729000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27497000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42585000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25422000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>84647000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>70110000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>52614000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>141866000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21920000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>42313000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>73115000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>25609000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>991000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>79188000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>30484000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>33667000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3851000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>48398000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>44512000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11127000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10053000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>41434000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13333000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>23304000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>13022000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23284000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>23923000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>30245000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>20415000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5070000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>23881000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>22385000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-8784000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>14641000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>27433000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-10351000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>27078000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>16455000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6793000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-19816000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>51645000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1478000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-4377000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-19066000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>46620000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-3772000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>762000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-11461000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>9497000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>24803000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>23884000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-3933000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>35895000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>20943000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>27059000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-1046000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>58101000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>17145000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>21224000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-12828000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>24100000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>5556000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>8586000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-20508000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>22955000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>8103000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>11929000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-5541000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>13403000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5121000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>12393000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-4733000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1390000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>534000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>13923000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-2343000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>283000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>12114000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>10955000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-9262000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>25051000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>9772000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>25170000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>6836000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>34868000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5806000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>18392000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-894000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>16100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-2200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>3000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>14400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-7700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-8200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-4000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-2900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
+        <v>-283463000.0</v>
+      </c>
+      <c r="C30">
         <v>-184001000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-231276000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-53008000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86205000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-96783000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39489000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-21586000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-60786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-221648000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-73883000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-119125000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24683000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-68945000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14419000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-23494000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-49896000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9369000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-127117000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-98631000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5944000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15030000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-77288000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15355000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-99623000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-15536000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8397000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4707000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-201546000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-9800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9441000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-59139000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-15189000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-11941000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18062000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-16155000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-89653000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5098000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4398000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6020000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8284000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-60616000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5145000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5799000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5917000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8767000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5803000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-9186000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-51488000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7665000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4391000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5170000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3704000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2988000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2195000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2997000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-16326000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1650000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-29417000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2567000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1892000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1874000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2584000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-39165000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1302000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2554000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-11581000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1438000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5368000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-435000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-3913000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-15514000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1302000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-44305000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6080000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3036000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2144000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-6872000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1509000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2580000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-845000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>22655000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1003000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-930000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-203000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4633000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-845000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-807000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-569000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-255000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-3019000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3742000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3502000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1084000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-1196000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-844000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10130000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>142499000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-785000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1378000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1455000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-385000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2177000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-4265000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-5465000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3480000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-8200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-11200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-13300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-74000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-21100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-31100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-16900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-13000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-45099999.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>