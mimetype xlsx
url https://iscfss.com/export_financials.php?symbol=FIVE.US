--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -935,78 +941,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1014,2776 +1021,2914 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>368381000.0</v>
+      </c>
+      <c r="C2">
         <v>260343000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>256275000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>221120000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>196461000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>138622000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130242000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103692000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73033000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51178000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58225000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39222000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34013000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27952000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23588000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10023000.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-215071000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-168588000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-127679000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-100200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-74395000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-59385000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-44000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-31500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-22704000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16461000.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>2032189000.0</v>
+      </c>
+      <c r="C7">
         <v>1981567000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1738550000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1496751000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1298993000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1110329000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>948093000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>551000.0</v>
+      </c>
+      <c r="C8">
         <v>549000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>551000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>555000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>556000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="H8">
         <v>557000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>557000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>260784000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>321075000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>322330000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>352702000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>346300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>321603000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>306522000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>293992000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>284622000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>270637000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>723699000.0</v>
+      </c>
+      <c r="C10">
         <v>331718000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>179749000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>332324000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>64973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>268783000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>202490000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>251748000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>112669000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76088000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53081000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>63186000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50184000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56081000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41293000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12153000.0</v>
       </c>
-      <c r="Q10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>932207000.0</v>
+      </c>
+      <c r="C12">
         <v>528791000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>460088000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>399169000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>342114000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>409711000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>261719000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>337160000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>244627000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>153879000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>99416000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63186000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>50184000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56081000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41293000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12153000.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>551000.0</v>
+      </c>
+      <c r="C13">
         <v>549000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>551000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>555000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>556000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="H13">
         <v>557000.0</v>
       </c>
       <c r="I13">
+        <v>557000.0</v>
+      </c>
+      <c r="J13">
         <v>554000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>549000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>546000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>544000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>542000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>540000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>162000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>161000.0</v>
       </c>
-      <c r="Q13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>55597007.0</v>
+      </c>
+      <c r="C14">
         <v>55156000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55621619.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55745279.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56303854.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56060039.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>56166167.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56220864.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55561472.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55128870.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54793301.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>54573855.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53741860.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35444200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50256845.0</v>
       </c>
       <c r="P14">
         <v>50256845.0</v>
       </c>
       <c r="Q14">
         <v>50256845.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>50256845.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>555000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="H15">
         <v>557000.0</v>
       </c>
       <c r="I15">
+        <v>557000.0</v>
+      </c>
+      <c r="J15">
         <v>554000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>549000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>546000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="N15">
         <v>500000.0</v>
       </c>
       <c r="O15">
+        <v>500000.0</v>
+      </c>
+      <c r="P15">
         <v>162000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>161000.0</v>
       </c>
-      <c r="Q15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>41772000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3156000000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>8716000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6676000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11039000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8507000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>3273000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2418000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1745000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>6126000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6676000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11039000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8507000.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>232000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>59151000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8716000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>742000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1550000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>846609000.0</v>
+      </c>
+      <c r="C22">
         <v>659500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>584627000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>527720000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>455104000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>281267000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>324028000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>243636000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>187037000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>154448000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148370000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>115652000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>89377000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60831000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>38790000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>26754000.0</v>
       </c>
-      <c r="Q22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>5522274000.0</v>
+      </c>
+      <c r="C23">
         <v>4339574000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3872037000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3324911000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2880460000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2314770000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1958661000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>952264000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>695708000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>500536000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>393294000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>294862000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>232054000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>189660000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>134527000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>76582000.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>19500000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>19500000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>42</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7791000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>37717000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>27702000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10514000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>1308490000.0</v>
+      </c>
+      <c r="C28">
         <v>1649849000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1558801000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1164427000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1234020000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>841546000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>745603000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-251748000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-112669000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-76088000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-53081000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-63186000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30684000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-21581000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41043000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11903000.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>2193290000.0</v>
+      </c>
+      <c r="C29">
         <v>1808327000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1584956000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1361929000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1120284000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>881886000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>759778000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>615094000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>458558000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>5210000.0</v>
+      </c>
+      <c r="C30">
         <v>4649000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4834000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8898000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11325000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6350000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4063000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1337000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2264000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1552000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1341000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10562000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6083000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1331000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>20000.0</v>
       </c>
-      <c r="Q30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1361929000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1120284000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>881886000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>759778000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>615094000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>458558000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>331405000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>244481000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>174269000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>116873000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>70744000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>962717000.0</v>
+      </c>
+      <c r="C32">
         <v>594925000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>487616000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>463819000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>317838000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>319743000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>314368000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>389152000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>314902000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>3605551000.0</v>
+      </c>
+      <c r="C33">
         <v>2988207000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2668495000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2258532000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1975721000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1559357000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1292948000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>310007000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>216346000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>160747000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>128549000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>95163000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>71155000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>59984000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>42278000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30640000.0</v>
       </c>
-      <c r="Q33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>8667000.0</v>
+      </c>
+      <c r="C34">
         <v>8210000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6826000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1301271000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1663000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1048000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1199000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>84065000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>72690000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>52568000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>46617000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>40450000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>35439000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>29082000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>2374978000.0</v>
+      </c>
+      <c r="C35">
         <v>1774805000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1571155000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1360422000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1173275000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>997214000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>847538000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>84065000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>72690000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>52568000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>46617000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>41192000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>35439000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>50132000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>214344000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>207164000.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>20261000.0</v>
+      </c>
+      <c r="C36">
         <v>19937000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16976000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>59137130.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9112000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10767000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10874000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2584000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1619000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>818000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>258000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>284000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>542000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>944000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>238000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>183000.0</v>
       </c>
-      <c r="Q36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-22907633000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>13870000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9112000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>18144000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10874000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8710000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>8295000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>132697000.0</v>
+      </c>
+      <c r="C39">
         <v>158427000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>153993000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>130592000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>96196000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>64435000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79966000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>61461000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>47698000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31462000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16959000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20119000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21338000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12764000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12166000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7015000.0</v>
       </c>
-      <c r="Q39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>227833000.0</v>
+      </c>
+      <c r="C40">
         <v>169238000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>176915000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>161736000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>198807000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8875000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>101128000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>128787000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>66152000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41446000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>32029000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>25737000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>16949000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16331000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>15470000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8051000.0</v>
       </c>
-      <c r="Q40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>63447000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>37819000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>29959000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>9915000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>84065000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>72690000.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>178791000.0</v>
+      </c>
+      <c r="C42">
         <v>152471000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>182709000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>260784000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>280666000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>321075000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>322330000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>352702000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>346300000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>321603000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>306522000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>293992000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>284622000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>270637000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-188472000.0</v>
       </c>
-      <c r="P42">
-[...4 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="Q42">
+        <v>-173930000.0</v>
+      </c>
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>3921062000.0</v>
+      </c>
+      <c r="C45">
         <v>3718193000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3227818000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2244662000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1928892000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1541213000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1282074000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>301297000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>180349000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>138376000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>119784000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>86998000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>70400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>59000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>42040000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>29743000.0</v>
       </c>
-      <c r="Q45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>3000035000.0</v>
+      </c>
+      <c r="C46">
         <v>2968270000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2643728000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2244662000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1928892000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1541213000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1282074000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>301297000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>180349000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>138376000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>119784000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>86998000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>70381000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>59040000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>42040000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29743000.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>925530000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1928892000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1541213000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>439086000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>301297000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>180349000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>138376000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>119784000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>86998000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>70381000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>59040000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>2013948000.0</v>
+      </c>
+      <c r="C48">
         <v>1655307000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1401696000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1100590000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>839062000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>560252000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>436891000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>261835000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>111704000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9253000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-62587000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-120267000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-168291000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-200433000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-133612000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-149690000.0</v>
       </c>
-      <c r="Q48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>1100590000.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>560252000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>436891000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>261835000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>111704000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>9253000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-62587000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-120267000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-168291000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-200433000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>2032189000.0</v>
+      </c>
+      <c r="C51">
         <v>1981567000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1738550000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1496751000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1298993000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1110329000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>948093000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>19500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>34500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="P51">
         <v>250000.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="Q51">
+        <v>250000.0</v>
+      </c>
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>301148000.0</v>
+      </c>
+      <c r="C52">
         <v>274863000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>240964000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>199776000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>163537000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>286148000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>110470000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>19500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15000000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>208508000.0</v>
+      </c>
+      <c r="C53">
         <v>197073000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>280339000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66845000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>277141000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>140928000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>59229000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>85412000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>131958000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>77791000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>46335000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>5522274000.0</v>
+      </c>
+      <c r="C55">
         <v>4339574000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3872037000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3324911000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2880460000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2314770000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1958661000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>952264000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>695708000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>500536000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>393294000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>294120000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>232054000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>189660000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>134527000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>76582000.0</v>
       </c>
-      <c r="Q55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>1916723000.0</v>
+      </c>
+      <c r="C56">
         <v>1351367000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1203542000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1066379000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>904739000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>755413000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>665713000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>642257000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>479362000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>339789000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>264745000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>198957000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>160899000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>129675999.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>92249000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>45942000.0</v>
       </c>
-      <c r="Q56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>954006000.0</v>
+      </c>
+      <c r="C57">
         <v>756442000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>715926000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>602560000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>586901000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>435670000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>351345000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>253105000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>164460000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>116563000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>102196000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>79401000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>79742000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>68784000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>49942000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>18215000.0</v>
       </c>
-      <c r="Q57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>3328984000.0</v>
+      </c>
+      <c r="C58">
         <v>2531247000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2287081000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1962982000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1760176000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1432884000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1198883000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>337170000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>237150000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>169131000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>148813000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>120593000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>115181000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>118916000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>264286000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>225379000.0</v>
       </c>
-      <c r="Q58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>2193290000.0</v>
+      </c>
+      <c r="C60">
         <v>1808327000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1584956000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1361929000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1120284000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>881886000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>759778000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>615094000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>458558000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>331405000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>244481000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>174269000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>116873000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>70744000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-129759000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-148797000.0</v>
       </c>
-      <c r="Q60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:17">
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
-        <v>519650999.0</v>
+        <v>351544000.0</v>
       </c>
       <c r="C2">
+        <v>368381000.0</v>
+      </c>
+      <c r="D2">
+        <v>519651000.0</v>
+      </c>
+      <c r="E2">
         <v>371801000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>276505000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>260343000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>352180000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>255965000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>221789000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>256275000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>349340000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>249093000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>234492000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>221120000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>279836000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="Q2">
+        <v>266113999.0</v>
+      </c>
+      <c r="R2">
         <v>230282000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>196461000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>253817000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>167704000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>169392000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>138622000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>237647000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>121372000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>137480000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>130242000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>188061000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>108667000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>112460000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>103692000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>155986000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>103891000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>95081000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>73033000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>124187000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>76880000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>77987000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>51178000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>104684000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>59565000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>57784000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>58225000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>110135000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>66562000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>42146000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>39222000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>82857000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>46529000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>35524000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>34013000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>52422000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>32174000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>27971000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>27952000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>40250000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>28064000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>22496000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>23588000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3800,54 +3945,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3864,198 +4011,202 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-297322000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-260888000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-244453000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-231234000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-215071000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-200306000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-187070000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-177885000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-168588000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-157575000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-147000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-137000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-127700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-123200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-114500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-107000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-100200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-93300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-87100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-80522000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-74400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-70751000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-69100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-63600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-59385000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-55400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-51700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-47500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-44000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-41100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-37700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-34500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-31500000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-22704000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4072,592 +4223,614 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>1998709000.0</v>
+      </c>
+      <c r="C7">
+        <v>2032189000.0</v>
+      </c>
+      <c r="D7">
         <v>2014193000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2018626000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1975118000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1981567000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1968026000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1894495000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1838205000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1738550000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1686555000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1605875000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1517923000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1496751000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1487306000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1432081000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1384185000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1298993000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1300467000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1231596000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1161944000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1110329000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1059297000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1043491000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1004163000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>552000.0</v>
+      </c>
+      <c r="C8">
+        <v>551000.0</v>
+      </c>
+      <c r="D8">
         <v>550000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>550000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>549000.0</v>
       </c>
       <c r="F8">
         <v>549000.0</v>
       </c>
       <c r="G8">
         <v>549000.0</v>
       </c>
       <c r="H8">
+        <v>549000.0</v>
+      </c>
+      <c r="I8">
+        <v>549000.0</v>
+      </c>
+      <c r="J8">
         <v>550000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>551000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>551000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>556000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>555000.0</v>
       </c>
       <c r="O8">
         <v>555000.0</v>
       </c>
       <c r="P8">
         <v>555000.0</v>
       </c>
       <c r="Q8">
+        <v>555000.0</v>
+      </c>
+      <c r="R8">
+        <v>555000.0</v>
+      </c>
+      <c r="S8">
         <v>556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="T8">
         <v>560000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>560000.0</v>
+      </c>
+      <c r="V8">
+        <v>560000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>248677000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>260784000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>254663000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>248902000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>242607000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>333823000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>327211000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>320234000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>321075000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>312668000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>307506000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>302898000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>322330000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>318318000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>335050000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>347943000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>352702000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>351941000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>348344000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>343369000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>346300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>336432000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>331515000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>325991000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>321603000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>318137000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>315131000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>309599000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>306522000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>303533000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>300820000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>297181000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>293992000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>291889000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>289066000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>287913000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>284622000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>281660000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>276225000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>273474000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>270637000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>268499000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>266594000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>638892000.0</v>
+      </c>
+      <c r="C10">
+        <v>723699000.0</v>
+      </c>
+      <c r="D10">
         <v>350983000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>562746000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>427462000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>331718000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>169702000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>209039000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>96308000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>179749000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>162928000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>334544000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>335286000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>332324000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>44229000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>155101000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>120501000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>64973000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>86753000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>126195000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>84170000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>268783000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>117045000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>160338000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>69760000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>202490000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>77496000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>178800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>220778000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>251748000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>103262000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>133256000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>84399000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>112669000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>54917000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>74759000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>65237000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>76088000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>53537000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>67109000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>25774000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>53081000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>18083000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>60916000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>52391000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>63186000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5291000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>25550000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>17816000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>50184000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5550000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21088000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>36722000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>56081000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7245000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>17676000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12027000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>41293000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4674,1098 +4847,1126 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>1113262000.0</v>
+      </c>
+      <c r="C12">
+        <v>932207000.0</v>
+      </c>
+      <c r="D12">
         <v>524498000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>670164000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>623991000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>528791000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>216643000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>327719000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>369649000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>460088000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>162928000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>436357000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>423527000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>399169000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>116951000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>272416000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>309641000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>342114000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>311316000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>413124000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>383459000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>409711000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>213794000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>202008000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>138980000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>261719000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>131568000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>269125000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>288653000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>337160000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>188291000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>264697000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>274203000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>244627000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>111595000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>167480000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>179012000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>153879000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>63449000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>96042000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>81625000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>99416000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>18083000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>60916000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>52391000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>63186000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5291000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>25550000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>17816000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>50184000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5550000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>21088000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>36722000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>56081000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7245000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>17676000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>12027000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>41293000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>552000.0</v>
+      </c>
+      <c r="C13">
+        <v>551000.0</v>
+      </c>
+      <c r="D13">
         <v>550000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>550000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>549000.0</v>
       </c>
       <c r="F13">
         <v>549000.0</v>
       </c>
       <c r="G13">
         <v>549000.0</v>
       </c>
       <c r="H13">
+        <v>549000.0</v>
+      </c>
+      <c r="I13">
+        <v>549000.0</v>
+      </c>
+      <c r="J13">
         <v>550000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>551000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>551000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>556000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>555000.0</v>
       </c>
       <c r="O13">
         <v>555000.0</v>
       </c>
       <c r="P13">
         <v>555000.0</v>
       </c>
       <c r="Q13">
+        <v>555000.0</v>
+      </c>
+      <c r="R13">
+        <v>555000.0</v>
+      </c>
+      <c r="S13">
         <v>556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="T13">
         <v>560000.0</v>
       </c>
       <c r="U13">
-        <v>559000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="V13">
-        <v>559000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="W13">
         <v>559000.0</v>
       </c>
       <c r="X13">
+        <v>559000.0</v>
+      </c>
+      <c r="Y13">
+        <v>559000.0</v>
+      </c>
+      <c r="Z13">
         <v>558000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>557000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>556000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>558000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>559000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="AE13">
         <v>557000.0</v>
       </c>
       <c r="AF13">
+        <v>557000.0</v>
+      </c>
+      <c r="AG13">
+        <v>557000.0</v>
+      </c>
+      <c r="AH13">
         <v>555000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>554000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>552000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>552000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>551000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>549000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>549000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>548000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>547000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>546000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="AR13">
         <v>545000.0</v>
       </c>
       <c r="AS13">
+        <v>545000.0</v>
+      </c>
+      <c r="AT13">
+        <v>545000.0</v>
+      </c>
+      <c r="AU13">
         <v>544000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>544000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>543000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>543000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>542000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>542000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>540000.0</v>
       </c>
       <c r="BA13">
         <v>540000.0</v>
       </c>
       <c r="BB13">
         <v>540000.0</v>
       </c>
       <c r="BC13">
         <v>540000.0</v>
       </c>
       <c r="BD13">
+        <v>540000.0</v>
+      </c>
+      <c r="BE13">
+        <v>540000.0</v>
+      </c>
+      <c r="BF13">
         <v>492000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>162000.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>55607222.0</v>
+      </c>
+      <c r="C14">
+        <v>55597007.0</v>
+      </c>
+      <c r="D14">
         <v>55570844.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>55389000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>55189813.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>55218000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>55110000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>55043000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>55255838.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>55356074.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>55576140.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>55801507.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>55777010.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>55808193.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>55683609.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>55646039.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>55834287.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>56315019.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>56340635.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>56299491.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>56274491.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>56240633.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56099328.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>55966840.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>55723045.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>56006952.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>56019736.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>56294109.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>56268586.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>56230318.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>56228305.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>56191984.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>56001939.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>55725959.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>55608035.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>55519303.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>55304742.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>55157603.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>55170686.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>55077754.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>54964890.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>54820282.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>54833252.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>54786092.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>54717146.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>54656375.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>54662869.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>54669600.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>54293467.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>53956802.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>53801797.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>53804539.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>53399778.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>52976793.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>52959169.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>18803979.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>53964948.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>15884527.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>15884527.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>33070686.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>50256845.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>556000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>555000.0</v>
       </c>
       <c r="O15">
         <v>555000.0</v>
       </c>
       <c r="P15">
         <v>555000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>555000.0</v>
+      </c>
       <c r="R15">
-        <v>560000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>555000.0</v>
+      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>560000.0</v>
       </c>
       <c r="U15">
-        <v>559000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="V15">
-        <v>559000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="W15">
         <v>559000.0</v>
       </c>
       <c r="X15">
+        <v>559000.0</v>
+      </c>
+      <c r="Y15">
+        <v>559000.0</v>
+      </c>
+      <c r="Z15">
         <v>558000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>557000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>556000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>558000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>559000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>557000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>557000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AG15">
         <v>600000.0</v>
       </c>
       <c r="AH15">
         <v>600000.0</v>
       </c>
       <c r="AI15">
         <v>600000.0</v>
       </c>
       <c r="AJ15">
         <v>600000.0</v>
       </c>
       <c r="AK15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AL15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AM15">
         <v>500000.0</v>
       </c>
       <c r="AN15">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AO15">
         <v>500000.0</v>
       </c>
       <c r="AP15">
-        <v>545000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="AQ15">
         <v>500000.0</v>
       </c>
       <c r="AR15">
+        <v>545000.0</v>
+      </c>
+      <c r="AS15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544000.0</v>
       </c>
       <c r="AT15">
         <v>500000.0</v>
       </c>
       <c r="AU15">
-        <v>500000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="AV15">
         <v>500000.0</v>
       </c>
       <c r="AW15">
         <v>500000.0</v>
       </c>
       <c r="AX15">
         <v>500000.0</v>
       </c>
       <c r="AY15">
         <v>500000.0</v>
       </c>
       <c r="AZ15">
         <v>500000.0</v>
       </c>
       <c r="BA15">
         <v>500000.0</v>
       </c>
       <c r="BB15">
         <v>500000.0</v>
       </c>
       <c r="BC15">
+        <v>500000.0</v>
+      </c>
+      <c r="BD15">
+        <v>500000.0</v>
+      </c>
+      <c r="BE15">
         <v>540000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>492000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>162000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>51551000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>41772000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-189008802000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>14140000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-174400000.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>931000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7831000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2025000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1031000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>775000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9050000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8716000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>831000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>593000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19263000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6126000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3243000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3949000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5455000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6676000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10512000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>9653000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>10486000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>11039000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9045000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8838000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8507000.0</v>
       </c>
       <c r="AP16"/>
       <c r="AQ16">
+        <v>8507000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>8958000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8706000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>8623000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5199000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5145000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4757000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3273000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2060000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1807000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>558000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2418000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1710000.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>1745000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>2283000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>2924000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>4796000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>6126000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3243000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>3949000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>5455000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>6676000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>10512000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>9653000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>10486000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>11039000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>9045000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>8838000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>8720000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>8507000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1254000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1025000.0</v>
       </c>
-      <c r="AR17"/>
-[...1 lines deleted...]
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17">
         <v>1618000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1281000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>556000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>232000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>59563000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>59151000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>41378000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>41414000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>37859000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>900000.0</v>
       </c>
-      <c r="R18"/>
-[...1 lines deleted...]
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>31677000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1600000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4408000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>8716000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-      <c r="AR18">
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18">
         <v>173000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>742000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>35459000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>35539000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>32618000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1550000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>29989000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>29243000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5782,54 +5983,56 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5846,54 +6049,56 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -5910,666 +6115,686 @@
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>813300000000.0</v>
+      </c>
+      <c r="C22">
+        <v>846609000.0</v>
+      </c>
+      <c r="D22">
         <v>1112263000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>799602000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>702053000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>659500000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>817832000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>639881000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>629981000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>584627000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>763349000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>543621000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>534389000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>527720000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>701561000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>569201000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>504182000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>455104000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>521107000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>347302000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>326710000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>281267000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>430200000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>294057000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>367516000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>324028000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>419340000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>272689000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>268437000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>243636000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>339898000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>228109000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>215376000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>187037000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>271685000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>184517000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>180002000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>154448000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>228175000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>154809000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>156300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>148370000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>213635000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>123847000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>119820000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>115652000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>167174000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>106749000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>98576000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>89377000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>115484000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>83470000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>75339000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>60831000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>84399000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>63631000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>51531000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>38790000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>5055003000.0</v>
+      </c>
+      <c r="C23">
+        <v>5522274000.0</v>
+      </c>
+      <c r="D23">
         <v>4789318000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4606538000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4452802000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4339574000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4185319000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4013144000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3947304000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3872037000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3657438000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3549408000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3380509000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3324911000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3163715000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3086226000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2960780000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2880460000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2823452000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2622934000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2443728000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2314770000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2175496000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2000247000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1932725000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1958661000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1833751000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1659418000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1592276000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>952264000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>849736000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>772337000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>735040000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>695708000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>643316000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>561579000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>556929000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>500536000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>476909000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>421068000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>396719000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>393294000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>397385000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>339301000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>303021000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>294862000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>290398000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>244080000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>222633000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>232054000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>216215000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>187540000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>187092000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>189660000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>169014000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>154194000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>134490000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>134527000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...4 lines deleted...]
-      </c>
+      <c r="AX24"/>
+      <c r="AY24"/>
       <c r="AZ24">
         <v>19500000.0</v>
       </c>
       <c r="BA24">
         <v>19500000.0</v>
       </c>
       <c r="BB24">
+        <v>19500000.0</v>
+      </c>
+      <c r="BC24">
+        <v>19500000.0</v>
+      </c>
+      <c r="BD24">
         <v>34500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>33750000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
-[...4 lines deleted...]
-      </c>
+      <c r="AX25"/>
+      <c r="AY25"/>
       <c r="AZ25">
         <v>19500000.0</v>
       </c>
       <c r="BA25">
         <v>19500000.0</v>
       </c>
       <c r="BB25">
+        <v>19500000.0</v>
+      </c>
+      <c r="BC25">
+        <v>19500000.0</v>
+      </c>
+      <c r="BD25">
         <v>34500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>33750000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>42</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>11261000.0</v>
       </c>
-      <c r="C26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E26"/>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>7791000.0</v>
       </c>
-      <c r="J26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L26"/>
+      <c r="M26"/>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>10182000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>37717000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="T26"/>
+      <c r="U26">
         <v>1104000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>8684000.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1043000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>1404000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2930000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>27702000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>23177000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>6669000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>10514000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6586,1464 +6811,1516 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>1359817000.0</v>
+      </c>
+      <c r="C28">
+        <v>1308490000.0</v>
+      </c>
+      <c r="D28">
         <v>1663210000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1455880000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1547656000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1649849000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1798324000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1685456000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1741897000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1558801000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1523627000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1271331000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1182637000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1164427000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1443077000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1276980000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1263684000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1234020000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1213714000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1105401000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1077774000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>841546000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>942252000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>883153000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>934403000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>745603000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>817645000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>621328000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>523963000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-251748000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-103262000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-133256000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-84399000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-112669000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-54917000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-74759000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-65237000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-76088000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-53537000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-67109000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-25774000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-53081000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-18083000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-60916000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-52391000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-63186000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5291000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-25550000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-17816000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-30684000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13950000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1588000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2222000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-21581000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>27255000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>17074000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>88223000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-41043000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>2312471000.0</v>
+      </c>
+      <c r="C29">
+        <v>2193290000.0</v>
+      </c>
+      <c r="D29">
         <v>1950236000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1907247000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1858062000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1808327000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1615852000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1607741000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1584661000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1584956000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1377925000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1440146000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1387301000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1361929000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1184488000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1162581000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1114942000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1120284000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1033249000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1002460000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>930642000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>881886000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>749542000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>723955000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>689765000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>5210000.0</v>
+      </c>
+      <c r="D30">
+        <v>12527000.0</v>
+      </c>
+      <c r="E30">
         <v>4657000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4649000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4649000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20348000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14140000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4834000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4834000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>23906000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10524000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8898000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8898000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>25389000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>14371000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4511000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11325000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24013000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9410000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2248000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6350000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18090000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-15496000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>26274000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4063000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16396000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10853000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1517000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1337000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>43543000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7368000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2168000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2264000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4891000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3698000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1243000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5789000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3177000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4411000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1341000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>19423000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>15652000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>15647000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8623000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>11410000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7392000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>10738000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6083000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>7735000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2644000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2062000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1331000.0</v>
       </c>
-      <c r="BB30"/>
-[...1 lines deleted...]
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30">
         <v>7400000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>1377925000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1440146000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1387301000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1361929000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1184488000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1162581000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1114942000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1120284000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1033249000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1002460000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>930642000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>881886000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>749542000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>723955000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>689765000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>759778000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>645391000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>651936000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>635999000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>615094000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>525071000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>507958000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>477918000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>458558000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>381311000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>366515000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>344186000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>331405000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>278151000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>269697000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>254317000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>244481000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>199487000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>192437000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>181737000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>174269000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>138853000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>132718000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>123245000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>116873000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>89085000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>81971000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>75151000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>70744000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>49400000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>46766000.0</v>
       </c>
-      <c r="BD31"/>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>1079237000.0</v>
+      </c>
+      <c r="C32">
+        <v>962717000.0</v>
+      </c>
+      <c r="D32">
         <v>663189000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>660294000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>611373000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>594925000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>336831000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>433434000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>408839000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>487616000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>332833000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>462458000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>464949000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>463819000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>317198000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>333236000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>311227000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>317838000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>320314000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>337490000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>301999000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>319743000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>215434000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>204333000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>209243000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>2993055000.0</v>
+      </c>
+      <c r="C33">
+        <v>3605551000.0</v>
+      </c>
+      <c r="D33">
         <v>3029196000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3021620000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2979680000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2988207000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2973100000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2894505000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2796836000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2668495000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2566439000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2437482000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2297006000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2258532000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2206667000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2122467000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2055166000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1975721000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1889536000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1783594000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1676136000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1559357000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1463218000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1429721000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1359695000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1292948000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1207781000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1054315000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>986502000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>310007000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>250604000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>221963000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>205915000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>216346000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>213251000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>171008000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>167344000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>160747000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>146296000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>142133000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>132763000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>128549000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>121546000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>114537000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>98427000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>95163000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>86102000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>84476000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>78898000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>71155000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>70160000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>66156000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>62488000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>59984000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>55169000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>50155000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>47915000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>42278000.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>10890000.0</v>
+      </c>
+      <c r="C34">
+        <v>8667000.0</v>
+      </c>
+      <c r="D34">
         <v>8760000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>10288000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>8049000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>8210000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>8962000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>8662000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>8234000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>6826000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4625000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>4925000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>4626000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1301271000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1297999000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4077000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1213592000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1663000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1139194000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1291000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1015816000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1048000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>924702000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>910094000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>879173000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1199000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>790557000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>701621000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>635402000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>84065000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>85240000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>79639000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>76459000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>72690000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>67839000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>61591000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>57763000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>52568000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>53220000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>51266000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>49367000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>46617000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>46850000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>47422000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>43659000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>40450000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>40357000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>40442000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>39558000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>35439000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34"/>
       <c r="AZ34"/>
-      <c r="BA34">
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34">
         <v>29082000.0</v>
       </c>
-      <c r="BB34"/>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>1759821000.0</v>
+      </c>
+      <c r="C35">
+        <v>2374978000.0</v>
+      </c>
+      <c r="D35">
         <v>1742149000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1774667000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1732991000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1774805000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1694079000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1720198000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1621014000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1571155000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1521347000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1459794000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1374654000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1360422000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1339377000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1293122000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1251451000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1173275000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1176601000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1118624000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1047493000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>997214000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>929110000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>910099000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>879173000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>847538000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>790557000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>701621000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>635402000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>84065000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>85240000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>79639000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>76459000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>72690000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>67839000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>61591000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>57763000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>52568000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>53220000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>51266000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>49367000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>46617000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>46850000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>47422000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>43832000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>41192000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>40357000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>40442000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>39558000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>35439000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>54959000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>55039000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>52118000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>50132000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>64489000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>62993000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>128216000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>214344000.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>-2964665945000.0</v>
+      </c>
+      <c r="C36">
+        <v>20261000.0</v>
+      </c>
+      <c r="D36">
         <v>21858000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>21557000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>21968000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>19937000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>20354000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>20142000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>18536000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>16976000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>16069000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>16322000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>16043000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>13870000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>13761000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>13149000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>12973000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>9112000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>9585000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>18921000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>18794000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>18144000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>12265000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>12791000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>12363000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>10874000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>11019000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3830000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3330000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2584000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1730000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1687000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1645000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1619000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1659000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1638000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1628000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>818000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1312000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>795000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>278000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>258000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>318000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>316000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>293000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>284000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>278000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>293000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>296000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>542000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>596000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>601000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>877000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>944000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1083000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>1116000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>3474000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>238000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8060,766 +8337,790 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>16069000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>16322000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>16043000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>13870000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>13761000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13149000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>12973000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9112000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9585000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>18921000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>18794000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>18144000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>12265000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>12791000.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+      <c r="BJ38"/>
+    </row>
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
-        <v>123361000.0</v>
+        <v>-812351314000.0</v>
       </c>
       <c r="C39">
+        <v>132697000.0</v>
+      </c>
+      <c r="D39">
+        <v>110834000.0</v>
+      </c>
+      <c r="E39">
         <v>110495000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>142429000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>158427000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>157396000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>136899000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>146004000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>153993000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>140816000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>121424000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>116689000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>130592000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>113147000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>107771000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>87280000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>96196000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>77480000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>69504000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>55175000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>58085000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>68284000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>74461000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>66534000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>79966000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>75062000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>63289000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>48684000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>61461000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>70943000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>57568000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>39546000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>47698000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>46785000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>38574000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>30571000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>31462000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>38989000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>28084000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>26031000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>16959000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>44121000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>40001000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>32383000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>20119000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>31831000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>27305000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>27343000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>21338000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>25021000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>16826000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>12543000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>12764000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>22201000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>22732000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>15617000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>12166000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39"/>
       <c r="BH39"/>
-    </row>
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+    </row>
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>-94903378000.0</v>
+      </c>
+      <c r="C40">
+        <v>227833000.0</v>
+      </c>
+      <c r="D40">
         <v>242113000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>241458000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>207929000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>169238000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>172146000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>176800000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>176241000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>176915000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>177629000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>189198000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>148853000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>161736000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>166400000.0</v>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="P40">
+      <c r="Q40">
+        <v>179959001.0</v>
+      </c>
+      <c r="R40">
         <v>153938000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>198807000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>196165000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>183174000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>141194000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>151949000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>121653000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>109109000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>90589000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>101128000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>103077000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>98094000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>79813000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>128787000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>83158000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>80442000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>57436000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>66152000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>69924000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>53322000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>49340000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>41446000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>40728000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>39870000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>34449000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>32029000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>40674000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>32402000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>35053000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>25737000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>27794000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>22643000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>24293000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>16949000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>19712000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>16446000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>16294000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>16331000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>4924000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>4794000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>12671000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>15470000.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40"/>
       <c r="BH40"/>
-    </row>
-    <row r="41" spans="1:60">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+    </row>
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>65989000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>65096000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>64189000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>63447000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>45685000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>45491000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>41666000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>37819000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>38943000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>37069000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>32725000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>29959000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6326000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1545000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+      <c r="BJ41"/>
+    </row>
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>174915000.0</v>
+      </c>
+      <c r="C42">
+        <v>178791000.0</v>
+      </c>
+      <c r="D42">
         <v>173964000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>167480000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>161058000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>152471000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>147453000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>141029000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>150948000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>182709000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>177877000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>254687000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>248677000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>260784000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>254663000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>248902000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>242607000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>280666000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>333823000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>327211000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>320234000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>321075000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>312668000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>307506000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>302898000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>322330000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>318318000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>335050000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>347943000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>352702000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>351941000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>348344000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>343369000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>346300000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>336432000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>331515000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>325991000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>321603000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>318137000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>315131000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>309599000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>306522000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>303533000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>300820000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>297181000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>293992000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>291889000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>289066000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>287913000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>284622000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>281660000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>276225000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>273474000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>270637000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>268499000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>266594000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>191546000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-188164000.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8836,54 +9137,56 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8900,882 +9203,906 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>3939184000.0</v>
+      </c>
+      <c r="C45">
+        <v>3921062000.0</v>
+      </c>
+      <c r="D45">
         <v>3886026000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3841136000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3754041000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3718193000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3658705000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3537107000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3399576000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3227818000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2550370000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2421160000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2280963000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2244662000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2192906000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45">
         <v>728319000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>1763569000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1648658000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1541213000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1450953000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1416930000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1342941000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1282074000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1194479000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1046518000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>978376000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>301297000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>245631000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>214900000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>195900000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>180300000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>177900000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>159700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>148600000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>138400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>135900000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>132500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>123765000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>119800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>119974000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>113200000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>98100000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>86998000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>84200000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>82900000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>78000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>70400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>69600000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>65600000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>61600000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>59000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>54100000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>49039000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>44441000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>42040000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>2967659000000.0</v>
+      </c>
+      <c r="C46">
+        <v>3000035000.0</v>
+      </c>
+      <c r="D46">
         <v>2996077000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3000063000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2957712000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2968270000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2952746000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2874363000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2778300000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2643728000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2550370000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2421160000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2280963000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2244662000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2192906000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2109318000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2032011000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1928892000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1879951000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1763569000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1648658000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1541213000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1450953000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1416930000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1342941000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1282074000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1194479000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1046518000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>978376000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>301297000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>245631000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>214923000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>195885000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>180349000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>177903000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>159717000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>148561000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>138376000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>135939000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>132500000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>123765000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>119784000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>119974000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>113196000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>98134000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>86998000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>84206000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>82902000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>78046000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>70381000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>69564000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>65555000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>61611000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>59040000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>54086000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>49039000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>44441000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>42040000.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>2550370000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>2421160000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>944375000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>925530000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>880469000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2109318000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>799765000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1928892000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1879951000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1763569000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>624775000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1541213000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>522214000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>505299000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>475646000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>439086000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>400129000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>337193000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>319221000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>301297000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>245631000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>214923000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>195885000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>180349000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>177903000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>159717000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>148561000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>138376000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>135939000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>132500000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>123765000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>119784000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>119974000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>113196000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>98134000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>86998000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>84206000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>82902000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>78046000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>70381000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>69564000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>65555000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>61611000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>59040000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>54086000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>49039000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+    </row>
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>2137004000.0</v>
+      </c>
+      <c r="C48">
+        <v>2013948000.0</v>
+      </c>
+      <c r="D48">
         <v>1775722000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1739217000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1696455000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1655307000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1467850000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1466163000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1433163000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1401696000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1199497000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1184903000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1138068000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1100590000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>929270000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>913124000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>871780000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>839062000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>698866000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>674689000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>609848000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>560252000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>436315000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>415890000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>386309000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>436891000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>326517000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>316328000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>287497000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>261835000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>172573000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>159057000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>133994000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>111704000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>44327000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>34448000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>17644000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>9253000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-40535000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-45982000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-55829000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-62587000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-104591000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-108928000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-115989000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-120267000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-153580000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-156891000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-165211000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-168291000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-193117000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-194794000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-198863000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-200433000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-219639000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-220368000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-221950000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-133612000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>1138068000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>1100590000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>929270000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>913124000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>871780000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>698866000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>674689000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>609848000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>560252000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>436315000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>415890000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>386309000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>436891000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>326517000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>316328000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>287497000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>261835000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>172573000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>159057000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>133994000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>111704000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>44327000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>34448000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>17644000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>9253000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-40535000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-45982000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-55829000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-62587000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-104591000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-108928000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-115989000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-120267000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-153580000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-156891000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-165211000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-168291000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-193117000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-194794000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-198863000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-200433000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-219639000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-220368000.0</v>
       </c>
-      <c r="BD49"/>
-      <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -9792,468 +10119,488 @@
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>1998709000.0</v>
+      </c>
+      <c r="C51">
+        <v>2032189000.0</v>
+      </c>
+      <c r="D51">
         <v>2014193000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2018626000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1975118000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1981567000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1968026000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1894495000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1838205000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1738550000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1686555000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1605875000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1517923000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1496751000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1487306000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1432081000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1384185000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1298993000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1300467000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1231596000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1161944000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1110329000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1059297000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1043491000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1004163000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>948093000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>895141000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>800128000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>744741000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-      <c r="AW51">
-[...4 lines deleted...]
-      </c>
+      <c r="AW51"/>
+      <c r="AX51"/>
       <c r="AY51">
         <v>19500000.0</v>
       </c>
       <c r="AZ51">
-        <v>34500000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="BA51">
-        <v>34500000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="BB51">
         <v>34500000.0</v>
       </c>
       <c r="BC51">
+        <v>34500000.0</v>
+      </c>
+      <c r="BD51">
+        <v>34500000.0</v>
+      </c>
+      <c r="BE51">
         <v>34750000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>100250000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>250000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>300545000.0</v>
+      </c>
+      <c r="C52">
+        <v>301148000.0</v>
+      </c>
+      <c r="D52">
         <v>335087000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>311365000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>304950000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>274863000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>351062000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>252440000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>292048000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>240964000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>231197000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>211177000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>207458000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>199776000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>193614000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>184450000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>174400000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>163537000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>162809000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>150041000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>147176000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>143074000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>136513000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>134937000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>126668000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>110470000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>105834000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>98507000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>109339000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>14500000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>18599000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>3435000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
         <v>5819000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>19500000.0</v>
       </c>
-      <c r="AX52"/>
-[...1 lines deleted...]
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>15000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>15000000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>1000000.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>474370000.0</v>
+      </c>
+      <c r="C53">
+        <v>208508000.0</v>
+      </c>
+      <c r="D53">
         <v>173515000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>107418000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>196529000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>197073000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>46941000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>118680000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>273341000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>280339000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>101813000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>88241000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>66845000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>72722000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>117315000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>189140000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>277141000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>224563000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>286929000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>299289000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>140928000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>96749000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>41670000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>69220000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>59229000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>54072000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>90325000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>67875000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>85412000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>85029000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>131441000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>189804000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>131958000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>56678000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>92721000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>113775000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>77791000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>9912000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>28933000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>55851000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>46335000.0</v>
       </c>
-      <c r="AP53"/>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10270,758 +10617,784 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>5055003000.0</v>
+      </c>
+      <c r="C55">
+        <v>5522274000.0</v>
+      </c>
+      <c r="D55">
         <v>4789318000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4606538000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4452802000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4339574000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4185319000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4013144000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3947304000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3872037000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3657438000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3549408000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3380509000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3324911000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3163715000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3086226000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2960780000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2880460000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2823452000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2622934000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2443728000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2314770000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2175496000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2000247000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1932725000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1958661000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1833751000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1659418000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1592276000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>952264000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>849736000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>772337000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>735040000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>695708000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>643316000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>561579000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>556929000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>500536000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>476909000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>421068000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>396719000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>393294000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>397385000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>339301000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>303021000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>294120000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>290398000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>244080000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>222633000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>232054000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>216215000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>187540000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>187092000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>189660000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>169014000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>154194000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>134490000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>134527000.0</v>
       </c>
-      <c r="BF55"/>
-      <c r="BG55"/>
       <c r="BH55"/>
-    </row>
-    <row r="56" spans="1:60">
+      <c r="BI55"/>
+      <c r="BJ55"/>
+    </row>
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>2061947999.0</v>
+      </c>
+      <c r="C56">
+        <v>1916723000.0</v>
+      </c>
+      <c r="D56">
         <v>1760122000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1584918000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1473122000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1351367000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1212219000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1118639000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1150468000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1203542000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1090999000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1111926000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1083503000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1066378999.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>957048000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>963759000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>905614000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>904739000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>933916000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>839340000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>767592000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>755413000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>712278000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>570526000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>573030000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>665713000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>625970000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>605103000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>605774000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>642257000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>599132000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>550374000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>529125000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>479362000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>430065000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>390571000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>389585000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>339789000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>330613000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>278935000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>263956000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>264745000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>275839000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>224764000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>204594000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>198957000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>204296000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>159604000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>143735000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>160899000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>146055000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>121384000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>124604000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>129676000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>113845000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>104039000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>86575000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>92249000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>982711000.0</v>
+      </c>
+      <c r="C57">
+        <v>954006000.0</v>
+      </c>
+      <c r="D57">
         <v>1096933000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>924624000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>861749000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>756442000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>875388000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>685205000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>741629000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>715926000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>758166000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>649468000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>618554000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>602560000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>639850000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>630523000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>594387000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>586901000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>613602000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>501850000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>465593000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>435670000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>496844000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>366193000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>363787000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>351345000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>397803000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>305861000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>320875000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>253105000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>239425000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>184740000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>180663000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>164460000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>194166000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>133473000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>154980000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>116563000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>145538000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>100105000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>93035000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>102196000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>151048000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>99442000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>77452000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>79401000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>111188000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>70920000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>59830000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>79742000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>72171000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>50530000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>59823000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>68784000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>55125000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>44435000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>36186000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>49942000.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57"/>
       <c r="BH57"/>
-    </row>
-    <row r="58" spans="1:60">
+      <c r="BI57"/>
+      <c r="BJ57"/>
+    </row>
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>2742532000.0</v>
+      </c>
+      <c r="C58">
+        <v>3328984000.0</v>
+      </c>
+      <c r="D58">
         <v>2839082000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2699291000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2594740000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2531247000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2569467000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2405403000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2362643000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2287081000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2279513000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2109262000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1993208000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1962982000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1979227000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1923645000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1845838000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1760176000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1790203000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1620474000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1513086000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1432884000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1425954000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1276292000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1242960000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1198883000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1188360000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1007482000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>956277000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>337170000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>324665000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>264379000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>257122000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>237150000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>262005000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>195064000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>212743000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>169131000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>198758000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>151371000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>142402000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>148813000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>197898000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>146864000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>121284000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>120593000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>151545000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>111362000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>99388000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>115181000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>127130000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>105569000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>111941000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>118916000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>119614000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>107428000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>164402000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>264286000.0</v>
       </c>
-      <c r="BF58"/>
-      <c r="BG58"/>
       <c r="BH58"/>
-    </row>
-    <row r="59" spans="1:60">
+      <c r="BI58"/>
+      <c r="BJ58"/>
+    </row>
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11038,230 +11411,238 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>2312471000.0</v>
+      </c>
+      <c r="C60">
+        <v>2193290000.0</v>
+      </c>
+      <c r="D60">
         <v>1950236000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1907247000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1858062000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1808327000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1615852000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1607741000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1584661000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1584956000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1377925000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1440146000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1387301000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1361929000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1184488000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1162581000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1114942000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1120284000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1033249000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1002460000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>930642000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>881886000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>749542000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>723955000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>689765000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>759778000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>645391000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>651936000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>635999000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>615094000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>525071000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>507958000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>477918000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>458558000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>381311000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>366515000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>344186000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>331405000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>278151000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>269697000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>254317000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>244481000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>199487000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>192437000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>181737000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>174269000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>138853000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>132718000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>123245000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>116873000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>89085000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>81971000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>75151000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>70744000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>49400000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>46766000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-29912000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-129759000.0</v>
       </c>
-      <c r="BF60"/>
-      <c r="BG60"/>
       <c r="BH60"/>
-    </row>
-    <row r="61" spans="1:60">
+      <c r="BI60"/>
+      <c r="BJ60"/>
+    </row>
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11278,54 +11659,56 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11342,100 +11725,103 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11443,1888 +11829,1982 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>3241584000.0</v>
+      </c>
+      <c r="C2">
         <v>2523865000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2285544000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1980817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1817910000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1309807000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1172764000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>994478000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>814795000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>643373000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>540020000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>442427000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>347386000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>268989000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>192252000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>131046000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85040000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>192123000.0</v>
+      </c>
+      <c r="C3">
         <v>167447000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>130747000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>105617000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>84831000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>69345000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54979000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41451000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33241000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26631000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22227000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17202000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13469000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9599000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7071000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4805000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3660000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5">
-        <v>323817000.0</v>
+        <v>480371000.0</v>
       </c>
       <c r="C5">
-        <v>385571000.0</v>
+        <v>338665000.0</v>
       </c>
       <c r="D5">
-        <v>345043000.0</v>
+        <v>401101000.0</v>
       </c>
       <c r="E5">
-        <v>379880000.0</v>
+        <v>347534000.0</v>
       </c>
       <c r="F5">
+        <v>370180000.0</v>
+      </c>
+      <c r="G5">
         <v>154803000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>217284000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>187184000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>157391000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>113962000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>92941000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>77016000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>53737000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37654000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26221000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11804000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6878000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
-        <v>491264000.0</v>
+        <v>672494000.0</v>
       </c>
       <c r="C6">
-        <v>516318000.0</v>
+        <v>506112000.0</v>
       </c>
       <c r="D6">
-        <v>450660000.0</v>
+        <v>531848000.0</v>
       </c>
       <c r="E6">
-        <v>464711000.0</v>
+        <v>453151000.0</v>
       </c>
       <c r="F6">
+        <v>455011000.0</v>
+      </c>
+      <c r="G6">
         <v>224148000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>272263000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>228635000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>190632000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>140593000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>115168000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>94218000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>67206000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>47253000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33292000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16609000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10538000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>1522563000.0</v>
+      </c>
+      <c r="C9">
         <v>1352662000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1273825000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1095491000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1030444000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>652330000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>673966000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>565085000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>463413000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>357037000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>291934000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>237791000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>188016000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>149836000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>104861000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>66143000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40095000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>480371000.0</v>
+      </c>
+      <c r="C10">
         <v>338665000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>401101000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>347534000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>366703000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>153067000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>221569000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>191807000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>158849000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>114261000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>92656000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76659000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51958000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34094000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26237000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11776000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6805000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>121730000.0</v>
+      </c>
+      <c r="C11">
         <v>85054000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>99995000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>86006000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>87893000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29706000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46513000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>42162000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>56398000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>42421000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>34976000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28635000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19816000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14069000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10159000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4753000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4853000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2491000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3477000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1736000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4285000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4623000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1458000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>299000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>125000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1513000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2374000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      <c r="D13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>22972000.0</v>
+      </c>
+      <c r="C13">
+        <v>14848000.0</v>
+      </c>
+      <c r="D13">
+        <v>15530000.0</v>
+      </c>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>4285000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>358641000.0</v>
+      </c>
+      <c r="C15">
         <v>253611000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>301106000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>261528000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>278810000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>123361000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>175056000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>149645000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>102451000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>71840000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>57680000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>48024000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32142000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20025000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16078000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7023000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11658000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>261528000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>278810000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123361000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>175056000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>149645000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>102451000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>71840000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>57680000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48004000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31677000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-45378000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>358641000.0</v>
+      </c>
+      <c r="C17">
         <v>253611000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>301106000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>261528000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>278810000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>123361000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>175056000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>149645000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>102451000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>71840000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>57680000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>48024000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>32142000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>20025000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>22972000.0</v>
+      </c>
+      <c r="C18">
         <v>14848000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15530000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2491000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13177000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1736000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4285000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4623000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1458000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-325000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-232000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-266000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1186000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>457399000.0</v>
+      </c>
+      <c r="C21">
         <v>323817000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>385571000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>345043000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>379880000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>154803000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>217284000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>187184000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>157391000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>113962000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>92941000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>77016000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53737000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>37654000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26221000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11804000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6878000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>4306748000.0</v>
+      </c>
+      <c r="C23">
         <v>3552710000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3173798000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2731265000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2468474000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1807334000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1629446000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1372379000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1120817000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>886448000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>739013000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>603202000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>481665000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>381171000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>270892000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>185385000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>118257000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>65403000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>192123000.0</v>
+      </c>
+      <c r="C25">
         <v>167447000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>130747000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>105617000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>84831000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>69345000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54979000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>41451000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33241000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>150</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>64337999.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>62500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>54100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>31300000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>31600000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>48100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>42200000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>30800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>27400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15600000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>1065164000.0</v>
+      </c>
+      <c r="C28">
         <v>797060000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>695007000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>696348000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>619264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>465927000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>408582000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>335701000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>275222000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>215675000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176793000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>141475000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>118679000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>100182000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>121730000.0</v>
+      </c>
+      <c r="C29">
         <v>85054000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>99995000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>86006000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>87893000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29706000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46513000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42162000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>56398000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>1065164000.0</v>
+      </c>
+      <c r="C30">
         <v>1028845000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>888254000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>750448000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>650564000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>497527000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>456682000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>377901000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>306022000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>243075000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>198993000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>160775000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>134279000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>112182000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>78640000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54339000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33217000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>22972000.0</v>
+      </c>
+      <c r="C31">
         <v>14848000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>15530000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2491000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13177000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1736000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4285000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4623000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1458000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>299000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-285000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-357000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1779000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3560000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-28000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-73000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>4764147000.0</v>
+      </c>
+      <c r="C32">
         <v>3876527000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3559369000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3076308000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2848354000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1962137000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1846730000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1559563000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1278208000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1000410000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>831954000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>680218000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>535402000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>418825000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>297113000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>197189000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>125135000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
-        <v>735750000.0</v>
+        <v>858083000.0</v>
       </c>
       <c r="C2">
-        <v>732168000.0</v>
+        <v>1080488000.0</v>
       </c>
       <c r="D2">
+        <v>686873000.0</v>
+      </c>
+      <c r="E2">
+        <v>684478000.0</v>
+      </c>
+      <c r="F2">
         <v>646614000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>831571000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>585668000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>558283000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>548343000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>786122000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>513577000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>494402000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>491443000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>670354000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>437226000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>440418000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>432819000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>599438000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>405283000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>416235000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>396954000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>517584000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>325514000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>286271000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>180438000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>398002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>258756000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>271229000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>244777000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>358679000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>210733000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>225982000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>199084000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>297342000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>173544000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>184814000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>159095000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>228673000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>135472000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>146780000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>132448000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>194169000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>116920000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>122365000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>106566000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>157428000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>96356000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>101574000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>87069000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>127795000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>76513000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>77687000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>65391000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>102451000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>59656000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>58073000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>48809000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>73935000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>43522000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>41955000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>32840000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>51123000.0</v>
+      </c>
+      <c r="C3">
+        <v>48992000.0</v>
+      </c>
+      <c r="D3">
         <v>48877000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>47690000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>46564000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>45514000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>43281000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>41468000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>37184000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>37095000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>33584000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30882000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>29186000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>28919000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>27578000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>25143000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>23977000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>22233000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>23118000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>20243000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19237000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>18426000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>17719000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>17012000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>16188000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>15085000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>14435000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13598000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11861000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11184000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10900000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10063000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9304000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>9048000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8714000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8189000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7290000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7182000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6769000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6555000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6125000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>6101000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5894000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5492000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4740000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4597000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4563000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4173000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3869000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3610000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3672000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3254000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2933000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2758000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2499000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2235000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2107000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2070000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1910000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1657000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1434000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13341,418 +13821,432 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>162498000.0</v>
+      </c>
+      <c r="C5">
+        <v>316854000.0</v>
+      </c>
+      <c r="D5">
         <v>49118000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>57905000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-606000.0</v>
+        <v>56494000.0</v>
       </c>
       <c r="G5">
-        <v>41509000.0</v>
+        <v>250760000.0</v>
       </c>
       <c r="H5">
-        <v>36150000.0</v>
+        <v>2202000.0</v>
       </c>
       <c r="I5">
-        <v>268442000.0</v>
+        <v>44563000.0</v>
       </c>
       <c r="J5">
-        <v>16123000.0</v>
+        <v>41140000.0</v>
       </c>
       <c r="K5">
-        <v>58594000.0</v>
+        <v>272549000.0</v>
       </c>
       <c r="L5">
-        <v>42412000.0</v>
+        <v>19557000.0</v>
       </c>
       <c r="M5">
-        <v>225769000.0</v>
+        <v>62936000.0</v>
       </c>
       <c r="N5">
-        <v>20934000.0</v>
+        <v>46059000.0</v>
       </c>
       <c r="O5">
-        <v>56011000.0</v>
+        <v>227919000.0</v>
       </c>
       <c r="P5">
+        <v>21417000.0</v>
+      </c>
+      <c r="Q5">
+        <v>56106000.0</v>
+      </c>
+      <c r="R5">
         <v>42329000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>187576000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>32749000.0</v>
+      </c>
+      <c r="U5">
         <v>86168000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>63687000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>169608000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>24249000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>33142000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-72196000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>144101000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>12685000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>36029000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>24469000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>116508000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>15548000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>30422000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>24706000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>103495000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>14813000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>26301000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>12782000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>78865000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8631000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>15714000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10752000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>67366000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>6997000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>11557000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7021000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>52939000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5480000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>13335000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5262000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>40341000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>3021000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>7186000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>3189000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>33043000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1841000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>4735000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1965000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>20133000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>739000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>3688000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1661000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>213621000.0</v>
+      </c>
+      <c r="C6">
+        <v>365846000.0</v>
+      </c>
+      <c r="D6">
         <v>97995000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>105595000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>42675000.0</v>
+        <v>103058000.0</v>
       </c>
       <c r="G6">
-        <v>82977000.0</v>
+        <v>296274000.0</v>
       </c>
       <c r="H6">
-        <v>73334000.0</v>
+        <v>45483000.0</v>
       </c>
       <c r="I6">
-        <v>305537000.0</v>
+        <v>86031000.0</v>
       </c>
       <c r="J6">
-        <v>49707000.0</v>
+        <v>78324000.0</v>
       </c>
       <c r="K6">
-        <v>89476000.0</v>
+        <v>309644000.0</v>
       </c>
       <c r="L6">
-        <v>71598000.0</v>
+        <v>53141000.0</v>
       </c>
       <c r="M6">
-        <v>254688000.0</v>
+        <v>93818000.0</v>
       </c>
       <c r="N6">
-        <v>48512000.0</v>
+        <v>75245000.0</v>
       </c>
       <c r="O6">
-        <v>81154000.0</v>
+        <v>256838000.0</v>
       </c>
       <c r="P6">
+        <v>48995000.0</v>
+      </c>
+      <c r="Q6">
+        <v>81249000.0</v>
+      </c>
+      <c r="R6">
         <v>66306000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>209809000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="T6">
+        <v>55867000.0</v>
+      </c>
+      <c r="U6">
         <v>106411000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>82924000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>188034000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>41968000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>50154000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-56008000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>159186000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>27120000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>49627000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>36330000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>127692000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>26448000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>40485000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>34010000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>112543000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>23527000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>34490000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>20072000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>86047000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>15400000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>22269000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>16877000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>73467000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>12891000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>17049000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>11761000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57536000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>10043000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>17508000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>9131000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>43951000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6693000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>10440000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6122000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>35801000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>4340000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>6970000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>142000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>22203000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2649000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>5345000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3095000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13769,54 +14263,56 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13833,850 +14329,878 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
-        <v>302543000.0</v>
+        <v>427519000.0</v>
       </c>
       <c r="C9">
-        <v>294679000.0</v>
+        <v>647992000.0</v>
       </c>
       <c r="D9">
+        <v>351420000.0</v>
+      </c>
+      <c r="E9">
+        <v>342369000.0</v>
+      </c>
+      <c r="F9">
         <v>323913000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>559314000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>258042000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>271786000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>263520000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>551614000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>222828000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>264579000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>234804000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>452397000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>207808000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>228509000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>206777000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>396894000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>202362000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>230319000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>200869000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>340930000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>151100000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>139839000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>20461000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>289128000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>118682000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>146171000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>119985000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>244005000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>102090000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>121752000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>97238000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>207490000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>83631000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>98506000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>73786000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>159417000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>64003000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>73350000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>60267000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>132182000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>52765000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>59826000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>47161000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>106328000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>41623000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>50905000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>38935000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>84169000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>34234000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>39400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>30213000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>71138000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>26931000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28747000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>23020000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>51890000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>18373000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>20011000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>14587000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>162498000.0</v>
+      </c>
+      <c r="C10">
+        <v>316854000.0</v>
+      </c>
+      <c r="D10">
         <v>49118000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>57905000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>56494000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>250760000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2202000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>44563000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>41140000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>272549000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19557000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>62936000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>46059000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>227919000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>21417000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>56106000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>42092000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>187071000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>31825000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>85097000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>62710000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>168889000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>23589000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>32642000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-72053000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>144434000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13438000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>37541000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26156000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>118011000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>16606000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>31405000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>25785000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>104051000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>15147000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>26560000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>13091000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>78953000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8695000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>15787000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10826000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>67394000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7020000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>11230000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7012000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>52914000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5474000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>13325000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4946000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>40051000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2700000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6529000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2678000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32648000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1284000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2090000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1928000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>20157000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>733000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>3683000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1664000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>39442000.0</v>
+      </c>
+      <c r="C11">
+        <v>78628000.0</v>
+      </c>
+      <c r="D11">
         <v>12613000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>15143000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>15346000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>63303000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>515000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>11563000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>9673000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>70350000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4963000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>16101000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>8581000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>56599000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5271000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>14762000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>9374000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>46875000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>7648000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>20256000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>13114000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>44952000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3164000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3061000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-21471000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>34060000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3249000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>8710000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>494000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>28749000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>3090000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>6342000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3981000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>36674000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5268000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>9756000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>4700000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>29165000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>3248000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>5940000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4068000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>25390000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2683000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4169000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2734000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>19601000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2163000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>5005000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1866000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>15225000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1023000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2460000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1108000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>13442000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>555000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>843000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-771000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>7730000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>293000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1471000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>665000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>3647000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>3647000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2150000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>483000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>95000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>237000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>505000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>924000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1071000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>977000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>719000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>660000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>143000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>333000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>753000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1512000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1687000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1503000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1058000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>983000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1079000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>556000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>334000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>259000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>309000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>88000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>64000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>73000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>74000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>28000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>23000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>9000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>88100.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>6000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>10000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>72000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>290000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>321000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>391000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>511000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>731400.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>550000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1316000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>37000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>24000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>6000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13">
+        <v>8255000.0</v>
+      </c>
+      <c r="C13">
+        <v>5972000.0</v>
+      </c>
+      <c r="D13">
         <v>5813000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5540000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5647000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>2808000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3054000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4990000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3434000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4342000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3647000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>483000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>143000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14693,746 +15217,770 @@
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>123056000.0</v>
+      </c>
+      <c r="C15">
+        <v>238226000.0</v>
+      </c>
+      <c r="D15">
         <v>36505000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>42762000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>41148000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>187457000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1687000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>33000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>31467000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>202199000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14594000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>46835000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>37478000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>171320000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16146000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>41344000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>32718000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>140196000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>24177000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>64841000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>49596000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>123937000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>20425000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>29581000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-50582000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>110374000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>10189000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>28831000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>25662000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>89262000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>13516000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>25063000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>21804000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>67377000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>9879000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>16804000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>8391000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>49788000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5447000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>9847000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>6758000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>42004000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4337000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>7061000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>4278000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>33313000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>3311000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>8320000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>3080000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>24826000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1677000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4069000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1570000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>19206000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>729000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1247000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1157000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>12427000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>440000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2212000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>999000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>14594000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>46835000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>37478000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>171320000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16146000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>41344000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>32718000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>140196000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>24177000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>64841000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49596000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>123937000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>20425000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>29581000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-50582000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>110374000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10189000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>28831000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>25662000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>89262000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>13516000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25063000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>21804000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>67377000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>9879000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16804000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8391000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>49788000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5447000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>9847000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6758000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>42004000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4337000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7061000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4278000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33313000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3311000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8320000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3060000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>24465000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1656000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4017000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1539000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>710000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-64156000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>123056000.0</v>
+      </c>
+      <c r="C17">
+        <v>238226000.0</v>
+      </c>
+      <c r="D17">
         <v>36505000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>42762000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>41148000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>187457000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1687000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>33000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>31467000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>202199000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>14594000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>46835000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>37478000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>171320000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16146000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>41344000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>32718000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>140196000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>24177000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>64841000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>49596000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>123937000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>20425000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>29581000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-50582000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>110374000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>10189000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>28831000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>25662000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>89262000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>13516000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>25063000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>21804000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>67377000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>9879000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>16804000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>8391000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>49788000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>5447000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>9847000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>6758000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>42004000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>4337000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>7061000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>4278000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>33313000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>3311000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>8320000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>3080000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>24930000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1656000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>4017000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>1539000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>710000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-64156000.0</v>
       </c>
-      <c r="BD17"/>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>8255000.0</v>
+      </c>
+      <c r="C18">
+        <v>5972000.0</v>
+      </c>
+      <c r="D18">
         <v>5813000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5540000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>5647000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3996000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2808000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3054000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4990000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4107000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3434000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4342000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3647000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2150000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>483000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>95000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-505000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10624000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1071000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-977000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-719000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-660000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>143000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19">
+        <v>-325000.0</v>
+      </c>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>12000.0</v>
       </c>
-      <c r="AT19"/>
-[...1 lines deleted...]
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-244000.0</v>
       </c>
-      <c r="AW19"/>
-[...1 lines deleted...]
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-266000.0</v>
       </c>
-      <c r="AZ19"/>
-[...1 lines deleted...]
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-7000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-1329000.0</v>
       </c>
-      <c r="BD19"/>
-      <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15449,236 +15997,244 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>154243000.0</v>
+      </c>
+      <c r="C21">
+        <v>310882000.0</v>
+      </c>
+      <c r="D21">
         <v>43305000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>52365000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>50847000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>246764000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-606000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>41509000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>36150000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>268442000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16123000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>58594000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>42412000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>225769000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20934000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>56011000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>42329000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>187576000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>42449000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>86168000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>63687000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>169608000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>24249000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>33142000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-72196000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>144101000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>12685000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>36029000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>24469000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>116508000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>15548000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>30422000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>24706000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>103495000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>14813000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>26301000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>12782000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>78865000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8631000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>15714000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10752000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>67366000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6997000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>11557000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7021000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>52939000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5480000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>13335000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5262000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>40341000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3021000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>7186000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3189000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>33043000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1841000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>4735000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-1965000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>20133000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>739000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>3688000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1661000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15695,236 +16251,244 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>1131359000.0</v>
+      </c>
+      <c r="C23">
+        <v>1417598000.0</v>
+      </c>
+      <c r="D23">
         <v>994988000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>974482000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>919680000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1144121000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>844316000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>788560000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>775713000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1069294000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>720282000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>700387000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>683835000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>896982000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>624100000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>612916000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>597267000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>808756000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>565196000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>560386000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>534136000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>688906000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>452365000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>392968000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>273095000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>543029000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>364753000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>381371000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>340293000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>486176000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>297275000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>317312000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>271616000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>401337000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>242362000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>257019000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>220099000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>309225000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>190844000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>204416000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>181963000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>258985000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>162688000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>170634000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>146706000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>210817000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>132499000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>139144000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>120742000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>171623000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>107726000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>109901000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>92415000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>140546000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>84746000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>82085000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>73794000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>105692000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>61156000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>58278000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>45766000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15941,236 +16505,244 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>51123000.0</v>
+      </c>
+      <c r="C25">
+        <v>48992000.0</v>
+      </c>
+      <c r="D25">
         <v>48877000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>47690000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46564000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>45514000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>43281000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>41468000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>37184000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>37095000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>33584000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>30882000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>29186000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>28919000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>27578000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>25143000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>23977000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>22233000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>23118000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>20243000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>19237000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18426000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>17719000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17012000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>16188000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>15085000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>14435000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>13598000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11861000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>11184000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>10900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>10063000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>9304000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>9048000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>8714000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>8189000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>7290000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>7182000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>6769000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>6555000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6125000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>6101000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5894000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>5492000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>4740000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4597000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4563000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4173000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>3869000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3610000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3672000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3254000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2933000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2758000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2499000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2235000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2107000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>2070000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1910000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1657000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1434000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16187,1018 +16759,1053 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>13951000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>62500000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>54100000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>31300000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>31600000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>48100000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>42200000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>30800000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>27400000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>22200000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>19300000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
         <v>15600000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>12000000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>273276000.0</v>
+      </c>
+      <c r="C28">
+        <v>337110000.0</v>
+      </c>
+      <c r="D28">
         <v>259238000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>228363000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>226502000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>267036000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>215367000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>188809000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>190186000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>183578000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>206705000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>205985000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>192392000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>172528000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>186874000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>172498000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>164448000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>178018000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>159913000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>144151000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>137182000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>139722000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>126851000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>100397000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>92657000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>96927000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>105997000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>110142000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>95516000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>85297000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>86542000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>91300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>72500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>73195000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>68800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>72200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>61000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>53152000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>55400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>57600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>49515000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>42616000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>45768000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>48300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>40100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>34089000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>36100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>37600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>33700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>28228000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>31200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>32200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>27000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>25100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>24012000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>39442000.0</v>
+      </c>
+      <c r="C29">
+        <v>78628000.0</v>
+      </c>
+      <c r="D29">
         <v>12613000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>15143000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15346000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>63303000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>515000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11563000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9673000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>70350000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4963000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>16101000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8581000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>56599000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5271000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>14762000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9374000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>46875000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7648000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20256000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13114000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>44952000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3164000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3061000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-21471000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B30">
-        <v>259238000.0</v>
+        <v>273276000.0</v>
       </c>
       <c r="C30">
-        <v>242314000.0</v>
+        <v>337110000.0</v>
       </c>
       <c r="D30">
+        <v>308115000.0</v>
+      </c>
+      <c r="E30">
+        <v>290004000.0</v>
+      </c>
+      <c r="F30">
         <v>273066000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>312550000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>258648000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>230277000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>227370000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>283172000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>206705000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>205985000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>192392000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>226628000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>186874000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>172498000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>164448000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>209318000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>159913000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>144151000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>137182000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>171322000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>126851000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>106697000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>92657000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>145027000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>105997000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>110142000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>95516000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>127497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>86542000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>91330000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>72532000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>103995000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>68818000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>72205000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>61004000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>80552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>55372000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>57636000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>49515000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>64816000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>45768000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>48269000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>40140000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>53389000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>36143000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>37570000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>33673000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>43828000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>31213000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>32214000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>27024000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>38095000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>25090000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>24012000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>24985000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>31757000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>17634000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>16323000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>12926000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>8255000.0</v>
+      </c>
+      <c r="C31">
+        <v>5972000.0</v>
+      </c>
+      <c r="D31">
         <v>5813000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5540000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>5647000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3996000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2808000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3054000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4990000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4107000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3434000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>4342000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3647000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2150000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>483000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>95000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-237000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-505000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-10624000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1071000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-977000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-719000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-660000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>143000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>333000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>753000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1512000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1687000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1503000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1058000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>983000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1079000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>556000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>334000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>259000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>309000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>88000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>64000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>73000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>74000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>28000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>23000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-327000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-9000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-25000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-6000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-10000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-316000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-290000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-321000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-657000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-511000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-395000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-557000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2645000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>37000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>24000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-6000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-5000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>1285602000.0</v>
+      </c>
+      <c r="C32">
+        <v>1728480000.0</v>
+      </c>
+      <c r="D32">
         <v>1038293000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1026847000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>970527000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1390885000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>843710000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>830069000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>811863000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1337736000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>736405000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>758981000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>726247000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1122751000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>645034000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>668927000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>639596000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>996332000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>607645000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>646554000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>597823000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>858514000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>476614000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>426110000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>200899000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>687130000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>377438000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>417400000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>364762000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>602684000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>312823000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>347734000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>296322000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>504832000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>257175000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>283320000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>232881000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>388090000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>199475000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>220130000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>192715000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>326351000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>169685000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>182191000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>153727000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>263756000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>137979000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>152479000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>126004000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>211964000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>110747000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>117087000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>95604000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>173589000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>86587000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>86820000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>71829000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>125825000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>61895000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>61966000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>47427000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17206,2594 +17813,2696 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>331718000.0</v>
+      </c>
+      <c r="C2">
         <v>179749000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>332324000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64973000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>268783000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>202490000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>251748000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>112669000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76088000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53081000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63186000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50184000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56081000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41293000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12153000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12436000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10639000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>174741000</v>
+      </c>
+      <c r="C3">
         <v>323994000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>335050000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>251954000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>288167000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>200189000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>212297000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>113720000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>67795000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44794000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53059000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32322000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25931000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22890000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18558000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14883000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7285000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>267351000.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>66293000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-49258000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>139079000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>36581000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>23007000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-10105000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>13002000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5897000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>14788000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6930000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>44216000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19329000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2585000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1757000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7231000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9557000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2291000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3326000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3455000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>391981000.0</v>
+      </c>
+      <c r="C6">
         <v>151969000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-152575000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>267351000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-203810000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>66293000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-49258000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139079000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>36581000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23007000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10105000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5897000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14788000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>29140000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-283000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1797000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>7875000.0</v>
+      </c>
+      <c r="C7">
         <v>-459000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41964000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-99206000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-69469000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>140942000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-70348000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19575000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10815000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1379000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2599000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7108000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-20474000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-17347000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21943000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1285000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1394000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>57673000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-24620000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7985000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7709000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2296000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6143000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10438000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4395000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6398000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14501000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2017000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>334000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-187109000.0</v>
+      </c>
+      <c r="C10">
         <v>-74873000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-56907000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-72616000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-173837000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42761000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-80392000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-56599000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32589000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6079000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-32718000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26275000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-28546000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-22041000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12036000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10711000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2606000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-19660000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>61559000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11146000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29373000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>39609000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>45161000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11931000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>20562000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16876000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4746000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1140000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>46987000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33740000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32318000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27342000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12612000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20874000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9530000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10605000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3287000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5799000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17730000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-45740000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21713000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>96802000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3149000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7880000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22970000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>192123000.0</v>
+      </c>
+      <c r="C14">
         <v>167447000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>130747000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>105617000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84831000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>69345000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54979000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41451000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33241000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26631000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22227000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17202000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13469000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9599000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7071000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4805000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3660000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>55348000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>8480000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>99451000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>192417000.0</v>
       </c>
-      <c r="Q15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>723699000.0</v>
+      </c>
+      <c r="C16">
         <v>331718000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>179749000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>332324000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64973000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>268783000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>202490000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>251748000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>112669000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76088000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53081000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>63186000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50184000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>56081000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>41293000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12153000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12436000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>411687000.0</v>
+      </c>
+      <c r="C18">
         <v>106654000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>164569000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>62972000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>39745000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>165777000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25268000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>70413000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>99586000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>61828000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>34854000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>29108000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5256000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7473000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28137000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>162000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1942000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19">
+        <v>-11435000.0</v>
+      </c>
+      <c r="C19">
         <v>-232938000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-556335000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>248014000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-465597000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-86700000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>18717000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>74248000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-71355000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-41970000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-46335000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20">
+        <v>941000.0</v>
+      </c>
+      <c r="C20">
         <v>1079000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>980000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>824000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>828000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>477000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>435000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>365000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-248000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2029000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-19500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-15040000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31699000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>358641000.0</v>
+      </c>
+      <c r="C22">
         <v>253611000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>301106000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>261528000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>278810000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>123361000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>175056000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>149645000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>102451000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71840000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>57680000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>48024000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32142000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20025000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16078000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7023000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11658000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
-        <v>1419000.0</v>
+        <v>-9214000.0</v>
       </c>
       <c r="C23">
-        <v>288000.0</v>
+        <v>-6947000.0</v>
       </c>
       <c r="D23">
-        <v>529000.0</v>
+        <v>-16586000.0</v>
       </c>
       <c r="E23">
+        <v>-248000.0</v>
+      </c>
+      <c r="F23">
         <v>390000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>108667000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4110000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4030000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9603000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4845000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1520000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3529000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3699000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-882000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-107000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>191722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>177</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>91056000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-221285000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>248014000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-177430000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-200189000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-212297000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-113720000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-67795000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-44794000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-46335000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>2985000.0</v>
+      </c>
+      <c r="C25">
         <v>1312000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>351000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>409000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>708000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2572000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>117000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>44000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>138000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>109000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>59000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>444000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1032000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1950000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>350000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>544000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>59000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
-        <v>-47160000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
-        <v>-97127000.0</v>
+        <v>-40213000.0</v>
       </c>
       <c r="D26">
+        <v>-80541000.0</v>
+      </c>
+      <c r="E26">
         <v>-44988000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-67343000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-16580000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-47252000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9977000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1504000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1904000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-322000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-314000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>100222000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>34680000.0</v>
+      </c>
+      <c r="C27">
         <v>15589000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17859000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23583000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25787000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9551000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12383000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12018000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16373000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11953000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11172000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5931000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10092000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12324000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1197000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2104000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>271000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-8271000.0</v>
+      </c>
+      <c r="C28">
         <v>-45741000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-95859000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-43635000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-66125000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12784000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42707000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5582000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8350000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3149000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1376000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-16106000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11153000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7315000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1003000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-445000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-145000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>586428000.0</v>
+      </c>
+      <c r="C29">
         <v>430648000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>499619000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>314926000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>327912000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>365966000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>187029000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>184133000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>167381000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>106622000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>87913000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61430000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31187000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30363000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46695000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15045000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9227000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-186176000.0</v>
+      </c>
+      <c r="C30">
         <v>-232938000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-556335000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3940000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-465597000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-286889000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-193580000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-39472000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-139150000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-86764000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-99394000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32322000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25931000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22890000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18558000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14883000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>723699000.0</v>
+      </c>
+      <c r="C2">
+        <v>350983000.0</v>
+      </c>
+      <c r="D2">
         <v>562746000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>427462000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>331718000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>169702000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>209039000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>96308000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>179749000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>162928000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>334544000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>335286000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>332324000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>44229000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>155101000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>120501000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>64973000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>86753000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>126195000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>84170000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>268783000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>117045000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>160338000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>69760000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>202490000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>77496000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>178800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>220778000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>251748000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>103262000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>133256000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>84399000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>112669000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>54917000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>74759000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>65237000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>76088000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>53537000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>67109000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>25774000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>53081000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>18083000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>60916000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>52391000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>63186000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5291000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>25550000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>17816000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>50184000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5550000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>21088000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>36722000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>56081000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7245000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>17676000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>14503000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>41293000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1767000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5695000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9131000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>12153000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>37189000</v>
+      </c>
+      <c r="C3">
+        <v>40781000</v>
+      </c>
+      <c r="D3">
         <v>53032000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>44719000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>36209000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>52139000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>80383000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>103606000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>87866000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>103129000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>115498000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>71332000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>45091000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>78365000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>63879000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>51619000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>58091000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>74952000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>78601000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>58170000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>76444000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>50919000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>48618000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>60624000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>40028000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>55947000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>56211000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>38426000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>61713000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>31693000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>35505000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>24009000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>22513000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>18277000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19569000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>17129000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>12820000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9080000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>13342000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>14836000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7536000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>8310000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>14848000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>19163000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>10738000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7535000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5087000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>9530000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>10170000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4173000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6618000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6992000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>8148000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5448000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>5839000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6802000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4801000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3161000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>6161000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4660000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4576000</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>2962000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>288095000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-110872000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>34600000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>55528000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-39442000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>42025000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-184613000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>151738000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-43293000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>90578000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-132730000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>124994000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-101304000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-41978000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-30970000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>148486000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-29994000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>48857000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-28270000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>57752000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-19842000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>9522000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-10851000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>22551000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-13572000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>41335000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-27307000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>34998000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-42833000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>8525000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-10795000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>57895000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-20259000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>7734000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-32368000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>44634000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-15538000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-15634000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-19359000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>15411000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1650000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6734000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-17879000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>16033000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-9796000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-12396000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>11029000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2006000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5257000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8795000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>45748000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>87786000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11659000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-15159000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-80297000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>7984000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7644000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-14442000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>11517000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1648000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4940000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-4064000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5599000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8250000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9949000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>734000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6266000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>17602000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4550000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3113000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-382000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>6515000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3834000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1867000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2257000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>7889000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-6801000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-523000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>2761000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-84807000.0</v>
+      </c>
+      <c r="C6">
+        <v>372716000.0</v>
+      </c>
+      <c r="D6">
         <v>-211763000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>135284000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>95744000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>162016000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-39337000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>112731000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-83441000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>16821000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-171616000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-742000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2962000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>288095000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-110872000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>34600000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>55528000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-21780000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-39442000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>42025000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-184613000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>151738000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-43293000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>90578000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-132730000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>124994000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-101304000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-41978000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-30970000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>148486000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-29994000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>48857000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-28270000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>57752000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-19842000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9522000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-10851000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>22551000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-13572000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>41335000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-27307000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>34998000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-42833000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>8525000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-10795000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57895000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-20259000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>7734000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-32368000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>44634000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-15538000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-15634000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-19359000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>48836000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-10431000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>3173000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-26790000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>39526000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3928000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-3436000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-3022000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>45573000.0</v>
+      </c>
+      <c r="C7">
+        <v>147398000.0</v>
+      </c>
+      <c r="D7">
         <v>-170617000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-9020000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>40114000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>134089000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-81461000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5814000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-47273000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>158386000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-130611000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-230000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>14419000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>136385000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-140888000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-72879000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-21824000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>35258000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-80043000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-13854000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10830000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>70896000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>12317000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>72180000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-14451000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>45737000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-74047000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-21142000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-20896000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>82229000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-71032000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-28675000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-2097000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>65626000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-35795000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-32468000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>13452000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>51521000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-34295000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>7425000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-26030000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>36688000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-40584000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>12925000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-11628000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>26392000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-25560000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>4741000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-12681000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>21132000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-18902000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-4258000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-18446000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>33553000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-8440000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-7078000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-35382000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>27075000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-760000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-3171000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-1201000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19810,1222 +20519,1252 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
         <v>48502000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-29642000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-18860000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>24522000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4164000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>836000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>156000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>17878000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>24827000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>17831000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2863000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3793000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-10505000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-20535000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2627000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>32779000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-8627000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-30752000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1385000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>28015000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>471000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-29342000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8565000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>30254000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-7655000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-3626000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-16677000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>19334000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2188000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-12034000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3345000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>18314000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-447000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>796000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-8225000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>12251000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-7352000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-2248000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-7046000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>15493000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>249000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-6561000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-15579000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>11737000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>964000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-1918000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>3718000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>33309000.0</v>
+      </c>
+      <c r="C10">
+        <v>265654000.0</v>
+      </c>
+      <c r="D10">
         <v>-312661000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-97549000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-42553000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>158332000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-177951000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-9900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-45354000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>178722000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-219728000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9232000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6669000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>173841000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-132360000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-65019000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-49078000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>66003000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-173805000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20592000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-45443000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>148933000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-136143000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>73459000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-43488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>95312000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-146651000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4252000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-24801000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>96262000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-111789000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-12733000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-28339000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>84648000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-87168000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-4515000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-25554000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>73726000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-73366000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1492000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-7931000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>65265000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-89788000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4027000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4168000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>51522000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-60425000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-8173000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-9199000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>26107000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-32014000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-8131000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-14508000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>23568000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-20768000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-12100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-12741000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>18783000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-14561000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-4556000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-11702000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>105700000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>10796000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5677000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-39106000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1794000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>31025000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11221000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-54030000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>85973000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1247000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>23584000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-99824000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>143203000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7516000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-16711000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-137361000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>84263000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1731000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>84202000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-22017000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>48401000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>14725000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-20670000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>56313000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-23889000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>33407000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-30455000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>49020000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>5199000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-11833000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-46179000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>53754000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>20065000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-7078000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-31645000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>38699000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>11047000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1225000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-12864000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>19913000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>4396000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-6699000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>5053000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>6490000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4208000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23284000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6025000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10432000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7246000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5560000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8606000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10835000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8739000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>31401000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9383000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7942000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-16408000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13978000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4234000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4927000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4203000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-161000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3846000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4937000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3990000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8303000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3127000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4844000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1001000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2818000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3014000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2697000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4626000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2593000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1567000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1819000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>742000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1440000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-509000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1614000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-1164000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1905000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2964000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2094000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-3201000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>27583000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6387000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-19720000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-11648000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6742000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-21114000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-16688000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>22512000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>22047000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-6158000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9053000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>25863000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>24141000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>51123000.0</v>
+      </c>
+      <c r="C14">
+        <v>48992000.0</v>
+      </c>
+      <c r="D14">
         <v>48877000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>47690000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>46564000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>45514000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>43281000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>41468000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37184000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>37095000.0</v>
+      </c>
+      <c r="L14">
         <v>33584000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30882000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>29186000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>28919000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>27578000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>25143000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>23977000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>22233000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>23118000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20243000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19237000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18426000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>17719000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>17012000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16188000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>15085000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>14435000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13598000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11861000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11184000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10063000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9304000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>9048000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>8714000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8189000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>7290000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>7182000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6769000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6555000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>6125000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6101000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5894000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>5492000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4740000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4597000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4563000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4173000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3869000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3610000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3672000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3254000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2933000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2758000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2499000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2235000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2107000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2070000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1910000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1657000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1434000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>248000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>239000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>7260000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>99451000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>638892000.0</v>
+      </c>
+      <c r="C16">
+        <v>723699000.0</v>
+      </c>
+      <c r="D16">
         <v>350983000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>562746000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>427462000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>331718000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>169702000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>209039000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>96308000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>179749000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>162928000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>334544000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>335286000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>332324000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>44229000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>155101000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>120501000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>64973000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>86753000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>126195000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>84170000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>268783000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>117045000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>160338000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>69760000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>202490000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>77496000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>178800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>220778000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>251748000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>103262000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>133256000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>84399000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>112669000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>54917000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>74759000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>65237000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>76088000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>53537000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>67109000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>25774000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>53081000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>18083000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>60916000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>52391000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>63186000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5291000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>25550000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>17816000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>50184000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5550000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>21088000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>36722000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>56081000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7245000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>17676000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>14503000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>41293000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1767000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>5695000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>9131000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21042,2120 +21781,2188 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>190035000.0</v>
+      </c>
+      <c r="C18">
+        <v>400114000.0</v>
+      </c>
+      <c r="D18">
         <v>-133157000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>48277000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>96453000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>311396000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-110964000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-32351000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-61427000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>304602000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-192878000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>12645000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>40200000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>281543000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-155018000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-47579000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15974000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>128295000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-102743000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>23895000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9702000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>193741000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11226000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>66091000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-105281000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>129227000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-101400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12212000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-40883000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>150821000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-78275000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-12621000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>10488000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>132077000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-33644000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-19760000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>20913000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>100412000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-32603000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>12005000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-17986000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>81109000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-42608000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>7875000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-11522000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>57516000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-21327000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>7202000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-14283000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>44312000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-18226000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-911000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-19919000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>48762000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-9114000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-3676000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-28499000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>38383000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-3820000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-3431000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-2995000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19">
+        <v>-265862000.0</v>
+      </c>
+      <c r="C19">
+        <v>-23732000.0</v>
+      </c>
+      <c r="D19">
         <v>-77358000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>44391000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-35664000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-202271000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-8645000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>51056000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-73078000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-391259000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-13685000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-84904000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-66487000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5878000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>44593000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>30388000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>115536000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-165248000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>63471000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>17690000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-168295000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-44180000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-55079000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>22550000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-9991000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-108376000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>37296000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>35521000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>54276000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-91758000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>79622000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>70207000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>16177000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-204210000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>64468000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>63031000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>5356000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-114249000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>19246000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>47513000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>5520000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-46335000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>464000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>479000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>540000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>360000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>385000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-248000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
-[...1 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21">
+        <v>-274000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>-192000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1563000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-19500000.0</v>
       </c>
-      <c r="AW21"/>
-[...1 lines deleted...]
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-15040000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>123056000.0</v>
+      </c>
+      <c r="C22">
+        <v>238226000.0</v>
+      </c>
+      <c r="D22">
         <v>36505000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>42762000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>41148000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>187457000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1687000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>33000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>31467000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>202199000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14594000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>46835000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>37478000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>171320000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16146000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>41344000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>32718000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>140196000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>24177000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>64841000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>49596000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>123937000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>20425000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>29581000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-50582000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>110374000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>10189000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>28831000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>25662000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>89262000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13516000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>25063000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>21804000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>67377000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9879000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>16804000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8391000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>49788000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5447000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>9847000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6758000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>42004000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4337000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7061000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>4278000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>33313000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3311000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8320000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3080000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>24826000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1677000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4069000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1570000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>19206000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>729000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1247000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1157000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>12427000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>440000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2212000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>999000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-8981000.0</v>
+      </c>
+      <c r="C23">
+        <v>-9214000.0</v>
+      </c>
+      <c r="D23">
         <v>-1248000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>1731000.0</v>
+      </c>
+      <c r="F23">
         <v>-1254000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>-79000.0</v>
+      </c>
+      <c r="H23">
         <v>-111000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6652000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-6651000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-391259000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>234000.0</v>
       </c>
-      <c r="K23">
-[...2 lines deleted...]
-      <c r="L23">
+      <c r="M23">
+        <v>15896000.0</v>
+      </c>
+      <c r="N23">
         <v>-15868000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>666000.0</v>
+      </c>
+      <c r="P23">
+        <v>-239000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-314000.0</v>
+      </c>
+      <c r="R23">
+        <v>-4027000.0</v>
+      </c>
+      <c r="S23">
+        <v>22000.0</v>
+      </c>
+      <c r="T23">
         <v>9000.0</v>
       </c>
-      <c r="O23">
-[...11 lines deleted...]
-      <c r="S23">
+      <c r="U23">
         <v>-355000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2057000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>753000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-297000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1496000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>924000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>252000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>685000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2249000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>11000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>652000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2143000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1224000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5804000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>954000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1704000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1141000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>502000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>21000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2828000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1494000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>127000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>97000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>569000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>727000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>619000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1068000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>532000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1416000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>255000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2689000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>277000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>560000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>99569000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-18000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6849000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1709000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-107000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-6161000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-5000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-27000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-150132000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>71738000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>154662000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>14788000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-288130000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>101813000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-71332000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-21395999.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-63879000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>82007000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>115536000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-90296000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>63471000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-58170000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-76444000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-50919000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-48618000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-60624000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-40028000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-19411000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-56211000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-38426000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-61713000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>48723000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-35505000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-24009000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-22513000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3093000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-19569000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-17129000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-12820000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-9080000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-13342000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-14836000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-7536000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-46335000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-5862000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-4173000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-5448000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>1588000.0</v>
+      </c>
+      <c r="C25">
+        <v>2039000.0</v>
+      </c>
+      <c r="D25">
         <v>192000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>660000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>94000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>451000.0</v>
+      </c>
+      <c r="H25">
         <v>665000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>76000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>120000.0</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="K25">
+        <v>179000.0</v>
+      </c>
+      <c r="L25">
         <v>100000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>36000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>36000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>45000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>83000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>736000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-455000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>176000.0</v>
       </c>
       <c r="S25">
         <v>178000.0</v>
       </c>
       <c r="T25">
         <v>176000.0</v>
       </c>
       <c r="U25">
+        <v>178000.0</v>
+      </c>
+      <c r="V25">
+        <v>176000.0</v>
+      </c>
+      <c r="W25">
         <v>929000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>365000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1053000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>225000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>42000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>133000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-53000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-5000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>40107000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>36000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>7000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>71000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>40000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>26000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>56000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>24000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>7000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>22000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>12000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>19000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>15000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>13000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>87000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>73000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-12000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>296000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>158000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>94000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>702000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>78000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>197000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>89000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1614000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>50000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-24000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>335000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>7000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>32000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>5083000.0</v>
+      </c>
+      <c r="D26">
         <v>-1248000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-3835000.0</v>
       </c>
-      <c r="D26">
-[...4 lines deleted...]
-      </c>
       <c r="F26">
+        <v>-1254000.0</v>
+      </c>
+      <c r="G26">
+        <v>13000.0</v>
+      </c>
+      <c r="H26">
         <v>-111000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-16832000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-30151000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-191000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-80785000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-16151000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-15868000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-352000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-208000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-4421000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-40007000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-60186000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-179000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-355000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-6623000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-128000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-193000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-297000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-15962000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-76000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-30150000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-7153000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-9873000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-2160000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-187000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-722000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-6908000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-441000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-18000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-279000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-766000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-85000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-11000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-509000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1299000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-322000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>700000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>700000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-314000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AX26">
         <v>-1000.0</v>
       </c>
       <c r="AY26">
+        <v>300000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>-1000.0</v>
+      </c>
+      <c r="BA26">
         <v>-3000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>600000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-23000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-1000000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-108000.0</v>
       </c>
-      <c r="BG26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>5132000.0</v>
+      </c>
+      <c r="C27">
+        <v>8508000.0</v>
+      </c>
+      <c r="D27">
         <v>7753000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8560000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>9859000.0</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27">
+      <c r="G27">
+        <v>4286000.0</v>
+      </c>
+      <c r="H27">
         <v>6575000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>-333000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5061000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4493000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3761000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5845000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3760000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5466000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>5978000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6141000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5998000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6633000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6801000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6556000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5797000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5969000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4615000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2493000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-3526000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2937000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3460000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3108000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2878000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2721000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3140000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3395000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2762000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4396000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3985000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3971000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4021000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2939000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3001000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3125000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2888000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2772000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2940000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2995000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2465000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1727000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1763000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>623000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1818000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2581000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2686000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2466000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2359000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2167000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1916000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1911000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>6330000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>358000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>244000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>301000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>294000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-8980000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3666000.0</v>
+      </c>
+      <c r="D28">
         <v>-1248000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2103000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1254000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>752000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-111000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9580000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-36802000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>349000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-80551000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>185000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15842000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>674000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-447000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>172000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-44034000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-59779000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-170000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>440000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6616000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2177000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>560000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2129000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-17458000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1088000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-29898000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6273000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7624000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1952000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>465000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1589000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-5684000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>936000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1560000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>375000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>532000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2412000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>195000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>224000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-225000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>650000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>727000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>379000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1068000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>532000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-18085000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>322000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2688000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-14723000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>560000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>74000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1317000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>6849000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1709000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1143000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-108000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-5000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-27000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>227224000.0</v>
+      </c>
+      <c r="C29">
+        <v>440895000.0</v>
+      </c>
+      <c r="D29">
         <v>-80125000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>92996000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>132662000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>363535000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-30581000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>71255000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>26439000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>407731000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-77380000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>83977000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>85291000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>359908000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-91139000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4040000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>42117000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>203247000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-24142000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>82065000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>66742000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>244660000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>59844000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>126715000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-65253000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>185174000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-45189000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>26214000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>20830000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>182514000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-42770000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>11388000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>33001000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>150354000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-14075000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-2631000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>33733000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>109492000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-19261000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>26841000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-10450000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>89419000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-27760000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>27038000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-784000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>65051000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-16240000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>16732000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-4113000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>48485000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-11608000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>6081000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-11771000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>54210000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-3275000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>3126000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-23698000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>41544000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2341000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1229000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1581000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
-        <v>-130389999.0</v>
+        <v>-303051000.0</v>
       </c>
       <c r="C30">
+        <v>-64513000.0</v>
+      </c>
+      <c r="D30">
+        <v>-130390000.0</v>
+      </c>
+      <c r="E30">
         <v>44391000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-35664000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-202271000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-8645000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>51056000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-73078000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-391259000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-13685000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-84904000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-66487000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-72487000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-19286000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>30388000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>57445000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-165248000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-15130000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-40480000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-244739000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-95099000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-103697000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-38074000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-50019000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-61268000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-26217000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-61919000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-44176000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-32076000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>12311000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>35880000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-55587000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-98081000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-6703000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>10593000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-44959000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-87473000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5679000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>12082000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-17052000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-54645000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-14848000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-19163000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-10738000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-7535000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5087000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-9530000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-10170000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-4173000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-6618000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-6992000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-8148000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-5448000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-5839000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-6802000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4801000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-3161000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-6161000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-4660000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-4576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>