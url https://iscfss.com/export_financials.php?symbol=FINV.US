--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3402,51 +3402,51 @@
       <c r="AC5">
         <v>313947000.0</v>
       </c>
       <c r="AD5">
         <v>300135000.0</v>
       </c>
       <c r="AE5">
         <v>314216000.0</v>
       </c>
       <c r="AF5">
         <v>117087000.0</v>
       </c>
       <c r="AG5">
         <v>80462000.0</v>
       </c>
       <c r="AH5">
         <v>28711000.0</v>
       </c>
       <c r="AI5">
         <v>70007000.0</v>
       </c>
       <c r="AJ5">
         <v>40676000.0</v>
       </c>
       <c r="AK5">
-        <v>-20214000.0</v>
+        <v>-35875999.0</v>
       </c>
       <c r="AL5">
         <v>-76682000.0</v>
       </c>
       <c r="AM5">
         <v>-69355000.0</v>
       </c>
       <c r="AN5">
         <v>-44781000.0</v>
       </c>
       <c r="AO5"/>
       <c r="AP5">
         <v>-317393000.0</v>
       </c>
       <c r="AQ5">
         <v>-24519000.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
@@ -4185,51 +4185,51 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>256767660.0</v>
       </c>
       <c r="C14">
         <v>265673043.0</v>
       </c>
       <c r="D14">
         <v>269904606.0</v>
       </c>
       <c r="E14">
         <v>264560800.0</v>
       </c>
       <c r="F14">
         <v>263189600.0</v>
       </c>
       <c r="G14">
-        <v>1303393465.0</v>
+        <v>260678693.0</v>
       </c>
       <c r="H14">
         <v>263761331.0</v>
       </c>
       <c r="I14">
         <v>259845044.0</v>
       </c>
       <c r="J14">
         <v>268238632.0</v>
       </c>
       <c r="K14">
         <v>273486056.0</v>
       </c>
       <c r="L14">
         <v>276409963.0</v>
       </c>
       <c r="M14">
         <v>284795160.0</v>
       </c>
       <c r="N14">
         <v>287377913.0</v>
       </c>
       <c r="O14">
         <v>289015063.0</v>
       </c>
@@ -4390,51 +4390,53 @@
       <c r="AK15">
         <v>95000.0</v>
       </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>9416079000.0</v>
       </c>
       <c r="E16">
         <v>1361585000.0</v>
       </c>
       <c r="F16">
         <v>1384728000.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>1526135000.0</v>
+      </c>
       <c r="H16">
         <v>1640826000.0</v>
       </c>
       <c r="I16">
         <v>1714351000.0</v>
       </c>
       <c r="J16">
         <v>1831738000.0</v>
       </c>
       <c r="K16">
         <v>1887145000.0</v>
       </c>
       <c r="L16">
         <v>1874978000.0</v>
       </c>
       <c r="M16">
         <v>1836505000.0</v>
       </c>
       <c r="N16">
         <v>1791482000.0</v>
       </c>
       <c r="O16">
         <v>1810273000.0</v>
       </c>
       <c r="P16">
@@ -4901,51 +4903,51 @@
       </c>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>205545000.0</v>
       </c>
       <c r="K22">
-        <v>-2921631000.0</v>
+        <v>205545000.0</v>
       </c>
       <c r="L22">
         <v>2163022000.0</v>
       </c>
       <c r="M22">
         <v>2491689000.0</v>
       </c>
       <c r="N22">
         <v>-2849066000.0</v>
       </c>
       <c r="O22">
         <v>-3636954000.0</v>
       </c>
       <c r="P22">
         <v>-3636954000.0</v>
       </c>
       <c r="Q22">
         <v>2.0</v>
       </c>
       <c r="R22">
         <v>-3416885000.0</v>
       </c>
       <c r="S22">
         <v>-2730773000.0</v>
       </c>
@@ -5659,63 +5661,63 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
         <v>9939079000.0</v>
       </c>
       <c r="C30">
         <v>3345898000.0</v>
       </c>
       <c r="D30">
         <v>73061816000.0</v>
       </c>
       <c r="E30">
         <v>9559672000.0</v>
       </c>
       <c r="F30">
         <v>7939331000.0</v>
       </c>
       <c r="G30">
-        <v>2405880000.0</v>
+        <v>8299109000.0</v>
       </c>
       <c r="H30">
         <v>6148136000.0</v>
       </c>
       <c r="I30">
         <v>2376816000.0</v>
       </c>
       <c r="J30">
         <v>2128610000.0</v>
       </c>
       <c r="K30">
-        <v>5130169000.0</v>
+        <v>2208538000.0</v>
       </c>
       <c r="L30">
         <v>5519448000.0</v>
       </c>
       <c r="M30">
         <v>5246754000.0</v>
       </c>
       <c r="N30">
         <v>2244132000.0</v>
       </c>
       <c r="O30">
         <v>6074756000.0</v>
       </c>
       <c r="P30">
         <v>6215757000.0</v>
       </c>
       <c r="Q30">
         <v>5877767000.0</v>
       </c>
       <c r="R30">
         <v>5399279000.0</v>
       </c>
       <c r="S30">
         <v>4909922000.0</v>
       </c>
@@ -6200,63 +6202,63 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
     </row>
     <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
         <v>8918160000.0</v>
       </c>
       <c r="C35">
         <v>8404558000.0</v>
       </c>
       <c r="D35">
         <v>34322095000.0</v>
       </c>
       <c r="E35">
         <v>4856680000.0</v>
       </c>
       <c r="F35">
         <v>3580483000.0</v>
       </c>
       <c r="G35">
-        <v>5806351001.0</v>
+        <v>3628828000.0</v>
       </c>
       <c r="H35">
         <v>3655861000.0</v>
       </c>
       <c r="I35">
         <v>3450708000.0</v>
       </c>
       <c r="J35">
         <v>5619021000.0</v>
       </c>
       <c r="K35">
-        <v>3761622000.0</v>
+        <v>6479920000.0</v>
       </c>
       <c r="L35">
         <v>4200399000.0</v>
       </c>
       <c r="M35">
         <v>4235528000.0</v>
       </c>
       <c r="N35">
         <v>4118893000.0</v>
       </c>
       <c r="O35">
         <v>4009229000.0</v>
       </c>
       <c r="P35">
         <v>3863601000.0</v>
       </c>
       <c r="Q35">
         <v>3482733000.0</v>
       </c>
       <c r="R35">
         <v>3388147000.0</v>
       </c>
       <c r="S35">
         <v>3424297000.0</v>
       </c>
@@ -6596,63 +6598,63 @@
       </c>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
     </row>
     <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>-6974300000.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>16877070000.0</v>
       </c>
       <c r="E39">
         <v>1774995000.0</v>
       </c>
       <c r="F39">
         <v>2018526000.0</v>
       </c>
       <c r="G39">
-        <v>9160892000.0</v>
+        <v>3267663000.0</v>
       </c>
       <c r="H39">
         <v>1828148000.0</v>
       </c>
       <c r="I39">
         <v>5216552000.0</v>
       </c>
       <c r="J39">
         <v>4127421000.0</v>
       </c>
       <c r="K39">
-        <v>5145760000.0</v>
+        <v>7861846000.0</v>
       </c>
       <c r="L39">
         <v>5137635000.0</v>
       </c>
       <c r="M39">
         <v>5344098000.0</v>
       </c>
       <c r="N39">
         <v>8606273000.0</v>
       </c>
       <c r="O39">
         <v>5758434000.0</v>
       </c>
       <c r="P39">
         <v>4034220000.0</v>
       </c>
       <c r="Q39">
         <v>3791647000.0</v>
       </c>
       <c r="R39">
         <v>3491338000.0</v>
       </c>
       <c r="S39">
         <v>5867850000.0</v>
       </c>
@@ -6719,63 +6721,63 @@
       <c r="AN39">
         <v>1187752000.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39">
         <v>515066000.0</v>
       </c>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40">
         <v>19037541000.0</v>
       </c>
       <c r="E40">
         <v>2806443000.0</v>
       </c>
       <c r="F40">
         <v>2694183000.0</v>
       </c>
       <c r="G40">
-        <v>2241501000.0</v>
+        <v>2186961000.0</v>
       </c>
       <c r="H40">
         <v>1951820000.0</v>
       </c>
       <c r="I40">
         <v>-305495000.0</v>
       </c>
       <c r="J40">
         <v>-240803000.0</v>
       </c>
       <c r="K40">
-        <v>-1157523000.0</v>
+        <v>1560775000.0</v>
       </c>
       <c r="L40">
         <v>2427818000.0</v>
       </c>
       <c r="M40">
         <v>2386866000.0</v>
       </c>
       <c r="N40">
         <v>2491597000.0</v>
       </c>
       <c r="O40">
         <v>2984893000.0</v>
       </c>
       <c r="P40">
         <v>3295660000.0</v>
       </c>
       <c r="Q40">
         <v>3128877000.0</v>
       </c>
       <c r="R40">
         <v>3612852000.0</v>
       </c>
       <c r="S40">
         <v>2706057000.0</v>
       </c>
@@ -6823,51 +6825,51 @@
       </c>
       <c r="AH40">
         <v>-31827000.0</v>
       </c>
       <c r="AI40">
         <v>2920657000.0</v>
       </c>
       <c r="AJ40">
         <v>27721000.0</v>
       </c>
       <c r="AK40">
         <v>-8730000.0</v>
       </c>
       <c r="AL40">
         <v>306499000.0</v>
       </c>
       <c r="AM40">
         <v>771750000.0</v>
       </c>
       <c r="AN40">
         <v>235558000.0</v>
       </c>
       <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40">
-        <v>-84834000.0</v>
+        <v>26009000.0</v>
       </c>
     </row>
     <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>7141658000.0</v>
       </c>
       <c r="M41">
         <v>7098544000.0</v>
       </c>
       <c r="N41"/>
       <c r="O41">
         <v>7443289000.0</v>
@@ -6933,63 +6935,63 @@
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
     </row>
     <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>3193477000.0</v>
       </c>
       <c r="C42">
         <v>3445520000.0</v>
       </c>
       <c r="D42">
         <v>26328066000.0</v>
       </c>
       <c r="E42">
         <v>3675228000.0</v>
       </c>
       <c r="F42">
         <v>4081169000.0</v>
       </c>
       <c r="G42">
-        <v>4049894999.0</v>
+        <v>4049895000.0</v>
       </c>
       <c r="H42">
         <v>4080337000.0</v>
       </c>
       <c r="I42">
         <v>3452119000.0</v>
       </c>
       <c r="J42">
         <v>4385323000.0</v>
       </c>
       <c r="K42">
-        <v>4549051000.0</v>
+        <v>3786579000.0</v>
       </c>
       <c r="L42">
         <v>4740257000.0</v>
       </c>
       <c r="M42">
         <v>4856336000.0</v>
       </c>
       <c r="N42">
         <v>5051754000.0</v>
       </c>
       <c r="O42">
         <v>5124108000.0</v>
       </c>
       <c r="P42">
         <v>5229292000.0</v>
       </c>
       <c r="Q42">
         <v>5271607000.0</v>
       </c>
       <c r="R42">
         <v>5328927000.0</v>
       </c>
       <c r="S42">
         <v>5370562000.0</v>
       </c>
@@ -7519,51 +7521,51 @@
       <c r="C48">
         <v>12059006000.0</v>
       </c>
       <c r="D48">
         <v>84131401000.0</v>
       </c>
       <c r="E48">
         <v>11191919000.0</v>
       </c>
       <c r="F48">
         <v>10444922000.0</v>
       </c>
       <c r="G48">
         <v>11061440000.0</v>
       </c>
       <c r="H48">
         <v>9618263000.0</v>
       </c>
       <c r="I48">
         <v>8994668000.0</v>
       </c>
       <c r="J48">
         <v>8443523000.0</v>
       </c>
       <c r="K48">
-        <v>8357153000.0</v>
+        <v>9119625000.0</v>
       </c>
       <c r="L48">
         <v>7896663000.0</v>
       </c>
       <c r="M48">
         <v>7330707000.0</v>
       </c>
       <c r="N48">
         <v>6776273000.0</v>
       </c>
       <c r="O48">
         <v>6496852000.0</v>
       </c>
       <c r="P48">
         <v>6033375000.0</v>
       </c>
       <c r="Q48">
         <v>5434341000.0</v>
       </c>
       <c r="R48">
         <v>4853131000.0</v>
       </c>
       <c r="S48">
         <v>4690951000.0</v>
       </c>
@@ -7597,51 +7599,51 @@
       <c r="AC48">
         <v>1018643000.0</v>
       </c>
       <c r="AD48">
         <v>358132000.0</v>
       </c>
       <c r="AE48">
         <v>45668000.0</v>
       </c>
       <c r="AF48">
         <v>-527590000.0</v>
       </c>
       <c r="AG48">
         <v>-1176885000.0</v>
       </c>
       <c r="AH48">
         <v>-1783444000.0</v>
       </c>
       <c r="AI48">
         <v>-2398984000.0</v>
       </c>
       <c r="AJ48">
         <v>-1055692000.0</v>
       </c>
       <c r="AK48">
-        <v>-776954000.0</v>
+        <v>-761292000.0</v>
       </c>
       <c r="AL48">
         <v>-638518000.0</v>
       </c>
       <c r="AM48">
         <v>-369068000.0</v>
       </c>
       <c r="AN48">
         <v>-371329000.0</v>
       </c>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48">
         <v>-292874000.0</v>
       </c>
     </row>
     <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
@@ -8444,51 +8446,51 @@
       </c>
       <c r="AQ56">
         <v>699982000.0</v>
       </c>
     </row>
     <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
         <v>191384000.0</v>
       </c>
       <c r="C57">
         <v>170517000.0</v>
       </c>
       <c r="D57">
         <v>33860313000.0</v>
       </c>
       <c r="E57">
         <v>4648223000.0</v>
       </c>
       <c r="F57">
         <v>5053570000.0</v>
       </c>
       <c r="G57">
-        <v>2247095000.0</v>
+        <v>4424618000.0</v>
       </c>
       <c r="H57">
         <v>4236444000.0</v>
       </c>
       <c r="I57">
         <v>4128001000.0</v>
       </c>
       <c r="J57">
         <v>1960623000.0</v>
       </c>
       <c r="K57">
         <v>3661153000.0</v>
       </c>
       <c r="L57">
         <v>4475419000.0</v>
       </c>
       <c r="M57">
         <v>4357670000.0</v>
       </c>
       <c r="N57">
         <v>4585851000.0</v>
       </c>
       <c r="O57">
         <v>4929193000.0</v>
       </c>
@@ -8548,74 +8550,74 @@
       </c>
       <c r="AH57">
         <v>230611000.0</v>
       </c>
       <c r="AI57">
         <v>4291766000.0</v>
       </c>
       <c r="AJ57">
         <v>1871200000.0</v>
       </c>
       <c r="AK57">
         <v>1072643000.0</v>
       </c>
       <c r="AL57">
         <v>312499000.0</v>
       </c>
       <c r="AM57">
         <v>1193409000.0</v>
       </c>
       <c r="AN57">
         <v>235558000.0</v>
       </c>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57">
-        <v>111331000.0</v>
+        <v>222174000.0</v>
       </c>
     </row>
     <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
         <v>9109543000.0</v>
       </c>
       <c r="C58">
         <v>8575074000.0</v>
       </c>
       <c r="D58">
         <v>68182409000.0</v>
       </c>
       <c r="E58">
         <v>9504903000.0</v>
       </c>
       <c r="F58">
         <v>8634053000.0</v>
       </c>
       <c r="G58">
-        <v>8053446001.0</v>
+        <v>8053446000.0</v>
       </c>
       <c r="H58">
         <v>7892305000.0</v>
       </c>
       <c r="I58">
         <v>7578709000.0</v>
       </c>
       <c r="J58">
         <v>7579644000.0</v>
       </c>
       <c r="K58">
         <v>7422775000.0</v>
       </c>
       <c r="L58">
         <v>8675818000.0</v>
       </c>
       <c r="M58">
         <v>8593198000.0</v>
       </c>
       <c r="N58">
         <v>8704744000.0</v>
       </c>
       <c r="O58">
         <v>8938422000.0</v>
       </c>
@@ -8759,51 +8761,51 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
     </row>
     <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
         <v>16184960000.0</v>
       </c>
       <c r="C60">
         <v>16560640000.0</v>
       </c>
       <c r="D60">
         <v>116755141000.0</v>
       </c>
       <c r="E60">
         <v>15797031000.0</v>
       </c>
       <c r="F60">
         <v>15455270000.0</v>
       </c>
       <c r="G60">
-        <v>15204063999.0</v>
+        <v>15204064000.0</v>
       </c>
       <c r="H60">
         <v>14525596000.0</v>
       </c>
       <c r="I60">
         <v>14015049000.0</v>
       </c>
       <c r="J60">
         <v>13682559000.0</v>
       </c>
       <c r="K60">
         <v>13748785000.0</v>
       </c>
       <c r="L60">
         <v>13424285000.0</v>
       </c>
       <c r="M60">
         <v>12989319000.0</v>
       </c>
       <c r="N60">
         <v>12549600000.0</v>
       </c>
       <c r="O60">
         <v>12371701000.0</v>
       </c>
@@ -9115,51 +9117,53 @@
         <v>1841956000.0</v>
       </c>
       <c r="G2">
         <v>1325600000.0</v>
       </c>
       <c r="H2">
         <v>1208210000.0</v>
       </c>
       <c r="I2">
         <v>985571000.0</v>
       </c>
       <c r="J2">
         <v>974522000.0</v>
       </c>
       <c r="K2">
         <v>388149000.0</v>
       </c>
       <c r="L2">
         <v>99383000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>105</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>88858000.0</v>
+      </c>
       <c r="C3">
         <v>86252000.0</v>
       </c>
       <c r="D3">
         <v>69090000.0</v>
       </c>
       <c r="E3">
         <v>65006000.0</v>
       </c>
       <c r="F3">
         <v>69233000.0</v>
       </c>
       <c r="G3">
         <v>96433000.0</v>
       </c>
       <c r="H3">
         <v>107085000.0</v>
       </c>
       <c r="I3">
         <v>42162000.0</v>
       </c>
       <c r="J3">
         <v>22555000.0</v>
       </c>
       <c r="K3">
@@ -9177,88 +9181,90 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>107</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3016947000.0</v>
+      </c>
       <c r="C5">
         <v>2535127000.0</v>
       </c>
       <c r="D5">
         <v>2383887000.0</v>
       </c>
       <c r="E5">
         <v>2515338000.0</v>
       </c>
       <c r="F5">
         <v>2613766000.0</v>
       </c>
       <c r="G5">
         <v>2307533000.0</v>
       </c>
       <c r="H5">
         <v>2646427000.0</v>
       </c>
       <c r="I5">
         <v>1846594000.0</v>
       </c>
       <c r="J5">
         <v>1529160000.0</v>
       </c>
       <c r="K5">
         <v>236849000.0</v>
       </c>
       <c r="L5">
         <v>-145075000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>3016947000.0</v>
+        <v>3105805000.0</v>
       </c>
       <c r="C6">
         <v>2621379000.0</v>
       </c>
       <c r="D6">
         <v>2452977000.0</v>
       </c>
       <c r="E6">
         <v>2580344000.0</v>
       </c>
       <c r="F6">
         <v>2682999000.0</v>
       </c>
       <c r="G6">
         <v>2403966000.0</v>
       </c>
       <c r="H6">
         <v>2753512000.0</v>
       </c>
       <c r="I6">
         <v>1888756000.0</v>
       </c>
       <c r="J6">
         <v>1551715000.0</v>
       </c>
@@ -10441,145 +10447,145 @@
       <c r="AN2">
         <v>109342000.0</v>
       </c>
       <c r="AO2">
         <v>90036000.0</v>
       </c>
       <c r="AP2">
         <v>72062000.0</v>
       </c>
       <c r="AQ2">
         <v>46206000.0</v>
       </c>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>22835000.0</v>
       </c>
       <c r="G3">
-        <v>5628750.0</v>
+        <v>84989000.0</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>5628750.0</v>
       </c>
       <c r="J3">
         <v>19150000.0</v>
       </c>
       <c r="K3">
-        <v>5628750.0</v>
+        <v>61844000.0</v>
       </c>
       <c r="L3">
         <v>5956250.0</v>
       </c>
       <c r="M3">
         <v>5956250.0</v>
       </c>
       <c r="N3">
         <v>5956250.0</v>
       </c>
       <c r="O3">
         <v>5956250.0</v>
       </c>
       <c r="P3">
         <v>9319250.0</v>
       </c>
       <c r="Q3">
         <v>9319250.0</v>
       </c>
       <c r="R3">
         <v>9319250.0</v>
       </c>
       <c r="S3">
-        <v>9319250.0</v>
+        <v>69233000.0</v>
       </c>
       <c r="T3">
         <v>12945000.0</v>
       </c>
       <c r="U3">
         <v>12945000.0</v>
       </c>
       <c r="V3">
-        <v>12945000.0</v>
+        <v>96433000.0</v>
       </c>
       <c r="W3">
         <v>12945000.0</v>
       </c>
       <c r="X3">
         <v>14428000.0</v>
       </c>
       <c r="Y3">
         <v>14428000.0</v>
       </c>
       <c r="Z3">
         <v>14428000.0</v>
       </c>
       <c r="AA3">
-        <v>14428000.0</v>
+        <v>107085000.0</v>
       </c>
       <c r="AB3">
         <v>10540500.0</v>
       </c>
       <c r="AC3">
         <v>10540500.0</v>
       </c>
       <c r="AD3">
         <v>10540500.0</v>
       </c>
       <c r="AE3">
-        <v>1181002000.0</v>
+        <v>42162000.0</v>
       </c>
       <c r="AF3">
         <v>1118871000.0</v>
       </c>
       <c r="AG3">
         <v>965144000.0</v>
       </c>
       <c r="AH3">
         <v>917463000.0</v>
       </c>
       <c r="AI3">
         <v>22600000.0</v>
       </c>
       <c r="AJ3">
         <v>25020000.0</v>
       </c>
       <c r="AK3">
         <v>5000000.0</v>
       </c>
       <c r="AL3">
-        <v>4200000.0</v>
+        <v>4237000.0</v>
       </c>
       <c r="AM3">
-        <v>6494000.0</v>
+        <v>69553000.0</v>
       </c>
       <c r="AN3">
         <v>-62818000.0</v>
       </c>
       <c r="AO3">
         <v>3028000.0</v>
       </c>
       <c r="AP3">
         <v>2323000.0</v>
       </c>
       <c r="AQ3">
         <v>1948000.0</v>
       </c>
     </row>
     <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -10621,279 +10627,279 @@
       </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>883191000.0</v>
       </c>
       <c r="G5">
-        <v>1862875000.0</v>
+        <v>787920000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>558533000.0</v>
       </c>
       <c r="J5">
         <v>628449000.0</v>
       </c>
       <c r="K5">
-        <v>507142250.0</v>
+        <v>512771000.0</v>
       </c>
       <c r="L5">
         <v>553389000.0</v>
       </c>
       <c r="M5">
         <v>575447000.0</v>
       </c>
       <c r="N5">
         <v>742280000.0</v>
       </c>
       <c r="O5">
         <v>616774000.0</v>
       </c>
       <c r="P5">
         <v>659837000.0</v>
       </c>
       <c r="Q5">
         <v>656686000.0</v>
       </c>
       <c r="R5">
         <v>582041000.0</v>
       </c>
       <c r="S5">
         <v>523511000.0</v>
       </c>
       <c r="T5">
         <v>729852000.0</v>
       </c>
       <c r="U5">
         <v>704676000.0</v>
       </c>
       <c r="V5">
-        <v>655727000.0</v>
+        <v>595562000.0</v>
       </c>
       <c r="W5">
         <v>595562000.0</v>
       </c>
       <c r="X5">
         <v>689030000.0</v>
       </c>
       <c r="Y5">
         <v>567169000.0</v>
       </c>
       <c r="Z5">
         <v>455772000.0</v>
       </c>
       <c r="AA5">
         <v>435062000.0</v>
       </c>
       <c r="AB5">
         <v>638408500.0</v>
       </c>
       <c r="AC5">
         <v>757028500.0</v>
       </c>
       <c r="AD5">
         <v>784306500.0</v>
       </c>
       <c r="AE5">
-        <v>546513000.0</v>
+        <v>486569000.0</v>
       </c>
       <c r="AF5">
         <v>-628264000.0</v>
       </c>
       <c r="AG5">
         <v>-495796000.0</v>
       </c>
       <c r="AH5">
         <v>-517393000.0</v>
       </c>
       <c r="AI5">
-        <v>91031000.0</v>
+        <v>113631000.0</v>
       </c>
       <c r="AJ5">
         <v>554007000.0</v>
       </c>
       <c r="AK5">
         <v>550256000.0</v>
       </c>
       <c r="AL5">
-        <v>277046000.0</v>
+        <v>277009000.0</v>
       </c>
       <c r="AM5">
-        <v>156642000.0</v>
+        <v>163136000.0</v>
       </c>
       <c r="AN5">
         <v>121867000.0</v>
       </c>
       <c r="AO5">
         <v>-16696000.0</v>
       </c>
       <c r="AP5">
         <v>-31458000.0</v>
       </c>
       <c r="AQ5">
         <v>-74855000.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>511064229.0</v>
       </c>
       <c r="C6">
         <v>496482606.0</v>
       </c>
       <c r="D6">
         <v>732200000.0</v>
       </c>
       <c r="E6">
         <v>865930000.0</v>
       </c>
       <c r="F6">
         <v>906026000.0</v>
       </c>
       <c r="G6">
-        <v>1868503750.0</v>
+        <v>872909000.0</v>
       </c>
       <c r="H6">
         <v>560225000.0</v>
       </c>
       <c r="I6">
         <v>558533000.0</v>
       </c>
       <c r="J6">
         <v>647599000.0</v>
       </c>
       <c r="K6">
-        <v>512771000.0</v>
+        <v>574615000.0</v>
       </c>
       <c r="L6">
         <v>553389000.0</v>
       </c>
       <c r="M6">
         <v>575447000.0</v>
       </c>
       <c r="N6">
         <v>748236250.0</v>
       </c>
       <c r="O6">
         <v>622730250.0</v>
       </c>
       <c r="P6">
         <v>669156250.0</v>
       </c>
       <c r="Q6">
         <v>666005250.0</v>
       </c>
       <c r="R6">
         <v>582041000.0</v>
       </c>
       <c r="S6">
-        <v>523511000.0</v>
+        <v>592744000.0</v>
       </c>
       <c r="T6">
         <v>729852000.0</v>
       </c>
       <c r="U6">
         <v>704676000.0</v>
       </c>
       <c r="V6">
         <v>655727000.0</v>
       </c>
       <c r="W6">
         <v>595562000.0</v>
       </c>
       <c r="X6">
         <v>689030000.0</v>
       </c>
       <c r="Y6">
         <v>567169000.0</v>
       </c>
       <c r="Z6">
         <v>455772000.0</v>
       </c>
       <c r="AA6">
-        <v>435062000.0</v>
+        <v>542147000.0</v>
       </c>
       <c r="AB6">
         <v>648949000.0</v>
       </c>
       <c r="AC6">
         <v>767569000.0</v>
       </c>
       <c r="AD6">
         <v>794847000.0</v>
       </c>
       <c r="AE6">
-        <v>486569000.0</v>
+        <v>528731000.0</v>
       </c>
       <c r="AF6">
         <v>490607000.0</v>
       </c>
       <c r="AG6">
         <v>469348000.0</v>
       </c>
       <c r="AH6">
         <v>400070000.0</v>
       </c>
       <c r="AI6">
-        <v>113631000.0</v>
+        <v>136231000.0</v>
       </c>
       <c r="AJ6">
         <v>579027000.0</v>
       </c>
       <c r="AK6">
         <v>555256000.0</v>
       </c>
       <c r="AL6">
         <v>281246000.0</v>
       </c>
       <c r="AM6">
-        <v>163136000.0</v>
+        <v>232689000.0</v>
       </c>
       <c r="AN6">
-        <v>59049000.0</v>
+        <v>121867000.0</v>
       </c>
       <c r="AO6">
         <v>-13668000.0</v>
       </c>
       <c r="AP6">
         <v>-29135000.0</v>
       </c>
       <c r="AQ6">
         <v>-72907000.0</v>
       </c>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -11396,51 +11402,51 @@
     </row>
     <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>114</v>
       </c>
       <c r="B12">
         <v>17147000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>652000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>146131000.0</v>
       </c>
       <c r="O12">
-        <v>88841000.0</v>
+        <v>146131000.0</v>
       </c>
       <c r="P12">
         <v>51938000.0</v>
       </c>
       <c r="Q12">
         <v>42940000.0</v>
       </c>
       <c r="R12">
         <v>45235000.0</v>
       </c>
       <c r="S12">
         <v>51253000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>2857000.0</v>
       </c>
       <c r="AA12">
         <v>2857000.0</v>
       </c>
@@ -12181,51 +12187,51 @@
       <c r="C21">
         <v>475993358.0</v>
       </c>
       <c r="D21">
         <v>731935000.0</v>
       </c>
       <c r="E21">
         <v>815519000.0</v>
       </c>
       <c r="F21">
         <v>883191000.0</v>
       </c>
       <c r="G21">
         <v>787920000.0</v>
       </c>
       <c r="H21">
         <v>560225000.0</v>
       </c>
       <c r="I21">
         <v>558533000.0</v>
       </c>
       <c r="J21">
         <v>628449000.0</v>
       </c>
       <c r="K21">
-        <v>1782285000.0</v>
+        <v>512771000.0</v>
       </c>
       <c r="L21">
         <v>553389000.0</v>
       </c>
       <c r="M21">
         <v>575447000.0</v>
       </c>
       <c r="N21">
         <v>742280000.0</v>
       </c>
       <c r="O21">
         <v>616774000.0</v>
       </c>
       <c r="P21">
         <v>659837000.0</v>
       </c>
       <c r="Q21">
         <v>656686000.0</v>
       </c>
       <c r="R21">
         <v>582041000.0</v>
       </c>
       <c r="S21">
         <v>523511000.0</v>
       </c>
@@ -12244,69 +12250,69 @@
       <c r="X21">
         <v>689030000.0</v>
       </c>
       <c r="Y21">
         <v>567169000.0</v>
       </c>
       <c r="Z21">
         <v>455772000.0</v>
       </c>
       <c r="AA21">
         <v>435062000.0</v>
       </c>
       <c r="AB21">
         <v>648949000.0</v>
       </c>
       <c r="AC21">
         <v>767569000.0</v>
       </c>
       <c r="AD21">
         <v>-663490000.0</v>
       </c>
       <c r="AE21">
         <v>-776815000.0</v>
       </c>
       <c r="AF21">
-        <v>-629771000.0</v>
+        <v>-576140000.0</v>
       </c>
       <c r="AG21">
-        <v>-596045000.0</v>
+        <v>-542414000.0</v>
       </c>
       <c r="AH21">
-        <v>-555330000.0</v>
+        <v>-501699000.0</v>
       </c>
       <c r="AI21">
         <v>113631000.0</v>
       </c>
       <c r="AJ21">
-        <v>-667877000.0</v>
+        <v>-1566754000.0</v>
       </c>
       <c r="AK21">
-        <v>-510623000.0</v>
+        <v>-1409500000.0</v>
       </c>
       <c r="AL21">
-        <v>-387731000.0</v>
+        <v>281246000.0</v>
       </c>
       <c r="AM21">
         <v>163136000.0</v>
       </c>
       <c r="AN21">
         <v>121867000.0</v>
       </c>
       <c r="AO21">
         <v>-71000000.0</v>
       </c>
       <c r="AP21">
         <v>-37714000.0</v>
       </c>
       <c r="AQ21">
         <v>-76513000.0</v>
       </c>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
@@ -12461,51 +12467,51 @@
       <c r="AG23">
         <v>1661438000.0</v>
       </c>
       <c r="AH23">
         <v>1510730000.0</v>
       </c>
       <c r="AI23">
         <v>785246000.0</v>
       </c>
       <c r="AJ23">
         <v>1914781000.0</v>
       </c>
       <c r="AK23">
         <v>1576502000.0</v>
       </c>
       <c r="AL23">
         <v>1056708000.0</v>
       </c>
       <c r="AM23">
         <v>332783000.0</v>
       </c>
       <c r="AN23">
         <v>246330000.0</v>
       </c>
       <c r="AO23">
-        <v>247384000.0</v>
+        <v>1402582000.0</v>
       </c>
       <c r="AP23">
         <v>212972000.0</v>
       </c>
       <c r="AQ23">
         <v>156527000.0</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
@@ -13204,92 +13210,92 @@
       <c r="AG30">
         <v>1426788000.0</v>
       </c>
       <c r="AH30">
         <v>1263631000.0</v>
       </c>
       <c r="AI30">
         <v>488969000.0</v>
       </c>
       <c r="AJ30">
         <v>1616963000.0</v>
       </c>
       <c r="AK30">
         <v>1369481000.0</v>
       </c>
       <c r="AL30">
         <v>883302000.0</v>
       </c>
       <c r="AM30">
         <v>216074000.0</v>
       </c>
       <c r="AN30">
         <v>136988000.0</v>
       </c>
       <c r="AO30">
-        <v>1339685000.0</v>
+        <v>157348000.0</v>
       </c>
       <c r="AP30">
-        <v>1424799000.0</v>
+        <v>140910000.0</v>
       </c>
       <c r="AQ30">
         <v>110321000.0</v>
       </c>
     </row>
     <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31">
         <v>-15427133.0</v>
       </c>
       <c r="C31">
         <v>20489248.0</v>
       </c>
       <c r="D31">
         <v>44524000.0</v>
       </c>
       <c r="E31">
         <v>114464000.0</v>
       </c>
       <c r="F31">
         <v>8381000.0</v>
       </c>
       <c r="G31">
         <v>25945000.0</v>
       </c>
       <c r="H31">
         <v>185517000.0</v>
       </c>
       <c r="I31">
         <v>67657000.0</v>
       </c>
       <c r="J31">
         <v>31004000.0</v>
       </c>
       <c r="K31">
-        <v>2451520000.0</v>
+        <v>67633000.0</v>
       </c>
       <c r="L31">
         <v>124387000.0</v>
       </c>
       <c r="M31">
         <v>119901000.0</v>
       </c>
       <c r="N31">
         <v>82777000.0</v>
       </c>
       <c r="O31">
         <v>64524000.0</v>
       </c>
       <c r="P31">
         <v>58403000.0</v>
       </c>
       <c r="Q31">
         <v>46917000.0</v>
       </c>
       <c r="R31">
         <v>50849000.0</v>
       </c>
       <c r="S31">
         <v>39063000.0</v>
       </c>
@@ -13308,78 +13314,78 @@
       <c r="X31">
         <v>26314000.0</v>
       </c>
       <c r="Y31">
         <v>34321000.0</v>
       </c>
       <c r="Z31">
         <v>53758000.0</v>
       </c>
       <c r="AA31">
         <v>34508000.0</v>
       </c>
       <c r="AB31">
         <v>80229000.0</v>
       </c>
       <c r="AC31">
         <v>45745000.0</v>
       </c>
       <c r="AD31">
         <v>1507908000.0</v>
       </c>
       <c r="AE31">
         <v>1357789000.0</v>
       </c>
       <c r="AF31">
-        <v>1371462000.0</v>
+        <v>1317831000.0</v>
       </c>
       <c r="AG31">
-        <v>1361888000.0</v>
+        <v>1308257000.0</v>
       </c>
       <c r="AH31">
-        <v>1087479000.0</v>
+        <v>1033848000.0</v>
       </c>
       <c r="AI31">
         <v>-694836000.0</v>
       </c>
       <c r="AJ31">
         <v>1367795000.0</v>
       </c>
       <c r="AK31">
         <v>1259124000.0</v>
       </c>
       <c r="AL31">
-        <v>878135000.0</v>
+        <v>209158000.0</v>
       </c>
       <c r="AM31">
         <v>124679000.0</v>
       </c>
       <c r="AN31">
         <v>92959000.0</v>
       </c>
       <c r="AO31">
-        <v>135091000.0</v>
+        <v>1290289000.0</v>
       </c>
       <c r="AP31">
         <v>20739000.0</v>
       </c>
       <c r="AQ31">
         <v>51792000.0</v>
       </c>
     </row>
     <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32">
         <v>3190647294.0</v>
       </c>
       <c r="C32">
         <v>2982148135.0</v>
       </c>
       <c r="D32">
         <v>3486607000.0</v>
       </c>
       <c r="E32">
         <v>3577951000.0</v>
       </c>
       <c r="F32">
@@ -14724,78 +14730,78 @@
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>135</v>
       </c>
       <c r="B2">
-        <v>6490533977.0</v>
+        <v>6197971000.0</v>
       </c>
       <c r="C2">
         <v>6490533977.0</v>
       </c>
       <c r="D2">
         <v>7072334000.0</v>
       </c>
       <c r="E2">
         <v>7425007000.0</v>
       </c>
       <c r="F2">
         <v>6747072000.0</v>
       </c>
       <c r="G2">
         <v>6932410000.0</v>
       </c>
       <c r="H2">
         <v>7476729000.0</v>
       </c>
       <c r="I2">
         <v>7590048000.0</v>
       </c>
       <c r="J2">
         <v>6769390000.0</v>
       </c>
       <c r="K2">
-        <v>1077816000.0</v>
+        <v>7863744000.0</v>
       </c>
       <c r="L2">
         <v>7216614000.0</v>
       </c>
       <c r="M2">
         <v>8044140000.0</v>
       </c>
       <c r="N2">
         <v>6479087000.0</v>
       </c>
       <c r="O2">
         <v>7076240000.0</v>
       </c>
       <c r="P2">
         <v>8068938000.0</v>
       </c>
       <c r="Q2">
         <v>7112346000.0</v>
       </c>
       <c r="R2">
         <v>8491541000.0</v>
       </c>
       <c r="S2">
         <v>7265629000.0</v>
       </c>
@@ -14870,51 +14876,51 @@
       </c>
       <c r="AQ2">
         <v>162109000.0</v>
       </c>
     </row>
     <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>136</v>
       </c>
       <c r="B3">
         <v>434957977</v>
       </c>
       <c r="C3">
         <v>434957977</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>9927000</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>27757000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>4543000</v>
       </c>
       <c r="K3">
         <v>538095000</v>
       </c>
       <c r="L3">
         <v>538095000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>52775000</v>
       </c>
       <c r="O3">
         <v>52775000</v>
       </c>
@@ -15104,78 +15110,78 @@
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>139</v>
       </c>
       <c r="B6">
-        <v>-288616159.0</v>
+        <v>352682000.0</v>
       </c>
       <c r="C6">
         <v>-288616159.0</v>
       </c>
       <c r="D6">
         <v>-464986000.0</v>
       </c>
       <c r="E6">
         <v>-352673000.0</v>
       </c>
       <c r="F6">
         <v>677935000.0</v>
       </c>
       <c r="G6">
         <v>-185338000.0</v>
       </c>
       <c r="H6">
         <v>-544319000.0</v>
       </c>
       <c r="I6">
         <v>-113319000.0</v>
       </c>
       <c r="J6">
         <v>820658000.0</v>
       </c>
       <c r="K6">
-        <v>5691574000.0</v>
+        <v>-1094354000.0</v>
       </c>
       <c r="L6">
         <v>647130000.0</v>
       </c>
       <c r="M6">
         <v>-827526000.0</v>
       </c>
       <c r="N6">
         <v>1565053000.0</v>
       </c>
       <c r="O6">
         <v>-597153000.0</v>
       </c>
       <c r="P6">
         <v>-992698000.0</v>
       </c>
       <c r="Q6">
         <v>956592000.0</v>
       </c>
       <c r="R6">
         <v>-1379195000.0</v>
       </c>
       <c r="S6">
         <v>1225912000.0</v>
       </c>
@@ -15241,68 +15247,70 @@
       </c>
       <c r="AN6">
         <v>124716000.0</v>
       </c>
       <c r="AO6">
         <v>115087000.0</v>
       </c>
       <c r="AP6">
         <v>114553000.0</v>
       </c>
       <c r="AQ6">
         <v>-69614000.0</v>
       </c>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>-387122000.0</v>
       </c>
-      <c r="G7"/>
+      <c r="G7">
+        <v>749768000.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>-397476000.0</v>
       </c>
       <c r="K7">
-        <v>-823375000.0</v>
+        <v>-875926000.0</v>
       </c>
       <c r="L7">
         <v>-823375000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7">
         <v>-2249337000.0</v>
       </c>
       <c r="O7">
-        <v>390882000.0</v>
+        <v>-2249337000.0</v>
       </c>
       <c r="P7">
         <v>390882000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7">
         <v>135537000.0</v>
       </c>
       <c r="S7">
         <v>135537000.0</v>
       </c>
       <c r="T7">
         <v>135537000.0</v>
       </c>
       <c r="U7"/>
       <c r="V7">
         <v>-289937000.0</v>
       </c>
       <c r="W7">
         <v>-289937000.0</v>
       </c>
       <c r="X7">
         <v>-289937000.0</v>
       </c>
       <c r="Y7"/>
@@ -15401,68 +15409,70 @@
         <v>0.0</v>
       </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-370595000.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>-514390999.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-136377000.0</v>
       </c>
       <c r="K9">
         <v>-245041000.0</v>
       </c>
       <c r="L9">
         <v>-245041000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>-717481000.0</v>
       </c>
       <c r="O9">
-        <v>390882000.0</v>
+        <v>-717481000.0</v>
       </c>
       <c r="P9">
         <v>390882000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>139226000.0</v>
       </c>
       <c r="S9">
         <v>139226000.0</v>
       </c>
       <c r="T9">
         <v>139226000.0</v>
       </c>
       <c r="U9">
         <v>-1166166000.0</v>
       </c>
       <c r="V9">
         <v>144661000.0</v>
       </c>
       <c r="W9">
         <v>144661000.0</v>
       </c>
       <c r="X9">
         <v>144661000.0</v>
@@ -15813,58 +15823,62 @@
       <c r="AD13">
         <v>-1845856000.0</v>
       </c>
       <c r="AE13">
         <v>3690025.73</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>147</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>18081000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>22835000.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>84989000.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>19150000.0</v>
       </c>
       <c r="K14">
         <v>61844000.0</v>
       </c>
       <c r="L14">
         <v>61844000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
         <v>65006000.0</v>
       </c>
       <c r="O14">
         <v>65006000.0</v>
       </c>
       <c r="P14">
         <v>65006000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
         <v>69233000.0</v>
       </c>
@@ -15927,51 +15941,53 @@
       <c r="AM14">
         <v>12086000.0</v>
       </c>
       <c r="AN14"/>
       <c r="AO14">
         <v>-2323000.0</v>
       </c>
       <c r="AP14">
         <v>2323000.0</v>
       </c>
       <c r="AQ14">
         <v>1948000.0</v>
       </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>441331000.0</v>
       </c>
-      <c r="G15"/>
+      <c r="G15">
+        <v>441331000.0</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>430353000.0</v>
       </c>
       <c r="K15">
         <v>430353000.0</v>
       </c>
       <c r="L15">
         <v>430353000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>372483000.0</v>
       </c>
       <c r="O15">
         <v>372483000.0</v>
       </c>
       <c r="P15">
         <v>372483000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>317569000.0</v>
       </c>
@@ -16012,51 +16028,51 @@
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>149</v>
       </c>
       <c r="B16">
-        <v>6201917817.0</v>
+        <v>6550653000.0</v>
       </c>
       <c r="C16">
         <v>6201917817.0</v>
       </c>
       <c r="D16">
         <v>6607348000.0</v>
       </c>
       <c r="E16">
         <v>7072334000.0</v>
       </c>
       <c r="F16">
         <v>7425007000.0</v>
       </c>
       <c r="G16">
         <v>6747072000.0</v>
       </c>
       <c r="H16">
         <v>6932410000.0</v>
       </c>
       <c r="I16">
         <v>7476729000.0</v>
       </c>
       <c r="J16">
         <v>7590048000.0</v>
       </c>
@@ -16217,63 +16233,63 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
     </row>
     <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>151</v>
       </c>
       <c r="B18">
         <v>225990000.0</v>
       </c>
       <c r="C18">
         <v>371561000.0</v>
       </c>
       <c r="D18">
         <v>871725000.0</v>
       </c>
       <c r="E18">
         <v>8627000.0</v>
       </c>
       <c r="F18">
         <v>512408000.0</v>
       </c>
       <c r="G18">
-        <v>299509000.0</v>
+        <v>127639999.0</v>
       </c>
       <c r="H18">
         <v>1577985000.0</v>
       </c>
       <c r="I18">
         <v>965313000.0</v>
       </c>
       <c r="J18">
         <v>208767000.0</v>
       </c>
       <c r="K18">
-        <v>850880000.0</v>
+        <v>-534496000.0</v>
       </c>
       <c r="L18">
         <v>178370000.0</v>
       </c>
       <c r="M18">
         <v>506617000.0</v>
       </c>
       <c r="N18">
         <v>672286000.0</v>
       </c>
       <c r="O18">
         <v>248632000.0</v>
       </c>
       <c r="P18">
         <v>325837000.0</v>
       </c>
       <c r="Q18">
         <v>-323259000.0</v>
       </c>
       <c r="R18">
         <v>-35152000.0</v>
       </c>
       <c r="S18">
         <v>163767000.0</v>
       </c>
@@ -16554,111 +16570,111 @@
         <v>210000000.0</v>
       </c>
       <c r="AE21">
         <v>492985.53</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22">
-        <v>418851075.0</v>
+        <v>415062000.0</v>
       </c>
       <c r="C22">
         <v>418851075.0</v>
       </c>
       <c r="D22">
         <v>624289000.0</v>
       </c>
       <c r="E22">
         <v>746997000.0</v>
       </c>
       <c r="F22">
         <v>737641000.0</v>
       </c>
       <c r="G22">
         <v>680705000.0</v>
       </c>
       <c r="H22">
         <v>623595000.0</v>
       </c>
       <c r="I22">
         <v>551145000.0</v>
       </c>
       <c r="J22">
         <v>531976000.0</v>
       </c>
       <c r="K22">
-        <v>524559000.0</v>
+        <v>2383485000.0</v>
       </c>
       <c r="L22">
         <v>565958000.0</v>
       </c>
       <c r="M22">
         <v>554434000.0</v>
       </c>
       <c r="N22">
         <v>695884000.0</v>
       </c>
       <c r="O22">
-        <v>1746593000.0</v>
+        <v>551475000.0</v>
       </c>
       <c r="P22">
         <v>599034000.0</v>
       </c>
       <c r="Q22">
         <v>581210000.0</v>
       </c>
       <c r="R22">
         <v>655854000.0</v>
       </c>
       <c r="S22">
         <v>655854000.0</v>
       </c>
       <c r="T22">
         <v>636340000.0</v>
       </c>
       <c r="U22">
         <v>626383000.0</v>
       </c>
       <c r="V22">
-        <v>493939000.0</v>
+        <v>590370000.0</v>
       </c>
       <c r="W22">
         <v>493939000.0</v>
       </c>
       <c r="X22">
         <v>602665000.0</v>
       </c>
       <c r="Y22">
         <v>456707000.0</v>
       </c>
       <c r="Z22">
         <v>411276000.0</v>
       </c>
       <c r="AA22">
         <v>411276000.0</v>
       </c>
       <c r="AB22">
         <v>597883000.0</v>
       </c>
       <c r="AC22">
         <v>660511000.0</v>
       </c>
       <c r="AD22">
         <v>774174000.0</v>
       </c>
@@ -16685,209 +16701,209 @@
       </c>
       <c r="AL22">
         <v>416800000.0</v>
       </c>
       <c r="AM22">
         <v>266035000.0</v>
       </c>
       <c r="AN22">
         <v>193525000.0</v>
       </c>
       <c r="AO22">
         <v>58528000.0</v>
       </c>
       <c r="AP22">
         <v>-16598000.0</v>
       </c>
       <c r="AQ22">
         <v>-27730000.0</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23">
-        <v>225347883.0</v>
+        <v>48818000.0</v>
       </c>
       <c r="C23">
         <v>225347883.0</v>
       </c>
       <c r="D23">
         <v>-123530000.0</v>
       </c>
       <c r="E23">
         <v>658029000.0</v>
       </c>
       <c r="F23">
         <v>-205542000.0</v>
       </c>
       <c r="G23">
-        <v>255302000.0</v>
+        <v>1486485000.0</v>
       </c>
       <c r="H23">
         <v>-253744000.0</v>
       </c>
       <c r="I23">
         <v>-479769000.0</v>
       </c>
       <c r="J23">
         <v>-116083000.0</v>
       </c>
       <c r="K23">
-        <v>82093000.0</v>
+        <v>136142000.0</v>
       </c>
       <c r="L23">
         <v>-110924000.0</v>
       </c>
       <c r="M23">
         <v>-518630000.0</v>
       </c>
       <c r="N23">
         <v>-886716000.0</v>
       </c>
       <c r="O23">
         <v>267456000.0</v>
       </c>
       <c r="P23">
         <v>-56246000.0</v>
       </c>
       <c r="Q23">
         <v>-695030000.0</v>
       </c>
       <c r="R23">
         <v>401228000.0</v>
       </c>
       <c r="S23">
-        <v>1073882000.0</v>
+        <v>1099873000.0</v>
       </c>
       <c r="T23">
         <v>328444000.0</v>
       </c>
       <c r="U23">
         <v>-455120000.0</v>
       </c>
       <c r="V23">
         <v>-869437000.0</v>
       </c>
       <c r="W23">
         <v>-792007000.0</v>
       </c>
       <c r="X23">
         <v>-602873000.0</v>
       </c>
       <c r="Y23">
         <v>-1002044000.0</v>
       </c>
       <c r="Z23">
         <v>-430786000.0</v>
       </c>
       <c r="AA23">
-        <v>1203125000.0</v>
+        <v>1245401000.0</v>
       </c>
       <c r="AB23">
         <v>285077000.0</v>
       </c>
       <c r="AC23">
         <v>67432000.0</v>
       </c>
       <c r="AD23">
         <v>584593000.0</v>
       </c>
       <c r="AE23">
-        <v>440841000.0</v>
+        <v>893103000.0</v>
       </c>
       <c r="AF23">
         <v>263482000.0</v>
       </c>
       <c r="AG23">
         <v>-110254000.0</v>
       </c>
       <c r="AH23">
         <v>-63972000.0</v>
       </c>
       <c r="AI23">
         <v>1701581000.0</v>
       </c>
       <c r="AJ23">
         <v>463352000.0</v>
       </c>
       <c r="AK23">
         <v>-31250000.0</v>
       </c>
       <c r="AL23">
         <v>-750000.0</v>
       </c>
       <c r="AM23">
         <v>29433000.0</v>
       </c>
       <c r="AN23">
         <v>90576000.0</v>
       </c>
       <c r="AO23">
         <v>413630000.0</v>
       </c>
       <c r="AP23">
         <v>162190000.0</v>
       </c>
       <c r="AQ23">
         <v>26927000.0</v>
       </c>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>156</v>
       </c>
       <c r="B24">
-        <v>-79430348.0</v>
+        <v>146022000.0</v>
       </c>
       <c r="C24">
         <v>-79430348.0</v>
       </c>
       <c r="D24">
         <v>-1193569000.0</v>
       </c>
       <c r="E24">
         <v>-1025083000.0</v>
       </c>
       <c r="F24">
         <v>551120000.0</v>
       </c>
       <c r="G24">
         <v>-745555000.0</v>
       </c>
       <c r="H24">
         <v>-1895758000.0</v>
       </c>
       <c r="I24">
         <v>-577516000.0</v>
       </c>
       <c r="J24">
         <v>316716000.0</v>
       </c>
       <c r="K24">
-        <v>-102748000.0</v>
+        <v>433849000.0</v>
       </c>
       <c r="L24">
         <v>591067000.0</v>
       </c>
       <c r="M24">
         <v>-880715000.0</v>
       </c>
       <c r="N24">
         <v>1805886000.0</v>
       </c>
       <c r="O24">
         <v>16832208000.0</v>
       </c>
       <c r="P24">
         <v>-1280514000.0</v>
       </c>
       <c r="Q24">
         <v>1942342000.0</v>
       </c>
       <c r="R24">
         <v>-1743175000.0</v>
       </c>
       <c r="S24">
         <v>13019507000.0</v>
       </c>
@@ -16947,111 +16963,111 @@
       </c>
       <c r="AL24">
         <v>-351902000.0</v>
       </c>
       <c r="AM24">
         <v>-148210000.0</v>
       </c>
       <c r="AN24">
         <v>-141542000.0</v>
       </c>
       <c r="AO24">
         <v>-247687000.0</v>
       </c>
       <c r="AP24">
         <v>-95816000.0</v>
       </c>
       <c r="AQ24">
         <v>-51676000.0</v>
       </c>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25">
-        <v>16106901.0</v>
+        <v>-245326000.0</v>
       </c>
       <c r="C25">
         <v>16106901.0</v>
       </c>
       <c r="D25">
         <v>209571000.0</v>
       </c>
       <c r="E25">
         <v>-777688000.0</v>
       </c>
       <c r="F25">
         <v>114302000.0</v>
       </c>
       <c r="G25">
-        <v>-415260000.0</v>
+        <v>-1289782000.0</v>
       </c>
       <c r="H25">
         <v>1577985000.0</v>
       </c>
       <c r="I25">
-        <v>414168000.0</v>
+        <v>374068000.0</v>
       </c>
       <c r="J25">
         <v>29371000.0</v>
       </c>
       <c r="K25">
-        <v>-502624000.0</v>
+        <v>-1600019000.0</v>
       </c>
       <c r="L25">
         <v>-417964000.0</v>
       </c>
       <c r="M25">
         <v>-79274000.0</v>
       </c>
       <c r="N25">
         <v>-43957000.0</v>
       </c>
       <c r="O25">
-        <v>-1526484000.0</v>
+        <v>2308853000.0</v>
       </c>
       <c r="P25">
         <v>-296339000.0</v>
       </c>
       <c r="Q25">
         <v>-929261000.0</v>
       </c>
       <c r="R25">
         <v>-35152000.0</v>
       </c>
       <c r="S25">
         <v>-436816000.0</v>
       </c>
       <c r="T25">
         <v>136837000.0</v>
       </c>
       <c r="U25">
         <v>-506923000.0</v>
       </c>
       <c r="V25">
-        <v>293069000.0</v>
+        <v>-312740000.0</v>
       </c>
       <c r="W25">
         <v>254520000.0</v>
       </c>
       <c r="X25">
         <v>791240000.0</v>
       </c>
       <c r="Y25">
         <v>1250622000.0</v>
       </c>
       <c r="Z25">
         <v>-583412000.0</v>
       </c>
       <c r="AA25">
         <v>-3235863000.0</v>
       </c>
       <c r="AB25">
         <v>1515746000.0</v>
       </c>
       <c r="AC25">
         <v>618444000.0</v>
       </c>
       <c r="AD25">
         <v>474869000.0</v>
       </c>
@@ -17078,61 +17094,63 @@
       </c>
       <c r="AL25">
         <v>-76463000.0</v>
       </c>
       <c r="AM25">
         <v>-147748000.0</v>
       </c>
       <c r="AN25">
         <v>-17289000.0</v>
       </c>
       <c r="AO25">
         <v>82170000.0</v>
       </c>
       <c r="AP25">
         <v>5209000.0</v>
       </c>
       <c r="AQ25">
         <v>-34155000.0</v>
       </c>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>158</v>
       </c>
       <c r="B26">
-        <v>-744829851.0</v>
+        <v>-39400000.0</v>
       </c>
       <c r="C26">
         <v>-744829851.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>-13669000.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>-643208000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>-194017000.0</v>
       </c>
       <c r="K26">
         <v>-694521000.0</v>
       </c>
       <c r="L26">
         <v>-694521000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>-340781000.0</v>
       </c>
       <c r="O26">
         <v>-340781000.0</v>
       </c>
       <c r="P26">
         <v>-340781000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-25991000.0</v>
       </c>
@@ -17170,104 +17188,108 @@
       </c>
       <c r="AE26">
         <v>-452262000.0</v>
       </c>
       <c r="AF26">
         <v>-452262000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26">
         <v>-257128000.0</v>
       </c>
       <c r="AP26"/>
       <c r="AQ26"/>
     </row>
     <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>159</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>38173000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27">
         <v>37865000.0</v>
       </c>
       <c r="E27">
         <v>39318000.0</v>
       </c>
       <c r="F27">
         <v>34679000.0</v>
       </c>
       <c r="G27">
-        <v>34064000.0</v>
+        <v>-70283000.0</v>
       </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27">
+        <v>40100000.0</v>
+      </c>
       <c r="J27">
         <v>30289000.0</v>
       </c>
       <c r="K27">
         <v>34215000.0</v>
       </c>
       <c r="L27">
         <v>30376000.0</v>
       </c>
       <c r="M27">
         <v>31457000.0</v>
       </c>
       <c r="N27">
         <v>20359000.0</v>
       </c>
       <c r="O27">
-        <v>20998000.0</v>
+        <v>89030000.0</v>
       </c>
       <c r="P27">
         <v>23142000.0</v>
       </c>
       <c r="Q27">
         <v>24792000.0</v>
       </c>
       <c r="R27">
         <v>95213000.0</v>
       </c>
       <c r="S27">
         <v>95213000.0</v>
       </c>
       <c r="T27">
         <v>21437000.0</v>
       </c>
       <c r="U27">
         <v>21437000.0</v>
       </c>
       <c r="V27">
-        <v>42169000.0</v>
+        <v>15439000.0</v>
       </c>
       <c r="W27">
         <v>42169000.0</v>
       </c>
       <c r="X27">
         <v>8600000.0</v>
       </c>
       <c r="Y27">
         <v>8708000.0</v>
       </c>
       <c r="Z27">
         <v>42260000.0</v>
       </c>
       <c r="AA27">
         <v>42260000.0</v>
       </c>
       <c r="AB27">
         <v>8890000.0</v>
       </c>
       <c r="AC27">
         <v>11815000.0</v>
       </c>
       <c r="AD27">
         <v>50319000.0</v>
       </c>
@@ -17278,78 +17300,78 @@
         <v>8321000.0</v>
       </c>
       <c r="AG27">
         <v>17765000.0</v>
       </c>
       <c r="AH27">
         <v>106152000.0</v>
       </c>
       <c r="AI27">
         <v>106152000.0</v>
       </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>160</v>
       </c>
       <c r="B28">
-        <v>-519481967.0</v>
+        <v>9418000.0</v>
       </c>
       <c r="C28">
         <v>-519481967.0</v>
       </c>
       <c r="D28">
         <v>-123530000.0</v>
       </c>
       <c r="E28">
         <v>658029000.0</v>
       </c>
       <c r="F28">
         <v>-198331000.0</v>
       </c>
       <c r="G28">
-        <v>255302000.0</v>
+        <v>401946000.0</v>
       </c>
       <c r="H28">
         <v>-253744000.0</v>
       </c>
       <c r="I28">
         <v>-479769000.0</v>
       </c>
       <c r="J28">
         <v>-310143000.0</v>
       </c>
       <c r="K28">
-        <v>-2543848000.0</v>
+        <v>-988732000.0</v>
       </c>
       <c r="L28">
         <v>-110924000.0</v>
       </c>
       <c r="M28">
         <v>-518630000.0</v>
       </c>
       <c r="N28">
         <v>-886716000.0</v>
       </c>
       <c r="O28">
         <v>-445808000.0</v>
       </c>
       <c r="P28">
         <v>-56246000.0</v>
       </c>
       <c r="Q28">
         <v>-695030000.0</v>
       </c>
       <c r="R28">
         <v>401228000.0</v>
       </c>
       <c r="S28">
         <v>756313000.0</v>
       </c>
@@ -17409,78 +17431,78 @@
       </c>
       <c r="AL28">
         <v>-750000.0</v>
       </c>
       <c r="AM28">
         <v>29433000.0</v>
       </c>
       <c r="AN28">
         <v>90576000.0</v>
       </c>
       <c r="AO28">
         <v>156502000.0</v>
       </c>
       <c r="AP28">
         <v>162190000.0</v>
       </c>
       <c r="AQ28">
         <v>26927000.0</v>
       </c>
     </row>
     <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>161</v>
       </c>
       <c r="B29">
-        <v>434957977.0</v>
+        <v>225990000.0</v>
       </c>
       <c r="C29">
         <v>434957977.0</v>
       </c>
       <c r="D29">
         <v>871725000.0</v>
       </c>
       <c r="E29">
         <v>8627000.0</v>
       </c>
       <c r="F29">
         <v>522335000.0</v>
       </c>
       <c r="G29">
-        <v>299509000.0</v>
+        <v>155397000.0</v>
       </c>
       <c r="H29">
         <v>1577985000.0</v>
       </c>
       <c r="I29">
         <v>965313000.0</v>
       </c>
       <c r="J29">
         <v>213310000.0</v>
       </c>
       <c r="K29">
-        <v>1388975000.0</v>
+        <v>3599000.0</v>
       </c>
       <c r="L29">
         <v>178370000.0</v>
       </c>
       <c r="M29">
         <v>506617000.0</v>
       </c>
       <c r="N29">
         <v>672286000.0</v>
       </c>
       <c r="O29">
         <v>301407000.0</v>
       </c>
       <c r="P29">
         <v>325837000.0</v>
       </c>
       <c r="Q29">
         <v>-323259000.0</v>
       </c>
       <c r="R29">
         <v>-35152000.0</v>
       </c>
       <c r="S29">
         <v>219038000.0</v>
       </c>
@@ -17540,76 +17562,78 @@
       </c>
       <c r="AL29">
         <v>331802000.0</v>
       </c>
       <c r="AM29">
         <v>228503000.0</v>
       </c>
       <c r="AN29">
         <v>176236000.0</v>
       </c>
       <c r="AO29">
         <v>76146000.0</v>
       </c>
       <c r="AP29">
         <v>53163000.0</v>
       </c>
       <c r="AQ29">
         <v>-34303000.0</v>
       </c>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>162</v>
       </c>
       <c r="B30">
-        <v>-298870443.0</v>
+        <v>146022000.0</v>
       </c>
       <c r="C30">
         <v>-298870443.0</v>
       </c>
       <c r="D30">
         <v>-1193569000.0</v>
       </c>
       <c r="E30">
         <v>-1025083000.0</v>
       </c>
       <c r="F30">
         <v>365196000.0</v>
       </c>
-      <c r="G30"/>
+      <c r="G30">
+        <v>-748087000.0</v>
+      </c>
       <c r="H30">
         <v>-1895758000.0</v>
       </c>
       <c r="I30">
         <v>-577516000.0</v>
       </c>
       <c r="J30">
         <v>925695000.0</v>
       </c>
       <c r="K30">
-        <v>1332478000.0</v>
+        <v>-104246000.0</v>
       </c>
       <c r="L30">
         <v>591067000.0</v>
       </c>
       <c r="M30">
         <v>-880715000.0</v>
       </c>
       <c r="N30">
         <v>1805886000.0</v>
       </c>
       <c r="O30">
         <v>-471881000.0</v>
       </c>
       <c r="P30">
         <v>-1280514000.0</v>
       </c>
       <c r="Q30">
         <v>1942342000.0</v>
       </c>
       <c r="R30">
         <v>-1743175000.0</v>
       </c>
       <c r="S30">
         <v>256190000.0</v>
       </c>