--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -809,6437 +812,6761 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>9</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>85756000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11481302.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>285541302.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13511302.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>181883210.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>231887655.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>12</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>166120000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>140680163.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>124114046.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>92224070.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>64106030.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>73813728.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>64510154.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>10030217960.0</v>
       </c>
       <c r="C9">
         <v>10030217960.0</v>
       </c>
       <c r="D9">
         <v>10030217960.0</v>
       </c>
       <c r="E9">
+        <v>10030217960.0</v>
+      </c>
+      <c r="F9">
         <v>10030197960.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>1003457620.0</v>
+      </c>
+      <c r="C10">
         <v>1730454000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62663057.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76728730.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50988243.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12528370.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16554849.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5997227008.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>1003457620.0</v>
+      </c>
+      <c r="C12">
         <v>1730454000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62663057.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76728730.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>50988243.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12528370.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16554849.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5997227008.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>20000048750.0</v>
+      </c>
+      <c r="C13">
         <v>20000049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000048750.0</v>
       </c>
       <c r="D13">
         <v>20000048750.0</v>
       </c>
       <c r="E13">
+        <v>20000048750.0</v>
+      </c>
+      <c r="F13">
         <v>20000038750.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="H13">
         <v>1000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>1000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
-        <v>400000975.0</v>
+        <v>400000980.0</v>
       </c>
       <c r="C14">
         <v>400000975.0</v>
       </c>
       <c r="D14">
+        <v>400000975.0</v>
+      </c>
+      <c r="E14">
         <v>400000957.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>400000265.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42920000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>400000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-44950000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>15499261380.0</v>
+      </c>
+      <c r="C22">
         <v>16509690000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15937808225.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12512920891.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10314848203.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>73968832.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>431993507.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>26647539820.0</v>
+      </c>
+      <c r="C23">
         <v>35650089000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34702710346.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35425625832.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32948361455.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20940453696.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32932885105.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14885426553.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2091712500.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>314983380.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14699507450.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>22666667270.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>150190630.0</v>
+      </c>
+      <c r="C25">
         <v>0.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>36036040.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2158061740.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>97748590.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>412731970.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14699507450.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22666667270.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>35</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-1730454000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101434771.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2179081601.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1113109585.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6819786617.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21061145906.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>440370199.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>9111266040.0</v>
+      </c>
+      <c r="C30">
         <v>12332430000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9411076556.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9333900755.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2880157137.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>620405333.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8790033180.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4254614832.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>30028933134.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>29450615592.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>12326968486.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>10703254180.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>40</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>5077515000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9291162508.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13502075455.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>19702367872.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>19882001161.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23694303569.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>27643354166.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>42</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>406054000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>417915139.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2510932238.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>526986965.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>914952438.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15107903826.0</v>
       </c>
-      <c r="H35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>-1.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1986644500.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>1986644500.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>351549999.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>0.0</v>
       </c>
-      <c r="H39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:8">
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>47</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>4135480000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3457966894.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2404721979.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1890898356.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1097066543.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>41264745.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36302567.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>352870497.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>429238377.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>502220470.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>408396374.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>190986810.0</v>
+      </c>
+      <c r="C42">
         <v>10030218000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10030217958.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10030217959.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>10030197958.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>64106030.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>64510160.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>53</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>5077515000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9291162508.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>13502075456.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17715723372.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19882001161.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23694303569.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27643354166.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>1033554780.0</v>
+      </c>
+      <c r="C47">
         <v>5077514600.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9291162510.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>13504810420.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>17715723372.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>19882001161.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>23694303569.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27643354170.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-8977362900.0</v>
+      </c>
+      <c r="C48">
         <v>826412000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>516338348.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-125447620.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-671845186.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>262862456.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9629440452.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7347016624.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>164097828.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2255810331.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1164097828.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6832314989.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>21077700755.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6437597207.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>31598020.0</v>
+      </c>
+      <c r="C52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>128061792.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>195497178.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1066349239.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6419583019.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6848574699.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6437597207.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>26647539820.0</v>
+      </c>
+      <c r="C55">
         <v>35650089000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>34702710346.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35425625832.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>32948361455.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20940453696.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>32932885105.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>37895196006.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>25613985040.0</v>
+      </c>
+      <c r="C56">
         <v>30572574000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>25411547838.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21923550376.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>13245993583.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1058452534.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9238581536.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10251841840.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>4814408710.0</v>
+      </c>
+      <c r="C57">
         <v>4221236000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3597509988.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2885760459.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2970758897.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7698532772.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7121727099.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6473899774.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>5403649200.0</v>
+      </c>
+      <c r="C58">
         <v>4627290000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4015425127.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5396692697.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3497745863.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8613485210.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22229630925.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6473899774.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>21243890620.0</v>
+      </c>
+      <c r="C60">
         <v>31022799000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>30687285219.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>30028933135.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>29450615592.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12326968486.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10703254180.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8411526779.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="T1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>8</v>
+      </c>
+      <c r="U1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>9</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>85756302.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11481302.0</v>
       </c>
       <c r="E2">
         <v>11481302.0</v>
       </c>
       <c r="F2">
         <v>11481302.0</v>
       </c>
       <c r="G2">
         <v>11481302.0</v>
       </c>
       <c r="H2">
         <v>11481302.0</v>
       </c>
       <c r="I2">
-        <v>285541302.0</v>
+        <v>11481302.0</v>
       </c>
       <c r="J2">
         <v>285541302.0</v>
       </c>
       <c r="K2">
         <v>285541302.0</v>
       </c>
       <c r="L2">
+        <v>285541302.0</v>
+      </c>
+      <c r="M2">
         <v>13511302.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>176785440.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>181883210.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>231887655.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>12</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>166120373.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>166120000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>140680162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140680163.0</v>
       </c>
       <c r="F5">
         <v>140680163.0</v>
       </c>
       <c r="G5">
+        <v>140680163.0</v>
+      </c>
+      <c r="H5">
         <v>124114047.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124114046.0</v>
       </c>
       <c r="I5">
         <v>124114046.0</v>
       </c>
       <c r="J5">
+        <v>124114046.0</v>
+      </c>
+      <c r="K5">
         <v>124114045.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30030266708.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>30030236708.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>194289502.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12000000000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>73813727.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>64510154.0</v>
       </c>
-      <c r="T5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>10030217960.0</v>
       </c>
       <c r="C9">
         <v>10030217960.0</v>
       </c>
       <c r="D9">
         <v>10030217960.0</v>
       </c>
       <c r="E9">
         <v>10030217960.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="F9">
         <v>10030217960.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="G9"/>
+      <c r="H9">
         <v>10030217960.0</v>
       </c>
-      <c r="J9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I9"/>
+      <c r="J9">
+        <v>10030217960.0</v>
+      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>10030197960.0</v>
       </c>
       <c r="M9">
+        <v>10030197960.0</v>
+      </c>
+      <c r="N9">
         <v>10204529080.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>1003457620.0</v>
+      </c>
+      <c r="C10">
         <v>1005193.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1730454000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7162819.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62663057.0</v>
       </c>
       <c r="F10">
         <v>62663057.0</v>
       </c>
       <c r="G10">
-        <v>3996680097.0</v>
+        <v>62663057.0</v>
       </c>
       <c r="H10">
         <v>3996680097.0</v>
       </c>
       <c r="I10">
-        <v>76728730.0</v>
+        <v>3996680097.0</v>
       </c>
       <c r="J10">
         <v>76728730.0</v>
       </c>
       <c r="K10">
+        <v>76728730.0</v>
+      </c>
+      <c r="L10">
         <v>367732587.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50988243.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12473112921.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12528370.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15808520.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>16554849.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>5997227008.0</v>
       </c>
-      <c r="T10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>367732590.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>1003457620.0</v>
+      </c>
+      <c r="C12">
         <v>1005193.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1730454000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7162819.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62663057.0</v>
       </c>
       <c r="F12">
         <v>62663057.0</v>
       </c>
       <c r="G12">
-        <v>3996680097.0</v>
+        <v>62663057.0</v>
       </c>
       <c r="H12">
         <v>3996680097.0</v>
       </c>
       <c r="I12">
-        <v>76728730.0</v>
+        <v>3996680097.0</v>
       </c>
       <c r="J12">
         <v>76728730.0</v>
       </c>
       <c r="K12">
+        <v>76728730.0</v>
+      </c>
+      <c r="L12">
         <v>367732587.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50988243.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12473112921.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12528370.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15808520.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>16554849.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>5997227008.0</v>
       </c>
-      <c r="T12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>20000048750.0</v>
       </c>
       <c r="C13">
+        <v>20000048750.0</v>
+      </c>
+      <c r="D13">
         <v>20000049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000048750.0</v>
       </c>
       <c r="E13">
         <v>20000048750.0</v>
       </c>
       <c r="F13">
         <v>20000048750.0</v>
       </c>
       <c r="G13">
         <v>20000048750.0</v>
       </c>
       <c r="H13">
         <v>20000048750.0</v>
       </c>
       <c r="I13">
         <v>20000048750.0</v>
       </c>
       <c r="J13">
         <v>20000048750.0</v>
       </c>
       <c r="K13">
+        <v>20000048750.0</v>
+      </c>
+      <c r="L13">
         <v>20000068750.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>20000038750.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>20000000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>12000000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1000000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>1000000000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1000000000.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
-        <v>400000975.0</v>
+        <v>400000980.0</v>
       </c>
       <c r="C14">
         <v>400000975.0</v>
       </c>
       <c r="D14">
         <v>400000975.0</v>
       </c>
       <c r="E14">
         <v>400000975.0</v>
       </c>
       <c r="F14">
         <v>400000975.0</v>
       </c>
       <c r="G14">
         <v>400000975.0</v>
       </c>
       <c r="H14">
         <v>400000975.0</v>
       </c>
       <c r="I14">
+        <v>400000975.0</v>
+      </c>
+      <c r="J14">
         <v>400000957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000775.0</v>
       </c>
       <c r="K14">
         <v>400000775.0</v>
       </c>
       <c r="L14">
+        <v>400000775.0</v>
+      </c>
+      <c r="M14">
         <v>400000265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="N14">
         <v>400000000.0</v>
       </c>
       <c r="O14">
         <v>400000000.0</v>
       </c>
       <c r="P14">
         <v>400000000.0</v>
       </c>
       <c r="Q14">
-        <v>20000000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="R14">
         <v>20000000.0</v>
       </c>
       <c r="S14">
         <v>20000000.0</v>
       </c>
       <c r="T14">
         <v>20000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>20000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>15499261380.0</v>
+      </c>
+      <c r="C22">
         <v>16509689703.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16509690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15937808225.0</v>
       </c>
       <c r="E22">
         <v>15937808225.0</v>
       </c>
       <c r="F22">
         <v>15937808225.0</v>
       </c>
       <c r="G22">
-        <v>9901256728.0</v>
+        <v>15937808225.0</v>
       </c>
       <c r="H22">
         <v>9901256728.0</v>
       </c>
       <c r="I22">
-        <v>12512920891.0</v>
+        <v>9901256728.0</v>
       </c>
       <c r="J22">
         <v>12512920891.0</v>
       </c>
       <c r="K22">
+        <v>12512920891.0</v>
+      </c>
+      <c r="L22">
         <v>10586878202.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10314848203.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>105504062.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>73968832.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>130272490.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>431993507.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>26647539820.0</v>
+      </c>
+      <c r="C23">
         <v>35822020611.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>35650089000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32060586152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34702710346.0</v>
       </c>
       <c r="F23">
         <v>34702710346.0</v>
       </c>
       <c r="G23">
+        <v>34702710346.0</v>
+      </c>
+      <c r="H23">
         <v>33600824043.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33600824044.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35428360795.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35425625832.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31317984338.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32948361455.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34248530031.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20940453696.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22735714630.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>32932885105.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>14885426553.0</v>
       </c>
-      <c r="T23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:20">
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>31</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>479800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>596112500.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2091712500.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1174658320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>314983380.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3617121890.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>14699507450.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>150190630.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>643897820.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>36036040.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>596112500.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>2158061740.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1174658320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97748590.0</v>
       </c>
       <c r="M25">
         <v>97748590.0</v>
       </c>
       <c r="N25">
+        <v>97748590.0</v>
+      </c>
+      <c r="O25">
         <v>412731970.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3714870480.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>14699507450.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>35</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-1005193.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1730454000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>156935000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>101434771.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26627021.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3236469775.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3236469776.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2179081601.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2081333012.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>806925729.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1113109585.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11309015093.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6819786617.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>21061145906.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>440370199.0</v>
       </c>
-      <c r="T28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:20">
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>9111266040.0</v>
+      </c>
+      <c r="C30">
         <v>16332430170.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12332430000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8931276556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9411076556.0</v>
       </c>
       <c r="F30">
         <v>9411076556.0</v>
       </c>
       <c r="G30">
-        <v>8304900755.0</v>
+        <v>9411076556.0</v>
       </c>
       <c r="H30">
         <v>8304900755.0</v>
       </c>
       <c r="I30">
-        <v>9333900755.0</v>
+        <v>8304900755.0</v>
       </c>
       <c r="J30">
         <v>9333900755.0</v>
       </c>
       <c r="K30">
+        <v>9333900755.0</v>
+      </c>
+      <c r="L30">
         <v>2767829637.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2880157137.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3778846971.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>620405333.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1712164920.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>8790033180.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>4254614832.0</v>
       </c>
-      <c r="T30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>29279481013.0</v>
       </c>
-      <c r="H31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>30028933134.0</v>
       </c>
-      <c r="K31"/>
+      <c r="K31">
+        <v>30028933134.0</v>
+      </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B33">
+        <v>40</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33">
         <v>2978895544.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5077515000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7184338552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9291162508.0</v>
       </c>
       <c r="F33">
         <v>9291162508.0</v>
       </c>
       <c r="G33">
-        <v>11397986464.0</v>
+        <v>9291162508.0</v>
       </c>
       <c r="H33">
         <v>11397986464.0</v>
       </c>
       <c r="I33">
+        <v>11397986464.0</v>
+      </c>
+      <c r="J33">
         <v>13504810420.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>13502075456.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19719275869.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19702367872.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>17891066077.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19882001161.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>23694303569.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>27643354166.0</v>
       </c>
-      <c r="T33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:20">
+      <c r="U33"/>
+    </row>
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B35">
+        <v>42</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35">
         <v>406053951.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>406054000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>545976922.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417915139.0</v>
       </c>
       <c r="F35">
         <v>417915139.0</v>
       </c>
       <c r="G35">
+        <v>417915139.0</v>
+      </c>
+      <c r="H35">
         <v>1113080818.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1113080819.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2510932238.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2510932239.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1767994511.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>526986966.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>507441204.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>914952438.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>15107903826.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
-    </row>
-    <row r="36" spans="1:20">
+      <c r="U35"/>
+    </row>
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>4110376457.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1986644500.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-    </row>
-    <row r="37" spans="1:20">
+      <c r="U36"/>
+    </row>
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>0.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
         <v>0.0</v>
       </c>
       <c r="H39">
         <v>0.0</v>
       </c>
-      <c r="I39"/>
+      <c r="I39">
+        <v>0.0</v>
+      </c>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>1986644501.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>351550000.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
-    </row>
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+    </row>
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>47</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>4575479565.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4135480000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3448964594.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3329905102.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3586028686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3196780910.0</v>
       </c>
       <c r="H40">
         <v>3196780910.0</v>
       </c>
       <c r="I40">
+        <v>3196780910.0</v>
+      </c>
+      <c r="J40">
         <v>2505205532.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2600219157.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1952269193.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1890898356.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1611398352.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1097066543.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>511646141.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>36302567.0</v>
       </c>
-      <c r="T40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+    </row>
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>352870497.0</v>
       </c>
       <c r="J41">
         <v>352870497.0</v>
       </c>
-      <c r="K41"/>
+      <c r="K41">
+        <v>352870497.0</v>
+      </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>190986810.0</v>
+      </c>
+      <c r="C42">
         <v>10030217958.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10030218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10030217958.0</v>
       </c>
       <c r="E42">
         <v>10030217958.0</v>
       </c>
       <c r="F42">
         <v>10030217958.0</v>
       </c>
       <c r="G42">
         <v>10030217958.0</v>
       </c>
       <c r="H42">
+        <v>10030217958.0</v>
+      </c>
+      <c r="I42">
         <v>10030217959.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10030217958.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>10030217959.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-20000068750.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-19907814680.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>10204529080.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-11935893970.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>87029430.0</v>
       </c>
-      <c r="P42"/>
-      <c r="Q42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>73813730.0</v>
       </c>
-      <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
-    </row>
-    <row r="43" spans="1:20">
+      <c r="U42"/>
+    </row>
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>53</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>2978895544.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5077515000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7184338552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9291162508.0</v>
       </c>
       <c r="F46">
         <v>9291162508.0</v>
       </c>
       <c r="G46">
-        <v>11397986464.0</v>
+        <v>9291162508.0</v>
       </c>
       <c r="H46">
         <v>11397986464.0</v>
       </c>
       <c r="I46">
+        <v>11397986464.0</v>
+      </c>
+      <c r="J46">
         <v>13504810420.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13502075456.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>15608899412.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>17715723372.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>17891066077.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19882001161.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>23694303569.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>27643354166.0</v>
       </c>
-      <c r="T46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+    </row>
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>1033554780.0</v>
+      </c>
+      <c r="C47">
         <v>2978895540.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5077514600.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7184338550.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9291162510.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>11397986460.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11397986464.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13504810420.0</v>
       </c>
       <c r="J47">
         <v>13504810420.0</v>
       </c>
       <c r="K47">
+        <v>13504810420.0</v>
+      </c>
+      <c r="L47">
         <v>15608899410.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>17715723370.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>17891066080.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>19882001160.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>20877468700.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>23694303570.0</v>
       </c>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+    </row>
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-8977362900.0</v>
+      </c>
+      <c r="C48">
         <v>558343711.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>826412000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2116783536.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>516338348.0</v>
       </c>
       <c r="F48">
         <v>516338348.0</v>
       </c>
       <c r="G48">
-        <v>-874899742.0</v>
+        <v>516338348.0</v>
       </c>
       <c r="H48">
         <v>-874899742.0</v>
       </c>
       <c r="I48">
-        <v>-125447620.0</v>
+        <v>-874899742.0</v>
       </c>
       <c r="J48">
         <v>-125447620.0</v>
       </c>
       <c r="K48">
+        <v>-125447620.0</v>
+      </c>
+      <c r="L48">
         <v>-2718087377.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-671845186.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>487737214.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>262862456.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>9629440452.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="S48"/>
+      <c r="T48">
         <v>7347016624.0</v>
       </c>
-      <c r="T48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+    </row>
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>164097819.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>164097828.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>36036036.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>760210322.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>760210321.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2255810331.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2158061742.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1174658320.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1164097829.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1164097828.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6832314989.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>21077700755.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>6437597207.0</v>
       </c>
-      <c r="T51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+    </row>
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>31598020.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>256123584.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>97748589.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066349239.0</v>
       </c>
       <c r="M52">
         <v>1066349239.0</v>
       </c>
       <c r="N52">
+        <v>1066349239.0</v>
+      </c>
+      <c r="O52">
         <v>6419583019.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6392618550.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>6378193303.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>6437597207.0</v>
       </c>
-      <c r="T52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+    </row>
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-    </row>
-    <row r="54" spans="1:20">
+      <c r="U53"/>
+    </row>
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>26647539820.0</v>
+      </c>
+      <c r="C55">
         <v>35822020611.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>35650089000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>32060586152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34702710346.0</v>
       </c>
       <c r="F55">
         <v>34702710346.0</v>
       </c>
       <c r="G55">
-        <v>33600824044.0</v>
+        <v>34702710346.0</v>
       </c>
       <c r="H55">
         <v>33600824044.0</v>
       </c>
       <c r="I55">
+        <v>33600824044.0</v>
+      </c>
+      <c r="J55">
         <v>35428360796.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>35425625832.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>35428360796.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>32948361455.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>34248530031.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20940453696.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22735714630.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>32932885105.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>37895196006.0</v>
       </c>
-      <c r="T55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+    </row>
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>25613985040.0</v>
+      </c>
+      <c r="C56">
         <v>32843125067.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>30572574000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24876247600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25411547838.0</v>
       </c>
       <c r="F56">
         <v>25411547838.0</v>
       </c>
       <c r="G56">
-        <v>22202837580.0</v>
+        <v>25411547838.0</v>
       </c>
       <c r="H56">
         <v>22202837580.0</v>
       </c>
       <c r="I56">
-        <v>21923550376.0</v>
+        <v>22202837580.0</v>
       </c>
       <c r="J56">
         <v>21923550376.0</v>
       </c>
       <c r="K56">
+        <v>21923550376.0</v>
+      </c>
+      <c r="L56">
         <v>15709084927.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>13245993583.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>16357463954.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1058452535.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1858245920.0</v>
       </c>
-      <c r="P56"/>
-      <c r="Q56">
+      <c r="Q56"/>
+      <c r="R56">
         <v>9238581536.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="S56"/>
+      <c r="T56">
         <v>10251841840.0</v>
       </c>
-      <c r="T56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:20">
+      <c r="U56"/>
+    </row>
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>4814408710.0</v>
+      </c>
+      <c r="C57">
         <v>4661235867.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4221236000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3460445896.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3597509988.0</v>
       </c>
       <c r="F57">
         <v>3597509988.0</v>
       </c>
       <c r="G57">
-        <v>3208262212.0</v>
+        <v>3597509988.0</v>
       </c>
       <c r="H57">
         <v>3208262212.0</v>
       </c>
       <c r="I57">
+        <v>3208262212.0</v>
+      </c>
+      <c r="J57">
         <v>2888495423.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2885760459.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2237810495.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2970758897.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2854533031.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7698532772.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7364810980.0</v>
       </c>
-      <c r="P57"/>
-      <c r="Q57">
+      <c r="Q57"/>
+      <c r="R57">
         <v>7121727099.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57">
+      <c r="S57"/>
+      <c r="T57">
         <v>6473899774.0</v>
       </c>
-      <c r="T57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+    </row>
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>5403649200.0</v>
+      </c>
+      <c r="C58">
         <v>5067289818.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4627290000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4006422818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4015425127.0</v>
       </c>
       <c r="F58">
         <v>4015425127.0</v>
       </c>
       <c r="G58">
+        <v>4015425127.0</v>
+      </c>
+      <c r="H58">
         <v>4321343030.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4321343031.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5399427661.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5396692698.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4005805007.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3497745863.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3361974235.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8613485210.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21648685200.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>22229630925.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>6473899774.0</v>
       </c>
-      <c r="T58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:20">
+      <c r="U58"/>
+    </row>
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>21243890620.0</v>
+      </c>
+      <c r="C60">
         <v>30754730793.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>31022799000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>28054163334.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30687285219.0</v>
       </c>
       <c r="F60">
         <v>30687285219.0</v>
       </c>
       <c r="G60">
-        <v>29279481013.0</v>
+        <v>30687285219.0</v>
       </c>
       <c r="H60">
         <v>29279481013.0</v>
       </c>
       <c r="I60">
-        <v>30028933134.0</v>
+        <v>29279481013.0</v>
       </c>
       <c r="J60">
         <v>30028933134.0</v>
       </c>
       <c r="K60">
+        <v>30028933134.0</v>
+      </c>
+      <c r="L60">
         <v>27312179331.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>29450615592.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>30886555796.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12326968486.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1087029430.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>10703254180.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>8411526779.0</v>
       </c>
-      <c r="T60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:20">
+      <c r="U60"/>
+    </row>
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>5932198870.0</v>
+      </c>
+      <c r="C2">
         <v>4409557047.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5273035764.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5164484524.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6082776566.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6065486492.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13165669913.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16590732250.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
         <v>4213647912.0</v>
       </c>
       <c r="D3">
         <v>4213647912.0</v>
       </c>
       <c r="E3">
+        <v>4213647912.0</v>
+      </c>
+      <c r="F3">
         <v>4020499789.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3976400236.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3949050596.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3901770596.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>85</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>313070191.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>656510290.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>574137081.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-754138717.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1565581891.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3550896966.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10109378713.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>86</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>4526718103.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4870158202.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4787784993.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3266361072.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5541982127.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7499947562.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14011149309.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>-1932198870.0</v>
+      </c>
+      <c r="C9">
         <v>1456442953.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1876964236.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1380970022.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9934434.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2113955492.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4777514255.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10850409267.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-19607549340.0</v>
+      </c>
+      <c r="C10">
         <v>310073419.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>856285968.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>546397566.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-934707642.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>633422004.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2282423828.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8006976309.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>214500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>196363636.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>182781330.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>245383261.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>538295525.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>823234246.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>92</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>2996770.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14724322.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27739510.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180568927.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>932159889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B13">
+        <v>7700560.0</v>
+      </c>
+      <c r="C13">
         <v>0.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10752350.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>20842430.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>168863960.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>735661550.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>790608940.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>973283260.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-19607549340.0</v>
+      </c>
+      <c r="C15">
         <v>310073419.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>641785968.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>546397566.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-934707642.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>633422004.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2282423828.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7183742063.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B16">
+        <v>-19607549340.0</v>
+      </c>
+      <c r="C16">
         <v>620146840.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1283571940.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>546397566.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-934707642.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>633422004.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2282423828.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14367484130.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-5287967120.0</v>
+      </c>
+      <c r="C21">
         <v>339299181.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>641785968.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>509878250.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-848651800.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1531460670.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3576992180.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10109378713.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>103</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>5526700819.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6508214032.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6035576288.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6941362797.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6647981318.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14366191996.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18676268315.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>107</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>414806348.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19367247.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6255000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>50000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>302533459.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>40000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>567419771.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28">
+        <v>674565130.0</v>
+      </c>
+      <c r="C28">
         <v>182552713.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>137901682.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39505552.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54000075.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34578106.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>651939207.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>173610783.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>13287967120.0</v>
+      </c>
+      <c r="C30">
         <v>1117143773.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1235178268.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>871091768.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>858586231.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>582494825.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1200522078.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2085536065.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>111</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-29225762.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>214500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>36519308.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-86055845.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-898038662.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1803151220.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2102402404.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>8000000000.0</v>
+      </c>
+      <c r="C32">
         <v>5866000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7150000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6545454546.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6092711000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8179441984.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17943184168.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27441141517.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="T1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>8</v>
+      </c>
+      <c r="U1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>5932198870.0</v>
+      </c>
+      <c r="C2">
         <v>3803134700.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2012448118.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2364289362.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>389658172.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>194829086.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4899787376.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2441688796.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3047350604.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1516837892.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2114398956.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3071920705.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3010855861.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3722939635.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>259830030.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4317072153.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1783039923.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11382629990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8295366125.0</v>
       </c>
       <c r="T2">
         <v>8295366125.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2">
+        <v>8295366125.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>83</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>2090414172.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4164418564.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16409784.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2106823956.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1045207086.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2106823956.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1045207086.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2104088996.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1045207088.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2106823956.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2029564705.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1990935084.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1990935080.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>1985465156.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>987262650.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2961787946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950885298.0</v>
       </c>
       <c r="T3">
         <v>1950885298.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3">
+        <v>1950885298.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>85</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-148248055.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2945727764.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2632657574.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1289064492.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>690904958.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-632554202.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-230277101.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2697382512.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1456820655.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2123245430.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1078256207.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>324117490.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>775891274.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>789690627.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>505537695.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3045359271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5054689356.0</v>
       </c>
       <c r="T5">
         <v>5054689356.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5">
+        <v>5054689356.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>86</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>1942166117.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7110146328.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2616247790.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3395888448.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1736112044.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1474269754.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>814929985.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4801471508.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2502027743.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-16421474.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>951308498.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2315052574.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2766826354.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>2775155783.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1492800345.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6007147217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7005574654.0</v>
       </c>
       <c r="T6">
         <v>7005574654.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6">
+        <v>7005574654.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>-1932198870.0</v>
+      </c>
+      <c r="C9">
         <v>196865300.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3853551882.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2364289362.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1860341828.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>930170914.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>212624.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8311204.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2952649396.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1483162108.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1568944410.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-921920705.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>931855139.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-904718039.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>633692490.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1044148235.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>623175289.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4154338966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5425204633.0</v>
       </c>
       <c r="T9">
         <v>5425204633.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9">
+        <v>5425204633.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-9803774670.0</v>
+      </c>
+      <c r="C10">
         <v>-148068055.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2943195303.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2633121884.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1605738098.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>729369049.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-749452130.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-301226065.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2684863828.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1422889857.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2138466262.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1159582400.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>224874758.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>347209626.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>198283260.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>286212378.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>340008057.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1942415771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003488154.0</v>
       </c>
       <c r="T10">
         <v>4003488154.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10">
+        <v>4003488154.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>91</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>120000000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>67500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>33750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73500000.0</v>
       </c>
       <c r="H11">
         <v>73500000.0</v>
       </c>
       <c r="I11">
-        <v>80457943.0</v>
+        <v>73500000.0</v>
       </c>
       <c r="J11">
         <v>80457943.0</v>
       </c>
       <c r="K11">
+        <v>80457943.0</v>
+      </c>
+      <c r="L11">
         <v>17723875.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>91390665.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-98490.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>-972209.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>72186456.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>466109069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411617123.0</v>
       </c>
       <c r="T11">
         <v>411617123.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11">
+        <v>411617123.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>2532459.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>464311.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>102173606.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>116897928.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>12518679.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>15220831.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>81326198.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>99242729.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>428681644.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>503478245.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B13">
+        <v>7700560.0</v>
+      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
+        <v>0.0</v>
+      </c>
+      <c r="F13">
         <v>10752350.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>116897930.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>20842430.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>7191670.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>168863960.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>92759640.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>157055480.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>202839250.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>375766830.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>165866050.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-9803774670.0</v>
+      </c>
+      <c r="C15">
         <v>-268068055.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2943195303.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2633121884.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1391238098.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>695619049.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-749452130.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-374726065.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2684863828.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1342431914.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2138466262.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1159582400.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>224874758.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>347209626.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>198283260.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>286212378.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>267821601.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2014602227.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3591871031.0</v>
       </c>
       <c r="T15">
         <v>3591871031.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15">
+        <v>3591871031.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B16">
+        <v>-9803774670.0</v>
+      </c>
+      <c r="C16">
         <v>-268068060.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>310073420.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2633121880.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>641785970.0</v>
       </c>
-      <c r="F16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16">
         <v>-374726065.0</v>
       </c>
       <c r="I16">
-        <v>1342431914.0</v>
+        <v>-374726065.0</v>
       </c>
       <c r="J16">
         <v>1342431914.0</v>
       </c>
       <c r="K16">
+        <v>1342431914.0</v>
+      </c>
+      <c r="L16">
         <v>-2138466260.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-934707640.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>224874760.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>148926370.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>198283260.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>286212380.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>267821600.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-2643983560.0</v>
+      </c>
+      <c r="C21">
         <v>-140043175.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2971956754.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2616247790.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1274340168.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>690904958.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-632554200.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-230277101.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2633731450.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1456820655.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2123853189.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1190271670.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>341619870.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>726345150.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>558406460.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>805115520.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>505537695.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3071454485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5054689356.0</v>
       </c>
       <c r="T21">
         <v>5054689356.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21">
+        <v>5054689356.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>103</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>4140043175.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2894043246.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2616247789.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>935105388.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>447224254.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5532554202.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2694256589.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3366268548.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1573757015.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2669307740.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3340271667.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3601091130.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2091876448.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>4556104869.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1926344184.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12439847812.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9338134157.0</v>
       </c>
       <c r="T23">
         <v>9338134157.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23">
+        <v>9338134157.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>107</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>235008475.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3330000.0</v>
       </c>
       <c r="D27">
         <v>3330000.0</v>
       </c>
       <c r="E27">
+        <v>3330000.0</v>
+      </c>
+      <c r="F27">
         <v>18982753.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9491376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19175000.0</v>
       </c>
       <c r="H27">
         <v>19175000.0</v>
       </c>
       <c r="I27">
-        <v>2035000.0</v>
+        <v>19175000.0</v>
       </c>
       <c r="J27">
         <v>2035000.0</v>
       </c>
       <c r="K27">
+        <v>2035000.0</v>
+      </c>
+      <c r="L27">
         <v>1092500.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>197808336.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>152380802.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>25429567.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283709885.0</v>
       </c>
       <c r="T27">
         <v>283709885.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27">
+        <v>283709885.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28">
+        <v>674565130.0</v>
+      </c>
+      <c r="C28">
         <v>101900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26260713.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>156292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57710297.0</v>
       </c>
       <c r="F28">
         <v>57710297.0</v>
       </c>
       <c r="G28">
-        <v>126661138.0</v>
+        <v>57710297.0</v>
       </c>
       <c r="H28">
         <v>126661138.0</v>
       </c>
       <c r="I28">
-        <v>95022433.0</v>
+        <v>126661138.0</v>
       </c>
       <c r="J28">
         <v>95022433.0</v>
       </c>
       <c r="K28">
+        <v>95022433.0</v>
+      </c>
+      <c r="L28">
         <v>114775209.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>247145565.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>274145603.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>122944443.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>67081140.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52766537.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42702370.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>609236837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86805391.0</v>
       </c>
       <c r="T28">
         <v>86805391.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28">
+        <v>86805391.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="G29"/>
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="I29"/>
+      <c r="J29">
         <v>0.0</v>
       </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="Q29"/>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>6643983560.0</v>
+      </c>
+      <c r="C30">
         <v>336908475.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>881595129.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>251958428.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>545447216.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>252395168.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>632766826.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>252567793.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>318917948.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56919123.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>554908784.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>268350961.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>590235269.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1631063185.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>239032714.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>143304261.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1057217817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042768032.0</v>
       </c>
       <c r="T30">
         <v>1042768032.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30">
+        <v>1042768032.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>111</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-8024880.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-28761451.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16874094.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>331397930.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>38464091.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-116897930.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-70948964.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1210841595.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-33930798.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14613069.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>701871144.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-116745112.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-379135521.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-518903141.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-230464862.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1572686358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1051201202.0</v>
       </c>
       <c r="T31">
         <v>-1051201202.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31">
+        <v>-1051201202.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32">
         <v>4000000000.0</v>
       </c>
       <c r="C32">
+        <v>4000000000.0</v>
+      </c>
+      <c r="D32">
         <v>5866000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2250000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1125000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4900000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2450000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6000000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3000000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>545454546.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2150000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3942711000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2818221596.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>893522520.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5361220388.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2406215212.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15536968956.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13720570758.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13720570758.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>62663057.0</v>
       </c>
       <c r="C2">
         <v>76729000.0</v>
       </c>
       <c r="D2">
         <v>50988243.0</v>
       </c>
       <c r="E2">
         <v>12528370.0</v>
       </c>
       <c r="F2">
         <v>16554849.0</v>
       </c>
       <c r="G2">
         <v>5997227000.0</v>
       </c>
       <c r="H2">
         <v>57439523.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
         <v>1854222000</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">
         <v>1854222000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>1667791141.0</v>
       </c>
       <c r="C6">
         <v>-14066000.0</v>
       </c>
       <c r="D6">
         <v>25740487.0</v>
       </c>
       <c r="E6">
         <v>38459873.0</v>
       </c>
       <c r="F6">
         <v>-4026479.0</v>
       </c>
       <c r="G6">
         <v>-5980672000.0</v>
       </c>
       <c r="H6">
         <v>5939787485.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7"/>
+      <c r="C7">
+        <v>-356820000.0</v>
+      </c>
+      <c r="D7">
+        <v>-214207550.0</v>
+      </c>
       <c r="E7">
         <v>-234224230.0</v>
       </c>
       <c r="F7">
         <v>-105243780.0</v>
       </c>
       <c r="G7">
         <v>-340414460.0</v>
       </c>
       <c r="H7">
         <v>-89961470.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-1612399582.0</v>
       </c>
       <c r="E12">
         <v>-15408363597.0</v>
       </c>
       <c r="F12">
         <v>8795634876.0</v>
       </c>
       <c r="G12">
         <v>-4185582864.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14">
         <v>4213647916.0</v>
       </c>
       <c r="C14">
         <v>4213648000.0</v>
       </c>
       <c r="D14">
         <v>4213647912.0</v>
       </c>
       <c r="E14">
         <v>4020499789.0</v>
       </c>
       <c r="F14">
         <v>3976400236.0</v>
       </c>
       <c r="G14">
         <v>3949051000.0</v>
       </c>
       <c r="H14">
         <v>3901770596.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16">
         <v>1730454198.0</v>
       </c>
       <c r="C16">
         <v>62663000.0</v>
       </c>
       <c r="D16">
         <v>76728730.0</v>
       </c>
       <c r="E16">
         <v>50988243.0</v>
       </c>
       <c r="F16">
         <v>12528370.0</v>
       </c>
       <c r="G16">
         <v>16555000.0</v>
       </c>
       <c r="H16">
         <v>5997227008.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>1831888969.0</v>
       </c>
       <c r="C18">
         <v>2077647000.0</v>
       </c>
       <c r="D18">
         <v>-1066002015.0</v>
       </c>
       <c r="E18">
         <v>-14176793450.0</v>
       </c>
       <c r="F18">
         <v>13405457115.0</v>
       </c>
       <c r="G18">
         <v>2045892000.0</v>
       </c>
       <c r="H18">
         <v>11759421772.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>1091712503.0</v>
       </c>
       <c r="E21">
         <v>-3814983385.0</v>
       </c>
       <c r="F21">
         <v>-13409483596.0</v>
       </c>
       <c r="G21">
         <v>-8026563720.0</v>
       </c>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22">
         <v>310073419.0</v>
       </c>
       <c r="C22">
         <v>641786000.0</v>
       </c>
       <c r="D22">
         <v>546397566.0</v>
       </c>
       <c r="E22">
         <v>-934707642.0</v>
       </c>
       <c r="F22">
         <v>633422004.0</v>
       </c>
       <c r="G22">
         <v>267822000.0</v>
       </c>
       <c r="H22">
         <v>7183742063.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-2091712510.0</v>
+      </c>
       <c r="D23">
         <v>-1000000000.0</v>
       </c>
       <c r="E23">
         <v>-3500000000.0</v>
       </c>
       <c r="F23">
         <v>-24959523.0</v>
       </c>
       <c r="G23">
         <v>-59404000.0</v>
       </c>
       <c r="H23">
         <v>1937597207.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>-2691832366.0</v>
       </c>
       <c r="C25">
         <v>-2777787000.0</v>
       </c>
       <c r="D25">
         <v>-5826047493.0</v>
       </c>
       <c r="E25">
         <v>-15408363597.0</v>
       </c>
       <c r="F25">
         <v>8795634875.0</v>
       </c>
       <c r="G25">
         <v>-2170981000.0</v>
       </c>
       <c r="H25">
         <v>673909113.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-      <c r="D26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>30000.0</v>
+      </c>
       <c r="E26">
         <v>18030236710.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>-164097828.0</v>
       </c>
       <c r="C28">
         <v>-2091713000.0</v>
       </c>
       <c r="D28">
         <v>1091742503.0</v>
       </c>
       <c r="E28">
         <v>14215253323.0</v>
       </c>
       <c r="F28">
         <v>-13409483596.0</v>
       </c>
       <c r="G28">
         <v>-8026564000.0</v>
       </c>
       <c r="H28">
         <v>-5819634287.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>1831888969.0</v>
       </c>
       <c r="C29">
         <v>2077647000.0</v>
       </c>
       <c r="D29">
         <v>-1066002015.0</v>
       </c>
       <c r="E29">
         <v>-12322571450.0</v>
       </c>
       <c r="F29">
         <v>13405457115.0</v>
       </c>
       <c r="G29">
         <v>2045892000.0</v>
       </c>
       <c r="H29">
         <v>11759421772.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30"/>
+      <c r="D30">
+        <v>0.0</v>
+      </c>
       <c r="E30">
         <v>-1854222000.0</v>
       </c>
       <c r="F30">
         <v>-1854222000.0</v>
       </c>
       <c r="G30">
         <v>-1854222000.0</v>
       </c>
       <c r="H30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -7265,110 +7592,110 @@
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>7162819.0</v>
       </c>
       <c r="D2">
         <v>62663057.0</v>
       </c>
       <c r="E2">
         <v>3996680000.0</v>
       </c>
       <c r="F2">
         <v>3996680097.0</v>
       </c>
       <c r="G2">
         <v>76728730.0</v>
       </c>
       <c r="H2">
         <v>76728730.0</v>
       </c>
       <c r="I2">
         <v>367732587.0</v>
       </c>
       <c r="J2">
         <v>367732587.0</v>
@@ -7384,51 +7711,51 @@
       </c>
       <c r="N2">
         <v>17133422.0</v>
       </c>
       <c r="O2">
         <v>578571.0</v>
       </c>
       <c r="P2">
         <v>16844135.0</v>
       </c>
       <c r="Q2">
         <v>15564404.0</v>
       </c>
       <c r="R2">
         <v>5997227008.0</v>
       </c>
       <c r="S2">
         <v>57439523.0</v>
       </c>
       <c r="T2">
         <v>57439523.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -7446,99 +7773,99 @@
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>1005193.0</v>
       </c>
       <c r="C6">
         <v>-7162819.0</v>
       </c>
       <c r="D6">
         <v>-55500238.0</v>
       </c>
       <c r="E6">
         <v>-3996680000.0</v>
       </c>
       <c r="F6">
         <v>-1967008521.0</v>
       </c>
       <c r="G6">
         <v>3919951367.0</v>
       </c>
       <c r="H6">
         <v>1959975684.0</v>
       </c>
       <c r="I6">
         <v>-291003857.0</v>
       </c>
@@ -7556,251 +7883,251 @@
       </c>
       <c r="N6">
         <v>-4605052.0</v>
       </c>
       <c r="O6">
         <v>-746330.0</v>
       </c>
       <c r="P6">
         <v>289285.0</v>
       </c>
       <c r="Q6">
         <v>990445.0</v>
       </c>
       <c r="R6">
         <v>-5981662604.0</v>
       </c>
       <c r="S6">
         <v>5939787485.0</v>
       </c>
       <c r="T6">
         <v>5939787485.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-356820000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>-234224230.0</v>
       </c>
       <c r="M7">
         <v>-94987750.0</v>
       </c>
       <c r="N7">
         <v>-105243780.0</v>
       </c>
       <c r="O7">
         <v>-95853530.0</v>
       </c>
       <c r="P7">
         <v>-35201070.0</v>
       </c>
       <c r="Q7">
         <v>-340414460.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12">
         <v>2029089771.0</v>
       </c>
       <c r="H12">
         <v>2029089771.0</v>
       </c>
       <c r="I12">
         <v>152158128.0</v>
       </c>
       <c r="J12">
         <v>152158128.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14">
         <v>2098619052.0</v>
       </c>
       <c r="C14">
         <v>4197238132.0</v>
       </c>
       <c r="D14">
         <v>16409783.0</v>
       </c>
       <c r="E14">
         <v>2106824000.0</v>
       </c>
       <c r="F14">
         <v>1053411978.0</v>
       </c>
       <c r="G14">
         <v>2106823956.0</v>
       </c>
       <c r="H14">
         <v>1053411978.0</v>
       </c>
       <c r="I14">
         <v>2104088996.0</v>
       </c>
@@ -7814,75 +8141,75 @@
         <v>2029564705.0</v>
       </c>
       <c r="M14">
         <v>1990935084.0</v>
       </c>
       <c r="N14">
         <v>1990935080.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14">
         <v>987262650.0</v>
       </c>
       <c r="R14">
         <v>2961787946.0</v>
       </c>
       <c r="S14">
         <v>1950885298.0</v>
       </c>
       <c r="T14">
         <v>1950885298.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16">
         <v>1005193.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>7162819.0</v>
       </c>
       <c r="E16">
         <v>-1967009000.0</v>
       </c>
       <c r="F16">
         <v>-1967008521.0</v>
       </c>
       <c r="G16">
         <v>3996680097.0</v>
       </c>
       <c r="H16">
         <v>1959975684.0</v>
       </c>
       <c r="I16">
         <v>76728730.0</v>
       </c>
       <c r="J16">
         <v>222230659.0</v>
@@ -7898,75 +8225,75 @@
       </c>
       <c r="N16">
         <v>12528370.0</v>
       </c>
       <c r="O16">
         <v>17133422.0</v>
       </c>
       <c r="P16">
         <v>17133420.0</v>
       </c>
       <c r="Q16">
         <v>16554849.0</v>
       </c>
       <c r="R16">
         <v>15564404.0</v>
       </c>
       <c r="S16">
         <v>5997227008.0</v>
       </c>
       <c r="T16">
         <v>5997227008.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>-1729449004.0</v>
       </c>
       <c r="C18">
         <v>1887389207.0</v>
       </c>
       <c r="D18">
         <v>-55500238.0</v>
       </c>
       <c r="E18">
         <v>-3337905000.0</v>
       </c>
       <c r="F18">
         <v>-1668952266.0</v>
       </c>
       <c r="G18">
         <v>5415551367.0</v>
       </c>
       <c r="H18">
         <v>2707775684.0</v>
       </c>
       <c r="I18">
         <v>882356128.0</v>
       </c>
@@ -7982,129 +8309,129 @@
       <c r="M18">
         <v>-75727371.0</v>
       </c>
       <c r="N18">
         <v>11414837632.0</v>
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>1990619482.0</v>
       </c>
       <c r="Q18">
         <v>3267006674.0</v>
       </c>
       <c r="R18">
         <v>-1221115113.0</v>
       </c>
       <c r="S18">
         <v>5879710886.0</v>
       </c>
       <c r="T18">
         <v>5879710886.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>-747800000.0</v>
       </c>
       <c r="I21">
         <v>458527094.0</v>
       </c>
       <c r="J21">
         <v>458527094.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22">
         <v>-268068055.0</v>
       </c>
       <c r="C22">
         <v>2943195303.0</v>
       </c>
       <c r="D22">
         <v>-2633121884.0</v>
       </c>
       <c r="E22">
         <v>1391238000.0</v>
       </c>
       <c r="F22">
         <v>695619049.0</v>
       </c>
       <c r="G22">
         <v>-749452130.0</v>
       </c>
       <c r="H22">
         <v>-374726065.0</v>
       </c>
       <c r="I22">
         <v>2684863828.0</v>
       </c>
@@ -8120,51 +8447,51 @@
       <c r="M22">
         <v>224874758.0</v>
       </c>
       <c r="N22">
         <v>347209626.0</v>
       </c>
       <c r="O22"/>
       <c r="P22">
         <v>286212378.0</v>
       </c>
       <c r="Q22">
         <v>267821601.0</v>
       </c>
       <c r="R22">
         <v>2014602227.0</v>
       </c>
       <c r="S22">
         <v>3591871031.0</v>
       </c>
       <c r="T22">
         <v>3591871031.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-164097828.0</v>
       </c>
       <c r="D23">
         <v>479800000.0</v>
       </c>
       <c r="E23">
         <v>-596113000.0</v>
       </c>
       <c r="F23">
         <v>-298056255.0</v>
       </c>
       <c r="G23">
         <v>-747799996.0</v>
       </c>
       <c r="H23">
         <v>-747800000.0</v>
       </c>
       <c r="I23">
         <v>917054187.0</v>
       </c>
       <c r="J23">
         <v>458527094.0</v>
@@ -8178,87 +8505,87 @@
       <c r="M23">
         <v>12536311921.0</v>
       </c>
       <c r="N23">
         <v>-39384765.0</v>
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>-1990040912.0</v>
       </c>
       <c r="Q23">
         <v>4011197.0</v>
       </c>
       <c r="R23">
         <v>-63415101.0</v>
       </c>
       <c r="S23">
         <v>968798603.0</v>
       </c>
       <c r="T23">
         <v>968798603.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>2090414170.0</v>
       </c>
       <c r="L24">
         <v>-987262650.0</v>
       </c>
       <c r="M24">
         <v>987262650.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>-3560000000.0</v>
       </c>
       <c r="C25">
         <v>-5253044228.0</v>
       </c>
       <c r="D25">
         <v>2081411863.0</v>
       </c>
       <c r="E25">
         <v>-6835967000.0</v>
       </c>
       <c r="F25">
         <v>-3417983293.0</v>
       </c>
       <c r="G25">
         <v>8271827453.0</v>
       </c>
       <c r="H25">
         <v>2029089771.0</v>
       </c>
       <c r="I25">
         <v>301581296.0</v>
       </c>
@@ -8274,109 +8601,109 @@
       <c r="M25">
         <v>1690332955.0</v>
       </c>
       <c r="N25">
         <v>13058563086.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>1704407104.0</v>
       </c>
       <c r="Q25">
         <v>2011922423.0</v>
       </c>
       <c r="R25">
         <v>1700595906.0</v>
       </c>
       <c r="S25">
         <v>336954556.0</v>
       </c>
       <c r="T25">
         <v>336954556.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>18030236710.0</v>
       </c>
       <c r="M26">
         <v>18204529080.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-164097828.0</v>
       </c>
       <c r="D28">
         <v>479800000.0</v>
       </c>
       <c r="E28">
         <v>-596113000.0</v>
       </c>
       <c r="F28">
         <v>-298056255.0</v>
       </c>
       <c r="G28">
         <v>-1495600000.0</v>
       </c>
       <c r="H28">
         <v>-747800000.0</v>
       </c>
       <c r="I28">
         <v>917054187.0</v>
       </c>
       <c r="J28">
         <v>458527094.0</v>
@@ -8392,51 +8719,51 @@
       </c>
       <c r="N28">
         <v>-11419442684.0</v>
       </c>
       <c r="O28">
         <v>-11067960320.0</v>
       </c>
       <c r="P28">
         <v>-1990040912.0</v>
       </c>
       <c r="Q28">
         <v>-3266016229.0</v>
       </c>
       <c r="R28">
         <v>-4760547491.0</v>
       </c>
       <c r="S28">
         <v>-2909817143.0</v>
       </c>
       <c r="T28">
         <v>-2909817143.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>-1729449004.0</v>
       </c>
       <c r="C29">
         <v>1887389207.0</v>
       </c>
       <c r="D29">
         <v>-535300238.0</v>
       </c>
       <c r="E29">
         <v>-3337905000.0</v>
       </c>
       <c r="F29">
         <v>-1668952266.0</v>
       </c>
       <c r="G29">
         <v>5415551367.0</v>
       </c>
       <c r="H29">
         <v>2707775684.0</v>
       </c>
       <c r="I29">
         <v>882356128.0</v>
       </c>
@@ -8454,51 +8781,51 @@
       </c>
       <c r="N29">
         <v>11414837632.0</v>
       </c>
       <c r="O29">
         <v>11067213990.0</v>
       </c>
       <c r="P29">
         <v>1990619482.0</v>
       </c>
       <c r="Q29">
         <v>3267006674.0</v>
       </c>
       <c r="R29">
         <v>-1221115113.0</v>
       </c>
       <c r="S29">
         <v>5879710886.0</v>
       </c>
       <c r="T29">
         <v>5879710886.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>0.0</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
         <v>-2090414171.0</v>
       </c>
       <c r="J30">
         <v>-1045207086.0</v>
       </c>
       <c r="K30">
         <v>2090414171.0</v>
       </c>
       <c r="L30">
         <v>-1854222000.0</v>
       </c>
       <c r="M30">
         <v>987262650.0</v>
       </c>