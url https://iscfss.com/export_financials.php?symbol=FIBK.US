--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4854,650 +4857,654 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>406800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>323700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>478400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>334800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>399300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>425900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>422400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>469400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>439600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>432600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>516600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>452300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>387900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>460400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>460300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>401800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>272100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>152100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>152600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>137200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>140700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>150200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>156600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>142300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>148800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>141700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>158100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>162300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>152600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>101900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>106100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>91700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>81400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>92195000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>97783000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>105679000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>48669000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50344000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60672000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>65311000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53286000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>58002000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>54025000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59245000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>54778000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>71997000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>61779000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48009000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>48761000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>52486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50890000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50290000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>52759000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>54710000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6706000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8215000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8255000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>50371000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8786000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11712000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12162000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13178000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15241000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20442000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>18770000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17585000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19145000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22694000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21278000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20531000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>39423000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21898000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>25555000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21104000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19993000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19289000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20325000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18872000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16408000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13649000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12670000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13185000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11498000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10747000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10581000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9529000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9925000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>9688000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10014000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10206000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>20585000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>24075000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>29140000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>14588000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11300000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>22679000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5553,52 +5560,53 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5654,381 +5662,383 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-203500000.0</v>
+      </c>
+      <c r="C5">
         <v>-195700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-178100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-204100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-232900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-267500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-321900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-254900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-385500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-386900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-356500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-521700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-459000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-399100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-477100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-507700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-329800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-202000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>56600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>61900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>65200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>39800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-39400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-35000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-32300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-11963000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1023000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1996000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2593000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8128000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8822000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10422000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4601000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>406000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5441000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1145000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4179000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2534000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7630000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5640000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7359000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-16041000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7948000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9039000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12540000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>15991000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18811000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>18265000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>19494000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-247808000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24082000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22397000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9648000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9375000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>22948000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>21886000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>16210000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>15075000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>17276000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10565000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>12377000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8972000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2590000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7923000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1755000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-3699000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9155000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-4762000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-7141000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-8641000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-15780000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-10223000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-8565000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-5817000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3185000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-9442000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-3649000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1521000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-9077000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2473000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1066000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1662000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2638000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>448000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>4045000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>4163000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>5350000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6072,142 +6082,145 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="E7">
         <v>700000.0</v>
       </c>
-      <c r="F7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F7">
+        <v>700000.0</v>
+      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>800000.0</v>
       </c>
       <c r="I7">
         <v>800000.0</v>
       </c>
       <c r="J7">
         <v>800000.0</v>
       </c>
       <c r="K7">
+        <v>800000.0</v>
+      </c>
+      <c r="L7">
         <v>900000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>1000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1100000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>1200000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6233,116 +6246,117 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>2265500000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2350900000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2439300000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2463500000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2460200000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2459500000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2457400000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2453900000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2450700000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2448900000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2484900000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2481400000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2478700000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2478200000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2477400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2607900000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2668600000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>945000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>943600000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>941600000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6374,52 +6388,53 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6475,345 +6490,349 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>344200000.0</v>
+      </c>
+      <c r="C10">
         <v>321700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>358200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1449100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1090100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>871300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>896500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>698500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>958400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>634900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>577900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>591000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>680400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1080600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>870400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>591800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1059200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3811200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2344700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2233400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1948300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2196000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2276800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1860600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1425000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>869200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1076800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1269600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1128900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>955200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>822000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>965000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>712000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>744200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>758985000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>882834000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>919775000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>807952000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>782023000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>701367000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>476051000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>655528000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>780457000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>708295000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>506434000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>637803000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>798670000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>819963000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>503648000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>610531000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>534827000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>542343000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>368217000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>498543000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>800602000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>610120000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>533799000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>622620000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>472138000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>502108000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>413727000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>677213000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>683504000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>541581000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>497320000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>669266000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>612008000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>218163000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>224888000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>267976000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>206528000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>203114000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>215365000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>242029000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>188611000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>169294000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>174793000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>171091000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>200364000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>185873000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>212936000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>209316000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>213370000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>218857000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>203781000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>215717000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>318318000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>239887000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>255108000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>204866000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>214987000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>221344000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>228278000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>240784000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>260002000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>235660000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>214505000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6869,1190 +6888,1201 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>8329800000.0</v>
+      </c>
+      <c r="C12">
         <v>321700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>358200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1554400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1192500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>982600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>960400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6232800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6561500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6408200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6419400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6218700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9654600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10506100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7816500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7375200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8800300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10095000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2344700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6637000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5906100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6216000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6285400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5314000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4742500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3869400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4036700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4001700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3736500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3527100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3092600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3075400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2887600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3024800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2967552000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2994385000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2999550000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2465448000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2393626000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2232442000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1981486000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2218682000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2236734000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2251125000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2096414000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2413897000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2510051000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2405729000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2007132000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2503621000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2481861000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2481338000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2290647000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2504856000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2795860000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>610120000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>533799000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>622620000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2489002000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>502108000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>413727000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>677213000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>683504000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>541581000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>497320000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>669266000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>612008000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>218163000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>224888000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>267976000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>206528000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>203114000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>215365000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>242029000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>188611000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>169294000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>174793000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>171091000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>200364000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>185873000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>212936000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>209316000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>213370000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>218857000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>203781000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>215717000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>318318000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>239887000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>255108000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>204866000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>214987000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>221344000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>228278000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>240784000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>260002000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>235660000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>214505000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
+        <v>2199500000.0</v>
+      </c>
+      <c r="C13">
         <v>2265500000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2350900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2439300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2463500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2460200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2459500000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2457400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2453900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2450700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2448900000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2484900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2481400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2478700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2478200000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2477400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2607900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2669400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>945000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>943600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>941600000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>938500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>941100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>976800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1021200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1018700000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1049300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1047800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1045600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>866600000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>866700000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>858300000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>690700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>688000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>686991000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>686508000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>685289000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>297173000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>296071000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>293960000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>290366000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>288782000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>311720000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>309167000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>313125000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>310544000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>323596000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>321132000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>283697000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>286553000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>285535000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>283352000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>279232000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>274929000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>271335000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>270553000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>269698000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>268411000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>266842000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>266317000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>265639000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>264932000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>264174000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>263719000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>263317000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>262366000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>112135000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>113313000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>111150000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>112515000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>117613000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>121910000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>114177000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>118675000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>29773000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>38395000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>43308000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>46215000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>46707000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>42880000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>42944000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>43569000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>43695000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>36466000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>36609000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>36803000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>37342000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>32245000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>32365000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>33099000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>30423000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>31199000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>3085000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>3579000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>3357000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>96786000.0</v>
+      </c>
+      <c r="C14">
         <v>99241000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>101096000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>103387000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>103364000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>103416000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>103399000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>103234000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>103093000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103040000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>103651000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>103826000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>103822891.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>103818719.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>104548000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>106589699.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>109131718.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>92855173.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>61763000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>61747972.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>61727821.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61714063.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>62059000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>63861457.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>64082489.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64937107.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65168000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>65043486.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>64707459.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>60598070.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>60655000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>58640475.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>56699021.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>56652178.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56479000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>56530868.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48074451.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>45238908.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44953000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>44806000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>44645000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45114000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>45549075.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>45578978.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>45606686.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45840191.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>46037344.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>45460288.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>44575963.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>44620776.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>44541497.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>44284844.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>43908287.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>43428382.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>43198076.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>43120000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>43060000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>42983000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>42874000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>42842000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>42782000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>42860000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>42689000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>42785000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>42903996.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>32144000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>31170000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>31489000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>31745000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>32033000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="BU14">
         <v>31604000.0</v>
       </c>
       <c r="BV14">
         <v>31604000.0</v>
       </c>
       <c r="BW14">
+        <v>31604000.0</v>
+      </c>
+      <c r="BX14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="BY14">
         <v>31604000.0</v>
       </c>
       <c r="BZ14">
         <v>31604000.0</v>
       </c>
       <c r="CA14">
+        <v>31604000.0</v>
+      </c>
+      <c r="CB14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="CC14">
         <v>31604000.0</v>
       </c>
       <c r="CD14">
         <v>31604000.0</v>
       </c>
       <c r="CE14">
+        <v>31604000.0</v>
+      </c>
+      <c r="CF14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="CG14">
         <v>31604000.0</v>
       </c>
       <c r="CH14">
         <v>31604000.0</v>
       </c>
       <c r="CI14">
+        <v>31604000.0</v>
+      </c>
+      <c r="CJ14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="CK14">
         <v>31604000.0</v>
       </c>
       <c r="CL14">
         <v>31604000.0</v>
       </c>
       <c r="CM14">
+        <v>31604000.0</v>
+      </c>
+      <c r="CN14">
         <v>31342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31604000.0</v>
       </c>
       <c r="CO14">
         <v>31604000.0</v>
       </c>
       <c r="CP14">
         <v>31604000.0</v>
       </c>
       <c r="CQ14">
+        <v>31604000.0</v>
+      </c>
+      <c r="CR14">
         <v>7821768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7824000.0</v>
       </c>
       <c r="CS14">
         <v>7824000.0</v>
       </c>
+      <c r="CT14">
+        <v>7824000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>2481400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2478700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2478200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2477400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2607900000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2668600000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>945000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>943600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>941600000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>938500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>941100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>976800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1021200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1018700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1049300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1047800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1045600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>866600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>866700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>865500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>690700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>688000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>686991000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>686508000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>685289000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>297173000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>296071000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>293960000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>290366000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>288782000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>311720000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>309167000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>313125000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>310544000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>323596000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>321132000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>283697000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>286553000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>285535000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>283352000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>279232000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>274929000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>271335000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>270553000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>269698000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>268411000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>266842000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>266317000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>265639000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>121910000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>33099000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>30423000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>31199000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3085000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3579000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3357000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-469400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-439600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-432600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2439900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-3066600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3292900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-2919600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-615300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1234700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-798900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-904200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-854900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-901500000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -8084,54 +8114,26191 @@
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
+        <v>9300000.0</v>
+      </c>
+      <c r="U18">
+        <v>17400000.0</v>
+      </c>
+      <c r="V18">
+        <v>25200000.0</v>
+      </c>
+      <c r="W18">
+        <v>19900000.0</v>
+      </c>
+      <c r="X18">
+        <v>27200000.0</v>
+      </c>
+      <c r="Y18">
+        <v>29800000.0</v>
+      </c>
+      <c r="Z18">
+        <v>32200000.0</v>
+      </c>
+      <c r="AA18">
+        <v>24400000.0</v>
+      </c>
+      <c r="AB18">
+        <v>26700000.0</v>
+      </c>
+      <c r="AC18">
+        <v>23600000.0</v>
+      </c>
+      <c r="AD18">
+        <v>24400000.0</v>
+      </c>
+      <c r="AE18">
+        <v>18700000.0</v>
+      </c>
+      <c r="AF18">
+        <v>8600000.0</v>
+      </c>
+      <c r="AG18">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>200000.0</v>
+      </c>
+      <c r="AI18">
+        <v>1700000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>12748000.0</v>
+      </c>
+      <c r="AN18">
+        <v>6839000.0</v>
+      </c>
+      <c r="AO18">
+        <v>14888000.0</v>
+      </c>
+      <c r="AP18">
+        <v>16673000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>11977000.0</v>
+      </c>
+      <c r="AR18">
+        <v>9765000.0</v>
+      </c>
+      <c r="AS18">
+        <v>13027000.0</v>
+      </c>
+      <c r="AT18">
+        <v>3024000.0</v>
+      </c>
+      <c r="AU18">
+        <v>3553000.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>3427000.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>3777500000.0</v>
+      </c>
+      <c r="AB19">
+        <v>3988500000.0</v>
+      </c>
+      <c r="AC19">
+        <v>3907200000.0</v>
+      </c>
+      <c r="AD19">
+        <v>3640500000.0</v>
+      </c>
+      <c r="AE19">
+        <v>3464600000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20">
+        <v>1175600000.0</v>
+      </c>
+      <c r="C20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="D20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="E20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="F20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="G20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="H20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="I20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="J20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="K20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="L20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="M20">
+        <v>1100900000.0</v>
+      </c>
+      <c r="N20">
+        <v>1218000000.0</v>
+      </c>
+      <c r="O20">
+        <v>1221900000.0</v>
+      </c>
+      <c r="P20">
+        <v>1225900000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1229000000.0</v>
+      </c>
+      <c r="R20">
+        <v>1232900000.0</v>
+      </c>
+      <c r="S20">
+        <v>1275200000.0</v>
+      </c>
+      <c r="T20">
+        <v>690900000.0</v>
+      </c>
+      <c r="U20">
+        <v>693300000.0</v>
+      </c>
+      <c r="V20">
+        <v>695700000.0</v>
+      </c>
+      <c r="W20">
+        <v>698200000.0</v>
+      </c>
+      <c r="X20">
+        <v>700800000.0</v>
+      </c>
+      <c r="Y20">
+        <v>703400000.0</v>
+      </c>
+      <c r="Z20">
+        <v>706100000.0</v>
+      </c>
+      <c r="AA20">
+        <v>708800000.0</v>
+      </c>
+      <c r="AB20">
+        <v>711700000.0</v>
+      </c>
+      <c r="AC20">
+        <v>715600000.0</v>
+      </c>
+      <c r="AD20">
+        <v>719400000.0</v>
+      </c>
+      <c r="AE20">
+        <v>628900000.0</v>
+      </c>
+      <c r="AF20">
+        <v>631600000.0</v>
+      </c>
+      <c r="AG20">
+        <v>626500000.0</v>
+      </c>
+      <c r="AH20">
+        <v>519200000.0</v>
+      </c>
+      <c r="AI20">
+        <v>520900000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>521833000.0</v>
+      </c>
+      <c r="AK20">
+        <v>524015000.0</v>
+      </c>
+      <c r="AL20">
+        <v>526289000.0</v>
+      </c>
+      <c r="AM20">
+        <v>249851000.0</v>
+      </c>
+      <c r="AN20">
+        <v>222468000.0</v>
+      </c>
+      <c r="AO20">
+        <v>223368000.0</v>
+      </c>
+      <c r="AP20">
+        <v>213420000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>214248000.0</v>
+      </c>
+      <c r="AR20">
+        <v>215119000.0</v>
+      </c>
+      <c r="AS20">
+        <v>215843000.0</v>
+      </c>
+      <c r="AT20">
+        <v>215958000.0</v>
+      </c>
+      <c r="AU20">
+        <v>216815000.0</v>
+      </c>
+      <c r="AV20">
+        <v>218870000.0</v>
+      </c>
+      <c r="AW20">
+        <v>204646000.0</v>
+      </c>
+      <c r="AX20">
+        <v>187502000.0</v>
+      </c>
+      <c r="AY20">
+        <v>187858000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>188214000.0</v>
+      </c>
+      <c r="BA20">
+        <v>188569000.0</v>
+      </c>
+      <c r="BB20">
+        <v>188925000.0</v>
+      </c>
+      <c r="BC20">
+        <v>189281000.0</v>
+      </c>
+      <c r="BD20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BE20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BF20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BG20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BH20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BI20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BK20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BL20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BM20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BN20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BO20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BP20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BR20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BS20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BT20">
+        <v>183673000.0</v>
+      </c>
+      <c r="BU20">
+        <v>187297000.0</v>
+      </c>
+      <c r="BV20">
+        <v>187297000.0</v>
+      </c>
+      <c r="BW20">
+        <v>182794000.0</v>
+      </c>
+      <c r="BX20">
+        <v>37380000.0</v>
+      </c>
+      <c r="BY20">
+        <v>37380000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CA20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CB20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CC20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CD20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CE20">
+        <v>37380000.0</v>
+      </c>
+      <c r="CF20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CG20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CH20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CI20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CK20">
+        <v>37390000.0</v>
+      </c>
+      <c r="CL20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CM20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CN20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CO20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CP20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CQ20">
+        <v>37626000.0</v>
+      </c>
+      <c r="CR20">
+        <v>33031000.0</v>
+      </c>
+      <c r="CS20">
+        <v>33031000.0</v>
+      </c>
+      <c r="CT20">
+        <v>33171000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>50000000.0</v>
+      </c>
+      <c r="D21">
+        <v>53300000.0</v>
+      </c>
+      <c r="E21">
+        <v>80400000.0</v>
+      </c>
+      <c r="F21">
+        <v>84400000.0</v>
+      </c>
+      <c r="G21">
+        <v>88400000.0</v>
+      </c>
+      <c r="H21">
+        <v>92500000.0</v>
+      </c>
+      <c r="I21">
+        <v>96700000.0</v>
+      </c>
+      <c r="J21">
+        <v>101000000.0</v>
+      </c>
+      <c r="K21">
+        <v>105300000.0</v>
+      </c>
+      <c r="L21">
+        <v>109700000.0</v>
+      </c>
+      <c r="M21">
+        <v>114300000.0</v>
+      </c>
+      <c r="N21">
+        <v>29800000.0</v>
+      </c>
+      <c r="O21">
+        <v>30100000.0</v>
+      </c>
+      <c r="P21">
+        <v>31100000.0</v>
+      </c>
+      <c r="Q21">
+        <v>31800000.0</v>
+      </c>
+      <c r="R21">
+        <v>32100000.0</v>
+      </c>
+      <c r="S21">
+        <v>32700000.0</v>
+      </c>
+      <c r="T21">
+        <v>28200000.0</v>
+      </c>
+      <c r="U21">
+        <v>27000000.0</v>
+      </c>
+      <c r="V21">
+        <v>27400000.0</v>
+      </c>
+      <c r="W21">
+        <v>28000000.0</v>
+      </c>
+      <c r="X21">
+        <v>24000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>24100000.0</v>
+      </c>
+      <c r="Z21">
+        <v>24600000.0</v>
+      </c>
+      <c r="AA21">
+        <v>27800000.0</v>
+      </c>
+      <c r="AB21">
+        <v>30200000.0</v>
+      </c>
+      <c r="AC21">
+        <v>29800000.0</v>
+      </c>
+      <c r="AD21">
+        <v>28600000.0</v>
+      </c>
+      <c r="AE21">
+        <v>27900000.0</v>
+      </c>
+      <c r="AF21">
+        <v>27700000.0</v>
+      </c>
+      <c r="AG21">
+        <v>27000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>26000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>25200000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>24770000.0</v>
+      </c>
+      <c r="AK21">
+        <v>24372000.0</v>
+      </c>
+      <c r="AL21">
+        <v>23715000.0</v>
+      </c>
+      <c r="AM21">
+        <v>19454000.0</v>
+      </c>
+      <c r="AN21">
+        <v>18457000.0</v>
+      </c>
+      <c r="AO21">
+        <v>17322000.0</v>
+      </c>
+      <c r="AP21">
+        <v>16038000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>15574000.0</v>
+      </c>
+      <c r="AR21">
+        <v>15621000.0</v>
+      </c>
+      <c r="AS21">
+        <v>15336000.0</v>
+      </c>
+      <c r="AT21">
+        <v>14654000.0</v>
+      </c>
+      <c r="AU21">
+        <v>14093000.0</v>
+      </c>
+      <c r="AV21">
+        <v>14038000.0</v>
+      </c>
+      <c r="AW21">
+        <v>28031000.0</v>
+      </c>
+      <c r="AX21">
+        <v>13443000.0</v>
+      </c>
+      <c r="AY21">
+        <v>13474000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>13546000.0</v>
+      </c>
+      <c r="BA21">
+        <v>13518000.0</v>
+      </c>
+      <c r="BB21">
+        <v>13304000.0</v>
+      </c>
+      <c r="BC21">
+        <v>13006000.0</v>
+      </c>
+      <c r="BD21">
+        <v>18590000.0</v>
+      </c>
+      <c r="BE21">
+        <v>18625000.0</v>
+      </c>
+      <c r="BF21">
+        <v>18632000.0</v>
+      </c>
+      <c r="BG21">
+        <v>18835000.0</v>
+      </c>
+      <c r="BH21">
+        <v>18912000.0</v>
+      </c>
+      <c r="BI21">
+        <v>19628000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>21298000.0</v>
+      </c>
+      <c r="BK21">
+        <v>21725000.0</v>
+      </c>
+      <c r="BL21">
+        <v>21994000.0</v>
+      </c>
+      <c r="BM21">
+        <v>23740000.0</v>
+      </c>
+      <c r="BN21">
+        <v>25904000.0</v>
+      </c>
+      <c r="BO21">
+        <v>26948000.0</v>
+      </c>
+      <c r="BP21">
+        <v>27876000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>31306000.0</v>
+      </c>
+      <c r="BR21">
+        <v>32176000.0</v>
+      </c>
+      <c r="BS21">
+        <v>26960000.0</v>
+      </c>
+      <c r="BT21">
+        <v>23684000.0</v>
+      </c>
+      <c r="BU21">
+        <v>13322000.0</v>
+      </c>
+      <c r="BV21">
+        <v>37589000.0</v>
+      </c>
+      <c r="BW21">
+        <v>33476000.0</v>
+      </c>
+      <c r="BX21">
+        <v>21972000.0</v>
+      </c>
+      <c r="BY21">
+        <v>22399000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>21724000.0</v>
+      </c>
+      <c r="CA21">
+        <v>20359000.0</v>
+      </c>
+      <c r="CB21">
+        <v>23076000.0</v>
+      </c>
+      <c r="CC21">
+        <v>24181000.0</v>
+      </c>
+      <c r="CD21">
+        <v>24169000.0</v>
+      </c>
+      <c r="CE21">
+        <v>23681000.0</v>
+      </c>
+      <c r="CF21">
+        <v>23320000.0</v>
+      </c>
+      <c r="CG21">
+        <v>22015000.0</v>
+      </c>
+      <c r="CH21">
+        <v>20183000.0</v>
+      </c>
+      <c r="CI21">
+        <v>20239000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>19841000.0</v>
+      </c>
+      <c r="CK21">
+        <v>19359000.0</v>
+      </c>
+      <c r="CL21">
+        <v>19849000.0</v>
+      </c>
+      <c r="CM21">
+        <v>17318000.0</v>
+      </c>
+      <c r="CN21">
+        <v>17843000.0</v>
+      </c>
+      <c r="CO21">
+        <v>3742000.0</v>
+      </c>
+      <c r="CP21">
+        <v>4047000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>4353000.0</v>
+      </c>
+      <c r="CR21">
+        <v>12802000.0</v>
+      </c>
+      <c r="CS21">
+        <v>11726000.0</v>
+      </c>
+      <c r="CT21">
+        <v>5038000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-830300000.0</v>
+      </c>
+      <c r="J22">
+        <v>-8918200000.0</v>
+      </c>
+      <c r="K22">
+        <v>-760500000.0</v>
+      </c>
+      <c r="L22">
+        <v>-9556700000.0</v>
+      </c>
+      <c r="M22">
+        <v>-863100000.0</v>
+      </c>
+      <c r="N22">
+        <v>-933100000.0</v>
+      </c>
+      <c r="O22">
+        <v>-1321500000.0</v>
+      </c>
+      <c r="P22">
+        <v>-1001500000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-714700000.0</v>
+      </c>
+      <c r="R22">
+        <v>16800000.0</v>
+      </c>
+      <c r="S22">
+        <v>-4011900000.0</v>
+      </c>
+      <c r="T22">
+        <v>-2394200000.0</v>
+      </c>
+      <c r="U22">
+        <v>2300000.0</v>
+      </c>
+      <c r="V22">
+        <v>2000000.0</v>
+      </c>
+      <c r="W22">
+        <v>2200000.0</v>
+      </c>
+      <c r="X22">
+        <v>2500000.0</v>
+      </c>
+      <c r="Y22">
+        <v>5700000.0</v>
+      </c>
+      <c r="Z22">
+        <v>6500000.0</v>
+      </c>
+      <c r="AA22">
+        <v>8200000.0</v>
+      </c>
+      <c r="AB22">
+        <v>8500000.0</v>
+      </c>
+      <c r="AC22">
+        <v>17800000.0</v>
+      </c>
+      <c r="AD22">
+        <v>27600000.0</v>
+      </c>
+      <c r="AE22">
+        <v>21100000.0</v>
+      </c>
+      <c r="AF22">
+        <v>14400000.0</v>
+      </c>
+      <c r="AG22">
+        <v>17300000.0</v>
+      </c>
+      <c r="AH22">
+        <v>14900000.0</v>
+      </c>
+      <c r="AI22">
+        <v>43300000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>56688000.0</v>
+      </c>
+      <c r="AK22">
+        <v>60073000.0</v>
+      </c>
+      <c r="AL22">
+        <v>41669000.0</v>
+      </c>
+      <c r="AM22">
+        <v>32665000.0</v>
+      </c>
+      <c r="AN22">
+        <v>71813000.0</v>
+      </c>
+      <c r="AO22">
+        <v>77426000.0</v>
+      </c>
+      <c r="AP22">
+        <v>80961000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>62246000.0</v>
+      </c>
+      <c r="AR22">
+        <v>59129000.0</v>
+      </c>
+      <c r="AS22">
+        <v>63717000.0</v>
+      </c>
+      <c r="AT22">
+        <v>87095000.0</v>
+      </c>
+      <c r="AU22">
+        <v>70892000.0</v>
+      </c>
+      <c r="AV22">
+        <v>54382000.0</v>
+      </c>
+      <c r="AW22">
+        <v>81434000.0</v>
+      </c>
+      <c r="AX22">
+        <v>73088000.0</v>
+      </c>
+      <c r="AY22">
+        <v>55065000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>56365000.0</v>
+      </c>
+      <c r="BA22">
+        <v>70670000.0</v>
+      </c>
+      <c r="BB22">
+        <v>97068000.0</v>
+      </c>
+      <c r="BC22">
+        <v>87913000.0</v>
+      </c>
+      <c r="BD22">
+        <v>99013000.0</v>
+      </c>
+      <c r="BE22">
+        <v>112851000.0</v>
+      </c>
+      <c r="BF22">
+        <v>129965000.0</v>
+      </c>
+      <c r="BG22">
+        <v>103436000.0</v>
+      </c>
+      <c r="BH22">
+        <v>90973000.0</v>
+      </c>
+      <c r="BI22">
+        <v>77568000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>56821000.0</v>
+      </c>
+      <c r="BK22">
+        <v>52987000.0</v>
+      </c>
+      <c r="BL22">
+        <v>80040000.0</v>
+      </c>
+      <c r="BM22">
+        <v>35296000.0</v>
+      </c>
+      <c r="BN22">
+        <v>42338000.0</v>
+      </c>
+      <c r="BO22">
+        <v>43980000.0</v>
+      </c>
+      <c r="BP22">
+        <v>74830000.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
+        <v>53101000.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>25885000000.0</v>
+      </c>
+      <c r="C23">
+        <v>26426800000.0</v>
+      </c>
+      <c r="D23">
+        <v>26640600000.0</v>
+      </c>
+      <c r="E23">
+        <v>27332900000.0</v>
+      </c>
+      <c r="F23">
+        <v>27566400000.0</v>
+      </c>
+      <c r="G23">
+        <v>28279800000.0</v>
+      </c>
+      <c r="H23">
+        <v>29137400000.0</v>
+      </c>
+      <c r="I23">
+        <v>29595500000.0</v>
+      </c>
+      <c r="J23">
+        <v>30289500000.0</v>
+      </c>
+      <c r="K23">
+        <v>30144800000.0</v>
+      </c>
+      <c r="L23">
+        <v>30671200000.0</v>
+      </c>
+      <c r="M23">
+        <v>30540800000.0</v>
+      </c>
+      <c r="N23">
+        <v>30976300000.0</v>
+      </c>
+      <c r="O23">
+        <v>31637700000.0</v>
+      </c>
+      <c r="P23">
+        <v>32287800000.0</v>
+      </c>
+      <c r="Q23">
+        <v>31344700000.0</v>
+      </c>
+      <c r="R23">
+        <v>32038700000.0</v>
+      </c>
+      <c r="S23">
+        <v>33162200000.0</v>
+      </c>
+      <c r="T23">
+        <v>19671900000.0</v>
+      </c>
+      <c r="U23">
+        <v>19372200000.0</v>
+      </c>
+      <c r="V23">
+        <v>18940500000.0</v>
+      </c>
+      <c r="W23">
+        <v>18443400000.0</v>
+      </c>
+      <c r="X23">
+        <v>17648700000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17069500000.0</v>
+      </c>
+      <c r="Z23">
+        <v>16471400000.0</v>
+      </c>
+      <c r="AA23">
+        <v>14411400000.0</v>
+      </c>
+      <c r="AB23">
+        <v>14644200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>14701600000.0</v>
+      </c>
+      <c r="AD23">
+        <v>14414600000.0</v>
+      </c>
+      <c r="AE23">
+        <v>13498200000.0</v>
+      </c>
+      <c r="AF23">
+        <v>13300200000.0</v>
+      </c>
+      <c r="AG23">
+        <v>13348600000.0</v>
+      </c>
+      <c r="AH23">
+        <v>12235700000.0</v>
+      </c>
+      <c r="AI23">
+        <v>12273400000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>12213255000.0</v>
+      </c>
+      <c r="AK23">
+        <v>12206473000.0</v>
+      </c>
+      <c r="AL23">
+        <v>12236342000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9061234000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9063895000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8973847000.0</v>
+      </c>
+      <c r="AP23">
+        <v>8605376000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8690680000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8728196000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8604530000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8386218000.0</v>
+      </c>
+      <c r="AU23">
+        <v>8528542000.0</v>
+      </c>
+      <c r="AV23">
+        <v>8609936000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8481352000.0</v>
+      </c>
+      <c r="AX23">
+        <v>7651379000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7617825000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7564651000.0</v>
+      </c>
+      <c r="BA23">
+        <v>7500100000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7291508000.0</v>
+      </c>
+      <c r="BC23">
+        <v>7439317000.0</v>
+      </c>
+      <c r="BD23">
+        <v>7721761000.0</v>
+      </c>
+      <c r="BE23">
+        <v>7461152000.0</v>
+      </c>
+      <c r="BF23">
+        <v>7305176000.0</v>
+      </c>
+      <c r="BG23">
+        <v>7394306000.0</v>
+      </c>
+      <c r="BH23">
+        <v>7325527000.0</v>
+      </c>
+      <c r="BI23">
+        <v>7307154000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>7202791000.0</v>
+      </c>
+      <c r="BK23">
+        <v>7429126000.0</v>
+      </c>
+      <c r="BL23">
+        <v>7500970000.0</v>
+      </c>
+      <c r="BM23">
+        <v>7329201000.0</v>
+      </c>
+      <c r="BN23">
+        <v>7225376000.0</v>
+      </c>
+      <c r="BO23">
+        <v>7215640000.0</v>
+      </c>
+      <c r="BP23">
+        <v>7137653000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>6923218000.0</v>
+      </c>
+      <c r="BR23">
+        <v>6776918000.0</v>
+      </c>
+      <c r="BS23">
+        <v>6722837000.0</v>
+      </c>
+      <c r="BT23">
+        <v>6628347000.0</v>
+      </c>
+      <c r="BU23">
+        <v>403733000.0</v>
+      </c>
+      <c r="BV23">
+        <v>6363964000.0</v>
+      </c>
+      <c r="BW23">
+        <v>6284356000.0</v>
+      </c>
+      <c r="BX23">
+        <v>5216797000.0</v>
+      </c>
+      <c r="BY23">
+        <v>5011607000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>4934826000.0</v>
+      </c>
+      <c r="CA23">
+        <v>4959855000.0</v>
+      </c>
+      <c r="CB23">
+        <v>4974134000.0</v>
+      </c>
+      <c r="CC23">
+        <v>4823959000.0</v>
+      </c>
+      <c r="CD23">
+        <v>4780673000.0</v>
+      </c>
+      <c r="CE23">
+        <v>4632647000.0</v>
+      </c>
+      <c r="CF23">
+        <v>4562313000.0</v>
+      </c>
+      <c r="CG23">
+        <v>4457739000.0</v>
+      </c>
+      <c r="CH23">
+        <v>4277610000.0</v>
+      </c>
+      <c r="CI23">
+        <v>4201211000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>4217293000.0</v>
+      </c>
+      <c r="CK23">
+        <v>4063162000.0</v>
+      </c>
+      <c r="CL23">
+        <v>4002056000.0</v>
+      </c>
+      <c r="CM23">
+        <v>3883535000.0</v>
+      </c>
+      <c r="CN23">
+        <v>3879744000.0</v>
+      </c>
+      <c r="CO23">
+        <v>262712000.0</v>
+      </c>
+      <c r="CP23">
+        <v>269951000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>282763000.0</v>
+      </c>
+      <c r="CR23">
+        <v>3558968000.0</v>
+      </c>
+      <c r="CS23">
+        <v>280417000.0</v>
+      </c>
+      <c r="CT23">
+        <v>252714000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>296600000.0</v>
+      </c>
+      <c r="D24">
+        <v>295400000.0</v>
+      </c>
+      <c r="E24">
+        <v>308600000.0</v>
+      </c>
+      <c r="F24">
+        <v>665100000.0</v>
+      </c>
+      <c r="G24">
+        <v>543300000.0</v>
+      </c>
+      <c r="H24">
+        <v>294500000.0</v>
+      </c>
+      <c r="I24">
+        <v>299600000.0</v>
+      </c>
+      <c r="J24">
+        <v>545700000.0</v>
+      </c>
+      <c r="K24">
+        <v>533100000.0</v>
+      </c>
+      <c r="L24">
+        <v>283000000.0</v>
+      </c>
+      <c r="M24">
+        <v>2350900000.0</v>
+      </c>
+      <c r="N24">
+        <v>2872900000.0</v>
+      </c>
+      <c r="O24">
+        <v>2993900000.0</v>
+      </c>
+      <c r="P24">
+        <v>2610900000.0</v>
+      </c>
+      <c r="Q24">
+        <v>908800000.0</v>
+      </c>
+      <c r="R24">
+        <v>283500000.0</v>
+      </c>
+      <c r="S24">
+        <v>283500000.0</v>
+      </c>
+      <c r="T24">
+        <v>199400000.0</v>
+      </c>
+      <c r="U24">
+        <v>199400000.0</v>
+      </c>
+      <c r="V24">
+        <v>199400000.0</v>
+      </c>
+      <c r="W24">
+        <v>199400000.0</v>
+      </c>
+      <c r="X24">
+        <v>199400000.0</v>
+      </c>
+      <c r="Y24">
+        <v>199400000.0</v>
+      </c>
+      <c r="Z24">
+        <v>199200000.0</v>
+      </c>
+      <c r="AA24">
+        <v>100800000.0</v>
+      </c>
+      <c r="AB24">
+        <v>100800000.0</v>
+      </c>
+      <c r="AC24">
+        <v>100800000.0</v>
+      </c>
+      <c r="AD24">
+        <v>102700000.0</v>
+      </c>
+      <c r="AE24">
+        <v>102700000.0</v>
+      </c>
+      <c r="AF24">
+        <v>102700000.0</v>
+      </c>
+      <c r="AG24">
+        <v>109300000.0</v>
+      </c>
+      <c r="AH24">
+        <v>98200000.0</v>
+      </c>
+      <c r="AI24">
+        <v>98200000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>95603000.0</v>
+      </c>
+      <c r="AK24">
+        <v>90516000.0</v>
+      </c>
+      <c r="AL24">
+        <v>110494000.0</v>
+      </c>
+      <c r="AM24">
+        <v>110471000.0</v>
+      </c>
+      <c r="AN24">
+        <v>110447000.0</v>
+      </c>
+      <c r="AO24">
+        <v>110426000.0</v>
+      </c>
+      <c r="AP24">
+        <v>110405000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>110417000.0</v>
+      </c>
+      <c r="AR24">
+        <v>110362000.0</v>
+      </c>
+      <c r="AS24">
+        <v>125566000.0</v>
+      </c>
+      <c r="AT24">
+        <v>125548000.0</v>
+      </c>
+      <c r="AU24">
+        <v>125525000.0</v>
+      </c>
+      <c r="AV24">
+        <v>120544000.0</v>
+      </c>
+      <c r="AW24">
+        <v>139798000.0</v>
+      </c>
+      <c r="AX24">
+        <v>119370000.0</v>
+      </c>
+      <c r="AY24">
+        <v>119382000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>119397000.0</v>
+      </c>
+      <c r="BA24">
+        <v>119605000.0</v>
+      </c>
+      <c r="BB24">
+        <v>119616000.0</v>
+      </c>
+      <c r="BC24">
+        <v>119627000.0</v>
+      </c>
+      <c r="BD24">
+        <v>119637000.0</v>
+      </c>
+      <c r="BE24">
+        <v>119647000.0</v>
+      </c>
+      <c r="BF24">
+        <v>119658000.0</v>
+      </c>
+      <c r="BG24">
+        <v>160906000.0</v>
+      </c>
+      <c r="BH24">
+        <v>160915000.0</v>
+      </c>
+      <c r="BI24">
+        <v>161184000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>161195000.0</v>
+      </c>
+      <c r="BK24">
+        <v>161206000.0</v>
+      </c>
+      <c r="BL24">
+        <v>161217000.0</v>
+      </c>
+      <c r="BM24">
+        <v>161228000.0</v>
+      </c>
+      <c r="BN24">
+        <v>161738000.0</v>
+      </c>
+      <c r="BO24">
+        <v>162749000.0</v>
+      </c>
+      <c r="BP24">
+        <v>197068000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>207863000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>283900000.0</v>
+      </c>
+      <c r="O25">
+        <v>283900000.0</v>
+      </c>
+      <c r="P25">
+        <v>283900000.0</v>
+      </c>
+      <c r="Q25">
+        <v>283800000.0</v>
+      </c>
+      <c r="R25">
+        <v>283500000.0</v>
+      </c>
+      <c r="S25">
+        <v>283500000.0</v>
+      </c>
+      <c r="T25">
+        <v>199400000.0</v>
+      </c>
+      <c r="U25">
+        <v>199400000.0</v>
+      </c>
+      <c r="V25">
+        <v>199400000.0</v>
+      </c>
+      <c r="W25">
+        <v>199400000.0</v>
+      </c>
+      <c r="X25">
+        <v>199400000.0</v>
+      </c>
+      <c r="Y25">
+        <v>199400000.0</v>
+      </c>
+      <c r="Z25">
+        <v>199200000.0</v>
+      </c>
+      <c r="AA25">
+        <v>100800000.0</v>
+      </c>
+      <c r="AB25">
+        <v>100800000.0</v>
+      </c>
+      <c r="AC25">
+        <v>100800000.0</v>
+      </c>
+      <c r="AD25">
+        <v>102700000.0</v>
+      </c>
+      <c r="AE25">
+        <v>102700000.0</v>
+      </c>
+      <c r="AF25">
+        <v>102700000.0</v>
+      </c>
+      <c r="AG25">
+        <v>109300000.0</v>
+      </c>
+      <c r="AH25">
+        <v>98200000.0</v>
+      </c>
+      <c r="AI25">
+        <v>98200000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>95603000.0</v>
+      </c>
+      <c r="AK25">
+        <v>90516000.0</v>
+      </c>
+      <c r="AL25">
+        <v>110494000.0</v>
+      </c>
+      <c r="AM25">
+        <v>110471000.0</v>
+      </c>
+      <c r="AN25">
+        <v>110447000.0</v>
+      </c>
+      <c r="AO25">
+        <v>110426000.0</v>
+      </c>
+      <c r="AP25">
+        <v>110405000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>110384000.0</v>
+      </c>
+      <c r="AR25">
+        <v>110362000.0</v>
+      </c>
+      <c r="AS25">
+        <v>125566000.0</v>
+      </c>
+      <c r="AT25">
+        <v>125545000.0</v>
+      </c>
+      <c r="AU25">
+        <v>125525000.0</v>
+      </c>
+      <c r="AV25">
+        <v>120544000.0</v>
+      </c>
+      <c r="AW25">
+        <v>139798000.0</v>
+      </c>
+      <c r="AX25">
+        <v>119370000.0</v>
+      </c>
+      <c r="AY25">
+        <v>119382000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>119394000.0</v>
+      </c>
+      <c r="BA25">
+        <v>119605000.0</v>
+      </c>
+      <c r="BB25">
+        <v>119616000.0</v>
+      </c>
+      <c r="BC25">
+        <v>119627000.0</v>
+      </c>
+      <c r="BD25">
+        <v>119637000.0</v>
+      </c>
+      <c r="BE25">
+        <v>119647000.0</v>
+      </c>
+      <c r="BF25">
+        <v>119658000.0</v>
+      </c>
+      <c r="BG25">
+        <v>160906000.0</v>
+      </c>
+      <c r="BH25">
+        <v>160915000.0</v>
+      </c>
+      <c r="BI25">
+        <v>161184000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>161195000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+    </row>
+    <row r="26" spans="1:98">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>8010000000.0</v>
+      </c>
+      <c r="D26">
+        <v>7630200000.0</v>
+      </c>
+      <c r="E26">
+        <v>7305800000.0</v>
+      </c>
+      <c r="F26">
+        <v>7312200000.0</v>
+      </c>
+      <c r="G26">
+        <v>7503800000.0</v>
+      </c>
+      <c r="H26">
+        <v>7744600000.0</v>
+      </c>
+      <c r="I26">
+        <v>8275600000.0</v>
+      </c>
+      <c r="J26">
+        <v>8401600000.0</v>
+      </c>
+      <c r="K26">
+        <v>8626100000.0</v>
+      </c>
+      <c r="L26">
+        <v>9049400000.0</v>
+      </c>
+      <c r="M26">
+        <v>8887200000.0</v>
+      </c>
+      <c r="N26">
+        <v>9175600000.0</v>
+      </c>
+      <c r="O26">
+        <v>9425500000.0</v>
+      </c>
+      <c r="P26">
+        <v>10397900000.0</v>
+      </c>
+      <c r="Q26">
+        <v>10269100000.0</v>
+      </c>
+      <c r="R26">
+        <v>10871100000.0</v>
+      </c>
+      <c r="S26">
+        <v>9502500000.0</v>
+      </c>
+      <c r="T26">
+        <v>6508100000.0</v>
+      </c>
+      <c r="U26">
+        <v>6021700000.0</v>
+      </c>
+      <c r="V26">
+        <v>5643300000.0</v>
+      </c>
+      <c r="W26">
+        <v>4886400000.0</v>
+      </c>
+      <c r="X26">
+        <v>9737200000.0</v>
+      </c>
+      <c r="Y26">
+        <v>10108700000.0</v>
+      </c>
+      <c r="Z26">
+        <v>10056300000.0</v>
+      </c>
+      <c r="AA26">
+        <v>8883300000.0</v>
+      </c>
+      <c r="AB26">
+        <v>8958600000.0</v>
+      </c>
+      <c r="AC26">
+        <v>9026500000.0</v>
+      </c>
+      <c r="AD26">
+        <v>8985100000.0</v>
+      </c>
+      <c r="AE26">
+        <v>8420800000.0</v>
+      </c>
+      <c r="AF26">
+        <v>11108200000.0</v>
+      </c>
+      <c r="AG26">
+        <v>8444400000.0</v>
+      </c>
+      <c r="AH26">
+        <v>7684600000.0</v>
+      </c>
+      <c r="AI26">
+        <v>7573300000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>7542208000.0</v>
+      </c>
+      <c r="AK26">
+        <v>7477544000.0</v>
+      </c>
+      <c r="AL26">
+        <v>7480272000.0</v>
+      </c>
+      <c r="AM26">
+        <v>5323548000.0</v>
+      </c>
+      <c r="AN26">
+        <v>5402330000.0</v>
+      </c>
+      <c r="AO26">
+        <v>5449680000.0</v>
+      </c>
+      <c r="AP26">
+        <v>5332902000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>5164534000.0</v>
+      </c>
+      <c r="AR26">
+        <v>5169379000.0</v>
+      </c>
+      <c r="AS26">
+        <v>5102224000.0</v>
+      </c>
+      <c r="AT26">
+        <v>5027394000.0</v>
+      </c>
+      <c r="AU26">
+        <v>4851970000.0</v>
+      </c>
+      <c r="AV26">
+        <v>4823243000.0</v>
+      </c>
+      <c r="AW26">
+        <v>4780151000.0</v>
+      </c>
+      <c r="AX26">
+        <v>4428096000.0</v>
+      </c>
+      <c r="AY26">
+        <v>4283467000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>4259514000.0</v>
+      </c>
+      <c r="BA26">
+        <v>4239102000.0</v>
+      </c>
+      <c r="BB26">
+        <v>4198836000.0</v>
+      </c>
+      <c r="BC26">
+        <v>4126655000.0</v>
+      </c>
+      <c r="BD26">
+        <v>4123401000.0</v>
+      </c>
+      <c r="BE26">
+        <v>4081045000.0</v>
+      </c>
+      <c r="BF26">
+        <v>4067169000.0</v>
+      </c>
+      <c r="BG26">
+        <v>4042714000.0</v>
+      </c>
+      <c r="BH26">
+        <v>4073968000.0</v>
+      </c>
+      <c r="BI26">
+        <v>4155414000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>4156681000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+    </row>
+    <row r="27" spans="1:98">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+    </row>
+    <row r="28" spans="1:98">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>407700000.0</v>
+      </c>
+      <c r="C28">
+        <v>451000000.0</v>
+      </c>
+      <c r="D28">
+        <v>417500000.0</v>
+      </c>
+      <c r="E28">
+        <v>-654600000.0</v>
+      </c>
+      <c r="F28">
+        <v>84300000.0</v>
+      </c>
+      <c r="G28">
+        <v>910000000.0</v>
+      </c>
+      <c r="H28">
+        <v>1490200000.0</v>
+      </c>
+      <c r="I28">
+        <v>2239100000.0</v>
+      </c>
+      <c r="J28">
+        <v>2759900000.0</v>
+      </c>
+      <c r="K28">
+        <v>3035200000.0</v>
+      </c>
+      <c r="L28">
+        <v>3091700000.0</v>
+      </c>
+      <c r="M28">
+        <v>2649400000.0</v>
+      </c>
+      <c r="N28">
+        <v>2192500000.0</v>
+      </c>
+      <c r="O28">
+        <v>1913300000.0</v>
+      </c>
+      <c r="P28">
+        <v>1740500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>317000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-775700000.0</v>
+      </c>
+      <c r="S28">
+        <v>-3527700000.0</v>
+      </c>
+      <c r="T28">
+        <v>-2145300000.0</v>
+      </c>
+      <c r="U28">
+        <v>-2034000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1748900000.0</v>
+      </c>
+      <c r="W28">
+        <v>-1996600000.0</v>
+      </c>
+      <c r="X28">
+        <v>-2077400000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1661200000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-1225800000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-768400000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-976000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-1168800000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-1026200000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-852500000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-719300000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-855700000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-613800000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-646000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-663382000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-792318000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-794281000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-697481000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-671576000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-590941000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-365646000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-545144000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-670095000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-582729000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-380889000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-512278000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-678126000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-680165000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-384278000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-491149000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-415433000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-422738000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-248601000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-378916000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-680933000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-29662000.0</v>
+      </c>
+      <c r="BF28">
+        <v>41859000.0</v>
+      </c>
+      <c r="BG28">
+        <v>29350000.0</v>
+      </c>
+      <c r="BH28">
+        <v>205034000.0</v>
+      </c>
+      <c r="BI28">
+        <v>139720000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>187947000.0</v>
+      </c>
+      <c r="BK28">
+        <v>26470000.0</v>
+      </c>
+      <c r="BL28">
+        <v>102858000.0</v>
+      </c>
+      <c r="BM28">
+        <v>81182000.0</v>
+      </c>
+      <c r="BN28">
+        <v>125363000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-39113000.0</v>
+      </c>
+      <c r="BP28">
+        <v>64624000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>380145000.0</v>
+      </c>
+      <c r="BR28">
+        <v>405296000.0</v>
+      </c>
+      <c r="BS28">
+        <v>384618000.0</v>
+      </c>
+      <c r="BT28">
+        <v>636677000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-118419000.0</v>
+      </c>
+      <c r="BV28">
+        <v>708264000.0</v>
+      </c>
+      <c r="BW28">
+        <v>567161000.0</v>
+      </c>
+      <c r="BX28">
+        <v>533121000.0</v>
+      </c>
+      <c r="BY28">
+        <v>344404000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>368232000.0</v>
+      </c>
+      <c r="CA28">
+        <v>449646000.0</v>
+      </c>
+      <c r="CB28">
+        <v>599717000.0</v>
+      </c>
+      <c r="CC28">
+        <v>588281000.0</v>
+      </c>
+      <c r="CD28">
+        <v>623457000.0</v>
+      </c>
+      <c r="CE28">
+        <v>505162000.0</v>
+      </c>
+      <c r="CF28">
+        <v>410235000.0</v>
+      </c>
+      <c r="CG28">
+        <v>381102000.0</v>
+      </c>
+      <c r="CH28">
+        <v>404109000.0</v>
+      </c>
+      <c r="CI28">
+        <v>368013000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>242540000.0</v>
+      </c>
+      <c r="CK28">
+        <v>253015000.0</v>
+      </c>
+      <c r="CL28">
+        <v>203751000.0</v>
+      </c>
+      <c r="CM28">
+        <v>226673000.0</v>
+      </c>
+      <c r="CN28">
+        <v>204384000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-171943000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-175867000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-200283000.0</v>
+      </c>
+      <c r="CR28">
+        <v>71847000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-211031000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-190051000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:98">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>3655100000.0</v>
+      </c>
+      <c r="D29">
+        <v>3742400000.0</v>
+      </c>
+      <c r="E29">
+        <v>3757300000.0</v>
+      </c>
+      <c r="F29">
+        <v>4086900000.0</v>
+      </c>
+      <c r="G29">
+        <v>4614600000.0</v>
+      </c>
+      <c r="H29">
+        <v>5166000000.0</v>
+      </c>
+      <c r="I29">
+        <v>5745400000.0</v>
+      </c>
+      <c r="J29">
+        <v>6201000000.0</v>
+      </c>
+      <c r="K29">
+        <v>6084800000.0</v>
+      </c>
+      <c r="L29">
+        <v>6113500000.0</v>
+      </c>
+      <c r="M29">
+        <v>5436400000.0</v>
+      </c>
+      <c r="N29">
+        <v>5994100000.0</v>
+      </c>
+      <c r="O29">
+        <v>6154200000.0</v>
+      </c>
+      <c r="P29">
+        <v>5684700000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3914300000.0</v>
+      </c>
+      <c r="R29">
+        <v>3555400000.0</v>
+      </c>
+      <c r="S29">
+        <v>3724600000.0</v>
+      </c>
+      <c r="T29">
+        <v>2186000000.0</v>
+      </c>
+      <c r="U29">
+        <v>2184200000.0</v>
+      </c>
+      <c r="V29">
+        <v>2170300000.0</v>
+      </c>
+      <c r="W29">
+        <v>2132800000.0</v>
+      </c>
+      <c r="X29">
+        <v>2158100000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2177000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2198100000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2056900000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+    </row>
+    <row r="30" spans="1:98">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>101300000.0</v>
+      </c>
+      <c r="D30">
+        <v>102600000.0</v>
+      </c>
+      <c r="E30">
+        <v>106600000.0</v>
+      </c>
+      <c r="F30">
+        <v>105700000.0</v>
+      </c>
+      <c r="G30">
+        <v>107900000.0</v>
+      </c>
+      <c r="H30">
+        <v>116800000.0</v>
+      </c>
+      <c r="I30">
+        <v>127300000.0</v>
+      </c>
+      <c r="J30">
+        <v>126400000.0</v>
+      </c>
+      <c r="K30">
+        <v>125500000.0</v>
+      </c>
+      <c r="L30">
+        <v>129100000.0</v>
+      </c>
+      <c r="M30">
+        <v>129200000.0</v>
+      </c>
+      <c r="N30">
+        <v>119100000.0</v>
+      </c>
+      <c r="O30">
+        <v>113700000.0</v>
+      </c>
+      <c r="P30">
+        <v>118300000.0</v>
+      </c>
+      <c r="Q30">
+        <v>106400000.0</v>
+      </c>
+      <c r="R30">
+        <v>90600000.0</v>
+      </c>
+      <c r="S30">
+        <v>81100000.0</v>
+      </c>
+      <c r="T30">
+        <v>47400000.0</v>
+      </c>
+      <c r="U30">
+        <v>52900000.0</v>
+      </c>
+      <c r="V30">
+        <v>50900000.0</v>
+      </c>
+      <c r="W30">
+        <v>50000000.0</v>
+      </c>
+      <c r="X30">
+        <v>51100000.0</v>
+      </c>
+      <c r="Y30">
+        <v>56700000.0</v>
+      </c>
+      <c r="Z30">
+        <v>56500000.0</v>
+      </c>
+      <c r="AA30">
+        <v>46300000.0</v>
+      </c>
+      <c r="AB30">
+        <v>46700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>51100000.0</v>
+      </c>
+      <c r="AD30">
+        <v>50200000.0</v>
+      </c>
+      <c r="AE30">
+        <v>46500000.0</v>
+      </c>
+      <c r="AF30">
+        <v>44900000.0</v>
+      </c>
+      <c r="AG30">
+        <v>48000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>39300000.0</v>
+      </c>
+      <c r="AI30">
+        <v>38900000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>38031000.0</v>
+      </c>
+      <c r="AK30">
+        <v>40621000.0</v>
+      </c>
+      <c r="AL30">
+        <v>35830000.0</v>
+      </c>
+      <c r="AM30">
+        <v>27712000.0</v>
+      </c>
+      <c r="AN30">
+        <v>29852000.0</v>
+      </c>
+      <c r="AO30">
+        <v>31002000.0</v>
+      </c>
+      <c r="AP30">
+        <v>27448000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>26907000.0</v>
+      </c>
+      <c r="AR30">
+        <v>27729000.0</v>
+      </c>
+      <c r="AS30">
+        <v>31590000.0</v>
+      </c>
+      <c r="AT30">
+        <v>29008000.0</v>
+      </c>
+      <c r="AU30">
+        <v>27242000.0</v>
+      </c>
+      <c r="AV30">
+        <v>27063000.0</v>
+      </c>
+      <c r="AW30">
+        <v>30282000.0</v>
+      </c>
+      <c r="AX30">
+        <v>26497000.0</v>
+      </c>
+      <c r="AY30">
+        <v>27135000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>26450000.0</v>
+      </c>
+      <c r="BA30">
+        <v>30384000.0</v>
+      </c>
+      <c r="BB30">
+        <v>29272000.0</v>
+      </c>
+      <c r="BC30">
+        <v>29375000.0</v>
+      </c>
+      <c r="BD30">
+        <v>28869000.0</v>
+      </c>
+      <c r="BE30">
+        <v>33416000.0</v>
+      </c>
+      <c r="BF30">
+        <v>30936000.0</v>
+      </c>
+      <c r="BG30">
+        <v>30407000.0</v>
+      </c>
+      <c r="BH30">
+        <v>31974000.0</v>
+      </c>
+      <c r="BI30">
+        <v>34994000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>33588000.0</v>
+      </c>
+      <c r="BK30">
+        <v>32380000.0</v>
+      </c>
+      <c r="BL30">
+        <v>33628000.0</v>
+      </c>
+      <c r="BM30">
+        <v>37251000.0</v>
+      </c>
+      <c r="BN30">
+        <v>38429000.0</v>
+      </c>
+      <c r="BO30">
+        <v>36480000.0</v>
+      </c>
+      <c r="BP30">
+        <v>37123000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>38742000.0</v>
+      </c>
+      <c r="BR30">
+        <v>38272000.0</v>
+      </c>
+      <c r="BS30">
+        <v>37076000.0</v>
+      </c>
+      <c r="BT30">
+        <v>38694000.0</v>
+      </c>
+      <c r="BU30">
+        <v>42571000.0</v>
+      </c>
+      <c r="BV30">
+        <v>42231000.0</v>
+      </c>
+      <c r="BW30">
+        <v>41736000.0</v>
+      </c>
+      <c r="BX30">
+        <v>32215000.0</v>
+      </c>
+      <c r="BY30">
+        <v>38733000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>34646000.0</v>
+      </c>
+      <c r="CA30">
+        <v>31786000.0</v>
+      </c>
+      <c r="CB30">
+        <v>30913000.0</v>
+      </c>
+      <c r="CC30">
+        <v>34046000.0</v>
+      </c>
+      <c r="CD30">
+        <v>29809000.0</v>
+      </c>
+      <c r="CE30">
+        <v>27686000.0</v>
+      </c>
+      <c r="CF30">
+        <v>26104000.0</v>
+      </c>
+      <c r="CG30">
+        <v>26931000.0</v>
+      </c>
+      <c r="CH30">
+        <v>23944000.0</v>
+      </c>
+      <c r="CI30">
+        <v>22109000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>20569000.0</v>
+      </c>
+      <c r="CK30">
+        <v>22015000.0</v>
+      </c>
+      <c r="CL30">
+        <v>20535000.0</v>
+      </c>
+      <c r="CM30">
+        <v>19112000.0</v>
+      </c>
+      <c r="CN30">
+        <v>19411000.0</v>
+      </c>
+      <c r="CO30">
+        <v>21805000.0</v>
+      </c>
+      <c r="CP30">
+        <v>20869000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>20261000.0</v>
+      </c>
+      <c r="CR30">
+        <v>20702000.0</v>
+      </c>
+      <c r="CS30">
+        <v>23335000.0</v>
+      </c>
+      <c r="CT30">
+        <v>23504000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:98">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>1931200000.0</v>
+      </c>
+      <c r="O31">
+        <v>1966400000.0</v>
+      </c>
+      <c r="P31">
+        <v>1875900000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1776500000.0</v>
+      </c>
+      <c r="R31">
+        <v>2039000000.0</v>
+      </c>
+      <c r="S31">
+        <v>2165900000.0</v>
+      </c>
+      <c r="T31">
+        <v>1295700000.0</v>
+      </c>
+      <c r="U31">
+        <v>1291500000.0</v>
+      </c>
+      <c r="V31">
+        <v>1303200000.0</v>
+      </c>
+      <c r="W31">
+        <v>1263200000.0</v>
+      </c>
+      <c r="X31">
+        <v>1287000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1302200000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1320800000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1275300000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1330200000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1295000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1257200000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1136000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1090300000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1108000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1012700000.0</v>
+      </c>
+      <c r="AI31">
+        <v>986800000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>982912000.0</v>
+      </c>
+      <c r="AK31">
+        <v>974382000.0</v>
+      </c>
+      <c r="AL31">
+        <v>961051000.0</v>
+      </c>
+      <c r="AM31">
+        <v>788776000.0</v>
+      </c>
+      <c r="AN31">
+        <v>769773000.0</v>
+      </c>
+      <c r="AO31">
+        <v>769684000.0</v>
+      </c>
+      <c r="AP31">
+        <v>760644000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>737533000.0</v>
+      </c>
+      <c r="AR31">
+        <v>745970000.0</v>
+      </c>
+      <c r="AS31">
+        <v>734166000.0</v>
+      </c>
+      <c r="AT31">
+        <v>720480000.0</v>
+      </c>
+      <c r="AU31">
+        <v>710075000.0</v>
+      </c>
+      <c r="AV31">
+        <v>703350000.0</v>
+      </c>
+      <c r="AW31">
+        <v>681218000.0</v>
+      </c>
+      <c r="AX31">
+        <v>654853000.0</v>
+      </c>
+      <c r="AY31">
+        <v>641965000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>617908000.0</v>
+      </c>
+      <c r="BA31">
+        <v>609187000.0</v>
+      </c>
+      <c r="BB31">
+        <v>586281000.0</v>
+      </c>
+      <c r="BC31">
+        <v>587700000.0</v>
+      </c>
+      <c r="BD31">
+        <v>567513000.0</v>
+      </c>
+      <c r="BE31">
+        <v>564197000.0</v>
+      </c>
+      <c r="BF31">
+        <v>552662000.0</v>
+      </c>
+      <c r="BG31">
+        <v>545602000.0</v>
+      </c>
+      <c r="BH31">
+        <v>537347000.0</v>
+      </c>
+      <c r="BI31">
+        <v>534282000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>525672000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+    </row>
+    <row r="32" spans="1:98">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+    </row>
+    <row r="33" spans="1:98">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>1588400000.0</v>
+      </c>
+      <c r="C33">
+        <v>26105100000.0</v>
+      </c>
+      <c r="D33">
+        <v>26179800000.0</v>
+      </c>
+      <c r="E33">
+        <v>25671900000.0</v>
+      </c>
+      <c r="F33">
+        <v>26268200000.0</v>
+      </c>
+      <c r="G33">
+        <v>27189200000.0</v>
+      </c>
+      <c r="H33">
+        <v>28060200000.0</v>
+      </c>
+      <c r="I33">
+        <v>23235400000.0</v>
+      </c>
+      <c r="J33">
+        <v>23601600000.0</v>
+      </c>
+      <c r="K33">
+        <v>23611100000.0</v>
+      </c>
+      <c r="L33">
+        <v>24122700000.0</v>
+      </c>
+      <c r="M33">
+        <v>24192900000.0</v>
+      </c>
+      <c r="N33">
+        <v>1661700000.0</v>
+      </c>
+      <c r="O33">
+        <v>1665300000.0</v>
+      </c>
+      <c r="P33">
+        <v>12071600000.0</v>
+      </c>
+      <c r="Q33">
+        <v>11947300000.0</v>
+      </c>
+      <c r="R33">
+        <v>12550800000.0</v>
+      </c>
+      <c r="S33">
+        <v>11226800000.0</v>
+      </c>
+      <c r="T33">
+        <v>7526800000.0</v>
+      </c>
+      <c r="U33">
+        <v>7011300000.0</v>
+      </c>
+      <c r="V33">
+        <v>6637500000.0</v>
+      </c>
+      <c r="W33">
+        <v>5890100000.0</v>
+      </c>
+      <c r="X33">
+        <v>5069400000.0</v>
+      </c>
+      <c r="Y33">
+        <v>4515800000.0</v>
+      </c>
+      <c r="Z33">
+        <v>4397700000.0</v>
+      </c>
+      <c r="AA33">
+        <v>4087600000.0</v>
+      </c>
+      <c r="AB33">
+        <v>4072200000.0</v>
+      </c>
+      <c r="AC33">
+        <v>3847300000.0</v>
+      </c>
+      <c r="AD33">
+        <v>3749600000.0</v>
+      </c>
+      <c r="AE33">
+        <v>3616000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>3554000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>3453500000.0</v>
+      </c>
+      <c r="AH33">
+        <v>3369800000.0</v>
+      </c>
+      <c r="AI33">
+        <v>3501300000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>3453651000.0</v>
+      </c>
+      <c r="AK33">
+        <v>3380993000.0</v>
+      </c>
+      <c r="AL33">
+        <v>3373667000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2585323000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2559850000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2504025000.0</v>
+      </c>
+      <c r="AP33">
+        <v>2478820000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>2563271000.0</v>
+      </c>
+      <c r="AR33">
+        <v>2479050000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2489192000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2559523000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2764548000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2715216000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2609632000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2475253000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2476342000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2532971000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2526932000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2522684000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2609093000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2593309000.0</v>
+      </c>
+      <c r="BE33">
+        <v>6817616000.0</v>
+      </c>
+      <c r="BF33">
+        <v>6740441000.0</v>
+      </c>
+      <c r="BG33">
+        <v>6741279000.0</v>
+      </c>
+      <c r="BH33">
+        <v>4804551000.0</v>
+      </c>
+      <c r="BI33">
+        <v>6770052000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>6755476000.0</v>
+      </c>
+      <c r="BK33">
+        <v>6719533000.0</v>
+      </c>
+      <c r="BL33">
+        <v>6783838000.0</v>
+      </c>
+      <c r="BM33">
+        <v>6750369000.0</v>
+      </c>
+      <c r="BN33">
+        <v>6689627000.0</v>
+      </c>
+      <c r="BO33">
+        <v>6509894000.0</v>
+      </c>
+      <c r="BP33">
+        <v>6488522000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>6666313000.0</v>
+      </c>
+      <c r="BR33">
+        <v>6513758000.0</v>
+      </c>
+      <c r="BS33">
+        <v>6417785000.0</v>
+      </c>
+      <c r="BT33">
+        <v>6383125000.0</v>
+      </c>
+      <c r="BU33">
+        <v>200619000.0</v>
+      </c>
+      <c r="BV33">
+        <v>6106368000.0</v>
+      </c>
+      <c r="BW33">
+        <v>6000591000.0</v>
+      </c>
+      <c r="BX33">
+        <v>4995971000.0</v>
+      </c>
+      <c r="BY33">
+        <v>4803580000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>4725387000.0</v>
+      </c>
+      <c r="CA33">
+        <v>4756978000.0</v>
+      </c>
+      <c r="CB33">
+        <v>4742857000.0</v>
+      </c>
+      <c r="CC33">
+        <v>4604040000.0</v>
+      </c>
+      <c r="CD33">
+        <v>4537928000.0</v>
+      </c>
+      <c r="CE33">
+        <v>4395645000.0</v>
+      </c>
+      <c r="CF33">
+        <v>4322839000.0</v>
+      </c>
+      <c r="CG33">
+        <v>4211951000.0</v>
+      </c>
+      <c r="CH33">
+        <v>4049885000.0</v>
+      </c>
+      <c r="CI33">
+        <v>3963385000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>3878406000.0</v>
+      </c>
+      <c r="CK33">
+        <v>3801260000.0</v>
+      </c>
+      <c r="CL33">
+        <v>3726413000.0</v>
+      </c>
+      <c r="CM33">
+        <v>3659557000.0</v>
+      </c>
+      <c r="CN33">
+        <v>3645346000.0</v>
+      </c>
+      <c r="CO33">
+        <v>41368000.0</v>
+      </c>
+      <c r="CP33">
+        <v>41673000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>41979000.0</v>
+      </c>
+      <c r="CR33">
+        <v>3278264000.0</v>
+      </c>
+      <c r="CS33">
+        <v>44757000.0</v>
+      </c>
+      <c r="CT33">
+        <v>38209000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:98">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>950700000.0</v>
+      </c>
+      <c r="O34">
+        <v>988600000.0</v>
+      </c>
+      <c r="P34">
+        <v>1069100000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1085300000.0</v>
+      </c>
+      <c r="R34">
+        <v>1240800000.0</v>
+      </c>
+      <c r="S34">
+        <v>1077200000.0</v>
+      </c>
+      <c r="T34">
+        <v>1054900000.0</v>
+      </c>
+      <c r="U34">
+        <v>1010700000.0</v>
+      </c>
+      <c r="V34">
+        <v>1042100000.0</v>
+      </c>
+      <c r="W34">
+        <v>1056000000.0</v>
+      </c>
+      <c r="X34">
+        <v>1095100000.0</v>
+      </c>
+      <c r="Y34">
+        <v>823700000.0</v>
+      </c>
+      <c r="Z34">
+        <v>758400000.0</v>
+      </c>
+      <c r="AA34">
+        <v>616200000.0</v>
+      </c>
+      <c r="AB34">
+        <v>697600000.0</v>
+      </c>
+      <c r="AC34">
+        <v>636900000.0</v>
+      </c>
+      <c r="AD34">
+        <v>686700000.0</v>
+      </c>
+      <c r="AE34">
+        <v>672600000.0</v>
+      </c>
+      <c r="AF34">
+        <v>712400000.0</v>
+      </c>
+      <c r="AG34">
+        <v>635900000.0</v>
+      </c>
+      <c r="AH34">
+        <v>641800000.0</v>
+      </c>
+      <c r="AI34">
+        <v>633800000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>642961000.0</v>
+      </c>
+      <c r="AK34">
+        <v>635288000.0</v>
+      </c>
+      <c r="AL34">
+        <v>579772000.0</v>
+      </c>
+      <c r="AM34">
+        <v>587570000.0</v>
+      </c>
+      <c r="AN34">
+        <v>537556000.0</v>
+      </c>
+      <c r="AO34">
+        <v>476768000.0</v>
+      </c>
+      <c r="AP34">
+        <v>466399000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>465523000.0</v>
+      </c>
+      <c r="AR34">
+        <v>510635000.0</v>
+      </c>
+      <c r="AS34">
+        <v>437533000.0</v>
+      </c>
+      <c r="AT34">
+        <v>469145000.0</v>
+      </c>
+      <c r="AU34">
+        <v>462073000.0</v>
+      </c>
+      <c r="AV34">
+        <v>502250000.0</v>
+      </c>
+      <c r="AW34">
+        <v>432478000.0</v>
+      </c>
+      <c r="AX34">
+        <v>462985000.0</v>
+      </c>
+      <c r="AY34">
+        <v>488898000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>457437000.0</v>
+      </c>
+      <c r="BA34">
+        <v>428110000.0</v>
+      </c>
+      <c r="BB34">
+        <v>421314000.0</v>
+      </c>
+      <c r="BC34">
+        <v>467205000.0</v>
+      </c>
+      <c r="BD34">
+        <v>555785000.0</v>
+      </c>
+      <c r="BE34">
+        <v>460805000.0</v>
+      </c>
+      <c r="BF34">
+        <v>455993000.0</v>
+      </c>
+      <c r="BG34">
+        <v>491058000.0</v>
+      </c>
+      <c r="BH34">
+        <v>516243000.0</v>
+      </c>
+      <c r="BI34">
+        <v>475522000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>435039000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+    </row>
+    <row r="35" spans="1:98">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>665900000.0</v>
+      </c>
+      <c r="C35">
+        <v>22592200000.0</v>
+      </c>
+      <c r="D35">
+        <v>11107500000.0</v>
+      </c>
+      <c r="E35">
+        <v>315600000.0</v>
+      </c>
+      <c r="F35">
+        <v>669900000.0</v>
+      </c>
+      <c r="G35">
+        <v>548400000.0</v>
+      </c>
+      <c r="H35">
+        <v>300500000.0</v>
+      </c>
+      <c r="I35">
+        <v>306000000.0</v>
+      </c>
+      <c r="J35">
+        <v>552300000.0</v>
+      </c>
+      <c r="K35">
+        <v>549300000.0</v>
+      </c>
+      <c r="L35">
+        <v>302300000.0</v>
+      </c>
+      <c r="M35">
+        <v>2369700000.0</v>
+      </c>
+      <c r="N35">
+        <v>120800000.0</v>
+      </c>
+      <c r="O35">
+        <v>120800000.0</v>
+      </c>
+      <c r="P35">
+        <v>460400000.0</v>
+      </c>
+      <c r="Q35">
+        <v>460300000.0</v>
+      </c>
+      <c r="R35">
+        <v>283500000.0</v>
+      </c>
+      <c r="S35">
+        <v>283500000.0</v>
+      </c>
+      <c r="T35">
+        <v>199400000.0</v>
+      </c>
+      <c r="U35">
+        <v>216800000.0</v>
+      </c>
+      <c r="V35">
+        <v>224600000.0</v>
+      </c>
+      <c r="W35">
+        <v>219300000.0</v>
+      </c>
+      <c r="X35">
+        <v>226600000.0</v>
+      </c>
+      <c r="Y35">
+        <v>229200000.0</v>
+      </c>
+      <c r="Z35">
+        <v>231400000.0</v>
+      </c>
+      <c r="AA35">
+        <v>125200000.0</v>
+      </c>
+      <c r="AB35">
+        <v>127500000.0</v>
+      </c>
+      <c r="AC35">
+        <v>124400000.0</v>
+      </c>
+      <c r="AD35">
+        <v>127100000.0</v>
+      </c>
+      <c r="AE35">
+        <v>121400000.0</v>
+      </c>
+      <c r="AF35">
+        <v>111300000.0</v>
+      </c>
+      <c r="AG35">
+        <v>113800000.0</v>
+      </c>
+      <c r="AH35">
+        <v>98400000.0</v>
+      </c>
+      <c r="AI35">
+        <v>99900000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>115612000.0</v>
+      </c>
+      <c r="AK35">
+        <v>120524000.0</v>
+      </c>
+      <c r="AL35">
+        <v>125513000.0</v>
+      </c>
+      <c r="AM35">
+        <v>123220000.0</v>
+      </c>
+      <c r="AN35">
+        <v>117292000.0</v>
+      </c>
+      <c r="AO35">
+        <v>125322000.0</v>
+      </c>
+      <c r="AP35">
+        <v>127093000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>122394000.0</v>
+      </c>
+      <c r="AR35">
+        <v>120129000.0</v>
+      </c>
+      <c r="AS35">
+        <v>138603000.0</v>
+      </c>
+      <c r="AT35">
+        <v>128572000.0</v>
+      </c>
+      <c r="AU35">
+        <v>129082000.0</v>
+      </c>
+      <c r="AV35">
+        <v>120553000.0</v>
+      </c>
+      <c r="AW35">
+        <v>141732000.0</v>
+      </c>
+      <c r="AX35">
+        <v>122817000.0</v>
+      </c>
+      <c r="AY35">
+        <v>119391000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>119397000.0</v>
+      </c>
+      <c r="BA35">
+        <v>119615000.0</v>
+      </c>
+      <c r="BB35">
+        <v>119618000.0</v>
+      </c>
+      <c r="BC35">
+        <v>119635000.0</v>
+      </c>
+      <c r="BD35">
+        <v>119669000.0</v>
+      </c>
+      <c r="BE35">
+        <v>119647000.0</v>
+      </c>
+      <c r="BF35">
+        <v>119658000.0</v>
+      </c>
+      <c r="BG35">
+        <v>160906000.0</v>
+      </c>
+      <c r="BH35">
+        <v>118667000.0</v>
+      </c>
+      <c r="BI35">
+        <v>161184000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>161195000.0</v>
+      </c>
+      <c r="BK35">
+        <v>161206000.0</v>
+      </c>
+      <c r="BL35">
+        <v>161217000.0</v>
+      </c>
+      <c r="BM35">
+        <v>161228000.0</v>
+      </c>
+      <c r="BN35">
+        <v>161738000.0</v>
+      </c>
+      <c r="BO35">
+        <v>162749000.0</v>
+      </c>
+      <c r="BP35">
+        <v>197068000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>201206000.0</v>
+      </c>
+      <c r="BR35">
+        <v>203359000.0</v>
+      </c>
+      <c r="BS35">
+        <v>205711000.0</v>
+      </c>
+      <c r="BT35">
+        <v>207863000.0</v>
+      </c>
+      <c r="BU35">
+        <v>84695000.0</v>
+      </c>
+      <c r="BV35">
+        <v>212560000.0</v>
+      </c>
+      <c r="BW35">
+        <v>221210000.0</v>
+      </c>
+      <c r="BX35">
+        <v>108240000.0</v>
+      </c>
+      <c r="BY35">
+        <v>46747000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>47111000.0</v>
+      </c>
+      <c r="CA35">
+        <v>52475000.0</v>
+      </c>
+      <c r="CB35">
+        <v>62839000.0</v>
+      </c>
+      <c r="CC35">
+        <v>69802000.0</v>
+      </c>
+      <c r="CD35">
+        <v>95166000.0</v>
+      </c>
+      <c r="CE35">
+        <v>95529000.0</v>
+      </c>
+      <c r="CF35">
+        <v>95892000.0</v>
+      </c>
+      <c r="CG35">
+        <v>98255000.0</v>
+      </c>
+      <c r="CH35">
+        <v>100918000.0</v>
+      </c>
+      <c r="CI35">
+        <v>101281000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>103164000.0</v>
+      </c>
+      <c r="CK35">
+        <v>83773000.0</v>
+      </c>
+      <c r="CL35">
+        <v>84235000.0</v>
+      </c>
+      <c r="CM35">
+        <v>88097000.0</v>
+      </c>
+      <c r="CN35">
+        <v>88828000.0</v>
+      </c>
+      <c r="CO35">
+        <v>49401000.0</v>
+      </c>
+      <c r="CP35">
+        <v>52411000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>40501000.0</v>
+      </c>
+      <c r="CR35">
+        <v>63645000.0</v>
+      </c>
+      <c r="CS35">
+        <v>24629000.0</v>
+      </c>
+      <c r="CT35">
+        <v>24454000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:98">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>-23021400000.0</v>
+      </c>
+      <c r="C36">
+        <v>937800000.0</v>
+      </c>
+      <c r="D36">
+        <v>757600000.0</v>
+      </c>
+      <c r="E36">
+        <v>874100000.0</v>
+      </c>
+      <c r="F36">
+        <v>977500000.0</v>
+      </c>
+      <c r="G36">
+        <v>697700000.0</v>
+      </c>
+      <c r="H36">
+        <v>998800000.0</v>
+      </c>
+      <c r="I36">
+        <v>930300000.0</v>
+      </c>
+      <c r="J36">
+        <v>985700000.0</v>
+      </c>
+      <c r="K36">
+        <v>953100000.0</v>
+      </c>
+      <c r="L36">
+        <v>1010600000.0</v>
+      </c>
+      <c r="M36">
+        <v>1010900000.0</v>
+      </c>
+      <c r="N36">
+        <v>-9398900000.0</v>
+      </c>
+      <c r="O36">
+        <v>-9628800000.0</v>
+      </c>
+      <c r="P36">
+        <v>-238500000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-251800000.0</v>
+      </c>
+      <c r="R36">
+        <v>-204900000.0</v>
+      </c>
+      <c r="S36">
+        <v>-165400000.0</v>
+      </c>
+      <c r="T36">
+        <v>-6864800000.0</v>
+      </c>
+      <c r="U36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="V36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="W36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="X36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-20800000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-4056021000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-33359000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-38531000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-28013000.0</v>
+      </c>
+      <c r="AN36">
+        <v>3567702000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-2000.0</v>
+      </c>
+      <c r="AP36">
+        <v>-4000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-5000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-7000.0</v>
+      </c>
+      <c r="AS36">
+        <v>-9000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-10000.0</v>
+      </c>
+      <c r="AU36">
+        <v>-12000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-4888000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-1347000.0</v>
+      </c>
+      <c r="AX36">
+        <v>-18000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-3915000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-12176000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-11880000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-15421000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-2991000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-2597000.0</v>
+      </c>
+      <c r="BE36">
+        <v>177057000.0</v>
+      </c>
+      <c r="BF36">
+        <v>509195000.0</v>
+      </c>
+      <c r="BG36">
+        <v>187750000.0</v>
+      </c>
+      <c r="BH36">
+        <v>180818000.0</v>
+      </c>
+      <c r="BI36">
+        <v>171406000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>174100000.0</v>
+      </c>
+      <c r="BK36">
+        <v>182625000.0</v>
+      </c>
+      <c r="BL36">
+        <v>190729000.0</v>
+      </c>
+      <c r="BM36">
+        <v>189360000.0</v>
+      </c>
+      <c r="BN36">
+        <v>203080000.0</v>
+      </c>
+      <c r="BO36">
+        <v>204553000.0</v>
+      </c>
+      <c r="BP36">
+        <v>209412000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>451522000.0</v>
+      </c>
+      <c r="BR36">
+        <v>481667000.0</v>
+      </c>
+      <c r="BS36">
+        <v>335794000.0</v>
+      </c>
+      <c r="BT36">
+        <v>232795000.0</v>
+      </c>
+      <c r="BU36">
+        <v>-1207281000.0</v>
+      </c>
+      <c r="BV36">
+        <v>173730000.0</v>
+      </c>
+      <c r="BW36">
+        <v>161120000.0</v>
+      </c>
+      <c r="BX36">
+        <v>170555000.0</v>
+      </c>
+      <c r="BY36">
+        <v>143102000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>119021000.0</v>
+      </c>
+      <c r="CA36">
+        <v>272532000.0</v>
+      </c>
+      <c r="CB36">
+        <v>166315000.0</v>
+      </c>
+      <c r="CC36">
+        <v>123971000.0</v>
+      </c>
+      <c r="CD36">
+        <v>133991000.0</v>
+      </c>
+      <c r="CE36">
+        <v>139520000.0</v>
+      </c>
+      <c r="CF36">
+        <v>126601000.0</v>
+      </c>
+      <c r="CG36">
+        <v>202274000.0</v>
+      </c>
+      <c r="CH36">
+        <v>127486000.0</v>
+      </c>
+      <c r="CI36">
+        <v>218758000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>132653000.0</v>
+      </c>
+      <c r="CK36">
+        <v>147442000.0</v>
+      </c>
+      <c r="CL36">
+        <v>135377000.0</v>
+      </c>
+      <c r="CM36">
+        <v>150730000.0</v>
+      </c>
+      <c r="CN36">
+        <v>158452000.0</v>
+      </c>
+      <c r="CO36">
+        <v>-114067000.0</v>
+      </c>
+      <c r="CP36">
+        <v>-109011000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>-101414000.0</v>
+      </c>
+      <c r="CR36">
+        <v>136947000.0</v>
+      </c>
+      <c r="CS36">
+        <v>-92573000.0</v>
+      </c>
+      <c r="CT36">
+        <v>-92895000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:98">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+    </row>
+    <row r="38" spans="1:98">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38">
+        <v>15966800000.0</v>
+      </c>
+      <c r="C38">
+        <v>16513100000.0</v>
+      </c>
+      <c r="D38">
+        <v>17063400000.0</v>
+      </c>
+      <c r="E38">
+        <v>18043800000.0</v>
+      </c>
+      <c r="F38">
+        <v>18215700000.0</v>
+      </c>
+      <c r="G38">
+        <v>18591900000.0</v>
+      </c>
+      <c r="H38">
+        <v>19184700000.0</v>
+      </c>
+      <c r="I38">
+        <v>-8509500000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>19589000000.0</v>
+      </c>
+      <c r="M38">
+        <v>30540800000.0</v>
+      </c>
+      <c r="N38">
+        <v>19660000000.0</v>
+      </c>
+      <c r="O38">
+        <v>19466300000.0</v>
+      </c>
+      <c r="P38">
+        <v>12281400000.0</v>
+      </c>
+      <c r="Q38">
+        <v>11915800000.0</v>
+      </c>
+      <c r="R38">
+        <v>7467000000.0</v>
+      </c>
+      <c r="S38">
+        <v>11759300000.0</v>
+      </c>
+      <c r="T38">
+        <v>9753000000.0</v>
+      </c>
+      <c r="U38">
+        <v>19372200000.0</v>
+      </c>
+      <c r="V38">
+        <v>18940500000.0</v>
+      </c>
+      <c r="W38">
+        <v>18443400000.0</v>
+      </c>
+      <c r="X38">
+        <v>17648700000.0</v>
+      </c>
+      <c r="Y38">
+        <v>17069500000.0</v>
+      </c>
+      <c r="Z38">
+        <v>16471400000.0</v>
+      </c>
+      <c r="AA38">
+        <v>14411400000.0</v>
+      </c>
+      <c r="AB38">
+        <v>18716400000.0</v>
+      </c>
+      <c r="AC38">
+        <v>18548900000.0</v>
+      </c>
+      <c r="AD38">
+        <v>18164200000.0</v>
+      </c>
+      <c r="AE38">
+        <v>17114200000.0</v>
+      </c>
+      <c r="AF38">
+        <v>16854200000.0</v>
+      </c>
+      <c r="AG38">
+        <v>-7200000.0</v>
+      </c>
+      <c r="AH38">
+        <v>15605500000.0</v>
+      </c>
+      <c r="AI38">
+        <v>15774700000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>15666906000.0</v>
+      </c>
+      <c r="AK38">
+        <v>15587466000.0</v>
+      </c>
+      <c r="AL38">
+        <v>15610009000.0</v>
+      </c>
+      <c r="AM38">
+        <v>11646557000.0</v>
+      </c>
+      <c r="AN38">
+        <v>11623745000.0</v>
+      </c>
+      <c r="AO38">
+        <v>11477872000.0</v>
+      </c>
+      <c r="AP38">
+        <v>11084196000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>11253951000.0</v>
+      </c>
+      <c r="AR38">
+        <v>11207246000.0</v>
+      </c>
+      <c r="AS38">
+        <v>11093722000.0</v>
+      </c>
+      <c r="AT38">
+        <v>10945741000.0</v>
+      </c>
+      <c r="AU38">
+        <v>11293090000.0</v>
+      </c>
+      <c r="AV38">
+        <v>11325152000.0</v>
+      </c>
+      <c r="AW38">
+        <v>11090984000.0</v>
+      </c>
+      <c r="AX38">
+        <v>10126632000.0</v>
+      </c>
+      <c r="AY38">
+        <v>10094167000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>10097622000.0</v>
+      </c>
+      <c r="BA38">
+        <v>10027032000.0</v>
+      </c>
+      <c r="BB38">
+        <v>9814192000.0</v>
+      </c>
+      <c r="BC38">
+        <v>10048410000.0</v>
+      </c>
+      <c r="BD38">
+        <v>10315070000.0</v>
+      </c>
+      <c r="BE38">
+        <v>10019028000.0</v>
+      </c>
+      <c r="BF38">
+        <v>9775757000.0</v>
+      </c>
+      <c r="BG38">
+        <v>9895550000.0</v>
+      </c>
+      <c r="BH38">
+        <v>9882528000.0</v>
+      </c>
+      <c r="BI38">
+        <v>9741993000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>9617020000.0</v>
+      </c>
+      <c r="BK38">
+        <v>9807604000.0</v>
+      </c>
+      <c r="BL38">
+        <v>9828178000.0</v>
+      </c>
+      <c r="BM38">
+        <v>9558059000.0</v>
+      </c>
+      <c r="BN38">
+        <v>9263963000.0</v>
+      </c>
+      <c r="BO38">
+        <v>9146311000.0</v>
+      </c>
+      <c r="BP38">
+        <v>8991789000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>8633303000.0</v>
+      </c>
+      <c r="BR38">
+        <v>8237708000.0</v>
+      </c>
+      <c r="BS38">
+        <v>8165592000.0</v>
+      </c>
+      <c r="BT38">
+        <v>8085779000.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38">
+        <v>7790303000.0</v>
+      </c>
+      <c r="BW38">
+        <v>7806463000.0</v>
+      </c>
+      <c r="BX38">
+        <v>6528847000.0</v>
+      </c>
+      <c r="BY38">
+        <v>6187564000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>6086670000.0</v>
+      </c>
+      <c r="CA38">
+        <v>6121762000.0</v>
+      </c>
+      <c r="CB38">
+        <v>6279468000.0</v>
+      </c>
+      <c r="CC38">
+        <v>6056316000.0</v>
+      </c>
+      <c r="CD38">
+        <v>5963308000.0</v>
+      </c>
+      <c r="CE38">
+        <v>5809655000.0</v>
+      </c>
+      <c r="CF38">
+        <v>5763362000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5525142000.0</v>
+      </c>
+      <c r="CH38">
+        <v>5348796000.0</v>
+      </c>
+      <c r="CI38">
+        <v>5212962000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>5263767000.0</v>
+      </c>
+      <c r="CK38">
+        <v>5080955000.0</v>
+      </c>
+      <c r="CL38">
+        <v>4966117000.0</v>
+      </c>
+      <c r="CM38">
+        <v>4861804000.0</v>
+      </c>
+      <c r="CN38">
+        <v>4847241000.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+    </row>
+    <row r="39" spans="1:98">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-101300000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
+        <v>-106600000.0</v>
+      </c>
+      <c r="F39">
+        <v>-105700000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>100000.0</v>
+      </c>
+      <c r="J39">
+        <v>1091600000.0</v>
+      </c>
+      <c r="K39">
+        <v>774900000.0</v>
+      </c>
+      <c r="L39">
+        <v>723600000.0</v>
+      </c>
+      <c r="M39">
+        <v>733900000.0</v>
+      </c>
+      <c r="N39">
+        <v>814000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1207800000.0</v>
+      </c>
+      <c r="P39">
+        <v>1001500000.0</v>
+      </c>
+      <c r="Q39">
+        <v>714700000.0</v>
+      </c>
+      <c r="R39">
+        <v>3130000000.0</v>
+      </c>
+      <c r="S39">
+        <v>4011900000.0</v>
+      </c>
+      <c r="T39">
+        <v>2394200000.0</v>
+      </c>
+      <c r="U39">
+        <v>5671000000.0</v>
+      </c>
+      <c r="V39">
+        <v>6346000000.0</v>
+      </c>
+      <c r="W39">
+        <v>6287300000.0</v>
+      </c>
+      <c r="X39">
+        <v>6242800000.0</v>
+      </c>
+      <c r="Y39">
+        <v>7183000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>7274700000.0</v>
+      </c>
+      <c r="AA39">
+        <v>6408100000.0</v>
+      </c>
+      <c r="AB39">
+        <v>6488600000.0</v>
+      </c>
+      <c r="AC39">
+        <v>6801500000.0</v>
+      </c>
+      <c r="AD39">
+        <v>6878300000.0</v>
+      </c>
+      <c r="AE39">
+        <v>6308600000.0</v>
+      </c>
+      <c r="AF39">
+        <v>6608700000.0</v>
+      </c>
+      <c r="AG39">
+        <v>6778900000.0</v>
+      </c>
+      <c r="AH39">
+        <v>5939000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>5708400000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>5754021000.0</v>
+      </c>
+      <c r="AK39">
+        <v>5790474000.0</v>
+      </c>
+      <c r="AL39">
+        <v>5827295000.0</v>
+      </c>
+      <c r="AM39">
+        <v>3982751000.0</v>
+      </c>
+      <c r="AN39">
+        <v>4080567000.0</v>
+      </c>
+      <c r="AO39">
+        <v>4206378000.0</v>
+      </c>
+      <c r="AP39">
+        <v>4117622000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>3881820000.0</v>
+      </c>
+      <c r="AR39">
+        <v>3984683000.0</v>
+      </c>
+      <c r="AS39">
+        <v>3832623000.0</v>
+      </c>
+      <c r="AT39">
+        <v>3701273000.0</v>
+      </c>
+      <c r="AU39">
+        <v>3322855000.0</v>
+      </c>
+      <c r="AV39">
+        <v>3357606000.0</v>
+      </c>
+      <c r="AW39">
+        <v>3435709000.0</v>
+      </c>
+      <c r="AX39">
+        <v>3142497000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2610727000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2523369000.0</v>
+      </c>
+      <c r="BA39">
+        <v>2461446000.0</v>
+      </c>
+      <c r="BB39">
+        <v>2448905000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2295993000.0</v>
+      </c>
+      <c r="BD39">
+        <v>2303723000.0</v>
+      </c>
+      <c r="BE39">
+        <v>4259740000.0</v>
+      </c>
+      <c r="BF39">
+        <v>4269860000.0</v>
+      </c>
+      <c r="BG39">
+        <v>4240035000.0</v>
+      </c>
+      <c r="BH39">
+        <v>4264414000.0</v>
+      </c>
+      <c r="BI39">
+        <v>4335213000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>4341247000.0</v>
+      </c>
+      <c r="BK39">
+        <v>4341055000.0</v>
+      </c>
+      <c r="BL39">
+        <v>4456630000.0</v>
+      </c>
+      <c r="BM39">
+        <v>4521511000.0</v>
+      </c>
+      <c r="BN39">
+        <v>4651040000.0</v>
+      </c>
+      <c r="BO39">
+        <v>4579223000.0</v>
+      </c>
+      <c r="BP39">
+        <v>4634386000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>4956228000.0</v>
+      </c>
+      <c r="BR39">
+        <v>5052968000.0</v>
+      </c>
+      <c r="BS39">
+        <v>4975030000.0</v>
+      </c>
+      <c r="BT39">
+        <v>4925693000.0</v>
+      </c>
+      <c r="BU39"/>
+      <c r="BV39">
+        <v>4680029000.0</v>
+      </c>
+      <c r="BW39">
+        <v>4478484000.0</v>
+      </c>
+      <c r="BX39">
+        <v>3683921000.0</v>
+      </c>
+      <c r="BY39">
+        <v>3627623000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>3573543000.0</v>
+      </c>
+      <c r="CA39">
+        <v>3595071000.0</v>
+      </c>
+      <c r="CB39">
+        <v>3437523000.0</v>
+      </c>
+      <c r="CC39">
+        <v>3371683000.0</v>
+      </c>
+      <c r="CD39">
+        <v>3355293000.0</v>
+      </c>
+      <c r="CE39">
+        <v>3218637000.0</v>
+      </c>
+      <c r="CF39">
+        <v>3121790000.0</v>
+      </c>
+      <c r="CG39">
+        <v>3144548000.0</v>
+      </c>
+      <c r="CH39">
+        <v>2978699000.0</v>
+      </c>
+      <c r="CI39">
+        <v>2951634000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>2831932000.0</v>
+      </c>
+      <c r="CK39">
+        <v>2783467000.0</v>
+      </c>
+      <c r="CL39">
+        <v>2762352000.0</v>
+      </c>
+      <c r="CM39">
+        <v>2681288000.0</v>
+      </c>
+      <c r="CN39">
+        <v>2682000000.0</v>
+      </c>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+    </row>
+    <row r="40" spans="1:98">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>21441300000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>11606500000.0</v>
+      </c>
+      <c r="E40">
+        <v>22605000000.0</v>
+      </c>
+      <c r="F40">
+        <v>22630600000.0</v>
+      </c>
+      <c r="G40">
+        <v>22732800000.0</v>
+      </c>
+      <c r="H40">
+        <v>23015600000.0</v>
+      </c>
+      <c r="I40">
+        <v>22864100000.0</v>
+      </c>
+      <c r="J40">
+        <v>22870700000.0</v>
+      </c>
+      <c r="K40">
+        <v>22810000000.0</v>
+      </c>
+      <c r="L40">
+        <v>23323100000.0</v>
+      </c>
+      <c r="M40">
+        <v>23679500000.0</v>
+      </c>
+      <c r="N40">
+        <v>-452300000.0</v>
+      </c>
+      <c r="O40">
+        <v>-387900000.0</v>
+      </c>
+      <c r="P40">
+        <v>-460400000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-460300000.0</v>
+      </c>
+      <c r="R40">
+        <v>-4300000.0</v>
+      </c>
+      <c r="S40">
+        <v>-1071000000.0</v>
+      </c>
+      <c r="T40">
+        <v>-1056300000.0</v>
+      </c>
+      <c r="U40">
+        <v>-1007500000.0</v>
+      </c>
+      <c r="V40">
+        <v>-1038700000.0</v>
+      </c>
+      <c r="W40">
+        <v>-140700000.0</v>
+      </c>
+      <c r="X40">
+        <v>-150200000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-156600000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-142300000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-148800000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-141700000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-158100000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-162300000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-152600000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-101900000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-106100000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-91700000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-81400000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-92195000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-97783000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-105679000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-48669000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-50344000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-60672000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-65311000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-53286000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-58002000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-54025000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-59245000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-54778000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-71997000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-61779000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-48009000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-48761000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-52486000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-50890000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-50290000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-52759000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-54710000.0</v>
+      </c>
+      <c r="BE40">
+        <v>6076118000.0</v>
+      </c>
+      <c r="BF40">
+        <v>5934968000.0</v>
+      </c>
+      <c r="BG40">
+        <v>5954806000.0</v>
+      </c>
+      <c r="BH40">
+        <v>5869219000.0</v>
+      </c>
+      <c r="BI40">
+        <v>5888585000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>5830060000.0</v>
+      </c>
+      <c r="BK40">
+        <v>5971584000.0</v>
+      </c>
+      <c r="BL40">
+        <v>5964628000.0</v>
+      </c>
+      <c r="BM40">
+        <v>5946494000.0</v>
+      </c>
+      <c r="BN40">
+        <v>5842063000.0</v>
+      </c>
+      <c r="BO40">
+        <v>5834150000.0</v>
+      </c>
+      <c r="BP40">
+        <v>5869002000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>5735081000.0</v>
+      </c>
+      <c r="BR40">
+        <v>5570172000.0</v>
+      </c>
+      <c r="BS40">
+        <v>5500880000.0</v>
+      </c>
+      <c r="BT40">
+        <v>5225549000.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40">
+        <v>4916348000.0</v>
+      </c>
+      <c r="BW40">
+        <v>4945159000.0</v>
+      </c>
+      <c r="BX40">
+        <v>4029518000.0</v>
+      </c>
+      <c r="BY40">
+        <v>4036801000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3945889000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3897176000.0</v>
+      </c>
+      <c r="CB40">
+        <v>3744806000.0</v>
+      </c>
+      <c r="CC40">
+        <v>3644915000.0</v>
+      </c>
+      <c r="CD40">
+        <v>3565167000.0</v>
+      </c>
+      <c r="CE40">
+        <v>3545852000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3575676000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3504116000.0</v>
+      </c>
+      <c r="CH40">
+        <v>3332853000.0</v>
+      </c>
+      <c r="CI40">
+        <v>3295949000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>3338580000.0</v>
+      </c>
+      <c r="CK40">
+        <v>3258036000.0</v>
+      </c>
+      <c r="CL40">
+        <v>3251794000.0</v>
+      </c>
+      <c r="CM40">
+        <v>3158011000.0</v>
+      </c>
+      <c r="CN40">
+        <v>3175941000.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40"/>
+      <c r="CR40">
+        <v>2928677000.0</v>
+      </c>
+      <c r="CS40"/>
+      <c r="CT40"/>
+    </row>
+    <row r="41" spans="1:98">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>16200000.0</v>
+      </c>
+      <c r="Q41">
+        <v>470000000.0</v>
+      </c>
+      <c r="R41">
+        <v>384800000.0</v>
+      </c>
+      <c r="S41">
+        <v>278300000.0</v>
+      </c>
+      <c r="T41">
+        <v>165200000.0</v>
+      </c>
+      <c r="U41">
+        <v>173200000.0</v>
+      </c>
+      <c r="V41">
+        <v>28600000.0</v>
+      </c>
+      <c r="W41">
+        <v>23300000.0</v>
+      </c>
+      <c r="X41">
+        <v>30900000.0</v>
+      </c>
+      <c r="Y41">
+        <v>33200000.0</v>
+      </c>
+      <c r="Z41">
+        <v>34500000.0</v>
+      </c>
+      <c r="AA41">
+        <v>26500000.0</v>
+      </c>
+      <c r="AB41">
+        <v>26700000.0</v>
+      </c>
+      <c r="AC41">
+        <v>23600000.0</v>
+      </c>
+      <c r="AD41">
+        <v>24400000.0</v>
+      </c>
+      <c r="AE41">
+        <v>18700000.0</v>
+      </c>
+      <c r="AF41">
+        <v>8600000.0</v>
+      </c>
+      <c r="AG41">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>200000.0</v>
+      </c>
+      <c r="AI41">
+        <v>83100000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>92195000.0</v>
+      </c>
+      <c r="AK41">
+        <v>97783000.0</v>
+      </c>
+      <c r="AL41">
+        <v>105679000.0</v>
+      </c>
+      <c r="AM41">
+        <v>61417000.0</v>
+      </c>
+      <c r="AN41">
+        <v>57183000.0</v>
+      </c>
+      <c r="AO41">
+        <v>75560000.0</v>
+      </c>
+      <c r="AP41">
+        <v>81984000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>65263000.0</v>
+      </c>
+      <c r="AR41">
+        <v>67767000.0</v>
+      </c>
+      <c r="AS41">
+        <v>67052000.0</v>
+      </c>
+      <c r="AT41">
+        <v>62269000.0</v>
+      </c>
+      <c r="AU41">
+        <v>58331000.0</v>
+      </c>
+      <c r="AV41">
+        <v>71997000.0</v>
+      </c>
+      <c r="AW41">
+        <v>61779000.0</v>
+      </c>
+      <c r="AX41">
+        <v>51436000.0</v>
+      </c>
+      <c r="AY41">
+        <v>48761000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>52486000.0</v>
+      </c>
+      <c r="BA41">
+        <v>50900000.0</v>
+      </c>
+      <c r="BB41">
+        <v>50290000.0</v>
+      </c>
+      <c r="BC41">
+        <v>52759000.0</v>
+      </c>
+      <c r="BD41">
+        <v>104710000.0</v>
+      </c>
+      <c r="BE41">
+        <v>47092000.0</v>
+      </c>
+      <c r="BF41">
+        <v>41804000.0</v>
+      </c>
+      <c r="BG41">
+        <v>52227000.0</v>
+      </c>
+      <c r="BH41">
+        <v>50371000.0</v>
+      </c>
+      <c r="BI41">
+        <v>46052000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>47107000.0</v>
+      </c>
+      <c r="BK41">
+        <v>52562000.0</v>
+      </c>
+      <c r="BL41">
+        <v>52093000.0</v>
+      </c>
+      <c r="BM41">
+        <v>59554000.0</v>
+      </c>
+      <c r="BN41">
+        <v>60183000.0</v>
+      </c>
+      <c r="BO41">
+        <v>64538000.0</v>
+      </c>
+      <c r="BP41">
+        <v>62531000.0</v>
+      </c>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41">
+        <v>71821000.0</v>
+      </c>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+    </row>
+    <row r="42" spans="1:98">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
+        <v>-459000000.0</v>
+      </c>
+      <c r="O42">
+        <v>10670400000.0</v>
+      </c>
+      <c r="P42">
+        <v>-477100000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-507700000.0</v>
+      </c>
+      <c r="R42">
+        <v>-329800000.0</v>
+      </c>
+      <c r="S42">
+        <v>-202000000.0</v>
+      </c>
+      <c r="T42">
+        <v>-11000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1000000.0</v>
+      </c>
+      <c r="V42">
+        <v>24100000.0</v>
+      </c>
+      <c r="W42">
+        <v>6700000.0</v>
+      </c>
+      <c r="X42">
+        <v>600000.0</v>
+      </c>
+      <c r="Y42">
+        <v>61900000.0</v>
+      </c>
+      <c r="Z42">
+        <v>65200000.0</v>
+      </c>
+      <c r="AA42">
+        <v>39800000.0</v>
+      </c>
+      <c r="AB42">
+        <v>11000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>13400000.0</v>
+      </c>
+      <c r="AD42">
+        <v>10500000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-4400000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-24600000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-39400000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-32300000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-11963000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1023000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1996000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-2593000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-8128000.0</v>
+      </c>
+      <c r="AO42">
+        <v>8822000.0</v>
+      </c>
+      <c r="AP42">
+        <v>10422000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>4601000.0</v>
+      </c>
+      <c r="AR42">
+        <v>406000.0</v>
+      </c>
+      <c r="AS42">
+        <v>5441000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-1145000.0</v>
+      </c>
+      <c r="AU42">
+        <v>4179000.0</v>
+      </c>
+      <c r="AV42">
+        <v>-2534000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-7630000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-5640000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-7359000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-16041000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-7948000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-9039000.0</v>
+      </c>
+      <c r="BC42">
+        <v>12540000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-50000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>18811000.0</v>
+      </c>
+      <c r="BF42">
+        <v>269698000.0</v>
+      </c>
+      <c r="BG42">
+        <v>268411000.0</v>
+      </c>
+      <c r="BH42">
+        <v>266842000.0</v>
+      </c>
+      <c r="BI42">
+        <v>266317000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>265639000.0</v>
+      </c>
+      <c r="BK42">
+        <v>264932000.0</v>
+      </c>
+      <c r="BL42">
+        <v>264174000.0</v>
+      </c>
+      <c r="BM42">
+        <v>263719000.0</v>
+      </c>
+      <c r="BN42">
+        <v>263317000.0</v>
+      </c>
+      <c r="BO42">
+        <v>262366000.0</v>
+      </c>
+      <c r="BP42">
+        <v>112135000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>113313000.0</v>
+      </c>
+      <c r="BR42">
+        <v>111150000.0</v>
+      </c>
+      <c r="BS42">
+        <v>112515000.0</v>
+      </c>
+      <c r="BT42">
+        <v>117613000.0</v>
+      </c>
+      <c r="BU42">
+        <v>-357000.0</v>
+      </c>
+      <c r="BV42">
+        <v>114177000.0</v>
+      </c>
+      <c r="BW42">
+        <v>118675000.0</v>
+      </c>
+      <c r="BX42">
+        <v>29773000.0</v>
+      </c>
+      <c r="BY42">
+        <v>38395000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>43308000.0</v>
+      </c>
+      <c r="CA42">
+        <v>46215000.0</v>
+      </c>
+      <c r="CB42">
+        <v>45477000.0</v>
+      </c>
+      <c r="CC42">
+        <v>46707000.0</v>
+      </c>
+      <c r="CD42">
+        <v>42880000.0</v>
+      </c>
+      <c r="CE42">
+        <v>42944000.0</v>
+      </c>
+      <c r="CF42">
+        <v>43569000.0</v>
+      </c>
+      <c r="CG42">
+        <v>43695000.0</v>
+      </c>
+      <c r="CH42">
+        <v>36466000.0</v>
+      </c>
+      <c r="CI42">
+        <v>36609000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>36803000.0</v>
+      </c>
+      <c r="CK42">
+        <v>37342000.0</v>
+      </c>
+      <c r="CL42">
+        <v>32245000.0</v>
+      </c>
+      <c r="CM42">
+        <v>32365000.0</v>
+      </c>
+      <c r="CN42">
+        <v>33187000.0</v>
+      </c>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42">
+        <v>3085000.0</v>
+      </c>
+      <c r="CS42"/>
+      <c r="CT42"/>
+    </row>
+    <row r="43" spans="1:98">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+    </row>
+    <row r="44" spans="1:98">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BF44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BG44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BH44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BI44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BK44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BL44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BM44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BN44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BO44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BP44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44">
+        <v>50000000.0</v>
+      </c>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+    </row>
+    <row r="45" spans="1:98">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>651100000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>673100000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>673500000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>666900000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>299100000.0</v>
+      </c>
+      <c r="W45">
+        <v>305500000.0</v>
+      </c>
+      <c r="X45">
+        <v>312300000.0</v>
+      </c>
+      <c r="Y45">
+        <v>307800000.0</v>
+      </c>
+      <c r="Z45">
+        <v>309500000.0</v>
+      </c>
+      <c r="AA45">
+        <v>308500000.0</v>
+      </c>
+      <c r="AB45">
+        <v>306000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>302800000.0</v>
+      </c>
+      <c r="AD45">
+        <v>321100000.0</v>
+      </c>
+      <c r="AE45">
+        <v>298200000.0</v>
+      </c>
+      <c r="AF45">
+        <v>245200000.0</v>
+      </c>
+      <c r="AG45">
+        <v>244200000.0</v>
+      </c>
+      <c r="AH45">
+        <v>233700000.0</v>
+      </c>
+      <c r="AI45">
+        <v>240200000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>241862000.0</v>
+      </c>
+      <c r="AK45">
+        <v>242940000.0</v>
+      </c>
+      <c r="AL45">
+        <v>243152000.0</v>
+      </c>
+      <c r="AM45">
+        <v>195472000.0</v>
+      </c>
+      <c r="AN45">
+        <v>194457000.0</v>
+      </c>
+      <c r="AO45">
+        <v>191064000.0</v>
+      </c>
+      <c r="AP45">
+        <v>187538000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>188714000.0</v>
+      </c>
+      <c r="AR45">
+        <v>190812000.0</v>
+      </c>
+      <c r="AS45">
+        <v>190386000.0</v>
+      </c>
+      <c r="AT45">
+        <v>189488000.0</v>
+      </c>
+      <c r="AU45">
+        <v>192748000.0</v>
+      </c>
+      <c r="AV45">
+        <v>195212000.0</v>
+      </c>
+      <c r="AW45">
+        <v>207181000.0</v>
+      </c>
+      <c r="AX45">
+        <v>180341000.0</v>
+      </c>
+      <c r="AY45">
+        <v>179942000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>179690000.0</v>
+      </c>
+      <c r="BA45">
+        <v>179785000.0</v>
+      </c>
+      <c r="BB45">
+        <v>181940000.0</v>
+      </c>
+      <c r="BC45">
+        <v>185237000.0</v>
+      </c>
+      <c r="BD45">
+        <v>187565000.0</v>
+      </c>
+      <c r="BE45">
+        <v>188851000.0</v>
+      </c>
+      <c r="BF45">
+        <v>187367000.0</v>
+      </c>
+      <c r="BG45">
+        <v>185230000.0</v>
+      </c>
+      <c r="BH45">
+        <v>184771000.0</v>
+      </c>
+      <c r="BI45">
+        <v>185742000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>186529000.0</v>
+      </c>
+      <c r="BK45">
+        <v>185702000.0</v>
+      </c>
+      <c r="BL45">
+        <v>188138000.0</v>
+      </c>
+      <c r="BM45">
+        <v>192021000.0</v>
+      </c>
+      <c r="BN45">
+        <v>193551000.0</v>
+      </c>
+      <c r="BO45">
+        <v>196596000.0</v>
+      </c>
+      <c r="BP45">
+        <v>196307000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>197261000.0</v>
+      </c>
+      <c r="BR45">
+        <v>189349000.0</v>
+      </c>
+      <c r="BS45">
+        <v>184767000.0</v>
+      </c>
+      <c r="BT45">
+        <v>177799000.0</v>
+      </c>
+      <c r="BU45"/>
+      <c r="BV45">
+        <v>168511000.0</v>
+      </c>
+      <c r="BW45">
+        <v>163987000.0</v>
+      </c>
+      <c r="BX45">
+        <v>124041000.0</v>
+      </c>
+      <c r="BY45">
+        <v>123425000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>120811000.0</v>
+      </c>
+      <c r="CA45">
+        <v>119923000.0</v>
+      </c>
+      <c r="CB45">
+        <v>120280000.0</v>
+      </c>
+      <c r="CC45">
+        <v>119796000.0</v>
+      </c>
+      <c r="CD45">
+        <v>120278000.0</v>
+      </c>
+      <c r="CE45">
+        <v>120086000.0</v>
+      </c>
+      <c r="CF45">
+        <v>120438000.0</v>
+      </c>
+      <c r="CG45">
+        <v>120086000.0</v>
+      </c>
+      <c r="CH45">
+        <v>118157000.0</v>
+      </c>
+      <c r="CI45">
+        <v>119181000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>121928000.0</v>
+      </c>
+      <c r="CK45">
+        <v>120015000.0</v>
+      </c>
+      <c r="CL45">
+        <v>117495000.0</v>
+      </c>
+      <c r="CM45">
+        <v>116314000.0</v>
+      </c>
+      <c r="CN45">
+        <v>112441000.0</v>
+      </c>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45">
+        <v>202000.0</v>
+      </c>
+      <c r="CR45">
+        <v>202000.0</v>
+      </c>
+      <c r="CS45"/>
+      <c r="CT45"/>
+    </row>
+    <row r="46" spans="1:98">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>412800000.0</v>
+      </c>
+      <c r="C46">
+        <v>403100000.0</v>
+      </c>
+      <c r="D46">
+        <v>406600000.0</v>
+      </c>
+      <c r="E46">
+        <v>415100000.0</v>
+      </c>
+      <c r="F46">
+        <v>413000000.0</v>
+      </c>
+      <c r="G46">
+        <v>428900000.0</v>
+      </c>
+      <c r="H46">
+        <v>427200000.0</v>
+      </c>
+      <c r="I46">
+        <v>432700000.0</v>
+      </c>
+      <c r="J46">
+        <v>436500000.0</v>
+      </c>
+      <c r="K46">
+        <v>439900000.0</v>
+      </c>
+      <c r="L46">
+        <v>444300000.0</v>
+      </c>
+      <c r="M46">
+        <v>446300000.0</v>
+      </c>
+      <c r="N46">
+        <v>443700000.0</v>
+      </c>
+      <c r="O46">
+        <v>443400000.0</v>
+      </c>
+      <c r="P46">
+        <v>444700000.0</v>
+      </c>
+      <c r="Q46">
+        <v>445400000.0</v>
+      </c>
+      <c r="R46">
+        <v>442700000.0</v>
+      </c>
+      <c r="S46">
+        <v>444400000.0</v>
+      </c>
+      <c r="T46">
+        <v>299600000.0</v>
+      </c>
+      <c r="U46">
+        <v>297300000.0</v>
+      </c>
+      <c r="V46">
+        <v>299100000.0</v>
+      </c>
+      <c r="W46">
+        <v>305500000.0</v>
+      </c>
+      <c r="X46">
+        <v>312300000.0</v>
+      </c>
+      <c r="Y46">
+        <v>307800000.0</v>
+      </c>
+      <c r="Z46">
+        <v>309500000.0</v>
+      </c>
+      <c r="AA46">
+        <v>308500000.0</v>
+      </c>
+      <c r="AB46">
+        <v>306000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>302800000.0</v>
+      </c>
+      <c r="AD46">
+        <v>321100000.0</v>
+      </c>
+      <c r="AE46">
+        <v>298200000.0</v>
+      </c>
+      <c r="AF46">
+        <v>245200000.0</v>
+      </c>
+      <c r="AG46">
+        <v>244200000.0</v>
+      </c>
+      <c r="AH46">
+        <v>233700000.0</v>
+      </c>
+      <c r="AI46">
+        <v>240200000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>241862000.0</v>
+      </c>
+      <c r="AK46">
+        <v>242940000.0</v>
+      </c>
+      <c r="AL46">
+        <v>243152000.0</v>
+      </c>
+      <c r="AM46">
+        <v>195472000.0</v>
+      </c>
+      <c r="AN46">
+        <v>194457000.0</v>
+      </c>
+      <c r="AO46">
+        <v>191064000.0</v>
+      </c>
+      <c r="AP46">
+        <v>187538000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>188714000.0</v>
+      </c>
+      <c r="AR46">
+        <v>190812000.0</v>
+      </c>
+      <c r="AS46">
+        <v>190386000.0</v>
+      </c>
+      <c r="AT46">
+        <v>189488000.0</v>
+      </c>
+      <c r="AU46">
+        <v>192748000.0</v>
+      </c>
+      <c r="AV46">
+        <v>195212000.0</v>
+      </c>
+      <c r="AW46">
+        <v>207181000.0</v>
+      </c>
+      <c r="AX46">
+        <v>180341000.0</v>
+      </c>
+      <c r="AY46">
+        <v>179942000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>179690000.0</v>
+      </c>
+      <c r="BA46">
+        <v>179785000.0</v>
+      </c>
+      <c r="BB46">
+        <v>181940000.0</v>
+      </c>
+      <c r="BC46">
+        <v>185237000.0</v>
+      </c>
+      <c r="BD46">
+        <v>187565000.0</v>
+      </c>
+      <c r="BE46">
+        <v>188851000.0</v>
+      </c>
+      <c r="BF46">
+        <v>187367000.0</v>
+      </c>
+      <c r="BG46">
+        <v>185230000.0</v>
+      </c>
+      <c r="BH46">
+        <v>184771000.0</v>
+      </c>
+      <c r="BI46">
+        <v>185742000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>186529000.0</v>
+      </c>
+      <c r="BK46">
+        <v>185702000.0</v>
+      </c>
+      <c r="BL46">
+        <v>188138000.0</v>
+      </c>
+      <c r="BM46">
+        <v>192021000.0</v>
+      </c>
+      <c r="BN46">
+        <v>193551000.0</v>
+      </c>
+      <c r="BO46">
+        <v>196596000.0</v>
+      </c>
+      <c r="BP46">
+        <v>196307000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>197261000.0</v>
+      </c>
+      <c r="BR46">
+        <v>189349000.0</v>
+      </c>
+      <c r="BS46">
+        <v>184767000.0</v>
+      </c>
+      <c r="BT46">
+        <v>177799000.0</v>
+      </c>
+      <c r="BU46">
+        <v>171990000.0</v>
+      </c>
+      <c r="BV46">
+        <v>168511000.0</v>
+      </c>
+      <c r="BW46">
+        <v>163987000.0</v>
+      </c>
+      <c r="BX46">
+        <v>124041000.0</v>
+      </c>
+      <c r="BY46">
+        <v>123425000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>120811000.0</v>
+      </c>
+      <c r="CA46">
+        <v>119923000.0</v>
+      </c>
+      <c r="CB46">
+        <v>120280000.0</v>
+      </c>
+      <c r="CC46">
+        <v>119796000.0</v>
+      </c>
+      <c r="CD46">
+        <v>120278000.0</v>
+      </c>
+      <c r="CE46">
+        <v>120086000.0</v>
+      </c>
+      <c r="CF46">
+        <v>120438000.0</v>
+      </c>
+      <c r="CG46">
+        <v>120086000.0</v>
+      </c>
+      <c r="CH46">
+        <v>118157000.0</v>
+      </c>
+      <c r="CI46">
+        <v>119181000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>121928000.0</v>
+      </c>
+      <c r="CK46">
+        <v>120015000.0</v>
+      </c>
+      <c r="CL46">
+        <v>117495000.0</v>
+      </c>
+      <c r="CM46">
+        <v>116314000.0</v>
+      </c>
+      <c r="CN46">
+        <v>112441000.0</v>
+      </c>
+      <c r="CO46">
+        <v>108438000.0</v>
+      </c>
+      <c r="CP46">
+        <v>105080000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>95023000.0</v>
+      </c>
+      <c r="CR46">
+        <v>92907000.0</v>
+      </c>
+      <c r="CS46">
+        <v>92573000.0</v>
+      </c>
+      <c r="CT46">
+        <v>92895000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:98">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>443700000.0</v>
+      </c>
+      <c r="O47">
+        <v>443400000.0</v>
+      </c>
+      <c r="P47">
+        <v>444700000.0</v>
+      </c>
+      <c r="Q47">
+        <v>445400000.0</v>
+      </c>
+      <c r="R47">
+        <v>442700000.0</v>
+      </c>
+      <c r="S47">
+        <v>444400000.0</v>
+      </c>
+      <c r="T47">
+        <v>299600000.0</v>
+      </c>
+      <c r="U47">
+        <v>297300000.0</v>
+      </c>
+      <c r="V47">
+        <v>299100000.0</v>
+      </c>
+      <c r="W47">
+        <v>305500000.0</v>
+      </c>
+      <c r="X47">
+        <v>314800000.0</v>
+      </c>
+      <c r="Y47">
+        <v>313500000.0</v>
+      </c>
+      <c r="Z47">
+        <v>316000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>316700000.0</v>
+      </c>
+      <c r="AB47">
+        <v>314500000.0</v>
+      </c>
+      <c r="AC47">
+        <v>320600000.0</v>
+      </c>
+      <c r="AD47">
+        <v>348700000.0</v>
+      </c>
+      <c r="AE47">
+        <v>319300000.0</v>
+      </c>
+      <c r="AF47">
+        <v>259600000.0</v>
+      </c>
+      <c r="AG47">
+        <v>261500000.0</v>
+      </c>
+      <c r="AH47">
+        <v>248600000.0</v>
+      </c>
+      <c r="AI47">
+        <v>251200000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>252000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>253284000.0</v>
+      </c>
+      <c r="AL47">
+        <v>254438000.0</v>
+      </c>
+      <c r="AM47">
+        <v>204900000.0</v>
+      </c>
+      <c r="AN47">
+        <v>204476000.0</v>
+      </c>
+      <c r="AO47">
+        <v>200511000.0</v>
+      </c>
+      <c r="AP47">
+        <v>195446000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>188714000.0</v>
+      </c>
+      <c r="AR47">
+        <v>197066000.0</v>
+      </c>
+      <c r="AS47">
+        <v>198417000.0</v>
+      </c>
+      <c r="AT47">
+        <v>189488000.0</v>
+      </c>
+      <c r="AU47">
+        <v>207882000.0</v>
+      </c>
+      <c r="AV47">
+        <v>208766000.0</v>
+      </c>
+      <c r="AW47">
+        <v>225677000.0</v>
+      </c>
+      <c r="AX47">
+        <v>196766000.0</v>
+      </c>
+      <c r="AY47">
+        <v>196536000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>179690000.0</v>
+      </c>
+      <c r="BA47">
+        <v>198322000.0</v>
+      </c>
+      <c r="BB47">
+        <v>204722000.0</v>
+      </c>
+      <c r="BC47">
+        <v>217707000.0</v>
+      </c>
+      <c r="BD47">
+        <v>220136000.0</v>
+      </c>
+      <c r="BE47">
+        <v>228822000.0</v>
+      </c>
+      <c r="BF47">
+        <v>241184000.0</v>
+      </c>
+      <c r="BG47">
+        <v>229986000.0</v>
+      </c>
+      <c r="BH47">
+        <v>222223000.0</v>
+      </c>
+      <c r="BI47">
+        <v>210822000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>214852000.0</v>
+      </c>
+      <c r="BK47">
+        <v>185702000.0</v>
+      </c>
+      <c r="BL47">
+        <v>188138000.0</v>
+      </c>
+      <c r="BM47">
+        <v>192021000.0</v>
+      </c>
+      <c r="BN47">
+        <v>193551000.0</v>
+      </c>
+      <c r="BO47">
+        <v>196596000.0</v>
+      </c>
+      <c r="BP47">
+        <v>196307000.0</v>
+      </c>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47">
+        <v>177799000.0</v>
+      </c>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47">
+        <v>124041000.0</v>
+      </c>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+    </row>
+    <row r="48" spans="1:98">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>1326600000.0</v>
+      </c>
+      <c r="C48">
+        <v>1288700000.0</v>
+      </c>
+      <c r="D48">
+        <v>1274200000.0</v>
+      </c>
+      <c r="E48">
+        <v>1213500000.0</v>
+      </c>
+      <c r="F48">
+        <v>1191200000.0</v>
+      </c>
+      <c r="G48">
+        <v>1168600000.0</v>
+      </c>
+      <c r="H48">
+        <v>1166400000.0</v>
+      </c>
+      <c r="I48">
+        <v>1163300000.0</v>
+      </c>
+      <c r="J48">
+        <v>1156900000.0</v>
+      </c>
+      <c r="K48">
+        <v>1145900000.0</v>
+      </c>
+      <c r="L48">
+        <v>1135100000.0</v>
+      </c>
+      <c r="M48">
+        <v>1122300000.0</v>
+      </c>
+      <c r="N48">
+        <v>1098800000.0</v>
+      </c>
+      <c r="O48">
+        <v>1080700000.0</v>
+      </c>
+      <c r="P48">
+        <v>1072700000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1035800000.0</v>
+      </c>
+      <c r="R48">
+        <v>993800000.0</v>
+      </c>
+      <c r="S48">
+        <v>973700000.0</v>
+      </c>
+      <c r="T48">
+        <v>1052600000.0</v>
+      </c>
+      <c r="U48">
+        <v>1026900000.0</v>
+      </c>
+      <c r="V48">
+        <v>1005200000.0</v>
+      </c>
+      <c r="W48">
+        <v>988200000.0</v>
+      </c>
+      <c r="X48">
+        <v>962100000.0</v>
+      </c>
+      <c r="Y48">
+        <v>938900000.0</v>
+      </c>
+      <c r="Z48">
+        <v>912500000.0</v>
+      </c>
+      <c r="AA48">
+        <v>897600000.0</v>
+      </c>
+      <c r="AB48">
+        <v>953600000.0</v>
+      </c>
+      <c r="AC48">
+        <v>921400000.0</v>
+      </c>
+      <c r="AD48">
+        <v>892500000.0</v>
+      </c>
+      <c r="AE48">
+        <v>874700000.0</v>
+      </c>
+      <c r="AF48">
+        <v>851800000.0</v>
+      </c>
+      <c r="AG48">
+        <v>828300000.0</v>
+      </c>
+      <c r="AH48">
+        <v>802600000.0</v>
+      </c>
+      <c r="AI48">
+        <v>776700000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>752588000.0</v>
+      </c>
+      <c r="AK48">
+        <v>731879000.0</v>
+      </c>
+      <c r="AL48">
+        <v>718093000.0</v>
+      </c>
+      <c r="AM48">
+        <v>707016000.0</v>
+      </c>
+      <c r="AN48">
+        <v>694650000.0</v>
+      </c>
+      <c r="AO48">
+        <v>679722000.0</v>
+      </c>
+      <c r="AP48">
+        <v>664337000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>648631000.0</v>
+      </c>
+      <c r="AR48">
+        <v>638367000.0</v>
+      </c>
+      <c r="AS48">
+        <v>623967000.0</v>
+      </c>
+      <c r="AT48">
+        <v>612875000.0</v>
+      </c>
+      <c r="AU48">
+        <v>599727000.0</v>
+      </c>
+      <c r="AV48">
+        <v>587862000.0</v>
+      </c>
+      <c r="AW48">
+        <v>572362000.0</v>
+      </c>
+      <c r="AX48">
+        <v>560469000.0</v>
+      </c>
+      <c r="AY48">
+        <v>546444000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>532087000.0</v>
+      </c>
+      <c r="BA48">
+        <v>517456000.0</v>
+      </c>
+      <c r="BB48">
+        <v>499761000.0</v>
+      </c>
+      <c r="BC48">
+        <v>483904000.0</v>
+      </c>
+      <c r="BD48">
+        <v>463860000.0</v>
+      </c>
+      <c r="BE48">
+        <v>458506000.0</v>
+      </c>
+      <c r="BF48">
+        <v>448372000.0</v>
+      </c>
+      <c r="BG48">
+        <v>441370000.0</v>
+      </c>
+      <c r="BH48">
+        <v>435144000.0</v>
+      </c>
+      <c r="BI48">
+        <v>427556000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>421309000.0</v>
+      </c>
+      <c r="BK48">
+        <v>417117000.0</v>
+      </c>
+      <c r="BL48">
+        <v>413253000.0</v>
+      </c>
+      <c r="BM48">
+        <v>408036000.0</v>
+      </c>
+      <c r="BN48">
+        <v>404985000.0</v>
+      </c>
+      <c r="BO48">
+        <v>403991000.0</v>
+      </c>
+      <c r="BP48">
+        <v>397224000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>390095000.0</v>
+      </c>
+      <c r="BR48">
+        <v>382153000.0</v>
+      </c>
+      <c r="BS48">
+        <v>373193000.0</v>
+      </c>
+      <c r="BT48">
+        <v>362477000.0</v>
+      </c>
+      <c r="BU48">
+        <v>350445000.0</v>
+      </c>
+      <c r="BV48">
+        <v>340502000.0</v>
+      </c>
+      <c r="BW48">
+        <v>327854000.0</v>
+      </c>
+      <c r="BX48">
+        <v>416425000.0</v>
+      </c>
+      <c r="BY48">
+        <v>406419000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>392470000.0</v>
+      </c>
+      <c r="CA48">
+        <v>380164000.0</v>
+      </c>
+      <c r="CB48">
+        <v>372039000.0</v>
+      </c>
+      <c r="CC48">
+        <v>350416000.0</v>
+      </c>
+      <c r="CD48">
+        <v>338364000.0</v>
+      </c>
+      <c r="CE48">
+        <v>326926000.0</v>
+      </c>
+      <c r="CF48">
+        <v>314843000.0</v>
+      </c>
+      <c r="CG48">
+        <v>304288000.0</v>
+      </c>
+      <c r="CH48">
+        <v>292839000.0</v>
+      </c>
+      <c r="CI48">
+        <v>283784000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>275172000.0</v>
+      </c>
+      <c r="CK48">
+        <v>266478000.0</v>
+      </c>
+      <c r="CL48">
+        <v>258547000.0</v>
+      </c>
+      <c r="CM48">
+        <v>249133000.0</v>
+      </c>
+      <c r="CN48">
+        <v>242105000.0</v>
+      </c>
+      <c r="CO48">
+        <v>234945000.0</v>
+      </c>
+      <c r="CP48">
+        <v>225627000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>217908000.0</v>
+      </c>
+      <c r="CR48">
+        <v>236724000.0</v>
+      </c>
+      <c r="CS48">
+        <v>230624000.0</v>
+      </c>
+      <c r="CT48">
+        <v>224842000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:98">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>1098800000.0</v>
+      </c>
+      <c r="O49">
+        <v>1080700000.0</v>
+      </c>
+      <c r="P49">
+        <v>1072700000.0</v>
+      </c>
+      <c r="Q49">
+        <v>1035800000.0</v>
+      </c>
+      <c r="R49">
+        <v>993800000.0</v>
+      </c>
+      <c r="S49">
+        <v>974500000.0</v>
+      </c>
+      <c r="T49">
+        <v>1052600000.0</v>
+      </c>
+      <c r="U49">
+        <v>1026900000.0</v>
+      </c>
+      <c r="V49">
+        <v>1005200000.0</v>
+      </c>
+      <c r="W49">
+        <v>988200000.0</v>
+      </c>
+      <c r="X49">
+        <v>962100000.0</v>
+      </c>
+      <c r="Y49">
+        <v>938900000.0</v>
+      </c>
+      <c r="Z49">
+        <v>912500000.0</v>
+      </c>
+      <c r="AA49">
+        <v>897600000.0</v>
+      </c>
+      <c r="AB49">
+        <v>953600000.0</v>
+      </c>
+      <c r="AC49">
+        <v>921400000.0</v>
+      </c>
+      <c r="AD49">
+        <v>892500000.0</v>
+      </c>
+      <c r="AE49">
+        <v>874700000.0</v>
+      </c>
+      <c r="AF49">
+        <v>851800000.0</v>
+      </c>
+      <c r="AG49">
+        <v>828300000.0</v>
+      </c>
+      <c r="AH49">
+        <v>802600000.0</v>
+      </c>
+      <c r="AI49">
+        <v>776700000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>752588000.0</v>
+      </c>
+      <c r="AK49">
+        <v>731879000.0</v>
+      </c>
+      <c r="AL49">
+        <v>718093000.0</v>
+      </c>
+      <c r="AM49">
+        <v>707016000.0</v>
+      </c>
+      <c r="AN49">
+        <v>694650000.0</v>
+      </c>
+      <c r="AO49">
+        <v>679722000.0</v>
+      </c>
+      <c r="AP49">
+        <v>664337000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>648631000.0</v>
+      </c>
+      <c r="AR49">
+        <v>638367000.0</v>
+      </c>
+      <c r="AS49">
+        <v>623967000.0</v>
+      </c>
+      <c r="AT49">
+        <v>612875000.0</v>
+      </c>
+      <c r="AU49">
+        <v>599727000.0</v>
+      </c>
+      <c r="AV49">
+        <v>587862000.0</v>
+      </c>
+      <c r="AW49">
+        <v>572362000.0</v>
+      </c>
+      <c r="AX49">
+        <v>560469000.0</v>
+      </c>
+      <c r="AY49">
+        <v>546444000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>532087000.0</v>
+      </c>
+      <c r="BA49">
+        <v>517456000.0</v>
+      </c>
+      <c r="BB49">
+        <v>499761000.0</v>
+      </c>
+      <c r="BC49">
+        <v>483904000.0</v>
+      </c>
+      <c r="BD49">
+        <v>463860000.0</v>
+      </c>
+      <c r="BE49">
+        <v>458506000.0</v>
+      </c>
+      <c r="BF49">
+        <v>448372000.0</v>
+      </c>
+      <c r="BG49">
+        <v>441370000.0</v>
+      </c>
+      <c r="BH49">
+        <v>435144000.0</v>
+      </c>
+      <c r="BI49">
+        <v>427556000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>421309000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+    </row>
+    <row r="50" spans="1:98">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50">
+        <v>710000000.0</v>
+      </c>
+      <c r="H50">
+        <v>1567500000.0</v>
+      </c>
+      <c r="I50">
+        <v>2080000000.0</v>
+      </c>
+      <c r="J50">
+        <v>2430000000.0</v>
+      </c>
+      <c r="K50">
+        <v>2342000000.0</v>
+      </c>
+      <c r="L50">
+        <v>2603000000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
+        <v>2327000000.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>749700000.0</v>
+      </c>
+      <c r="AI50">
+        <v>739900000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>766473000.0</v>
+      </c>
+      <c r="AK50">
+        <v>764911000.0</v>
+      </c>
+      <c r="AL50">
+        <v>715082000.0</v>
+      </c>
+      <c r="AM50">
+        <v>587571000.0</v>
+      </c>
+      <c r="AN50">
+        <v>649309000.0</v>
+      </c>
+      <c r="AO50">
+        <v>476776000.0</v>
+      </c>
+      <c r="AP50">
+        <v>466414000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>621828000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>225000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+    </row>
+    <row r="51" spans="1:98">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>751900000.0</v>
+      </c>
+      <c r="C51">
+        <v>772700000.0</v>
+      </c>
+      <c r="D51">
+        <v>775700000.0</v>
+      </c>
+      <c r="E51">
+        <v>794500000.0</v>
+      </c>
+      <c r="F51">
+        <v>1174400000.0</v>
+      </c>
+      <c r="G51">
+        <v>1781300000.0</v>
+      </c>
+      <c r="H51">
+        <v>2386700000.0</v>
+      </c>
+      <c r="I51">
+        <v>2937600000.0</v>
+      </c>
+      <c r="J51">
+        <v>3718300000.0</v>
+      </c>
+      <c r="K51">
+        <v>3670100000.0</v>
+      </c>
+      <c r="L51">
+        <v>3669600000.0</v>
+      </c>
+      <c r="M51">
+        <v>3240400000.0</v>
+      </c>
+      <c r="N51">
+        <v>3802800000.0</v>
+      </c>
+      <c r="O51">
+        <v>3964700000.0</v>
+      </c>
+      <c r="P51">
+        <v>3663900000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1359400000.0</v>
+      </c>
+      <c r="R51">
+        <v>1518200000.0</v>
+      </c>
+      <c r="S51">
+        <v>1354500000.0</v>
+      </c>
+      <c r="T51">
+        <v>1255700000.0</v>
+      </c>
+      <c r="U51">
+        <v>1206900000.0</v>
+      </c>
+      <c r="V51">
+        <v>1238100000.0</v>
+      </c>
+      <c r="W51">
+        <v>199406000.0</v>
+      </c>
+      <c r="X51">
+        <v>199406000.0</v>
+      </c>
+      <c r="Y51">
+        <v>3652900000.0</v>
+      </c>
+      <c r="Z51">
+        <v>3516800000.0</v>
+      </c>
+      <c r="AA51">
+        <v>3101100000.0</v>
+      </c>
+      <c r="AB51">
+        <v>3060800000.0</v>
+      </c>
+      <c r="AC51">
+        <v>2833000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>2712400000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2674700000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2373400000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2268100000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2276200000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2378900000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2304315000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2202213000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2190688000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1768062000.0</v>
+      </c>
+      <c r="AN51">
+        <v>1722145000.0</v>
+      </c>
+      <c r="AO51">
+        <v>1643647000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1615986000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1673734000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1567202000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1670659000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1718288000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1902582000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1832468000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1726301000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1626366000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2013034000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2067100000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2059411000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2042832000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2130796000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2114895000.0</v>
+      </c>
+      <c r="BE51">
+        <v>580458000.0</v>
+      </c>
+      <c r="BF51">
+        <v>575658000.0</v>
+      </c>
+      <c r="BG51">
+        <v>651970000.0</v>
+      </c>
+      <c r="BH51">
+        <v>677172000.0</v>
+      </c>
+      <c r="BI51">
+        <v>641828000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>601674000.0</v>
+      </c>
+      <c r="BK51">
+        <v>703683000.0</v>
+      </c>
+      <c r="BL51">
+        <v>786362000.0</v>
+      </c>
+      <c r="BM51">
+        <v>622763000.0</v>
+      </c>
+      <c r="BN51">
+        <v>622683000.0</v>
+      </c>
+      <c r="BO51">
+        <v>630153000.0</v>
+      </c>
+      <c r="BP51">
+        <v>676632000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>598308000.0</v>
+      </c>
+      <c r="BR51">
+        <v>630184000.0</v>
+      </c>
+      <c r="BS51">
+        <v>652594000.0</v>
+      </c>
+      <c r="BT51">
+        <v>843205000.0</v>
+      </c>
+      <c r="BU51">
+        <v>84695000.0</v>
+      </c>
+      <c r="BV51">
+        <v>923629000.0</v>
+      </c>
+      <c r="BW51">
+        <v>809190000.0</v>
+      </c>
+      <c r="BX51">
+        <v>721732000.0</v>
+      </c>
+      <c r="BY51">
+        <v>513698000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>543025000.0</v>
+      </c>
+      <c r="CA51">
+        <v>620737000.0</v>
+      </c>
+      <c r="CB51">
+        <v>800081000.0</v>
+      </c>
+      <c r="CC51">
+        <v>774154000.0</v>
+      </c>
+      <c r="CD51">
+        <v>836393000.0</v>
+      </c>
+      <c r="CE51">
+        <v>714478000.0</v>
+      </c>
+      <c r="CF51">
+        <v>623605000.0</v>
+      </c>
+      <c r="CG51">
+        <v>599959000.0</v>
+      </c>
+      <c r="CH51">
+        <v>607890000.0</v>
+      </c>
+      <c r="CI51">
+        <v>583730000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>560858000.0</v>
+      </c>
+      <c r="CK51">
+        <v>492902000.0</v>
+      </c>
+      <c r="CL51">
+        <v>458859000.0</v>
+      </c>
+      <c r="CM51">
+        <v>431539000.0</v>
+      </c>
+      <c r="CN51">
+        <v>419371000.0</v>
+      </c>
+      <c r="CO51">
+        <v>49401000.0</v>
+      </c>
+      <c r="CP51">
+        <v>52411000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>40501000.0</v>
+      </c>
+      <c r="CR51">
+        <v>331849000.0</v>
+      </c>
+      <c r="CS51">
+        <v>24629000.0</v>
+      </c>
+      <c r="CT51">
+        <v>24454000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:98">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>455200000.0</v>
+      </c>
+      <c r="C52">
+        <v>476100000.0</v>
+      </c>
+      <c r="D52">
+        <v>479600000.0</v>
+      </c>
+      <c r="E52">
+        <v>485200000.0</v>
+      </c>
+      <c r="F52">
+        <v>509300000.0</v>
+      </c>
+      <c r="G52">
+        <v>1238000000.0</v>
+      </c>
+      <c r="H52">
+        <v>2091400000.0</v>
+      </c>
+      <c r="I52">
+        <v>2637200000.0</v>
+      </c>
+      <c r="J52">
+        <v>3171800000.0</v>
+      </c>
+      <c r="K52">
+        <v>3136200000.0</v>
+      </c>
+      <c r="L52">
+        <v>3385700000.0</v>
+      </c>
+      <c r="M52">
+        <v>889500000.0</v>
+      </c>
+      <c r="N52">
+        <v>3518900000.0</v>
+      </c>
+      <c r="O52">
+        <v>3680800000.0</v>
+      </c>
+      <c r="P52">
+        <v>3380000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1075600000.0</v>
+      </c>
+      <c r="R52">
+        <v>1234700000.0</v>
+      </c>
+      <c r="S52">
+        <v>1071000000.0</v>
+      </c>
+      <c r="T52">
+        <v>1056300000.0</v>
+      </c>
+      <c r="U52">
+        <v>1007500000.0</v>
+      </c>
+      <c r="V52">
+        <v>1038700000.0</v>
+      </c>
+      <c r="W52">
+        <v>6000.0</v>
+      </c>
+      <c r="X52">
+        <v>6000.0</v>
+      </c>
+      <c r="Y52">
+        <v>3453500000.0</v>
+      </c>
+      <c r="Z52">
+        <v>3317600000.0</v>
+      </c>
+      <c r="AA52">
+        <v>3000300000.0</v>
+      </c>
+      <c r="AB52">
+        <v>2960000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>2732200000.0</v>
+      </c>
+      <c r="AD52">
+        <v>2609700000.0</v>
+      </c>
+      <c r="AE52">
+        <v>2572000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>2270700000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2158800000.0</v>
+      </c>
+      <c r="AH52">
+        <v>2178000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>2280700000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>2208712000.0</v>
+      </c>
+      <c r="AK52">
+        <v>2111697000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2080194000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1657591000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1611698000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1533221000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1505581000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1563350000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1456840000.0</v>
+      </c>
+      <c r="AS52">
+        <v>1545093000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1592743000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1777057000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1711924000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1586503000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1506996000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1893652000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1947706000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1939806000.0</v>
+      </c>
+      <c r="BB52">
+        <v>1923216000.0</v>
+      </c>
+      <c r="BC52">
+        <v>2011169000.0</v>
+      </c>
+      <c r="BD52">
+        <v>1995258000.0</v>
+      </c>
+      <c r="BE52">
+        <v>460811000.0</v>
+      </c>
+      <c r="BF52">
+        <v>456000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>491064000.0</v>
+      </c>
+      <c r="BH52">
+        <v>516250000.0</v>
+      </c>
+      <c r="BI52">
+        <v>480644000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>440479000.0</v>
+      </c>
+      <c r="BK52">
+        <v>542477000.0</v>
+      </c>
+      <c r="BL52">
+        <v>625145000.0</v>
+      </c>
+      <c r="BM52">
+        <v>461535000.0</v>
+      </c>
+      <c r="BN52">
+        <v>460945000.0</v>
+      </c>
+      <c r="BO52">
+        <v>467404000.0</v>
+      </c>
+      <c r="BP52">
+        <v>479564000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>397102000.0</v>
+      </c>
+      <c r="BR52">
+        <v>426825000.0</v>
+      </c>
+      <c r="BS52">
+        <v>446883000.0</v>
+      </c>
+      <c r="BT52">
+        <v>635342000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52">
+        <v>711069000.0</v>
+      </c>
+      <c r="BW52">
+        <v>587980000.0</v>
+      </c>
+      <c r="BX52">
+        <v>613492000.0</v>
+      </c>
+      <c r="BY52">
+        <v>466951000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>495914000.0</v>
+      </c>
+      <c r="CA52">
+        <v>568262000.0</v>
+      </c>
+      <c r="CB52">
+        <v>737242000.0</v>
+      </c>
+      <c r="CC52">
+        <v>704352000.0</v>
+      </c>
+      <c r="CD52">
+        <v>741227000.0</v>
+      </c>
+      <c r="CE52">
+        <v>618949000.0</v>
+      </c>
+      <c r="CF52">
+        <v>527713000.0</v>
+      </c>
+      <c r="CG52">
+        <v>501704000.0</v>
+      </c>
+      <c r="CH52">
+        <v>506972000.0</v>
+      </c>
+      <c r="CI52">
+        <v>482449000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>457694000.0</v>
+      </c>
+      <c r="CK52">
+        <v>409129000.0</v>
+      </c>
+      <c r="CL52">
+        <v>374624000.0</v>
+      </c>
+      <c r="CM52">
+        <v>343442000.0</v>
+      </c>
+      <c r="CN52">
+        <v>330543000.0</v>
+      </c>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52">
+        <v>308204000.0</v>
+      </c>
+      <c r="CS52"/>
+      <c r="CT52"/>
+    </row>
+    <row r="53" spans="1:98">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>7985600000.0</v>
+      </c>
+      <c r="C53">
+        <v>8010000000.0</v>
+      </c>
+      <c r="D53">
+        <v>7630200000.0</v>
+      </c>
+      <c r="E53">
+        <v>105300000.0</v>
+      </c>
+      <c r="F53">
+        <v>102400000.0</v>
+      </c>
+      <c r="G53">
+        <v>111300000.0</v>
+      </c>
+      <c r="H53">
+        <v>63900000.0</v>
+      </c>
+      <c r="I53">
+        <v>5534300000.0</v>
+      </c>
+      <c r="J53">
+        <v>5603100000.0</v>
+      </c>
+      <c r="K53">
+        <v>5773300000.0</v>
+      </c>
+      <c r="L53">
+        <v>5841500000.0</v>
+      </c>
+      <c r="M53">
+        <v>5627700000.0</v>
+      </c>
+      <c r="N53">
+        <v>9175600000.0</v>
+      </c>
+      <c r="O53">
+        <v>9425500000.0</v>
+      </c>
+      <c r="P53">
+        <v>6946100000.0</v>
+      </c>
+      <c r="Q53">
+        <v>6783400000.0</v>
+      </c>
+      <c r="R53">
+        <v>7741100000.0</v>
+      </c>
+      <c r="S53">
+        <v>6283800000.0</v>
+      </c>
+      <c r="T53">
+        <v>4820500000.0</v>
+      </c>
+      <c r="U53">
+        <v>4403600000.0</v>
+      </c>
+      <c r="V53">
+        <v>3957800000.0</v>
+      </c>
+      <c r="W53">
+        <v>4020100000.0</v>
+      </c>
+      <c r="X53">
+        <v>4008700000.0</v>
+      </c>
+      <c r="Y53">
+        <v>3453500000.0</v>
+      </c>
+      <c r="Z53">
+        <v>3317600000.0</v>
+      </c>
+      <c r="AA53">
+        <v>3000300000.0</v>
+      </c>
+      <c r="AB53">
+        <v>2960000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>2732200000.0</v>
+      </c>
+      <c r="AD53">
+        <v>2609700000.0</v>
+      </c>
+      <c r="AE53">
+        <v>2572000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>2270700000.0</v>
+      </c>
+      <c r="AG53">
+        <v>2158800000.0</v>
+      </c>
+      <c r="AH53">
+        <v>2178000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>2280700000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>2208712000.0</v>
+      </c>
+      <c r="AK53">
+        <v>2111697000.0</v>
+      </c>
+      <c r="AL53">
+        <v>2080194000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1657591000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1611698000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1533221000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1505581000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1563350000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1456840000.0</v>
+      </c>
+      <c r="AS53">
+        <v>1545093000.0</v>
+      </c>
+      <c r="AT53">
+        <v>1592743000.0</v>
+      </c>
+      <c r="AU53">
+        <v>1777057000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1711924000.0</v>
+      </c>
+      <c r="AW53">
+        <v>1586503000.0</v>
+      </c>
+      <c r="AX53">
+        <v>1506996000.0</v>
+      </c>
+      <c r="AY53">
+        <v>1893652000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1947706000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1939806000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1923216000.0</v>
+      </c>
+      <c r="BC53">
+        <v>2011169000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1995258000.0</v>
+      </c>
+      <c r="BE53">
+        <v>2166727000.0</v>
+      </c>
+      <c r="BF53">
+        <v>2080909000.0</v>
+      </c>
+      <c r="BG53">
+        <v>2113506000.0</v>
+      </c>
+      <c r="BH53">
+        <v>2016864000.0</v>
+      </c>
+      <c r="BI53">
+        <v>2045796000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>2022729000.0</v>
+      </c>
+      <c r="BK53">
+        <v>1987378000.0</v>
+      </c>
+      <c r="BL53">
+        <v>578583000.0</v>
+      </c>
+      <c r="BM53">
+        <v>1829424000.0</v>
+      </c>
+      <c r="BN53">
+        <v>1635459000.0</v>
+      </c>
+      <c r="BO53">
+        <v>1523454000.0</v>
+      </c>
+      <c r="BP53">
+        <v>410453000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>1297845000.0</v>
+      </c>
+      <c r="BR53">
+        <v>1055592000.0</v>
+      </c>
+      <c r="BS53">
+        <v>1047355000.0</v>
+      </c>
+      <c r="BT53">
+        <v>108960000.0</v>
+      </c>
+      <c r="BU53">
+        <v>1030570000.0</v>
+      </c>
+      <c r="BV53">
+        <v>1032942000.0</v>
+      </c>
+      <c r="BW53">
+        <v>1141850000.0</v>
+      </c>
+      <c r="BX53"/>
+      <c r="BY53">
+        <v>992753000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>971929000.0</v>
+      </c>
+      <c r="CA53">
+        <v>984245000.0</v>
+      </c>
+      <c r="CB53"/>
+      <c r="CC53">
+        <v>1051000000.0</v>
+      </c>
+      <c r="CD53">
+        <v>1000808000.0</v>
+      </c>
+      <c r="CE53">
+        <v>995861000.0</v>
+      </c>
+      <c r="CF53">
+        <v>1019901000.0</v>
+      </c>
+      <c r="CG53">
+        <v>887912000.0</v>
+      </c>
+      <c r="CH53">
+        <v>895456000.0</v>
+      </c>
+      <c r="CI53">
+        <v>834941000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>867315000.0</v>
+      </c>
+      <c r="CK53">
+        <v>841029000.0</v>
+      </c>
+      <c r="CL53">
+        <v>789091000.0</v>
+      </c>
+      <c r="CM53">
+        <v>807011000.0</v>
+      </c>
+      <c r="CN53"/>
+      <c r="CO53">
+        <v>770878000.0</v>
+      </c>
+      <c r="CP53">
+        <v>812152000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>784736000.0</v>
+      </c>
+      <c r="CR53"/>
+      <c r="CS53">
+        <v>716019000.0</v>
+      </c>
+      <c r="CT53">
+        <v>668724000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:98">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+    </row>
+    <row r="55" spans="1:98">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>25885000000.0</v>
+      </c>
+      <c r="C55">
+        <v>26426800000.0</v>
+      </c>
+      <c r="D55">
+        <v>26640600000.0</v>
+      </c>
+      <c r="E55">
+        <v>27332900000.0</v>
+      </c>
+      <c r="F55">
+        <v>27566400000.0</v>
+      </c>
+      <c r="G55">
+        <v>28279800000.0</v>
+      </c>
+      <c r="H55">
+        <v>29137400000.0</v>
+      </c>
+      <c r="I55">
+        <v>29595500000.0</v>
+      </c>
+      <c r="J55">
+        <v>30289500000.0</v>
+      </c>
+      <c r="K55">
+        <v>30144800000.0</v>
+      </c>
+      <c r="L55">
+        <v>30671200000.0</v>
+      </c>
+      <c r="M55">
+        <v>30540800000.0</v>
+      </c>
+      <c r="N55">
+        <v>30976300000.0</v>
+      </c>
+      <c r="O55">
+        <v>31637700000.0</v>
+      </c>
+      <c r="P55">
+        <v>32287800000.0</v>
+      </c>
+      <c r="Q55">
+        <v>31344700000.0</v>
+      </c>
+      <c r="R55">
+        <v>32038700000.0</v>
+      </c>
+      <c r="S55">
+        <v>33162200000.0</v>
+      </c>
+      <c r="T55">
+        <v>19671900000.0</v>
+      </c>
+      <c r="U55">
+        <v>19372200000.0</v>
+      </c>
+      <c r="V55">
+        <v>18940500000.0</v>
+      </c>
+      <c r="W55">
+        <v>18443400000.0</v>
+      </c>
+      <c r="X55">
+        <v>17648700000.0</v>
+      </c>
+      <c r="Y55">
+        <v>17069500000.0</v>
+      </c>
+      <c r="Z55">
+        <v>16471400000.0</v>
+      </c>
+      <c r="AA55">
+        <v>14411400000.0</v>
+      </c>
+      <c r="AB55">
+        <v>14644200000.0</v>
+      </c>
+      <c r="AC55">
+        <v>14701600000.0</v>
+      </c>
+      <c r="AD55">
+        <v>14414600000.0</v>
+      </c>
+      <c r="AE55">
+        <v>13498200000.0</v>
+      </c>
+      <c r="AF55">
+        <v>13300200000.0</v>
+      </c>
+      <c r="AG55">
+        <v>13348600000.0</v>
+      </c>
+      <c r="AH55">
+        <v>12235700000.0</v>
+      </c>
+      <c r="AI55">
+        <v>12273400000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>12213255000.0</v>
+      </c>
+      <c r="AK55">
+        <v>12206473000.0</v>
+      </c>
+      <c r="AL55">
+        <v>12236342000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9061234000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9063895000.0</v>
+      </c>
+      <c r="AO55">
+        <v>8973847000.0</v>
+      </c>
+      <c r="AP55">
+        <v>8605376000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>8690680000.0</v>
+      </c>
+      <c r="AR55">
+        <v>8728196000.0</v>
+      </c>
+      <c r="AS55">
+        <v>8604530000.0</v>
+      </c>
+      <c r="AT55">
+        <v>8386218000.0</v>
+      </c>
+      <c r="AU55">
+        <v>8528542000.0</v>
+      </c>
+      <c r="AV55">
+        <v>8609936000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8481352000.0</v>
+      </c>
+      <c r="AX55">
+        <v>7651379000.0</v>
+      </c>
+      <c r="AY55">
+        <v>7617825000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7564651000.0</v>
+      </c>
+      <c r="BA55">
+        <v>7500100000.0</v>
+      </c>
+      <c r="BB55">
+        <v>7291508000.0</v>
+      </c>
+      <c r="BC55">
+        <v>7439317000.0</v>
+      </c>
+      <c r="BD55">
+        <v>7721761000.0</v>
+      </c>
+      <c r="BE55">
+        <v>7461152000.0</v>
+      </c>
+      <c r="BF55">
+        <v>7305176000.0</v>
+      </c>
+      <c r="BG55">
+        <v>7394306000.0</v>
+      </c>
+      <c r="BH55">
+        <v>7325527000.0</v>
+      </c>
+      <c r="BI55">
+        <v>7307154000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>7202791000.0</v>
+      </c>
+      <c r="BK55">
+        <v>7429126000.0</v>
+      </c>
+      <c r="BL55">
+        <v>7500970000.0</v>
+      </c>
+      <c r="BM55">
+        <v>7329201000.0</v>
+      </c>
+      <c r="BN55">
+        <v>7225376000.0</v>
+      </c>
+      <c r="BO55">
+        <v>7215640000.0</v>
+      </c>
+      <c r="BP55">
+        <v>7137653000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>6923218000.0</v>
+      </c>
+      <c r="BR55">
+        <v>6776918000.0</v>
+      </c>
+      <c r="BS55">
+        <v>6722837000.0</v>
+      </c>
+      <c r="BT55">
+        <v>6628347000.0</v>
+      </c>
+      <c r="BU55">
+        <v>6510013000.0</v>
+      </c>
+      <c r="BV55">
+        <v>6363964000.0</v>
+      </c>
+      <c r="BW55">
+        <v>6284356000.0</v>
+      </c>
+      <c r="BX55">
+        <v>5216797000.0</v>
+      </c>
+      <c r="BY55">
+        <v>5011607000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>4934826000.0</v>
+      </c>
+      <c r="CA55">
+        <v>4959855000.0</v>
+      </c>
+      <c r="CB55">
+        <v>4974134000.0</v>
+      </c>
+      <c r="CC55">
+        <v>4823959000.0</v>
+      </c>
+      <c r="CD55">
+        <v>4780673000.0</v>
+      </c>
+      <c r="CE55">
+        <v>4632647000.0</v>
+      </c>
+      <c r="CF55">
+        <v>4562313000.0</v>
+      </c>
+      <c r="CG55">
+        <v>4457739000.0</v>
+      </c>
+      <c r="CH55">
+        <v>4277610000.0</v>
+      </c>
+      <c r="CI55">
+        <v>4201211000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>4217293000.0</v>
+      </c>
+      <c r="CK55">
+        <v>4063162000.0</v>
+      </c>
+      <c r="CL55">
+        <v>4002056000.0</v>
+      </c>
+      <c r="CM55">
+        <v>3883535000.0</v>
+      </c>
+      <c r="CN55">
+        <v>3879744000.0</v>
+      </c>
+      <c r="CO55">
+        <v>3857118000.0</v>
+      </c>
+      <c r="CP55">
+        <v>3740286000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>3682755000.0</v>
+      </c>
+      <c r="CR55">
+        <v>3558968000.0</v>
+      </c>
+      <c r="CS55">
+        <v>3500953000.0</v>
+      </c>
+      <c r="CT55">
+        <v>3310311000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:98">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>8329800000.0</v>
+      </c>
+      <c r="C56">
+        <v>321700000.0</v>
+      </c>
+      <c r="D56">
+        <v>460800000.0</v>
+      </c>
+      <c r="E56">
+        <v>1661000000.0</v>
+      </c>
+      <c r="F56">
+        <v>1298200000.0</v>
+      </c>
+      <c r="G56">
+        <v>1090500000.0</v>
+      </c>
+      <c r="H56">
+        <v>1077200000.0</v>
+      </c>
+      <c r="I56">
+        <v>6360200000.0</v>
+      </c>
+      <c r="J56">
+        <v>6687900000.0</v>
+      </c>
+      <c r="K56">
+        <v>6533700000.0</v>
+      </c>
+      <c r="L56">
+        <v>6548500000.0</v>
+      </c>
+      <c r="M56">
+        <v>6347900000.0</v>
+      </c>
+      <c r="N56">
+        <v>9654600000.0</v>
+      </c>
+      <c r="O56">
+        <v>10506100000.0</v>
+      </c>
+      <c r="P56">
+        <v>7934800000.0</v>
+      </c>
+      <c r="Q56">
+        <v>7481600000.0</v>
+      </c>
+      <c r="R56">
+        <v>12020900000.0</v>
+      </c>
+      <c r="S56">
+        <v>10176100000.0</v>
+      </c>
+      <c r="T56">
+        <v>2392100000.0</v>
+      </c>
+      <c r="U56">
+        <v>12360900000.0</v>
+      </c>
+      <c r="V56">
+        <v>12303000000.0</v>
+      </c>
+      <c r="W56">
+        <v>12553300000.0</v>
+      </c>
+      <c r="X56">
+        <v>12579300000.0</v>
+      </c>
+      <c r="Y56">
+        <v>12553700000.0</v>
+      </c>
+      <c r="Z56">
+        <v>12073700000.0</v>
+      </c>
+      <c r="AA56">
+        <v>10323800000.0</v>
+      </c>
+      <c r="AB56">
+        <v>10572000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>10854300000.0</v>
+      </c>
+      <c r="AD56">
+        <v>10665000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>9882200000.0</v>
+      </c>
+      <c r="AF56">
+        <v>9746200000.0</v>
+      </c>
+      <c r="AG56">
+        <v>9902300000.0</v>
+      </c>
+      <c r="AH56">
+        <v>8865900000.0</v>
+      </c>
+      <c r="AI56">
+        <v>8772100000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>8759604000.0</v>
+      </c>
+      <c r="AK56">
+        <v>8825480000.0</v>
+      </c>
+      <c r="AL56">
+        <v>8862675000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6475911000.0</v>
+      </c>
+      <c r="AN56">
+        <v>6504045000.0</v>
+      </c>
+      <c r="AO56">
+        <v>6469822000.0</v>
+      </c>
+      <c r="AP56">
+        <v>6126556000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6127409000.0</v>
+      </c>
+      <c r="AR56">
+        <v>6249146000.0</v>
+      </c>
+      <c r="AS56">
+        <v>6115338000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5826695000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5763994000.0</v>
+      </c>
+      <c r="AV56">
+        <v>5894720000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5871720000.0</v>
+      </c>
+      <c r="AX56">
+        <v>5176126000.0</v>
+      </c>
+      <c r="AY56">
+        <v>5141483000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>5031680000.0</v>
+      </c>
+      <c r="BA56">
+        <v>4973168000.0</v>
+      </c>
+      <c r="BB56">
+        <v>4768824000.0</v>
+      </c>
+      <c r="BC56">
+        <v>4830224000.0</v>
+      </c>
+      <c r="BD56">
+        <v>5128452000.0</v>
+      </c>
+      <c r="BE56">
+        <v>643536000.0</v>
+      </c>
+      <c r="BF56">
+        <v>564735000.0</v>
+      </c>
+      <c r="BG56">
+        <v>653027000.0</v>
+      </c>
+      <c r="BH56">
+        <v>2520976000.0</v>
+      </c>
+      <c r="BI56">
+        <v>537102000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>447315000.0</v>
+      </c>
+      <c r="BK56">
+        <v>709593000.0</v>
+      </c>
+      <c r="BL56">
+        <v>717132000.0</v>
+      </c>
+      <c r="BM56">
+        <v>578832000.0</v>
+      </c>
+      <c r="BN56">
+        <v>535749000.0</v>
+      </c>
+      <c r="BO56">
+        <v>705746000.0</v>
+      </c>
+      <c r="BP56">
+        <v>649131000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>256905000.0</v>
+      </c>
+      <c r="BR56">
+        <v>263160000.0</v>
+      </c>
+      <c r="BS56">
+        <v>305052000.0</v>
+      </c>
+      <c r="BT56">
+        <v>245222000.0</v>
+      </c>
+      <c r="BU56">
+        <v>203114000.0</v>
+      </c>
+      <c r="BV56">
+        <v>257596000.0</v>
+      </c>
+      <c r="BW56">
+        <v>283765000.0</v>
+      </c>
+      <c r="BX56">
+        <v>220826000.0</v>
+      </c>
+      <c r="BY56">
+        <v>208027000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>209439000.0</v>
+      </c>
+      <c r="CA56">
+        <v>202877000.0</v>
+      </c>
+      <c r="CB56">
+        <v>231277000.0</v>
+      </c>
+      <c r="CC56">
+        <v>219919000.0</v>
+      </c>
+      <c r="CD56">
+        <v>242745000.0</v>
+      </c>
+      <c r="CE56">
+        <v>237002000.0</v>
+      </c>
+      <c r="CF56">
+        <v>239474000.0</v>
+      </c>
+      <c r="CG56">
+        <v>245788000.0</v>
+      </c>
+      <c r="CH56">
+        <v>227725000.0</v>
+      </c>
+      <c r="CI56">
+        <v>237826000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>338887000.0</v>
+      </c>
+      <c r="CK56">
+        <v>261902000.0</v>
+      </c>
+      <c r="CL56">
+        <v>275643000.0</v>
+      </c>
+      <c r="CM56">
+        <v>223978000.0</v>
+      </c>
+      <c r="CN56">
+        <v>234398000.0</v>
+      </c>
+      <c r="CO56">
+        <v>221344000.0</v>
+      </c>
+      <c r="CP56">
+        <v>228278000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>240784000.0</v>
+      </c>
+      <c r="CR56">
+        <v>280704000.0</v>
+      </c>
+      <c r="CS56">
+        <v>235660000.0</v>
+      </c>
+      <c r="CT56">
+        <v>214505000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:98">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>21896500000.0</v>
+      </c>
+      <c r="C57">
+        <v>476100000.0</v>
+      </c>
+      <c r="D57">
+        <v>12086100000.0</v>
+      </c>
+      <c r="E57">
+        <v>23568600000.0</v>
+      </c>
+      <c r="F57">
+        <v>23474700000.0</v>
+      </c>
+      <c r="G57">
+        <v>24370100000.0</v>
+      </c>
+      <c r="H57">
+        <v>25532900000.0</v>
+      </c>
+      <c r="I57">
+        <v>25923700000.0</v>
+      </c>
+      <c r="J57">
+        <v>26511900000.0</v>
+      </c>
+      <c r="K57">
+        <v>26385800000.0</v>
+      </c>
+      <c r="L57">
+        <v>27141400000.0</v>
+      </c>
+      <c r="M57">
+        <v>25085600000.0</v>
+      </c>
+      <c r="N57">
+        <v>452300000.0</v>
+      </c>
+      <c r="O57">
+        <v>387900000.0</v>
+      </c>
+      <c r="P57">
+        <v>460400000.0</v>
+      </c>
+      <c r="Q57">
+        <v>460300000.0</v>
+      </c>
+      <c r="R57">
+        <v>397500000.0</v>
+      </c>
+      <c r="S57">
+        <v>272100000.0</v>
+      </c>
+      <c r="T57">
+        <v>152100000.0</v>
+      </c>
+      <c r="U57">
+        <v>152600000.0</v>
+      </c>
+      <c r="V57">
+        <v>137200000.0</v>
+      </c>
+      <c r="W57">
+        <v>140700000.0</v>
+      </c>
+      <c r="X57">
+        <v>150200000.0</v>
+      </c>
+      <c r="Y57">
+        <v>156600000.0</v>
+      </c>
+      <c r="Z57">
+        <v>142300000.0</v>
+      </c>
+      <c r="AA57">
+        <v>148800000.0</v>
+      </c>
+      <c r="AB57">
+        <v>141700000.0</v>
+      </c>
+      <c r="AC57">
+        <v>158100000.0</v>
+      </c>
+      <c r="AD57">
+        <v>162300000.0</v>
+      </c>
+      <c r="AE57">
+        <v>152600000.0</v>
+      </c>
+      <c r="AF57">
+        <v>101900000.0</v>
+      </c>
+      <c r="AG57">
+        <v>106100000.0</v>
+      </c>
+      <c r="AH57">
+        <v>91700000.0</v>
+      </c>
+      <c r="AI57">
+        <v>81400000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>92195000.0</v>
+      </c>
+      <c r="AK57">
+        <v>97783000.0</v>
+      </c>
+      <c r="AL57">
+        <v>105679000.0</v>
+      </c>
+      <c r="AM57">
+        <v>48669000.0</v>
+      </c>
+      <c r="AN57">
+        <v>50344000.0</v>
+      </c>
+      <c r="AO57">
+        <v>60672000.0</v>
+      </c>
+      <c r="AP57">
+        <v>65311000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>53286000.0</v>
+      </c>
+      <c r="AR57">
+        <v>58002000.0</v>
+      </c>
+      <c r="AS57">
+        <v>54025000.0</v>
+      </c>
+      <c r="AT57">
+        <v>59245000.0</v>
+      </c>
+      <c r="AU57">
+        <v>54778000.0</v>
+      </c>
+      <c r="AV57">
+        <v>71997000.0</v>
+      </c>
+      <c r="AW57">
+        <v>61779000.0</v>
+      </c>
+      <c r="AX57">
+        <v>48009000.0</v>
+      </c>
+      <c r="AY57">
+        <v>48761000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>52486000.0</v>
+      </c>
+      <c r="BA57">
+        <v>50890000.0</v>
+      </c>
+      <c r="BB57">
+        <v>50290000.0</v>
+      </c>
+      <c r="BC57">
+        <v>52759000.0</v>
+      </c>
+      <c r="BD57">
+        <v>54710000.0</v>
+      </c>
+      <c r="BE57">
+        <v>6543635000.0</v>
+      </c>
+      <c r="BF57">
+        <v>6399183000.0</v>
+      </c>
+      <c r="BG57">
+        <v>6454125000.0</v>
+      </c>
+      <c r="BH57">
+        <v>6435840000.0</v>
+      </c>
+      <c r="BI57">
+        <v>6378015000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>6282251000.0</v>
+      </c>
+      <c r="BK57">
+        <v>6526223000.0</v>
+      </c>
+      <c r="BL57">
+        <v>6602951000.0</v>
+      </c>
+      <c r="BM57">
+        <v>6423270000.0</v>
+      </c>
+      <c r="BN57">
+        <v>6323450000.0</v>
+      </c>
+      <c r="BO57">
+        <v>6320324000.0</v>
+      </c>
+      <c r="BP57">
+        <v>6366151000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>6151328000.0</v>
+      </c>
+      <c r="BR57">
+        <v>6019691000.0</v>
+      </c>
+      <c r="BS57">
+        <v>5969041000.0</v>
+      </c>
+      <c r="BT57">
+        <v>5881422000.0</v>
+      </c>
+      <c r="BU57">
+        <v>39423000.0</v>
+      </c>
+      <c r="BV57">
+        <v>5649315000.0</v>
+      </c>
+      <c r="BW57">
+        <v>5558694000.0</v>
+      </c>
+      <c r="BX57">
+        <v>4664114000.0</v>
+      </c>
+      <c r="BY57">
+        <v>4523745000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>4461092000.0</v>
+      </c>
+      <c r="CA57">
+        <v>4485763000.0</v>
+      </c>
+      <c r="CB57">
+        <v>4500920000.0</v>
+      </c>
+      <c r="CC57">
+        <v>4365675000.0</v>
+      </c>
+      <c r="CD57">
+        <v>4320043000.0</v>
+      </c>
+      <c r="CE57">
+        <v>4177471000.0</v>
+      </c>
+      <c r="CF57">
+        <v>4116574000.0</v>
+      </c>
+      <c r="CG57">
+        <v>4017318000.0</v>
+      </c>
+      <c r="CH57">
+        <v>3850572000.0</v>
+      </c>
+      <c r="CI57">
+        <v>3788979000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>3805803000.0</v>
+      </c>
+      <c r="CK57">
+        <v>3677090000.0</v>
+      </c>
+      <c r="CL57">
+        <v>3636106000.0</v>
+      </c>
+      <c r="CM57">
+        <v>3511467000.0</v>
+      </c>
+      <c r="CN57">
+        <v>3516690000.0</v>
+      </c>
+      <c r="CO57">
+        <v>20585000.0</v>
+      </c>
+      <c r="CP57">
+        <v>24075000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>29140000.0</v>
+      </c>
+      <c r="CR57">
+        <v>3251469000.0</v>
+      </c>
+      <c r="CS57">
+        <v>11300000.0</v>
+      </c>
+      <c r="CT57">
+        <v>22679000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:98">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>22562400000.0</v>
+      </c>
+      <c r="C58">
+        <v>23068300000.0</v>
+      </c>
+      <c r="D58">
+        <v>23193600000.0</v>
+      </c>
+      <c r="E58">
+        <v>23884200000.0</v>
+      </c>
+      <c r="F58">
+        <v>24144600000.0</v>
+      </c>
+      <c r="G58">
+        <v>24918500000.0</v>
+      </c>
+      <c r="H58">
+        <v>25833400000.0</v>
+      </c>
+      <c r="I58">
+        <v>26229700000.0</v>
+      </c>
+      <c r="J58">
+        <v>27064200000.0</v>
+      </c>
+      <c r="K58">
+        <v>26935100000.0</v>
+      </c>
+      <c r="L58">
+        <v>27443700000.0</v>
+      </c>
+      <c r="M58">
+        <v>27455300000.0</v>
+      </c>
+      <c r="N58">
+        <v>120800000.0</v>
+      </c>
+      <c r="O58">
+        <v>120800000.0</v>
+      </c>
+      <c r="P58">
+        <v>29214000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>28339200000.0</v>
+      </c>
+      <c r="R58">
+        <v>28766800000.0</v>
+      </c>
+      <c r="S58">
+        <v>29721100000.0</v>
+      </c>
+      <c r="T58">
+        <v>17685300000.0</v>
+      </c>
+      <c r="U58">
+        <v>17387400000.0</v>
+      </c>
+      <c r="V58">
+        <v>16969600000.0</v>
+      </c>
+      <c r="W58">
+        <v>16510000000.0</v>
+      </c>
+      <c r="X58">
+        <v>15688900000.0</v>
+      </c>
+      <c r="Y58">
+        <v>15091900000.0</v>
+      </c>
+      <c r="Z58">
+        <v>14472500000.0</v>
+      </c>
+      <c r="AA58">
+        <v>12455300000.0</v>
+      </c>
+      <c r="AB58">
+        <v>12630300000.0</v>
+      </c>
+      <c r="AC58">
+        <v>12719000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>12466000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>11761300000.0</v>
+      </c>
+      <c r="AF58">
+        <v>11606300000.0</v>
+      </c>
+      <c r="AG58">
+        <v>11701400000.0</v>
+      </c>
+      <c r="AH58">
+        <v>10777400000.0</v>
+      </c>
+      <c r="AI58">
+        <v>10841000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>10785639000.0</v>
+      </c>
+      <c r="AK58">
+        <v>10787063000.0</v>
+      </c>
+      <c r="AL58">
+        <v>10830964000.0</v>
+      </c>
+      <c r="AM58">
+        <v>8059638000.0</v>
+      </c>
+      <c r="AN58">
+        <v>8081302000.0</v>
+      </c>
+      <c r="AO58">
+        <v>7991343000.0</v>
+      </c>
+      <c r="AP58">
+        <v>7640251000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7748666000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7777703000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7665955000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7461363000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7614092000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7701012000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7595488000.0</v>
+      </c>
+      <c r="AX58">
+        <v>6812853000.0</v>
+      </c>
+      <c r="AY58">
+        <v>6792187000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>6763070000.0</v>
+      </c>
+      <c r="BA58">
+        <v>6707240000.0</v>
+      </c>
+      <c r="BB58">
+        <v>6521554000.0</v>
+      </c>
+      <c r="BC58">
+        <v>6667944000.0</v>
+      </c>
+      <c r="BD58">
+        <v>6970575000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6663282000.0</v>
+      </c>
+      <c r="BF58">
+        <v>6518841000.0</v>
+      </c>
+      <c r="BG58">
+        <v>6615031000.0</v>
+      </c>
+      <c r="BH58">
+        <v>6554507000.0</v>
+      </c>
+      <c r="BI58">
+        <v>6539199000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>6443446000.0</v>
+      </c>
+      <c r="BK58">
+        <v>6687429000.0</v>
+      </c>
+      <c r="BL58">
+        <v>6764168000.0</v>
+      </c>
+      <c r="BM58">
+        <v>6584498000.0</v>
+      </c>
+      <c r="BN58">
+        <v>6485188000.0</v>
+      </c>
+      <c r="BO58">
+        <v>6483073000.0</v>
+      </c>
+      <c r="BP58">
+        <v>6563219000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>6352534000.0</v>
+      </c>
+      <c r="BR58">
+        <v>6223050000.0</v>
+      </c>
+      <c r="BS58">
+        <v>6174752000.0</v>
+      </c>
+      <c r="BT58">
+        <v>6089285000.0</v>
+      </c>
+      <c r="BU58">
+        <v>5985015000.0</v>
+      </c>
+      <c r="BV58">
+        <v>5861875000.0</v>
+      </c>
+      <c r="BW58">
+        <v>5779904000.0</v>
+      </c>
+      <c r="BX58">
+        <v>4772354000.0</v>
+      </c>
+      <c r="BY58">
+        <v>4570492000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>4508203000.0</v>
+      </c>
+      <c r="CA58">
+        <v>4538238000.0</v>
+      </c>
+      <c r="CB58">
+        <v>4563759000.0</v>
+      </c>
+      <c r="CC58">
+        <v>4435477000.0</v>
+      </c>
+      <c r="CD58">
+        <v>4415209000.0</v>
+      </c>
+      <c r="CE58">
+        <v>4273000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>4212466000.0</v>
+      </c>
+      <c r="CG58">
+        <v>4115573000.0</v>
+      </c>
+      <c r="CH58">
+        <v>3951490000.0</v>
+      </c>
+      <c r="CI58">
+        <v>3890260000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>3908967000.0</v>
+      </c>
+      <c r="CK58">
+        <v>3760863000.0</v>
+      </c>
+      <c r="CL58">
+        <v>3720341000.0</v>
+      </c>
+      <c r="CM58">
+        <v>3599564000.0</v>
+      </c>
+      <c r="CN58">
+        <v>3605518000.0</v>
+      </c>
+      <c r="CO58">
+        <v>3590736000.0</v>
+      </c>
+      <c r="CP58">
+        <v>3481598000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>3433200000.0</v>
+      </c>
+      <c r="CR58">
+        <v>3315114000.0</v>
+      </c>
+      <c r="CS58">
+        <v>3262587000.0</v>
+      </c>
+      <c r="CT58">
+        <v>3076762000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:98">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+    </row>
+    <row r="60" spans="1:98">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>3322600000.0</v>
+      </c>
+      <c r="C60">
+        <v>3358500000.0</v>
+      </c>
+      <c r="D60">
+        <v>3447000000.0</v>
+      </c>
+      <c r="E60">
+        <v>3448700000.0</v>
+      </c>
+      <c r="F60">
+        <v>3421800000.0</v>
+      </c>
+      <c r="G60">
+        <v>3361300000.0</v>
+      </c>
+      <c r="H60">
+        <v>3304000000.0</v>
+      </c>
+      <c r="I60">
+        <v>3365800000.0</v>
+      </c>
+      <c r="J60">
+        <v>3225300000.0</v>
+      </c>
+      <c r="K60">
+        <v>3209700000.0</v>
+      </c>
+      <c r="L60">
+        <v>3227500000.0</v>
+      </c>
+      <c r="M60">
+        <v>3085500000.0</v>
+      </c>
+      <c r="N60">
+        <v>3121200000.0</v>
+      </c>
+      <c r="O60">
+        <v>3160300000.0</v>
+      </c>
+      <c r="P60">
+        <v>3073800000.0</v>
+      </c>
+      <c r="Q60">
+        <v>3005500000.0</v>
+      </c>
+      <c r="R60">
+        <v>3271900000.0</v>
+      </c>
+      <c r="S60">
+        <v>3441100000.0</v>
+      </c>
+      <c r="T60">
+        <v>1986600000.0</v>
+      </c>
+      <c r="U60">
+        <v>1984800000.0</v>
+      </c>
+      <c r="V60">
+        <v>1970900000.0</v>
+      </c>
+      <c r="W60">
+        <v>1933400000.0</v>
+      </c>
+      <c r="X60">
+        <v>1959800000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1977600000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1998900000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1956100000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2013900000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1982600000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1948600000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1736900000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1693900000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1647200000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1458300000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1432400000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1427616000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1419410000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1405378000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1001596000.0</v>
+      </c>
+      <c r="AN60">
+        <v>982593000.0</v>
+      </c>
+      <c r="AO60">
+        <v>982504000.0</v>
+      </c>
+      <c r="AP60">
+        <v>965125000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>942014000.0</v>
+      </c>
+      <c r="AR60">
+        <v>950493000.0</v>
+      </c>
+      <c r="AS60">
+        <v>938575000.0</v>
+      </c>
+      <c r="AT60">
+        <v>924855000.0</v>
+      </c>
+      <c r="AU60">
+        <v>914450000.0</v>
+      </c>
+      <c r="AV60">
+        <v>908924000.0</v>
+      </c>
+      <c r="AW60">
+        <v>885864000.0</v>
+      </c>
+      <c r="AX60">
+        <v>838526000.0</v>
+      </c>
+      <c r="AY60">
+        <v>825638000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>801581000.0</v>
+      </c>
+      <c r="BA60">
+        <v>792860000.0</v>
+      </c>
+      <c r="BB60">
+        <v>769954000.0</v>
+      </c>
+      <c r="BC60">
+        <v>771373000.0</v>
+      </c>
+      <c r="BD60">
+        <v>751186000.0</v>
+      </c>
+      <c r="BE60">
+        <v>797870000.0</v>
+      </c>
+      <c r="BF60">
+        <v>786335000.0</v>
+      </c>
+      <c r="BG60">
+        <v>779275000.0</v>
+      </c>
+      <c r="BH60">
+        <v>771020000.0</v>
+      </c>
+      <c r="BI60">
+        <v>767955000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>759345000.0</v>
+      </c>
+      <c r="BK60">
+        <v>741697000.0</v>
+      </c>
+      <c r="BL60">
+        <v>736802000.0</v>
+      </c>
+      <c r="BM60">
+        <v>744703000.0</v>
+      </c>
+      <c r="BN60">
+        <v>740188000.0</v>
+      </c>
+      <c r="BO60">
+        <v>732567000.0</v>
+      </c>
+      <c r="BP60">
+        <v>574434000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>570684000.0</v>
+      </c>
+      <c r="BR60">
+        <v>553868000.0</v>
+      </c>
+      <c r="BS60">
+        <v>548085000.0</v>
+      </c>
+      <c r="BT60">
+        <v>539062000.0</v>
+      </c>
+      <c r="BU60">
+        <v>524998000.0</v>
+      </c>
+      <c r="BV60">
+        <v>502089000.0</v>
+      </c>
+      <c r="BW60">
+        <v>504452000.0</v>
+      </c>
+      <c r="BX60">
+        <v>444443000.0</v>
+      </c>
+      <c r="BY60">
+        <v>441115000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>426623000.0</v>
+      </c>
+      <c r="CA60">
+        <v>421617000.0</v>
+      </c>
+      <c r="CB60">
+        <v>410375000.0</v>
+      </c>
+      <c r="CC60">
+        <v>388482000.0</v>
+      </c>
+      <c r="CD60">
+        <v>365464000.0</v>
+      </c>
+      <c r="CE60">
+        <v>359647000.0</v>
+      </c>
+      <c r="CF60">
+        <v>349847000.0</v>
+      </c>
+      <c r="CG60">
+        <v>342166000.0</v>
+      </c>
+      <c r="CH60">
+        <v>326120000.0</v>
+      </c>
+      <c r="CI60">
+        <v>310951000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>308326000.0</v>
+      </c>
+      <c r="CK60">
+        <v>302299000.0</v>
+      </c>
+      <c r="CL60">
+        <v>281715000.0</v>
+      </c>
+      <c r="CM60">
+        <v>283971000.0</v>
+      </c>
+      <c r="CN60">
+        <v>274226000.0</v>
+      </c>
+      <c r="CO60">
+        <v>266382000.0</v>
+      </c>
+      <c r="CP60">
+        <v>258688000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>249555000.0</v>
+      </c>
+      <c r="CR60">
+        <v>243854000.0</v>
+      </c>
+      <c r="CS60">
+        <v>238366000.0</v>
+      </c>
+      <c r="CT60">
+        <v>233549000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:98">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+    </row>
+    <row r="62" spans="1:98">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>26800000.0</v>
+      </c>
+      <c r="C2">
+        <v>548700000.0</v>
+      </c>
+      <c r="D2">
+        <v>71600000.0</v>
+      </c>
+      <c r="E2">
+        <v>161600000.0</v>
+      </c>
+      <c r="F2">
+        <v>2700000.0</v>
+      </c>
+      <c r="G2">
+        <v>83500000.0</v>
+      </c>
+      <c r="H2">
+        <v>72900000.0</v>
+      </c>
+      <c r="I2">
+        <v>49500000.0</v>
+      </c>
+      <c r="J2">
+        <v>39000000.0</v>
+      </c>
+      <c r="K2">
+        <v>27600000.0</v>
+      </c>
+      <c r="L2">
+        <v>24882000.0</v>
+      </c>
+      <c r="M2">
+        <v>11984000.0</v>
+      </c>
+      <c r="N2">
+        <v>14570000.0</v>
+      </c>
+      <c r="O2">
+        <v>70864000.0</v>
+      </c>
+      <c r="P2">
+        <v>100182000.0</v>
+      </c>
+      <c r="Q2">
+        <v>130007000.0</v>
+      </c>
+      <c r="R2">
+        <v>130198000.0</v>
+      </c>
+      <c r="S2">
+        <v>153898000.0</v>
+      </c>
+      <c r="T2">
+        <v>133704000.0</v>
+      </c>
+      <c r="U2">
+        <v>113721000.0</v>
+      </c>
+      <c r="V2">
+        <v>69396000.0</v>
+      </c>
+      <c r="W2">
+        <v>51154000.0</v>
+      </c>
+      <c r="X2">
+        <v>58466000.0</v>
+      </c>
+      <c r="Y2">
+        <v>74650000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3">
+        <v>50800000.0</v>
+      </c>
+      <c r="C3">
+        <v>57000000.0</v>
+      </c>
+      <c r="D3">
+        <v>15700000.0</v>
+      </c>
+      <c r="E3">
+        <v>55500000.0</v>
+      </c>
+      <c r="F3">
+        <v>44400000.0</v>
+      </c>
+      <c r="G3">
+        <v>45100000.0</v>
+      </c>
+      <c r="H3">
+        <v>38700000.0</v>
+      </c>
+      <c r="I3">
+        <v>27600000.0</v>
+      </c>
+      <c r="J3">
+        <v>18432000.0</v>
+      </c>
+      <c r="K3">
+        <v>19480000.0</v>
+      </c>
+      <c r="L3">
+        <v>18313000.0</v>
+      </c>
+      <c r="M3">
+        <v>16855000.0</v>
+      </c>
+      <c r="N3">
+        <v>16245000.0</v>
+      </c>
+      <c r="O3">
+        <v>17112000.0</v>
+      </c>
+      <c r="P3">
+        <v>17368000.0</v>
+      </c>
+      <c r="Q3">
+        <v>20136000.0</v>
+      </c>
+      <c r="R3">
+        <v>22286000.0</v>
+      </c>
+      <c r="S3">
+        <v>24238000.0</v>
+      </c>
+      <c r="T3">
+        <v>16367000.0</v>
+      </c>
+      <c r="U3">
+        <v>10298000.0</v>
+      </c>
+      <c r="V3">
+        <v>18802000.0</v>
+      </c>
+      <c r="W3">
+        <v>20223000.0</v>
+      </c>
+      <c r="X3">
+        <v>15915000.0</v>
+      </c>
+      <c r="Y3">
+        <v>11647000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5">
+        <v>391700000.0</v>
+      </c>
+      <c r="C5">
+        <v>294500000.0</v>
+      </c>
+      <c r="D5">
+        <v>336800000.0</v>
+      </c>
+      <c r="E5">
+        <v>257100000.0</v>
+      </c>
+      <c r="F5">
+        <v>247800000.0</v>
+      </c>
+      <c r="G5">
+        <v>209300000.0</v>
+      </c>
+      <c r="H5">
+        <v>235100000.0</v>
+      </c>
+      <c r="I5">
+        <v>206300000.0</v>
+      </c>
+      <c r="J5">
+        <v>156668000.0</v>
+      </c>
+      <c r="K5">
+        <v>145320000.0</v>
+      </c>
+      <c r="L5">
+        <v>130457000.0</v>
+      </c>
+      <c r="M5">
+        <v>129615000.0</v>
+      </c>
+      <c r="N5">
+        <v>132702000.0</v>
+      </c>
+      <c r="O5">
+        <v>88262000.0</v>
+      </c>
+      <c r="P5">
+        <v>66161000.0</v>
+      </c>
+      <c r="Q5">
+        <v>54446000.0</v>
+      </c>
+      <c r="R5">
+        <v>80816000.0</v>
+      </c>
+      <c r="S5">
+        <v>108189000.0</v>
+      </c>
+      <c r="T5">
+        <v>105434000.0</v>
+      </c>
+      <c r="U5">
+        <v>117108000.0</v>
+      </c>
+      <c r="V5">
+        <v>84025000.0</v>
+      </c>
+      <c r="W5">
+        <v>69350000.0</v>
+      </c>
+      <c r="X5">
+        <v>63019000.0</v>
+      </c>
+      <c r="Y5">
+        <v>53741000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>442500000.0</v>
+      </c>
+      <c r="C6">
+        <v>351500000.0</v>
+      </c>
+      <c r="D6">
+        <v>336800000.0</v>
+      </c>
+      <c r="E6">
+        <v>312600000.0</v>
+      </c>
+      <c r="F6">
+        <v>292200000.0</v>
+      </c>
+      <c r="G6">
+        <v>254400000.0</v>
+      </c>
+      <c r="H6">
+        <v>273800000.0</v>
+      </c>
+      <c r="I6">
+        <v>233900000.0</v>
+      </c>
+      <c r="J6">
+        <v>175100000.0</v>
+      </c>
+      <c r="K6">
+        <v>164800000.0</v>
+      </c>
+      <c r="L6">
+        <v>148770000.0</v>
+      </c>
+      <c r="M6">
+        <v>146470000.0</v>
+      </c>
+      <c r="N6">
+        <v>148947000.0</v>
+      </c>
+      <c r="O6">
+        <v>105374000.0</v>
+      </c>
+      <c r="P6">
+        <v>83529000.0</v>
+      </c>
+      <c r="Q6">
+        <v>74582000.0</v>
+      </c>
+      <c r="R6">
+        <v>103102000.0</v>
+      </c>
+      <c r="S6">
+        <v>132427000.0</v>
+      </c>
+      <c r="T6">
+        <v>121801000.0</v>
+      </c>
+      <c r="U6">
+        <v>127406000.0</v>
+      </c>
+      <c r="V6">
+        <v>102827000.0</v>
+      </c>
+      <c r="W6">
+        <v>89573000.0</v>
+      </c>
+      <c r="X6">
+        <v>78934000.0</v>
+      </c>
+      <c r="Y6">
+        <v>65388000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>2200000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>1031500000.0</v>
+      </c>
+      <c r="C9">
+        <v>931900000.0</v>
+      </c>
+      <c r="D9">
+        <v>75400000.0</v>
+      </c>
+      <c r="E9">
+        <v>1023100000.0</v>
+      </c>
+      <c r="F9">
+        <v>653300000.0</v>
+      </c>
+      <c r="G9">
+        <v>596800000.0</v>
+      </c>
+      <c r="H9">
+        <v>623700000.0</v>
+      </c>
+      <c r="I9">
+        <v>562700000.0</v>
+      </c>
+      <c r="J9">
+        <v>480600000.0</v>
+      </c>
+      <c r="K9">
+        <v>402100000.0</v>
+      </c>
+      <c r="L9">
+        <v>379056000.0</v>
+      </c>
+      <c r="M9">
+        <v>366918000.0</v>
+      </c>
+      <c r="N9">
+        <v>354771000.0</v>
+      </c>
+      <c r="O9">
+        <v>317897000.0</v>
+      </c>
+      <c r="P9">
+        <v>284573000.0</v>
+      </c>
+      <c r="Q9">
+        <v>275450000.0</v>
+      </c>
+      <c r="R9">
+        <v>298526000.0</v>
+      </c>
+      <c r="S9">
+        <v>303522000.0</v>
+      </c>
+      <c r="T9">
+        <v>284301000.0</v>
+      </c>
+      <c r="U9">
+        <v>262020000.0</v>
+      </c>
+      <c r="V9">
+        <v>234751000.0</v>
+      </c>
+      <c r="W9">
+        <v>212330000.0</v>
+      </c>
+      <c r="X9">
+        <v>200944000.0</v>
+      </c>
+      <c r="Y9">
+        <v>187557000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>391700000.0</v>
+      </c>
+      <c r="C10">
+        <v>294500000.0</v>
+      </c>
+      <c r="D10">
+        <v>336800000.0</v>
+      </c>
+      <c r="E10">
+        <v>257100000.0</v>
+      </c>
+      <c r="F10">
+        <v>247800000.0</v>
+      </c>
+      <c r="G10">
+        <v>209300000.0</v>
+      </c>
+      <c r="H10">
+        <v>235100000.0</v>
+      </c>
+      <c r="I10">
+        <v>206300000.0</v>
+      </c>
+      <c r="J10">
+        <v>156722000.0</v>
+      </c>
+      <c r="K10">
+        <v>145259000.0</v>
+      </c>
+      <c r="L10">
+        <v>130457000.0</v>
+      </c>
+      <c r="M10">
+        <v>129615000.0</v>
+      </c>
+      <c r="N10">
+        <v>132702000.0</v>
+      </c>
+      <c r="O10">
+        <v>88262000.0</v>
+      </c>
+      <c r="P10">
+        <v>66161000.0</v>
+      </c>
+      <c r="Q10">
+        <v>54446000.0</v>
+      </c>
+      <c r="R10">
+        <v>80816000.0</v>
+      </c>
+      <c r="S10">
+        <v>108077000.0</v>
+      </c>
+      <c r="T10">
+        <v>105434000.0</v>
+      </c>
+      <c r="U10">
+        <v>117108000.0</v>
+      </c>
+      <c r="V10">
+        <v>84025000.0</v>
+      </c>
+      <c r="W10">
+        <v>69350000.0</v>
+      </c>
+      <c r="X10">
+        <v>63019000.0</v>
+      </c>
+      <c r="Y10">
+        <v>53741000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>89600000.0</v>
+      </c>
+      <c r="C11">
+        <v>68500000.0</v>
+      </c>
+      <c r="D11">
+        <v>79300000.0</v>
+      </c>
+      <c r="E11">
+        <v>54900000.0</v>
+      </c>
+      <c r="F11">
+        <v>55700000.0</v>
+      </c>
+      <c r="G11">
+        <v>48100000.0</v>
+      </c>
+      <c r="H11">
+        <v>54100000.0</v>
+      </c>
+      <c r="I11">
+        <v>46100000.0</v>
+      </c>
+      <c r="J11">
+        <v>50201000.0</v>
+      </c>
+      <c r="K11">
+        <v>49623000.0</v>
+      </c>
+      <c r="L11">
+        <v>43662000.0</v>
+      </c>
+      <c r="M11">
+        <v>45214000.0</v>
+      </c>
+      <c r="N11">
+        <v>46566000.0</v>
+      </c>
+      <c r="O11">
+        <v>30038000.0</v>
+      </c>
+      <c r="P11">
+        <v>21615000.0</v>
+      </c>
+      <c r="Q11">
+        <v>17090000.0</v>
+      </c>
+      <c r="R11">
+        <v>26953000.0</v>
+      </c>
+      <c r="S11">
+        <v>37429000.0</v>
+      </c>
+      <c r="T11">
+        <v>36793000.0</v>
+      </c>
+      <c r="U11">
+        <v>41499000.0</v>
+      </c>
+      <c r="V11">
+        <v>29310000.0</v>
+      </c>
+      <c r="W11">
+        <v>23929000.0</v>
+      </c>
+      <c r="X11">
+        <v>22267000.0</v>
+      </c>
+      <c r="Y11">
+        <v>19247000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>352600000.0</v>
+      </c>
+      <c r="C12">
+        <v>480900000.0</v>
+      </c>
+      <c r="D12">
+        <v>656800000.0</v>
+      </c>
+      <c r="E12">
+        <v>78900000.0</v>
+      </c>
+      <c r="F12">
+        <v>17300000.0</v>
+      </c>
+      <c r="G12">
+        <v>26600000.0</v>
+      </c>
+      <c r="H12">
+        <v>59000000.0</v>
+      </c>
+      <c r="I12">
+        <v>40900000.0</v>
+      </c>
+      <c r="J12">
+        <v>27934000.0</v>
+      </c>
+      <c r="K12">
+        <v>17661000.0</v>
+      </c>
+      <c r="L12">
+        <v>18060000.0</v>
+      </c>
+      <c r="M12">
+        <v>18606000.0</v>
+      </c>
+      <c r="N12">
+        <v>20695000.0</v>
+      </c>
+      <c r="O12">
+        <v>30114000.0</v>
+      </c>
+      <c r="P12">
+        <v>42031000.0</v>
+      </c>
+      <c r="Q12">
+        <v>63107000.0</v>
+      </c>
+      <c r="R12">
+        <v>84898000.0</v>
+      </c>
+      <c r="S12">
+        <v>120542000.0</v>
+      </c>
+      <c r="T12">
+        <v>125954000.0</v>
+      </c>
+      <c r="U12">
+        <v>105960000.0</v>
+      </c>
+      <c r="V12">
+        <v>63549000.0</v>
+      </c>
+      <c r="W12">
+        <v>42421000.0</v>
+      </c>
+      <c r="X12">
+        <v>48614000.0</v>
+      </c>
+      <c r="Y12">
+        <v>65459000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>1178000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1302500000.0</v>
+      </c>
+      <c r="D13">
+        <v>1259800000.0</v>
+      </c>
+      <c r="E13">
+        <v>942600000.0</v>
+      </c>
+      <c r="F13">
+        <v>488200000.0</v>
+      </c>
+      <c r="G13">
+        <v>497000000.0</v>
+      </c>
+      <c r="H13">
+        <v>554000000.0</v>
+      </c>
+      <c r="I13">
+        <v>473400000.0</v>
+      </c>
+      <c r="J13">
+        <v>377777000.0</v>
+      </c>
+      <c r="K13">
+        <v>297426000.0</v>
+      </c>
+      <c r="L13">
+        <v>282423000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>302100000.0</v>
+      </c>
+      <c r="C15">
+        <v>226000000.0</v>
+      </c>
+      <c r="D15">
+        <v>257500000.0</v>
+      </c>
+      <c r="E15">
+        <v>202200000.0</v>
+      </c>
+      <c r="F15">
+        <v>192100000.0</v>
+      </c>
+      <c r="G15">
+        <v>161200000.0</v>
+      </c>
+      <c r="H15">
+        <v>181000000.0</v>
+      </c>
+      <c r="I15">
+        <v>160200000.0</v>
+      </c>
+      <c r="J15">
+        <v>106500000.0</v>
+      </c>
+      <c r="K15">
+        <v>95700000.0</v>
+      </c>
+      <c r="L15">
+        <v>86795000.0</v>
+      </c>
+      <c r="M15">
+        <v>84401000.0</v>
+      </c>
+      <c r="N15">
+        <v>86136000.0</v>
+      </c>
+      <c r="O15">
+        <v>58224000.0</v>
+      </c>
+      <c r="P15">
+        <v>44546000.0</v>
+      </c>
+      <c r="Q15">
+        <v>37356000.0</v>
+      </c>
+      <c r="R15">
+        <v>53863000.0</v>
+      </c>
+      <c r="S15">
+        <v>70648000.0</v>
+      </c>
+      <c r="T15">
+        <v>68641000.0</v>
+      </c>
+      <c r="U15">
+        <v>75609000.0</v>
+      </c>
+      <c r="V15">
+        <v>54715000.0</v>
+      </c>
+      <c r="W15">
+        <v>45421000.0</v>
+      </c>
+      <c r="X15">
+        <v>40752000.0</v>
+      </c>
+      <c r="Y15">
+        <v>34494000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>202200000.0</v>
+      </c>
+      <c r="F16">
+        <v>192100000.0</v>
+      </c>
+      <c r="G16">
+        <v>161200000.0</v>
+      </c>
+      <c r="H16">
+        <v>181000000.0</v>
+      </c>
+      <c r="I16">
+        <v>160200000.0</v>
+      </c>
+      <c r="J16">
+        <v>106521000.0</v>
+      </c>
+      <c r="K16">
+        <v>95636000.0</v>
+      </c>
+      <c r="L16">
+        <v>86795000.0</v>
+      </c>
+      <c r="M16">
+        <v>84401000.0</v>
+      </c>
+      <c r="N16">
+        <v>86136000.0</v>
+      </c>
+      <c r="O16">
+        <v>54924000.0</v>
+      </c>
+      <c r="P16">
+        <v>41124000.0</v>
+      </c>
+      <c r="Q16">
+        <v>33934000.0</v>
+      </c>
+      <c r="R16">
+        <v>50441000.0</v>
+      </c>
+      <c r="S16">
+        <v>67301000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17">
+        <v>302100000.0</v>
+      </c>
+      <c r="C17">
+        <v>226000000.0</v>
+      </c>
+      <c r="D17">
+        <v>281800000.0</v>
+      </c>
+      <c r="E17">
+        <v>202200000.0</v>
+      </c>
+      <c r="F17">
+        <v>192100000.0</v>
+      </c>
+      <c r="G17">
+        <v>257400000.0</v>
+      </c>
+      <c r="H17">
+        <v>289200000.0</v>
+      </c>
+      <c r="I17">
+        <v>252400000.0</v>
+      </c>
+      <c r="J17">
+        <v>206922000.0</v>
+      </c>
+      <c r="K17">
+        <v>194882000.0</v>
+      </c>
+      <c r="L17">
+        <v>174119000.0</v>
+      </c>
+      <c r="M17">
+        <v>174829000.0</v>
+      </c>
+      <c r="N17">
+        <v>86136000.0</v>
+      </c>
+      <c r="O17">
+        <v>58224000.0</v>
+      </c>
+      <c r="P17">
+        <v>44546000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18">
+        <v>825400000.0</v>
+      </c>
+      <c r="C18">
+        <v>821600000.0</v>
+      </c>
+      <c r="D18">
+        <v>929400000.0</v>
+      </c>
+      <c r="E18">
+        <v>942600000.0</v>
+      </c>
+      <c r="F18">
+        <v>488200000.0</v>
+      </c>
+      <c r="G18">
+        <v>497000000.0</v>
+      </c>
+      <c r="H18">
+        <v>495000000.0</v>
+      </c>
+      <c r="I18">
+        <v>432500000.0</v>
+      </c>
+      <c r="J18">
+        <v>349843000.0</v>
+      </c>
+      <c r="K18">
+        <v>279765000.0</v>
+      </c>
+      <c r="L18">
+        <v>264363000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>27156000.0</v>
+      </c>
+      <c r="K20">
+        <v>2821000.0</v>
+      </c>
+      <c r="L20">
+        <v>795000.0</v>
+      </c>
+      <c r="M20">
+        <v>4017000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>391700000.0</v>
+      </c>
+      <c r="C21">
+        <v>294500000.0</v>
+      </c>
+      <c r="D21">
+        <v>336800000.0</v>
+      </c>
+      <c r="E21">
+        <v>257100000.0</v>
+      </c>
+      <c r="F21">
+        <v>247800000.0</v>
+      </c>
+      <c r="G21">
+        <v>209300000.0</v>
+      </c>
+      <c r="H21">
+        <v>235100000.0</v>
+      </c>
+      <c r="I21">
+        <v>206300000.0</v>
+      </c>
+      <c r="J21">
+        <v>156700000.0</v>
+      </c>
+      <c r="K21">
+        <v>145300000.0</v>
+      </c>
+      <c r="L21">
+        <v>130457000.0</v>
+      </c>
+      <c r="M21">
+        <v>129615000.0</v>
+      </c>
+      <c r="N21">
+        <v>132702000.0</v>
+      </c>
+      <c r="O21">
+        <v>88262000.0</v>
+      </c>
+      <c r="P21">
+        <v>66161000.0</v>
+      </c>
+      <c r="Q21">
+        <v>54446000.0</v>
+      </c>
+      <c r="R21">
+        <v>80816000.0</v>
+      </c>
+      <c r="S21">
+        <v>108077000.0</v>
+      </c>
+      <c r="T21">
+        <v>105434000.0</v>
+      </c>
+      <c r="U21">
+        <v>117108000.0</v>
+      </c>
+      <c r="V21">
+        <v>84025000.0</v>
+      </c>
+      <c r="W21">
+        <v>69350000.0</v>
+      </c>
+      <c r="X21">
+        <v>63019000.0</v>
+      </c>
+      <c r="Y21">
+        <v>53741000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>666600000.0</v>
+      </c>
+      <c r="C23">
+        <v>1186100000.0</v>
+      </c>
+      <c r="D23">
+        <v>71600000.0</v>
+      </c>
+      <c r="E23">
+        <v>927600000.0</v>
+      </c>
+      <c r="F23">
+        <v>408200000.0</v>
+      </c>
+      <c r="G23">
+        <v>471000000.0</v>
+      </c>
+      <c r="H23">
+        <v>461500000.0</v>
+      </c>
+      <c r="I23">
+        <v>405900000.0</v>
+      </c>
+      <c r="J23">
+        <v>362900000.0</v>
+      </c>
+      <c r="K23">
+        <v>284400000.0</v>
+      </c>
+      <c r="L23">
+        <v>273481000.0</v>
+      </c>
+      <c r="M23">
+        <v>249287000.0</v>
+      </c>
+      <c r="N23">
+        <v>236639000.0</v>
+      </c>
+      <c r="O23">
+        <v>300499000.0</v>
+      </c>
+      <c r="P23">
+        <v>318594000.0</v>
+      </c>
+      <c r="Q23">
+        <v>351011000.0</v>
+      </c>
+      <c r="R23">
+        <v>347908000.0</v>
+      </c>
+      <c r="S23">
+        <v>349343000.0</v>
+      </c>
+      <c r="T23">
+        <v>312571000.0</v>
+      </c>
+      <c r="U23">
+        <v>258633000.0</v>
+      </c>
+      <c r="V23">
+        <v>220122000.0</v>
+      </c>
+      <c r="W23">
+        <v>194134000.0</v>
+      </c>
+      <c r="X23">
+        <v>196391000.0</v>
+      </c>
+      <c r="Y23">
+        <v>208466000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
+        <v>3300000.0</v>
+      </c>
+      <c r="P24">
+        <v>3422000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>50800000.0</v>
+      </c>
+      <c r="C25">
+        <v>57000000.0</v>
+      </c>
+      <c r="D25">
+        <v>54600000.0</v>
+      </c>
+      <c r="E25">
+        <v>15900000.0</v>
+      </c>
+      <c r="F25">
+        <v>9900000.0</v>
+      </c>
+      <c r="G25">
+        <v>45100000.0</v>
+      </c>
+      <c r="H25">
+        <v>38700000.0</v>
+      </c>
+      <c r="I25">
+        <v>27600000.0</v>
+      </c>
+      <c r="J25">
+        <v>18432000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>900000.0</v>
+      </c>
+      <c r="E27">
+        <v>3800000.0</v>
+      </c>
+      <c r="F27">
+        <v>2600000.0</v>
+      </c>
+      <c r="G27">
+        <v>2800000.0</v>
+      </c>
+      <c r="H27">
+        <v>4200000.0</v>
+      </c>
+      <c r="I27">
+        <v>3200000.0</v>
+      </c>
+      <c r="J27">
+        <v>3500000.0</v>
+      </c>
+      <c r="K27">
+        <v>2800000.0</v>
+      </c>
+      <c r="L27">
+        <v>3500000.0</v>
+      </c>
+      <c r="M27">
+        <v>3734000.0</v>
+      </c>
+      <c r="N27">
+        <v>3532000.0</v>
+      </c>
+      <c r="O27">
+        <v>3555000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>424600000.0</v>
+      </c>
+      <c r="C28">
+        <v>371300000.0</v>
+      </c>
+      <c r="D28">
+        <v>372800000.0</v>
+      </c>
+      <c r="E28">
+        <v>373600000.0</v>
+      </c>
+      <c r="F28">
+        <v>227300000.0</v>
+      </c>
+      <c r="G28">
+        <v>229000000.0</v>
+      </c>
+      <c r="H28">
+        <v>210300000.0</v>
+      </c>
+      <c r="I28">
+        <v>199900000.0</v>
+      </c>
+      <c r="J28">
+        <v>165000000.0</v>
+      </c>
+      <c r="K28">
+        <v>148400000.0</v>
+      </c>
+      <c r="L28">
+        <v>137633000.0</v>
+      </c>
+      <c r="M28">
+        <v>131685000.0</v>
+      </c>
+      <c r="N28">
+        <v>129397000.0</v>
+      </c>
+      <c r="O28">
+        <v>125648000.0</v>
+      </c>
+      <c r="P28">
+        <v>118685000.0</v>
+      </c>
+      <c r="Q28">
+        <v>122711000.0</v>
+      </c>
+      <c r="R28">
+        <v>125699000.0</v>
+      </c>
+      <c r="S28">
+        <v>114024000.0</v>
+      </c>
+      <c r="T28">
+        <v>98134000.0</v>
+      </c>
+      <c r="U28">
+        <v>88889000.0</v>
+      </c>
+      <c r="V28">
+        <v>80029000.0</v>
+      </c>
+      <c r="W28">
+        <v>73972000.0</v>
+      </c>
+      <c r="X28">
+        <v>69999000.0</v>
+      </c>
+      <c r="Y28">
+        <v>68379000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>89600000.0</v>
+      </c>
+      <c r="C29">
+        <v>68500000.0</v>
+      </c>
+      <c r="D29">
+        <v>84100000.0</v>
+      </c>
+      <c r="E29">
+        <v>54900000.0</v>
+      </c>
+      <c r="F29">
+        <v>55700000.0</v>
+      </c>
+      <c r="G29">
+        <v>48100000.0</v>
+      </c>
+      <c r="H29">
+        <v>54100000.0</v>
+      </c>
+      <c r="I29">
+        <v>46100000.0</v>
+      </c>
+      <c r="J29">
+        <v>50201000.0</v>
+      </c>
+      <c r="K29">
+        <v>49623000.0</v>
+      </c>
+      <c r="L29">
+        <v>43662000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>639800000.0</v>
+      </c>
+      <c r="C30">
+        <v>637400000.0</v>
+      </c>
+      <c r="D30">
+        <v>261400000.0</v>
+      </c>
+      <c r="E30">
+        <v>766000000.0</v>
+      </c>
+      <c r="F30">
+        <v>405500000.0</v>
+      </c>
+      <c r="G30">
+        <v>387500000.0</v>
+      </c>
+      <c r="H30">
+        <v>388600000.0</v>
+      </c>
+      <c r="I30">
+        <v>356400000.0</v>
+      </c>
+      <c r="J30">
+        <v>323900000.0</v>
+      </c>
+      <c r="K30">
+        <v>256800000.0</v>
+      </c>
+      <c r="L30">
+        <v>248599000.0</v>
+      </c>
+      <c r="M30">
+        <v>237303000.0</v>
+      </c>
+      <c r="N30">
+        <v>222069000.0</v>
+      </c>
+      <c r="O30">
+        <v>229635000.0</v>
+      </c>
+      <c r="P30">
+        <v>218412000.0</v>
+      </c>
+      <c r="Q30">
+        <v>221004000.0</v>
+      </c>
+      <c r="R30">
+        <v>217710000.0</v>
+      </c>
+      <c r="S30">
+        <v>195445000.0</v>
+      </c>
+      <c r="T30">
+        <v>178867000.0</v>
+      </c>
+      <c r="U30">
+        <v>144912000.0</v>
+      </c>
+      <c r="V30">
+        <v>150726000.0</v>
+      </c>
+      <c r="W30">
+        <v>142980000.0</v>
+      </c>
+      <c r="X30">
+        <v>137925000.0</v>
+      </c>
+      <c r="Y30">
+        <v>133816000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>1126900000.0</v>
+      </c>
+      <c r="D31">
+        <v>336800000.0</v>
+      </c>
+      <c r="E31">
+        <v>-147700000.0</v>
+      </c>
+      <c r="F31">
+        <v>-21000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-26200000.0</v>
+      </c>
+      <c r="H31">
+        <v>-33200000.0</v>
+      </c>
+      <c r="I31">
+        <v>-26200000.0</v>
+      </c>
+      <c r="J31">
+        <v>-40678000.0</v>
+      </c>
+      <c r="K31">
+        <v>-9741000.0</v>
+      </c>
+      <c r="L31">
+        <v>-14703000.0</v>
+      </c>
+      <c r="M31">
+        <v>-17210000.0</v>
+      </c>
+      <c r="N31">
+        <v>-12070000.0</v>
+      </c>
+      <c r="O31">
+        <v>-23518000.0</v>
+      </c>
+      <c r="P31">
+        <v>-17368000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-20136000.0</v>
+      </c>
+      <c r="R31">
+        <v>-22286000.0</v>
+      </c>
+      <c r="S31">
+        <v>-120542000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1702000.0</v>
+      </c>
+      <c r="U31">
+        <v>-105960000.0</v>
+      </c>
+      <c r="V31">
+        <v>2187000.0</v>
+      </c>
+      <c r="W31">
+        <v>1963000.0</v>
+      </c>
+      <c r="X31">
+        <v>-48614000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-65459000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>1058300000.0</v>
+      </c>
+      <c r="C32">
+        <v>1480600000.0</v>
+      </c>
+      <c r="D32">
+        <v>147000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1184700000.0</v>
+      </c>
+      <c r="F32">
+        <v>656000000.0</v>
+      </c>
+      <c r="G32">
+        <v>680300000.0</v>
+      </c>
+      <c r="H32">
+        <v>696600000.0</v>
+      </c>
+      <c r="I32">
+        <v>612200000.0</v>
+      </c>
+      <c r="J32">
+        <v>519600000.0</v>
+      </c>
+      <c r="K32">
+        <v>429700000.0</v>
+      </c>
+      <c r="L32">
+        <v>403938000.0</v>
+      </c>
+      <c r="M32">
+        <v>378902000.0</v>
+      </c>
+      <c r="N32">
+        <v>369341000.0</v>
+      </c>
+      <c r="O32">
+        <v>388761000.0</v>
+      </c>
+      <c r="P32">
+        <v>384755000.0</v>
+      </c>
+      <c r="Q32">
+        <v>405457000.0</v>
+      </c>
+      <c r="R32">
+        <v>428724000.0</v>
+      </c>
+      <c r="S32">
+        <v>457420000.0</v>
+      </c>
+      <c r="T32">
+        <v>418005000.0</v>
+      </c>
+      <c r="U32">
+        <v>375741000.0</v>
+      </c>
+      <c r="V32">
+        <v>304147000.0</v>
+      </c>
+      <c r="W32">
+        <v>263484000.0</v>
+      </c>
+      <c r="X32">
+        <v>259410000.0</v>
+      </c>
+      <c r="Y32">
+        <v>262207000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CT32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:98">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2">
+        <v>-148400000.0</v>
+      </c>
+      <c r="C2">
+        <v>6700000.0</v>
+      </c>
+      <c r="D2">
+        <v>7100000.0</v>
+      </c>
+      <c r="E2">
+        <v>85200000.0</v>
+      </c>
+      <c r="F2">
+        <v>90000000.0</v>
+      </c>
+      <c r="G2">
+        <v>118300000.0</v>
+      </c>
+      <c r="H2">
+        <v>145200000.0</v>
+      </c>
+      <c r="I2">
+        <v>142300000.0</v>
+      </c>
+      <c r="J2">
+        <v>131300000.0</v>
+      </c>
+      <c r="K2">
+        <v>129900000.0</v>
+      </c>
+      <c r="L2">
+        <v>121900000.0</v>
+      </c>
+      <c r="M2">
+        <v>108800000.0</v>
+      </c>
+      <c r="N2">
+        <v>110600000.0</v>
+      </c>
+      <c r="O2">
+        <v>92200000.0</v>
+      </c>
+      <c r="P2">
+        <v>60300000.0</v>
+      </c>
+      <c r="Q2">
+        <v>28300000.0</v>
+      </c>
+      <c r="R2">
+        <v>5700000.0</v>
+      </c>
+      <c r="S2">
+        <v>67300000.0</v>
+      </c>
+      <c r="T2">
+        <v>-5500000.0</v>
+      </c>
+      <c r="U2">
+        <v>4200000.0</v>
+      </c>
+      <c r="V2">
+        <v>4500000.0</v>
+      </c>
+      <c r="W2">
+        <v>-500000.0</v>
+      </c>
+      <c r="X2">
+        <v>8500000.0</v>
+      </c>
+      <c r="Y2">
+        <v>11100000.0</v>
+      </c>
+      <c r="Z2">
+        <v>25800000.0</v>
+      </c>
+      <c r="AA2">
+        <v>38100000.0</v>
+      </c>
+      <c r="AB2">
+        <v>15600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>18400000.0</v>
+      </c>
+      <c r="AD2">
+        <v>20600000.0</v>
+      </c>
+      <c r="AE2">
+        <v>18300000.0</v>
+      </c>
+      <c r="AF2">
+        <v>14300000.0</v>
+      </c>
+      <c r="AG2">
+        <v>13200000.0</v>
+      </c>
+      <c r="AH2">
+        <v>12100000.0</v>
+      </c>
+      <c r="AI2">
+        <v>9900000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>11375000.0</v>
+      </c>
+      <c r="AK2">
+        <v>11400000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>7200000.0</v>
+      </c>
+      <c r="AN2">
+        <v>5629000.0</v>
+      </c>
+      <c r="AO2">
+        <v>6717000.0</v>
+      </c>
+      <c r="AP2">
+        <v>6876000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>8430000.0</v>
+      </c>
+      <c r="AR2">
+        <v>8002000.0</v>
+      </c>
+      <c r="AS2">
+        <v>5548000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5770000.0</v>
+      </c>
+      <c r="AU2">
+        <v>5562000.0</v>
+      </c>
+      <c r="AV2">
+        <v>5069000.0</v>
+      </c>
+      <c r="AW2">
+        <v>4907000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2457000.0</v>
+      </c>
+      <c r="AY2">
+        <v>-449000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>736000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1973000.0</v>
+      </c>
+      <c r="BB2">
+        <v>5571000.0</v>
+      </c>
+      <c r="BC2">
+        <v>6290000.0</v>
+      </c>
+      <c r="BD2">
+        <v>14628000.0</v>
+      </c>
+      <c r="BE2">
+        <v>16670000.0</v>
+      </c>
+      <c r="BF2">
+        <v>19893000.0</v>
+      </c>
+      <c r="BG2">
+        <v>19673000.0</v>
+      </c>
+      <c r="BH2">
+        <v>22722000.0</v>
+      </c>
+      <c r="BI2">
+        <v>23991000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>26424000.0</v>
+      </c>
+      <c r="BK2">
+        <v>27045000.0</v>
+      </c>
+      <c r="BL2">
+        <v>30865000.0</v>
+      </c>
+      <c r="BM2">
+        <v>33221000.0</v>
+      </c>
+      <c r="BN2">
+        <v>36191000.0</v>
+      </c>
+      <c r="BO2">
+        <v>29730000.0</v>
+      </c>
+      <c r="BP2">
+        <v>32594000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>31526000.0</v>
+      </c>
+      <c r="BR2">
+        <v>33658000.0</v>
+      </c>
+      <c r="BS2">
+        <v>32420000.0</v>
+      </c>
+      <c r="BT2">
+        <v>47341000.0</v>
+      </c>
+      <c r="BU2">
+        <v>34870000.0</v>
+      </c>
+      <c r="BV2">
+        <v>35018000.0</v>
+      </c>
+      <c r="BW2">
+        <v>36669000.0</v>
+      </c>
+      <c r="BX2">
+        <v>33460000.0</v>
+      </c>
+      <c r="BY2">
+        <v>34346000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>33531000.0</v>
+      </c>
+      <c r="CA2">
+        <v>32367000.0</v>
+      </c>
+      <c r="CB2">
+        <v>31799000.0</v>
+      </c>
+      <c r="CC2">
+        <v>30643000.0</v>
+      </c>
+      <c r="CD2">
+        <v>28172000.0</v>
+      </c>
+      <c r="CE2">
+        <v>23107000.0</v>
+      </c>
+      <c r="CF2">
+        <v>20919000.0</v>
+      </c>
+      <c r="CG2">
+        <v>18181000.0</v>
+      </c>
+      <c r="CH2">
+        <v>16037000.0</v>
+      </c>
+      <c r="CI2">
+        <v>14259000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>13142000.0</v>
+      </c>
+      <c r="CK2">
+        <v>12976000.0</v>
+      </c>
+      <c r="CL2">
+        <v>12534000.0</v>
+      </c>
+      <c r="CM2">
+        <v>12502000.0</v>
+      </c>
+      <c r="CN2">
+        <v>13252000.0</v>
+      </c>
+      <c r="CO2">
+        <v>13811000.0</v>
+      </c>
+      <c r="CP2">
+        <v>15079000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>16324000.0</v>
+      </c>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+    </row>
+    <row r="3" spans="1:98">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>12500000.0</v>
+      </c>
+      <c r="D3">
+        <v>14400000.0</v>
+      </c>
+      <c r="E3">
+        <v>16300000.0</v>
+      </c>
+      <c r="F3">
+        <v>9500000.0</v>
+      </c>
+      <c r="G3">
+        <v>10500000.0</v>
+      </c>
+      <c r="H3">
+        <v>15600000.0</v>
+      </c>
+      <c r="I3">
+        <v>15400000.0</v>
+      </c>
+      <c r="J3">
+        <v>10100000.0</v>
+      </c>
+      <c r="K3">
+        <v>15900000.0</v>
+      </c>
+      <c r="L3">
+        <v>13300000.0</v>
+      </c>
+      <c r="M3">
+        <v>13300000.0</v>
+      </c>
+      <c r="N3">
+        <v>13500000.0</v>
+      </c>
+      <c r="O3">
+        <v>13700000.0</v>
+      </c>
+      <c r="P3">
+        <v>14100000.0</v>
+      </c>
+      <c r="Q3">
+        <v>13900000.0</v>
+      </c>
+      <c r="R3">
+        <v>14200000.0</v>
+      </c>
+      <c r="S3">
+        <v>13300000.0</v>
+      </c>
+      <c r="T3">
+        <v>11000000.0</v>
+      </c>
+      <c r="U3">
+        <v>11100000.0</v>
+      </c>
+      <c r="V3">
+        <v>10900000.0</v>
+      </c>
+      <c r="W3">
+        <v>11400000.0</v>
+      </c>
+      <c r="X3">
+        <v>12100000.0</v>
+      </c>
+      <c r="Y3">
+        <v>11800000.0</v>
+      </c>
+      <c r="Z3">
+        <v>11500000.0</v>
+      </c>
+      <c r="AA3">
+        <v>9700000.0</v>
+      </c>
+      <c r="AB3">
+        <v>9700000.0</v>
+      </c>
+      <c r="AC3">
+        <v>9700000.0</v>
+      </c>
+      <c r="AD3">
+        <v>11800000.0</v>
+      </c>
+      <c r="AE3">
+        <v>7500000.0</v>
+      </c>
+      <c r="AF3">
+        <v>7700000.0</v>
+      </c>
+      <c r="AG3">
+        <v>6800000.0</v>
+      </c>
+      <c r="AH3">
+        <v>6500000.0</v>
+      </c>
+      <c r="AI3">
+        <v>6600000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>512000.0</v>
+      </c>
+      <c r="AK3">
+        <v>8200000.0</v>
+      </c>
+      <c r="AL3">
+        <v>5100000.0</v>
+      </c>
+      <c r="AM3">
+        <v>4600000.0</v>
+      </c>
+      <c r="AN3">
+        <v>4998000.0</v>
+      </c>
+      <c r="AO3">
+        <v>4991000.0</v>
+      </c>
+      <c r="AP3">
+        <v>4812000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>4679000.0</v>
+      </c>
+      <c r="AR3">
+        <v>4611000.0</v>
+      </c>
+      <c r="AS3">
+        <v>4612000.0</v>
+      </c>
+      <c r="AT3">
+        <v>4546000.0</v>
+      </c>
+      <c r="AU3">
+        <v>4544000.0</v>
+      </c>
+      <c r="AV3">
+        <v>4687000.0</v>
+      </c>
+      <c r="AW3">
+        <v>4382000.0</v>
+      </c>
+      <c r="AX3">
+        <v>3890000.0</v>
+      </c>
+      <c r="AY3">
+        <v>3896000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3952000.0</v>
+      </c>
+      <c r="BA3">
+        <v>3995000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4095000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4203000.0</v>
+      </c>
+      <c r="BD3">
+        <v>4342000.0</v>
+      </c>
+      <c r="BE3">
+        <v>4202000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4266000.0</v>
+      </c>
+      <c r="BG3">
+        <v>4302000.0</v>
+      </c>
+      <c r="BH3">
+        <v>4371000.0</v>
+      </c>
+      <c r="BI3">
+        <v>4320000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>4241000.0</v>
+      </c>
+      <c r="BK3">
+        <v>4436000.0</v>
+      </c>
+      <c r="BL3">
+        <v>4964000.0</v>
+      </c>
+      <c r="BM3">
+        <v>5186000.0</v>
+      </c>
+      <c r="BN3">
+        <v>4925000.0</v>
+      </c>
+      <c r="BO3">
+        <v>5061000.0</v>
+      </c>
+      <c r="BP3">
+        <v>6596000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>4782000.0</v>
+      </c>
+      <c r="BR3">
+        <v>5683000.0</v>
+      </c>
+      <c r="BS3">
+        <v>6518000.0</v>
+      </c>
+      <c r="BT3">
+        <v>6965000.0</v>
+      </c>
+      <c r="BU3">
+        <v>5498000.0</v>
+      </c>
+      <c r="BV3">
+        <v>5926000.0</v>
+      </c>
+      <c r="BW3">
+        <v>5849000.0</v>
+      </c>
+      <c r="BX3">
+        <v>4964000.0</v>
+      </c>
+      <c r="BY3">
+        <v>4592000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>4698000.0</v>
+      </c>
+      <c r="CA3">
+        <v>2069000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1854000.0</v>
+      </c>
+      <c r="CC3">
+        <v>2127000.0</v>
+      </c>
+      <c r="CD3">
+        <v>2279000.0</v>
+      </c>
+      <c r="CE3">
+        <v>3307000.0</v>
+      </c>
+      <c r="CF3">
+        <v>4145000.0</v>
+      </c>
+      <c r="CG3">
+        <v>4551000.0</v>
+      </c>
+      <c r="CH3">
+        <v>5043000.0</v>
+      </c>
+      <c r="CI3">
+        <v>5389000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>7801000.0</v>
+      </c>
+      <c r="CK3">
+        <v>4255000.0</v>
+      </c>
+      <c r="CL3">
+        <v>4323000.0</v>
+      </c>
+      <c r="CM3">
+        <v>4074000.0</v>
+      </c>
+      <c r="CN3">
+        <v>3110000.0</v>
+      </c>
+      <c r="CO3">
+        <v>3102000.0</v>
+      </c>
+      <c r="CP3">
+        <v>2947000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>2846000.0</v>
+      </c>
+      <c r="CR3">
+        <v>-68000.0</v>
+      </c>
+      <c r="CS3">
+        <v>3771000.0</v>
+      </c>
+      <c r="CT3">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:98">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>77500000.0</v>
+      </c>
+      <c r="D5">
+        <v>139200000.0</v>
+      </c>
+      <c r="E5">
+        <v>92600000.0</v>
+      </c>
+      <c r="F5">
+        <v>93500000.0</v>
+      </c>
+      <c r="G5">
+        <v>66400000.0</v>
+      </c>
+      <c r="H5">
+        <v>66700000.0</v>
+      </c>
+      <c r="I5">
+        <v>72700000.0</v>
+      </c>
+      <c r="J5">
+        <v>78400000.0</v>
+      </c>
+      <c r="K5">
+        <v>76700000.0</v>
+      </c>
+      <c r="L5">
+        <v>80900000.0</v>
+      </c>
+      <c r="M5">
+        <v>94700000.0</v>
+      </c>
+      <c r="N5">
+        <v>86900000.0</v>
+      </c>
+      <c r="O5">
+        <v>74300000.0</v>
+      </c>
+      <c r="P5">
+        <v>110000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>108100000.0</v>
+      </c>
+      <c r="R5">
+        <v>80300000.0</v>
+      </c>
+      <c r="S5">
+        <v>-41300000.0</v>
+      </c>
+      <c r="T5">
+        <v>66500000.0</v>
+      </c>
+      <c r="U5">
+        <v>60700000.0</v>
+      </c>
+      <c r="V5">
+        <v>55100000.0</v>
+      </c>
+      <c r="W5">
+        <v>65500000.0</v>
+      </c>
+      <c r="X5">
+        <v>61700000.0</v>
+      </c>
+      <c r="Y5">
+        <v>63000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>47100000.0</v>
+      </c>
+      <c r="AA5">
+        <v>37500000.0</v>
+      </c>
+      <c r="AB5">
+        <v>68900000.0</v>
+      </c>
+      <c r="AC5">
+        <v>64400000.0</v>
+      </c>
+      <c r="AD5">
+        <v>48800000.0</v>
+      </c>
+      <c r="AE5">
+        <v>53000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>52200000.0</v>
+      </c>
+      <c r="AG5">
+        <v>53500000.0</v>
+      </c>
+      <c r="AH5">
+        <v>53600000.0</v>
+      </c>
+      <c r="AI5">
+        <v>47000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>49430000.0</v>
+      </c>
+      <c r="AK5">
+        <v>41000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>33700000.0</v>
+      </c>
+      <c r="AM5">
+        <v>32600000.0</v>
+      </c>
+      <c r="AN5">
+        <v>37755000.0</v>
+      </c>
+      <c r="AO5">
+        <v>37976000.0</v>
+      </c>
+      <c r="AP5">
+        <v>39197000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>30331000.0</v>
+      </c>
+      <c r="AR5">
+        <v>35085000.0</v>
+      </c>
+      <c r="AS5">
+        <v>30212000.0</v>
+      </c>
+      <c r="AT5">
+        <v>33740000.0</v>
+      </c>
+      <c r="AU5">
+        <v>31420000.0</v>
+      </c>
+      <c r="AV5">
+        <v>35106000.0</v>
+      </c>
+      <c r="AW5">
+        <v>29226000.0</v>
+      </c>
+      <c r="AX5">
+        <v>32379000.0</v>
+      </c>
+      <c r="AY5">
+        <v>32904000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>31863000.0</v>
+      </c>
+      <c r="BA5">
+        <v>36984000.0</v>
+      </c>
+      <c r="BB5">
+        <v>32944000.0</v>
+      </c>
+      <c r="BC5">
+        <v>30911000.0</v>
+      </c>
+      <c r="BD5">
+        <v>25776000.0</v>
+      </c>
+      <c r="BE5">
+        <v>24623000.0</v>
+      </c>
+      <c r="BF5">
+        <v>19537000.0</v>
+      </c>
+      <c r="BG5">
+        <v>18326000.0</v>
+      </c>
+      <c r="BH5">
+        <v>20060000.0</v>
+      </c>
+      <c r="BI5">
+        <v>17576000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>14526000.0</v>
+      </c>
+      <c r="BK5">
+        <v>13999000.0</v>
+      </c>
+      <c r="BL5">
+        <v>16038000.0</v>
+      </c>
+      <c r="BM5">
+        <v>12589000.0</v>
+      </c>
+      <c r="BN5">
+        <v>9287000.0</v>
+      </c>
+      <c r="BO5">
+        <v>16532000.0</v>
+      </c>
+      <c r="BP5">
+        <v>17142000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>18455000.0</v>
+      </c>
+      <c r="BR5">
+        <v>20051000.0</v>
+      </c>
+      <c r="BS5">
+        <v>25263000.0</v>
+      </c>
+      <c r="BT5">
+        <v>27551000.0</v>
+      </c>
+      <c r="BU5">
+        <v>24258000.0</v>
+      </c>
+      <c r="BV5">
+        <v>28614000.0</v>
+      </c>
+      <c r="BW5">
+        <v>27654000.0</v>
+      </c>
+      <c r="BX5">
+        <v>23438000.0</v>
+      </c>
+      <c r="BY5">
+        <v>29777000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>27067000.0</v>
+      </c>
+      <c r="CA5">
+        <v>25196000.0</v>
+      </c>
+      <c r="CB5">
+        <v>41741000.0</v>
+      </c>
+      <c r="CC5">
+        <v>25851000.0</v>
+      </c>
+      <c r="CD5">
+        <v>24728000.0</v>
+      </c>
+      <c r="CE5">
+        <v>24788000.0</v>
+      </c>
+      <c r="CF5">
+        <v>22498000.0</v>
+      </c>
+      <c r="CG5">
+        <v>23562000.0</v>
+      </c>
+      <c r="CH5">
+        <v>19704000.0</v>
+      </c>
+      <c r="CI5">
+        <v>18261000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>17865000.0</v>
+      </c>
+      <c r="CK5">
+        <v>17028000.0</v>
+      </c>
+      <c r="CL5">
+        <v>19479000.0</v>
+      </c>
+      <c r="CM5">
+        <v>14978000.0</v>
+      </c>
+      <c r="CN5">
+        <v>14817000.0</v>
+      </c>
+      <c r="CO5">
+        <v>18565000.0</v>
+      </c>
+      <c r="CP5">
+        <v>16057000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>13580000.0</v>
+      </c>
+      <c r="CR5">
+        <v>-11718000.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>108200000.0</v>
+      </c>
+      <c r="C6">
+        <v>90000000.0</v>
+      </c>
+      <c r="D6">
+        <v>153600000.0</v>
+      </c>
+      <c r="E6">
+        <v>108900000.0</v>
+      </c>
+      <c r="F6">
+        <v>103000000.0</v>
+      </c>
+      <c r="G6">
+        <v>76900000.0</v>
+      </c>
+      <c r="H6">
+        <v>82300000.0</v>
+      </c>
+      <c r="I6">
+        <v>88100000.0</v>
+      </c>
+      <c r="J6">
+        <v>88500000.0</v>
+      </c>
+      <c r="K6">
+        <v>92600000.0</v>
+      </c>
+      <c r="L6">
+        <v>94200000.0</v>
+      </c>
+      <c r="M6">
+        <v>108000000.0</v>
+      </c>
+      <c r="N6">
+        <v>100400000.0</v>
+      </c>
+      <c r="O6">
+        <v>88000000.0</v>
+      </c>
+      <c r="P6">
+        <v>124100000.0</v>
+      </c>
+      <c r="Q6">
+        <v>122000000.0</v>
+      </c>
+      <c r="R6">
+        <v>94500000.0</v>
+      </c>
+      <c r="S6">
+        <v>-28000000.0</v>
+      </c>
+      <c r="T6">
+        <v>77500000.0</v>
+      </c>
+      <c r="U6">
+        <v>71800000.0</v>
+      </c>
+      <c r="V6">
+        <v>66000000.0</v>
+      </c>
+      <c r="W6">
+        <v>76900000.0</v>
+      </c>
+      <c r="X6">
+        <v>73800000.0</v>
+      </c>
+      <c r="Y6">
+        <v>74800000.0</v>
+      </c>
+      <c r="Z6">
+        <v>58600000.0</v>
+      </c>
+      <c r="AA6">
+        <v>47200000.0</v>
+      </c>
+      <c r="AB6">
+        <v>78600000.0</v>
+      </c>
+      <c r="AC6">
+        <v>74100000.0</v>
+      </c>
+      <c r="AD6">
+        <v>60600000.0</v>
+      </c>
+      <c r="AE6">
+        <v>60500000.0</v>
+      </c>
+      <c r="AF6">
+        <v>59900000.0</v>
+      </c>
+      <c r="AG6">
+        <v>60300000.0</v>
+      </c>
+      <c r="AH6">
+        <v>60100000.0</v>
+      </c>
+      <c r="AI6">
+        <v>53600000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>49942000.0</v>
+      </c>
+      <c r="AK6">
+        <v>49200000.0</v>
+      </c>
+      <c r="AL6">
+        <v>38800000.0</v>
+      </c>
+      <c r="AM6">
+        <v>37200000.0</v>
+      </c>
+      <c r="AN6">
+        <v>42753000.0</v>
+      </c>
+      <c r="AO6">
+        <v>42967000.0</v>
+      </c>
+      <c r="AP6">
+        <v>44009000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>35010000.0</v>
+      </c>
+      <c r="AR6">
+        <v>39696000.0</v>
+      </c>
+      <c r="AS6">
+        <v>34824000.0</v>
+      </c>
+      <c r="AT6">
+        <v>38286000.0</v>
+      </c>
+      <c r="AU6">
+        <v>35964000.0</v>
+      </c>
+      <c r="AV6">
+        <v>39793000.0</v>
+      </c>
+      <c r="AW6">
+        <v>33608000.0</v>
+      </c>
+      <c r="AX6">
+        <v>36269000.0</v>
+      </c>
+      <c r="AY6">
+        <v>36800000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>35815000.0</v>
+      </c>
+      <c r="BA6">
+        <v>40979000.0</v>
+      </c>
+      <c r="BB6">
+        <v>37039000.0</v>
+      </c>
+      <c r="BC6">
+        <v>35114000.0</v>
+      </c>
+      <c r="BD6">
+        <v>30118000.0</v>
+      </c>
+      <c r="BE6">
+        <v>28825000.0</v>
+      </c>
+      <c r="BF6">
+        <v>23803000.0</v>
+      </c>
+      <c r="BG6">
+        <v>22628000.0</v>
+      </c>
+      <c r="BH6">
+        <v>24431000.0</v>
+      </c>
+      <c r="BI6">
+        <v>21896000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>18767000.0</v>
+      </c>
+      <c r="BK6">
+        <v>18435000.0</v>
+      </c>
+      <c r="BL6">
+        <v>21002000.0</v>
+      </c>
+      <c r="BM6">
+        <v>17775000.0</v>
+      </c>
+      <c r="BN6">
+        <v>14212000.0</v>
+      </c>
+      <c r="BO6">
+        <v>21593000.0</v>
+      </c>
+      <c r="BP6">
+        <v>23738000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>23237000.0</v>
+      </c>
+      <c r="BR6">
+        <v>25734000.0</v>
+      </c>
+      <c r="BS6">
+        <v>31781000.0</v>
+      </c>
+      <c r="BT6">
+        <v>34516000.0</v>
+      </c>
+      <c r="BU6">
+        <v>29756000.0</v>
+      </c>
+      <c r="BV6">
+        <v>34540000.0</v>
+      </c>
+      <c r="BW6">
+        <v>33503000.0</v>
+      </c>
+      <c r="BX6">
+        <v>28402000.0</v>
+      </c>
+      <c r="BY6">
+        <v>34369000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>31765000.0</v>
+      </c>
+      <c r="CA6">
+        <v>27265000.0</v>
+      </c>
+      <c r="CB6">
+        <v>43595000.0</v>
+      </c>
+      <c r="CC6">
+        <v>27978000.0</v>
+      </c>
+      <c r="CD6">
+        <v>27007000.0</v>
+      </c>
+      <c r="CE6">
+        <v>28095000.0</v>
+      </c>
+      <c r="CF6">
+        <v>26643000.0</v>
+      </c>
+      <c r="CG6">
+        <v>28113000.0</v>
+      </c>
+      <c r="CH6">
+        <v>24747000.0</v>
+      </c>
+      <c r="CI6">
+        <v>23650000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>25666000.0</v>
+      </c>
+      <c r="CK6">
+        <v>21283000.0</v>
+      </c>
+      <c r="CL6">
+        <v>23802000.0</v>
+      </c>
+      <c r="CM6">
+        <v>19052000.0</v>
+      </c>
+      <c r="CN6">
+        <v>17927000.0</v>
+      </c>
+      <c r="CO6">
+        <v>21667000.0</v>
+      </c>
+      <c r="CP6">
+        <v>19004000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>16426000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-11786000.0</v>
+      </c>
+      <c r="CS6">
+        <v>3771000.0</v>
+      </c>
+      <c r="CT6">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>210100000.0</v>
+      </c>
+      <c r="C9">
+        <v>236200000.0</v>
+      </c>
+      <c r="D9">
+        <v>305900000.0</v>
+      </c>
+      <c r="E9">
+        <v>250500000.0</v>
+      </c>
+      <c r="F9">
+        <v>248600000.0</v>
+      </c>
+      <c r="G9">
+        <v>227000000.0</v>
+      </c>
+      <c r="H9">
+        <v>227600000.0</v>
+      </c>
+      <c r="I9">
+        <v>232100000.0</v>
+      </c>
+      <c r="J9">
+        <v>235300000.0</v>
+      </c>
+      <c r="K9">
+        <v>236900000.0</v>
+      </c>
+      <c r="L9">
+        <v>246900000.0</v>
+      </c>
+      <c r="M9">
+        <v>255800000.0</v>
+      </c>
+      <c r="N9">
+        <v>250800000.0</v>
+      </c>
+      <c r="O9">
+        <v>240100000.0</v>
+      </c>
+      <c r="P9">
+        <v>285300000.0</v>
+      </c>
+      <c r="Q9">
+        <v>281300000.0</v>
+      </c>
+      <c r="R9">
+        <v>290600000.0</v>
+      </c>
+      <c r="S9">
+        <v>165900000.0</v>
+      </c>
+      <c r="T9">
+        <v>168700000.0</v>
+      </c>
+      <c r="U9">
+        <v>166600000.0</v>
+      </c>
+      <c r="V9">
+        <v>154100000.0</v>
+      </c>
+      <c r="W9">
+        <v>163900000.0</v>
+      </c>
+      <c r="X9">
+        <v>159100000.0</v>
+      </c>
+      <c r="Y9">
+        <v>162500000.0</v>
+      </c>
+      <c r="Z9">
+        <v>142700000.0</v>
+      </c>
+      <c r="AA9">
+        <v>132500000.0</v>
+      </c>
+      <c r="AB9">
+        <v>159600000.0</v>
+      </c>
+      <c r="AC9">
+        <v>161100000.0</v>
+      </c>
+      <c r="AD9">
+        <v>159100000.0</v>
+      </c>
+      <c r="AE9">
+        <v>145500000.0</v>
+      </c>
+      <c r="AF9">
+        <v>151600000.0</v>
+      </c>
+      <c r="AG9">
+        <v>144200000.0</v>
+      </c>
+      <c r="AH9">
+        <v>138500000.0</v>
+      </c>
+      <c r="AI9">
+        <v>132900000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>134503000.0</v>
+      </c>
+      <c r="AK9">
+        <v>135700000.0</v>
+      </c>
+      <c r="AL9">
+        <v>114100000.0</v>
+      </c>
+      <c r="AM9">
+        <v>96300000.0</v>
+      </c>
+      <c r="AN9">
+        <v>114905000.0</v>
+      </c>
+      <c r="AO9">
+        <v>103379000.0</v>
+      </c>
+      <c r="AP9">
+        <v>98342000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>92586000.0</v>
+      </c>
+      <c r="AR9">
+        <v>96026000.0</v>
+      </c>
+      <c r="AS9">
+        <v>96410000.0</v>
+      </c>
+      <c r="AT9">
+        <v>95711000.0</v>
+      </c>
+      <c r="AU9">
+        <v>91012000.0</v>
+      </c>
+      <c r="AV9">
+        <v>96759000.0</v>
+      </c>
+      <c r="AW9">
+        <v>94184000.0</v>
+      </c>
+      <c r="AX9">
+        <v>88299000.0</v>
+      </c>
+      <c r="AY9">
+        <v>87242000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>89648000.0</v>
+      </c>
+      <c r="BA9">
+        <v>89563000.0</v>
+      </c>
+      <c r="BB9">
+        <v>87964000.0</v>
+      </c>
+      <c r="BC9">
+        <v>87596000.0</v>
+      </c>
+      <c r="BD9">
+        <v>83608000.0</v>
+      </c>
+      <c r="BE9">
+        <v>81687000.0</v>
+      </c>
+      <c r="BF9">
+        <v>76836000.0</v>
+      </c>
+      <c r="BG9">
+        <v>75766000.0</v>
+      </c>
+      <c r="BH9">
+        <v>76281000.0</v>
+      </c>
+      <c r="BI9">
+        <v>72617000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>68718000.0</v>
+      </c>
+      <c r="BK9">
+        <v>66957000.0</v>
+      </c>
+      <c r="BL9">
+        <v>70861000.0</v>
+      </c>
+      <c r="BM9">
+        <v>70599000.0</v>
+      </c>
+      <c r="BN9">
+        <v>64713000.0</v>
+      </c>
+      <c r="BO9">
+        <v>69277000.0</v>
+      </c>
+      <c r="BP9">
+        <v>72294000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>75799000.0</v>
+      </c>
+      <c r="BR9">
+        <v>74757000.0</v>
+      </c>
+      <c r="BS9">
+        <v>75676000.0</v>
+      </c>
+      <c r="BT9">
+        <v>64747000.0</v>
+      </c>
+      <c r="BU9">
+        <v>79447000.0</v>
+      </c>
+      <c r="BV9">
+        <v>78275000.0</v>
+      </c>
+      <c r="BW9">
+        <v>80809000.0</v>
+      </c>
+      <c r="BX9">
+        <v>72368000.0</v>
+      </c>
+      <c r="BY9">
+        <v>74358000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>69467000.0</v>
+      </c>
+      <c r="CA9">
+        <v>68108000.0</v>
+      </c>
+      <c r="CB9">
+        <v>67871000.0</v>
+      </c>
+      <c r="CC9">
+        <v>67549000.0</v>
+      </c>
+      <c r="CD9">
+        <v>64029000.0</v>
+      </c>
+      <c r="CE9">
+        <v>63155000.0</v>
+      </c>
+      <c r="CF9">
+        <v>62043000.0</v>
+      </c>
+      <c r="CG9">
+        <v>60805000.0</v>
+      </c>
+      <c r="CH9">
+        <v>57246000.0</v>
+      </c>
+      <c r="CI9">
+        <v>54657000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>55580000.0</v>
+      </c>
+      <c r="CK9">
+        <v>54588000.0</v>
+      </c>
+      <c r="CL9">
+        <v>51781000.0</v>
+      </c>
+      <c r="CM9">
+        <v>50547000.0</v>
+      </c>
+      <c r="CN9">
+        <v>50916000.0</v>
+      </c>
+      <c r="CO9">
+        <v>50335000.0</v>
+      </c>
+      <c r="CP9">
+        <v>51541000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>48152000.0</v>
+      </c>
+      <c r="CR9">
+        <v>60901000.0</v>
+      </c>
+      <c r="CS9">
+        <v>51273000.0</v>
+      </c>
+      <c r="CT9">
+        <v>51048000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>108200000.0</v>
+      </c>
+      <c r="C10">
+        <v>77500000.0</v>
+      </c>
+      <c r="D10">
+        <v>139200000.0</v>
+      </c>
+      <c r="E10">
+        <v>92600000.0</v>
+      </c>
+      <c r="F10">
+        <v>93500000.0</v>
+      </c>
+      <c r="G10">
+        <v>66400000.0</v>
+      </c>
+      <c r="H10">
+        <v>66700000.0</v>
+      </c>
+      <c r="I10">
+        <v>72700000.0</v>
+      </c>
+      <c r="J10">
+        <v>78400000.0</v>
+      </c>
+      <c r="K10">
+        <v>76700000.0</v>
+      </c>
+      <c r="L10">
+        <v>80900000.0</v>
+      </c>
+      <c r="M10">
+        <v>94700000.0</v>
+      </c>
+      <c r="N10">
+        <v>86900000.0</v>
+      </c>
+      <c r="O10">
+        <v>74300000.0</v>
+      </c>
+      <c r="P10">
+        <v>110000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>108100000.0</v>
+      </c>
+      <c r="R10">
+        <v>80300000.0</v>
+      </c>
+      <c r="S10">
+        <v>-41300000.0</v>
+      </c>
+      <c r="T10">
+        <v>66500000.0</v>
+      </c>
+      <c r="U10">
+        <v>60700000.0</v>
+      </c>
+      <c r="V10">
+        <v>55100000.0</v>
+      </c>
+      <c r="W10">
+        <v>65500000.0</v>
+      </c>
+      <c r="X10">
+        <v>61700000.0</v>
+      </c>
+      <c r="Y10">
+        <v>63000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>47100000.0</v>
+      </c>
+      <c r="AA10">
+        <v>37500000.0</v>
+      </c>
+      <c r="AB10">
+        <v>68900000.0</v>
+      </c>
+      <c r="AC10">
+        <v>64400000.0</v>
+      </c>
+      <c r="AD10">
+        <v>48800000.0</v>
+      </c>
+      <c r="AE10">
+        <v>53000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>52200000.0</v>
+      </c>
+      <c r="AG10">
+        <v>53500000.0</v>
+      </c>
+      <c r="AH10">
+        <v>53600000.0</v>
+      </c>
+      <c r="AI10">
+        <v>47000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>49430000.0</v>
+      </c>
+      <c r="AK10">
+        <v>40966000.0</v>
+      </c>
+      <c r="AL10">
+        <v>33749000.0</v>
+      </c>
+      <c r="AM10">
+        <v>32577000.0</v>
+      </c>
+      <c r="AN10">
+        <v>37755000.0</v>
+      </c>
+      <c r="AO10">
+        <v>37976000.0</v>
+      </c>
+      <c r="AP10">
+        <v>39197000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>30331000.0</v>
+      </c>
+      <c r="AR10">
+        <v>35085000.0</v>
+      </c>
+      <c r="AS10">
+        <v>30212000.0</v>
+      </c>
+      <c r="AT10">
+        <v>33740000.0</v>
+      </c>
+      <c r="AU10">
+        <v>31420000.0</v>
+      </c>
+      <c r="AV10">
+        <v>35106000.0</v>
+      </c>
+      <c r="AW10">
+        <v>29226000.0</v>
+      </c>
+      <c r="AX10">
+        <v>32379000.0</v>
+      </c>
+      <c r="AY10">
+        <v>32904000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>31863000.0</v>
+      </c>
+      <c r="BA10">
+        <v>36984000.0</v>
+      </c>
+      <c r="BB10">
+        <v>32944000.0</v>
+      </c>
+      <c r="BC10">
+        <v>30911000.0</v>
+      </c>
+      <c r="BD10">
+        <v>25776000.0</v>
+      </c>
+      <c r="BE10">
+        <v>24623000.0</v>
+      </c>
+      <c r="BF10">
+        <v>19537000.0</v>
+      </c>
+      <c r="BG10">
+        <v>18326000.0</v>
+      </c>
+      <c r="BH10">
+        <v>20060000.0</v>
+      </c>
+      <c r="BI10">
+        <v>17576000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>14526000.0</v>
+      </c>
+      <c r="BK10">
+        <v>13999000.0</v>
+      </c>
+      <c r="BL10">
+        <v>16038000.0</v>
+      </c>
+      <c r="BM10">
+        <v>12589000.0</v>
+      </c>
+      <c r="BN10">
+        <v>9287000.0</v>
+      </c>
+      <c r="BO10">
+        <v>16532000.0</v>
+      </c>
+      <c r="BP10">
+        <v>17142000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>18423000.0</v>
+      </c>
+      <c r="BR10">
+        <v>20020000.0</v>
+      </c>
+      <c r="BS10">
+        <v>25231000.0</v>
+      </c>
+      <c r="BT10">
+        <v>27551000.0</v>
+      </c>
+      <c r="BU10">
+        <v>24258000.0</v>
+      </c>
+      <c r="BV10">
+        <v>28614000.0</v>
+      </c>
+      <c r="BW10">
+        <v>27654000.0</v>
+      </c>
+      <c r="BX10">
+        <v>23438000.0</v>
+      </c>
+      <c r="BY10">
+        <v>29777000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>27023000.0</v>
+      </c>
+      <c r="CA10">
+        <v>25196000.0</v>
+      </c>
+      <c r="CB10">
+        <v>41741000.0</v>
+      </c>
+      <c r="CC10">
+        <v>25851000.0</v>
+      </c>
+      <c r="CD10">
+        <v>24728000.0</v>
+      </c>
+      <c r="CE10">
+        <v>24788000.0</v>
+      </c>
+      <c r="CF10">
+        <v>22498000.0</v>
+      </c>
+      <c r="CG10">
+        <v>23562000.0</v>
+      </c>
+      <c r="CH10">
+        <v>19704000.0</v>
+      </c>
+      <c r="CI10">
+        <v>18261000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>17865000.0</v>
+      </c>
+      <c r="CK10">
+        <v>17028000.0</v>
+      </c>
+      <c r="CL10">
+        <v>19479000.0</v>
+      </c>
+      <c r="CM10">
+        <v>14978000.0</v>
+      </c>
+      <c r="CN10">
+        <v>14817000.0</v>
+      </c>
+      <c r="CO10">
+        <v>18565000.0</v>
+      </c>
+      <c r="CP10">
+        <v>16057000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>13580000.0</v>
+      </c>
+      <c r="CR10">
+        <v>53741000.0</v>
+      </c>
+      <c r="CS10">
+        <v>40556000.0</v>
+      </c>
+      <c r="CT10">
+        <v>13572000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>24300000.0</v>
+      </c>
+      <c r="C11">
+        <v>17300000.0</v>
+      </c>
+      <c r="D11">
+        <v>30400000.0</v>
+      </c>
+      <c r="E11">
+        <v>21200000.0</v>
+      </c>
+      <c r="F11">
+        <v>21800000.0</v>
+      </c>
+      <c r="G11">
+        <v>16200000.0</v>
+      </c>
+      <c r="H11">
+        <v>14600000.0</v>
+      </c>
+      <c r="I11">
+        <v>17200000.0</v>
+      </c>
+      <c r="J11">
+        <v>18400000.0</v>
+      </c>
+      <c r="K11">
+        <v>18300000.0</v>
+      </c>
+      <c r="L11">
+        <v>19400000.0</v>
+      </c>
+      <c r="M11">
+        <v>22000000.0</v>
+      </c>
+      <c r="N11">
+        <v>19900000.0</v>
+      </c>
+      <c r="O11">
+        <v>18000000.0</v>
+      </c>
+      <c r="P11">
+        <v>24200000.0</v>
+      </c>
+      <c r="Q11">
+        <v>22400000.0</v>
+      </c>
+      <c r="R11">
+        <v>16200000.0</v>
+      </c>
+      <c r="S11">
+        <v>-7900000.0</v>
+      </c>
+      <c r="T11">
+        <v>15400000.0</v>
+      </c>
+      <c r="U11">
+        <v>13600000.0</v>
+      </c>
+      <c r="V11">
+        <v>12600000.0</v>
+      </c>
+      <c r="W11">
+        <v>14100000.0</v>
+      </c>
+      <c r="X11">
+        <v>14800000.0</v>
+      </c>
+      <c r="Y11">
+        <v>14700000.0</v>
+      </c>
+      <c r="Z11">
+        <v>10400000.0</v>
+      </c>
+      <c r="AA11">
+        <v>8200000.0</v>
+      </c>
+      <c r="AB11">
+        <v>16500000.0</v>
+      </c>
+      <c r="AC11">
+        <v>15300000.0</v>
+      </c>
+      <c r="AD11">
+        <v>10900000.0</v>
+      </c>
+      <c r="AE11">
+        <v>11400000.0</v>
+      </c>
+      <c r="AF11">
+        <v>11800000.0</v>
+      </c>
+      <c r="AG11">
+        <v>12100000.0</v>
+      </c>
+      <c r="AH11">
+        <v>11900000.0</v>
+      </c>
+      <c r="AI11">
+        <v>10300000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>15162000.0</v>
+      </c>
+      <c r="AK11">
+        <v>13707000.0</v>
+      </c>
+      <c r="AL11">
+        <v>11881000.0</v>
+      </c>
+      <c r="AM11">
+        <v>9451000.0</v>
+      </c>
+      <c r="AN11">
+        <v>12990000.0</v>
+      </c>
+      <c r="AO11">
+        <v>12783000.0</v>
+      </c>
+      <c r="AP11">
+        <v>13643000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>10207000.0</v>
+      </c>
+      <c r="AR11">
+        <v>11654000.0</v>
+      </c>
+      <c r="AS11">
+        <v>10050000.0</v>
+      </c>
+      <c r="AT11">
+        <v>11518000.0</v>
+      </c>
+      <c r="AU11">
+        <v>10440000.0</v>
+      </c>
+      <c r="AV11">
+        <v>12330000.0</v>
+      </c>
+      <c r="AW11">
+        <v>10071000.0</v>
+      </c>
+      <c r="AX11">
+        <v>11302000.0</v>
+      </c>
+      <c r="AY11">
+        <v>11511000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>11088000.0</v>
+      </c>
+      <c r="BA11">
+        <v>13172000.0</v>
+      </c>
+      <c r="BB11">
+        <v>11439000.0</v>
+      </c>
+      <c r="BC11">
+        <v>10867000.0</v>
+      </c>
+      <c r="BD11">
+        <v>8931000.0</v>
+      </c>
+      <c r="BE11">
+        <v>8468000.0</v>
+      </c>
+      <c r="BF11">
+        <v>6527000.0</v>
+      </c>
+      <c r="BG11">
+        <v>6112000.0</v>
+      </c>
+      <c r="BH11">
+        <v>6795000.0</v>
+      </c>
+      <c r="BI11">
+        <v>5655000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>4672000.0</v>
+      </c>
+      <c r="BK11">
+        <v>4493000.0</v>
+      </c>
+      <c r="BL11">
+        <v>5200000.0</v>
+      </c>
+      <c r="BM11">
+        <v>3860000.0</v>
+      </c>
+      <c r="BN11">
+        <v>2628000.0</v>
+      </c>
+      <c r="BO11">
+        <v>5402000.0</v>
+      </c>
+      <c r="BP11">
+        <v>5621000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>6105000.0</v>
+      </c>
+      <c r="BR11">
+        <v>6684000.0</v>
+      </c>
+      <c r="BS11">
+        <v>8543000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9501000.0</v>
+      </c>
+      <c r="BU11">
+        <v>8362000.0</v>
+      </c>
+      <c r="BV11">
+        <v>9988000.0</v>
+      </c>
+      <c r="BW11">
+        <v>9578000.0</v>
+      </c>
+      <c r="BX11">
+        <v>8167000.0</v>
+      </c>
+      <c r="BY11">
+        <v>10528000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>9398000.0</v>
+      </c>
+      <c r="CA11">
+        <v>8700000.0</v>
+      </c>
+      <c r="CB11">
+        <v>15149000.0</v>
+      </c>
+      <c r="CC11">
+        <v>9105000.0</v>
+      </c>
+      <c r="CD11">
+        <v>8591000.0</v>
+      </c>
+      <c r="CE11">
+        <v>8654000.0</v>
+      </c>
+      <c r="CF11">
+        <v>7896000.0</v>
+      </c>
+      <c r="CG11">
+        <v>8288000.0</v>
+      </c>
+      <c r="CH11">
+        <v>6824000.0</v>
+      </c>
+      <c r="CI11">
+        <v>6302000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>5820000.0</v>
+      </c>
+      <c r="CK11">
+        <v>5942000.0</v>
+      </c>
+      <c r="CL11">
+        <v>6907000.0</v>
+      </c>
+      <c r="CM11">
+        <v>5260000.0</v>
+      </c>
+      <c r="CN11">
+        <v>4967000.0</v>
+      </c>
+      <c r="CO11">
+        <v>6735000.0</v>
+      </c>
+      <c r="CP11">
+        <v>5822000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>4743000.0</v>
+      </c>
+      <c r="CR11">
+        <v>19247000.0</v>
+      </c>
+      <c r="CS11">
+        <v>14660000.0</v>
+      </c>
+      <c r="CT11">
+        <v>4905000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>70600000.0</v>
+      </c>
+      <c r="D12">
+        <v>78800000.0</v>
+      </c>
+      <c r="E12">
+        <v>85200000.0</v>
+      </c>
+      <c r="F12">
+        <v>90300000.0</v>
+      </c>
+      <c r="G12">
+        <v>98300000.0</v>
+      </c>
+      <c r="H12">
+        <v>111500000.0</v>
+      </c>
+      <c r="I12">
+        <v>122500000.0</v>
+      </c>
+      <c r="J12">
+        <v>122300000.0</v>
+      </c>
+      <c r="K12">
+        <v>124600000.0</v>
+      </c>
+      <c r="L12">
+        <v>116500000.0</v>
+      </c>
+      <c r="M12">
+        <v>108900000.0</v>
+      </c>
+      <c r="N12">
+        <v>98900000.0</v>
+      </c>
+      <c r="O12">
+        <v>77000000.0</v>
+      </c>
+      <c r="P12">
+        <v>45600000.0</v>
+      </c>
+      <c r="Q12">
+        <v>19900000.0</v>
+      </c>
+      <c r="R12">
+        <v>7400000.0</v>
+      </c>
+      <c r="S12">
+        <v>6000000.0</v>
+      </c>
+      <c r="T12">
+        <v>4000000.0</v>
+      </c>
+      <c r="U12">
+        <v>4200000.0</v>
+      </c>
+      <c r="V12">
+        <v>4500000.0</v>
+      </c>
+      <c r="W12">
+        <v>4600000.0</v>
+      </c>
+      <c r="X12">
+        <v>5300000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5900000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6300000.0</v>
+      </c>
+      <c r="AA12">
+        <v>9100000.0</v>
+      </c>
+      <c r="AB12">
+        <v>11800000.0</v>
+      </c>
+      <c r="AC12">
+        <v>15800000.0</v>
+      </c>
+      <c r="AD12">
+        <v>16800000.0</v>
+      </c>
+      <c r="AE12">
+        <v>14600000.0</v>
+      </c>
+      <c r="AF12">
+        <v>12700000.0</v>
+      </c>
+      <c r="AG12">
+        <v>11200000.0</v>
+      </c>
+      <c r="AH12">
+        <v>9200000.0</v>
+      </c>
+      <c r="AI12">
+        <v>7800000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>7850000.0</v>
+      </c>
+      <c r="AK12">
+        <v>7974000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6546000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5500000.0</v>
+      </c>
+      <c r="AN12">
+        <v>4551000.0</v>
+      </c>
+      <c r="AO12">
+        <v>4354000.0</v>
+      </c>
+      <c r="AP12">
+        <v>4326000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4430000.0</v>
+      </c>
+      <c r="AR12">
+        <v>4713000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4450000.0</v>
+      </c>
+      <c r="AT12">
+        <v>4430000.0</v>
+      </c>
+      <c r="AU12">
+        <v>4467000.0</v>
+      </c>
+      <c r="AV12">
+        <v>4951000.0</v>
+      </c>
+      <c r="AW12">
+        <v>4646000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4458000.0</v>
+      </c>
+      <c r="AY12">
+        <v>4551000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4736000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4973000.0</v>
+      </c>
+      <c r="BB12">
+        <v>5196000.0</v>
+      </c>
+      <c r="BC12">
+        <v>5790000.0</v>
+      </c>
+      <c r="BD12">
+        <v>6628000.0</v>
+      </c>
+      <c r="BE12">
+        <v>7170000.0</v>
+      </c>
+      <c r="BF12">
+        <v>7893000.0</v>
+      </c>
+      <c r="BG12">
+        <v>8423000.0</v>
+      </c>
+      <c r="BH12">
+        <v>8971000.0</v>
+      </c>
+      <c r="BI12">
+        <v>9991000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>11024000.0</v>
+      </c>
+      <c r="BK12">
+        <v>12045000.0</v>
+      </c>
+      <c r="BL12">
+        <v>13365000.0</v>
+      </c>
+      <c r="BM12">
+        <v>15221000.0</v>
+      </c>
+      <c r="BN12">
+        <v>16691000.0</v>
+      </c>
+      <c r="BO12">
+        <v>17830000.0</v>
+      </c>
+      <c r="BP12">
+        <v>19094000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>21026000.0</v>
+      </c>
+      <c r="BR12">
+        <v>21958000.0</v>
+      </c>
+      <c r="BS12">
+        <v>22820000.0</v>
+      </c>
+      <c r="BT12">
+        <v>27305000.0</v>
+      </c>
+      <c r="BU12">
+        <v>29234000.0</v>
+      </c>
+      <c r="BV12">
+        <v>29697000.0</v>
+      </c>
+      <c r="BW12">
+        <v>34306000.0</v>
+      </c>
+      <c r="BX12">
+        <v>31335000.0</v>
+      </c>
+      <c r="BY12">
+        <v>32471000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>31656000.0</v>
+      </c>
+      <c r="CA12">
+        <v>30492000.0</v>
+      </c>
+      <c r="CB12">
+        <v>30398000.0</v>
+      </c>
+      <c r="CC12">
+        <v>28614000.0</v>
+      </c>
+      <c r="CD12">
+        <v>25594000.0</v>
+      </c>
+      <c r="CE12">
+        <v>21354000.0</v>
+      </c>
+      <c r="CF12">
+        <v>19437000.0</v>
+      </c>
+      <c r="CG12">
+        <v>16806000.0</v>
+      </c>
+      <c r="CH12">
+        <v>14672000.0</v>
+      </c>
+      <c r="CI12">
+        <v>12634000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>11755000.0</v>
+      </c>
+      <c r="CK12">
+        <v>10589000.0</v>
+      </c>
+      <c r="CL12">
+        <v>9993000.0</v>
+      </c>
+      <c r="CM12">
+        <v>10084000.0</v>
+      </c>
+      <c r="CN12">
+        <v>10822000.0</v>
+      </c>
+      <c r="CO12">
+        <v>11389000.0</v>
+      </c>
+      <c r="CP12">
+        <v>12509000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>13894000.0</v>
+      </c>
+      <c r="CR12">
+        <v>65459000.0</v>
+      </c>
+      <c r="CS12">
+        <v>49878000.0</v>
+      </c>
+      <c r="CT12">
+        <v>16437000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>271300000.0</v>
+      </c>
+      <c r="D13">
+        <v>285200000.0</v>
+      </c>
+      <c r="E13">
+        <v>292000000.0</v>
+      </c>
+      <c r="F13">
+        <v>297500000.0</v>
+      </c>
+      <c r="G13">
+        <v>303300000.0</v>
+      </c>
+      <c r="H13">
+        <v>325800000.0</v>
+      </c>
+      <c r="I13">
+        <v>328000000.0</v>
+      </c>
+      <c r="J13">
+        <v>324000000.0</v>
+      </c>
+      <c r="K13">
+        <v>324700000.0</v>
+      </c>
+      <c r="L13">
+        <v>324300000.0</v>
+      </c>
+      <c r="M13">
+        <v>324300000.0</v>
+      </c>
+      <c r="N13">
+        <v>319100000.0</v>
+      </c>
+      <c r="O13">
+        <v>317700000.0</v>
+      </c>
+      <c r="P13">
+        <v>258400000.0</v>
+      </c>
+      <c r="Q13">
+        <v>288800000.0</v>
+      </c>
+      <c r="R13">
+        <v>247400000.0</v>
+      </c>
+      <c r="S13">
+        <v>178000000.0</v>
+      </c>
+      <c r="T13">
+        <v>121800000.0</v>
+      </c>
+      <c r="U13">
+        <v>126900000.0</v>
+      </c>
+      <c r="V13">
+        <v>118800000.0</v>
+      </c>
+      <c r="W13">
+        <v>120700000.0</v>
+      </c>
+      <c r="X13">
+        <v>128400000.0</v>
+      </c>
+      <c r="Y13">
+        <v>128900000.0</v>
+      </c>
+      <c r="Z13">
+        <v>128800000.0</v>
+      </c>
+      <c r="AA13">
+        <v>132200000.0</v>
+      </c>
+      <c r="AB13">
+        <v>140000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>141300000.0</v>
+      </c>
+      <c r="AD13">
+        <v>142100000.0</v>
+      </c>
+      <c r="AE13">
+        <v>130600000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>83900000.0</v>
+      </c>
+      <c r="C15">
+        <v>60200000.0</v>
+      </c>
+      <c r="D15">
+        <v>108800000.0</v>
+      </c>
+      <c r="E15">
+        <v>71400000.0</v>
+      </c>
+      <c r="F15">
+        <v>71700000.0</v>
+      </c>
+      <c r="G15">
+        <v>50200000.0</v>
+      </c>
+      <c r="H15">
+        <v>52100000.0</v>
+      </c>
+      <c r="I15">
+        <v>55500000.0</v>
+      </c>
+      <c r="J15">
+        <v>60000000.0</v>
+      </c>
+      <c r="K15">
+        <v>58400000.0</v>
+      </c>
+      <c r="L15">
+        <v>61500000.0</v>
+      </c>
+      <c r="M15">
+        <v>72700000.0</v>
+      </c>
+      <c r="N15">
+        <v>67000000.0</v>
+      </c>
+      <c r="O15">
+        <v>56300000.0</v>
+      </c>
+      <c r="P15">
+        <v>85800000.0</v>
+      </c>
+      <c r="Q15">
+        <v>85700000.0</v>
+      </c>
+      <c r="R15">
+        <v>64100000.0</v>
+      </c>
+      <c r="S15">
+        <v>-33400000.0</v>
+      </c>
+      <c r="T15">
+        <v>51100000.0</v>
+      </c>
+      <c r="U15">
+        <v>47100000.0</v>
+      </c>
+      <c r="V15">
+        <v>42500000.0</v>
+      </c>
+      <c r="W15">
+        <v>51400000.0</v>
+      </c>
+      <c r="X15">
+        <v>46900000.0</v>
+      </c>
+      <c r="Y15">
+        <v>48300000.0</v>
+      </c>
+      <c r="Z15">
+        <v>36700000.0</v>
+      </c>
+      <c r="AA15">
+        <v>29300000.0</v>
+      </c>
+      <c r="AB15">
+        <v>52400000.0</v>
+      </c>
+      <c r="AC15">
+        <v>49100000.0</v>
+      </c>
+      <c r="AD15">
+        <v>37900000.0</v>
+      </c>
+      <c r="AE15">
+        <v>41600000.0</v>
+      </c>
+      <c r="AF15">
+        <v>40400000.0</v>
+      </c>
+      <c r="AG15">
+        <v>41400000.0</v>
+      </c>
+      <c r="AH15">
+        <v>41700000.0</v>
+      </c>
+      <c r="AI15">
+        <v>36700000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>34268000.0</v>
+      </c>
+      <c r="AK15">
+        <v>27300000.0</v>
+      </c>
+      <c r="AL15">
+        <v>21800000.0</v>
+      </c>
+      <c r="AM15">
+        <v>23200000.0</v>
+      </c>
+      <c r="AN15">
+        <v>24765000.0</v>
+      </c>
+      <c r="AO15">
+        <v>25193000.0</v>
+      </c>
+      <c r="AP15">
+        <v>25554000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>20124000.0</v>
+      </c>
+      <c r="AR15">
+        <v>23431000.0</v>
+      </c>
+      <c r="AS15">
+        <v>20162000.0</v>
+      </c>
+      <c r="AT15">
+        <v>22222000.0</v>
+      </c>
+      <c r="AU15">
+        <v>20980000.0</v>
+      </c>
+      <c r="AV15">
+        <v>22776000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19155000.0</v>
+      </c>
+      <c r="AX15">
+        <v>21077000.0</v>
+      </c>
+      <c r="AY15">
+        <v>21393000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>20775000.0</v>
+      </c>
+      <c r="BA15">
+        <v>23812000.0</v>
+      </c>
+      <c r="BB15">
+        <v>21505000.0</v>
+      </c>
+      <c r="BC15">
+        <v>20044000.0</v>
+      </c>
+      <c r="BD15">
+        <v>16845000.0</v>
+      </c>
+      <c r="BE15">
+        <v>16155000.0</v>
+      </c>
+      <c r="BF15">
+        <v>13010000.0</v>
+      </c>
+      <c r="BG15">
+        <v>12214000.0</v>
+      </c>
+      <c r="BH15">
+        <v>13265000.0</v>
+      </c>
+      <c r="BI15">
+        <v>11921000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>9854000.0</v>
+      </c>
+      <c r="BK15">
+        <v>9506000.0</v>
+      </c>
+      <c r="BL15">
+        <v>10838000.0</v>
+      </c>
+      <c r="BM15">
+        <v>8729000.0</v>
+      </c>
+      <c r="BN15">
+        <v>6659000.0</v>
+      </c>
+      <c r="BO15">
+        <v>11130000.0</v>
+      </c>
+      <c r="BP15">
+        <v>11521000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>12318000.0</v>
+      </c>
+      <c r="BR15">
+        <v>13336000.0</v>
+      </c>
+      <c r="BS15">
+        <v>16688000.0</v>
+      </c>
+      <c r="BT15">
+        <v>18050000.0</v>
+      </c>
+      <c r="BU15">
+        <v>15896000.0</v>
+      </c>
+      <c r="BV15">
+        <v>18626000.0</v>
+      </c>
+      <c r="BW15">
+        <v>18076000.0</v>
+      </c>
+      <c r="BX15">
+        <v>15271000.0</v>
+      </c>
+      <c r="BY15">
+        <v>19249000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>17625000.0</v>
+      </c>
+      <c r="CA15">
+        <v>16496000.0</v>
+      </c>
+      <c r="CB15">
+        <v>26592000.0</v>
+      </c>
+      <c r="CC15">
+        <v>16746000.0</v>
+      </c>
+      <c r="CD15">
+        <v>16137000.0</v>
+      </c>
+      <c r="CE15">
+        <v>16134000.0</v>
+      </c>
+      <c r="CF15">
+        <v>14602000.0</v>
+      </c>
+      <c r="CG15">
+        <v>15274000.0</v>
+      </c>
+      <c r="CH15">
+        <v>12880000.0</v>
+      </c>
+      <c r="CI15">
+        <v>11959000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>12045000.0</v>
+      </c>
+      <c r="CK15">
+        <v>11086000.0</v>
+      </c>
+      <c r="CL15">
+        <v>12572000.0</v>
+      </c>
+      <c r="CM15">
+        <v>9718000.0</v>
+      </c>
+      <c r="CN15">
+        <v>9850000.0</v>
+      </c>
+      <c r="CO15">
+        <v>11830000.0</v>
+      </c>
+      <c r="CP15">
+        <v>10235000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>8837000.0</v>
+      </c>
+      <c r="CR15">
+        <v>34494000.0</v>
+      </c>
+      <c r="CS15">
+        <v>25896000.0</v>
+      </c>
+      <c r="CT15">
+        <v>8667000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>67000000.0</v>
+      </c>
+      <c r="O16">
+        <v>56300000.0</v>
+      </c>
+      <c r="P16">
+        <v>85800000.0</v>
+      </c>
+      <c r="Q16">
+        <v>85700000.0</v>
+      </c>
+      <c r="R16">
+        <v>64100000.0</v>
+      </c>
+      <c r="S16">
+        <v>-33400000.0</v>
+      </c>
+      <c r="T16">
+        <v>51100000.0</v>
+      </c>
+      <c r="U16">
+        <v>47100000.0</v>
+      </c>
+      <c r="V16">
+        <v>42500000.0</v>
+      </c>
+      <c r="W16">
+        <v>51400000.0</v>
+      </c>
+      <c r="X16">
+        <v>46900000.0</v>
+      </c>
+      <c r="Y16">
+        <v>48300000.0</v>
+      </c>
+      <c r="Z16">
+        <v>36700000.0</v>
+      </c>
+      <c r="AA16">
+        <v>29300000.0</v>
+      </c>
+      <c r="AB16">
+        <v>52400000.0</v>
+      </c>
+      <c r="AC16">
+        <v>49100000.0</v>
+      </c>
+      <c r="AD16">
+        <v>37900000.0</v>
+      </c>
+      <c r="AE16">
+        <v>41600000.0</v>
+      </c>
+      <c r="AF16">
+        <v>40400000.0</v>
+      </c>
+      <c r="AG16">
+        <v>41400000.0</v>
+      </c>
+      <c r="AH16">
+        <v>41700000.0</v>
+      </c>
+      <c r="AI16">
+        <v>36700000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>34268000.0</v>
+      </c>
+      <c r="AK16">
+        <v>27259000.0</v>
+      </c>
+      <c r="AL16">
+        <v>21868000.0</v>
+      </c>
+      <c r="AM16">
+        <v>23126000.0</v>
+      </c>
+      <c r="AN16">
+        <v>24765000.0</v>
+      </c>
+      <c r="AO16">
+        <v>25193000.0</v>
+      </c>
+      <c r="AP16">
+        <v>25554000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>20124000.0</v>
+      </c>
+      <c r="AR16">
+        <v>23431000.0</v>
+      </c>
+      <c r="AS16">
+        <v>20162000.0</v>
+      </c>
+      <c r="AT16">
+        <v>22222000.0</v>
+      </c>
+      <c r="AU16">
+        <v>20980000.0</v>
+      </c>
+      <c r="AV16">
+        <v>22776000.0</v>
+      </c>
+      <c r="AW16">
+        <v>19155000.0</v>
+      </c>
+      <c r="AX16">
+        <v>21077000.0</v>
+      </c>
+      <c r="AY16">
+        <v>21393000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>20775000.0</v>
+      </c>
+      <c r="BA16">
+        <v>23812000.0</v>
+      </c>
+      <c r="BB16">
+        <v>21505000.0</v>
+      </c>
+      <c r="BC16">
+        <v>20044000.0</v>
+      </c>
+      <c r="BD16">
+        <v>16114000.0</v>
+      </c>
+      <c r="BE16">
+        <v>15292000.0</v>
+      </c>
+      <c r="BF16">
+        <v>12157000.0</v>
+      </c>
+      <c r="BG16">
+        <v>11361000.0</v>
+      </c>
+      <c r="BH16">
+        <v>12402000.0</v>
+      </c>
+      <c r="BI16">
+        <v>11059000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>9001000.0</v>
+      </c>
+      <c r="BK16">
+        <v>8662000.0</v>
+      </c>
+      <c r="BL16">
+        <v>9975000.0</v>
+      </c>
+      <c r="BM16">
+        <v>7867000.0</v>
+      </c>
+      <c r="BN16">
+        <v>5806000.0</v>
+      </c>
+      <c r="BO16">
+        <v>10286000.0</v>
+      </c>
+      <c r="BP16">
+        <v>10658000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>11456000.0</v>
+      </c>
+      <c r="BR16">
+        <v>12483000.0</v>
+      </c>
+      <c r="BS16">
+        <v>15844000.0</v>
+      </c>
+      <c r="BT16">
+        <v>17189000.0</v>
+      </c>
+      <c r="BU16">
+        <v>15032000.0</v>
+      </c>
+      <c r="BV16">
+        <v>17772000.0</v>
+      </c>
+      <c r="BW16">
+        <v>17308000.0</v>
+      </c>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>60200000.0</v>
+      </c>
+      <c r="D17">
+        <v>108800000.0</v>
+      </c>
+      <c r="E17">
+        <v>71400000.0</v>
+      </c>
+      <c r="F17">
+        <v>71700000.0</v>
+      </c>
+      <c r="G17">
+        <v>50200000.0</v>
+      </c>
+      <c r="H17">
+        <v>52100000.0</v>
+      </c>
+      <c r="I17">
+        <v>55500000.0</v>
+      </c>
+      <c r="J17">
+        <v>60000000.0</v>
+      </c>
+      <c r="K17">
+        <v>58400000.0</v>
+      </c>
+      <c r="L17">
+        <v>61500000.0</v>
+      </c>
+      <c r="M17">
+        <v>72700000.0</v>
+      </c>
+      <c r="N17">
+        <v>67000000.0</v>
+      </c>
+      <c r="O17">
+        <v>56300000.0</v>
+      </c>
+      <c r="P17">
+        <v>85800000.0</v>
+      </c>
+      <c r="Q17">
+        <v>85700000.0</v>
+      </c>
+      <c r="R17">
+        <v>64100000.0</v>
+      </c>
+      <c r="S17">
+        <v>-33400000.0</v>
+      </c>
+      <c r="T17">
+        <v>51100000.0</v>
+      </c>
+      <c r="U17">
+        <v>47100000.0</v>
+      </c>
+      <c r="V17">
+        <v>42500000.0</v>
+      </c>
+      <c r="W17">
+        <v>51400000.0</v>
+      </c>
+      <c r="X17">
+        <v>143100000.0</v>
+      </c>
+      <c r="Y17">
+        <v>48300000.0</v>
+      </c>
+      <c r="Z17">
+        <v>36700000.0</v>
+      </c>
+      <c r="AA17">
+        <v>29300000.0</v>
+      </c>
+      <c r="AB17">
+        <v>160600000.0</v>
+      </c>
+      <c r="AC17">
+        <v>49100000.0</v>
+      </c>
+      <c r="AD17">
+        <v>37900000.0</v>
+      </c>
+      <c r="AE17">
+        <v>41600000.0</v>
+      </c>
+      <c r="AF17">
+        <v>132600000.0</v>
+      </c>
+      <c r="AG17">
+        <v>41400000.0</v>
+      </c>
+      <c r="AH17">
+        <v>41700000.0</v>
+      </c>
+      <c r="AI17">
+        <v>36700000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>134669000.0</v>
+      </c>
+      <c r="AK17">
+        <v>27259000.0</v>
+      </c>
+      <c r="AL17">
+        <v>21868000.0</v>
+      </c>
+      <c r="AM17">
+        <v>23126000.0</v>
+      </c>
+      <c r="AN17">
+        <v>124011000.0</v>
+      </c>
+      <c r="AO17">
+        <v>25193000.0</v>
+      </c>
+      <c r="AP17">
+        <v>25554000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>20124000.0</v>
+      </c>
+      <c r="AR17">
+        <v>110755000.0</v>
+      </c>
+      <c r="AS17">
+        <v>20162000.0</v>
+      </c>
+      <c r="AT17">
+        <v>22222000.0</v>
+      </c>
+      <c r="AU17">
+        <v>20980000.0</v>
+      </c>
+      <c r="AV17">
+        <v>113204000.0</v>
+      </c>
+      <c r="AW17">
+        <v>19155000.0</v>
+      </c>
+      <c r="AX17">
+        <v>21077000.0</v>
+      </c>
+      <c r="AY17">
+        <v>21393000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>20775000.0</v>
+      </c>
+      <c r="BA17">
+        <v>23812000.0</v>
+      </c>
+      <c r="BB17">
+        <v>21505000.0</v>
+      </c>
+      <c r="BC17">
+        <v>20044000.0</v>
+      </c>
+      <c r="BD17">
+        <v>16845000.0</v>
+      </c>
+      <c r="BE17">
+        <v>16155000.0</v>
+      </c>
+      <c r="BF17">
+        <v>13010000.0</v>
+      </c>
+      <c r="BG17">
+        <v>12214000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>11921000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>9854000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>200700000.0</v>
+      </c>
+      <c r="D18">
+        <v>206400000.0</v>
+      </c>
+      <c r="E18">
+        <v>206800000.0</v>
+      </c>
+      <c r="F18">
+        <v>207200000.0</v>
+      </c>
+      <c r="G18">
+        <v>205000000.0</v>
+      </c>
+      <c r="H18">
+        <v>214300000.0</v>
+      </c>
+      <c r="I18">
+        <v>205500000.0</v>
+      </c>
+      <c r="J18">
+        <v>201700000.0</v>
+      </c>
+      <c r="K18">
+        <v>200100000.0</v>
+      </c>
+      <c r="L18">
+        <v>207800000.0</v>
+      </c>
+      <c r="M18">
+        <v>213700000.0</v>
+      </c>
+      <c r="N18">
+        <v>218400000.0</v>
+      </c>
+      <c r="O18">
+        <v>238900000.0</v>
+      </c>
+      <c r="P18">
+        <v>258400000.0</v>
+      </c>
+      <c r="Q18">
+        <v>266800000.0</v>
+      </c>
+      <c r="R18">
+        <v>237900000.0</v>
+      </c>
+      <c r="S18">
+        <v>178000000.0</v>
+      </c>
+      <c r="T18">
+        <v>121800000.0</v>
+      </c>
+      <c r="U18">
+        <v>126900000.0</v>
+      </c>
+      <c r="V18">
+        <v>118800000.0</v>
+      </c>
+      <c r="W18">
+        <v>120700000.0</v>
+      </c>
+      <c r="X18">
+        <v>128400000.0</v>
+      </c>
+      <c r="Y18">
+        <v>123000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>122500000.0</v>
+      </c>
+      <c r="AA18">
+        <v>123100000.0</v>
+      </c>
+      <c r="AB18">
+        <v>128200000.0</v>
+      </c>
+      <c r="AC18">
+        <v>125500000.0</v>
+      </c>
+      <c r="AD18">
+        <v>125300000.0</v>
+      </c>
+      <c r="AE18">
+        <v>116000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AI20">
+        <v>2300000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>57780000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-37237000.0</v>
+      </c>
+      <c r="AL20">
+        <v>5908000.0</v>
+      </c>
+      <c r="AM20">
+        <v>705000.0</v>
+      </c>
+      <c r="AN20">
+        <v>7609000.0</v>
+      </c>
+      <c r="AO20">
+        <v>-5985000.0</v>
+      </c>
+      <c r="AP20">
+        <v>1197000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>795000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>4017000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>108200000.0</v>
+      </c>
+      <c r="C21">
+        <v>77500000.0</v>
+      </c>
+      <c r="D21">
+        <v>139200000.0</v>
+      </c>
+      <c r="E21">
+        <v>92600000.0</v>
+      </c>
+      <c r="F21">
+        <v>93500000.0</v>
+      </c>
+      <c r="G21">
+        <v>66400000.0</v>
+      </c>
+      <c r="H21">
+        <v>66700000.0</v>
+      </c>
+      <c r="I21">
+        <v>72700000.0</v>
+      </c>
+      <c r="J21">
+        <v>78400000.0</v>
+      </c>
+      <c r="K21">
+        <v>76700000.0</v>
+      </c>
+      <c r="L21">
+        <v>80900000.0</v>
+      </c>
+      <c r="M21">
+        <v>94700000.0</v>
+      </c>
+      <c r="N21">
+        <v>86900000.0</v>
+      </c>
+      <c r="O21">
+        <v>74300000.0</v>
+      </c>
+      <c r="P21">
+        <v>110000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>108100000.0</v>
+      </c>
+      <c r="R21">
+        <v>80300000.0</v>
+      </c>
+      <c r="S21">
+        <v>-41300000.0</v>
+      </c>
+      <c r="T21">
+        <v>66500000.0</v>
+      </c>
+      <c r="U21">
+        <v>60700000.0</v>
+      </c>
+      <c r="V21">
+        <v>55100000.0</v>
+      </c>
+      <c r="W21">
+        <v>65500000.0</v>
+      </c>
+      <c r="X21">
+        <v>61700000.0</v>
+      </c>
+      <c r="Y21">
+        <v>63000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>47100000.0</v>
+      </c>
+      <c r="AA21">
+        <v>37500000.0</v>
+      </c>
+      <c r="AB21">
+        <v>68900000.0</v>
+      </c>
+      <c r="AC21">
+        <v>64400000.0</v>
+      </c>
+      <c r="AD21">
+        <v>48800000.0</v>
+      </c>
+      <c r="AE21">
+        <v>53000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>52200000.0</v>
+      </c>
+      <c r="AG21">
+        <v>53500000.0</v>
+      </c>
+      <c r="AH21">
+        <v>53600000.0</v>
+      </c>
+      <c r="AI21">
+        <v>47000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>49430000.0</v>
+      </c>
+      <c r="AK21">
+        <v>41000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>33700000.0</v>
+      </c>
+      <c r="AM21">
+        <v>32600000.0</v>
+      </c>
+      <c r="AN21">
+        <v>37755000.0</v>
+      </c>
+      <c r="AO21">
+        <v>37976000.0</v>
+      </c>
+      <c r="AP21">
+        <v>39197000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>30331000.0</v>
+      </c>
+      <c r="AR21">
+        <v>35085000.0</v>
+      </c>
+      <c r="AS21">
+        <v>30212000.0</v>
+      </c>
+      <c r="AT21">
+        <v>33740000.0</v>
+      </c>
+      <c r="AU21">
+        <v>31420000.0</v>
+      </c>
+      <c r="AV21">
+        <v>35106000.0</v>
+      </c>
+      <c r="AW21">
+        <v>29226000.0</v>
+      </c>
+      <c r="AX21">
+        <v>32379000.0</v>
+      </c>
+      <c r="AY21">
+        <v>32904000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>31863000.0</v>
+      </c>
+      <c r="BA21">
+        <v>36984000.0</v>
+      </c>
+      <c r="BB21">
+        <v>32944000.0</v>
+      </c>
+      <c r="BC21">
+        <v>30911000.0</v>
+      </c>
+      <c r="BD21">
+        <v>25776000.0</v>
+      </c>
+      <c r="BE21">
+        <v>24623000.0</v>
+      </c>
+      <c r="BF21">
+        <v>19537000.0</v>
+      </c>
+      <c r="BG21">
+        <v>18326000.0</v>
+      </c>
+      <c r="BH21">
+        <v>20060000.0</v>
+      </c>
+      <c r="BI21">
+        <v>17576000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>14526000.0</v>
+      </c>
+      <c r="BK21">
+        <v>13999000.0</v>
+      </c>
+      <c r="BL21">
+        <v>16038000.0</v>
+      </c>
+      <c r="BM21">
+        <v>12589000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9287000.0</v>
+      </c>
+      <c r="BO21">
+        <v>16532000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17142000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>18423000.0</v>
+      </c>
+      <c r="BR21">
+        <v>20020000.0</v>
+      </c>
+      <c r="BS21">
+        <v>25231000.0</v>
+      </c>
+      <c r="BT21">
+        <v>27551000.0</v>
+      </c>
+      <c r="BU21">
+        <v>24258000.0</v>
+      </c>
+      <c r="BV21">
+        <v>28614000.0</v>
+      </c>
+      <c r="BW21">
+        <v>27654000.0</v>
+      </c>
+      <c r="BX21">
+        <v>23438000.0</v>
+      </c>
+      <c r="BY21">
+        <v>29777000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>27023000.0</v>
+      </c>
+      <c r="CA21">
+        <v>25196000.0</v>
+      </c>
+      <c r="CB21">
+        <v>41741000.0</v>
+      </c>
+      <c r="CC21">
+        <v>25851000.0</v>
+      </c>
+      <c r="CD21">
+        <v>24728000.0</v>
+      </c>
+      <c r="CE21">
+        <v>24788000.0</v>
+      </c>
+      <c r="CF21">
+        <v>22498000.0</v>
+      </c>
+      <c r="CG21">
+        <v>23562000.0</v>
+      </c>
+      <c r="CH21">
+        <v>19704000.0</v>
+      </c>
+      <c r="CI21">
+        <v>18261000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>17865000.0</v>
+      </c>
+      <c r="CK21">
+        <v>17028000.0</v>
+      </c>
+      <c r="CL21">
+        <v>19479000.0</v>
+      </c>
+      <c r="CM21">
+        <v>14978000.0</v>
+      </c>
+      <c r="CN21">
+        <v>14817000.0</v>
+      </c>
+      <c r="CO21">
+        <v>18565000.0</v>
+      </c>
+      <c r="CP21">
+        <v>16057000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>13580000.0</v>
+      </c>
+      <c r="CR21">
+        <v>53741000.0</v>
+      </c>
+      <c r="CS21">
+        <v>40556000.0</v>
+      </c>
+      <c r="CT21">
+        <v>13572000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>46500000.0</v>
+      </c>
+      <c r="C23">
+        <v>165400000.0</v>
+      </c>
+      <c r="D23">
+        <v>173800000.0</v>
+      </c>
+      <c r="E23">
+        <v>243100000.0</v>
+      </c>
+      <c r="F23">
+        <v>245100000.0</v>
+      </c>
+      <c r="G23">
+        <v>278900000.0</v>
+      </c>
+      <c r="H23">
+        <v>306100000.0</v>
+      </c>
+      <c r="I23">
+        <v>301700000.0</v>
+      </c>
+      <c r="J23">
+        <v>288200000.0</v>
+      </c>
+      <c r="K23">
+        <v>290100000.0</v>
+      </c>
+      <c r="L23">
+        <v>287900000.0</v>
+      </c>
+      <c r="M23">
+        <v>269900000.0</v>
+      </c>
+      <c r="N23">
+        <v>274500000.0</v>
+      </c>
+      <c r="O23">
+        <v>258000000.0</v>
+      </c>
+      <c r="P23">
+        <v>235600000.0</v>
+      </c>
+      <c r="Q23">
+        <v>201500000.0</v>
+      </c>
+      <c r="R23">
+        <v>216000000.0</v>
+      </c>
+      <c r="S23">
+        <v>274500000.0</v>
+      </c>
+      <c r="T23">
+        <v>96700000.0</v>
+      </c>
+      <c r="U23">
+        <v>110100000.0</v>
+      </c>
+      <c r="V23">
+        <v>103500000.0</v>
+      </c>
+      <c r="W23">
+        <v>97900000.0</v>
+      </c>
+      <c r="X23">
+        <v>105900000.0</v>
+      </c>
+      <c r="Y23">
+        <v>110600000.0</v>
+      </c>
+      <c r="Z23">
+        <v>121400000.0</v>
+      </c>
+      <c r="AA23">
+        <v>133100000.0</v>
+      </c>
+      <c r="AB23">
+        <v>106300000.0</v>
+      </c>
+      <c r="AC23">
+        <v>115100000.0</v>
+      </c>
+      <c r="AD23">
+        <v>130900000.0</v>
+      </c>
+      <c r="AE23">
+        <v>110800000.0</v>
+      </c>
+      <c r="AF23">
+        <v>113700000.0</v>
+      </c>
+      <c r="AG23">
+        <v>103900000.0</v>
+      </c>
+      <c r="AH23">
+        <v>97000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>95800000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>96448000.0</v>
+      </c>
+      <c r="AK23">
+        <v>106100000.0</v>
+      </c>
+      <c r="AL23">
+        <v>89400000.0</v>
+      </c>
+      <c r="AM23">
+        <v>70900000.0</v>
+      </c>
+      <c r="AN23">
+        <v>82779000.0</v>
+      </c>
+      <c r="AO23">
+        <v>72120000.0</v>
+      </c>
+      <c r="AP23">
+        <v>66021000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>70685000.0</v>
+      </c>
+      <c r="AR23">
+        <v>68943000.0</v>
+      </c>
+      <c r="AS23">
+        <v>71746000.0</v>
+      </c>
+      <c r="AT23">
+        <v>67741000.0</v>
+      </c>
+      <c r="AU23">
+        <v>65154000.0</v>
+      </c>
+      <c r="AV23">
+        <v>66722000.0</v>
+      </c>
+      <c r="AW23">
+        <v>69865000.0</v>
+      </c>
+      <c r="AX23">
+        <v>58377000.0</v>
+      </c>
+      <c r="AY23">
+        <v>53889000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>58521000.0</v>
+      </c>
+      <c r="BA23">
+        <v>54552000.0</v>
+      </c>
+      <c r="BB23">
+        <v>60591000.0</v>
+      </c>
+      <c r="BC23">
+        <v>62975000.0</v>
+      </c>
+      <c r="BD23">
+        <v>72460000.0</v>
+      </c>
+      <c r="BE23">
+        <v>73734000.0</v>
+      </c>
+      <c r="BF23">
+        <v>77192000.0</v>
+      </c>
+      <c r="BG23">
+        <v>77113000.0</v>
+      </c>
+      <c r="BH23">
+        <v>78943000.0</v>
+      </c>
+      <c r="BI23">
+        <v>79032000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>80616000.0</v>
+      </c>
+      <c r="BK23">
+        <v>80003000.0</v>
+      </c>
+      <c r="BL23">
+        <v>85688000.0</v>
+      </c>
+      <c r="BM23">
+        <v>91231000.0</v>
+      </c>
+      <c r="BN23">
+        <v>91617000.0</v>
+      </c>
+      <c r="BO23">
+        <v>82475000.0</v>
+      </c>
+      <c r="BP23">
+        <v>87746000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>88902000.0</v>
+      </c>
+      <c r="BR23">
+        <v>88395000.0</v>
+      </c>
+      <c r="BS23">
+        <v>82865000.0</v>
+      </c>
+      <c r="BT23">
+        <v>84537000.0</v>
+      </c>
+      <c r="BU23">
+        <v>90059000.0</v>
+      </c>
+      <c r="BV23">
+        <v>84679000.0</v>
+      </c>
+      <c r="BW23">
+        <v>89824000.0</v>
+      </c>
+      <c r="BX23">
+        <v>82390000.0</v>
+      </c>
+      <c r="BY23">
+        <v>78927000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>75975000.0</v>
+      </c>
+      <c r="CA23">
+        <v>75279000.0</v>
+      </c>
+      <c r="CB23">
+        <v>57929000.0</v>
+      </c>
+      <c r="CC23">
+        <v>72341000.0</v>
+      </c>
+      <c r="CD23">
+        <v>67473000.0</v>
+      </c>
+      <c r="CE23">
+        <v>61474000.0</v>
+      </c>
+      <c r="CF23">
+        <v>60464000.0</v>
+      </c>
+      <c r="CG23">
+        <v>55424000.0</v>
+      </c>
+      <c r="CH23">
+        <v>53579000.0</v>
+      </c>
+      <c r="CI23">
+        <v>50655000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>50857000.0</v>
+      </c>
+      <c r="CK23">
+        <v>50536000.0</v>
+      </c>
+      <c r="CL23">
+        <v>44836000.0</v>
+      </c>
+      <c r="CM23">
+        <v>48071000.0</v>
+      </c>
+      <c r="CN23">
+        <v>49351000.0</v>
+      </c>
+      <c r="CO23">
+        <v>45581000.0</v>
+      </c>
+      <c r="CP23">
+        <v>50563000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>50896000.0</v>
+      </c>
+      <c r="CR23">
+        <v>7160000.0</v>
+      </c>
+      <c r="CS23">
+        <v>10717000.0</v>
+      </c>
+      <c r="CT23">
+        <v>37476000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
+        <v>731000.0</v>
+      </c>
+      <c r="BE24">
+        <v>863000.0</v>
+      </c>
+      <c r="BF24">
+        <v>853000.0</v>
+      </c>
+      <c r="BG24">
+        <v>853000.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24">
+        <v>862000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>853000.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>12500000.0</v>
+      </c>
+      <c r="D25">
+        <v>14400000.0</v>
+      </c>
+      <c r="E25">
+        <v>16400000.0</v>
+      </c>
+      <c r="F25">
+        <v>9500000.0</v>
+      </c>
+      <c r="G25">
+        <v>10500000.0</v>
+      </c>
+      <c r="H25">
+        <v>15600000.0</v>
+      </c>
+      <c r="I25">
+        <v>15400000.0</v>
+      </c>
+      <c r="J25">
+        <v>10100000.0</v>
+      </c>
+      <c r="K25">
+        <v>15900000.0</v>
+      </c>
+      <c r="L25">
+        <v>13300000.0</v>
+      </c>
+      <c r="M25">
+        <v>3900000.0</v>
+      </c>
+      <c r="N25">
+        <v>3900000.0</v>
+      </c>
+      <c r="O25">
+        <v>4000000.0</v>
+      </c>
+      <c r="P25">
+        <v>4100000.0</v>
+      </c>
+      <c r="Q25">
+        <v>4100000.0</v>
+      </c>
+      <c r="R25">
+        <v>4100000.0</v>
+      </c>
+      <c r="S25">
+        <v>3600000.0</v>
+      </c>
+      <c r="T25">
+        <v>2500000.0</v>
+      </c>
+      <c r="U25">
+        <v>2400000.0</v>
+      </c>
+      <c r="V25">
+        <v>2500000.0</v>
+      </c>
+      <c r="W25">
+        <v>2500000.0</v>
+      </c>
+      <c r="X25">
+        <v>12100000.0</v>
+      </c>
+      <c r="Y25">
+        <v>11800000.0</v>
+      </c>
+      <c r="Z25">
+        <v>11500000.0</v>
+      </c>
+      <c r="AA25">
+        <v>9700000.0</v>
+      </c>
+      <c r="AB25">
+        <v>9700000.0</v>
+      </c>
+      <c r="AC25">
+        <v>9700000.0</v>
+      </c>
+      <c r="AD25">
+        <v>11800000.0</v>
+      </c>
+      <c r="AE25">
+        <v>7500000.0</v>
+      </c>
+      <c r="AF25">
+        <v>7700000.0</v>
+      </c>
+      <c r="AG25">
+        <v>6800000.0</v>
+      </c>
+      <c r="AH25">
+        <v>6500000.0</v>
+      </c>
+      <c r="AI25">
+        <v>6600000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>512000.0</v>
+      </c>
+      <c r="AK25">
+        <v>8255000.0</v>
+      </c>
+      <c r="AL25">
+        <v>5054000.0</v>
+      </c>
+      <c r="AM25">
+        <v>4611000.0</v>
+      </c>
+      <c r="AN25">
+        <v>4998000.0</v>
+      </c>
+      <c r="AO25">
+        <v>4991000.0</v>
+      </c>
+      <c r="AP25">
+        <v>4812000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>4679000.0</v>
+      </c>
+      <c r="AR25">
+        <v>4611000.0</v>
+      </c>
+      <c r="AS25">
+        <v>4612000.0</v>
+      </c>
+      <c r="AT25">
+        <v>4546000.0</v>
+      </c>
+      <c r="AU25">
+        <v>4544000.0</v>
+      </c>
+      <c r="AV25">
+        <v>4687000.0</v>
+      </c>
+      <c r="AW25">
+        <v>4382000.0</v>
+      </c>
+      <c r="AX25">
+        <v>3890000.0</v>
+      </c>
+      <c r="AY25">
+        <v>3896000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>3952000.0</v>
+      </c>
+      <c r="BA25">
+        <v>3995000.0</v>
+      </c>
+      <c r="BB25">
+        <v>4095000.0</v>
+      </c>
+      <c r="BC25">
+        <v>4203000.0</v>
+      </c>
+      <c r="BD25">
+        <v>4342000.0</v>
+      </c>
+      <c r="BE25">
+        <v>4202000.0</v>
+      </c>
+      <c r="BF25">
+        <v>4266000.0</v>
+      </c>
+      <c r="BG25">
+        <v>4302000.0</v>
+      </c>
+      <c r="BH25">
+        <v>4371000.0</v>
+      </c>
+      <c r="BI25">
+        <v>4320000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>4241000.0</v>
+      </c>
+      <c r="BK25">
+        <v>4436000.0</v>
+      </c>
+      <c r="BL25">
+        <v>4964000.0</v>
+      </c>
+      <c r="BM25">
+        <v>5186000.0</v>
+      </c>
+      <c r="BN25">
+        <v>4925000.0</v>
+      </c>
+      <c r="BO25">
+        <v>5061000.0</v>
+      </c>
+      <c r="BP25">
+        <v>6596000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>4782000.0</v>
+      </c>
+      <c r="BR25">
+        <v>5683000.0</v>
+      </c>
+      <c r="BS25">
+        <v>6518000.0</v>
+      </c>
+      <c r="BT25">
+        <v>6965000.0</v>
+      </c>
+      <c r="BU25">
+        <v>5057000.0</v>
+      </c>
+      <c r="BV25">
+        <v>6164000.0</v>
+      </c>
+      <c r="BW25">
+        <v>6052000.0</v>
+      </c>
+      <c r="BX25">
+        <v>4964000.0</v>
+      </c>
+      <c r="BY25">
+        <v>4680000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>4698000.0</v>
+      </c>
+      <c r="CA25">
+        <v>2025000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1854000.0</v>
+      </c>
+      <c r="CC25">
+        <v>2370000.0</v>
+      </c>
+      <c r="CD25">
+        <v>2523000.0</v>
+      </c>
+      <c r="CE25">
+        <v>3551000.0</v>
+      </c>
+      <c r="CF25">
+        <v>4145000.0</v>
+      </c>
+      <c r="CG25">
+        <v>4816000.0</v>
+      </c>
+      <c r="CH25">
+        <v>5132000.0</v>
+      </c>
+      <c r="CI25">
+        <v>4951000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>7801000.0</v>
+      </c>
+      <c r="CK25">
+        <v>3427000.0</v>
+      </c>
+      <c r="CL25">
+        <v>3384000.0</v>
+      </c>
+      <c r="CM25">
+        <v>3223000.0</v>
+      </c>
+      <c r="CN25">
+        <v>3110000.0</v>
+      </c>
+      <c r="CO25">
+        <v>3102000.0</v>
+      </c>
+      <c r="CP25">
+        <v>2947000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>2846000.0</v>
+      </c>
+      <c r="CR25">
+        <v>-68000.0</v>
+      </c>
+      <c r="CS25">
+        <v>3771000.0</v>
+      </c>
+      <c r="CT25"/>
+    </row>
+    <row r="26" spans="1:98">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+    </row>
+    <row r="27" spans="1:98">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>195100000.0</v>
+      </c>
+      <c r="I27">
+        <v>91600000.0</v>
+      </c>
+      <c r="J27">
+        <v>100100000.0</v>
+      </c>
+      <c r="K27">
+        <v>95000000.0</v>
+      </c>
+      <c r="L27">
+        <v>900000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>3800000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>2600000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
+        <v>2800000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>4200000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>3200000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>3500000.0</v>
+      </c>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>2800000.0</v>
+      </c>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>3452000.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
+        <v>3734000.0</v>
+      </c>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
+        <v>3532000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>3555000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+    </row>
+    <row r="28" spans="1:98">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>101900000.0</v>
+      </c>
+      <c r="C28">
+        <v>108300000.0</v>
+      </c>
+      <c r="D28">
+        <v>112900000.0</v>
+      </c>
+      <c r="E28">
+        <v>89900000.0</v>
+      </c>
+      <c r="F28">
+        <v>5700000.0</v>
+      </c>
+      <c r="G28">
+        <v>92900000.0</v>
+      </c>
+      <c r="H28">
+        <v>93800000.0</v>
+      </c>
+      <c r="I28">
+        <v>95800000.0</v>
+      </c>
+      <c r="J28">
+        <v>89800000.0</v>
+      </c>
+      <c r="K28">
+        <v>91900000.0</v>
+      </c>
+      <c r="L28">
+        <v>93600000.0</v>
+      </c>
+      <c r="M28">
+        <v>90100000.0</v>
+      </c>
+      <c r="N28">
+        <v>92100000.0</v>
+      </c>
+      <c r="O28">
+        <v>94100000.0</v>
+      </c>
+      <c r="P28">
+        <v>96500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>95600000.0</v>
+      </c>
+      <c r="R28">
+        <v>97000000.0</v>
+      </c>
+      <c r="S28">
+        <v>84500000.0</v>
+      </c>
+      <c r="T28">
+        <v>56200000.0</v>
+      </c>
+      <c r="U28">
+        <v>56600000.0</v>
+      </c>
+      <c r="V28">
+        <v>57800000.0</v>
+      </c>
+      <c r="W28">
+        <v>56700000.0</v>
+      </c>
+      <c r="X28">
+        <v>58000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>59100000.0</v>
+      </c>
+      <c r="Z28">
+        <v>56200000.0</v>
+      </c>
+      <c r="AA28">
+        <v>55700000.0</v>
+      </c>
+      <c r="AB28">
+        <v>49400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>52500000.0</v>
+      </c>
+      <c r="AD28">
+        <v>55700000.0</v>
+      </c>
+      <c r="AE28">
+        <v>50500000.0</v>
+      </c>
+      <c r="AF28">
+        <v>54400000.0</v>
+      </c>
+      <c r="AG28">
+        <v>50100000.0</v>
+      </c>
+      <c r="AH28">
+        <v>48000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>47400000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>43538000.0</v>
+      </c>
+      <c r="AK28">
+        <v>46600000.0</v>
+      </c>
+      <c r="AL28">
+        <v>38600000.0</v>
+      </c>
+      <c r="AM28">
+        <v>36200000.0</v>
+      </c>
+      <c r="AN28">
+        <v>46681000.0</v>
+      </c>
+      <c r="AO28">
+        <v>36730000.0</v>
+      </c>
+      <c r="AP28">
+        <v>35971000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>36135000.0</v>
+      </c>
+      <c r="AR28">
+        <v>33347000.0</v>
+      </c>
+      <c r="AS28">
+        <v>34658000.0</v>
+      </c>
+      <c r="AT28">
+        <v>35460000.0</v>
+      </c>
+      <c r="AU28">
+        <v>34271000.0</v>
+      </c>
+      <c r="AV28">
+        <v>31756000.0</v>
+      </c>
+      <c r="AW28">
+        <v>34927000.0</v>
+      </c>
+      <c r="AX28">
+        <v>32697000.0</v>
+      </c>
+      <c r="AY28">
+        <v>31840000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>32729000.0</v>
+      </c>
+      <c r="BA28">
+        <v>31339000.0</v>
+      </c>
+      <c r="BB28">
+        <v>32437000.0</v>
+      </c>
+      <c r="BC28">
+        <v>32957000.0</v>
+      </c>
+      <c r="BD28">
+        <v>31053000.0</v>
+      </c>
+      <c r="BE28">
+        <v>32410000.0</v>
+      </c>
+      <c r="BF28">
+        <v>30060000.0</v>
+      </c>
+      <c r="BG28">
+        <v>32125000.0</v>
+      </c>
+      <c r="BH28">
+        <v>30480000.0</v>
+      </c>
+      <c r="BI28">
+        <v>28519000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>29518000.0</v>
+      </c>
+      <c r="BK28">
+        <v>30168000.0</v>
+      </c>
+      <c r="BL28">
+        <v>31800000.0</v>
+      </c>
+      <c r="BM28">
+        <v>30331000.0</v>
+      </c>
+      <c r="BN28">
+        <v>30046000.0</v>
+      </c>
+      <c r="BO28">
+        <v>30534000.0</v>
+      </c>
+      <c r="BP28">
+        <v>27980000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>30412000.0</v>
+      </c>
+      <c r="BR28">
+        <v>35071000.0</v>
+      </c>
+      <c r="BS28">
+        <v>28011000.0</v>
+      </c>
+      <c r="BT28">
+        <v>28288000.0</v>
+      </c>
+      <c r="BU28">
+        <v>27671000.0</v>
+      </c>
+      <c r="BV28">
+        <v>29720000.0</v>
+      </c>
+      <c r="BW28">
+        <v>28345000.0</v>
+      </c>
+      <c r="BX28">
+        <v>25597000.0</v>
+      </c>
+      <c r="BY28">
+        <v>24366000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>24110000.0</v>
+      </c>
+      <c r="CA28">
+        <v>24061000.0</v>
+      </c>
+      <c r="CB28">
+        <v>23898000.0</v>
+      </c>
+      <c r="CC28">
+        <v>22142000.0</v>
+      </c>
+      <c r="CD28">
+        <v>21507000.0</v>
+      </c>
+      <c r="CE28">
+        <v>21342000.0</v>
+      </c>
+      <c r="CF28">
+        <v>20840000.0</v>
+      </c>
+      <c r="CG28">
+        <v>20353000.0</v>
+      </c>
+      <c r="CH28">
+        <v>19158000.0</v>
+      </c>
+      <c r="CI28">
+        <v>19678000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>18848000.0</v>
+      </c>
+      <c r="CK28">
+        <v>19124000.0</v>
+      </c>
+      <c r="CL28">
+        <v>17660000.0</v>
+      </c>
+      <c r="CM28">
+        <v>18340000.0</v>
+      </c>
+      <c r="CN28">
+        <v>18075000.0</v>
+      </c>
+      <c r="CO28">
+        <v>17831000.0</v>
+      </c>
+      <c r="CP28">
+        <v>16815000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>17278000.0</v>
+      </c>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+    </row>
+    <row r="29" spans="1:98">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>17300000.0</v>
+      </c>
+      <c r="D29">
+        <v>30400000.0</v>
+      </c>
+      <c r="E29">
+        <v>21200000.0</v>
+      </c>
+      <c r="F29">
+        <v>21800000.0</v>
+      </c>
+      <c r="G29">
+        <v>16200000.0</v>
+      </c>
+      <c r="H29">
+        <v>14600000.0</v>
+      </c>
+      <c r="I29">
+        <v>17200000.0</v>
+      </c>
+      <c r="J29">
+        <v>18400000.0</v>
+      </c>
+      <c r="K29">
+        <v>18300000.0</v>
+      </c>
+      <c r="L29">
+        <v>19400000.0</v>
+      </c>
+      <c r="M29">
+        <v>22000000.0</v>
+      </c>
+      <c r="N29">
+        <v>19900000.0</v>
+      </c>
+      <c r="O29">
+        <v>18000000.0</v>
+      </c>
+      <c r="P29">
+        <v>24200000.0</v>
+      </c>
+      <c r="Q29">
+        <v>22400000.0</v>
+      </c>
+      <c r="R29">
+        <v>16200000.0</v>
+      </c>
+      <c r="S29">
+        <v>-7900000.0</v>
+      </c>
+      <c r="T29">
+        <v>15400000.0</v>
+      </c>
+      <c r="U29">
+        <v>13600000.0</v>
+      </c>
+      <c r="V29">
+        <v>12600000.0</v>
+      </c>
+      <c r="W29">
+        <v>14100000.0</v>
+      </c>
+      <c r="X29">
+        <v>14800000.0</v>
+      </c>
+      <c r="Y29">
+        <v>14700000.0</v>
+      </c>
+      <c r="Z29">
+        <v>10400000.0</v>
+      </c>
+      <c r="AA29">
+        <v>8200000.0</v>
+      </c>
+      <c r="AB29">
+        <v>16500000.0</v>
+      </c>
+      <c r="AC29">
+        <v>15300000.0</v>
+      </c>
+      <c r="AD29">
+        <v>10900000.0</v>
+      </c>
+      <c r="AE29">
+        <v>11400000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+    </row>
+    <row r="30" spans="1:98">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>101900000.0</v>
+      </c>
+      <c r="C30">
+        <v>158700000.0</v>
+      </c>
+      <c r="D30">
+        <v>166700000.0</v>
+      </c>
+      <c r="E30">
+        <v>157900000.0</v>
+      </c>
+      <c r="F30">
+        <v>155100000.0</v>
+      </c>
+      <c r="G30">
+        <v>160600000.0</v>
+      </c>
+      <c r="H30">
+        <v>160900000.0</v>
+      </c>
+      <c r="I30">
+        <v>159400000.0</v>
+      </c>
+      <c r="J30">
+        <v>156900000.0</v>
+      </c>
+      <c r="K30">
+        <v>160200000.0</v>
+      </c>
+      <c r="L30">
+        <v>166000000.0</v>
+      </c>
+      <c r="M30">
+        <v>161100000.0</v>
+      </c>
+      <c r="N30">
+        <v>163900000.0</v>
+      </c>
+      <c r="O30">
+        <v>165800000.0</v>
+      </c>
+      <c r="P30">
+        <v>175300000.0</v>
+      </c>
+      <c r="Q30">
+        <v>173200000.0</v>
+      </c>
+      <c r="R30">
+        <v>210300000.0</v>
+      </c>
+      <c r="S30">
+        <v>207200000.0</v>
+      </c>
+      <c r="T30">
+        <v>102200000.0</v>
+      </c>
+      <c r="U30">
+        <v>105900000.0</v>
+      </c>
+      <c r="V30">
+        <v>99000000.0</v>
+      </c>
+      <c r="W30">
+        <v>98400000.0</v>
+      </c>
+      <c r="X30">
+        <v>97400000.0</v>
+      </c>
+      <c r="Y30">
+        <v>99500000.0</v>
+      </c>
+      <c r="Z30">
+        <v>95600000.0</v>
+      </c>
+      <c r="AA30">
+        <v>95000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>90700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>96700000.0</v>
+      </c>
+      <c r="AD30">
+        <v>110300000.0</v>
+      </c>
+      <c r="AE30">
+        <v>92500000.0</v>
+      </c>
+      <c r="AF30">
+        <v>99400000.0</v>
+      </c>
+      <c r="AG30">
+        <v>90700000.0</v>
+      </c>
+      <c r="AH30">
+        <v>84900000.0</v>
+      </c>
+      <c r="AI30">
+        <v>85900000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>85073000.0</v>
+      </c>
+      <c r="AK30">
+        <v>94700000.0</v>
+      </c>
+      <c r="AL30">
+        <v>80400000.0</v>
+      </c>
+      <c r="AM30">
+        <v>63700000.0</v>
+      </c>
+      <c r="AN30">
+        <v>77150000.0</v>
+      </c>
+      <c r="AO30">
+        <v>65403000.0</v>
+      </c>
+      <c r="AP30">
+        <v>59145000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>62255000.0</v>
+      </c>
+      <c r="AR30">
+        <v>60941000.0</v>
+      </c>
+      <c r="AS30">
+        <v>66198000.0</v>
+      </c>
+      <c r="AT30">
+        <v>61971000.0</v>
+      </c>
+      <c r="AU30">
+        <v>59592000.0</v>
+      </c>
+      <c r="AV30">
+        <v>61653000.0</v>
+      </c>
+      <c r="AW30">
+        <v>64958000.0</v>
+      </c>
+      <c r="AX30">
+        <v>55920000.0</v>
+      </c>
+      <c r="AY30">
+        <v>54338000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>57785000.0</v>
+      </c>
+      <c r="BA30">
+        <v>52579000.0</v>
+      </c>
+      <c r="BB30">
+        <v>55020000.0</v>
+      </c>
+      <c r="BC30">
+        <v>56685000.0</v>
+      </c>
+      <c r="BD30">
+        <v>57832000.0</v>
+      </c>
+      <c r="BE30">
+        <v>57064000.0</v>
+      </c>
+      <c r="BF30">
+        <v>57299000.0</v>
+      </c>
+      <c r="BG30">
+        <v>57440000.0</v>
+      </c>
+      <c r="BH30">
+        <v>56221000.0</v>
+      </c>
+      <c r="BI30">
+        <v>55041000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>54192000.0</v>
+      </c>
+      <c r="BK30">
+        <v>52958000.0</v>
+      </c>
+      <c r="BL30">
+        <v>54823000.0</v>
+      </c>
+      <c r="BM30">
+        <v>58010000.0</v>
+      </c>
+      <c r="BN30">
+        <v>55426000.0</v>
+      </c>
+      <c r="BO30">
+        <v>52745000.0</v>
+      </c>
+      <c r="BP30">
+        <v>55152000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>57376000.0</v>
+      </c>
+      <c r="BR30">
+        <v>54737000.0</v>
+      </c>
+      <c r="BS30">
+        <v>50445000.0</v>
+      </c>
+      <c r="BT30">
+        <v>37196000.0</v>
+      </c>
+      <c r="BU30">
+        <v>55189000.0</v>
+      </c>
+      <c r="BV30">
+        <v>49661000.0</v>
+      </c>
+      <c r="BW30">
+        <v>53155000.0</v>
+      </c>
+      <c r="BX30">
+        <v>48930000.0</v>
+      </c>
+      <c r="BY30">
+        <v>44581000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>42444000.0</v>
+      </c>
+      <c r="CA30">
+        <v>42912000.0</v>
+      </c>
+      <c r="CB30">
+        <v>26130000.0</v>
+      </c>
+      <c r="CC30">
+        <v>41698000.0</v>
+      </c>
+      <c r="CD30">
+        <v>39301000.0</v>
+      </c>
+      <c r="CE30">
+        <v>38367000.0</v>
+      </c>
+      <c r="CF30">
+        <v>39545000.0</v>
+      </c>
+      <c r="CG30">
+        <v>37243000.0</v>
+      </c>
+      <c r="CH30">
+        <v>37542000.0</v>
+      </c>
+      <c r="CI30">
+        <v>36396000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>37715000.0</v>
+      </c>
+      <c r="CK30">
+        <v>37560000.0</v>
+      </c>
+      <c r="CL30">
+        <v>32302000.0</v>
+      </c>
+      <c r="CM30">
+        <v>35569000.0</v>
+      </c>
+      <c r="CN30">
+        <v>36099000.0</v>
+      </c>
+      <c r="CO30">
+        <v>31770000.0</v>
+      </c>
+      <c r="CP30">
+        <v>35484000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>34572000.0</v>
+      </c>
+      <c r="CR30">
+        <v>7160000.0</v>
+      </c>
+      <c r="CS30">
+        <v>10717000.0</v>
+      </c>
+      <c r="CT30">
+        <v>-37476000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:98">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
+        <v>260500000.0</v>
+      </c>
+      <c r="I31">
+        <v>-15400000.0</v>
+      </c>
+      <c r="J31">
+        <v>-37700000.0</v>
+      </c>
+      <c r="K31">
+        <v>-38000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-51500000.0</v>
+      </c>
+      <c r="M31">
+        <v>-39400000.0</v>
+      </c>
+      <c r="N31">
+        <v>-38600000.0</v>
+      </c>
+      <c r="O31">
+        <v>-39800000.0</v>
+      </c>
+      <c r="P31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-43600000.0</v>
+      </c>
+      <c r="R31">
+        <v>-80800000.0</v>
+      </c>
+      <c r="S31">
+        <v>-41300000.0</v>
+      </c>
+      <c r="T31">
+        <v>-21700000.0</v>
+      </c>
+      <c r="U31">
+        <v>-28300000.0</v>
+      </c>
+      <c r="V31">
+        <v>-19900000.0</v>
+      </c>
+      <c r="W31">
+        <v>-14200000.0</v>
+      </c>
+      <c r="X31">
+        <v>-15900000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-19100000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-20100000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-28700000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-14800000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-22900000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-19900000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-20200000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-23300000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-20200000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-22400000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-20270000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4319000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-6067000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1479000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-14667000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-16672000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-11692000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-14318000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-12465000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-20032000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-15476000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-13414000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-14110000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-19752000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-4458000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-12504000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-11488000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-11576000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2120000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-4418000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-9853000.0</v>
+      </c>
+      <c r="BE31">
+        <v>24623000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-10987000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-11475000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-8971000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-9991000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-14233000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-12045000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-13365000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-15221000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-16691000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-21319000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-19094000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-21026000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-21958000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-22820000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-27305000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-29234000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-29697000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-34306000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-31335000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-32471000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-31656000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-30492000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-30398000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-28614000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-25594000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-21354000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-19437000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-16806000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-14672000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-12634000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-11755000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-10589000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-9993000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-10084000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-10822000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-11389000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-12509000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-13894000.0</v>
+      </c>
+      <c r="CR31">
+        <v>179000.0</v>
+      </c>
+      <c r="CS31">
+        <v>191000.0</v>
+      </c>
+      <c r="CT31"/>
+    </row>
+    <row r="32" spans="1:98">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>61700000.0</v>
+      </c>
+      <c r="C32">
+        <v>242900000.0</v>
+      </c>
+      <c r="D32">
+        <v>313000000.0</v>
+      </c>
+      <c r="E32">
+        <v>335700000.0</v>
+      </c>
+      <c r="F32">
+        <v>338600000.0</v>
+      </c>
+      <c r="G32">
+        <v>345300000.0</v>
+      </c>
+      <c r="H32">
+        <v>372800000.0</v>
+      </c>
+      <c r="I32">
+        <v>374400000.0</v>
+      </c>
+      <c r="J32">
+        <v>366600000.0</v>
+      </c>
+      <c r="K32">
+        <v>366800000.0</v>
+      </c>
+      <c r="L32">
+        <v>368800000.0</v>
+      </c>
+      <c r="M32">
+        <v>364600000.0</v>
+      </c>
+      <c r="N32">
+        <v>361400000.0</v>
+      </c>
+      <c r="O32">
+        <v>332300000.0</v>
+      </c>
+      <c r="P32">
+        <v>345600000.0</v>
+      </c>
+      <c r="Q32">
+        <v>309600000.0</v>
+      </c>
+      <c r="R32">
+        <v>296300000.0</v>
+      </c>
+      <c r="S32">
+        <v>233200000.0</v>
+      </c>
+      <c r="T32">
+        <v>163200000.0</v>
+      </c>
+      <c r="U32">
+        <v>170800000.0</v>
+      </c>
+      <c r="V32">
+        <v>158600000.0</v>
+      </c>
+      <c r="W32">
+        <v>163400000.0</v>
+      </c>
+      <c r="X32">
+        <v>167600000.0</v>
+      </c>
+      <c r="Y32">
+        <v>173600000.0</v>
+      </c>
+      <c r="Z32">
+        <v>168500000.0</v>
+      </c>
+      <c r="AA32">
+        <v>170600000.0</v>
+      </c>
+      <c r="AB32">
+        <v>175200000.0</v>
+      </c>
+      <c r="AC32">
+        <v>179500000.0</v>
+      </c>
+      <c r="AD32">
+        <v>179700000.0</v>
+      </c>
+      <c r="AE32">
+        <v>163800000.0</v>
+      </c>
+      <c r="AF32">
+        <v>165900000.0</v>
+      </c>
+      <c r="AG32">
+        <v>157400000.0</v>
+      </c>
+      <c r="AH32">
+        <v>150600000.0</v>
+      </c>
+      <c r="AI32">
+        <v>142800000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>145878000.0</v>
+      </c>
+      <c r="AK32">
+        <v>147100000.0</v>
+      </c>
+      <c r="AL32">
+        <v>123100000.0</v>
+      </c>
+      <c r="AM32">
+        <v>103500000.0</v>
+      </c>
+      <c r="AN32">
+        <v>120534000.0</v>
+      </c>
+      <c r="AO32">
+        <v>110096000.0</v>
+      </c>
+      <c r="AP32">
+        <v>105218000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>101016000.0</v>
+      </c>
+      <c r="AR32">
+        <v>104028000.0</v>
+      </c>
+      <c r="AS32">
+        <v>101958000.0</v>
+      </c>
+      <c r="AT32">
+        <v>101481000.0</v>
+      </c>
+      <c r="AU32">
+        <v>96574000.0</v>
+      </c>
+      <c r="AV32">
+        <v>101828000.0</v>
+      </c>
+      <c r="AW32">
+        <v>99091000.0</v>
+      </c>
+      <c r="AX32">
+        <v>90756000.0</v>
+      </c>
+      <c r="AY32">
+        <v>86793000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>90384000.0</v>
+      </c>
+      <c r="BA32">
+        <v>91536000.0</v>
+      </c>
+      <c r="BB32">
+        <v>93535000.0</v>
+      </c>
+      <c r="BC32">
+        <v>93886000.0</v>
+      </c>
+      <c r="BD32">
+        <v>98236000.0</v>
+      </c>
+      <c r="BE32">
+        <v>98357000.0</v>
+      </c>
+      <c r="BF32">
+        <v>96729000.0</v>
+      </c>
+      <c r="BG32">
+        <v>95439000.0</v>
+      </c>
+      <c r="BH32">
+        <v>99003000.0</v>
+      </c>
+      <c r="BI32">
+        <v>96608000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>95142000.0</v>
+      </c>
+      <c r="BK32">
+        <v>94002000.0</v>
+      </c>
+      <c r="BL32">
+        <v>101726000.0</v>
+      </c>
+      <c r="BM32">
+        <v>103820000.0</v>
+      </c>
+      <c r="BN32">
+        <v>100904000.0</v>
+      </c>
+      <c r="BO32">
+        <v>99007000.0</v>
+      </c>
+      <c r="BP32">
+        <v>104888000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>107325000.0</v>
+      </c>
+      <c r="BR32">
+        <v>108415000.0</v>
+      </c>
+      <c r="BS32">
+        <v>108096000.0</v>
+      </c>
+      <c r="BT32">
+        <v>112088000.0</v>
+      </c>
+      <c r="BU32">
+        <v>114317000.0</v>
+      </c>
+      <c r="BV32">
+        <v>113293000.0</v>
+      </c>
+      <c r="BW32">
+        <v>117478000.0</v>
+      </c>
+      <c r="BX32">
+        <v>105828000.0</v>
+      </c>
+      <c r="BY32">
+        <v>108704000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>102998000.0</v>
+      </c>
+      <c r="CA32">
+        <v>100475000.0</v>
+      </c>
+      <c r="CB32">
+        <v>99670000.0</v>
+      </c>
+      <c r="CC32">
+        <v>98192000.0</v>
+      </c>
+      <c r="CD32">
+        <v>92201000.0</v>
+      </c>
+      <c r="CE32">
+        <v>86262000.0</v>
+      </c>
+      <c r="CF32">
+        <v>82962000.0</v>
+      </c>
+      <c r="CG32">
+        <v>78986000.0</v>
+      </c>
+      <c r="CH32">
+        <v>73283000.0</v>
+      </c>
+      <c r="CI32">
+        <v>68916000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>68722000.0</v>
+      </c>
+      <c r="CK32">
+        <v>67564000.0</v>
+      </c>
+      <c r="CL32">
+        <v>64315000.0</v>
+      </c>
+      <c r="CM32">
+        <v>63049000.0</v>
+      </c>
+      <c r="CN32">
+        <v>64168000.0</v>
+      </c>
+      <c r="CO32">
+        <v>64146000.0</v>
+      </c>
+      <c r="CP32">
+        <v>66620000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>64476000.0</v>
+      </c>
+      <c r="CR32">
+        <v>60901000.0</v>
+      </c>
+      <c r="CS32">
+        <v>51273000.0</v>
+      </c>
+      <c r="CT32">
+        <v>51048000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>896600000.0</v>
+      </c>
+      <c r="C2">
+        <v>578000000.0</v>
+      </c>
+      <c r="D2">
+        <v>870500000.0</v>
+      </c>
+      <c r="E2">
+        <v>2344800000.0</v>
+      </c>
+      <c r="F2">
+        <v>2276800000.0</v>
+      </c>
+      <c r="G2">
+        <v>1076800000.0</v>
+      </c>
+      <c r="H2">
+        <v>822000000.0</v>
+      </c>
+      <c r="I2">
+        <v>758900000.0</v>
+      </c>
+      <c r="J2">
+        <v>782023000.0</v>
+      </c>
+      <c r="K2">
+        <v>780457000.0</v>
+      </c>
+      <c r="L2">
+        <v>798670000.0</v>
+      </c>
+      <c r="M2">
+        <v>534827000.0</v>
+      </c>
+      <c r="N2">
+        <v>801332000.0</v>
+      </c>
+      <c r="O2">
+        <v>472447000.0</v>
+      </c>
+      <c r="P2">
+        <v>685618000.0</v>
+      </c>
+      <c r="Q2">
+        <v>623482000.0</v>
+      </c>
+      <c r="R2">
+        <v>314030000.0</v>
+      </c>
+      <c r="S2">
+        <v>249246000.0</v>
+      </c>
+      <c r="T2">
+        <v>255791000.0</v>
+      </c>
+      <c r="U2">
+        <v>240977000.0</v>
+      </c>
+      <c r="V2">
+        <v>355908000.0</v>
+      </c>
+      <c r="W2">
+        <v>281442000.0</v>
+      </c>
+      <c r="X2">
+        <v>310892000.0</v>
+      </c>
+      <c r="Y2">
+        <v>293036000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>27800000</v>
+      </c>
+      <c r="C3">
+        <v>23000000</v>
+      </c>
+      <c r="D3">
+        <v>28200000</v>
+      </c>
+      <c r="E3">
+        <v>10500000</v>
+      </c>
+      <c r="F3">
+        <v>10300000</v>
+      </c>
+      <c r="G3">
+        <v>30200000</v>
+      </c>
+      <c r="H3">
+        <v>16600000</v>
+      </c>
+      <c r="I3">
+        <v>4900000</v>
+      </c>
+      <c r="J3">
+        <v>39000000</v>
+      </c>
+      <c r="K3">
+        <v>11900000</v>
+      </c>
+      <c r="L3">
+        <v>5965000</v>
+      </c>
+      <c r="M3">
+        <v>12685000</v>
+      </c>
+      <c r="N3">
+        <v>5653000</v>
+      </c>
+      <c r="O3">
+        <v>14420000</v>
+      </c>
+      <c r="P3">
+        <v>9172000</v>
+      </c>
+      <c r="Q3">
+        <v>7998000</v>
+      </c>
+      <c r="R3">
+        <v>26393000</v>
+      </c>
+      <c r="S3">
+        <v>34000</v>
+      </c>
+      <c r="T3">
+        <v>251174000</v>
+      </c>
+      <c r="U3">
+        <v>2540000</v>
+      </c>
+      <c r="V3">
+        <v>300868000</v>
+      </c>
+      <c r="W3">
+        <v>19536000</v>
+      </c>
+      <c r="X3">
+        <v>280756000</v>
+      </c>
+      <c r="Y3">
+        <v>133662000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-1474300000.0</v>
+      </c>
+      <c r="F4">
+        <v>68000000.0</v>
+      </c>
+      <c r="G4">
+        <v>1200000000.0</v>
+      </c>
+      <c r="H4">
+        <v>254800000.0</v>
+      </c>
+      <c r="I4">
+        <v>63100000.0</v>
+      </c>
+      <c r="J4">
+        <v>-23037000.0</v>
+      </c>
+      <c r="K4">
+        <v>1566000.0</v>
+      </c>
+      <c r="L4">
+        <v>-18213000.0</v>
+      </c>
+      <c r="M4">
+        <v>263843000.0</v>
+      </c>
+      <c r="N4">
+        <v>-266505000.0</v>
+      </c>
+      <c r="O4">
+        <v>328885000.0</v>
+      </c>
+      <c r="P4">
+        <v>-213171000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>14300000.0</v>
+      </c>
+      <c r="F5">
+        <v>-17500000.0</v>
+      </c>
+      <c r="G5">
+        <v>-27600000.0</v>
+      </c>
+      <c r="H5">
+        <v>-21200000.0</v>
+      </c>
+      <c r="I5">
+        <v>-7900000.0</v>
+      </c>
+      <c r="J5">
+        <v>-8725000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1422000.0</v>
+      </c>
+      <c r="L5">
+        <v>-2609000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6630000.0</v>
+      </c>
+      <c r="N5">
+        <v>3440000.0</v>
+      </c>
+      <c r="O5">
+        <v>4430000.0</v>
+      </c>
+      <c r="P5">
+        <v>12691000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>413100000.0</v>
+      </c>
+      <c r="C6">
+        <v>318600000.0</v>
+      </c>
+      <c r="D6">
+        <v>-292500000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1474300000.0</v>
+      </c>
+      <c r="F6">
+        <v>68000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1200000000.0</v>
+      </c>
+      <c r="H6">
+        <v>254800000.0</v>
+      </c>
+      <c r="I6">
+        <v>63100000.0</v>
+      </c>
+      <c r="J6">
+        <v>-23100000.0</v>
+      </c>
+      <c r="K6">
+        <v>1500000.0</v>
+      </c>
+      <c r="L6">
+        <v>-18213000.0</v>
+      </c>
+      <c r="M6">
+        <v>263843000.0</v>
+      </c>
+      <c r="N6">
+        <v>-266505000.0</v>
+      </c>
+      <c r="O6">
+        <v>328885000.0</v>
+      </c>
+      <c r="P6">
+        <v>-213171000.0</v>
+      </c>
+      <c r="Q6">
+        <v>62136000.0</v>
+      </c>
+      <c r="R6">
+        <v>309452000.0</v>
+      </c>
+      <c r="S6">
+        <v>64784000.0</v>
+      </c>
+      <c r="T6">
+        <v>260872000.0</v>
+      </c>
+      <c r="U6">
+        <v>14814000.0</v>
+      </c>
+      <c r="V6">
+        <v>-114931000.0</v>
+      </c>
+      <c r="W6">
+        <v>74466000.0</v>
+      </c>
+      <c r="X6">
+        <v>-29450000.0</v>
+      </c>
+      <c r="Y6">
+        <v>17856000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7">
+        <v>-34600000.0</v>
+      </c>
+      <c r="C7">
+        <v>-15200000.0</v>
+      </c>
+      <c r="D7">
+        <v>36300000.0</v>
+      </c>
+      <c r="E7">
+        <v>140800000.0</v>
+      </c>
+      <c r="F7">
+        <v>-16400000.0</v>
+      </c>
+      <c r="G7">
+        <v>-27100000.0</v>
+      </c>
+      <c r="H7">
+        <v>-43100000.0</v>
+      </c>
+      <c r="I7">
+        <v>-9300000.0</v>
+      </c>
+      <c r="J7">
+        <v>-29000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-8900000.0</v>
+      </c>
+      <c r="L7">
+        <v>-16660000.0</v>
+      </c>
+      <c r="M7">
+        <v>7791000.0</v>
+      </c>
+      <c r="N7">
+        <v>3718000.0</v>
+      </c>
+      <c r="O7">
+        <v>11895000.0</v>
+      </c>
+      <c r="P7">
+        <v>13217000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2277000.0</v>
+      </c>
+      <c r="R7">
+        <v>-26258000.0</v>
+      </c>
+      <c r="S7">
+        <v>-19802000.0</v>
+      </c>
+      <c r="T7">
+        <v>1783000.0</v>
+      </c>
+      <c r="U7">
+        <v>-6473000.0</v>
+      </c>
+      <c r="V7">
+        <v>8862000.0</v>
+      </c>
+      <c r="W7">
+        <v>7296000.0</v>
+      </c>
+      <c r="X7">
+        <v>-991000.0</v>
+      </c>
+      <c r="Y7">
+        <v>15175000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-37800000.0</v>
+      </c>
+      <c r="F8">
+        <v>3700000.0</v>
+      </c>
+      <c r="G8">
+        <v>-4400000.0</v>
+      </c>
+      <c r="H8">
+        <v>300000.0</v>
+      </c>
+      <c r="I8">
+        <v>-3300000.0</v>
+      </c>
+      <c r="J8">
+        <v>-574000.0</v>
+      </c>
+      <c r="K8">
+        <v>-1053000.0</v>
+      </c>
+      <c r="L8">
+        <v>-101000.0</v>
+      </c>
+      <c r="M8">
+        <v>470000.0</v>
+      </c>
+      <c r="N8">
+        <v>2419000.0</v>
+      </c>
+      <c r="O8">
+        <v>3105000.0</v>
+      </c>
+      <c r="P8">
+        <v>1654000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B9">
+        <v>13400000.0</v>
+      </c>
+      <c r="C9">
+        <v>12300000.0</v>
+      </c>
+      <c r="D9">
+        <v>-10800000.0</v>
+      </c>
+      <c r="E9">
+        <v>-37800000.0</v>
+      </c>
+      <c r="F9">
+        <v>3700000.0</v>
+      </c>
+      <c r="G9">
+        <v>-4400000.0</v>
+      </c>
+      <c r="H9">
+        <v>300000.0</v>
+      </c>
+      <c r="I9">
+        <v>-3300000.0</v>
+      </c>
+      <c r="J9">
+        <v>-600000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1100000.0</v>
+      </c>
+      <c r="L9">
+        <v>-101000.0</v>
+      </c>
+      <c r="M9">
+        <v>470000.0</v>
+      </c>
+      <c r="N9">
+        <v>2419000.0</v>
+      </c>
+      <c r="O9">
+        <v>3105000.0</v>
+      </c>
+      <c r="P9">
+        <v>1654000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3495000.0</v>
+      </c>
+      <c r="R9">
+        <v>1571000.0</v>
+      </c>
+      <c r="S9">
+        <v>1502000.0</v>
+      </c>
+      <c r="T9">
+        <v>-1302000.0</v>
+      </c>
+      <c r="U9">
+        <v>-4811000.0</v>
+      </c>
+      <c r="V9">
+        <v>-5535000.0</v>
+      </c>
+      <c r="W9">
+        <v>-1381000.0</v>
+      </c>
+      <c r="X9">
+        <v>1750000.0</v>
+      </c>
+      <c r="Y9">
+        <v>3834000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
+        <v>2000000.0</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>45066000.0</v>
+      </c>
+      <c r="K10">
+        <v>12073000.0</v>
+      </c>
+      <c r="L10">
+        <v>16706000.0</v>
+      </c>
+      <c r="M10">
+        <v>19977000.0</v>
+      </c>
+      <c r="N10">
+        <v>46482000.0</v>
+      </c>
+      <c r="O10">
+        <v>12122000.0</v>
+      </c>
+      <c r="P10">
+        <v>4466000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1121000.0</v>
+      </c>
+      <c r="R10">
+        <v>19280000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>191500000.0</v>
+      </c>
+      <c r="F11">
+        <v>-3700000.0</v>
+      </c>
+      <c r="G11">
+        <v>5000000.0</v>
+      </c>
+      <c r="H11">
+        <v>-21300000.0</v>
+      </c>
+      <c r="I11">
+        <v>2000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-22305000.0</v>
+      </c>
+      <c r="K11">
+        <v>-5528000.0</v>
+      </c>
+      <c r="L11">
+        <v>-12937000.0</v>
+      </c>
+      <c r="M11">
+        <v>14277000.0</v>
+      </c>
+      <c r="N11">
+        <v>-2141000.0</v>
+      </c>
+      <c r="O11">
+        <v>4292000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1476000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>7577000.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>91700000.0</v>
+      </c>
+      <c r="F12">
+        <v>24500000.0</v>
+      </c>
+      <c r="G12">
+        <v>73100000.0</v>
+      </c>
+      <c r="H12">
+        <v>-59100000.0</v>
+      </c>
+      <c r="I12">
+        <v>31600000.0</v>
+      </c>
+      <c r="J12">
+        <v>49718000.0</v>
+      </c>
+      <c r="K12">
+        <v>-1563000.0</v>
+      </c>
+      <c r="L12">
+        <v>11059000.0</v>
+      </c>
+      <c r="M12">
+        <v>-2675000.0</v>
+      </c>
+      <c r="N12">
+        <v>29471000.0</v>
+      </c>
+      <c r="O12">
+        <v>36959000.0</v>
+      </c>
+      <c r="P12">
+        <v>57965000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-4500000.0</v>
+      </c>
+      <c r="F13">
+        <v>-18400000.0</v>
+      </c>
+      <c r="G13">
+        <v>-34000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-35600000.0</v>
+      </c>
+      <c r="I13">
+        <v>-5800000.0</v>
+      </c>
+      <c r="J13">
+        <v>-5900000.0</v>
+      </c>
+      <c r="K13">
+        <v>-1800000.0</v>
+      </c>
+      <c r="L13">
+        <v>-4628000.0</v>
+      </c>
+      <c r="M13">
+        <v>-6670000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>50800000.0</v>
+      </c>
+      <c r="C14">
+        <v>57000000.0</v>
+      </c>
+      <c r="D14">
+        <v>53800000.0</v>
+      </c>
+      <c r="E14">
+        <v>55500000.0</v>
+      </c>
+      <c r="F14">
+        <v>44400000.0</v>
+      </c>
+      <c r="G14">
+        <v>45100000.0</v>
+      </c>
+      <c r="H14">
+        <v>38700000.0</v>
+      </c>
+      <c r="I14">
+        <v>27600000.0</v>
+      </c>
+      <c r="J14">
+        <v>18400000.0</v>
+      </c>
+      <c r="K14">
+        <v>19500000.0</v>
+      </c>
+      <c r="L14">
+        <v>18313000.0</v>
+      </c>
+      <c r="M14">
+        <v>16855000.0</v>
+      </c>
+      <c r="N14">
+        <v>16245000.0</v>
+      </c>
+      <c r="O14">
+        <v>17112000.0</v>
+      </c>
+      <c r="P14">
+        <v>17368000.0</v>
+      </c>
+      <c r="Q14">
+        <v>20136000.0</v>
+      </c>
+      <c r="R14">
+        <v>22286000.0</v>
+      </c>
+      <c r="S14">
+        <v>24350000.0</v>
+      </c>
+      <c r="T14">
+        <v>16367000.0</v>
+      </c>
+      <c r="U14">
+        <v>10298000.0</v>
+      </c>
+      <c r="V14">
+        <v>18802000.0</v>
+      </c>
+      <c r="W14">
+        <v>20223000.0</v>
+      </c>
+      <c r="X14">
+        <v>15915000.0</v>
+      </c>
+      <c r="Y14">
+        <v>11647000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B15">
+        <v>194300000.0</v>
+      </c>
+      <c r="C15">
+        <v>195900000.0</v>
+      </c>
+      <c r="D15">
+        <v>195100000.0</v>
+      </c>
+      <c r="E15">
+        <v>182100000.0</v>
+      </c>
+      <c r="F15">
+        <v>101600000.0</v>
+      </c>
+      <c r="G15">
+        <v>128600000.0</v>
+      </c>
+      <c r="H15">
+        <v>79200000.0</v>
+      </c>
+      <c r="I15">
+        <v>64100000.0</v>
+      </c>
+      <c r="J15">
+        <v>48600000.0</v>
+      </c>
+      <c r="K15">
+        <v>39400000.0</v>
+      </c>
+      <c r="L15">
+        <v>36290000.0</v>
+      </c>
+      <c r="M15">
+        <v>28626000.0</v>
+      </c>
+      <c r="N15">
+        <v>17909000.0</v>
+      </c>
+      <c r="O15">
+        <v>29508000.0</v>
+      </c>
+      <c r="P15">
+        <v>22655000.0</v>
+      </c>
+      <c r="Q15">
+        <v>21327000.0</v>
+      </c>
+      <c r="R15">
+        <v>19116000.0</v>
+      </c>
+      <c r="S15">
+        <v>23925000.0</v>
+      </c>
+      <c r="T15">
+        <v>24255000.0</v>
+      </c>
+      <c r="U15">
+        <v>18413000.0</v>
+      </c>
+      <c r="V15">
+        <v>15044000.0</v>
+      </c>
+      <c r="W15">
+        <v>12354000.0</v>
+      </c>
+      <c r="X15">
+        <v>10371000.0</v>
+      </c>
+      <c r="Y15">
+        <v>10084000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>1309700000.0</v>
+      </c>
+      <c r="C16">
+        <v>896600000.0</v>
+      </c>
+      <c r="D16">
+        <v>578000000.0</v>
+      </c>
+      <c r="E16">
+        <v>870500000.0</v>
+      </c>
+      <c r="F16">
+        <v>2344800000.0</v>
+      </c>
+      <c r="G16">
+        <v>2276800000.0</v>
+      </c>
+      <c r="H16">
+        <v>1076800000.0</v>
+      </c>
+      <c r="I16">
+        <v>822000000.0</v>
+      </c>
+      <c r="J16">
+        <v>758986000.0</v>
+      </c>
+      <c r="K16">
+        <v>782023000.0</v>
+      </c>
+      <c r="L16">
+        <v>780457000.0</v>
+      </c>
+      <c r="M16">
+        <v>798670000.0</v>
+      </c>
+      <c r="N16">
+        <v>534827000.0</v>
+      </c>
+      <c r="O16">
+        <v>801332000.0</v>
+      </c>
+      <c r="P16">
+        <v>472447000.0</v>
+      </c>
+      <c r="Q16">
+        <v>685618000.0</v>
+      </c>
+      <c r="R16">
+        <v>623482000.0</v>
+      </c>
+      <c r="S16">
+        <v>314030000.0</v>
+      </c>
+      <c r="T16">
+        <v>516663000.0</v>
+      </c>
+      <c r="U16">
+        <v>255791000.0</v>
+      </c>
+      <c r="V16">
+        <v>240977000.0</v>
+      </c>
+      <c r="W16">
+        <v>355908000.0</v>
+      </c>
+      <c r="X16">
+        <v>281442000.0</v>
+      </c>
+      <c r="Y16">
+        <v>310892000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>206</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>277800000.0</v>
+      </c>
+      <c r="C18">
+        <v>332000000.0</v>
+      </c>
+      <c r="D18">
+        <v>399800000.0</v>
+      </c>
+      <c r="E18">
+        <v>523900000.0</v>
+      </c>
+      <c r="F18">
+        <v>272000000.0</v>
+      </c>
+      <c r="G18">
+        <v>238100000.0</v>
+      </c>
+      <c r="H18">
+        <v>110700000.0</v>
+      </c>
+      <c r="I18">
+        <v>214100000.0</v>
+      </c>
+      <c r="J18">
+        <v>115693000.0</v>
+      </c>
+      <c r="K18">
+        <v>106191000.0</v>
+      </c>
+      <c r="L18">
+        <v>109435000.0</v>
+      </c>
+      <c r="M18">
+        <v>122008000.0</v>
+      </c>
+      <c r="N18">
+        <v>144572000.0</v>
+      </c>
+      <c r="O18">
+        <v>121402000.0</v>
+      </c>
+      <c r="P18">
+        <v>133929000.0</v>
+      </c>
+      <c r="Q18">
+        <v>101260000.0</v>
+      </c>
+      <c r="R18">
+        <v>81792000.0</v>
+      </c>
+      <c r="S18">
+        <v>77445000.0</v>
+      </c>
+      <c r="T18">
+        <v>89296000.0</v>
+      </c>
+      <c r="U18">
+        <v>59628000.0</v>
+      </c>
+      <c r="V18">
+        <v>89534000.0</v>
+      </c>
+      <c r="W18">
+        <v>63154000.0</v>
+      </c>
+      <c r="X18">
+        <v>63123000.0</v>
+      </c>
+      <c r="Y18">
+        <v>66638000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B19">
+        <v>302800000.0</v>
+      </c>
+      <c r="C19">
+        <v>1758800000.0</v>
+      </c>
+      <c r="D19">
+        <v>693700000.0</v>
+      </c>
+      <c r="E19">
+        <v>-2822300000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2121700000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1861400000.0</v>
+      </c>
+      <c r="H19">
+        <v>-337200000.0</v>
+      </c>
+      <c r="I19">
+        <v>-213400000.0</v>
+      </c>
+      <c r="J19">
+        <v>-195405000.0</v>
+      </c>
+      <c r="K19">
+        <v>-156024000.0</v>
+      </c>
+      <c r="L19">
+        <v>-73382000.0</v>
+      </c>
+      <c r="M19">
+        <v>-231986000.0</v>
+      </c>
+      <c r="N19">
+        <v>-183151000.0</v>
+      </c>
+      <c r="O19">
+        <v>-170380000.0</v>
+      </c>
+      <c r="P19">
+        <v>-138490000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>209</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>100000.0</v>
+      </c>
+      <c r="F20">
+        <v>400000.0</v>
+      </c>
+      <c r="G20">
+        <v>1100000.0</v>
+      </c>
+      <c r="H20">
+        <v>1000000.0</v>
+      </c>
+      <c r="I20">
+        <v>1800000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>210</v>
+      </c>
+      <c r="B21">
+        <v>-1555100000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1031800000.0</v>
+      </c>
+      <c r="D21">
+        <v>275900000.0</v>
+      </c>
+      <c r="E21">
+        <v>2206100000.0</v>
+      </c>
+      <c r="F21">
+        <v>-40300000.0</v>
+      </c>
+      <c r="G21">
+        <v>492300000.0</v>
+      </c>
+      <c r="H21">
+        <v>-51200000.0</v>
+      </c>
+      <c r="I21">
+        <v>39000000.0</v>
+      </c>
+      <c r="J21">
+        <v>110561000.0</v>
+      </c>
+      <c r="K21">
+        <v>8960000.0</v>
+      </c>
+      <c r="L21">
+        <v>-5057000.0</v>
+      </c>
+      <c r="M21">
+        <v>10753000.0</v>
+      </c>
+      <c r="N21">
+        <v>-48620000.0</v>
+      </c>
+      <c r="O21">
+        <v>-51711000.0</v>
+      </c>
+      <c r="P21">
+        <v>-109197000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22">
+        <v>302100000.0</v>
+      </c>
+      <c r="C22">
+        <v>226000000.0</v>
+      </c>
+      <c r="D22">
+        <v>257500000.0</v>
+      </c>
+      <c r="E22">
+        <v>202200000.0</v>
+      </c>
+      <c r="F22">
+        <v>192100000.0</v>
+      </c>
+      <c r="G22">
+        <v>161200000.0</v>
+      </c>
+      <c r="H22">
+        <v>181000000.0</v>
+      </c>
+      <c r="I22">
+        <v>160200000.0</v>
+      </c>
+      <c r="J22">
+        <v>106500000.0</v>
+      </c>
+      <c r="K22">
+        <v>95700000.0</v>
+      </c>
+      <c r="L22">
+        <v>86795000.0</v>
+      </c>
+      <c r="M22">
+        <v>84401000.0</v>
+      </c>
+      <c r="N22">
+        <v>86136000.0</v>
+      </c>
+      <c r="O22">
+        <v>58224000.0</v>
+      </c>
+      <c r="P22">
+        <v>44546000.0</v>
+      </c>
+      <c r="Q22">
+        <v>37356000.0</v>
+      </c>
+      <c r="R22">
+        <v>53863000.0</v>
+      </c>
+      <c r="S22">
+        <v>70648000.0</v>
+      </c>
+      <c r="T22">
+        <v>68641000.0</v>
+      </c>
+      <c r="U22">
+        <v>75609000.0</v>
+      </c>
+      <c r="V22">
+        <v>54715000.0</v>
+      </c>
+      <c r="W22">
+        <v>45421000.0</v>
+      </c>
+      <c r="X22">
+        <v>40752000.0</v>
+      </c>
+      <c r="Y22">
+        <v>34494000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B23">
+        <v>-332800000.0</v>
+      </c>
+      <c r="C23">
+        <v>-566300000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2020700000.0</v>
+      </c>
+      <c r="E23">
+        <v>-514600000.0</v>
+      </c>
+      <c r="F23">
+        <v>2012300000.0</v>
+      </c>
+      <c r="G23">
+        <v>3045900000.0</v>
+      </c>
+      <c r="H23">
+        <v>231100000.0</v>
+      </c>
+      <c r="I23">
+        <v>118900000.0</v>
+      </c>
+      <c r="J23">
+        <v>-4800000.0</v>
+      </c>
+      <c r="K23">
+        <v>88100000.0</v>
+      </c>
+      <c r="L23">
+        <v>26736000.0</v>
+      </c>
+      <c r="M23">
+        <v>402882000.0</v>
+      </c>
+      <c r="N23">
+        <v>-202978000.0</v>
+      </c>
+      <c r="O23">
+        <v>403255000.0</v>
+      </c>
+      <c r="P23">
+        <v>-202529000.0</v>
+      </c>
+      <c r="Q23">
+        <v>234298000.0</v>
+      </c>
+      <c r="R23">
+        <v>568270000.0</v>
+      </c>
+      <c r="S23">
+        <v>363424000.0</v>
+      </c>
+      <c r="T23">
+        <v>166612000.0</v>
+      </c>
+      <c r="U23">
+        <v>376665000.0</v>
+      </c>
+      <c r="V23">
+        <v>296428000.0</v>
+      </c>
+      <c r="W23">
+        <v>325116000.0</v>
+      </c>
+      <c r="X23">
+        <v>183459000.0</v>
+      </c>
+      <c r="Y23">
+        <v>291107000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>212</v>
+      </c>
+      <c r="B24">
+        <v>2036600000.0</v>
+      </c>
+      <c r="C24">
+        <v>435100000.0</v>
+      </c>
+      <c r="D24">
+        <v>-201700000.0</v>
+      </c>
+      <c r="E24">
+        <v>1883800000.0</v>
+      </c>
+      <c r="F24">
+        <v>12000000.0</v>
+      </c>
+      <c r="G24">
+        <v>21800000.0</v>
+      </c>
+      <c r="H24">
+        <v>337000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-200600000.0</v>
+      </c>
+      <c r="J24">
+        <v>-79900000.0</v>
+      </c>
+      <c r="K24">
+        <v>-153800000.0</v>
+      </c>
+      <c r="L24">
+        <v>-334802000.0</v>
+      </c>
+      <c r="M24">
+        <v>-206664000.0</v>
+      </c>
+      <c r="N24">
+        <v>-183247000.0</v>
+      </c>
+      <c r="O24">
+        <v>-75844000.0</v>
+      </c>
+      <c r="P24">
+        <v>112271000.0</v>
+      </c>
+      <c r="Q24">
+        <v>122499000.0</v>
+      </c>
+      <c r="R24">
+        <v>135842000.0</v>
+      </c>
+      <c r="S24">
+        <v>-523309000.0</v>
+      </c>
+      <c r="T24">
+        <v>-270988000.0</v>
+      </c>
+      <c r="U24">
+        <v>-285609000.0</v>
+      </c>
+      <c r="V24">
+        <v>-313791000.0</v>
+      </c>
+      <c r="W24">
+        <v>-238460000.0</v>
+      </c>
+      <c r="X24">
+        <v>-308781000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-153887000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>213</v>
+      </c>
+      <c r="B25">
+        <v>-37300000.0</v>
+      </c>
+      <c r="C25">
+        <v>54100000.0</v>
+      </c>
+      <c r="D25">
+        <v>55300000.0</v>
+      </c>
+      <c r="E25">
+        <v>131000000.0</v>
+      </c>
+      <c r="F25">
+        <v>48300000.0</v>
+      </c>
+      <c r="G25">
+        <v>88200000.0</v>
+      </c>
+      <c r="H25">
+        <v>-62700000.0</v>
+      </c>
+      <c r="I25">
+        <v>19100000.0</v>
+      </c>
+      <c r="J25">
+        <v>33887000.0</v>
+      </c>
+      <c r="K25">
+        <v>3900000.0</v>
+      </c>
+      <c r="L25">
+        <v>10544000.0</v>
+      </c>
+      <c r="M25">
+        <v>3982000.0</v>
+      </c>
+      <c r="N25">
+        <v>29914000.0</v>
+      </c>
+      <c r="O25">
+        <v>37344000.0</v>
+      </c>
+      <c r="P25">
+        <v>63802000.0</v>
+      </c>
+      <c r="Q25">
+        <v>64569000.0</v>
+      </c>
+      <c r="R25">
+        <v>25330000.0</v>
+      </c>
+      <c r="S25">
+        <v>8950000.0</v>
+      </c>
+      <c r="T25">
+        <v>3592000.0</v>
+      </c>
+      <c r="U25">
+        <v>-12871000.0</v>
+      </c>
+      <c r="V25">
+        <v>4993000.0</v>
+      </c>
+      <c r="W25">
+        <v>6823000.0</v>
+      </c>
+      <c r="X25">
+        <v>4818000.0</v>
+      </c>
+      <c r="Y25">
+        <v>5313000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B26">
+        <v>-121900000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D26">
+        <v>-34000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-199000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-5400000.0</v>
+      </c>
+      <c r="G26">
+        <v>-116800000.0</v>
+      </c>
+      <c r="H26">
+        <v>-2500000.0</v>
+      </c>
+      <c r="I26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-1300000.0</v>
+      </c>
+      <c r="K26">
+        <v>-26900000.0</v>
+      </c>
+      <c r="L26">
+        <v>-20647000.0</v>
+      </c>
+      <c r="M26">
+        <v>-9739000.0</v>
+      </c>
+      <c r="N26">
+        <v>-50448000.0</v>
+      </c>
+      <c r="O26">
+        <v>-263000.0</v>
+      </c>
+      <c r="P26">
+        <v>-248000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-3699000.0</v>
+      </c>
+      <c r="R26">
+        <v>-11052000.0</v>
+      </c>
+      <c r="S26">
+        <v>-27950000.0</v>
+      </c>
+      <c r="T26">
+        <v>-25887000.0</v>
+      </c>
+      <c r="U26">
+        <v>-9593000.0</v>
+      </c>
+      <c r="V26">
+        <v>-3296000.0</v>
+      </c>
+      <c r="W26">
+        <v>-5024000.0</v>
+      </c>
+      <c r="X26">
+        <v>-43125000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-3390000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>215</v>
+      </c>
+      <c r="B27">
+        <v>13300000.0</v>
+      </c>
+      <c r="C27">
+        <v>11800000.0</v>
+      </c>
+      <c r="D27">
+        <v>4700000.0</v>
+      </c>
+      <c r="E27">
+        <v>9600000.0</v>
+      </c>
+      <c r="F27">
+        <v>8900000.0</v>
+      </c>
+      <c r="G27">
+        <v>7500000.0</v>
+      </c>
+      <c r="H27">
+        <v>8000000.0</v>
+      </c>
+      <c r="I27">
+        <v>5600000.0</v>
+      </c>
+      <c r="J27">
+        <v>3900000.0</v>
+      </c>
+      <c r="K27">
+        <v>4400000.0</v>
+      </c>
+      <c r="L27">
+        <v>3959000.0</v>
+      </c>
+      <c r="M27">
+        <v>3634000.0</v>
+      </c>
+      <c r="N27">
+        <v>2936000.0</v>
+      </c>
+      <c r="O27">
+        <v>2485000.0</v>
+      </c>
+      <c r="P27">
+        <v>2111000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1764000.0</v>
+      </c>
+      <c r="R27">
+        <v>1024000.0</v>
+      </c>
+      <c r="S27">
+        <v>911000.0</v>
+      </c>
+      <c r="T27">
+        <v>1093000.0</v>
+      </c>
+      <c r="U27">
+        <v>1328000.0</v>
+      </c>
+      <c r="V27">
+        <v>280000.0</v>
+      </c>
+      <c r="W27">
+        <v>-2382000.0</v>
+      </c>
+      <c r="X27">
+        <v>-3452000.0</v>
+      </c>
+      <c r="Y27">
+        <v>-5225000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>216</v>
+      </c>
+      <c r="B28">
+        <v>-2204100000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1795200000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1973900000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1059700000.0</v>
+      </c>
+      <c r="F28">
+        <v>1905700000.0</v>
+      </c>
+      <c r="G28">
+        <v>2801500000.0</v>
+      </c>
+      <c r="H28">
+        <v>144300000.0</v>
+      </c>
+      <c r="I28">
+        <v>25200000.0</v>
+      </c>
+      <c r="J28">
+        <v>-47100000.0</v>
+      </c>
+      <c r="K28">
+        <v>26600000.0</v>
+      </c>
+      <c r="L28">
+        <v>-38274000.0</v>
+      </c>
+      <c r="M28">
+        <v>337677000.0</v>
+      </c>
+      <c r="N28">
+        <v>-211793000.0</v>
+      </c>
+      <c r="O28">
+        <v>334142000.0</v>
+      </c>
+      <c r="P28">
+        <v>-230333000.0</v>
+      </c>
+      <c r="Q28">
+        <v>340389000.0</v>
+      </c>
+      <c r="R28">
+        <v>457471000.0</v>
+      </c>
+      <c r="S28">
+        <v>437452000.0</v>
+      </c>
+      <c r="T28">
+        <v>171576000.0</v>
+      </c>
+      <c r="U28">
+        <v>322977000.0</v>
+      </c>
+      <c r="V28">
+        <v>280234000.0</v>
+      </c>
+      <c r="W28">
+        <v>331055000.0</v>
+      </c>
+      <c r="X28">
+        <v>234672000.0</v>
+      </c>
+      <c r="Y28">
+        <v>268173000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>217</v>
+      </c>
+      <c r="B29">
+        <v>305600000.0</v>
+      </c>
+      <c r="C29">
+        <v>355000000.0</v>
+      </c>
+      <c r="D29">
+        <v>428000000.0</v>
+      </c>
+      <c r="E29">
+        <v>534400000.0</v>
+      </c>
+      <c r="F29">
+        <v>282300000.0</v>
+      </c>
+      <c r="G29">
+        <v>268300000.0</v>
+      </c>
+      <c r="H29">
+        <v>127300000.0</v>
+      </c>
+      <c r="I29">
+        <v>219000000.0</v>
+      </c>
+      <c r="J29">
+        <v>154600000.0</v>
+      </c>
+      <c r="K29">
+        <v>118000000.0</v>
+      </c>
+      <c r="L29">
+        <v>115400000.0</v>
+      </c>
+      <c r="M29">
+        <v>122008000.0</v>
+      </c>
+      <c r="N29">
+        <v>150225000.0</v>
+      </c>
+      <c r="O29">
+        <v>135822000.0</v>
+      </c>
+      <c r="P29">
+        <v>143101000.0</v>
+      </c>
+      <c r="Q29">
+        <v>109258000.0</v>
+      </c>
+      <c r="R29">
+        <v>81792000.0</v>
+      </c>
+      <c r="S29">
+        <v>77479000.0</v>
+      </c>
+      <c r="T29">
+        <v>89296000.0</v>
+      </c>
+      <c r="U29">
+        <v>62168000.0</v>
+      </c>
+      <c r="V29">
+        <v>89534000.0</v>
+      </c>
+      <c r="W29">
+        <v>82690000.0</v>
+      </c>
+      <c r="X29">
+        <v>63123000.0</v>
+      </c>
+      <c r="Y29">
+        <v>66638000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>218</v>
+      </c>
+      <c r="B30">
+        <v>2311600000.0</v>
+      </c>
+      <c r="C30">
+        <v>1758800000.0</v>
+      </c>
+      <c r="D30">
+        <v>1253400000.0</v>
+      </c>
+      <c r="E30">
+        <v>-949000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2120000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1869800000.0</v>
+      </c>
+      <c r="H30">
+        <v>-16800000.0</v>
+      </c>
+      <c r="I30">
+        <v>-181100000.0</v>
+      </c>
+      <c r="J30">
+        <v>-130600000.0</v>
+      </c>
+      <c r="K30">
+        <v>-143100000.0</v>
+      </c>
+      <c r="L30">
+        <v>-95339000.0</v>
+      </c>
+      <c r="M30">
+        <v>-195842000.0</v>
+      </c>
+      <c r="N30">
+        <v>-204937000.0</v>
+      </c>
+      <c r="O30">
+        <v>-141079000.0</v>
+      </c>
+      <c r="P30">
+        <v>-125939000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-387511000.0</v>
+      </c>
+      <c r="R30">
+        <v>-229811000.0</v>
+      </c>
+      <c r="S30">
+        <v>-450147000.0</v>
+      </c>
+      <c r="T30">
+        <v>-267417000.0</v>
+      </c>
+      <c r="U30">
+        <v>-370331000.0</v>
+      </c>
+      <c r="V30">
+        <v>-484699000.0</v>
+      </c>
+      <c r="W30">
+        <v>-339279000.0</v>
+      </c>
+      <c r="X30">
+        <v>-327245000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-316955000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CS30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97">
+      <c r="A2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2">
+        <v>1309700000.0</v>
+      </c>
+      <c r="C2">
+        <v>1449200000.0</v>
+      </c>
+      <c r="D2">
+        <v>1090200000.0</v>
+      </c>
+      <c r="E2">
+        <v>871400000.0</v>
+      </c>
+      <c r="F2">
+        <v>896600000.0</v>
+      </c>
+      <c r="G2">
+        <v>698600000.0</v>
+      </c>
+      <c r="H2">
+        <v>958500000.0</v>
+      </c>
+      <c r="I2">
+        <v>635000000.0</v>
+      </c>
+      <c r="J2">
+        <v>578000000.0</v>
+      </c>
+      <c r="K2">
+        <v>593100000.0</v>
+      </c>
+      <c r="L2">
+        <v>680500000.0</v>
+      </c>
+      <c r="M2">
+        <v>1080700000.0</v>
+      </c>
+      <c r="N2">
+        <v>870500000.0</v>
+      </c>
+      <c r="O2">
+        <v>591900000.0</v>
+      </c>
+      <c r="P2">
+        <v>1059300000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3811300000.0</v>
+      </c>
+      <c r="R2">
+        <v>2344800000.0</v>
+      </c>
+      <c r="S2">
+        <v>2233500000.0</v>
+      </c>
+      <c r="T2">
+        <v>1948400000.0</v>
+      </c>
+      <c r="U2">
+        <v>2196000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2276800000.0</v>
+      </c>
+      <c r="W2">
+        <v>1860600000.0</v>
+      </c>
+      <c r="X2">
+        <v>1425000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>869200000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1076800000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1269600000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1128900000.0</v>
+      </c>
+      <c r="AC2">
+        <v>955200000.0</v>
+      </c>
+      <c r="AD2">
+        <v>822000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>965000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>712000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>744200000.0</v>
+      </c>
+      <c r="AH2">
+        <v>758900000.0</v>
+      </c>
+      <c r="AI2">
+        <v>882834000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>919775000.0</v>
+      </c>
+      <c r="AK2">
+        <v>807952000.0</v>
+      </c>
+      <c r="AL2">
+        <v>782023000.0</v>
+      </c>
+      <c r="AM2">
+        <v>701367000.0</v>
+      </c>
+      <c r="AN2">
+        <v>476051000.0</v>
+      </c>
+      <c r="AO2">
+        <v>655528000.0</v>
+      </c>
+      <c r="AP2">
+        <v>780457000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>708295000.0</v>
+      </c>
+      <c r="AR2">
+        <v>506434000.0</v>
+      </c>
+      <c r="AS2">
+        <v>637803000.0</v>
+      </c>
+      <c r="AT2">
+        <v>798670000.0</v>
+      </c>
+      <c r="AU2">
+        <v>819963000.0</v>
+      </c>
+      <c r="AV2">
+        <v>503648000.0</v>
+      </c>
+      <c r="AW2">
+        <v>610531000.0</v>
+      </c>
+      <c r="AX2">
+        <v>534827000.0</v>
+      </c>
+      <c r="AY2">
+        <v>542343000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>368217000.0</v>
+      </c>
+      <c r="BA2">
+        <v>498543000.0</v>
+      </c>
+      <c r="BB2">
+        <v>801332000.0</v>
+      </c>
+      <c r="BC2">
+        <v>611335000.0</v>
+      </c>
+      <c r="BD2">
+        <v>536653000.0</v>
+      </c>
+      <c r="BE2">
+        <v>622924000.0</v>
+      </c>
+      <c r="BF2">
+        <v>472447000.0</v>
+      </c>
+      <c r="BG2">
+        <v>504227000.0</v>
+      </c>
+      <c r="BH2">
+        <v>415491000.0</v>
+      </c>
+      <c r="BI2">
+        <v>680321000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>685618000.0</v>
+      </c>
+      <c r="BK2">
+        <v>542355000.0</v>
+      </c>
+      <c r="BL2">
+        <v>502484000.0</v>
+      </c>
+      <c r="BM2">
+        <v>674620000.0</v>
+      </c>
+      <c r="BN2">
+        <v>623482000.0</v>
+      </c>
+      <c r="BO2">
+        <v>512442000.0</v>
+      </c>
+      <c r="BP2">
+        <v>551907000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>458344000.0</v>
+      </c>
+      <c r="BR2">
+        <v>314030000.0</v>
+      </c>
+      <c r="BS2">
+        <v>241727000.0</v>
+      </c>
+      <c r="BT2">
+        <v>264466000.0</v>
+      </c>
+      <c r="BU2">
+        <v>289047000.0</v>
+      </c>
+      <c r="BV2">
+        <v>249246000.0</v>
+      </c>
+      <c r="BW2">
+        <v>202255000.0</v>
+      </c>
+      <c r="BX2">
+        <v>186642000.0</v>
+      </c>
+      <c r="BY2">
+        <v>333606000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>255791000.0</v>
+      </c>
+      <c r="CA2">
+        <v>207227000.0</v>
+      </c>
+      <c r="CB2">
+        <v>244500000.0</v>
+      </c>
+      <c r="CC2">
+        <v>247029000.0</v>
+      </c>
+      <c r="CD2">
+        <v>240977000.0</v>
+      </c>
+      <c r="CE2">
+        <v>324007000.0</v>
+      </c>
+      <c r="CF2">
+        <v>235781000.0</v>
+      </c>
+      <c r="CG2">
+        <v>337607000.0</v>
+      </c>
+      <c r="CH2">
+        <v>355908000.0</v>
+      </c>
+      <c r="CI2">
+        <v>296302000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>296148000.0</v>
+      </c>
+      <c r="CK2">
+        <v>263006000.0</v>
+      </c>
+      <c r="CL2">
+        <v>281442000.0</v>
+      </c>
+      <c r="CM2">
+        <v>279349000.0</v>
+      </c>
+      <c r="CN2">
+        <v>235784000.0</v>
+      </c>
+      <c r="CO2">
+        <v>314996000.0</v>
+      </c>
+      <c r="CP2">
+        <v>310892000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>344052000.0</v>
+      </c>
+      <c r="CR2">
+        <v>261563000.0</v>
+      </c>
+      <c r="CS2"/>
+    </row>
+    <row r="3" spans="1:97">
+      <c r="A3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B3">
+        <v>5200000</v>
+      </c>
+      <c r="C3">
+        <v>8300000</v>
+      </c>
+      <c r="D3">
+        <v>7400000</v>
+      </c>
+      <c r="E3">
+        <v>7900000</v>
+      </c>
+      <c r="F3">
+        <v>4200000</v>
+      </c>
+      <c r="G3">
+        <v>6600000</v>
+      </c>
+      <c r="H3">
+        <v>7500000</v>
+      </c>
+      <c r="I3">
+        <v>2100000</v>
+      </c>
+      <c r="J3">
+        <v>6800000</v>
+      </c>
+      <c r="K3">
+        <v>8800000</v>
+      </c>
+      <c r="L3">
+        <v>6200000</v>
+      </c>
+      <c r="M3">
+        <v>6200000</v>
+      </c>
+      <c r="N3">
+        <v>7000000</v>
+      </c>
+      <c r="O3">
+        <v>16700000</v>
+      </c>
+      <c r="P3">
+        <v>11700000</v>
+      </c>
+      <c r="Q3">
+        <v>6000000</v>
+      </c>
+      <c r="R3">
+        <v>9500000</v>
+      </c>
+      <c r="S3">
+        <v>4800000</v>
+      </c>
+      <c r="T3">
+        <v>5200000</v>
+      </c>
+      <c r="U3">
+        <v>200000</v>
+      </c>
+      <c r="V3">
+        <v>500000</v>
+      </c>
+      <c r="W3">
+        <v>12500000</v>
+      </c>
+      <c r="X3">
+        <v>5200000</v>
+      </c>
+      <c r="Y3">
+        <v>7600000</v>
+      </c>
+      <c r="Z3">
+        <v>4900000</v>
+      </c>
+      <c r="AA3">
+        <v>6400000</v>
+      </c>
+      <c r="AB3">
+        <v>2500000</v>
+      </c>
+      <c r="AC3">
+        <v>5500000</v>
+      </c>
+      <c r="AD3">
+        <v>2200000</v>
+      </c>
+      <c r="AE3">
+        <v>5600000</v>
+      </c>
+      <c r="AF3">
+        <v>500000</v>
+      </c>
+      <c r="AG3">
+        <v>2400000</v>
+      </c>
+      <c r="AH3">
+        <v>2400000</v>
+      </c>
+      <c r="AI3">
+        <v>2557000</v>
+      </c>
+      <c r="AJ3">
+        <v>4700000</v>
+      </c>
+      <c r="AK3">
+        <v>3100000</v>
+      </c>
+      <c r="AL3">
+        <v>32400000</v>
+      </c>
+      <c r="AM3">
+        <v>6766000</v>
+      </c>
+      <c r="AN3">
+        <v>1475000</v>
+      </c>
+      <c r="AO3">
+        <v>2230000</v>
+      </c>
+      <c r="AP3">
+        <v>1408000</v>
+      </c>
+      <c r="AQ3">
+        <v>3729000</v>
+      </c>
+      <c r="AR3">
+        <v>2236000</v>
+      </c>
+      <c r="AS3">
+        <v>382000</v>
+      </c>
+      <c r="AT3">
+        <v>382000</v>
+      </c>
+      <c r="AU3">
+        <v>6599000</v>
+      </c>
+      <c r="AV3">
+        <v>290000</v>
+      </c>
+      <c r="AW3">
+        <v>3167000</v>
+      </c>
+      <c r="AX3">
+        <v>3142000</v>
+      </c>
+      <c r="AY3">
+        <v>3164000</v>
+      </c>
+      <c r="AZ3">
+        <v>603000</v>
+      </c>
+      <c r="BA3">
+        <v>1236000</v>
+      </c>
+      <c r="BB3">
+        <v>650000</v>
+      </c>
+      <c r="BC3">
+        <v>2447000</v>
+      </c>
+      <c r="BD3">
+        <v>3506000</v>
+      </c>
+      <c r="BE3">
+        <v>5014000</v>
+      </c>
+      <c r="BF3">
+        <v>3453000</v>
+      </c>
+      <c r="BG3">
+        <v>2073000</v>
+      </c>
+      <c r="BH3">
+        <v>2369000</v>
+      </c>
+      <c r="BI3">
+        <v>3091000</v>
+      </c>
+      <c r="BJ3">
+        <v>1639000</v>
+      </c>
+      <c r="BK3">
+        <v>7998000</v>
+      </c>
+      <c r="BL3">
+        <v>2918000</v>
+      </c>
+      <c r="BM3">
+        <v>4843000</v>
+      </c>
+      <c r="BN3">
+        <v>3803000</v>
+      </c>
+      <c r="BO3">
+        <v>155741000</v>
+      </c>
+      <c r="BP3">
+        <v>1000</v>
+      </c>
+      <c r="BQ3">
+        <v>26255000</v>
+      </c>
+      <c r="BR3">
+        <v>43664000</v>
+      </c>
+      <c r="BS3">
+        <v>491680000</v>
+      </c>
+      <c r="BT3">
+        <v>293319000</v>
+      </c>
+      <c r="BU3">
+        <v>196961000</v>
+      </c>
+      <c r="BV3">
+        <v>94515000</v>
+      </c>
+      <c r="BW3">
+        <v>32691000</v>
+      </c>
+      <c r="BX3">
+        <v>50192000</v>
+      </c>
+      <c r="BY3">
+        <v>116024000</v>
+      </c>
+      <c r="BZ3">
+        <v>52267000</v>
+      </c>
+      <c r="CA3">
+        <v>27287000</v>
+      </c>
+      <c r="CB3">
+        <v>36174000</v>
+      </c>
+      <c r="CC3">
+        <v>130468000</v>
+      </c>
+      <c r="CD3">
+        <v>2547000</v>
+      </c>
+      <c r="CE3">
+        <v>56593000</v>
+      </c>
+      <c r="CF3">
+        <v>95606000</v>
+      </c>
+      <c r="CG3">
+        <v>113952000</v>
+      </c>
+      <c r="CH3">
+        <v>34717000</v>
+      </c>
+      <c r="CI3">
+        <v>65003000</v>
+      </c>
+      <c r="CJ3">
+        <v>27358000</v>
+      </c>
+      <c r="CK3">
+        <v>91408000</v>
+      </c>
+      <c r="CL3">
+        <v>14388000</v>
+      </c>
+      <c r="CM3">
+        <v>13277000</v>
+      </c>
+      <c r="CN3">
+        <v>101839000</v>
+      </c>
+      <c r="CO3">
+        <v>104976000</v>
+      </c>
+      <c r="CP3">
+        <v>87218000</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-400200000.0</v>
+      </c>
+      <c r="N4">
+        <v>210200000.0</v>
+      </c>
+      <c r="O4">
+        <v>278600000.0</v>
+      </c>
+      <c r="P4">
+        <v>-467400000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-2752000000.0</v>
+      </c>
+      <c r="R4">
+        <v>1466500000.0</v>
+      </c>
+      <c r="S4">
+        <v>111300000.0</v>
+      </c>
+      <c r="T4">
+        <v>285100000.0</v>
+      </c>
+      <c r="U4">
+        <v>-247600000.0</v>
+      </c>
+      <c r="V4">
+        <v>-80800000.0</v>
+      </c>
+      <c r="W4">
+        <v>416200000.0</v>
+      </c>
+      <c r="X4">
+        <v>435600000.0</v>
+      </c>
+      <c r="Y4">
+        <v>555800000.0</v>
+      </c>
+      <c r="Z4">
+        <v>-207600000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-192800000.0</v>
+      </c>
+      <c r="AB4">
+        <v>140700000.0</v>
+      </c>
+      <c r="AC4">
+        <v>173700000.0</v>
+      </c>
+      <c r="AD4">
+        <v>133200000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-143000000.0</v>
+      </c>
+      <c r="AF4">
+        <v>253000000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-32200000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-14700000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-123848000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-36941000.0</v>
+      </c>
+      <c r="AK4">
+        <v>111823000.0</v>
+      </c>
+      <c r="AL4">
+        <v>25929000.0</v>
+      </c>
+      <c r="AM4">
+        <v>80656000.0</v>
+      </c>
+      <c r="AN4">
+        <v>225316000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-179477000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-124929000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>72162000.0</v>
+      </c>
+      <c r="AR4">
+        <v>201861000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-131369000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-160867000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-21293000.0</v>
+      </c>
+      <c r="AV4">
+        <v>316315000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-106883000.0</v>
+      </c>
+      <c r="AX4">
+        <v>75704000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-7516000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>174126000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-130326000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-302789000.0</v>
+      </c>
+      <c r="BC4">
+        <v>189997000.0</v>
+      </c>
+      <c r="BD4">
+        <v>74682000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-86271000.0</v>
+      </c>
+      <c r="BF4">
+        <v>150477000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>35000000.0</v>
+      </c>
+      <c r="N5">
+        <v>31200000.0</v>
+      </c>
+      <c r="O5">
+        <v>4600000.0</v>
+      </c>
+      <c r="P5">
+        <v>1900000.0</v>
+      </c>
+      <c r="Q5">
+        <v>3400000.0</v>
+      </c>
+      <c r="R5">
+        <v>4400000.0</v>
+      </c>
+      <c r="S5">
+        <v>4500000.0</v>
+      </c>
+      <c r="T5">
+        <v>17200000.0</v>
+      </c>
+      <c r="U5">
+        <v>-31400000.0</v>
+      </c>
+      <c r="V5">
+        <v>-7800000.0</v>
+      </c>
+      <c r="W5">
+        <v>12600000.0</v>
+      </c>
+      <c r="X5">
+        <v>9400000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-14700000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-34900000.0</v>
+      </c>
+      <c r="AA5">
+        <v>9100000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-14800000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-12100000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-3400000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-7200000.0</v>
+      </c>
+      <c r="AF5">
+        <v>5100000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-9700000.0</v>
+      </c>
+      <c r="AH5">
+        <v>3900000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-873000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-30652000.0</v>
+      </c>
+      <c r="AK5">
+        <v>21107000.0</v>
+      </c>
+      <c r="AL5">
+        <v>1693000.0</v>
+      </c>
+      <c r="AM5">
+        <v>1222000.0</v>
+      </c>
+      <c r="AN5">
+        <v>11907000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-9984000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-4567000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>2157000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-3732000.0</v>
+      </c>
+      <c r="AS5">
+        <v>2596000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-3630000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-5045000.0</v>
+      </c>
+      <c r="AV5">
+        <v>344000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-846000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1083000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-5994000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2430000.0</v>
+      </c>
+      <c r="BA5">
+        <v>6866000.0</v>
+      </c>
+      <c r="BB5">
+        <v>138000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-3228000.0</v>
+      </c>
+      <c r="BD5">
+        <v>5797000.0</v>
+      </c>
+      <c r="BE5">
+        <v>859000.0</v>
+      </c>
+      <c r="BF5">
+        <v>1002000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B6">
+        <v>-101000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-139500000.0</v>
+      </c>
+      <c r="D6">
+        <v>359000000.0</v>
+      </c>
+      <c r="E6">
+        <v>218800000.0</v>
+      </c>
+      <c r="F6">
+        <v>-25200000.0</v>
+      </c>
+      <c r="G6">
+        <v>198000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-259900000.0</v>
+      </c>
+      <c r="I6">
+        <v>323500000.0</v>
+      </c>
+      <c r="J6">
+        <v>57000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-15100000.0</v>
+      </c>
+      <c r="L6">
+        <v>-87400000.0</v>
+      </c>
+      <c r="M6">
+        <v>-400200000.0</v>
+      </c>
+      <c r="N6">
+        <v>210200000.0</v>
+      </c>
+      <c r="O6">
+        <v>278600000.0</v>
+      </c>
+      <c r="P6">
+        <v>-467400000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2752000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1466500000.0</v>
+      </c>
+      <c r="S6">
+        <v>111300000.0</v>
+      </c>
+      <c r="T6">
+        <v>285100000.0</v>
+      </c>
+      <c r="U6">
+        <v>-247600000.0</v>
+      </c>
+      <c r="V6">
+        <v>-80800000.0</v>
+      </c>
+      <c r="W6">
+        <v>416200000.0</v>
+      </c>
+      <c r="X6">
+        <v>435600000.0</v>
+      </c>
+      <c r="Y6">
+        <v>555800000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-207600000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-192800000.0</v>
+      </c>
+      <c r="AB6">
+        <v>140700000.0</v>
+      </c>
+      <c r="AC6">
+        <v>173700000.0</v>
+      </c>
+      <c r="AD6">
+        <v>133200000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-143000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>253000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-32200000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-14700000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-123848000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>111823000.0</v>
+      </c>
+      <c r="AL6">
+        <v>25929000.0</v>
+      </c>
+      <c r="AM6">
+        <v>80656000.0</v>
+      </c>
+      <c r="AN6">
+        <v>225316000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-179477000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-124929000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>72162000.0</v>
+      </c>
+      <c r="AR6">
+        <v>201861000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-131369000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-160867000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-21293000.0</v>
+      </c>
+      <c r="AV6">
+        <v>316315000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-106883000.0</v>
+      </c>
+      <c r="AX6">
+        <v>75704000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-7516000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>174126000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-130326000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-302789000.0</v>
+      </c>
+      <c r="BC6">
+        <v>189997000.0</v>
+      </c>
+      <c r="BD6">
+        <v>74682000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-86271000.0</v>
+      </c>
+      <c r="BF6">
+        <v>150477000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-31780000.0</v>
+      </c>
+      <c r="BH6">
+        <v>88736000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-264830000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-5297000.0</v>
+      </c>
+      <c r="BK6">
+        <v>143263000.0</v>
+      </c>
+      <c r="BL6">
+        <v>39871000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-172136000.0</v>
+      </c>
+      <c r="BN6">
+        <v>51138000.0</v>
+      </c>
+      <c r="BO6">
+        <v>111040000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-39465000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>93563000.0</v>
+      </c>
+      <c r="BR6">
+        <v>144314000.0</v>
+      </c>
+      <c r="BS6">
+        <v>528561000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-22739000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-24581000.0</v>
+      </c>
+      <c r="BV6">
+        <v>39801000.0</v>
+      </c>
+      <c r="BW6">
+        <v>46991000.0</v>
+      </c>
+      <c r="BX6">
+        <v>15613000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-146964000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>77815000.0</v>
+      </c>
+      <c r="CA6">
+        <v>48564000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-37273000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-2529000.0</v>
+      </c>
+      <c r="CD6">
+        <v>6052000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-83030000.0</v>
+      </c>
+      <c r="CF6">
+        <v>88226000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-101826000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-18301000.0</v>
+      </c>
+      <c r="CI6">
+        <v>59606000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>154000.0</v>
+      </c>
+      <c r="CK6">
+        <v>33142000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-18436000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2058000.0</v>
+      </c>
+      <c r="CN6">
+        <v>43565000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-79212000.0</v>
+      </c>
+      <c r="CP6">
+        <v>4104000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-33160000.0</v>
+      </c>
+      <c r="CR6">
+        <v>82489000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-2557000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7">
+        <v>-23900000.0</v>
+      </c>
+      <c r="C7">
+        <v>-800000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1300000.0</v>
+      </c>
+      <c r="E7">
+        <v>-17300000.0</v>
+      </c>
+      <c r="F7">
+        <v>-15200000.0</v>
+      </c>
+      <c r="G7">
+        <v>-17400000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-5900000.0</v>
+      </c>
+      <c r="J7">
+        <v>9100000.0</v>
+      </c>
+      <c r="K7">
+        <v>-21400000.0</v>
+      </c>
+      <c r="L7">
+        <v>34800000.0</v>
+      </c>
+      <c r="M7">
+        <v>82000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-59100000.0</v>
+      </c>
+      <c r="O7">
+        <v>-32300000.0</v>
+      </c>
+      <c r="P7">
+        <v>36100000.0</v>
+      </c>
+      <c r="Q7">
+        <v>120300000.0</v>
+      </c>
+      <c r="R7">
+        <v>16700000.0</v>
+      </c>
+      <c r="S7">
+        <v>5700000.0</v>
+      </c>
+      <c r="T7">
+        <v>31000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-36900000.0</v>
+      </c>
+      <c r="V7">
+        <v>-16200000.0</v>
+      </c>
+      <c r="W7">
+        <v>11700000.0</v>
+      </c>
+      <c r="X7">
+        <v>23400000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-31900000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-30300000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-3800000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-25900000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AF7">
+        <v>6700000.0</v>
+      </c>
+      <c r="AG7">
+        <v>200000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-7800000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-5563000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>1800000.0</v>
+      </c>
+      <c r="AL7">
+        <v>1700000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-3316000.0</v>
+      </c>
+      <c r="AN7">
+        <v>4403000.0</v>
+      </c>
+      <c r="AO7">
+        <v>767000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-10649000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>10290000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-11236000.0</v>
+      </c>
+      <c r="AS7">
+        <v>4497000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-20211000.0</v>
+      </c>
+      <c r="AU7">
+        <v>10782000.0</v>
+      </c>
+      <c r="AV7">
+        <v>3420000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-939000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-5472000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-444000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1939000.0</v>
+      </c>
+      <c r="BA7">
+        <v>4723000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-2500000.0</v>
+      </c>
+      <c r="BC7">
+        <v>8764000.0</v>
+      </c>
+      <c r="BD7">
+        <v>8497000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-10125000.0</v>
+      </c>
+      <c r="BF7">
+        <v>4350000.0</v>
+      </c>
+      <c r="BG7">
+        <v>8188000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-2969000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-2582000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>9762000.0</v>
+      </c>
+      <c r="BK7">
+        <v>11428000.0</v>
+      </c>
+      <c r="BL7">
+        <v>3097000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-26684000.0</v>
+      </c>
+      <c r="BN7">
+        <v>14849000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-24523000.0</v>
+      </c>
+      <c r="BP7">
+        <v>12516000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>14135000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-13413000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-826000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-493000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-18517000.0</v>
+      </c>
+      <c r="BV7">
+        <v>788000.0</v>
+      </c>
+      <c r="BW7">
+        <v>11409000.0</v>
+      </c>
+      <c r="BX7">
+        <v>14627000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-22239000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-2014000.0</v>
+      </c>
+      <c r="CA7">
+        <v>5893000.0</v>
+      </c>
+      <c r="CB7">
+        <v>5327000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-15284000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-4264000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-1418000.0</v>
+      </c>
+      <c r="CF7">
+        <v>5072000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-10364000.0</v>
+      </c>
+      <c r="CH7">
+        <v>9631000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-7967000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>48605000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-35286000.0</v>
+      </c>
+      <c r="CL7">
+        <v>22577000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-6004000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-7002000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-4196000.0</v>
+      </c>
+      <c r="CP7">
+        <v>11489000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-240893000.0</v>
+      </c>
+      <c r="CR7">
+        <v>213599000.0</v>
+      </c>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-5400000.0</v>
+      </c>
+      <c r="N8">
+        <v>4600000.0</v>
+      </c>
+      <c r="O8">
+        <v>-11900000.0</v>
+      </c>
+      <c r="P8">
+        <v>-15800000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-9500000.0</v>
+      </c>
+      <c r="R8">
+        <v>-600000.0</v>
+      </c>
+      <c r="S8">
+        <v>5500000.0</v>
+      </c>
+      <c r="T8">
+        <v>-2000000.0</v>
+      </c>
+      <c r="U8">
+        <v>-900000.0</v>
+      </c>
+      <c r="V8">
+        <v>1100000.0</v>
+      </c>
+      <c r="W8">
+        <v>5600000.0</v>
+      </c>
+      <c r="X8">
+        <v>-200000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-10200000.0</v>
+      </c>
+      <c r="Z8">
+        <v>400000.0</v>
+      </c>
+      <c r="AA8">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-900000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AE8">
+        <v>3100000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-5100000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-400000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-900000.0</v>
+      </c>
+      <c r="AI8">
+        <v>2590000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>2814000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-8118000.0</v>
+      </c>
+      <c r="AL8">
+        <v>2140000.0</v>
+      </c>
+      <c r="AM8">
+        <v>1150000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-2484000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-541000.0</v>
+      </c>
+      <c r="AP8">
+        <v>822000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>3861000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-2017000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-1766000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-179000.0</v>
+      </c>
+      <c r="AU8">
+        <v>3219000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-2702000.0</v>
+      </c>
+      <c r="AW8">
+        <v>638000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-685000.0</v>
+      </c>
+      <c r="AY8">
+        <v>3934000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-1112000.0</v>
+      </c>
+      <c r="BA8">
+        <v>103000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-506000.0</v>
+      </c>
+      <c r="BC8">
+        <v>4547000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-2480000.0</v>
+      </c>
+      <c r="BE8">
+        <v>-529000.0</v>
+      </c>
+      <c r="BF8">
+        <v>1567000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B9">
+        <v>1300000.0</v>
+      </c>
+      <c r="C9">
+        <v>3200000.0</v>
+      </c>
+      <c r="D9">
+        <v>-900000.0</v>
+      </c>
+      <c r="E9">
+        <v>2200000.0</v>
+      </c>
+      <c r="F9">
+        <v>8900000.0</v>
+      </c>
+      <c r="G9">
+        <v>10500000.0</v>
+      </c>
+      <c r="H9">
+        <v>-900000.0</v>
+      </c>
+      <c r="I9">
+        <v>-900000.0</v>
+      </c>
+      <c r="J9">
+        <v>3600000.0</v>
+      </c>
+      <c r="K9">
+        <v>100000.0</v>
+      </c>
+      <c r="L9">
+        <v>-10100000.0</v>
+      </c>
+      <c r="M9">
+        <v>-5400000.0</v>
+      </c>
+      <c r="N9">
+        <v>4600000.0</v>
+      </c>
+      <c r="O9">
+        <v>-11900000.0</v>
+      </c>
+      <c r="P9">
+        <v>-15800000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-9500000.0</v>
+      </c>
+      <c r="R9">
+        <v>-600000.0</v>
+      </c>
+      <c r="S9">
+        <v>5500000.0</v>
+      </c>
+      <c r="T9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-900000.0</v>
+      </c>
+      <c r="V9">
+        <v>1100000.0</v>
+      </c>
+      <c r="W9">
+        <v>5600000.0</v>
+      </c>
+      <c r="X9">
+        <v>-200000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-10200000.0</v>
+      </c>
+      <c r="Z9">
+        <v>400000.0</v>
+      </c>
+      <c r="AA9">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-900000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AE9">
+        <v>3100000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-5100000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-400000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-900000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2590000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2800000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-8100000.0</v>
+      </c>
+      <c r="AL9">
+        <v>2100000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1150000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-2484000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-541000.0</v>
+      </c>
+      <c r="AP9">
+        <v>822000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>3861000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-2017000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-1766000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-179000.0</v>
+      </c>
+      <c r="AU9">
+        <v>3219000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-2702000.0</v>
+      </c>
+      <c r="AW9">
+        <v>638000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-685000.0</v>
+      </c>
+      <c r="AY9">
+        <v>3934000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-1112000.0</v>
+      </c>
+      <c r="BA9">
+        <v>103000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-506000.0</v>
+      </c>
+      <c r="BC9">
+        <v>4547000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-2480000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-529000.0</v>
+      </c>
+      <c r="BF9">
+        <v>1567000.0</v>
+      </c>
+      <c r="BG9">
+        <v>3020000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-1406000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-1208000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>1248000.0</v>
+      </c>
+      <c r="BK9">
+        <v>3623000.0</v>
+      </c>
+      <c r="BL9">
+        <v>1178000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-1949000.0</v>
+      </c>
+      <c r="BN9">
+        <v>643000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1571000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-470000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-1196000.0</v>
+      </c>
+      <c r="BR9">
+        <v>1618000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1502000.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9">
+        <v>-495000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-1540000.0</v>
+      </c>
+      <c r="BW9">
+        <v>6518000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-4087000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-2860000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>-873000.0</v>
+      </c>
+      <c r="CA9">
+        <v>3133000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-4237000.0</v>
+      </c>
+      <c r="CC9">
+        <v>-2123000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-1584000.0</v>
+      </c>
+      <c r="CE9">
+        <v>827000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-2996000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-1826000.0</v>
+      </c>
+      <c r="CH9">
+        <v>-1540000.0</v>
+      </c>
+      <c r="CI9">
+        <v>1446000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-1703000.0</v>
+      </c>
+      <c r="CK9">
+        <v>-1423000.0</v>
+      </c>
+      <c r="CL9">
+        <v>299000.0</v>
+      </c>
+      <c r="CM9">
+        <v>2394000.0</v>
+      </c>
+      <c r="CN9">
+        <v>-936000.0</v>
+      </c>
+      <c r="CO9">
+        <v>-608000.0</v>
+      </c>
+      <c r="CP9">
+        <v>900000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>2633000.0</v>
+      </c>
+      <c r="CR9">
+        <v>-99000.0</v>
+      </c>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>-300000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>8800000.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>14700000.0</v>
+      </c>
+      <c r="AI10">
+        <v>45066000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>11858000.0</v>
+      </c>
+      <c r="AK10">
+        <v>49953000.0</v>
+      </c>
+      <c r="AL10">
+        <v>41937000.0</v>
+      </c>
+      <c r="AM10">
+        <v>12073000.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>3872000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>16706000.0</v>
+      </c>
+      <c r="AR10">
+        <v>9449000.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>19977000.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>5230000.0</v>
+      </c>
+      <c r="AY10">
+        <v>46482000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>31754000.0</v>
+      </c>
+      <c r="BA10">
+        <v>4991000.0</v>
+      </c>
+      <c r="BB10">
+        <v>17753000.0</v>
+      </c>
+      <c r="BC10">
+        <v>12122000.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>4466000.0</v>
+      </c>
+      <c r="BH10">
+        <v>799000.0</v>
+      </c>
+      <c r="BI10">
+        <v>21709000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>27123000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1121000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>9557000.0</v>
+      </c>
+      <c r="BO10">
+        <v>19280000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10">
+        <v>-232523000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>53200000.0</v>
+      </c>
+      <c r="N11">
+        <v>-71400000.0</v>
+      </c>
+      <c r="O11">
+        <v>-22400000.0</v>
+      </c>
+      <c r="P11">
+        <v>74400000.0</v>
+      </c>
+      <c r="Q11">
+        <v>126500000.0</v>
+      </c>
+      <c r="R11">
+        <v>13000000.0</v>
+      </c>
+      <c r="S11">
+        <v>-5200000.0</v>
+      </c>
+      <c r="T11">
+        <v>15500000.0</v>
+      </c>
+      <c r="U11">
+        <v>-2600000.0</v>
+      </c>
+      <c r="V11">
+        <v>-10600000.0</v>
+      </c>
+      <c r="W11">
+        <v>-6500000.0</v>
+      </c>
+      <c r="X11">
+        <v>14300000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4200000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-17400000.0</v>
+      </c>
+      <c r="AB11">
+        <v>12200000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-12200000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3900000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AF11">
+        <v>6700000.0</v>
+      </c>
+      <c r="AG11">
+        <v>10300000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-10800000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-6874000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1243000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-14600000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-2074000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-4896000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-5020000.0</v>
+      </c>
+      <c r="AO11">
+        <v>11292000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-6904000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>5285000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-5487000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3667000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-16402000.0</v>
+      </c>
+      <c r="AU11">
+        <v>12934000.0</v>
+      </c>
+      <c r="AV11">
+        <v>5778000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-731000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-3704000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1616000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>621000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-2448000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-1930000.0</v>
+      </c>
+      <c r="BC11">
+        <v>7509000.0</v>
+      </c>
+      <c r="BD11">
+        <v>5350000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-10443000.0</v>
+      </c>
+      <c r="BF11">
+        <v>1876000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>7577000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>7400000.0</v>
+      </c>
+      <c r="N12">
+        <v>23900000.0</v>
+      </c>
+      <c r="O12">
+        <v>25300000.0</v>
+      </c>
+      <c r="P12">
+        <v>6100000.0</v>
+      </c>
+      <c r="Q12">
+        <v>200000.0</v>
+      </c>
+      <c r="R12">
+        <v>60100000.0</v>
+      </c>
+      <c r="S12">
+        <v>200000.0</v>
+      </c>
+      <c r="T12">
+        <v>-300000.0</v>
+      </c>
+      <c r="U12">
+        <v>19100000.0</v>
+      </c>
+      <c r="V12">
+        <v>23900000.0</v>
+      </c>
+      <c r="W12">
+        <v>29000000.0</v>
+      </c>
+      <c r="X12">
+        <v>65600000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-53700000.0</v>
+      </c>
+      <c r="Z12">
+        <v>32200000.0</v>
+      </c>
+      <c r="AA12">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-48900000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-25600000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5400000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6400000.0</v>
+      </c>
+      <c r="AF12">
+        <v>16900000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-16800000.0</v>
+      </c>
+      <c r="AH12">
+        <v>25100000.0</v>
+      </c>
+      <c r="AI12">
+        <v>27214000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-5529000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-12713000.0</v>
+      </c>
+      <c r="AL12">
+        <v>40746000.0</v>
+      </c>
+      <c r="AM12">
+        <v>8680000.0</v>
+      </c>
+      <c r="AN12">
+        <v>4539000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-17567000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2785000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>10763000.0</v>
+      </c>
+      <c r="AR12">
+        <v>15740000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-5095000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-10349000.0</v>
+      </c>
+      <c r="AU12">
+        <v>14750000.0</v>
+      </c>
+      <c r="AV12">
+        <v>3177000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-19442000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-1160000.0</v>
+      </c>
+      <c r="AY12">
+        <v>11977000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>21513000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-17737000.0</v>
+      </c>
+      <c r="BB12">
+        <v>13718000.0</v>
+      </c>
+      <c r="BC12">
+        <v>17083000.0</v>
+      </c>
+      <c r="BD12">
+        <v>15960000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-735000.0</v>
+      </c>
+      <c r="BF12">
+        <v>4651000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>9100000.0</v>
+      </c>
+      <c r="P13">
+        <v>-19400000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1600000.0</v>
+      </c>
+      <c r="R13">
+        <v>4200000.0</v>
+      </c>
+      <c r="S13">
+        <v>2600000.0</v>
+      </c>
+      <c r="T13">
+        <v>19100000.0</v>
+      </c>
+      <c r="U13">
+        <v>-33400000.0</v>
+      </c>
+      <c r="V13">
+        <v>-6700000.0</v>
+      </c>
+      <c r="W13">
+        <v>10300000.0</v>
+      </c>
+      <c r="X13">
+        <v>8600000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-16200000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-36700000.0</v>
+      </c>
+      <c r="AA13">
+        <v>9000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-15200000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-27900000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>5300000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-9100000.0</v>
+      </c>
+      <c r="AH13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-5885000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-34284000.0</v>
+      </c>
+      <c r="AK13">
+        <v>28624000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1693000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-1769000.0</v>
+      </c>
+      <c r="AN13">
+        <v>11907000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-9984000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-4628000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-6670000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>12500000.0</v>
+      </c>
+      <c r="C14">
+        <v>14400000.0</v>
+      </c>
+      <c r="D14">
+        <v>16400000.0</v>
+      </c>
+      <c r="E14">
+        <v>9500000.0</v>
+      </c>
+      <c r="F14">
+        <v>10500000.0</v>
+      </c>
+      <c r="G14">
+        <v>15600000.0</v>
+      </c>
+      <c r="H14">
+        <v>15400000.0</v>
+      </c>
+      <c r="I14">
+        <v>10100000.0</v>
+      </c>
+      <c r="J14">
+        <v>15900000.0</v>
+      </c>
+      <c r="K14">
+        <v>13300000.0</v>
+      </c>
+      <c r="L14">
+        <v>13300000.0</v>
+      </c>
+      <c r="M14">
+        <v>13500000.0</v>
+      </c>
+      <c r="N14">
+        <v>13700000.0</v>
+      </c>
+      <c r="O14">
+        <v>14100000.0</v>
+      </c>
+      <c r="P14">
+        <v>13900000.0</v>
+      </c>
+      <c r="Q14">
+        <v>14200000.0</v>
+      </c>
+      <c r="R14">
+        <v>13300000.0</v>
+      </c>
+      <c r="S14">
+        <v>11000000.0</v>
+      </c>
+      <c r="T14">
+        <v>11100000.0</v>
+      </c>
+      <c r="U14">
+        <v>10900000.0</v>
+      </c>
+      <c r="V14">
+        <v>11400000.0</v>
+      </c>
+      <c r="W14">
+        <v>12100000.0</v>
+      </c>
+      <c r="X14">
+        <v>11800000.0</v>
+      </c>
+      <c r="Y14">
+        <v>11500000.0</v>
+      </c>
+      <c r="Z14">
+        <v>9700000.0</v>
+      </c>
+      <c r="AA14">
+        <v>9700000.0</v>
+      </c>
+      <c r="AB14">
+        <v>9700000.0</v>
+      </c>
+      <c r="AC14">
+        <v>11800000.0</v>
+      </c>
+      <c r="AD14">
+        <v>7500000.0</v>
+      </c>
+      <c r="AE14">
+        <v>7700000.0</v>
+      </c>
+      <c r="AF14">
+        <v>6800000.0</v>
+      </c>
+      <c r="AG14">
+        <v>6500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>6600000.0</v>
+      </c>
+      <c r="AI14">
+        <v>512000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8200000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5100000.0</v>
+      </c>
+      <c r="AL14">
+        <v>4600000.0</v>
+      </c>
+      <c r="AM14">
+        <v>4998000.0</v>
+      </c>
+      <c r="AN14">
+        <v>4991000.0</v>
+      </c>
+      <c r="AO14">
+        <v>4812000.0</v>
+      </c>
+      <c r="AP14">
+        <v>4679000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>4611000.0</v>
+      </c>
+      <c r="AR14">
+        <v>4612000.0</v>
+      </c>
+      <c r="AS14">
+        <v>4546000.0</v>
+      </c>
+      <c r="AT14">
+        <v>4544000.0</v>
+      </c>
+      <c r="AU14">
+        <v>4687000.0</v>
+      </c>
+      <c r="AV14">
+        <v>4382000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3890000.0</v>
+      </c>
+      <c r="AX14">
+        <v>3896000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3952000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3995000.0</v>
+      </c>
+      <c r="BA14">
+        <v>4095000.0</v>
+      </c>
+      <c r="BB14">
+        <v>4203000.0</v>
+      </c>
+      <c r="BC14">
+        <v>4342000.0</v>
+      </c>
+      <c r="BD14">
+        <v>4202000.0</v>
+      </c>
+      <c r="BE14">
+        <v>4266000.0</v>
+      </c>
+      <c r="BF14">
+        <v>4302000.0</v>
+      </c>
+      <c r="BG14">
+        <v>4371000.0</v>
+      </c>
+      <c r="BH14">
+        <v>4320000.0</v>
+      </c>
+      <c r="BI14">
+        <v>4241000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>4436000.0</v>
+      </c>
+      <c r="BK14">
+        <v>4964000.0</v>
+      </c>
+      <c r="BL14">
+        <v>5186000.0</v>
+      </c>
+      <c r="BM14">
+        <v>4925000.0</v>
+      </c>
+      <c r="BN14">
+        <v>5061000.0</v>
+      </c>
+      <c r="BO14">
+        <v>6596000.0</v>
+      </c>
+      <c r="BP14">
+        <v>4814000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>5714000.0</v>
+      </c>
+      <c r="BR14">
+        <v>6550000.0</v>
+      </c>
+      <c r="BS14">
+        <v>6965000.0</v>
+      </c>
+      <c r="BT14">
+        <v>5498000.0</v>
+      </c>
+      <c r="BU14">
+        <v>5926000.0</v>
+      </c>
+      <c r="BV14">
+        <v>5849000.0</v>
+      </c>
+      <c r="BW14">
+        <v>4964000.0</v>
+      </c>
+      <c r="BX14">
+        <v>4592000.0</v>
+      </c>
+      <c r="BY14">
+        <v>4742000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>2069000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1854000.0</v>
+      </c>
+      <c r="CB14">
+        <v>2127000.0</v>
+      </c>
+      <c r="CC14">
+        <v>2279000.0</v>
+      </c>
+      <c r="CD14">
+        <v>3307000.0</v>
+      </c>
+      <c r="CE14">
+        <v>4145000.0</v>
+      </c>
+      <c r="CF14">
+        <v>4551000.0</v>
+      </c>
+      <c r="CG14">
+        <v>5043000.0</v>
+      </c>
+      <c r="CH14">
+        <v>5389000.0</v>
+      </c>
+      <c r="CI14">
+        <v>7801000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>4255000.0</v>
+      </c>
+      <c r="CK14">
+        <v>4323000.0</v>
+      </c>
+      <c r="CL14">
+        <v>4074000.0</v>
+      </c>
+      <c r="CM14">
+        <v>3110000.0</v>
+      </c>
+      <c r="CN14">
+        <v>3102000.0</v>
+      </c>
+      <c r="CO14">
+        <v>2947000.0</v>
+      </c>
+      <c r="CP14">
+        <v>2846000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>-68000.0</v>
+      </c>
+      <c r="CR14">
+        <v>3771000.0</v>
+      </c>
+      <c r="CS14">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B15">
+        <v>45700000.0</v>
+      </c>
+      <c r="C15">
+        <v>48100000.0</v>
+      </c>
+      <c r="D15">
+        <v>49100000.0</v>
+      </c>
+      <c r="E15">
+        <v>49100000.0</v>
+      </c>
+      <c r="F15">
+        <v>48000000.0</v>
+      </c>
+      <c r="G15">
+        <v>49000000.0</v>
+      </c>
+      <c r="H15">
+        <v>49100000.0</v>
+      </c>
+      <c r="I15">
+        <v>49000000.0</v>
+      </c>
+      <c r="J15">
+        <v>48800000.0</v>
+      </c>
+      <c r="K15">
+        <v>48700000.0</v>
+      </c>
+      <c r="L15">
+        <v>49200000.0</v>
+      </c>
+      <c r="M15">
+        <v>48900000.0</v>
+      </c>
+      <c r="N15">
+        <v>48300000.0</v>
+      </c>
+      <c r="O15">
+        <v>49000000.0</v>
+      </c>
+      <c r="P15">
+        <v>43600000.0</v>
+      </c>
+      <c r="Q15">
+        <v>44800000.0</v>
+      </c>
+      <c r="R15">
+        <v>44700000.0</v>
+      </c>
+      <c r="S15">
+        <v>25400000.0</v>
+      </c>
+      <c r="T15">
+        <v>25400000.0</v>
+      </c>
+      <c r="U15">
+        <v>25500000.0</v>
+      </c>
+      <c r="V15">
+        <v>25300000.0</v>
+      </c>
+      <c r="W15">
+        <v>23700000.0</v>
+      </c>
+      <c r="X15">
+        <v>21900000.0</v>
+      </c>
+      <c r="Y15">
+        <v>21800000.0</v>
+      </c>
+      <c r="Z15">
+        <v>61200000.0</v>
+      </c>
+      <c r="AA15">
+        <v>20200000.0</v>
+      </c>
+      <c r="AB15">
+        <v>20200000.0</v>
+      </c>
+      <c r="AC15">
+        <v>20100000.0</v>
+      </c>
+      <c r="AD15">
+        <v>18700000.0</v>
+      </c>
+      <c r="AE15">
+        <v>16900000.0</v>
+      </c>
+      <c r="AF15">
+        <v>15700000.0</v>
+      </c>
+      <c r="AG15">
+        <v>15800000.0</v>
+      </c>
+      <c r="AH15">
+        <v>15700000.0</v>
+      </c>
+      <c r="AI15">
+        <v>13559000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>13500000.0</v>
+      </c>
+      <c r="AK15">
+        <v>10700000.0</v>
+      </c>
+      <c r="AL15">
+        <v>10800000.0</v>
+      </c>
+      <c r="AM15">
+        <v>9837000.0</v>
+      </c>
+      <c r="AN15">
+        <v>9808000.0</v>
+      </c>
+      <c r="AO15">
+        <v>9848000.0</v>
+      </c>
+      <c r="AP15">
+        <v>9860000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>9031000.0</v>
+      </c>
+      <c r="AR15">
+        <v>9070000.0</v>
+      </c>
+      <c r="AS15">
+        <v>9074000.0</v>
+      </c>
+      <c r="AT15">
+        <v>9115000.0</v>
+      </c>
+      <c r="AU15">
+        <v>7276000.0</v>
+      </c>
+      <c r="AV15">
+        <v>7262000.0</v>
+      </c>
+      <c r="AW15">
+        <v>7052000.0</v>
+      </c>
+      <c r="AX15">
+        <v>7036000.0</v>
+      </c>
+      <c r="AY15">
+        <v>6144000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>6117000.0</v>
+      </c>
+      <c r="BA15">
+        <v>5648000.0</v>
+      </c>
+      <c r="BB15">
+        <v>250670000.0</v>
+      </c>
+      <c r="BC15">
+        <v>11491000.0</v>
+      </c>
+      <c r="BD15">
+        <v>6021000.0</v>
+      </c>
+      <c r="BE15">
+        <v>6008000.0</v>
+      </c>
+      <c r="BF15">
+        <v>5988000.0</v>
+      </c>
+      <c r="BG15">
+        <v>5677000.0</v>
+      </c>
+      <c r="BH15">
+        <v>5674000.0</v>
+      </c>
+      <c r="BI15">
+        <v>5662000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>5642000.0</v>
+      </c>
+      <c r="BK15">
+        <v>5621000.0</v>
+      </c>
+      <c r="BL15">
+        <v>5678000.0</v>
+      </c>
+      <c r="BM15">
+        <v>5665000.0</v>
+      </c>
+      <c r="BN15">
+        <v>4363000.0</v>
+      </c>
+      <c r="BO15">
+        <v>4392000.0</v>
+      </c>
+      <c r="BP15">
+        <v>4376000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>4376000.0</v>
+      </c>
+      <c r="BR15">
+        <v>5972000.0</v>
+      </c>
+      <c r="BS15">
+        <v>6018000.0</v>
+      </c>
+      <c r="BT15">
+        <v>5953000.0</v>
+      </c>
+      <c r="BU15">
+        <v>6747000.0</v>
+      </c>
+      <c r="BV15">
+        <v>5207000.0</v>
+      </c>
+      <c r="BW15">
+        <v>5265000.0</v>
+      </c>
+      <c r="BX15">
+        <v>5300000.0</v>
+      </c>
+      <c r="BY15">
+        <v>5319000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>8371000.0</v>
+      </c>
+      <c r="CA15">
+        <v>4969000.0</v>
+      </c>
+      <c r="CB15">
+        <v>4694000.0</v>
+      </c>
+      <c r="CC15">
+        <v>4699000.0</v>
+      </c>
+      <c r="CD15">
+        <v>4051000.0</v>
+      </c>
+      <c r="CE15">
+        <v>4047000.0</v>
+      </c>
+      <c r="CF15">
+        <v>3825000.0</v>
+      </c>
+      <c r="CG15">
+        <v>3825000.0</v>
+      </c>
+      <c r="CH15">
+        <v>3347000.0</v>
+      </c>
+      <c r="CI15">
+        <v>3351000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>3155000.0</v>
+      </c>
+      <c r="CK15">
+        <v>3158000.0</v>
+      </c>
+      <c r="CL15">
+        <v>2690000.0</v>
+      </c>
+      <c r="CM15">
+        <v>2690000.0</v>
+      </c>
+      <c r="CN15">
+        <v>2512000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2516000.0</v>
+      </c>
+      <c r="CP15">
+        <v>2653000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2498000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2575000.0</v>
+      </c>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>205</v>
+      </c>
+      <c r="B16">
+        <v>1208700000.0</v>
+      </c>
+      <c r="C16">
+        <v>1309700000.0</v>
+      </c>
+      <c r="D16">
+        <v>1449200000.0</v>
+      </c>
+      <c r="E16">
+        <v>1090200000.0</v>
+      </c>
+      <c r="F16">
+        <v>871400000.0</v>
+      </c>
+      <c r="G16">
+        <v>896600000.0</v>
+      </c>
+      <c r="H16">
+        <v>698600000.0</v>
+      </c>
+      <c r="I16">
+        <v>958500000.0</v>
+      </c>
+      <c r="J16">
+        <v>635000000.0</v>
+      </c>
+      <c r="K16">
+        <v>578000000.0</v>
+      </c>
+      <c r="L16">
+        <v>593100000.0</v>
+      </c>
+      <c r="M16">
+        <v>680500000.0</v>
+      </c>
+      <c r="N16">
+        <v>1080700000.0</v>
+      </c>
+      <c r="O16">
+        <v>870500000.0</v>
+      </c>
+      <c r="P16">
+        <v>591900000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1059300000.0</v>
+      </c>
+      <c r="R16">
+        <v>3811300000.0</v>
+      </c>
+      <c r="S16">
+        <v>2344800000.0</v>
+      </c>
+      <c r="T16">
+        <v>2233500000.0</v>
+      </c>
+      <c r="U16">
+        <v>1948400000.0</v>
+      </c>
+      <c r="V16">
+        <v>2196000000.0</v>
+      </c>
+      <c r="W16">
+        <v>2276800000.0</v>
+      </c>
+      <c r="X16">
+        <v>1860600000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1425000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>869200000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1076800000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1269600000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1128900000.0</v>
+      </c>
+      <c r="AD16">
+        <v>955200000.0</v>
+      </c>
+      <c r="AE16">
+        <v>822000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>965000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>712000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>744200000.0</v>
+      </c>
+      <c r="AI16">
+        <v>758986000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>882834000.0</v>
+      </c>
+      <c r="AK16">
+        <v>919775000.0</v>
+      </c>
+      <c r="AL16">
+        <v>807952000.0</v>
+      </c>
+      <c r="AM16">
+        <v>782023000.0</v>
+      </c>
+      <c r="AN16">
+        <v>701367000.0</v>
+      </c>
+      <c r="AO16">
+        <v>476051000.0</v>
+      </c>
+      <c r="AP16">
+        <v>655528000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>780457000.0</v>
+      </c>
+      <c r="AR16">
+        <v>708295000.0</v>
+      </c>
+      <c r="AS16">
+        <v>506434000.0</v>
+      </c>
+      <c r="AT16">
+        <v>637803000.0</v>
+      </c>
+      <c r="AU16">
+        <v>798670000.0</v>
+      </c>
+      <c r="AV16">
+        <v>819963000.0</v>
+      </c>
+      <c r="AW16">
+        <v>503648000.0</v>
+      </c>
+      <c r="AX16">
+        <v>610531000.0</v>
+      </c>
+      <c r="AY16">
+        <v>534827000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>542343000.0</v>
+      </c>
+      <c r="BA16">
+        <v>368217000.0</v>
+      </c>
+      <c r="BB16">
+        <v>498543000.0</v>
+      </c>
+      <c r="BC16">
+        <v>801332000.0</v>
+      </c>
+      <c r="BD16">
+        <v>611335000.0</v>
+      </c>
+      <c r="BE16">
+        <v>536653000.0</v>
+      </c>
+      <c r="BF16">
+        <v>622924000.0</v>
+      </c>
+      <c r="BG16">
+        <v>472447000.0</v>
+      </c>
+      <c r="BH16">
+        <v>504227000.0</v>
+      </c>
+      <c r="BI16">
+        <v>415491000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>680321000.0</v>
+      </c>
+      <c r="BK16">
+        <v>685618000.0</v>
+      </c>
+      <c r="BL16">
+        <v>542355000.0</v>
+      </c>
+      <c r="BM16">
+        <v>502484000.0</v>
+      </c>
+      <c r="BN16">
+        <v>674620000.0</v>
+      </c>
+      <c r="BO16">
+        <v>623482000.0</v>
+      </c>
+      <c r="BP16">
+        <v>512442000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>551907000.0</v>
+      </c>
+      <c r="BR16">
+        <v>458344000.0</v>
+      </c>
+      <c r="BS16">
+        <v>770288000.0</v>
+      </c>
+      <c r="BT16">
+        <v>241727000.0</v>
+      </c>
+      <c r="BU16">
+        <v>264466000.0</v>
+      </c>
+      <c r="BV16">
+        <v>289047000.0</v>
+      </c>
+      <c r="BW16">
+        <v>249246000.0</v>
+      </c>
+      <c r="BX16">
+        <v>202255000.0</v>
+      </c>
+      <c r="BY16">
+        <v>186642000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>333606000.0</v>
+      </c>
+      <c r="CA16">
+        <v>255791000.0</v>
+      </c>
+      <c r="CB16">
+        <v>207227000.0</v>
+      </c>
+      <c r="CC16">
+        <v>244500000.0</v>
+      </c>
+      <c r="CD16">
+        <v>247029000.0</v>
+      </c>
+      <c r="CE16">
+        <v>240977000.0</v>
+      </c>
+      <c r="CF16">
+        <v>324007000.0</v>
+      </c>
+      <c r="CG16">
+        <v>235781000.0</v>
+      </c>
+      <c r="CH16">
+        <v>337607000.0</v>
+      </c>
+      <c r="CI16">
+        <v>355908000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>296302000.0</v>
+      </c>
+      <c r="CK16">
+        <v>296148000.0</v>
+      </c>
+      <c r="CL16">
+        <v>263006000.0</v>
+      </c>
+      <c r="CM16">
+        <v>277291000.0</v>
+      </c>
+      <c r="CN16">
+        <v>279349000.0</v>
+      </c>
+      <c r="CO16">
+        <v>235784000.0</v>
+      </c>
+      <c r="CP16">
+        <v>314996000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>310892000.0</v>
+      </c>
+      <c r="CR16">
+        <v>344052000.0</v>
+      </c>
+      <c r="CS16">
+        <v>-2557000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8188,26541 +34355,559 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
     </row>
     <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>42</v>
-[...17 lines deleted...]
-      <c r="R18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>49800000.0</v>
+      </c>
+      <c r="C18">
+        <v>59000000.0</v>
+      </c>
+      <c r="D18">
+        <v>84300000.0</v>
+      </c>
+      <c r="E18">
+        <v>60200000.0</v>
+      </c>
+      <c r="F18">
+        <v>74300000.0</v>
+      </c>
+      <c r="G18">
+        <v>88600000.0</v>
+      </c>
+      <c r="H18">
+        <v>82400000.0</v>
+      </c>
+      <c r="I18">
+        <v>80100000.0</v>
+      </c>
+      <c r="J18">
+        <v>80800000.0</v>
+      </c>
+      <c r="K18">
+        <v>60500000.0</v>
+      </c>
+      <c r="L18">
+        <v>122900000.0</v>
+      </c>
+      <c r="M18">
+        <v>165700000.0</v>
+      </c>
+      <c r="N18">
+        <v>50700000.0</v>
+      </c>
+      <c r="O18">
+        <v>95800000.0</v>
+      </c>
+      <c r="P18">
+        <v>157700000.0</v>
+      </c>
+      <c r="Q18">
+        <v>198300000.0</v>
+      </c>
+      <c r="R18">
+        <v>55400000.0</v>
+      </c>
       <c r="S18">
-        <v>9300000.0</v>
+        <v>72100000.0</v>
       </c>
       <c r="T18">
-        <v>17400000.0</v>
+        <v>94100000.0</v>
       </c>
       <c r="U18">
-        <v>25200000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="V18">
-        <v>19900000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="W18">
-        <v>27200000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="X18">
-        <v>29800000.0</v>
+        <v>148400000.0</v>
       </c>
       <c r="Y18">
-        <v>32200000.0</v>
+        <v>-39700000.0</v>
       </c>
       <c r="Z18">
-        <v>24400000.0</v>
+        <v>36400000.0</v>
       </c>
       <c r="AA18">
-        <v>26700000.0</v>
+        <v>64200000.0</v>
       </c>
       <c r="AB18">
-        <v>23600000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="AC18">
-        <v>24400000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="AD18">
-        <v>18700000.0</v>
+        <v>45400000.0</v>
       </c>
       <c r="AE18">
-        <v>8600000.0</v>
+        <v>42700000.0</v>
       </c>
       <c r="AF18">
-        <v>3000000.0</v>
+        <v>73700000.0</v>
       </c>
       <c r="AG18">
-        <v>200000.0</v>
+        <v>36700000.0</v>
       </c>
       <c r="AH18">
-        <v>1700000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>61249000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>12425000.0</v>
       </c>
       <c r="AL18">
-        <v>12748000.0</v>
+        <v>40564000.0</v>
       </c>
       <c r="AM18">
-        <v>6839000.0</v>
+        <v>32250000.0</v>
       </c>
       <c r="AN18">
-        <v>14888000.0</v>
+        <v>40727000.0</v>
       </c>
       <c r="AO18">
-        <v>16673000.0</v>
+        <v>14445000.0</v>
       </c>
       <c r="AP18">
-        <v>11977000.0</v>
+        <v>18769000.0</v>
       </c>
       <c r="AQ18">
-        <v>9765000.0</v>
+        <v>49732000.0</v>
       </c>
       <c r="AR18">
-        <v>13027000.0</v>
+        <v>39048000.0</v>
       </c>
       <c r="AS18">
-        <v>3024000.0</v>
+        <v>29889000.0</v>
       </c>
       <c r="AT18">
-        <v>3553000.0</v>
+        <v>-1734000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>63826000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>33540000.0</v>
       </c>
       <c r="AW18">
-        <v>3427000.0</v>
+        <v>5136000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>18886000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>36325000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>54180000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>14968000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>39099000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>48438000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>44203000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>3924000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>24837000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>41621000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>7383000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...36 lines deleted...]
-      <c r="CS18"/>
+        <v>20221000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>64704000.0</v>
+      </c>
+      <c r="BK18">
+        <v>27222000.0</v>
+      </c>
+      <c r="BL18">
+        <v>31396000.0</v>
+      </c>
+      <c r="BM18">
+        <v>384000.0</v>
+      </c>
+      <c r="BN18">
+        <v>42495000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-10456000.0</v>
+      </c>
+      <c r="BP18">
+        <v>38752000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>43839000.0</v>
+      </c>
+      <c r="BR18">
+        <v>9744000.0</v>
+      </c>
+      <c r="BS18">
+        <v>18572000.0</v>
+      </c>
+      <c r="BT18">
+        <v>30081000.0</v>
+      </c>
+      <c r="BU18">
+        <v>7184000.0</v>
+      </c>
+      <c r="BV18">
+        <v>27642000.0</v>
+      </c>
+      <c r="BW18">
+        <v>33900000.0</v>
+      </c>
+      <c r="BX18">
+        <v>39501000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-76000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>15971000.0</v>
+      </c>
+      <c r="CA18">
+        <v>12196000.0</v>
+      </c>
+      <c r="CB18">
+        <v>26694000.0</v>
+      </c>
+      <c r="CC18">
+        <v>3531000.0</v>
+      </c>
+      <c r="CD18">
+        <v>14621000.0</v>
+      </c>
+      <c r="CE18">
+        <v>25940000.0</v>
+      </c>
+      <c r="CF18">
+        <v>27479000.0</v>
+      </c>
+      <c r="CG18">
+        <v>8689000.0</v>
+      </c>
+      <c r="CH18">
+        <v>27426000.0</v>
+      </c>
+      <c r="CI18">
+        <v>13227000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>45247000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-18762000.0</v>
+      </c>
+      <c r="CL18">
+        <v>37858000.0</v>
+      </c>
+      <c r="CM18">
+        <v>10832000.0</v>
+      </c>
+      <c r="CN18">
+        <v>9595000.0</v>
+      </c>
+      <c r="CO18">
+        <v>11366000.0</v>
+      </c>
+      <c r="CP18">
+        <v>24280000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>19135000.0</v>
+      </c>
+      <c r="CR18">
+        <v>7906000.0</v>
+      </c>
+      <c r="CS18">
+        <v>-2557000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>43</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>208</v>
+      </c>
+      <c r="B19">
+        <v>-285000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-441400000.0</v>
+      </c>
+      <c r="D19">
+        <v>743700000.0</v>
+      </c>
+      <c r="E19">
+        <v>908500000.0</v>
+      </c>
+      <c r="F19">
+        <v>833700000.0</v>
+      </c>
+      <c r="G19">
+        <v>558800000.0</v>
+      </c>
+      <c r="H19">
+        <v>486700000.0</v>
+      </c>
+      <c r="I19">
+        <v>181400000.0</v>
+      </c>
+      <c r="J19">
+        <v>531900000.0</v>
+      </c>
+      <c r="K19">
+        <v>-76300000.0</v>
+      </c>
+      <c r="L19">
+        <v>294800000.0</v>
+      </c>
+      <c r="M19">
+        <v>168200000.0</v>
+      </c>
+      <c r="N19">
+        <v>889400000.0</v>
+      </c>
+      <c r="O19">
+        <v>-577900000.0</v>
+      </c>
+      <c r="P19">
+        <v>-87000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1682200000.0</v>
+      </c>
+      <c r="R19">
+        <v>-475200000.0</v>
+      </c>
+      <c r="S19">
+        <v>-245000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-195600000.0</v>
+      </c>
+      <c r="U19">
+        <v>-743400000.0</v>
+      </c>
+      <c r="V19">
+        <v>-900700000.0</v>
+      </c>
+      <c r="W19">
+        <v>-224700000.0</v>
+      </c>
+      <c r="X19">
+        <v>-260100000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1402200000.0</v>
+      </c>
       <c r="Z19">
-        <v>3777500000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="AA19">
-        <v>3988500000.0</v>
+        <v>-176000000.0</v>
       </c>
       <c r="AB19">
-        <v>3907200000.0</v>
+        <v>-119400000.0</v>
       </c>
       <c r="AC19">
-        <v>3640500000.0</v>
+        <v>-54300000.0</v>
       </c>
       <c r="AD19">
-        <v>3464600000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>12500000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-76800000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-27600000.0</v>
+      </c>
+      <c r="AG19">
+        <v>15600000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-124600000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-177637000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>8106000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-46944000.0</v>
+      </c>
+      <c r="AL19">
+        <v>21070000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-52797000.0</v>
+      </c>
+      <c r="AN19">
+        <v>42483000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-62102000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-83608000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-75798000.0</v>
+      </c>
+      <c r="AR19">
+        <v>47454000.0</v>
+      </c>
+      <c r="AS19">
+        <v>19975000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-65013000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-185001000.0</v>
+      </c>
+      <c r="AV19">
+        <v>30455000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-120127000.0</v>
+      </c>
+      <c r="AX19">
+        <v>42687000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-51820000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-69645000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-13348000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-48338000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-108309000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-118916000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-7453000.0</v>
+      </c>
+      <c r="BF19">
+        <v>64298000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
     </row>
     <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>44</v>
-[...20869 lines deleted...]
-      <c r="A21" t="s">
         <v>209</v>
-      </c>
-[...5319 lines deleted...]
-        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
@@ -34801,51 +34986,51 @@
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
     </row>
     <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>-100000.0</v>
       </c>
       <c r="C21">
         <v>-12500000.0</v>
       </c>
       <c r="D21">
         <v>-350000000.0</v>
       </c>
       <c r="E21">
         <v>-585100000.0</v>
       </c>
       <c r="F21">
         <v>-607500000.0</v>
       </c>
       <c r="G21">
         <v>-525200000.0</v>
       </c>
       <c r="H21">
         <v>-596100000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -35008,51 +35193,51 @@
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>60200000.0</v>
       </c>
       <c r="C22">
         <v>108800000.0</v>
       </c>
       <c r="D22">
         <v>71400000.0</v>
       </c>
       <c r="E22">
         <v>71700000.0</v>
       </c>
       <c r="F22">
         <v>50200000.0</v>
       </c>
       <c r="G22">
         <v>52100000.0</v>
       </c>
       <c r="H22">
         <v>55500000.0</v>
       </c>
       <c r="I22">
         <v>60000000.0</v>
       </c>
@@ -35301,114 +35486,114 @@
       </c>
       <c r="CM22">
         <v>9850000.0</v>
       </c>
       <c r="CN22">
         <v>11830000.0</v>
       </c>
       <c r="CO22">
         <v>10235000.0</v>
       </c>
       <c r="CP22">
         <v>8837000.0</v>
       </c>
       <c r="CQ22">
         <v>34494000.0</v>
       </c>
       <c r="CR22">
         <v>25896000.0</v>
       </c>
       <c r="CS22">
         <v>-1387000.0</v>
       </c>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>-3500000.0</v>
       </c>
       <c r="C23">
         <v>119300000.0</v>
       </c>
       <c r="D23">
         <v>-49800000.0</v>
       </c>
       <c r="E23">
-        <v>-123600000.0</v>
+        <v>-102200000.0</v>
       </c>
       <c r="F23">
         <v>-278700000.0</v>
       </c>
       <c r="G23">
-        <v>118200000.0</v>
+        <v>151500000.0</v>
       </c>
       <c r="H23">
         <v>-191200000.0</v>
       </c>
       <c r="I23">
         <v>8300000.0</v>
       </c>
       <c r="J23">
         <v>-501600000.0</v>
       </c>
       <c r="K23">
         <v>-463200000.0</v>
       </c>
       <c r="L23">
-        <v>59900000.0</v>
+        <v>100300000.0</v>
       </c>
       <c r="M23">
         <v>-689700000.0</v>
       </c>
       <c r="N23">
         <v>-665700000.0</v>
       </c>
       <c r="O23">
         <v>868000000.0</v>
       </c>
       <c r="P23">
         <v>-935900000.0</v>
       </c>
       <c r="Q23">
-        <v>-1161100000.0</v>
+        <v>-1224600000.0</v>
       </c>
       <c r="R23">
         <v>75000000.0</v>
       </c>
       <c r="S23">
-        <v>305900000.0</v>
+        <v>262300000.0</v>
       </c>
       <c r="T23">
-        <v>410400000.0</v>
+        <v>441600000.0</v>
       </c>
       <c r="U23">
-        <v>457800000.0</v>
+        <v>471700000.0</v>
       </c>
       <c r="V23">
-        <v>838200000.0</v>
+        <v>877000000.0</v>
       </c>
       <c r="W23">
         <v>605700000.0</v>
       </c>
       <c r="X23">
         <v>606200000.0</v>
       </c>
       <c r="Y23">
         <v>2015700000.0</v>
       </c>
       <c r="Z23">
         <v>-181900000.0</v>
       </c>
       <c r="AA23">
         <v>-75400000.0</v>
       </c>
       <c r="AB23">
         <v>260000000.0</v>
       </c>
       <c r="AC23">
         <v>-47800000.0</v>
       </c>
       <c r="AD23">
         <v>94200000.0</v>
       </c>
@@ -35592,51 +35777,51 @@
       <c r="CL23">
         <v>-6748000.0</v>
       </c>
       <c r="CM23">
         <v>20939000.0</v>
       </c>
       <c r="CN23">
         <v>114888000.0</v>
       </c>
       <c r="CO23">
         <v>40871000.0</v>
       </c>
       <c r="CP23">
         <v>9747000.0</v>
       </c>
       <c r="CQ23">
         <v>43729000.0</v>
       </c>
       <c r="CR23">
         <v>218501000.0</v>
       </c>
       <c r="CS23"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
         <v>476500000.0</v>
       </c>
       <c r="C24">
         <v>275400000.0</v>
       </c>
       <c r="D24">
         <v>555000000.0</v>
       </c>
       <c r="E24">
         <v>719700000.0</v>
       </c>
       <c r="F24">
         <v>486500000.0</v>
       </c>
       <c r="G24">
         <v>125900000.0</v>
       </c>
       <c r="H24">
         <v>210100000.0</v>
       </c>
       <c r="I24">
         <v>-42800000.0</v>
       </c>
@@ -35652,51 +35837,51 @@
       <c r="M24">
         <v>4600000.0</v>
       </c>
       <c r="N24">
         <v>-14100000.0</v>
       </c>
       <c r="O24">
         <v>-74800000.0</v>
       </c>
       <c r="P24">
         <v>-477300000.0</v>
       </c>
       <c r="Q24">
         <v>-143300000.0</v>
       </c>
       <c r="R24">
         <v>106700000.0</v>
       </c>
       <c r="S24">
         <v>289700000.0</v>
       </c>
       <c r="T24">
         <v>211100000.0</v>
       </c>
       <c r="U24">
-        <v>27900000.0</v>
+        <v>27400000.0</v>
       </c>
       <c r="V24">
         <v>-58000000.0</v>
       </c>
       <c r="W24">
         <v>344400000.0</v>
       </c>
       <c r="X24">
         <v>-119100000.0</v>
       </c>
       <c r="Y24">
         <v>-1115200000.0</v>
       </c>
       <c r="Z24">
         <v>10400000.0</v>
       </c>
       <c r="AA24">
         <v>69100000.0</v>
       </c>
       <c r="AB24">
         <v>13000000.0</v>
       </c>
       <c r="AC24">
         <v>173200000.0</v>
       </c>
@@ -35883,51 +36068,51 @@
       <c r="CL24">
         <v>-41966000.0</v>
       </c>
       <c r="CM24">
         <v>3765000.0</v>
       </c>
       <c r="CN24">
         <v>-107930000.0</v>
       </c>
       <c r="CO24">
         <v>-114711000.0</v>
       </c>
       <c r="CP24">
         <v>-89992000.0</v>
       </c>
       <c r="CQ24">
         <v>-96024000.0</v>
       </c>
       <c r="CR24">
         <v>-143918000.0</v>
       </c>
       <c r="CS24"/>
     </row>
     <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>-3600000.0</v>
       </c>
       <c r="C25">
         <v>-57300000.0</v>
       </c>
       <c r="D25">
         <v>2000000.0</v>
       </c>
       <c r="E25">
         <v>-3400000.0</v>
       </c>
       <c r="F25">
         <v>21400000.0</v>
       </c>
       <c r="G25">
         <v>28100000.0</v>
       </c>
       <c r="H25">
         <v>16200000.0</v>
       </c>
       <c r="I25">
         <v>8500000.0</v>
       </c>
@@ -36176,51 +36361,51 @@
       </c>
       <c r="CM25">
         <v>2062000.0</v>
       </c>
       <c r="CN25">
         <v>576000.0</v>
       </c>
       <c r="CO25">
         <v>1336000.0</v>
       </c>
       <c r="CP25">
         <v>2413000.0</v>
       </c>
       <c r="CQ25">
         <v>223344000.0</v>
       </c>
       <c r="CR25">
         <v>-21247000.0</v>
       </c>
       <c r="CS25">
         <v>2557000.0</v>
       </c>
     </row>
     <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26">
         <v>-87700000.0</v>
       </c>
       <c r="C26">
         <v>-91200000.0</v>
       </c>
       <c r="D26">
         <v>-27500000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-3200000.0</v>
       </c>
       <c r="G26">
         <v>1100000.0</v>
       </c>
       <c r="H26">
         <v>-100000.0</v>
       </c>
       <c r="I26">
         <v>-1100000.0</v>
       </c>
@@ -36463,51 +36648,51 @@
       </c>
       <c r="CK26">
         <v>-715000.0</v>
       </c>
       <c r="CL26">
         <v>-1106000.0</v>
       </c>
       <c r="CM26">
         <v>-40906000.0</v>
       </c>
       <c r="CN26">
         <v>-547000.0</v>
       </c>
       <c r="CO26">
         <v>-776000.0</v>
       </c>
       <c r="CP26">
         <v>-896000.0</v>
       </c>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
     </row>
     <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27">
         <v>2300000.0</v>
       </c>
       <c r="C27">
         <v>2800000.0</v>
       </c>
       <c r="D27">
         <v>3300000.0</v>
       </c>
       <c r="E27">
         <v>3300000.0</v>
       </c>
       <c r="F27">
         <v>3900000.0</v>
       </c>
       <c r="G27">
         <v>2100000.0</v>
       </c>
       <c r="H27">
         <v>3600000.0</v>
       </c>
       <c r="I27">
         <v>3200000.0</v>
       </c>
@@ -36752,51 +36937,51 @@
         <v>2642000.0</v>
       </c>
       <c r="CL27">
         <v>1895000.0</v>
       </c>
       <c r="CM27">
         <v>-7326000.0</v>
       </c>
       <c r="CN27">
         <v>2875000.0</v>
       </c>
       <c r="CO27">
         <v>986000.0</v>
       </c>
       <c r="CP27">
         <v>13000.0</v>
       </c>
       <c r="CQ27"/>
       <c r="CR27">
         <v>-213599000.0</v>
       </c>
       <c r="CS27"/>
     </row>
     <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>-342300000.0</v>
       </c>
       <c r="C28">
         <v>-32500000.0</v>
       </c>
       <c r="D28">
         <v>-476400000.0</v>
       </c>
       <c r="E28">
         <v>-757800000.0</v>
       </c>
       <c r="F28">
         <v>-937400000.0</v>
       </c>
       <c r="G28">
         <v>-456000000.0</v>
       </c>
       <c r="H28">
         <v>-836500000.0</v>
       </c>
       <c r="I28">
         <v>59800000.0</v>
       </c>
@@ -37043,51 +37228,51 @@
       <c r="CL28">
         <v>-10718000.0</v>
       </c>
       <c r="CM28">
         <v>15723000.0</v>
       </c>
       <c r="CN28">
         <v>113246000.0</v>
       </c>
       <c r="CO28">
         <v>54526000.0</v>
       </c>
       <c r="CP28">
         <v>54163000.0</v>
       </c>
       <c r="CQ28">
         <v>43729000.0</v>
       </c>
       <c r="CR28">
         <v>218501000.0</v>
       </c>
       <c r="CS28"/>
     </row>
     <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>55000000.0</v>
       </c>
       <c r="C29">
         <v>67300000.0</v>
       </c>
       <c r="D29">
         <v>91700000.0</v>
       </c>
       <c r="E29">
         <v>68100000.0</v>
       </c>
       <c r="F29">
         <v>78500000.0</v>
       </c>
       <c r="G29">
         <v>95200000.0</v>
       </c>
       <c r="H29">
         <v>89900000.0</v>
       </c>
       <c r="I29">
         <v>82300000.0</v>
       </c>
@@ -37336,51 +37521,51 @@
       </c>
       <c r="CM29">
         <v>10832000.0</v>
       </c>
       <c r="CN29">
         <v>9595000.0</v>
       </c>
       <c r="CO29">
         <v>11366000.0</v>
       </c>
       <c r="CP29">
         <v>24280000.0</v>
       </c>
       <c r="CQ29">
         <v>19135000.0</v>
       </c>
       <c r="CR29">
         <v>7906000.0</v>
       </c>
       <c r="CS29">
         <v>-2557000.0</v>
       </c>
     </row>
     <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>186300000.0</v>
       </c>
       <c r="C30">
         <v>-174300000.0</v>
       </c>
       <c r="D30">
         <v>743700000.0</v>
       </c>
       <c r="E30">
         <v>908500000.0</v>
       </c>
       <c r="F30">
         <v>833700000.0</v>
       </c>
       <c r="G30">
         <v>558800000.0</v>
       </c>
       <c r="H30">
         <v>486700000.0</v>
       </c>
       <c r="I30">
         <v>181400000.0</v>
       </c>