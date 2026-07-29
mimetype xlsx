--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4915,51 +4915,51 @@
       </c>
       <c r="AA39">
         <v>1904000.0</v>
       </c>
       <c r="AB39">
         <v>541000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>6924000.0</v>
       </c>
       <c r="C40">
         <v>11357000.0</v>
       </c>
       <c r="D40">
-        <v>75121000.0</v>
+        <v>9822000.0</v>
       </c>
       <c r="E40">
         <v>8564000.0</v>
       </c>
       <c r="F40">
         <v>6454000.0</v>
       </c>
       <c r="G40">
         <v>8531000.0</v>
       </c>
       <c r="H40">
         <v>11219000.0</v>
       </c>
       <c r="I40">
         <v>6452000.0</v>
       </c>
       <c r="J40">
         <v>5591000.0</v>
       </c>
       <c r="K40">
         <v>8434000.0</v>
       </c>
       <c r="L40">
         <v>8799000.0</v>
       </c>
@@ -6665,86 +6665,86 @@
       <c r="H3">
         <v>1793000.0</v>
       </c>
       <c r="I3">
         <v>379000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
-        <v>-82107000.0</v>
+        <v>-74283000.0</v>
       </c>
       <c r="C5">
         <v>-100285000.0</v>
       </c>
       <c r="D5">
-        <v>-107906000.0</v>
+        <v>-94200000.0</v>
       </c>
       <c r="E5">
         <v>-117137000.0</v>
       </c>
       <c r="F5">
         <v>-99414000.0</v>
       </c>
       <c r="G5">
         <v>-68531000.0</v>
       </c>
       <c r="H5">
         <v>-50588000.0</v>
       </c>
       <c r="I5">
         <v>-25966000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>-78775000.0</v>
+        <v>-70951000.0</v>
       </c>
       <c r="C6">
         <v>-97165000.0</v>
       </c>
       <c r="D6">
-        <v>-104455000.0</v>
+        <v>-90749000.0</v>
       </c>
       <c r="E6">
         <v>-113816000.0</v>
       </c>
       <c r="F6">
         <v>-96187000.0</v>
       </c>
       <c r="G6">
         <v>-67204000.0</v>
       </c>
       <c r="H6">
         <v>-48795000.0</v>
       </c>
       <c r="I6">
         <v>-25587000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -7699,212 +7699,212 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
-        <v>-21573000.0</v>
+        <v>-19875000.0</v>
       </c>
       <c r="C5">
-        <v>-19596000.0</v>
+        <v>-21664000.0</v>
       </c>
       <c r="D5">
         <v>-15849000.0</v>
       </c>
       <c r="E5">
         <v>-17936000.0</v>
       </c>
       <c r="F5">
-        <v>-22913000.0</v>
+        <v>-18834000.0</v>
       </c>
       <c r="G5">
-        <v>-24005000.0</v>
+        <v>-19503000.0</v>
       </c>
       <c r="H5">
-        <v>-23852000.0</v>
+        <v>-19122000.0</v>
       </c>
       <c r="I5">
         <v>-24234000.0</v>
       </c>
       <c r="J5">
-        <v>-28194000.0</v>
+        <v>-25016000.0</v>
       </c>
       <c r="K5">
-        <v>-25458000.0</v>
+        <v>-22120000.0</v>
       </c>
       <c r="L5">
-        <v>-17081000.0</v>
+        <v>-13607000.0</v>
       </c>
       <c r="M5">
-        <v>-32049999.0</v>
+        <v>-28545000.0</v>
       </c>
       <c r="N5">
-        <v>-33317000.0</v>
+        <v>-29928000.0</v>
       </c>
       <c r="O5">
-        <v>-31886000.0</v>
+        <v>-28886000.0</v>
       </c>
       <c r="P5">
-        <v>-28259000.0</v>
+        <v>-25769000.0</v>
       </c>
       <c r="Q5">
-        <v>-29188000.0</v>
+        <v>-27313000.0</v>
       </c>
       <c r="R5">
-        <v>-27804000.0</v>
+        <v>-26914000.0</v>
       </c>
       <c r="S5">
-        <v>-28082000.0</v>
+        <v>-28717000.0</v>
       </c>
       <c r="T5">
-        <v>-26261000.0</v>
+        <v>-25581000.0</v>
       </c>
       <c r="U5">
-        <v>-23261000.0</v>
+        <v>-22616000.0</v>
       </c>
       <c r="V5">
         <v>-23130000.0</v>
       </c>
       <c r="W5">
         <v>-20437000.0</v>
       </c>
       <c r="X5">
         <v>-18165000.0</v>
       </c>
       <c r="Y5">
         <v>-15525000.0</v>
       </c>
       <c r="Z5">
         <v>-13694000.0</v>
       </c>
       <c r="AA5">
         <v>-15114000.0</v>
       </c>
       <c r="AB5">
         <v>-12979000.0</v>
       </c>
       <c r="AC5">
         <v>-11399000.0</v>
       </c>
       <c r="AD5">
         <v>-11399000.0</v>
       </c>
       <c r="AE5">
         <v>-12771000.0</v>
       </c>
       <c r="AF5">
         <v>-6491500.0</v>
       </c>
       <c r="AG5">
         <v>-6491500.0</v>
       </c>
       <c r="AH5">
         <v>-6512250.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>-21335000.0</v>
+        <v>-19637000.0</v>
       </c>
       <c r="C6">
-        <v>-18794000.0</v>
+        <v>-20862000.0</v>
       </c>
       <c r="D6">
         <v>-14997000.0</v>
       </c>
       <c r="E6">
         <v>-17036000.0</v>
       </c>
       <c r="F6">
-        <v>-22086000.0</v>
+        <v>-18007000.0</v>
       </c>
       <c r="G6">
-        <v>-23244000.0</v>
+        <v>-18742000.0</v>
       </c>
       <c r="H6">
-        <v>-23119000.0</v>
+        <v>-18389000.0</v>
       </c>
       <c r="I6">
         <v>-23443000.0</v>
       </c>
       <c r="J6">
-        <v>-27359000.0</v>
+        <v>-24181000.0</v>
       </c>
       <c r="K6">
-        <v>-24606000.0</v>
+        <v>-21268000.0</v>
       </c>
       <c r="L6">
-        <v>-16216999.0</v>
+        <v>-12742999.0</v>
       </c>
       <c r="M6">
-        <v>-31174000.0</v>
+        <v>-27669001.0</v>
       </c>
       <c r="N6">
-        <v>-32458000.0</v>
+        <v>-29069000.0</v>
       </c>
       <c r="O6">
-        <v>-31038000.0</v>
+        <v>-28038000.0</v>
       </c>
       <c r="P6">
-        <v>-27416000.0</v>
+        <v>-24926000.0</v>
       </c>
       <c r="Q6">
-        <v>-28369000.0</v>
+        <v>-26494000.0</v>
       </c>
       <c r="R6">
-        <v>-26993000.0</v>
+        <v>-26103000.0</v>
       </c>
       <c r="S6">
-        <v>-27272000.0</v>
+        <v>-27907000.0</v>
       </c>
       <c r="T6">
-        <v>-25400000.0</v>
+        <v>-24720000.0</v>
       </c>
       <c r="U6">
-        <v>-22477000.0</v>
+        <v>-21832000.0</v>
       </c>
       <c r="V6">
         <v>-22358000.0</v>
       </c>
       <c r="W6">
         <v>-19874000.0</v>
       </c>
       <c r="X6">
         <v>-17910000.0</v>
       </c>
       <c r="Y6">
         <v>-15271000.0</v>
       </c>
       <c r="Z6">
         <v>-13439000.0</v>
       </c>
       <c r="AA6">
         <v>-14881000.0</v>
       </c>
       <c r="AB6">
         <v>-12809000.0</v>
       </c>
       <c r="AC6">
         <v>-11254000.0</v>
       </c>