--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1313,51 +1313,53 @@
         <v>20504804.0</v>
       </c>
       <c r="K14">
         <v>20504804.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>551000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-316000000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
@@ -1839,51 +1841,51 @@
       <c r="F35">
         <v>1050000000.0</v>
       </c>
       <c r="G35">
         <v>605000000.0</v>
       </c>
       <c r="H35">
         <v>33825000000.0</v>
       </c>
       <c r="I35">
         <v>29945000000.0</v>
       </c>
       <c r="J35">
         <v>27894000000.0</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>83244000000.0</v>
       </c>
       <c r="C36">
-        <v>299000000.0</v>
+        <v>1139000000.0</v>
       </c>
       <c r="D36">
         <v>-51504000000.0</v>
       </c>
       <c r="E36">
         <v>-764000000.0</v>
       </c>
       <c r="F36">
         <v>-37867000000.0</v>
       </c>
       <c r="G36">
         <v>-31862000000.0</v>
       </c>
       <c r="H36">
         <v>33823000000.0</v>
       </c>
       <c r="I36">
         <v>28548000000.0</v>
       </c>
       <c r="J36">
         <v>27388000000.0</v>
       </c>
       <c r="K36">
         <v>690983408.0</v>
       </c>
@@ -1954,51 +1956,51 @@
       <c r="E39">
         <v>2670000000.0</v>
       </c>
       <c r="F39">
         <v>2065000000.0</v>
       </c>
       <c r="G39">
         <v>4301000000.0</v>
       </c>
       <c r="H39">
         <v>6221000000.0</v>
       </c>
       <c r="I39">
         <v>4274000000.0</v>
       </c>
       <c r="J39">
         <v>3970000000.0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>-247000000.0</v>
+        <v>-798000000.0</v>
       </c>
       <c r="C40">
         <v>11582000000.0</v>
       </c>
       <c r="D40">
         <v>-378000000.0</v>
       </c>
       <c r="E40">
         <v>-231000000.0</v>
       </c>
       <c r="F40">
         <v>-220000000.0</v>
       </c>
       <c r="G40">
         <v>-206000000.0</v>
       </c>
       <c r="H40">
         <v>4060000000.0</v>
       </c>
       <c r="I40">
         <v>2963000000.0</v>
       </c>
       <c r="J40">
         <v>2889000000.0</v>
       </c>
@@ -3427,57 +3429,57 @@
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
         <v>29955000000.0</v>
       </c>
       <c r="C12">
-        <v>1486000000.0</v>
+        <v>30739000000.0</v>
       </c>
       <c r="D12">
         <v>31423000000.0</v>
       </c>
       <c r="E12">
-        <v>52077000000.0</v>
+        <v>30681000000.0</v>
       </c>
       <c r="F12">
         <v>29241000000.0</v>
       </c>
       <c r="G12">
         <v>48581000000.0</v>
       </c>
       <c r="H12">
         <v>28341000000.0</v>
       </c>
       <c r="I12">
         <v>3526000000.0</v>
       </c>
       <c r="J12">
         <v>25353000000.0</v>
       </c>
       <c r="K12">
         <v>43434000000.0</v>
       </c>
       <c r="L12">
         <v>38781000000.0</v>
       </c>
       <c r="M12">
         <v>38217000000.0</v>
       </c>
@@ -3788,55 +3790,59 @@
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>592000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>551000000.0</v>
+      </c>
       <c r="D16">
         <v>512000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>474000000.0</v>
+      </c>
       <c r="F16">
         <v>436000000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>-1.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>-802000000.0</v>
       </c>
       <c r="M16">
         <v>-817000000.0</v>
       </c>
       <c r="N16">
         <v>-274000000.0</v>
       </c>
       <c r="O16">
         <v>-316000000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
@@ -4627,57 +4633,57 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
         <v>925000000.0</v>
       </c>
       <c r="C28">
-        <v>763000000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="D28">
         <v>55000000.0</v>
       </c>
       <c r="E28">
-        <v>351000000.0</v>
+        <v>360000000.0</v>
       </c>
       <c r="F28">
         <v>-1050000000.0</v>
       </c>
       <c r="G28">
         <v>-83000000.0</v>
       </c>
       <c r="H28">
         <v>-1491000000.0</v>
       </c>
       <c r="I28">
         <v>-1477000000.0</v>
       </c>
       <c r="J28">
         <v>-613000000.0</v>
       </c>
       <c r="K28">
         <v>202000000.0</v>
       </c>
       <c r="L28">
         <v>-161000000.0</v>
       </c>
       <c r="M28">
         <v>-105000000.0</v>
       </c>
@@ -5000,57 +5006,57 @@
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
     </row>
     <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
         <v>51023000000.0</v>
       </c>
       <c r="C33">
-        <v>96944000000.0</v>
+        <v>50063000000.0</v>
       </c>
       <c r="D33">
         <v>47804000000.0</v>
       </c>
       <c r="E33">
-        <v>12681000000.0</v>
+        <v>45352000000.0</v>
       </c>
       <c r="F33">
         <v>44020000000.0</v>
       </c>
       <c r="G33">
         <v>11615000000.0</v>
       </c>
       <c r="H33">
         <v>84123000000.0</v>
       </c>
       <c r="I33">
         <v>11001000000.0</v>
       </c>
       <c r="J33">
         <v>60759000000.0</v>
       </c>
       <c r="K33">
         <v>57357000000.0</v>
       </c>
       <c r="L33">
         <v>9250000000.0</v>
       </c>
       <c r="M33">
         <v>8949000000.0</v>
       </c>
@@ -5158,57 +5164,57 @@
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
     </row>
     <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>77547000000.0</v>
       </c>
       <c r="C35">
-        <v>93513000000.0</v>
+        <v>76745000000.0</v>
       </c>
       <c r="D35">
         <v>75022000000.0</v>
       </c>
       <c r="E35">
-        <v>87259000000.0</v>
+        <v>72331000000.0</v>
       </c>
       <c r="F35">
         <v>69879000000.0</v>
       </c>
       <c r="G35">
         <v>69170000000.0</v>
       </c>
       <c r="H35">
         <v>79648000000.0</v>
       </c>
       <c r="I35">
         <v>74366000000.0</v>
       </c>
       <c r="J35">
         <v>16676000000.0</v>
       </c>
       <c r="K35">
         <v>66732000000.0</v>
       </c>
       <c r="L35">
         <v>1569000000.0</v>
       </c>
       <c r="M35">
         <v>1571000000.0</v>
       </c>
@@ -5255,67 +5261,69 @@
       <c r="AD35">
         <v>540000000.0</v>
       </c>
       <c r="AE35">
         <v>442000000.0</v>
       </c>
       <c r="AF35">
         <v>27894000000.0</v>
       </c>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>1439000000.0</v>
       </c>
       <c r="C36">
-        <v>18680000000.0</v>
+        <v>1337000000.0</v>
       </c>
       <c r="D36">
         <v>1284000000.0</v>
       </c>
-      <c r="E36"/>
+      <c r="E36">
+        <v>1180000000.0</v>
+      </c>
       <c r="F36">
         <v>1091000000.0</v>
       </c>
       <c r="G36">
-        <v>-60458000000.0</v>
+        <v>1139000000.0</v>
       </c>
       <c r="H36">
         <v>-59219000000.0</v>
       </c>
       <c r="I36">
-        <v>-11001000000.0</v>
+        <v>-55400000000.0</v>
       </c>
       <c r="J36">
         <v>50323000000.0</v>
       </c>
       <c r="K36">
         <v>-51504000000.0</v>
       </c>
       <c r="L36">
         <v>-37760000000.0</v>
       </c>
       <c r="M36">
         <v>-37285000000.0</v>
       </c>
       <c r="N36">
         <v>-35770000000.0</v>
       </c>
       <c r="O36">
         <v>-41453000000.0</v>
       </c>
       <c r="P36">
         <v>-38327000000.0</v>
       </c>
       <c r="Q36">
         <v>43712000000.0</v>
       </c>
@@ -5428,51 +5436,51 @@
       <c r="B38">
         <v>33706000000.0</v>
       </c>
       <c r="C38">
         <v>1125000000.0</v>
       </c>
       <c r="D38">
         <v>96137000000.0</v>
       </c>
       <c r="E38">
         <v>27058000000.0</v>
       </c>
       <c r="F38">
         <v>88007000000.0</v>
       </c>
       <c r="G38">
         <v>24844000000.0</v>
       </c>
       <c r="H38">
         <v>84123000000.0</v>
       </c>
       <c r="I38">
         <v>63985000000.0</v>
       </c>
       <c r="J38">
-        <v>19090000000.0</v>
+        <v>74434000000.0</v>
       </c>
       <c r="K38">
         <v>70202000000.0</v>
       </c>
       <c r="L38">
         <v>15760000000.0</v>
       </c>
       <c r="M38">
         <v>15768000000.0</v>
       </c>
       <c r="N38">
         <v>14994000000.0</v>
       </c>
       <c r="O38">
         <v>-25730000000.0</v>
       </c>
       <c r="P38">
         <v>-22659000000.0</v>
       </c>
       <c r="Q38">
         <v>43712000000.0</v>
       </c>
       <c r="R38">
         <v>5444000000.0</v>
       </c>
@@ -5585,57 +5593,57 @@
       <c r="Z39">
         <v>5819000000.0</v>
       </c>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>17843000000.0</v>
       </c>
       <c r="C40">
-        <v>-613000000.0</v>
+        <v>15970000000.0</v>
       </c>
       <c r="D40">
         <v>15370000000.0</v>
       </c>
       <c r="E40">
-        <v>-223000000.0</v>
+        <v>14231000000.0</v>
       </c>
       <c r="F40">
         <v>12939000000.0</v>
       </c>
       <c r="G40">
         <v>11582000000.0</v>
       </c>
       <c r="H40">
         <v>-609000000.0</v>
       </c>
       <c r="I40">
         <v>-245000000.0</v>
       </c>
       <c r="J40">
         <v>43356000000.0</v>
       </c>
       <c r="K40">
         <v>-378000000.0</v>
       </c>
       <c r="L40">
         <v>-224000000.0</v>
       </c>
       <c r="M40">
         <v>-209000000.0</v>
       </c>
@@ -6308,57 +6316,57 @@
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
     </row>
     <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
         <v>2249000000.0</v>
       </c>
       <c r="C51">
-        <v>2249000000.0</v>
+        <v>2261000000.0</v>
       </c>
       <c r="D51">
         <v>2244000000.0</v>
       </c>
       <c r="E51">
-        <v>2235000000.0</v>
+        <v>2244000000.0</v>
       </c>
       <c r="F51">
         <v>2243000000.0</v>
       </c>
       <c r="G51">
         <v>2181000000.0</v>
       </c>
       <c r="H51">
         <v>2048000000.0</v>
       </c>
       <c r="I51">
         <v>2049000000.0</v>
       </c>
       <c r="J51">
         <v>1759000000.0</v>
       </c>
       <c r="K51">
         <v>1765000000.0</v>
       </c>
       <c r="L51">
         <v>2595000000.0</v>
       </c>
       <c r="M51">
         <v>8278000000.0</v>
       </c>
@@ -6486,69 +6494,69 @@
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
     </row>
     <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
         <v>28631000000.0</v>
       </c>
       <c r="C53">
-        <v>28105000000.0</v>
+        <v>29253000000.0</v>
       </c>
       <c r="D53">
         <v>29234000000.0</v>
       </c>
       <c r="E53">
-        <v>50193000000.0</v>
+        <v>28797000000.0</v>
       </c>
       <c r="F53">
         <v>25948000000.0</v>
       </c>
       <c r="G53">
         <v>46317000000.0</v>
       </c>
       <c r="H53">
         <v>24802000000.0</v>
       </c>
       <c r="I53">
-        <v>838000000.0</v>
+        <v>23765000000.0</v>
       </c>
       <c r="J53">
         <v>22981000000.0</v>
       </c>
       <c r="K53">
         <v>41871000000.0</v>
       </c>
       <c r="L53">
         <v>37039000000.0</v>
       </c>
       <c r="M53">
         <v>36529000000.0</v>
       </c>
       <c r="N53">
         <v>34973000000.0</v>
       </c>
       <c r="O53">
         <v>32774000000.0</v>
       </c>
       <c r="P53">
         <v>29401000000.0</v>
       </c>
       <c r="Q53">
         <v>20729000000.0</v>
       </c>
@@ -6725,57 +6733,57 @@
       </c>
       <c r="AI55">
         <v>692252165.0</v>
       </c>
       <c r="AJ55">
         <v>691999565.0</v>
       </c>
       <c r="AK55">
         <v>691683205.0</v>
       </c>
       <c r="AL55">
         <v>691396993.0</v>
       </c>
       <c r="AM55">
         <v>582504.0</v>
       </c>
     </row>
     <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
         <v>50008000000.0</v>
       </c>
       <c r="C56">
-        <v>1486000000.0</v>
+        <v>48367000000.0</v>
       </c>
       <c r="D56">
         <v>48333000000.0</v>
       </c>
       <c r="E56">
-        <v>52077000000.0</v>
+        <v>46464000000.0</v>
       </c>
       <c r="F56">
         <v>43987000000.0</v>
       </c>
       <c r="G56">
         <v>48581000000.0</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>3526000000.0</v>
       </c>
       <c r="J56">
         <v>3563000000.0</v>
       </c>
       <c r="K56">
         <v>3885000000.0</v>
       </c>
       <c r="L56">
         <v>38613000000.0</v>
       </c>
       <c r="M56">
         <v>37870000000.0</v>
       </c>
       <c r="N56">
         <v>35781000000.0</v>
@@ -6835,55 +6843,59 @@
       </c>
       <c r="AH56">
         <v>134748.0</v>
       </c>
       <c r="AI56">
         <v>805053.0</v>
       </c>
       <c r="AJ56">
         <v>1016157.0</v>
       </c>
       <c r="AK56">
         <v>1141908.0</v>
       </c>
       <c r="AL56">
         <v>1335633.0</v>
       </c>
       <c r="AM56"/>
     </row>
     <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
         <v>18735000000.0</v>
       </c>
-      <c r="C57"/>
+      <c r="C57">
+        <v>16768000000.0</v>
+      </c>
       <c r="D57">
         <v>16175000000.0</v>
       </c>
-      <c r="E57"/>
+      <c r="E57">
+        <v>14928000000.0</v>
+      </c>
       <c r="F57">
         <v>13643000000.0</v>
       </c>
       <c r="G57">
         <v>11794000000.0</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>358000000.0</v>
       </c>
       <c r="J57">
         <v>43963000000.0</v>
       </c>
       <c r="K57">
         <v>43332000000.0</v>
       </c>
       <c r="L57">
         <v>224000000.0</v>
       </c>
       <c r="M57">
         <v>209000000.0</v>
       </c>
       <c r="N57">
         <v>237000000.0</v>
       </c>
@@ -8474,51 +8486,53 @@
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>102</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>173000000.0</v>
+      </c>
       <c r="C3">
         <v>174000000.0</v>
       </c>
       <c r="D3">
         <v>180000000.0</v>
       </c>
       <c r="E3">
         <v>158000000.0</v>
       </c>
       <c r="F3">
         <v>153000000.0</v>
       </c>
       <c r="G3">
         <v>152000000.0</v>
       </c>
       <c r="H3">
         <v>147000000.0</v>
       </c>
       <c r="I3">
         <v>147000000.0</v>
       </c>
       <c r="J3">
         <v>123000000.0</v>
       </c>
       <c r="K3">
@@ -8527,63 +8541,63 @@
       <c r="L3">
         <v>108000000.0</v>
       </c>
       <c r="M3">
         <v>104000000.0</v>
       </c>
       <c r="N3">
         <v>90000000.0</v>
       </c>
       <c r="O3">
         <v>-22000000.0</v>
       </c>
       <c r="P3">
         <v>82000000.0</v>
       </c>
       <c r="Q3">
         <v>80000000.0</v>
       </c>
       <c r="R3">
         <v>76000000.0</v>
       </c>
       <c r="S3">
         <v>65000000.0</v>
       </c>
       <c r="T3">
-        <v>-478000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="U3">
         <v>-234000000.0</v>
       </c>
       <c r="V3">
         <v>-234000000.0</v>
       </c>
       <c r="W3">
         <v>329000000.0</v>
       </c>
       <c r="X3">
-        <v>-281000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="Y3">
         <v>-64000000.0</v>
       </c>
       <c r="Z3">
         <v>-67000000.0</v>
       </c>
       <c r="AA3">
         <v>-188000000.0</v>
       </c>
       <c r="AB3">
         <v>191000000.0</v>
       </c>
       <c r="AC3">
         <v>-79000000.0</v>
       </c>
       <c r="AD3">
         <v>-60000000.0</v>
       </c>
       <c r="AE3">
         <v>-110000000.0</v>
       </c>
       <c r="AF3">
         <v>-156382644.0</v>
       </c>
@@ -8636,51 +8650,53 @@
       </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>104</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>364000000.0</v>
+      </c>
       <c r="C5">
         <v>202000000.0</v>
       </c>
       <c r="D5">
         <v>173000000.0</v>
       </c>
       <c r="E5">
         <v>98000000.0</v>
       </c>
       <c r="F5">
         <v>14000000.0</v>
       </c>
       <c r="G5">
         <v>450000000.0</v>
       </c>
       <c r="H5">
         <v>6000000.0</v>
       </c>
       <c r="I5">
         <v>282000000.0</v>
       </c>
       <c r="J5">
         <v>172000000.0</v>
       </c>
       <c r="K5">
@@ -8689,106 +8705,106 @@
       <c r="L5">
         <v>404000000.0</v>
       </c>
       <c r="M5">
         <v>188000000.0</v>
       </c>
       <c r="N5">
         <v>-181000000.0</v>
       </c>
       <c r="O5">
         <v>-170000000.0</v>
       </c>
       <c r="P5">
         <v>244000000.0</v>
       </c>
       <c r="Q5">
         <v>491000000.0</v>
       </c>
       <c r="R5">
         <v>353000000.0</v>
       </c>
       <c r="S5">
         <v>160000000.0</v>
       </c>
       <c r="T5">
-        <v>472000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
         <v>226500000.0</v>
       </c>
       <c r="V5">
         <v>226500000.0</v>
       </c>
       <c r="W5">
         <v>-345000000.0</v>
       </c>
       <c r="X5">
-        <v>265000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y5">
         <v>67000000.0</v>
       </c>
       <c r="Z5">
         <v>51000000.0</v>
       </c>
       <c r="AA5">
         <v>172000000.0</v>
       </c>
       <c r="AB5">
         <v>-105000000.0</v>
       </c>
       <c r="AC5">
         <v>64000000.0</v>
       </c>
       <c r="AD5">
         <v>46000000.0</v>
       </c>
       <c r="AE5">
         <v>97000000.0</v>
       </c>
       <c r="AF5">
         <v>120382644.0</v>
       </c>
       <c r="AG5"/>
       <c r="AH5">
         <v>48000000.0</v>
       </c>
       <c r="AI5">
         <v>35000000.0</v>
       </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>364000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="C6">
         <v>376000000.0</v>
       </c>
       <c r="D6">
         <v>353000000.0</v>
       </c>
       <c r="E6">
         <v>256000000.0</v>
       </c>
       <c r="F6">
         <v>167000000.0</v>
       </c>
       <c r="G6">
         <v>602000000.0</v>
       </c>
       <c r="H6">
         <v>153000000.0</v>
       </c>
       <c r="I6">
         <v>429000000.0</v>
       </c>
       <c r="J6">
         <v>295000000.0</v>
       </c>
@@ -8798,63 +8814,63 @@
       <c r="L6">
         <v>512000000.0</v>
       </c>
       <c r="M6">
         <v>292000000.0</v>
       </c>
       <c r="N6">
         <v>-91000000.0</v>
       </c>
       <c r="O6">
         <v>-192000000.0</v>
       </c>
       <c r="P6">
         <v>326000000.0</v>
       </c>
       <c r="Q6">
         <v>571000000.0</v>
       </c>
       <c r="R6">
         <v>429000000.0</v>
       </c>
       <c r="S6">
         <v>225000000.0</v>
       </c>
       <c r="T6">
-        <v>-6000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="U6">
         <v>-7500000.0</v>
       </c>
       <c r="V6">
         <v>-7500000.0</v>
       </c>
       <c r="W6">
         <v>-16000000.0</v>
       </c>
       <c r="X6">
-        <v>-16000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="Y6">
         <v>3000000.0</v>
       </c>
       <c r="Z6">
         <v>-16000000.0</v>
       </c>
       <c r="AA6">
         <v>-16000000.0</v>
       </c>
       <c r="AB6">
         <v>86000000.0</v>
       </c>
       <c r="AC6">
         <v>-15000000.0</v>
       </c>
       <c r="AD6">
         <v>-14000000.0</v>
       </c>
       <c r="AE6">
         <v>-13000000.0</v>
       </c>
       <c r="AF6">
         <v>-36000000.0</v>
       </c>
@@ -11417,57 +11433,57 @@
       </c>
       <c r="F14">
         <v>484000000.0</v>
       </c>
       <c r="G14">
         <v>-13000000.0</v>
       </c>
       <c r="H14">
         <v>128000000.0</v>
       </c>
       <c r="I14">
         <v>-21000000.0</v>
       </c>
       <c r="J14">
         <v>-24000000.0</v>
       </c>
       <c r="K14">
         <v>-24000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>145</v>
       </c>
       <c r="B15">
-        <v>-137000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="C15">
-        <v>-121000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="D15">
-        <v>-101000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>14467000000.0</v>
       </c>
       <c r="G15">
         <v>14081000000.0</v>
       </c>
       <c r="H15">
         <v>9000000.0</v>
       </c>
       <c r="I15">
         <v>9000000.0</v>
       </c>
       <c r="J15">
         <v>9000000.0</v>
       </c>
       <c r="K15">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
@@ -11700,51 +11716,51 @@
       </c>
       <c r="F23">
         <v>5235000000.0</v>
       </c>
       <c r="G23">
         <v>2517000000.0</v>
       </c>
       <c r="H23">
         <v>1365000000.0</v>
       </c>
       <c r="I23">
         <v>739000000.0</v>
       </c>
       <c r="J23">
         <v>540000000.0</v>
       </c>
       <c r="K23">
         <v>829865101.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24">
-        <v>-1745000000.0</v>
+        <v>641000000.0</v>
       </c>
       <c r="C24">
         <v>-682000000.0</v>
       </c>
       <c r="D24">
         <v>340000000.0</v>
       </c>
       <c r="E24">
         <v>313000000.0</v>
       </c>
       <c r="F24">
         <v>150000000.0</v>
       </c>
       <c r="G24">
         <v>-2561000000.0</v>
       </c>
       <c r="H24">
         <v>-729000000.0</v>
       </c>
       <c r="I24">
         <v>-2216000000.0</v>
       </c>
       <c r="J24">
         <v>-252000000.0</v>
       </c>
@@ -13129,60 +13145,60 @@
       </c>
       <c r="AD14">
         <v>-16000000.0</v>
       </c>
       <c r="AE14">
         <v>-17000000.0</v>
       </c>
       <c r="AF14">
         <v>-9000000.0</v>
       </c>
       <c r="AG14"/>
       <c r="AH14">
         <v>-15000000.0</v>
       </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>145</v>
       </c>
       <c r="B15">
-        <v>-38000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="C15">
-        <v>-39000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="D15">
-        <v>-33000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="E15">
-        <v>-35000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="F15">
         <v>30000000.0</v>
       </c>
       <c r="G15">
         <v>33000000.0</v>
       </c>
       <c r="H15">
         <v>31000000.0</v>
       </c>
       <c r="I15">
         <v>31000000.0</v>
       </c>
       <c r="J15">
         <v>26000000.0</v>
       </c>
       <c r="K15">
         <v>26000000.0</v>
       </c>
       <c r="L15">
         <v>25000000.0</v>
       </c>
       <c r="M15">
         <v>25000000.0</v>
       </c>
@@ -13972,51 +13988,51 @@
         <v>139147712.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23">
         <v>690717389.0</v>
       </c>
       <c r="AM23"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24">
         <v>-99000000.0</v>
       </c>
       <c r="C24">
         <v>-804000000.0</v>
       </c>
       <c r="D24">
         <v>139000000.0</v>
       </c>
       <c r="E24">
         <v>83000000.0</v>
       </c>
       <c r="F24">
-        <v>-593000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="G24">
         <v>310000000.0</v>
       </c>
       <c r="H24">
         <v>69000000.0</v>
       </c>
       <c r="I24">
         <v>36000000.0</v>
       </c>
       <c r="J24">
         <v>10000000.0</v>
       </c>
       <c r="K24">
         <v>55000000.0</v>
       </c>
       <c r="L24">
         <v>-5633000000.0</v>
       </c>
       <c r="M24">
         <v>-8000000.0</v>
       </c>
       <c r="N24">
         <v>-6000000.0</v>
       </c>