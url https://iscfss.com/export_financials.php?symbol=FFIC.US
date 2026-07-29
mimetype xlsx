--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -14100,51 +14100,51 @@
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
-        <v>8165441000.0</v>
+        <v>8158720000.0</v>
       </c>
       <c r="C35">
         <v>7985327000.0</v>
       </c>
       <c r="D35">
         <v>745237000.0</v>
       </c>
       <c r="E35">
         <v>780795000.0</v>
       </c>
       <c r="F35">
         <v>587327000.0</v>
       </c>
       <c r="G35">
         <v>1135500000.0</v>
       </c>
       <c r="H35">
         <v>1041600000.0</v>
       </c>
       <c r="I35">
         <v>1525055000.0</v>
       </c>
       <c r="J35">
         <v>884291000.0</v>
       </c>
@@ -19224,51 +19224,51 @@
       </c>
       <c r="DM51">
         <v>126200000.0</v>
       </c>
       <c r="DN51">
         <v>76000000.0</v>
       </c>
       <c r="DO51">
         <v>51000000.0</v>
       </c>
       <c r="DP51">
         <v>51000000.0</v>
       </c>
       <c r="DQ51">
         <v>51000000.0</v>
       </c>
       <c r="DR51">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
-        <v>51916000.0</v>
+        <v>6721000.0</v>
       </c>
       <c r="C52">
         <v>53842000.0</v>
       </c>
       <c r="D52">
         <v>1414000.0</v>
       </c>
       <c r="E52">
         <v>50102000.0</v>
       </c>
       <c r="F52">
         <v>6381000.0</v>
       </c>
       <c r="G52">
         <v>453895000.0</v>
       </c>
       <c r="H52">
         <v>1616000.0</v>
       </c>
       <c r="I52">
         <v>47485000.0</v>
       </c>
       <c r="J52">
         <v>38674000.0</v>
       </c>
@@ -20706,51 +20706,51 @@
       </c>
       <c r="DM56">
         <v>32400000.0</v>
       </c>
       <c r="DN56">
         <v>43800000.0</v>
       </c>
       <c r="DO56">
         <v>41300000.0</v>
       </c>
       <c r="DP56">
         <v>15600000.0</v>
       </c>
       <c r="DQ56">
         <v>33100000.0</v>
       </c>
       <c r="DR56">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
-        <v>51916000.0</v>
+        <v>6721000.0</v>
       </c>
       <c r="C57">
         <v>29389000.0</v>
       </c>
       <c r="D57">
         <v>7415528000.0</v>
       </c>
       <c r="E57">
         <v>7289352000.0</v>
       </c>
       <c r="F57">
         <v>7718218000.0</v>
       </c>
       <c r="G57">
         <v>7178933000.0</v>
       </c>
       <c r="H57">
         <v>7572395000.0</v>
       </c>
       <c r="I57">
         <v>6906863000.0</v>
       </c>
       <c r="J57">
         <v>7253207000.0</v>
       </c>
@@ -25485,51 +25485,51 @@
       </c>
       <c r="DM2">
         <v>8000000.0</v>
       </c>
       <c r="DN2">
         <v>7100000.0</v>
       </c>
       <c r="DO2">
         <v>7100000.0</v>
       </c>
       <c r="DP2">
         <v>6800000.0</v>
       </c>
       <c r="DQ2">
         <v>6600000.0</v>
       </c>
       <c r="DR2">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
-        <v>1321000.0</v>
+        <v>1398000.0</v>
       </c>
       <c r="C3">
         <v>1283000.0</v>
       </c>
       <c r="D3">
         <v>1402000.0</v>
       </c>
       <c r="E3">
         <v>1456000.0</v>
       </c>
       <c r="F3">
         <v>1467000.0</v>
       </c>
       <c r="G3">
         <v>1509000.0</v>
       </c>
       <c r="H3">
         <v>1538000.0</v>
       </c>
       <c r="I3">
         <v>1531000.0</v>
       </c>
       <c r="J3">
         <v>1566000.0</v>
       </c>
@@ -26127,51 +26127,51 @@
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
-        <v>13186000.0</v>
+        <v>8193000.0</v>
       </c>
       <c r="C5">
         <v>7836000.0</v>
       </c>
       <c r="D5">
         <v>13678000.0</v>
       </c>
       <c r="E5">
         <v>18936000.0</v>
       </c>
       <c r="F5">
         <v>-5931000.0</v>
       </c>
       <c r="G5">
         <v>-71857000.0</v>
       </c>
       <c r="H5">
         <v>11457000.0</v>
       </c>
       <c r="I5">
         <v>7136000.0</v>
       </c>
       <c r="J5">
         <v>4997000.0</v>
       </c>
@@ -26495,51 +26495,51 @@
       </c>
       <c r="DM5">
         <v>3800000.0</v>
       </c>
       <c r="DN5">
         <v>3500000.0</v>
       </c>
       <c r="DO5">
         <v>3300000.0</v>
       </c>
       <c r="DP5">
         <v>3100000.0</v>
       </c>
       <c r="DQ5">
         <v>3000000.0</v>
       </c>
       <c r="DR5">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>8193000.0</v>
+        <v>9591000.0</v>
       </c>
       <c r="C6">
         <v>9119000.0</v>
       </c>
       <c r="D6">
         <v>15080000.0</v>
       </c>
       <c r="E6">
         <v>20392000.0</v>
       </c>
       <c r="F6">
         <v>-4464000.0</v>
       </c>
       <c r="G6">
         <v>-70348000.0</v>
       </c>
       <c r="H6">
         <v>12995000.0</v>
       </c>
       <c r="I6">
         <v>8667000.0</v>
       </c>
       <c r="J6">
         <v>6563000.0</v>
       </c>
@@ -36246,51 +36246,51 @@
       </c>
       <c r="Z23">
         <v>138771000.0</v>
       </c>
       <c r="AA23">
         <v>22870000.0</v>
       </c>
       <c r="AB23">
         <v>42800000.0</v>
       </c>
       <c r="AC23">
         <v>8100000.0</v>
       </c>
       <c r="AD23">
         <v>71400000.0</v>
       </c>
       <c r="AE23">
         <v>24600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>235</v>
       </c>
       <c r="B24">
-        <v>163687000.0</v>
+        <v>665853000.0</v>
       </c>
       <c r="C24">
         <v>71577000.0</v>
       </c>
       <c r="D24">
         <v>40382000.0</v>
       </c>
       <c r="E24">
         <v>50691000.0</v>
       </c>
       <c r="F24">
         <v>330503000.0</v>
       </c>
       <c r="G24">
         <v>17094000.0</v>
       </c>
       <c r="H24">
         <v>46728000.0</v>
       </c>
       <c r="I24">
         <v>-368823000.0</v>
       </c>
       <c r="J24">
         <v>-360610000.0</v>
       </c>
@@ -36341,51 +36341,51 @@
       </c>
       <c r="Z24">
         <v>-80621000.0</v>
       </c>
       <c r="AA24">
         <v>-129528000.0</v>
       </c>
       <c r="AB24">
         <v>-124600000.0</v>
       </c>
       <c r="AC24">
         <v>-151100000.0</v>
       </c>
       <c r="AD24">
         <v>-221600000.0</v>
       </c>
       <c r="AE24">
         <v>-102400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
-        <v>40683000.0</v>
+        <v>20742000.0</v>
       </c>
       <c r="C25">
         <v>80585000.0</v>
       </c>
       <c r="D25">
         <v>-2100000.0</v>
       </c>
       <c r="E25">
         <v>-1232000.0</v>
       </c>
       <c r="F25">
         <v>-4130000.0</v>
       </c>
       <c r="G25">
         <v>24715000.0</v>
       </c>
       <c r="H25">
         <v>8252000.0</v>
       </c>
       <c r="I25">
         <v>4269000.0</v>
       </c>
       <c r="J25">
         <v>11582000.0</v>
       </c>
@@ -42536,51 +42536,51 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
-        <v>5655000.0</v>
+        <v>5833000.0</v>
       </c>
       <c r="C22">
         <v>4026000.0</v>
       </c>
       <c r="D22">
         <v>10447000.0</v>
       </c>
       <c r="E22">
         <v>14203000.0</v>
       </c>
       <c r="F22">
         <v>-9796000.0</v>
       </c>
       <c r="G22">
         <v>-49245000.0</v>
       </c>
       <c r="H22">
         <v>8906000.0</v>
       </c>
       <c r="I22">
         <v>5322000.0</v>
       </c>
       <c r="J22">
         <v>3684000.0</v>
       </c>
@@ -43638,51 +43638,51 @@
       </c>
       <c r="DM24">
         <v>-46600000.0</v>
       </c>
       <c r="DN24">
         <v>-39600000.0</v>
       </c>
       <c r="DO24">
         <v>-73400000.0</v>
       </c>
       <c r="DP24">
         <v>12900000.0</v>
       </c>
       <c r="DQ24">
         <v>-26200000.0</v>
       </c>
       <c r="DR24">
         <v>-15800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
-        <v>8757000.0</v>
+        <v>3908000.0</v>
       </c>
       <c r="C25">
         <v>2907000.0</v>
       </c>
       <c r="D25">
         <v>1556000.0</v>
       </c>
       <c r="E25">
         <v>-2960000.0</v>
       </c>
       <c r="F25">
         <v>19239000.0</v>
       </c>
       <c r="G25">
         <v>80913000.0</v>
       </c>
       <c r="H25">
         <v>-1335000.0</v>
       </c>
       <c r="I25">
         <v>-38000.0</v>
       </c>
       <c r="J25">
         <v>1098000.0</v>
       </c>