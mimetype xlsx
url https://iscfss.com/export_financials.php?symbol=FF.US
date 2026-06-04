--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -268,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -992,82 +998,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1087,3607 +1094,3751 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>10673000.0</v>
+      </c>
+      <c r="C2">
         <v>9732000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21330000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35455000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21933000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>62554000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21670000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19579000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24053000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34686000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33298000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15784000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16476000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21688000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15096000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14825000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13754000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12743000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13057000.0</v>
       </c>
-      <c r="U2"/>
+      <c r="V2"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
+      <c r="V3"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>178000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>208000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>296000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8433000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3540000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2055000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4259000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7436000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2597000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1803000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>525000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>38000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>58000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
+      <c r="V6"/>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
+        <v>0.0</v>
+      </c>
+      <c r="D7">
         <v>389000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>630000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>644000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>491000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>537000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>4000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9">
+        <v>203771000.0</v>
+      </c>
+      <c r="C9">
         <v>205434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282489000.0</v>
       </c>
       <c r="D9">
         <v>282489000.0</v>
       </c>
       <c r="E9">
+        <v>282489000.0</v>
+      </c>
+      <c r="F9">
         <v>282443000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>282215000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>282166000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>282145000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>281964000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>281087000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>279231000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>277652000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>276328000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>257041000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>253505000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>51316000.0</v>
+      </c>
+      <c r="C10">
         <v>109541000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>219444000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>175640000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>137521000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>198122000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>243331000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>214972000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>114627000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>199272000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>154049000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>124079000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>86463000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>58737000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>89745000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>91057000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65512000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>27455000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54655000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>63129000.0</v>
       </c>
-      <c r="U10"/>
+      <c r="V10"/>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11">
+        <v>51316000.0</v>
+      </c>
+      <c r="C11">
         <v>109541000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>219444000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>175640000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>137521000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>198122000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>243331000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>214972000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>114627000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>199272000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>51316000.0</v>
+      </c>
+      <c r="C12">
         <v>109541000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>219444000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>212766000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184711000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>262526000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>316951000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>294860000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>235326000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>305418000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>228716000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>211799000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>190734000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>146505000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>146039000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>119257000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>72323000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>73866000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>69741000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>63129000.0</v>
       </c>
-      <c r="U12"/>
+      <c r="V12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
-      <c r="U13"/>
+      <c r="U13">
+        <v>3000.0</v>
+      </c>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
+        <v>43803243.0</v>
+      </c>
+      <c r="C14">
         <v>43783000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43765000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43763000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43756000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43744000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43745000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>43731000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>43548000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>43547538.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>43445730.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43392011.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43276931.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41508000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40887000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37188000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29254272.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27550441.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32287000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31819000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
       <c r="G15">
         <v>4000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
         <v>4000.0</v>
       </c>
       <c r="K15">
         <v>4000.0</v>
       </c>
       <c r="L15">
         <v>4000.0</v>
       </c>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>3000.0</v>
+      </c>
+      <c r="V15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16">
+        <v>1726000.0</v>
+      </c>
+      <c r="C16">
         <v>904000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3863000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3772000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6151000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3976000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5237000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4581000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2736000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5530000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2680000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1940000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6869000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6071000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3558000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1758000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9348000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9994000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>1870000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12332000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12965000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18026000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>180000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>325000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>45025000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>46368000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>42771000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>57721000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57762000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
-        <v>1408000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>1408000.0</v>
       </c>
       <c r="H21">
         <v>1408000.0</v>
       </c>
       <c r="I21">
         <v>1408000.0</v>
       </c>
       <c r="J21">
         <v>1408000.0</v>
       </c>
       <c r="K21">
         <v>1408000.0</v>
       </c>
       <c r="L21">
-        <v>0.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
+        <v>0.0</v>
+      </c>
+      <c r="Q21">
         <v>94000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>208000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>321000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>435000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>548000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="V21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>30626000.0</v>
+      </c>
+      <c r="C22">
         <v>20643000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25383000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26761000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26920000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>33889000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37573000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39296000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>43754000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52093000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64957000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45353000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>42164000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41992000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>57439000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>37372000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26444000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27585000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>24192000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22582000.0</v>
       </c>
-      <c r="U22"/>
+      <c r="V22"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>192242000.0</v>
+      </c>
+      <c r="C23">
         <v>247691000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>367081000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>355969000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>344330000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>441304000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>586505000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>471155000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>425563000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>529043000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>489109000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>461488000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>414447000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>355237000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>385244000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>343156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>246007000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>238126000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>216113000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>203059000.0</v>
       </c>
-      <c r="U23"/>
+      <c r="V23"/>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>-51316000.0</v>
+      </c>
+      <c r="C28">
         <v>-109541000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-219055000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-175010000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-136877000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-197631000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-242794000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-214972000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-114627000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-199272000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-154049000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-124079000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-86463000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-58737000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89745000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-91057000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-65512000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27455000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54655000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-63129000.0</v>
       </c>
-      <c r="U28"/>
+      <c r="V28"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>154708000.0</v>
+      </c>
+      <c r="C29">
         <v>205821000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>309880000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>283000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>288928000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>371883000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>467098000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>389078000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>351596000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>12147000.0</v>
+      </c>
+      <c r="C30">
         <v>21949000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30347000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28163000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39134000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40481000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>114866000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18138000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22138000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24744000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>46329000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51308000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33249000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22782000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35677000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35684000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22671000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20840000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17514000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23903000.0</v>
       </c>
-      <c r="U30"/>
+      <c r="V30"/>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>283000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>288928000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>370475000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>465690000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>389078000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>350188000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>332813000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>392904000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>359009000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>328590000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>260334000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>288238000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
+      <c r="V31"/>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>82787000.0</v>
+      </c>
+      <c r="C32">
         <v>131479000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>249202000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>217678000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>220777000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>309617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>398126000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>322839000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>275077000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
     </row>
-    <row r="33" spans="1:21">
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>91719000.0</v>
+      </c>
+      <c r="C33">
         <v>82905000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>76535000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>82193000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>88497000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>98699000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>105616000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>108825000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>115205000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>123761000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>129285000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>130023000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>131159000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>141301000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>142719000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>127502000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>122421000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>109790000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>102925000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>89066000.0</v>
       </c>
-      <c r="U33"/>
+      <c r="V33"/>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34">
+        <v>4239000.0</v>
+      </c>
+      <c r="C34">
         <v>1466000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3287000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16871000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>18476000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2240000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>23679000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>24560000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>38686000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>52181000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1219000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4024000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2690000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>948000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3445000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
+      <c r="V34"/>
     </row>
-    <row r="35" spans="1:21">
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>19798000.0</v>
+      </c>
+      <c r="C35">
         <v>8563000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15857000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16871000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20346000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>36433000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>36644000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>42586000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>38686000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>52181000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>46264000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>50392000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>45461000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>58669000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>61207000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>46674000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>34842000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>34377000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>24353000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>20740000.0</v>
       </c>
-      <c r="U35"/>
+      <c r="V35"/>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>4922000.0</v>
+      </c>
+      <c r="C36">
         <v>4367000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3824000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5252000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5596000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5747000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5611000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5250000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5470000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5609000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4955000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-8351000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-6299000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2436000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2202000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2401000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2965000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3149000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7454000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5892000.0</v>
       </c>
-      <c r="U36"/>
+      <c r="V36"/>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
+      <c r="V37"/>
     </row>
-    <row r="38" spans="1:21">
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38">
+        <v>4922000.0</v>
+      </c>
+      <c r="C38">
         <v>-18691000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4143000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5596000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5747000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4054000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3842000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4062000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4201000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3547000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2652000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2488000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2436000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2202000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2401000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2965000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
+      <c r="V38"/>
     </row>
-    <row r="39" spans="1:21">
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>6434000.0</v>
+      </c>
+      <c r="C39">
         <v>12653000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15372000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6086000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5068000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5709000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11499000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10036000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9140000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>23027000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19822000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23005000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17141000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2657000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3370000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>23341000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>828000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4751000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1741000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4379000.0</v>
       </c>
-      <c r="U39"/>
+      <c r="V39"/>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>5337000.0</v>
+      </c>
+      <c r="C40">
         <v>19044000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13526000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14186000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3526000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13354000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13209000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12015000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11579000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9308000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13867000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>18789000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24612000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11595000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9430000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27305000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6071000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1936000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8164000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6190000.0</v>
       </c>
-      <c r="U40"/>
+      <c r="V40"/>
     </row>
-    <row r="41" spans="1:21">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>16482000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>20346000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>35613000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>35624000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>42586000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>38686000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>52181000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>46244000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>19951000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>16212000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>28632000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>32701000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20310000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10724000.0</v>
       </c>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
+      <c r="V41"/>
     </row>
-    <row r="42" spans="1:21">
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>203771000.0</v>
+      </c>
+      <c r="C42">
         <v>205434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282489000.0</v>
       </c>
       <c r="D42">
         <v>282489000.0</v>
       </c>
       <c r="E42">
+        <v>282489000.0</v>
+      </c>
+      <c r="F42">
         <v>282443000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>282215000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>282166000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>282145000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>281964000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>281087000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>279231000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>277652000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>276328000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>257041000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>253505000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>237123000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>167598000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>167524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158436000.0</v>
       </c>
       <c r="T42">
         <v>158436000.0</v>
       </c>
-      <c r="U42"/>
+      <c r="U42">
+        <v>158436000.0</v>
+      </c>
+      <c r="V42"/>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
+      <c r="V43"/>
     </row>
-    <row r="44" spans="1:21">
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
+      <c r="V44"/>
     </row>
-    <row r="45" spans="1:21">
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>252674000.0</v>
+      </c>
+      <c r="C45">
         <v>236491000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>223829000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>217919000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>82901000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>91544000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>98597000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>103575000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>109735000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>118152000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>124330000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>127371000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>128671000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>138865000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>140517000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>125007000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>119248000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>106320000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>95036000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>82626000.0</v>
       </c>
-      <c r="U45"/>
+      <c r="V45"/>
     </row>
-    <row r="46" spans="1:21">
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>86797000.0</v>
+      </c>
+      <c r="C46">
         <v>78538000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>72711000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>76941000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>82901000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>91544000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>98597000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>103575000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>109735000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>118152000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>124330000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>127371000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>128671000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>138865000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>140517000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>125007000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>119248000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>106320000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>95036000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>82626000.0</v>
       </c>
-      <c r="U46"/>
+      <c r="V46"/>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47">
+        <v>86797000.0</v>
+      </c>
+      <c r="C47">
         <v>78538000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>73100000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>76941000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>82901000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>92855000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>98597000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>103575000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>109735000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>118152000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>124330000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>127371000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>128671000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>138865000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>140517000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>125007000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>119248000.0</v>
       </c>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
+      <c r="V47"/>
     </row>
-    <row r="48" spans="1:21">
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-49067000.0</v>
+      </c>
+      <c r="C48">
         <v>383000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>27387000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>508000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6303000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>89456000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>184632000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>106949000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>61195000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>48182000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>113002000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>77094000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>44822000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>692000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>32926000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14671000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>22630000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14095000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>11125000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2717000.0</v>
       </c>
-      <c r="U48"/>
+      <c r="V48"/>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>508000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>6303000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>89456000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>184632000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>106949000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>61195000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>48182000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>113002000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>77094000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>44822000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>692000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>32926000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
+      <c r="V49"/>
     </row>
-    <row r="50" spans="1:21">
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
+      <c r="V50"/>
     </row>
-    <row r="51" spans="1:21">
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>389000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>630000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>644000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>491000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>537000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>16294000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>21973000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>105158000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>19295000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>46411000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15086000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
+      <c r="V51"/>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>389000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>630000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>644000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>491000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>537000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5917000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7762000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>105158000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2680000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1940000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6869000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11118000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>8010000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9348000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3572000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
+      <c r="V52"/>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>37126000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>47190000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>64404000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>73620000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>79888000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>120699000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>106146000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>74667000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>87720000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>104271000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>87768000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>56294000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>28200000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>6811000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>46411000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>15086000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
+      <c r="V53"/>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
+      <c r="V54"/>
     </row>
-    <row r="55" spans="1:21">
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>192242000.0</v>
+      </c>
+      <c r="C55">
         <v>247691000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>367081000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>355969000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>344330000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>441304000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>586505000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>471155000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>425563000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>529043000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>489109000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>461488000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>414447000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>355237000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>385244000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>343156000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>246007000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>238126000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>216113000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>203059000.0</v>
       </c>
-      <c r="U55"/>
+      <c r="V55"/>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>100523000.0</v>
+      </c>
+      <c r="C56">
         <v>164786000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>290546000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>273776000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>255833000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>342605000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>480889000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>362330000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>310358000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>405282000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>359824000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>331465000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>283288000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>213936000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>242525000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>215654000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>123586000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>128336000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>113188000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>113993000.0</v>
       </c>
-      <c r="U56"/>
+      <c r="V56"/>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>17736000.0</v>
+      </c>
+      <c r="C57">
         <v>33307000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>41344000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56098000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>35056000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>32988000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>82763000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>39491000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>35281000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>144049000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48553000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>52087000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>40396000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>36234000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>35799000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>44159000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>20896000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>22112000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>22138000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>21163000.0</v>
       </c>
-      <c r="U57"/>
+      <c r="V57"/>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>37534000.0</v>
+      </c>
+      <c r="C58">
         <v>41870000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57201000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>72969000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>55402000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>69421000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>119407000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>82077000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>73967000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>196230000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>94817000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>102479000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>85857000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>94903000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>97006000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>90833000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>55738000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>56489000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>46491000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>41903000.0</v>
       </c>
-      <c r="U58"/>
+      <c r="V58"/>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
+      <c r="V59"/>
     </row>
-    <row r="60" spans="1:21">
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>154708000.0</v>
+      </c>
+      <c r="C60">
         <v>205821000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>309880000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>283000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>288928000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>371883000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>467098000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>389078000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>351596000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>332813000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>394292000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>359009000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>328590000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>260334000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>288238000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>252323000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>190269000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>181637000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>169622000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>161156000.0</v>
       </c>
-      <c r="U60"/>
+      <c r="V60"/>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
+      <c r="V61"/>
     </row>
-    <row r="62" spans="1:21">
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB62"/>
+  <dimension ref="A1:CD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BH1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BL1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BP1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BT1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BX1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CB1" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>11861000.0</v>
+      </c>
+      <c r="C2">
+        <v>10673000.0</v>
+      </c>
+      <c r="D2">
         <v>7676000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8602000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5782000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9732000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10821000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10530000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15780000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21330000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20055000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29246000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35943000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35455000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31314000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>41161000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21070000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21933000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>33603000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43631000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>25639000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12321000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10393000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32978000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>63896000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>62554000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26604000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21146000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>24553000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21670000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>34546000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35493000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>37617000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>19579000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>28258000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>19428000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>24678000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>19006000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>24053000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>25052000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>18322000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>31518000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>34686000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>18691000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>32402000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>34148000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>33298000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29273000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>18843000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>21450000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15784000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>28415000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>21491000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>25667000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>16476000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>16109000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>17930000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>21441000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>21688000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>15505000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>14260000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>22964000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>15096000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>12623000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>10260000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10987000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>14825000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>12181000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>9249000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>11260000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>13754000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>14680000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>12638000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>15328000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>15328000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2">
         <v>13057000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4724,54 +4875,56 @@
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4808,317 +4961,317 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...5 lines deleted...]
-      <c r="I5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
         <v>16000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>61000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>129000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>178000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>155000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="U5">
         <v>208000.0</v>
       </c>
       <c r="V5">
+        <v>148000.0</v>
+      </c>
+      <c r="W5">
+        <v>208000.0</v>
+      </c>
+      <c r="X5">
         <v>126000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>133000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-17000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>296000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>199000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>182000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-20000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>124000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>145000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3847000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>8433000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8152000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7499000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7499000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>5415000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3540000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>4254000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3372000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2495000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2055000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1094000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2376000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>3658000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4259000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>8488000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>9183000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6672000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>7436000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6047000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>6140000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>7976000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2597000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>5179000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1756000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>2929000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>1803000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2491000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>959000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1512000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>525000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>663000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>98000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>164000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>38000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5">
+        <v>15000.0</v>
+      </c>
+      <c r="BU5"/>
+      <c r="BV5">
         <v>87000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>111000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>111000.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
+      <c r="AK6"/>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
@@ -5144,206 +5297,214 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
+      <c r="H7">
         <v>93000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>184000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>281000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>389000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>433000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>498000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>571000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>630000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>400000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>492000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>575000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>644000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>639000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>634000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>495000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>491000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>541000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>392000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>484000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>537000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>531000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>525000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>520000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
@@ -5355,52 +5516,56 @@
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5416,537 +5581,551 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>29</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>203771000.0</v>
+      </c>
+      <c r="D9">
         <v>206124000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>205898000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>205661000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>205434000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>204911000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>282489000.0</v>
       </c>
       <c r="M9">
         <v>282489000.0</v>
       </c>
       <c r="N9">
         <v>282489000.0</v>
       </c>
       <c r="O9">
-        <v>282443000.0</v>
+        <v>282489000.0</v>
       </c>
       <c r="P9">
-        <v>282443000.0</v>
+        <v>282489000.0</v>
       </c>
       <c r="Q9">
         <v>282443000.0</v>
       </c>
       <c r="R9">
+        <v>282443000.0</v>
+      </c>
+      <c r="S9">
+        <v>282443000.0</v>
+      </c>
+      <c r="T9">
         <v>282446000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>282446000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>282215000.0</v>
       </c>
       <c r="V9">
         <v>282215000.0</v>
       </c>
       <c r="W9">
         <v>282215000.0</v>
       </c>
       <c r="X9">
         <v>282215000.0</v>
       </c>
       <c r="Y9">
+        <v>282215000.0</v>
+      </c>
+      <c r="Z9">
+        <v>282215000.0</v>
+      </c>
+      <c r="AA9">
         <v>282166000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>282166000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>282145000.0</v>
       </c>
       <c r="AC9">
         <v>282145000.0</v>
       </c>
       <c r="AD9">
+        <v>282145000.0</v>
+      </c>
+      <c r="AE9">
+        <v>282145000.0</v>
+      </c>
+      <c r="AF9">
         <v>282109000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>282178000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>282071000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>281964000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>281813000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>281828000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>281828000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>281564000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>281087000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>280420000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>279994000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>279519000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>279231000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>278592000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>278584000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>278107000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>277652000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>277192000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>276567000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>276318000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>276328000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>276373000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>276333000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>276333000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>257041000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>253907000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>253844000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>253585000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>253505000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>253423000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>253423000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>22367000.0</v>
+      </c>
+      <c r="C10">
+        <v>51316000.0</v>
+      </c>
+      <c r="D10">
         <v>85560000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>95152000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>97071000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>109541000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>133398000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>115060000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>201122000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>219444000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>205923000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>166690000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>145058000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>175640000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>171268000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>129154000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>120984000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>137521000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>116787000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>97594000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>193979000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>198122000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>180171000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>187823000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>248102000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>243331000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>235945000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>222871000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>206021000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>214972000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>199348000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>199921000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>135393000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>114627000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>113245000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>111010000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>111010000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>94686000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>199272000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>182373000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>173600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>148312000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>154049000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>176547000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>142359000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>160444000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>124079000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>88632000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>84552000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>101304000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>86463000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>97442000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>87145000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>62211000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>58737000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>114593000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>112031000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>88886000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>89745000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>102556000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>94525000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>79363000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>91057000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>103535000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>115884000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>104595000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>65512000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>73134000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>56191000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>57274000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>27455000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>27427000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1584000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>34309000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>34309000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>54063000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>62920000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>63129000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>31</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>51316000.0</v>
+      </c>
+      <c r="D11">
         <v>85560000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>95152000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>97071000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>109541000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>133398000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>205923000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>166690000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>145058000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>175640000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>171268000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>129154000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>120984000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>137521000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>116787000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>97594000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -5962,286 +6141,294 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>22367000.0</v>
+      </c>
+      <c r="C12">
+        <v>51316000.0</v>
+      </c>
+      <c r="D12">
         <v>85560000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>95152000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>97071000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>109541000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>133398000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>115060000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>201122000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>219444000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>205923000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>166690000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>182739000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>212766000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>210021000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>168580000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>163735000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>184711000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>161951000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>143832000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>244152000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>262526000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>243647000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>249918000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>307746000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>316951000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>311528000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>303431000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>290480000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>294860000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>302450000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>291485000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>232572000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>235326000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>236833000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>231738000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>231738000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>211521000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>305418000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>293382000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>265664000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>224515000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>228716000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>247434000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>228302000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>242825000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>211799000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>194878000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>179860000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>211574000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>190734000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>201359000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>185711000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>158563000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>146505000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>196400000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>178968000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>157080000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>146039000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>158826000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>147281000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>131377000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>119257000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>130291000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>128403000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>117650000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>72323000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>75934000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>68028000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>70512000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>73866000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>27427000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1584000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>71412000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>71412000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>63129000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
@@ -6389,347 +6576,355 @@
       <c r="BE13">
         <v>4000.0</v>
       </c>
       <c r="BF13">
         <v>4000.0</v>
       </c>
       <c r="BG13">
         <v>4000.0</v>
       </c>
       <c r="BH13">
         <v>4000.0</v>
       </c>
       <c r="BI13">
         <v>4000.0</v>
       </c>
       <c r="BJ13">
         <v>4000.0</v>
       </c>
       <c r="BK13">
         <v>4000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BN13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
-      <c r="BW13"/>
-      <c r="BX13"/>
+      <c r="BW13">
+        <v>3000.0</v>
+      </c>
+      <c r="BX13">
+        <v>3000.0</v>
+      </c>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13">
         <v>3000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>43803243.0</v>
+        <v>44026813.0</v>
       </c>
       <c r="C14">
         <v>43803243.0</v>
       </c>
       <c r="D14">
+        <v>43803243.0</v>
+      </c>
+      <c r="E14">
+        <v>43803243.0</v>
+      </c>
+      <c r="F14">
         <v>43803000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>43783000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43763000.0</v>
       </c>
       <c r="H14">
         <v>43763000.0</v>
       </c>
       <c r="I14">
+        <v>43763000.0</v>
+      </c>
+      <c r="J14">
+        <v>43763000.0</v>
+      </c>
+      <c r="K14">
         <v>43766000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>43765709.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>43763000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43767000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>43764000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43763000.0</v>
       </c>
       <c r="P14">
         <v>43763000.0</v>
       </c>
       <c r="Q14">
         <v>43763000.0</v>
       </c>
       <c r="R14">
         <v>43763000.0</v>
       </c>
       <c r="S14">
+        <v>43763000.0</v>
+      </c>
+      <c r="T14">
+        <v>43763000.0</v>
+      </c>
+      <c r="U14">
         <v>43754000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43743000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43745000.0</v>
       </c>
       <c r="W14">
         <v>43744000.0</v>
       </c>
       <c r="X14">
-        <v>43743000.0</v>
+        <v>43745000.0</v>
       </c>
       <c r="Y14">
-        <v>43743000.0</v>
+        <v>43744000.0</v>
       </c>
       <c r="Z14">
         <v>43743000.0</v>
       </c>
       <c r="AA14">
         <v>43743000.0</v>
       </c>
       <c r="AB14">
+        <v>43743000.0</v>
+      </c>
+      <c r="AC14">
+        <v>43743000.0</v>
+      </c>
+      <c r="AD14">
         <v>43749000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>43728000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>43733000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>43721000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>43722000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>43728000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>43715000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>43676000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>43623000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>43600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>43573000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>43529000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>43487000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>43509199.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>43461000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>43429000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>43382000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>43381070.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>43387000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>43550000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43396273.0</v>
       </c>
       <c r="AY14">
         <v>43394000.0</v>
       </c>
       <c r="AZ14">
+        <v>43396273.0</v>
+      </c>
+      <c r="BA14">
+        <v>43394000.0</v>
+      </c>
+      <c r="BB14">
         <v>43362000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>42950000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>41508000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>41471000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>41463000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>41493000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>40887000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>41478000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>40438000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>40131000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>37188000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>40028000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>37523000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>30958000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>29254272.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>29191000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>28199548.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>28196985.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>27550000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>28822000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>26735000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>26700000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>26700000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>32286294.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>32045246.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>26700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>31819000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>31079000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>32045246.0</v>
       </c>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
@@ -6843,321 +7038,333 @@
       <c r="BE15">
         <v>4000.0</v>
       </c>
       <c r="BF15">
         <v>4000.0</v>
       </c>
       <c r="BG15">
         <v>4000.0</v>
       </c>
       <c r="BH15">
         <v>4000.0</v>
       </c>
       <c r="BI15">
         <v>4000.0</v>
       </c>
       <c r="BJ15">
         <v>4000.0</v>
       </c>
       <c r="BK15">
         <v>4000.0</v>
       </c>
       <c r="BL15">
         <v>4000.0</v>
       </c>
       <c r="BM15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BN15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
-      <c r="BY15"/>
+      <c r="BY15">
+        <v>3000.0</v>
+      </c>
       <c r="BZ15">
         <v>3000.0</v>
       </c>
       <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>3000.0</v>
+      </c>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16">
+        <v>1575000.0</v>
+      </c>
+      <c r="C16">
+        <v>1726000.0</v>
+      </c>
+      <c r="D16">
         <v>995000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1136000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1050000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>904000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4135000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3458000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3863000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3488000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3602000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3664000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3772000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7694000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8091000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6376000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6151000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6265000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5390000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4946000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3976000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3596000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3427000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4093000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5237000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5232000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5258000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4624000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4581000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7114000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5692000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5858000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2736000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6061000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>6063000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5530000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4471000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4143000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3275000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2680000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2296000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2185000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4756000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1940000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1842000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7306000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>8253000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>6869000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>6715000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6181000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6094000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6071000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>6035000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3770000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3558000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3558000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1770000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1726000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1511000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1758000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1094000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1048000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1076000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>9348000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>9416000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>9659000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>9859000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>9994000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>9032000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>6749000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>1571000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7194,226 +7401,230 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>1569000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>167000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1138000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1870000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>128000.0</v>
       </c>
-      <c r="S18"/>
-[...1 lines deleted...]
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>12332000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11969000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>13620000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12859000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12965000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>17813000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>17640000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>18026000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>17430000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>17160000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>144000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>180000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>46254000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46727000.0</v>
       </c>
       <c r="AK18">
         <v>46727000.0</v>
       </c>
       <c r="AL18">
+        <v>46727000.0</v>
+      </c>
+      <c r="AM18">
+        <v>46727000.0</v>
+      </c>
+      <c r="AN18">
         <v>325000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>41248000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>45168000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>18033000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>45025000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>45623000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>46329000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>46473000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>46368000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>44621000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>42919000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>42561000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>42771000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>42279000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>55939000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>56697000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>57721000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>56942000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>57729000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>56887000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>57762000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>58778000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>56657000.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7450,105 +7661,103 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
+      <c r="AK20"/>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
@@ -7574,104 +7783,106 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
-        <v>1408000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U21">
-        <v>1408000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V21">
         <v>1408000.0</v>
       </c>
       <c r="W21">
         <v>1408000.0</v>
       </c>
       <c r="X21">
         <v>1408000.0</v>
       </c>
       <c r="Y21">
         <v>1408000.0</v>
       </c>
       <c r="Z21">
         <v>1408000.0</v>
       </c>
       <c r="AA21">
         <v>1408000.0</v>
       </c>
       <c r="AB21">
         <v>1408000.0</v>
       </c>
       <c r="AC21">
         <v>1408000.0</v>
       </c>
@@ -7699,680 +7910,694 @@
       <c r="AK21">
         <v>1408000.0</v>
       </c>
       <c r="AL21">
         <v>1408000.0</v>
       </c>
       <c r="AM21">
         <v>1408000.0</v>
       </c>
       <c r="AN21">
         <v>1408000.0</v>
       </c>
       <c r="AO21">
         <v>1408000.0</v>
       </c>
       <c r="AP21">
         <v>1408000.0</v>
       </c>
       <c r="AQ21">
         <v>1408000.0</v>
       </c>
       <c r="AR21">
         <v>1408000.0</v>
       </c>
       <c r="AS21">
-        <v>0.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="AT21">
-        <v>0.0</v>
+        <v>1408000.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
         <v>9000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>38000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>66000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>94000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>123000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>151000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>179000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>208000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>236000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>264000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>293000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>321000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>349000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>378000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>406000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>406000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>463000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>491000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>548000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>31102000.0</v>
+      </c>
+      <c r="C22">
+        <v>30626000.0</v>
+      </c>
+      <c r="D22">
         <v>6133000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9620000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>26664000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>20643000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>24878000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>29516000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>56097000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>25383000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>26910000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>67362000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>69234000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>26761000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>17400000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>31584000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>37620000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>26920000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>43694000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>53514000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>45278000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>33889000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>29087000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>42183000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>41451000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>37573000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>42789000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>36116000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>53329000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>39296000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>48005000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>47521000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>59525000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>43754000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>43523000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>36889000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>36889000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>51875000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>52093000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>47948000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>58717000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>69907000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>64957000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>34372000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>55988000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>64440000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>45353000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>59184000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>67341000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>42483000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>42164000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>47692000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>50626000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>70702000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>41992000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>49078000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>43357000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>67952000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>57439000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>43716000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>40376000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>41199000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>37372000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>31298000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>29287000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>29181000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>26444000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>31345000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>25339000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>30836000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>27585000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>25242000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>26302000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>28555000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>28555000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>25566000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>21707000.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>22582000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>178997000.0</v>
+      </c>
+      <c r="C23">
+        <v>192242000.0</v>
+      </c>
+      <c r="D23">
         <v>203492000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>218212000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>227669000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>247691000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>256466000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>261185000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>365385000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>367081000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>345836000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>354459000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>373278000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>355969000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>341338000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>337386000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>324383000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>344330000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>334701000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>342420000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>436422000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>441304000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>436783000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>456846000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>606878000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>586505000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>484266000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>477669000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>479655000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>471155000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>483205000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>477411000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>478031000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>425563000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>437571000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>427589000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>427589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>426997000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>529043000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>513034000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>495538000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>495202000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>489109000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>445771000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>460741000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>467453000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>461488000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>435973000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>421603000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>419609000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>414447000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>414298000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>410547000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>405328000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>355237000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>409713000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>391219000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>392657000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>385244000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>371734000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>360539000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>340780000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>343156000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>315200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>306676000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>296294000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>246007000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>254102000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>241922000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>239840000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>238126000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>241493000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>230076000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>228227000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>228227000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>213887000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>205349000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>203059000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1425000.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
+      <c r="AK24"/>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
@@ -8398,125 +8623,133 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
+      <c r="J25"/>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -8532,54 +8765,56 @@
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8616,54 +8851,56 @@
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8700,360 +8937,372 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>-22367000.0</v>
+      </c>
+      <c r="C28">
+        <v>-51316000.0</v>
+      </c>
+      <c r="D28">
         <v>-85560000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-95152000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-97071000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-109541000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-133305000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-114876000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-200841000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-219055000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-205490000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-166192000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-144487000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-175010000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-170868000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-128662000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-120409000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-136877000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-116148000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-96960000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-193484000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-197631000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-179630000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-187431000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-247618000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-242794000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-235414000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-222346000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-205501000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-214972000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-199348000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-199921000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-135393000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-114627000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-113245000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-111010000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-94686000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-199272000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-182373000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-173600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-148312000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-154049000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-176547000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-142359000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-160444000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-124079000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-88632000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-84552000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-101304000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-86463000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-97442000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-87145000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-62211000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-58737000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-114593000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-112031000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-88886000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-89745000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-102556000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-94525000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-79363000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-91057000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-103535000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-115884000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-104595000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-65512000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-73134000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-56191000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-57274000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-25519000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-25115000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-1584000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-34309000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-34309000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-39232000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-62920000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>-63129000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>141927000.0</v>
+      </c>
+      <c r="C29">
+        <v>154708000.0</v>
+      </c>
+      <c r="D29">
         <v>169123000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>178224000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>188404000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>205821000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>213291000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>214395000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>204824000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>309880000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>296999000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>294223000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>304098000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>283000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>278576000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>262806000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>265978000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>288928000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>266563000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>257414000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>363050000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>371883000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>376827000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>369944000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>354635000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9064,548 +9313,562 @@
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>17567000.0</v>
+      </c>
+      <c r="C30">
+        <v>12147000.0</v>
+      </c>
+      <c r="D30">
         <v>7917000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10996000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7975000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21949000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15967000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35354000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>26302000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>30347000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31420000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28574000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27863000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>28163000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>25731000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>47346000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>27793000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>39134000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>36328000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>48221000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>44847000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40481000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>61036000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>56977000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>150131000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>114866000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>21209000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>27193000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>23256000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>18138000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>21968000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>26047000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>70225000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>22138000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>37806000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>37950000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>37950000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39586000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>19249000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>45316000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>18823000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18679000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>46329000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>19800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>24782000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>16495000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>51308000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>33615000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>23722000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>21498000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>33249000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>34288000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>29025000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>32388000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>22782000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>20833000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>26571000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>22117000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>35677000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>25847000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>30498000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>27074000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>35684000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>28371000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>24274000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>24732000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>22671000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>23158000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>24522000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>18919000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>20840000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>21505000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>23192000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>20960000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>20960000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>17349000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>22191000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>23903000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>296999000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>294223000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>304098000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>283000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>278576000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>262806000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>265978000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>288928000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>266563000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>257414000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>361642000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>370475000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>375419000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>369944000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>353227000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>465690000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>405127000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>398483000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>393371000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>389078000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>397848000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>387085000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>380885000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>350188000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>344307000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>341743000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>341743000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>337153000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>332813000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>426084000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>415939000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>402986000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>392904000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>364280000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>363327000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>364371000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>359009000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>337897000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>331763000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>328889000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>328590000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>316318000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>305841000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>294288000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>260334000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>307755000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>295852000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>292425000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>288238000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>277360000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>272176000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>66578000.0</v>
+      </c>
+      <c r="C32">
+        <v>82787000.0</v>
+      </c>
+      <c r="D32">
         <v>87489000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>97812000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>112841000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>131479000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>146586000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>150502000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>144775000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>249202000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>235088000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>229485000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>237917000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>217678000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>209091000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>192027000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>196452000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>220777000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>196351000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>189486000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>297066000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>309617000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>312359000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>305832000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>289016000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9616,1007 +9879,1029 @@
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
     </row>
-    <row r="33" spans="1:80">
+    <row r="33" spans="1:82">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>94854000.0</v>
+      </c>
+      <c r="C33">
+        <v>91719000.0</v>
+      </c>
+      <c r="D33">
         <v>90682000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>89461000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>84292000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>82905000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>80229000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>77544000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>76085000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>76535000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>78615000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>80186000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>81780000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>82193000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>83617000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>84543000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>86554000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>88497000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>90146000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>92557000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>96329000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>98699000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>100924000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>102378000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>104167000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>105616000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>107276000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>109141000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>110121000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>108825000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>109479000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>110459000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>112900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>115205000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>117240000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>119386000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>119386000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>121628000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>123761000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>124654000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>126457000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>127536000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>129285000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>130631000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>131545000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>130547000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>130023000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>131002000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>132206000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>131655000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>131159000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>128593000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>141347000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>140634000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>141301000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>141392000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>141426000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>142125000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>142719000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>141135000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>139864000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>134132000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>127502000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>124142000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>122471000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>122735000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>122421000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>122486000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>119110000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>117198000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>109790000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>108253000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>107938000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>104991000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>104991000.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33"/>
       <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33">
         <v>89066000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
     </row>
-    <row r="34" spans="1:80">
+    <row r="34" spans="1:82">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34">
+        <v>7003000.0</v>
+      </c>
+      <c r="C34">
+        <v>4239000.0</v>
+      </c>
+      <c r="D34">
         <v>2261000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>2252000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1863000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1466000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3313000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3305000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>3296000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>3287000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3371000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>15448000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>15599000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>16871000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12563000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1551000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>15890000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>18476000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>19806000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2049000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>30345000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2240000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>24487000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>24646000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>25689000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>23679000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>21638000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>25882000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>43695000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>24560000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>15788000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>18271000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>32394000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>38686000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>3396000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>3374000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>3374000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>50471000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>52181000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>2999000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>836000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>47492000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>1219000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>1613000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>3362000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>4046000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>4024000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>2709000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>2703000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>2696000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>2690000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>966000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>960000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>954000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>948000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>3463000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>3457000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>3451000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>3445000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>3394000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>3377000.0</v>
       </c>
-      <c r="BI34"/>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
     </row>
-    <row r="35" spans="1:80">
+    <row r="35" spans="1:82">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>19505000.0</v>
+      </c>
+      <c r="C35">
+        <v>19798000.0</v>
+      </c>
+      <c r="D35">
         <v>9047999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>9049000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>8729000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>8563000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>13524000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>13651000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>16036000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>15857000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>16704000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>15448000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>15599000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>16871000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>14132000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>13764000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>17028000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>20346000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>19934000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>24629000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>30345000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>36433000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>36456000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>38266000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>38548000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>36644000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>39451000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>43522000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>43695000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>42586000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>33218000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>35431000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>36921000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>38686000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>49650000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>50101000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>50101000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>50471000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>52181000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>44247000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>46004000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>47492000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>46264000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>47236000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>49691000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>50519000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>50392000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>47330000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>45622000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>45257000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>45461000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>43245000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>56899000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>57651000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>58669000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>60405000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>61186000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>60338000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>61207000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>62172000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>60034000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>52968000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>46674000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>41858000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>38826000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>36152000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>34842000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>34940000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>35214000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>34568000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>34377000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>32775000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>29720000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>26463000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>26463000.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35">
         <v>20740000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
     </row>
-    <row r="36" spans="1:80">
+    <row r="36" spans="1:82">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>4973000.0</v>
+      </c>
+      <c r="C36">
+        <v>4922000.0</v>
+      </c>
+      <c r="D36">
         <v>4906000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4851000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4486000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4367000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3414000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3474000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3513000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3824000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4114000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4497000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4881000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>5252000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3643000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>5231000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4360000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5596000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5675000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2254000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>5721000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5747000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5918000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5622000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5813000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>7019000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>5548000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5359000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5864000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>5250000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3745000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3845000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>3953000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>5470000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>3839000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>4110000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>5518000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3884000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>5609000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3733000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3640000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>3205000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>4955000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2962000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2861000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-1762000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-8351000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-9396000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-6657000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-4743000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-6299000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-5819000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-6115000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-7148000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2436000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-5830000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-2370000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-4513000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>2202000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>2180000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2221000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>2250000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2401000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>2408000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>2536000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>2615000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2965000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>2874000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>2984000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>2897000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>3149000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>3148000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>6587000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>7141000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>7141000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>7006000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>6271000.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>5892000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
     </row>
-    <row r="37" spans="1:80">
+    <row r="37" spans="1:82">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
+      <c r="AK37"/>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
@@ -10642,1188 +10927,1218 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
     </row>
-    <row r="38" spans="1:80">
+    <row r="38" spans="1:82">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>4922000.0</v>
+      </c>
+      <c r="D38">
         <v>4906000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>4851000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>4486000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>-18691000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3414000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4114000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>4497000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4881000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4143000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>5212000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5398000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>5498000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5596000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5803000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5705000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5721000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>5747000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5918000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>5622000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>5813000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4054000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3860000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>3542000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>3919000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>3842000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3817000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3953000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4097000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>5470000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>5463000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>5518000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3857000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>5581000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>5609000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>5502000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>5445000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>5046000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>4955000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>4875000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>4810000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2982000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2652000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2627000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2598000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2667000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2488000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2452000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2516000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>2492000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>2436000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2249000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>2189000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>2173000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>2202000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>2189000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>2259000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>2316000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>2495000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>2531000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>2687000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>2794000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>3173000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>3110000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>3248000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>3190000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
     </row>
-    <row r="39" spans="1:80">
+    <row r="39" spans="1:82">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>13107000.0</v>
+      </c>
+      <c r="C39">
+        <v>6434000.0</v>
+      </c>
+      <c r="D39">
         <v>13243000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>12983000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>11667000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>12653000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1994000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3711000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5779000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>15372000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2968000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>11647000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>11662000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6086000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4569000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5333000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8681000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5068000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2582000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4296000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5816000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5709000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2089000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5390000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3383000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>11499000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1464000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1788000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2469000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>10036000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1303000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1899000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2809000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>9140000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2169000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1626000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1626000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2387000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>28522000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1734000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>25877000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>54565000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>19822000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>13534000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>20124000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>13146000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>23005000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>17294000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>18474000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>12399000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>17141000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2366000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3838000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>3041000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>2657000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>2010000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>897000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3383000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>3370000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2210000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>2520000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>2313000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>23341000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1098000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2241000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1996000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>828000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1179000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>4072000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1164000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>6045000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>59066000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>71060000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>2309000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2309000.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39">
         <v>4379000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
     </row>
-    <row r="40" spans="1:80">
+    <row r="40" spans="1:82">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>4129000.0</v>
+      </c>
+      <c r="C40">
+        <v>-5336000.0</v>
+      </c>
+      <c r="D40">
         <v>16650000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17199000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>17032000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19044000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>11975000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>15031000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>123089000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13526000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>6512000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>11442000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11427000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14186000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7483000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>8972000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>11409000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3526000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5666000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>8174000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-5593000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>13354000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>7425000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>9802000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>142745000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>13209000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5461000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>6773000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>9936000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>12015000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>8963000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>10354000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>13421000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>11579000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>6770000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>8278000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>11067000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>11291000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>114466000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>10239000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>9000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>8389000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>13867000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>11860000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>11728000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>13659000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>18789000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>19631000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>18069000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>15760000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>24612000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>18471000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>17759000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>16720000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>11595000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>14616000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>10635000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>10574000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>9430000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>9218000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>10455000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>9544000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>27305000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>9324000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>7737000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>7474000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>6071000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>10113000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1760000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1889000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>6422000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>8244000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>7406000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>10601000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>8040000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40"/>
       <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40">
         <v>6190000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
     </row>
-    <row r="41" spans="1:80">
+    <row r="41" spans="1:82">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>16704000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>15448000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>16482000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>14132000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>13764000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>17028000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>20346000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>19934000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>24629000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>30345000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>35613000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>36456000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>38266000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>38548000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>35624000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>38294000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>42230000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>42270000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>42586000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>33218000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>35431000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>36921000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>17637000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>16398000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>17663000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>19157000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>20117000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>19851000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>18214000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>19267000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>17127000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>18172000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>19774000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>20025000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>19951000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>18529000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>17222000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>16832000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>16212000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>13875000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>27089000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>27930000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>28632000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>31669000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>32601000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>31816000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>32701000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>33518000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>33089000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>26374000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>20310000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>16398000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>14781000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>11976000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>10724000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>10777000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>11004000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>11189000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
     </row>
-    <row r="42" spans="1:80">
+    <row r="42" spans="1:82">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
+        <v>203645000.0</v>
+      </c>
+      <c r="C42">
+        <v>203771000.0</v>
+      </c>
+      <c r="D42">
         <v>206124000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>205898000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>205661000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>205434000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>204911000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>204820000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>204820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>282489000.0</v>
       </c>
       <c r="K42">
         <v>282489000.0</v>
       </c>
       <c r="L42">
         <v>282489000.0</v>
       </c>
       <c r="M42">
         <v>282489000.0</v>
       </c>
       <c r="N42">
         <v>282489000.0</v>
       </c>
       <c r="O42">
-        <v>282443000.0</v>
+        <v>282489000.0</v>
       </c>
       <c r="P42">
-        <v>282443000.0</v>
+        <v>282489000.0</v>
       </c>
       <c r="Q42">
         <v>282443000.0</v>
       </c>
       <c r="R42">
+        <v>282443000.0</v>
+      </c>
+      <c r="S42">
+        <v>282443000.0</v>
+      </c>
+      <c r="T42">
         <v>282446000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>282446000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>282215000.0</v>
       </c>
       <c r="V42">
         <v>282215000.0</v>
       </c>
       <c r="W42">
         <v>282215000.0</v>
       </c>
       <c r="X42">
         <v>282215000.0</v>
       </c>
       <c r="Y42">
+        <v>282215000.0</v>
+      </c>
+      <c r="Z42">
+        <v>282215000.0</v>
+      </c>
+      <c r="AA42">
         <v>282166000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>282166000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>282145000.0</v>
       </c>
       <c r="AC42">
         <v>282145000.0</v>
       </c>
       <c r="AD42">
+        <v>282145000.0</v>
+      </c>
+      <c r="AE42">
+        <v>282145000.0</v>
+      </c>
+      <c r="AF42">
         <v>282109000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>282178000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>282071000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>281964000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>281813000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>281828000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>7499000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>281564000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>281087000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>280420000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>279994000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>279519000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>279231000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>278592000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>278584000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>278107000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>277652000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>277192000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>276567000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>276318000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>276328000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>276373000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>276333000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>276333000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>257041000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>253907000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>253844000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>253585000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>253505000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>253423000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>253423000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>237158000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>237123000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>237088000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>234713000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>213375000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>167598000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>167139000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>167524000.0</v>
       </c>
       <c r="BR42">
         <v>167524000.0</v>
       </c>
       <c r="BS42">
+        <v>167524000.0</v>
+      </c>
+      <c r="BT42">
+        <v>167524000.0</v>
+      </c>
+      <c r="BU42">
         <v>159461000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>158763000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>158436000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>158436000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42">
         <v>158436000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
     </row>
-    <row r="43" spans="1:80">
+    <row r="43" spans="1:82">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11860,105 +12175,103 @@
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
     </row>
-    <row r="44" spans="1:80">
+    <row r="44" spans="1:82">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
-      <c r="AK44">
-[...1 lines deleted...]
-      </c>
+      <c r="AK44"/>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
@@ -11984,1905 +12297,1939 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
     </row>
-    <row r="45" spans="1:80">
+    <row r="45" spans="1:82">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>252674000.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>236491000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
-[...1 lines deleted...]
-      </c>
+      <c r="I45"/>
       <c r="J45"/>
       <c r="K45">
+        <v>223829000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
         <v>75689000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>76899000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>217919000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>78405000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>81056000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>82901000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>84343000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>86852000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>89200000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>91544000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>93598000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>95348000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>96946000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>98597000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>100320000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>102374000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>102849000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>103575000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>104254000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>105098000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>107395000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>109735000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>111777000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>113868000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>113868000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>116047000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>118152000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>119152000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>121012000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>122490000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>124330000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>125756000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>126735000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>127565000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>127371000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>128375000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>129608000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>128988000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>128671000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>126141000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>138831000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>138142000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>138865000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>139143000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>139237000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>139952000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>140517000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>138946000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>137605000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>131816000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>125007000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>121611000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>119784000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>119941000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>119248000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>119376000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>115862000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>114008000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>106320000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>104756000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>100973000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>97444000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>93047000.0</v>
       </c>
       <c r="BX45">
         <v>89666000.0</v>
       </c>
-      <c r="BY45"/>
+      <c r="BY45">
+        <v>93047000.0</v>
+      </c>
       <c r="BZ45">
+        <v>89666000.0</v>
+      </c>
+      <c r="CA45"/>
+      <c r="CB45">
         <v>82626000.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
     </row>
-    <row r="46" spans="1:80">
+    <row r="46" spans="1:82">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>89881000.0</v>
+      </c>
+      <c r="C46">
+        <v>86797000.0</v>
+      </c>
+      <c r="D46">
         <v>85776000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>84610000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>79806000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>78538000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>76815000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>74070000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>72572000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>72711000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>74501000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>75689000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>76899000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>76941000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>78405000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>79145000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>81056000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>82901000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>84343000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>86852000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>89200000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>91544000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>93598000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>95348000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>96946000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>98597000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>100320000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>102374000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>102849000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>103575000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>104254000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>105098000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>107395000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>109735000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>111777000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>113868000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>116047000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>118152000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>119152000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>121012000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>122490000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>124330000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>125756000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>126735000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>127565000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>127371000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>128375000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>129608000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>128988000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>128671000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>126141000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>138831000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>138142000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>138865000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>139143000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>139237000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>139952000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>140517000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>138946000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>137605000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>131816000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>125007000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>121611000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>119784000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>119941000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>119248000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>119376000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>115862000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>114008000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>106320000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>104756000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>100973000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>97444000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>97444000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46"/>
       <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46">
         <v>82626000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
     </row>
-    <row r="47" spans="1:80">
+    <row r="47" spans="1:82">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>86797000.0</v>
+      </c>
+      <c r="D47">
         <v>85776000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>84610000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>79806000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>78538000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>76815000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>74501000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>75689000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>76899000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>76941000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>78405000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>79145000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>81056000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>82901000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>84343000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>86852000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>89200000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>92855000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>93598000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>95348000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>96946000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>98597000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>100320000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>102374000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>102849000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>103575000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>104254000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>105098000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>107395000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>109735000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>111777000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>113868000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>113868000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>116047000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>118152000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>119152000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>121012000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>122490000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>124330000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>125756000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>126735000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>127565000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>127371000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>128375000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>129608000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>128988000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>128671000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>126141000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>138831000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>138142000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>138865000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>139143000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>139237000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>139952000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>140517000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>138946000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>137605000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>131816000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>125007000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>121611000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>119784000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>119941000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>119248000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>119376000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>115862000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>114008000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
     </row>
-    <row r="48" spans="1:80">
+    <row r="48" spans="1:82">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>-61722000.0</v>
+      </c>
+      <c r="C48">
+        <v>-49067000.0</v>
+      </c>
+      <c r="D48">
         <v>-37005000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-27678000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-17261000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>383000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>8376000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>9571000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>11730000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>27387000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>14506000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>11730000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>21589000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>508000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-3922000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-19702000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-16598000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>6303000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-16042000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-25244000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>80683000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>89456000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>94482000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>87592000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>72433000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>184632000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>122757000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>116135000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>112448000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>106949000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>115611000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>106166000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>96371000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>61195000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>55746000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>52412000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>52412000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>51578000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>48182000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>142814000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>132569000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>120968000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>113002000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>85998000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>83771000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>82602000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>77094000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>52213000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>46009000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>45895000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>44822000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>33894000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>23364000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>9975000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>692000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>48665000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>40248000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>35907000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>32926000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>26433000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>17828000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>13388000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>14671000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>12546000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>13990000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>26289000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>22630000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>27150000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>19766000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>16916000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>14095000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>25587000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>20198000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>17285000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>17285000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>6927000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>3584000.0</v>
       </c>
-      <c r="BY48"/>
-      <c r="BZ48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>2717000.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
     </row>
-    <row r="49" spans="1:80">
+    <row r="49" spans="1:82">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>11730000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>21589000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>508000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-3922000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-19702000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-16598000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>6303000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-16042000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-25244000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>80683000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>89456000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>94482000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>87592000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>72433000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>184632000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>122757000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>116135000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>112448000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>106949000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>115611000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>106166000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>96371000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>61195000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>55746000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>52412000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>52412000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>51578000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>48182000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>142814000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>132569000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>120968000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>113002000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>85998000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>83771000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>82602000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>77094000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>52213000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>46009000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>45895000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>44822000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>33894000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>23364000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>9975000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>692000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>48665000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>40248000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>35907000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>32926000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>26433000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>17828000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
     </row>
-    <row r="50" spans="1:80">
+    <row r="50" spans="1:82">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>520000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
     </row>
-    <row r="51" spans="1:80">
+    <row r="51" spans="1:82">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51">
         <v>93000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>184000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>281000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>389000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>433000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>498000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>571000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>630000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>400000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>492000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>575000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>644000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>639000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>634000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>495000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>491000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>541000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>392000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>484000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>537000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>531000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>525000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>520000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>16294000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>18942000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>22390000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>62840000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>21973000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>21278000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>18746000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>18746000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>19848000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>24359000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>29986000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>24611000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>54472000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AR51"/>
+      <c r="AS51">
         <v>19768000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>19651000.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>2579000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>19295000.0</v>
       </c>
-      <c r="BK51"/>
-      <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>2800000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>11837000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>13238000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1936000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>2312000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>69333000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>37103000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>14831000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>14831000.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
     </row>
-    <row r="52" spans="1:80">
+    <row r="52" spans="1:82">
       <c r="A52" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>93000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>184000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>281000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>389000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>433000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>498000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>571000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>630000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>400000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>492000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>575000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>644000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>639000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>634000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>495000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>491000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>541000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>392000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>484000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>537000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>531000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>525000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>520000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5917000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>10001000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>11879000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>14957000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>7762000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>6318000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>8757000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>11495000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>105158000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>10344000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>9724000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>8459000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2680000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>10709000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>10577000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>12508000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1940000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>18480000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>16918000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>14609000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>6869000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>18137000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>17614000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>19107000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>11118000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
-[...1 lines deleted...]
-      </c>
+      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52">
+        <v>13563000.0</v>
+      </c>
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>8696000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>8010000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52">
         <v>9348000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1619000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1253000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>2179000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>1936000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>743000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1261000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>8753000.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
     </row>
-    <row r="53" spans="1:80">
+    <row r="53" spans="1:82">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...4 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>37681000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>37126000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>38753000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>39426000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>42751000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>47190000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>45164000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>46238000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>50173000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>64404000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>63476000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>62095000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>59644000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>73620000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>75583000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>80560000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>84459000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>79888000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>103102000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>91564000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>97179000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>120699000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>123588000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>120728000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>120728000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>116835000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>106146000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>111009000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>92064000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>76203000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>74667000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>70887000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>85943000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>82381000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>87720000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>106246000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>95308000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>110270000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>104271000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>103917000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>98566000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>96352000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>87768000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>81807000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>66937000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>68194000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>56294000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>56270000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>52756000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>52014000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>28200000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>26756000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>12519000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>13055000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>6811000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>2800000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>11837000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>13238000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>46411000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>57519000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>69333000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>37103000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>37103000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>14831000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
     </row>
-    <row r="54" spans="1:80">
+    <row r="54" spans="1:82">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
+      <c r="AK54"/>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
@@ -13908,1069 +14255,1095 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
     </row>
-    <row r="55" spans="1:80">
+    <row r="55" spans="1:82">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>178997000.0</v>
+      </c>
+      <c r="C55">
+        <v>192242000.0</v>
+      </c>
+      <c r="D55">
         <v>203492000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>218212000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>227669000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>247691000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>256466000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>261185000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>365385000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>367081000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>345836000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>354459000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>373278000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>355969000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>341338000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>337386000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>324383000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>344330000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>334701000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>342420000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>436422000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>441304000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>436783000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>456846000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>606878000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>586505000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>484266000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>477669000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>479655000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>471155000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>483205000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>477411000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>478031000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>425563000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>437571000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>427589000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>427589000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>426997000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>529043000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>513034000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>495538000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>495202000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>489109000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>445771000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>460741000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>467453000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>461488000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>435973000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>421603000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>419609000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>414447000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>414298000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>410547000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>405328000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>355237000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>409713000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>391219000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>392657000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>385244000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>371734000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>360539000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>340780000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>343156000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>315200000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>306676000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>296294000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>246007000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>254102000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>241922000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>239840000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>238126000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>241493000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>230076000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>228227000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>228227000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>213887000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>205349000.0</v>
       </c>
-      <c r="BY55"/>
-      <c r="BZ55">
+      <c r="CA55"/>
+      <c r="CB55">
         <v>203059000.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55"/>
+      <c r="CC55"/>
+      <c r="CD55"/>
     </row>
-    <row r="56" spans="1:80">
+    <row r="56" spans="1:82">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>84143000.0</v>
+      </c>
+      <c r="C56">
+        <v>100523000.0</v>
+      </c>
+      <c r="D56">
         <v>112810000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>128751000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>143377000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>164786000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>176237000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>183641000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>289300000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>290546000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>267221000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>274273000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>291498000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>273776000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>257721000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>252843000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>237829000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>255833000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>244555000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>249863000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>340093000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>342605000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>335859000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>354468000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>502711000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>480889000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>376990000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>368528000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>369534000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>362330000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>373726000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>366952000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>365131000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>310358000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>320331000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>308203000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>308203000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>305369000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>405282000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>388380000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>369081000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>367666000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>359824000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>315140000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>329196000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>336906000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>331465000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>304971000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>289397000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>287954000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>283288000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>285705000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>269200000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>264694000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>213936000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>268321000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>249793000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>250532000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>242525000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>230599000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>220675000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>206648000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>215654000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>191058000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>184205000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>173559000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>123586000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>131616000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>122812000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>122642000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>128336000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>133240000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>122138000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>123236000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>123236000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>113371000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>108921000.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56">
+      <c r="CA56"/>
+      <c r="CB56">
         <v>113993000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
     </row>
-    <row r="57" spans="1:80">
+    <row r="57" spans="1:82">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>17565000.0</v>
+      </c>
+      <c r="C57">
+        <v>17736000.0</v>
+      </c>
+      <c r="D57">
         <v>25321000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>30939000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>30536000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>33307000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>29651000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>33139000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>144525000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>41344000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>32133000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>44788000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>53581000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>56098000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>48630000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>60816000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>41377000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>35056000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>48204000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>60377000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43027000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>32988000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>23500000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>48636000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>213695000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>82763000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>39688000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>35664000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>41181000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>39491000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>52139000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>53487000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>58817000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>35281000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>42206000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>35745000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>35745000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>37965000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>144049000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>41295000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>33595000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>44724000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>48553000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>32847000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>46315000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>52563000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>52087000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>50746000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>44218000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>45463000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>40396000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>54735000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>47807000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>53389000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>36234000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>41553000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>34181000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>39894000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>35799000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>32193000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>28291000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>35750000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>44159000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>23041000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>19045000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>20311000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>20896000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>24870000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>19415000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>20829000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>22112000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>23667000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>21305000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>25929000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>25929000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>21633000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>17112000.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57">
+      <c r="CA57"/>
+      <c r="CB57">
         <v>21163000.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
     </row>
-    <row r="58" spans="1:80">
+    <row r="58" spans="1:82">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>37070000.0</v>
+      </c>
+      <c r="C58">
+        <v>37534000.0</v>
+      </c>
+      <c r="D58">
         <v>34369000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>39988000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>39265000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>41870000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>43175000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>46790000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>160561000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>57201000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>48837000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>60236000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>69180000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>72969000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>62762000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>74580000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>58405000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>55402000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>68138000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>85006000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>73372000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>69421000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>59956000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>86902000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>252243000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>119407000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>79139000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>79186000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>84876000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>82077000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>85357000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>88918000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>95738000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>73967000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>91856000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>85846000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>85846000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>88436000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>196230000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>85542000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>79599000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>92216000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>94817000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>80083000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>96006000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>103082000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>102479000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>98076000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>89840000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>90720000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>85857000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>97980000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>104706000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>111040000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>94903000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>101958000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>95367000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>100232000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>97006000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>94365000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>88325000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>88718000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>90833000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>64899000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>57871000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>56463000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>55738000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>59810000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>54629000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>55397000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>56489000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>56442000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>51025000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>52392000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>52392000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>48504000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>43326000.0</v>
       </c>
-      <c r="BY58"/>
-      <c r="BZ58">
+      <c r="CA58"/>
+      <c r="CB58">
         <v>41903000.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58"/>
+      <c r="CC58"/>
+      <c r="CD58"/>
     </row>
-    <row r="59" spans="1:80">
+    <row r="59" spans="1:82">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
+      <c r="AK59"/>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
@@ -14996,357 +15369,365 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
     </row>
-    <row r="60" spans="1:80">
+    <row r="60" spans="1:82">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>141927000.0</v>
+      </c>
+      <c r="C60">
+        <v>154708000.0</v>
+      </c>
+      <c r="D60">
         <v>169123000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>178224000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>188404000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>205821000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>213291000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>214395000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>204824000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>309880000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>296999000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>294223000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>304098000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>283000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>278576000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>262806000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>265978000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>288928000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>266563000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>257414000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>363050000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>371883000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>376827000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>369944000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>354635000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>467098000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>405127000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>398483000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>394779000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>389078000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>397848000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>388493000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>382293000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>351596000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>345715000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>341743000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>341743000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>338561000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>332813000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>427492000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>415939000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>402986000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>394292000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>365688000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>364735000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>364371000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>359009000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>337897000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>331763000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>328889000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>328590000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>316318000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>305841000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>294288000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>260334000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>307755000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>295852000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>292425000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>288238000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>277369000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>272214000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>252062000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>252323000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>250301000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>248805000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>239831000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>190269000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>194292000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>187293000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>184443000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>181637000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>185051000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>179051000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>175835000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>175835000.0</v>
       </c>
-      <c r="BW60"/>
-      <c r="BX60"/>
       <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60">
         <v>161156000.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60"/>
     </row>
-    <row r="61" spans="1:80">
+    <row r="61" spans="1:82">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
+      <c r="AK61"/>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
@@ -15372,74 +15753,80 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
     </row>
-    <row r="62" spans="1:80">
+    <row r="62" spans="1:82">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15476,104 +15863,107 @@
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15593,2440 +15983,2532 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>136431000.0</v>
+      </c>
+      <c r="C2">
         <v>223695000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>327271000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>367021000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>297849000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>173198000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131087000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>217620000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>254765000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206335000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>242565000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>275865000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>344754000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>294576000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>248130000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>177899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>162274000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>157913000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>150710000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20099000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>147808000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>9657000.0</v>
+      </c>
+      <c r="C3">
         <v>9208000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10348000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10454000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10452000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11150000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12087000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10949000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11644000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10819000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10187000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8981000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10316000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10454000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9098000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7564000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7517000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4712000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>630000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10218000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
+        <v>-54254000.0</v>
+      </c>
+      <c r="C5">
         <v>16433000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>37521000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13866000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16061000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22339000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>65309000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>60628000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16649000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>40979000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>46971000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>56128000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>107834000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>54907000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52959000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34252000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>25473000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35022000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13215000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4127000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24424000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>-44597000.0</v>
+      </c>
+      <c r="C6">
         <v>25641000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47869000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24320000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26513000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33489000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>77396000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>71577000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28293000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>51798000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>57158000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>65109000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>118150000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>65361000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>62057000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>41816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32990000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40822000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17927000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4757000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14206000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
+      <c r="V7"/>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>-12070.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>-40689000.0</v>
+      </c>
+      <c r="C9">
         <v>19644000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40979000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28993000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23537000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31307000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>74139000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>73398000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20261000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>46858000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>57046000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>65973000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>100165000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>57253000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61755000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>41284000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>34437000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40417000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>17233000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2944000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3651000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-49232000.0</v>
+      </c>
+      <c r="C10">
         <v>16295000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37383000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13738000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15930000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31778000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>79795000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>60177000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16649000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>40806000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51869000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>67345000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>97351000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54880000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>52775000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34178000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25446000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34996000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13191000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4090000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-24461000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
+        <v>165000.0</v>
+      </c>
+      <c r="C11">
         <v>792000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1473000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10325000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-14786000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8386000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7019000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-6862000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-15535000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5448000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14145000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23317000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20576000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18266000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11084000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8454000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12321000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4783000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1373000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9594000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
-        <v>138000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C12">
         <v>138000.0</v>
       </c>
       <c r="D12">
+        <v>138000.0</v>
+      </c>
+      <c r="E12">
         <v>128000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>131000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="H12">
         <v>173000.0</v>
       </c>
       <c r="I12">
+        <v>173000.0</v>
+      </c>
+      <c r="J12">
         <v>172000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>173000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>134000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>74000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="U12">
         <v>37000.0</v>
       </c>
+      <c r="V12">
+        <v>37000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>3911000.0</v>
+      </c>
+      <c r="C13">
         <v>7656000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8844000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3804000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3119000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5648000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10050000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9183000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7809000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6152000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5079000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
+      <c r="V14"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C15">
         <v>15503000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>37382000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26255000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>46564000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>88181000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>53158000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23511000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56341000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>46421000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>53200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>74034000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>34304000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>34509000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>23094000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16992000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22675000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8408000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2717000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14867000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C16">
         <v>15503000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37382000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15211000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26255000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46564000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>88181000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53158000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23511000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>56341000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>46421000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>74034000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34304000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34509000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23094000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16992000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
+      <c r="V16"/>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C17">
         <v>15503000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>28931000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15211000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26255000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>46564000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>88181000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>53158000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>23511000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>56341000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>46421000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>53200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>120668000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>75456000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>34509000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>3758000.0</v>
+      </c>
+      <c r="C18">
         <v>7518000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8710000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4742000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2988000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5497000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9877000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9010000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7637000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5979000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
+      <c r="V18"/>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3907000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>3125000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3831000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>15059000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3318000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>14469000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>7099000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>5032000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>11242000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>7121000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8815000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1344000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-54254000.0</v>
+      </c>
+      <c r="C21">
         <v>6372000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27368000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17546000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12898000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22339000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>65309000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>63439000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9887000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36523000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37870000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56128000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>90254000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46092000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>51615000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32155000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24839000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32181000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9655000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>762000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-24424000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
+      <c r="V22"/>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>149996000.0</v>
+      </c>
+      <c r="C23">
         <v>236967000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>340882000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>378468000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>308488000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>182166000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>139917000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>223325000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>265139000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>216670000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>252640000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>285710000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>354665000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>305737000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>258270000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>187028000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>171872000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>166149000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>160133000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22281000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>168581000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
+      <c r="V24"/>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>9657000.0</v>
+      </c>
+      <c r="C25">
         <v>9208000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10340000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10454000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10452000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11150000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12087000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10969000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11617000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
+      <c r="V25"/>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>3866000.0</v>
+      </c>
+      <c r="C26">
         <v>3993000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4398000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3415000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3484000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2988000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3191000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3524000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3659000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2715000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2741000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3444000.0</v>
       </c>
       <c r="N26">
         <v>3444000.0</v>
       </c>
       <c r="O26">
+        <v>3444000.0</v>
+      </c>
+      <c r="P26">
         <v>3512000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3494000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4165000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3951000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3434000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>923000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9919000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>9699000.0</v>
+      </c>
+      <c r="C28">
         <v>9279000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9088000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8032000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7155000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5980000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5639000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6435000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6715000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7620000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7334000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6677000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6467000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7717000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6628000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5635000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5433000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2907000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2619000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>755000.0</v>
       </c>
-      <c r="U28"/>
+      <c r="V28"/>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>165000.0</v>
+      </c>
+      <c r="C29">
         <v>792000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1494000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10325000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14786000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8386000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7019000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6862000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15535000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5448000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
+      <c r="V29"/>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>13565000.0</v>
+      </c>
+      <c r="C30">
         <v>13272000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13611000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11447000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10639000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8968000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8830000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9959000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10374000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10335000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10075000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9845000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9911000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7122000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10140000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9129000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9598000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8236000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7578000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2182000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20773000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>5022000.0</v>
+      </c>
+      <c r="C31">
         <v>9923000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10015000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3808000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3032000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9439000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>14486000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3262000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6762000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4283000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4898000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>11217000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7097000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8788000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1160000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2023000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>607000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2815000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3536000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3328000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-37000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>95742000.0</v>
+      </c>
+      <c r="C32">
         <v>243339000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>368250000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>396014000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>321386000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>204505000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>205226000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>291018000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>275026000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>253193000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>299611000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>341838000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>444919000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>351829000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>309885000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>219183000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>196711000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>198330000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>169788000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23043000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>144157000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB32"/>
+  <dimension ref="A1:CD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BH1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BL1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BP1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BT1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BX1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CB1" t="s">
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>36181000.0</v>
+      </c>
+      <c r="C2">
+        <v>29749000.0</v>
+      </c>
+      <c r="D2">
         <v>29472000.0</v>
       </c>
-      <c r="C2">
-[...4 lines deleted...]
-      </c>
       <c r="E2">
+        <v>44363000.0</v>
+      </c>
+      <c r="F2">
+        <v>32560000.0</v>
+      </c>
+      <c r="G2">
         <v>55912000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>50757000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63752000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>53274000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>78158000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>112882000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>93900000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>52558000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>102630000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>98156000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>116819000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49416000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>80946000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>90490000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>74161000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>52252000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>42312000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>47692000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>46511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>36683000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-41968000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>60222000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>67594000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>45239000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>50546000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>68769000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>80065000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>18240000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>68454000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>72080000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>66250000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>66250000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>47981000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>51859000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>58987000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>59907000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>35582000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4359000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>98379000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>99054000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>40773000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>59546000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>82263000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>61461000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>72595000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>100432000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>95101000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>78437000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>70784000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>66500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>66313000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>88837000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>72926000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>70277000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>68312000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>59299000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>50242000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>38448000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>54217000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>45412000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>39822000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>54321000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>38613000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>35958000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>33382000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>30124000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>49705000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>45445000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>32638000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>32638000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>39673000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>36038000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>39954000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>20099000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>2557000.0</v>
+      </c>
+      <c r="C3">
+        <v>2514000.0</v>
+      </c>
+      <c r="D3">
         <v>2404000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2411000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2328000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2285000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2163000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2145000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2615000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2612000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2551000.0</v>
       </c>
       <c r="M3">
         <v>2604000.0</v>
       </c>
       <c r="N3">
+        <v>2551000.0</v>
+      </c>
+      <c r="O3">
+        <v>2604000.0</v>
+      </c>
+      <c r="P3">
         <v>2574000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2706000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2570000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2565000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2656000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2623000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2608000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2596000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2692000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2858000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3004000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2995000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3490000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2747000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2725000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2725000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2732000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2756000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2756000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2882000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2927000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2912000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>2896000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2859000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2703000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2635000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2622000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2711000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2604000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2571000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2301000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2259000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2195000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2167000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2360000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2266000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2666000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2726000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2658000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2665000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2611000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2594000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2584000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2747000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2467000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1973000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1911000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1927000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1834000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1866000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1937000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1972000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1910000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1866000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1769000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1620000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1437000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1448000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1295000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1295000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1261000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1153000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>974000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1456000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1904000.0</v>
       </c>
-      <c r="CB3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
+      <c r="AM4"/>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
@@ -18073,606 +18555,620 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
-      <c r="BR4"/>
-      <c r="BS4"/>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5">
-        <v>-9228000.0</v>
+        <v>-9214000.0</v>
       </c>
       <c r="C5">
-        <v>-10355000.0</v>
+        <v>-13132000.0</v>
       </c>
       <c r="D5">
-        <v>-17601000.0</v>
+        <v>-9687000.0</v>
       </c>
       <c r="E5">
+        <v>-11851000.0</v>
+      </c>
+      <c r="F5">
+        <v>-19297000.0</v>
+      </c>
+      <c r="G5">
         <v>2988000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1163000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>9611000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4997000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>23386000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2824000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9810000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>21121000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>13436000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>17509000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4009000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-13070000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>24092000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6053000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-956000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-13128000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>9649000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6092000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>10301000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5887000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>61141000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7679000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4648000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>12803000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>13758000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>8097000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>32190000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>5753000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5107000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>925000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4135000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>5036000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>15845000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>9045000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>7349000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>8740000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>27084000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>6952000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>4955000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>13020000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>26331000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>19591000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>8623000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>10002000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>23904000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>24649000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>28660000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>20162000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>9747000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>20476000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>12699000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>11985000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>15458000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>20007000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>13408000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>4086000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>13841000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>10009000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>4477000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>5925000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>5845000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>11433000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>3681000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>4514000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>15212000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>8726000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>2238000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>9491000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>9491000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>4638000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>4896000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-3300000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1123000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-56000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
-        <v>-6824000.0</v>
+        <v>-6657000.0</v>
       </c>
       <c r="C6">
-        <v>-7944000.0</v>
+        <v>-10618000.0</v>
       </c>
       <c r="D6">
-        <v>-15273000.0</v>
+        <v>-7283000.0</v>
       </c>
       <c r="E6">
+        <v>-9440000.0</v>
+      </c>
+      <c r="F6">
+        <v>-16969000.0</v>
+      </c>
+      <c r="G6">
         <v>5273000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11756000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7612000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>25998000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5405000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7206000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>23672000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>16040000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>20083000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1303000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>26657000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8709000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1667000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10520000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12245000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8784000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>13159000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8891000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>64136000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11169000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7395000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>9225000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>15528000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16490000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>10853000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>34946000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>8635000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>8034000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3837000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>7932000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>18704000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>11748000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9984000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>11362000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>29795000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>9556000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7526000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15321000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>28590000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>21786000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>10790000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>12362000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>26170000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>27315000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>31386000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>22820000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>12412000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>23087000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>15293000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>14569000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>18205000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>22474000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>15381000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>5997000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>15768000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>11843000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>6343000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>7862000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>7817000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>13343000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>5547000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>6283000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>16832000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>10163000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>3686000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>10786000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>10786000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>5899000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>6049000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-2326000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2579000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>1848000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7">
-[...1 lines deleted...]
-      </c>
+      <c r="AM7"/>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
@@ -18719,124 +19215,126 @@
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
-      <c r="BR7"/>
-      <c r="BS7"/>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
-      <c r="AK8"/>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8">
-[...1 lines deleted...]
-      </c>
+      <c r="AM8"/>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
@@ -18883,1222 +19381,1254 @@
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
-      <c r="BR8"/>
-      <c r="BS8"/>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>-4229000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9907000.0</v>
+      </c>
+      <c r="D9">
         <v>-6783000.0</v>
       </c>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
       <c r="E9">
+        <v>-8690000.0</v>
+      </c>
+      <c r="F9">
+        <v>-15022000.0</v>
+      </c>
+      <c r="G9">
         <v>5597000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>383000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8657000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5007000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>13851000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3870000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-8592000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>21623000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>15186000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>19985000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>977000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7155000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>26124000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>8192000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-43000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-10736000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7551000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>6446000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>911000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>16399000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>62145000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5462000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3270000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3262000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14967000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>12653000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>8271000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>37507000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>6807000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>5526000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1798000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1798000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>6130000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>17514000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>10319000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>7972000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11053000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>29513000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>8675000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>5544000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>13314000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>28921000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>20872000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>6578000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>9602000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>25140000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>26018000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>27626000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>21381000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>8089000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>21963000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>14400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>12801000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>19332000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>21995000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>15429000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>4999000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>15165000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>11876000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>6302000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>7941000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>8559000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>13650000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>5873000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>6355000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>14505000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>10880000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>4451000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>10582000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>10582000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>6885000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>5582000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-2448000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>2944000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-20574000.0</v>
+      </c>
+      <c r="C10">
+        <v>-11860000.0</v>
+      </c>
+      <c r="D10">
         <v>-9354000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-10381000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>-18262000.0</v>
+      </c>
+      <c r="G10">
         <v>2954000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1198000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9577000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4962000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>23351000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2788000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9844000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>21088000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>13405000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>17477000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4042000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-13102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>24057000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>6021000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-988000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-13160000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9617000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6060000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10270000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5831000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>61098000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7636000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4604000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6457000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6519000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>13457000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8054000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>37891000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5710000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5064000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>882000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>882000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4993000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>15802000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>9000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7307000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8697000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>27033000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>6910000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4912000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>13014000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>29148000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>19585000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>8616000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9996000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>23898000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>24643000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>28654000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>20156000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>9741000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>20470000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12690000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>11979000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>15450000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>20001000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>13372000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3952000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>13786000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>10001000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>4472000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>5919000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5837000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>11428000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>3675000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>4506000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>12995000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>8842000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3673000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9486000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>9486000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>5512000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4888000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-3305000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2542000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1848000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11">
+        <v>8000.0</v>
+      </c>
+      <c r="C11">
+        <v>151000.0</v>
+      </c>
+      <c r="D11">
         <v>-27000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>35000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
+        <v>-168000.0</v>
+      </c>
+      <c r="G11">
+        <v>157000.0</v>
+      </c>
+      <c r="H11">
+        <v>-3000.0</v>
+      </c>
+      <c r="I11">
         <v>6000.0</v>
       </c>
-      <c r="E11">
-[...8 lines deleted...]
-      <c r="H11">
+      <c r="J11">
         <v>632000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-33000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>12000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>15000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1528000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1697000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-938000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-704000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1712000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3181000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-4469000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4387000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4145000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-830000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4889000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-13212000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-11275000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1014000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>917000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>958000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4683000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4012000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2003000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2463000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-10237000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1730000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>48000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>48000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1597000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-2878000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-3868000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-6917000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1872000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-2614000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2060000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1119000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4883000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-980000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>8134000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3269000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3722000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2633000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>9346000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>10498000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>6106000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3572000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>7921000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>4217000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4866000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>4829000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>7268000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>4933000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1236000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>3665000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>3450000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1709000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>2260000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1900000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>4044000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>825000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>1685000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>4782000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>3453000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>760000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3326000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>3326000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2169000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1981000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-1265000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>789000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>697000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12">
+        <v>29000.0</v>
+      </c>
+      <c r="C12">
+        <v>35000.0</v>
+      </c>
+      <c r="D12">
         <v>126000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="G12">
         <v>34000.0</v>
       </c>
       <c r="H12">
         <v>35000.0</v>
       </c>
       <c r="I12">
+        <v>34000.0</v>
+      </c>
+      <c r="J12">
         <v>35000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
+        <v>35000.0</v>
+      </c>
+      <c r="L12">
         <v>36000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>34000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>33000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="P12">
         <v>32000.0</v>
       </c>
       <c r="Q12">
-        <v>35000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="R12">
         <v>32000.0</v>
       </c>
       <c r="S12">
-        <v>32000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="T12">
         <v>32000.0</v>
       </c>
       <c r="U12">
         <v>32000.0</v>
       </c>
       <c r="V12">
         <v>32000.0</v>
       </c>
       <c r="W12">
+        <v>32000.0</v>
+      </c>
+      <c r="X12">
+        <v>32000.0</v>
+      </c>
+      <c r="Y12">
         <v>31000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>56000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>43000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AB12">
         <v>43000.0</v>
       </c>
       <c r="AC12">
         <v>44000.0</v>
       </c>
       <c r="AD12">
         <v>43000.0</v>
       </c>
       <c r="AE12">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AF12">
         <v>43000.0</v>
       </c>
       <c r="AG12">
         <v>43000.0</v>
       </c>
       <c r="AH12">
         <v>43000.0</v>
       </c>
       <c r="AI12">
         <v>43000.0</v>
       </c>
       <c r="AJ12">
         <v>43000.0</v>
       </c>
       <c r="AK12">
         <v>43000.0</v>
       </c>
       <c r="AL12">
         <v>43000.0</v>
       </c>
       <c r="AM12">
+        <v>43000.0</v>
+      </c>
+      <c r="AN12">
+        <v>43000.0</v>
+      </c>
+      <c r="AO12">
         <v>45000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>42000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>43000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="AR12">
         <v>43000.0</v>
       </c>
       <c r="AS12">
-        <v>6000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AT12">
-        <v>6000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AU12">
         <v>6000.0</v>
       </c>
       <c r="AV12">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW12">
         <v>6000.0</v>
       </c>
       <c r="AX12">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AY12">
         <v>6000.0</v>
       </c>
       <c r="AZ12">
         <v>6000.0</v>
       </c>
       <c r="BA12">
         <v>6000.0</v>
       </c>
       <c r="BB12">
         <v>6000.0</v>
       </c>
       <c r="BC12">
         <v>6000.0</v>
       </c>
       <c r="BD12">
-        <v>9000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BE12">
         <v>6000.0</v>
       </c>
       <c r="BF12">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BG12">
         <v>6000.0</v>
       </c>
       <c r="BH12">
+        <v>8000.0</v>
+      </c>
+      <c r="BI12">
+        <v>6000.0</v>
+      </c>
+      <c r="BJ12">
         <v>36000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>134000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>55000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>8000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>6000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>8000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>9000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BV12">
         <v>5000.0</v>
       </c>
       <c r="BW12">
         <v>5000.0</v>
       </c>
       <c r="BX12">
-        <v>8000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BY12">
         <v>5000.0</v>
       </c>
       <c r="BZ12">
+        <v>8000.0</v>
+      </c>
+      <c r="CA12">
+        <v>5000.0</v>
+      </c>
+      <c r="CB12">
         <v>37000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13">
+        <v>298000.0</v>
+      </c>
+      <c r="C13">
+        <v>594000.0</v>
+      </c>
+      <c r="D13">
         <v>1012000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1068000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1237000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1505000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1830000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1521000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2800000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2982000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2527000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1732000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2836000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1628000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1210000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>747000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>664000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>670000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>654000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2370000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1005000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1086000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2257000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1519000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1967000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2220000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2718000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2750000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5246000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
+      <c r="AM14"/>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
@@ -20145,1116 +20675,1142 @@
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14"/>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>-20582000.0</v>
+      </c>
+      <c r="C15">
+        <v>-12011000.0</v>
+      </c>
+      <c r="D15">
         <v>-9327000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-10416000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
+        <v>-18094000.0</v>
+      </c>
+      <c r="G15">
+        <v>2797000.0</v>
+      </c>
+      <c r="H15">
+        <v>-1195000.0</v>
+      </c>
+      <c r="I15">
+        <v>9571000.0</v>
+      </c>
+      <c r="J15">
+        <v>4330000.0</v>
+      </c>
+      <c r="K15">
+        <v>23384000.0</v>
+      </c>
+      <c r="L15">
+        <v>2776000.0</v>
+      </c>
+      <c r="M15">
+        <v>-9859000.0</v>
+      </c>
+      <c r="N15">
+        <v>21081000.0</v>
+      </c>
+      <c r="O15">
+        <v>14933000.0</v>
+      </c>
+      <c r="P15">
+        <v>15780000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-3104000.0</v>
+      </c>
+      <c r="R15">
+        <v>-12398000.0</v>
+      </c>
+      <c r="S15">
+        <v>22345000.0</v>
+      </c>
+      <c r="T15">
+        <v>9202000.0</v>
+      </c>
+      <c r="U15">
+        <v>3481000.0</v>
+      </c>
+      <c r="V15">
+        <v>-8773000.0</v>
+      </c>
+      <c r="W15">
+        <v>5472000.0</v>
+      </c>
+      <c r="X15">
+        <v>6890000.0</v>
+      </c>
+      <c r="Y15">
+        <v>15159000.0</v>
+      </c>
+      <c r="Z15">
+        <v>19043000.0</v>
+      </c>
+      <c r="AA15">
+        <v>72373000.0</v>
+      </c>
+      <c r="AB15">
+        <v>6622000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3687000.0</v>
+      </c>
+      <c r="AD15">
+        <v>5499000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1846000.0</v>
+      </c>
+      <c r="AF15">
+        <v>9441000.0</v>
+      </c>
+      <c r="AG15">
+        <v>6048000.0</v>
+      </c>
+      <c r="AH15">
+        <v>35803000.0</v>
+      </c>
+      <c r="AI15">
+        <v>15935000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3331000.0</v>
+      </c>
+      <c r="AK15">
+        <v>833000.0</v>
+      </c>
+      <c r="AL15">
+        <v>834000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3376000.0</v>
+      </c>
+      <c r="AN15">
+        <v>18780000.0</v>
+      </c>
+      <c r="AO15">
+        <v>12782000.0</v>
+      </c>
+      <c r="AP15">
+        <v>14120000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>10569000.0</v>
+      </c>
+      <c r="AR15">
+        <v>29453000.0</v>
+      </c>
+      <c r="AS15">
+        <v>4823000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3770000.0</v>
+      </c>
+      <c r="AU15">
+        <v>8066000.0</v>
+      </c>
+      <c r="AV15">
+        <v>29888000.0</v>
+      </c>
+      <c r="AW15">
+        <v>11359000.0</v>
+      </c>
+      <c r="AX15">
+        <v>5316000.0</v>
+      </c>
+      <c r="AY15">
+        <v>6274000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>26531000.0</v>
+      </c>
+      <c r="BA15">
+        <v>15297000.0</v>
+      </c>
+      <c r="BB15">
+        <v>18156000.0</v>
+      </c>
+      <c r="BC15">
+        <v>14050000.0</v>
+      </c>
+      <c r="BD15">
+        <v>6169000.0</v>
+      </c>
+      <c r="BE15">
+        <v>12549000.0</v>
+      </c>
+      <c r="BF15">
+        <v>8473000.0</v>
+      </c>
+      <c r="BG15">
+        <v>7113000.0</v>
+      </c>
+      <c r="BH15">
+        <v>10621000.0</v>
+      </c>
+      <c r="BI15">
+        <v>12733000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>8439000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2716000.0</v>
+      </c>
+      <c r="BL15">
+        <v>10121000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6551000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2763000.0</v>
+      </c>
+      <c r="BO15">
+        <v>3659000.0</v>
+      </c>
+      <c r="BP15">
+        <v>3937000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>7384000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2850000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2821000.0</v>
+      </c>
+      <c r="BT15">
+        <v>8213000.0</v>
+      </c>
+      <c r="BU15">
+        <v>5389000.0</v>
+      </c>
+      <c r="BV15">
+        <v>2913000.0</v>
+      </c>
+      <c r="BW15">
+        <v>6160000.0</v>
+      </c>
+      <c r="BX15">
+        <v>6160000.0</v>
+      </c>
+      <c r="BY15">
+        <v>3343000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2907000.0</v>
+      </c>
+      <c r="CA15">
+        <v>-2040000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1753000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1151000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:82">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-12011000.0</v>
+      </c>
+      <c r="D16">
+        <v>-9327000.0</v>
+      </c>
+      <c r="E16">
+        <v>-10416000.0</v>
+      </c>
+      <c r="F16">
         <v>-17643000.0</v>
       </c>
-      <c r="E15">
+      <c r="G16">
         <v>2797000.0</v>
       </c>
-      <c r="F15">
+      <c r="H16">
         <v>-1195000.0</v>
       </c>
-      <c r="G15">
-[...8 lines deleted...]
-      <c r="J15">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>2776000.0</v>
       </c>
-      <c r="K15">
+      <c r="M16">
         <v>-9859000.0</v>
       </c>
-      <c r="L15">
+      <c r="N16">
         <v>21081000.0</v>
       </c>
-      <c r="M15">
+      <c r="O16">
         <v>14933000.0</v>
       </c>
-      <c r="N15">
+      <c r="P16">
         <v>15780000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q16">
         <v>-3104000.0</v>
       </c>
-      <c r="P15">
+      <c r="R16">
         <v>-12398000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S16">
         <v>22345000.0</v>
       </c>
-      <c r="R15">
+      <c r="T16">
         <v>9202000.0</v>
       </c>
-      <c r="S15">
+      <c r="U16">
         <v>3481000.0</v>
       </c>
-      <c r="T15">
+      <c r="V16">
         <v>-8773000.0</v>
       </c>
-      <c r="U15">
+      <c r="W16">
         <v>5472000.0</v>
       </c>
-      <c r="V15">
+      <c r="X16">
         <v>6890000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y16">
         <v>15159000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z16">
         <v>19043000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA16">
         <v>72373000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB16">
         <v>6622000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC16">
         <v>3687000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD16">
         <v>5499000.0</v>
       </c>
-      <c r="AC15">
-[...20 lines deleted...]
-      <c r="AJ15">
+      <c r="AE16">
+        <v>-2692000.0</v>
+      </c>
+      <c r="AF16">
+        <v>9445000.0</v>
+      </c>
+      <c r="AG16">
+        <v>6051000.0</v>
+      </c>
+      <c r="AH16">
+        <v>40354000.0</v>
+      </c>
+      <c r="AI16">
+        <v>15947000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3334000.0</v>
+      </c>
+      <c r="AK16">
         <v>834000.0</v>
       </c>
-      <c r="AK15">
-[...11 lines deleted...]
-      <c r="AO15">
+      <c r="AL16">
+        <v>834000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3396000.0</v>
+      </c>
+      <c r="AN16">
+        <v>18680000.0</v>
+      </c>
+      <c r="AO16">
+        <v>12868000.0</v>
+      </c>
+      <c r="AP16">
+        <v>14224000.0</v>
+      </c>
+      <c r="AQ16">
         <v>10569000.0</v>
       </c>
-      <c r="AP15">
-[...20 lines deleted...]
-      <c r="AW15">
+      <c r="AR16">
+        <v>29647000.0</v>
+      </c>
+      <c r="AS16">
+        <v>4850000.0</v>
+      </c>
+      <c r="AT16">
+        <v>3793000.0</v>
+      </c>
+      <c r="AU16">
+        <v>8131000.0</v>
+      </c>
+      <c r="AV16">
+        <v>30128000.0</v>
+      </c>
+      <c r="AW16">
+        <v>11451000.0</v>
+      </c>
+      <c r="AX16">
+        <v>5347000.0</v>
+      </c>
+      <c r="AY16">
         <v>6274000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ16">
         <v>26531000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA16">
         <v>15297000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB16">
         <v>18156000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC16">
         <v>14050000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD16">
         <v>6169000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE16">
         <v>12549000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF16">
         <v>8473000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG16">
         <v>7113000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH16">
         <v>10621000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI16">
         <v>12733000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ16">
         <v>8439000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK16">
         <v>2716000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL16">
         <v>10121000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM16">
         <v>6551000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN16">
         <v>2763000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO16">
         <v>3659000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP16">
         <v>3937000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ16">
         <v>7384000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR16">
         <v>2850000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS16">
         <v>2821000.0</v>
       </c>
-      <c r="BR15">
-[...236 lines deleted...]
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>-20582000.0</v>
+      </c>
+      <c r="C17">
+        <v>-12011000.0</v>
+      </c>
+      <c r="D17">
         <v>-9327000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-10416000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-17643000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2797000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1195000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>9571000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4330000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>23384000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2776000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-9859000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>21081000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>14933000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>15780000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3104000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-12398000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>22345000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>9202000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3481000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-8773000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5472000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>6890000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>15159000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>19043000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>72373000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>6622000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>3687000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>5499000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-2692000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>9445000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>6051000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>40354000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>15947000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>3334000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>834000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>834000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>3396000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>18680000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>12868000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>14224000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>10569000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>29647000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>4850000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>3793000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>8131000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>16146000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>11451000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>11885000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>13718000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>39957000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>15297000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>39152000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>26262000.0</v>
       </c>
-      <c r="BB17">
-[...4 lines deleted...]
-      </c>
       <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
         <v>16907000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>7113000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>12733000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>8439000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
-      <c r="BR17"/>
-      <c r="BS17"/>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>269000.0</v>
+      </c>
+      <c r="C18">
+        <v>629000.0</v>
+      </c>
+      <c r="D18">
         <v>886000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1042000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1201000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1471000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1795000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1487000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2765000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2947000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2491000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1732000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2304000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2218000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1178000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>714000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>632000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>635000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>622000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>758000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>973000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1054000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1044000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1488000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1911000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2177000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2675000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2706000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>2319000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1753000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2892000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1682000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>548000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2580000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3557000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2304000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-156000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1107000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-130000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1590000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>2280000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>11630000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-8489000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1880000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>4405000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>3485000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>5289000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-6423000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>3244000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>2312000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2451000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2348000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>2913000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>4761000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>4761000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>4447000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>3711000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>1204000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1973000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>211000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-8000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>1019000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>1778000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>2243000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>2823000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>1416000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>4452000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>2551000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1090000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1134000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>3685000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1212000.0</v>
       </c>
-      <c r="BB19"/>
-[...1 lines deleted...]
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19">
         <v>1127000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>1454000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>715000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>774000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
+      <c r="AM20"/>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
@@ -21301,366 +21857,374 @@
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20"/>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-9214000.0</v>
+      </c>
+      <c r="C21">
+        <v>-13132000.0</v>
+      </c>
+      <c r="D21">
         <v>-9687000.0</v>
       </c>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
       <c r="E21">
+        <v>-11851000.0</v>
+      </c>
+      <c r="F21">
+        <v>-19297000.0</v>
+      </c>
+      <c r="G21">
         <v>1611000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2888000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5451000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2198000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>10176000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>297000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11583000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>18251000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>11778000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>16890000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1515000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-9607000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21817000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>6142000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2003000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-13058000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5695000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3804000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1139000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13979000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>59638000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3275000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1185000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1211000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12803000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>10229000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5840000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>34567000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3838000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-626000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-626000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>3475000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>14777000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7841000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5376000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>8529000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>27084000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>5933000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3177000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>10777000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>26331000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>18175000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4171000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7451000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>22814000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>23515000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>24975000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>18950000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4756000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>19181000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>11572000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>10583000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>16381000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>19358000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>12656000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>3220000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>12599000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>9536000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>4241000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>5779000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>5526000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>11385000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>3636000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>4292000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>12371000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>8726000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>2238000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>8847000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>8847000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>4638000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>4082000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-4240000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>1121000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-56000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
+      <c r="AM22"/>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
@@ -21707,307 +22271,319 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>41166000.0</v>
+      </c>
+      <c r="C23">
+        <v>32973999.0</v>
+      </c>
+      <c r="D23">
         <v>32375999.0</v>
       </c>
-      <c r="C23">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
+        <v>47524000.0</v>
+      </c>
+      <c r="F23">
+        <v>36835000.0</v>
+      </c>
+      <c r="G23">
         <v>59898000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>54028000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>66958000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>56083000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>81833000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>116455000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>96891000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>55930000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>106038000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>101251000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>119311000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>51868000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>85253000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>92540000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>76121000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>54574000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>44168000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>50334000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>48561000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>39103000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>39461000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>62409000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>69679000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>47290000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>52710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>71193000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>82496000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21180000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>71423000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>74406000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>68674000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>67972000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>50636000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>54596000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>61465000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>62503000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>38106000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6788000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>101121000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>101421000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>43310000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>62136000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>84960000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>63868000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>74746000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>102758000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>97604000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>81088000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>73215000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>69833000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>69095000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>91665000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>75144000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>73228000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>70949000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>62072000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>52021000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>41014000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>56557000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>47473000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>41984000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>57354000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>40878000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>38195000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>35445000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>32258000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>51859000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>47658000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>34373000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>34373000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>41920000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>37538000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>41746000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>21922000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>56000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22044,1765 +22620,1812 @@
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>2557000.0</v>
+      </c>
+      <c r="C25">
+        <v>2514000.0</v>
+      </c>
+      <c r="D25">
         <v>2404000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2411000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2328000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2285000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2163000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2145000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2615000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2612000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2551000.0</v>
       </c>
       <c r="M25">
         <v>2604000.0</v>
       </c>
       <c r="N25">
+        <v>2551000.0</v>
+      </c>
+      <c r="O25">
+        <v>2604000.0</v>
+      </c>
+      <c r="P25">
         <v>2574000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2706000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2570000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2565000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2656000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2623000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2608000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2596000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2692000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2858000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3004000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2995000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2747000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2725000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2725000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2732000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2756000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2756000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2882000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2927000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2912000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>2896000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2859000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2703000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2635000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2622000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2711000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2604000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2571000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2301000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2259000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2195000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2167000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2360000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2266000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>2666000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2726000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2658000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2665000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2611000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2594000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>2584000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>2747000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2467000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1973000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1911000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1927000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1834000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1866000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1937000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1972000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1910000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1866000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1769000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1620000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1437000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1448000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1295000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261000.0</v>
       </c>
       <c r="BX25">
         <v>1153000.0</v>
       </c>
       <c r="BY25">
+        <v>1261000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1153000.0</v>
+      </c>
+      <c r="CA25">
         <v>974000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>630000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26">
+        <v>840000.0</v>
+      </c>
+      <c r="C26">
+        <v>687000.0</v>
+      </c>
+      <c r="D26">
         <v>855000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>933000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1391000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1190000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>981000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>916000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>906000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1156000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1163000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1007000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1072000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1014000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>967000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>755000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>679000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1098000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>814000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>798000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>774000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>594000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>791000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>768000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>835000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>864000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>833000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>706000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>681000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>877000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>784000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1182000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1124000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>935000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>845000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>845000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>755000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>602000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>688000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>738000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>687000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>618000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>738000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>670000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>715000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="AV26">
         <v>869000.0</v>
       </c>
       <c r="AW26">
+        <v>728000.0</v>
+      </c>
+      <c r="AX26">
+        <v>869000.0</v>
+      </c>
+      <c r="AY26">
         <v>702000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>871000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>866000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>791000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>916000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>818000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>954000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>829000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>843000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>902000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>996000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>861000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>753000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>908000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>800000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>886000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>900000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1055000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1111000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>988000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1011000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>909000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>1079000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1008000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>956000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>956000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>946000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>678000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>991000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>923000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1275000.0</v>
       </c>
-      <c r="AD27"/>
-[...1 lines deleted...]
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>1275000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>489000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27">
         <v>332000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>4145000.0</v>
+      </c>
+      <c r="C28">
+        <v>2538000.0</v>
+      </c>
+      <c r="D28">
         <v>2049000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2228000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2884000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2796000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2290000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2290000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1903000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2519000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2410000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1828000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2147000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2394000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2128000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1737000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1773000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3209000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1236000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1162000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1548000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1262000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1851000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1585000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1643000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1354000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1297000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1345000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1483000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1547000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1647000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1758000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1845000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1391000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1579000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1579000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2135000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1790000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1858000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1837000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1811000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2004000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1697000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1822000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1721000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1969000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1538000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1449000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1455000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1637000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1860000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1515000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2515000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1828000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1999000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1375000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2049000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1641000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1912000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1026000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1658000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1540000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1175000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>731000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3412000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>729000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>798000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>494000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>438000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>652000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1205000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>438000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>438000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1301000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>822000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>317000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>8000.0</v>
+      </c>
+      <c r="C29">
+        <v>151000.0</v>
+      </c>
+      <c r="D29">
         <v>-27000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>157000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>632000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-33000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>15000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1528000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1697000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-938000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-704000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1712000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3181000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4469000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4387000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4145000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-830000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4889000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13212000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-11275000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1014000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>917000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>958000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>4985000.0</v>
+      </c>
+      <c r="C30">
+        <v>3225000.0</v>
+      </c>
+      <c r="D30">
         <v>2904000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3161000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4275000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3986000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3271000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3206000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2809000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3675000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3573000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2991000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3372000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3408000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3095000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2492000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2452000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4307000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2050000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1960000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2322000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1856000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2642000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2050000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2420000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2507000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2187000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2085000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2051000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2164000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2424000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2431000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2940000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2969000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2326000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2424000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2424000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2655000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2737000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2478000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2596000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2524000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2429000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2742000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2367000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2537000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2590000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2697000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2407000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2151000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2326000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2503000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2651000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2431000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3333000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2782000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2828000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2218000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2951000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2637000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2773000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1779000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2566000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2340000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2061000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2162000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3033000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2265000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2237000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2063000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2134000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2154000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2213000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1735000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1735000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2247000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1500000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1792000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1823000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>56000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31">
+        <v>-11360000.0</v>
+      </c>
+      <c r="C31">
+        <v>1272000.0</v>
+      </c>
+      <c r="D31">
         <v>333000.0</v>
       </c>
-      <c r="C31">
-[...4 lines deleted...]
-      </c>
       <c r="E31">
+        <v>1470000.0</v>
+      </c>
+      <c r="F31">
+        <v>1035000.0</v>
+      </c>
+      <c r="G31">
         <v>1343000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1690000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4126000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2764000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>13175000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2491000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1739000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2837000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1627000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>587000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2527000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3495000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2240000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-121000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1015000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-102000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3922000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2256000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>11409000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-8148000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1460000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4361000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>3419000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5246000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-6284000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3228000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2214000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3324000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>1872000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1864000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1508000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>3026000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1518000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1025000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1159000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1931000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>168000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-51000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>977000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1735000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>2237000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>2817000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1410000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>4445000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2545000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1084000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1128000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>3679000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1206000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>4985000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>1289000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1118000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1396000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-931000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>643000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>716000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>732000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>1187000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>465000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>231000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>140000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>311000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>43000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>39000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>214000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>624000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>116000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>1435000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-124000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>639000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>2000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-806000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>935000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>1421000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1904000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>31952000.0</v>
+      </c>
+      <c r="C32">
+        <v>19842000.0</v>
+      </c>
+      <c r="D32">
         <v>22689000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>35673000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>17538000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>61509000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>51140000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>72409000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>58281000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>92009000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>116752000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>85308000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>74181000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>117816000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>118141000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>117796000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>42261000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>107070000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>98682000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>74118000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41516000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>49863000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>54138000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>47422000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>53082000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>20177000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>65684000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>70864000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>47422000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>65513000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>80588000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>88336000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>55747000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>75261000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>77606000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>68048000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>76000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>54111000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>69373000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>69306000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>67879000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>46635000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>33872000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>107054000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>104598000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>54087000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>88467000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>103135000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>68039000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>82197000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>125572000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>121119000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>106063000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>92165000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>74589000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>88276000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>103237000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>85727000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>89609000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>90307000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>74728000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>55241000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>53613000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>66093000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>51714000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>47763000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>62880000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>52263000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>41831000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>39737000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>44629000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>60585000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>49896000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>43220000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>43220000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>46558000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>41620000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>37506000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>23043000.0</v>
       </c>
-      <c r="CA32"/>
-      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23819,5062 +24442,5204 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>109541000.0</v>
+      </c>
+      <c r="C2">
         <v>219444000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>175640000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137521000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>198122000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>243331000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>214972000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114627000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>199272000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>154049000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>124079000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86463000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58737000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>89745000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>91057000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65512000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27455000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54655000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63129000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>17247000</v>
+      </c>
+      <c r="C3">
         <v>14668000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6022000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4778000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1456000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4464000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6971000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4867000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3581000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4495000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8630000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8117000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18542000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9112000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23208000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9671000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23162000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16346000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17710000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3269000</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>38119000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-60601000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-45209000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>28359000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>100345000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-84645000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>45223000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>29970000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>37616000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>27726000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-31008000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1312000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>12666000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6796000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7698000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4058000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9533000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15651000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3189000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1658000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5117000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15807000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1898000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1570000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-58225000.0</v>
+      </c>
+      <c r="C6">
         <v>-109903000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>43804000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38119000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-60601000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-45209000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28359000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>100345000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-84645000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45223000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>29970000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37616000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27726000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-31008000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1312000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>25545000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38057000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27200000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8474000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>63101000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7">
+        <v>9997000.0</v>
+      </c>
+      <c r="C7">
         <v>-3180000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24143000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20168000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15699000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35083000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-56019000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12030000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13626000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21720000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-12109000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12706000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36048000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23368000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-12000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15311000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>435000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>735000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6346000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-15369000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>3170000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-6561000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>92041000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-96761000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3975000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2622000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>21475000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>5009000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-17960000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-10546000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12786000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-635000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>12491000.0</v>
+      </c>
+      <c r="C9">
         <v>8398000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2184000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3170000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6561000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>92041000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-96728000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2606000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21585000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4979000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-18059000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10467000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12895000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-512000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13406000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1711000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2534000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6389000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-20434000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>-611000.0</v>
+      </c>
+      <c r="C10">
         <v>4740000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6217000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>162000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6969000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3684000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1723000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4458000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8339000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12864000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-19604000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3189000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-172000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15447000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-20067000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10929000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1141000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-977000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1256000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>12405000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9206000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-49601000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>38457000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10789000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5782000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2441000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>13189000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10116000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4449000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19758000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1712000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-9128000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3498000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-5135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1824000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-11749000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-1697000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1607000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2848000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14745000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-1756000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6196000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-588000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1292000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1435000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2457000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3002000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-2201000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>564000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-5195000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1464000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>9657000.0</v>
+      </c>
+      <c r="C14">
         <v>9208000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10348000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10454000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10452000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11150000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12087000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10969000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11617000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10819000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10187000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8981000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10316000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10454000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9098000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7564000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7517000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4712000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15">
-        <v>119911000.0</v>
+        <v>-10513000.0</v>
       </c>
       <c r="C15">
+        <v>-119911000.0</v>
+      </c>
+      <c r="D15">
+        <v>-10503000.0</v>
+      </c>
+      <c r="E15">
         <v>10503000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
         <v>119906000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>141728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10498000.0</v>
       </c>
       <c r="H15">
         <v>10498000.0</v>
       </c>
       <c r="I15">
+        <v>10498000.0</v>
+      </c>
+      <c r="J15">
         <v>110688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10493000.0</v>
       </c>
       <c r="K15">
         <v>10493000.0</v>
       </c>
       <c r="L15">
+        <v>10493000.0</v>
+      </c>
+      <c r="M15">
         <v>20928000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29904000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>66538000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16254000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31053000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8457000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19705000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>51316000.0</v>
+      </c>
+      <c r="C16">
         <v>109541000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>219444000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>175640000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>137521000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>198122000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>243331000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>214972000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>114627000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>199272000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>154049000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>124079000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>86463000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>58737000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>89745000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>91057000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>65512000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27455000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54655000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63129000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-45982000.0</v>
+      </c>
+      <c r="C18">
         <v>10134000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15277000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>47763000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>42628000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>91939000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27667000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>80746000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35766000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>86480000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>30993000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>43835000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>43912000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>55776000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27221000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8168000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2721000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>19929000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3844000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15763000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-14794000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>34372000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>888000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>16356000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>474000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>11177000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>30251000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9606000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30712000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>10649000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>14744000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5626000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-23748000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-49257000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>231000.0</v>
       </c>
-      <c r="F20">
-[...6 lines deleted...]
-      <c r="I20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>119000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>119000.0</v>
       </c>
       <c r="H21">
         <v>119000.0</v>
       </c>
       <c r="I21">
         <v>119000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="J21">
+        <v>119000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
         <v>-721000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C22">
         <v>15503000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37382000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15211000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26255000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46564000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>88181000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53158000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23511000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>56341000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46421000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>74034000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>34304000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34509000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23094000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16992000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22675000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8408000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2717000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>-376000.0</v>
+      </c>
+      <c r="C23">
         <v>-119725000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3829000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7822000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4219000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25406000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-121000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-265000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1185000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-116000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1210000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-799000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>70000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-50000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10968000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24">
+        <v>-1354000.0</v>
+      </c>
+      <c r="C24">
         <v>-126000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1343000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>61000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>93000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>158000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4845000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3577000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4495000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8624000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-8036000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-18485000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8865000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4243000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-30428000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26868000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5668000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2535000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6716000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>-137000.0</v>
+      </c>
+      <c r="C25">
         <v>2139000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2288000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8484000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>127000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4167000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4487000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10352000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3252000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5458000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3198000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4351000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5346000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3486000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2492000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-189000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3163000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-306000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>484000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>231000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-176000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-121000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-128000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-120000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-175000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-45000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-255000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15872000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27">
+        <v>1008000.0</v>
+      </c>
+      <c r="C27">
         <v>359000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
         <v>46000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2005000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>49000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>357000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>998000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1908000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2043000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1440000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>281000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>502000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>873000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>849000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>64000.0</v>
       </c>
-      <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-10889000.0</v>
+      </c>
+      <c r="C28">
         <v>-119911000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10517000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10503000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-119678000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-142086000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10498000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10674000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-110809000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10545000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11678000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21044000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10617000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-63283000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-374000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38473000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9256000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11466000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-50000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>158214000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>-28735000.0</v>
+      </c>
+      <c r="C29">
         <v>24802000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21299000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52541000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44084000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96403000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34638000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85613000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39347000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90975000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39623000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51952000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62454000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>64888000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50429000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17839000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25883000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36275000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21554000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12494000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>-18601000.0</v>
+      </c>
+      <c r="C30">
         <v>-14794000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>33022000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3829000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14993000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>474000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4219000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25406000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13183000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-35207000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2025000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6708000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24111000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-32613000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51367000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-30767000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-52009000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-29978000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-82619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BH1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BL1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BP1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BT1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BX1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>51316000.0</v>
+      </c>
+      <c r="C2">
+        <v>85560000.0</v>
+      </c>
+      <c r="D2">
         <v>95152000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>97071000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>109541000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>133398000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>115060000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>201122000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>219444000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>205923000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>166690000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>145058000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>175640000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>171268000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>129154000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>120984000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>137521000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>116787000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>97594000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>193979000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>198122000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>180171000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>187823000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>248102000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>243331000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>235945000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>222871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>206021000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>214972000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>199348000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>199921000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>135393000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>114627000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>113245000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>111010000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>94686000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>199272000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>199272000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>182373000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>173600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>148312000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>154049000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>176547000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>142359000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>160444000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>124079000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>88632000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>84552000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>101304000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>86463000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>97442000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>87145000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>62211000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>58737000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>114593000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>112031000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>88886000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>89745000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>102556000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>94525000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>79363000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>91057000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>103535000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>115884000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>104595000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>65512000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>73134000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>56191000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>57274000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>27455000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>27427000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1584000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>34309000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>54655000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>54655000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>62920000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>61818000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>63129000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>143000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>437000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>5387000</v>
+      </c>
+      <c r="C3">
+        <v>2427000</v>
+      </c>
+      <c r="D3">
         <v>5342000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5475000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4003000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4063000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5335000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2997000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2273000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1028000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1119000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1416000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2459000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1086000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1797000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>918000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>977000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>791000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>177000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>342000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>146000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>747000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>958000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1151000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1608000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>832000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1480000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2413000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2246000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1783000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1981000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>675000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>428000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>967000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>928000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>788000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>788000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>898000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1388000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>853000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1357000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>897000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1193000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1669000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3229000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2539000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1426000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>976000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3033000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2682000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5111000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>7698000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3415000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2318000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2388000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2656000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1955000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2113000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>4359000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3524000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>7162000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>8163000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3608000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2167000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1502000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2394000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>5985000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>5408000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3694000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>8075000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>3169000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>5291000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>4210000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3676000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>3676000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>4613000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>4869000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>4937000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>21632000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-30582000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>4372000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>42114000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>8170000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-16537000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>20734000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>19193000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-96385000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-4143000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>17951000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-7652000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-60279000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>4771000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>7386000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>13074000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>16850000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-8951000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>15624000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-573000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>64528000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>20766000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>1382000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>2235000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>16324000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>16324000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-104586000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>16899000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>8773000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>25288000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-5737000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-22498000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>34188000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-18085000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>36365000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>35447000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>4080000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-16752000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>14841000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-10979000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>10297000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>24934000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>3474000.0</v>
       </c>
-      <c r="BB4"/>
-[...1 lines deleted...]
-      <c r="BD4">
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4">
         <v>23145000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-859000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>8996000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11319000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1918000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8101000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3942000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2541000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5449000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9546000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1410000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1289000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-845000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3408000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6030000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4231000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-6241000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3048000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>652000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1517000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1484000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>584000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>7475000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-10000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>9102000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1460000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>485000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>485000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>4604000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9436000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>3906000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2271000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4612000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-11486000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5227000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-6611000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>14528000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-9191000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2182000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-4112000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6004000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-17563000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>615000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>78000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1063000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>2362000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1029000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-28949000.0</v>
+      </c>
+      <c r="C6">
+        <v>-34244000.0</v>
+      </c>
+      <c r="D6">
         <v>-9592000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1919000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-12470000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-23857000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>18338000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-86062000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-18322000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13521000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>39233000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>21632000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-30582000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4372000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>42114000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8170000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-16537000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20734000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>19193000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-96385000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4143000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17951000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7652000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-60279000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4771000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7386000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>13074000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>16850000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8951000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>15624000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-573000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>64528000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>20766000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1382000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2235000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>16324000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>16324000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-104586000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>16899000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8773000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>25288000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-5737000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-22498000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>34188000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-18085000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>36365000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>35447000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>4080000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16752000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>14841000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-10979000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>10297000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>24934000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3474000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-55856000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2562000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>23145000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-859000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-12811000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>8031000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>15162000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-11694000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-12478000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-12349000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>11289000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>39083000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-7622000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>16943000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1083000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>29819000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>28000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>25843000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-32725000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-20346000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-20346000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-8857000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1102000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1311000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>62986000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-294000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7">
+        <v>-5079000.0</v>
+      </c>
+      <c r="C7">
+        <v>-18612000.0</v>
+      </c>
+      <c r="D7">
         <v>5863000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>13469000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9431000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-22669000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>24975000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>16627000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-22113000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>859000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>24659000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1059000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-48034000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-11006000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>26279000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7553000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2658000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-760000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>11844000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>8807000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4192000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>13835000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13369000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>60899000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-26282000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-61144000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1988000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>11067000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-7930000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9449000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2660000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>52692000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-33873000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-6155000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1905000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>16008000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>1868000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-9484000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>16894000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>27533000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-13223000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-52106000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>20552000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-12897000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>32342000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-6982000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>5647000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-35455000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>24084000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-22382000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-7335000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>18000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-24331000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-3580000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>3752000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>17238000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>5958000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-24537000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>6917000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-2130000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>19738000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-10736000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-2790000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>2507000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-4292000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>2670000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>2052000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-1876000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-2411000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-4443000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>8380000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-1322000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-1880000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-1880000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-71000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-1021000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>4413000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-15412000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-53000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-2647000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>277000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2474000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>13836000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-19518000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>11326000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-2819000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>4799000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3401000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-5140000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>15782000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-9060000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>98947000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-13628000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-94057000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>810000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-3935000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>421000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>3317000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>1168000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>42409000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-42919000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>700000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1107000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>756000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>756000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>2273000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>5247000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-5353000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>32057000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-10476000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-26512000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>5068000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-8304000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>34757000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-17712000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-9790000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-2209000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>11751000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>851000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-4954000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>3054000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-9497000.0</v>
       </c>
-      <c r="BB8"/>
-[...1 lines deleted...]
-      <c r="BD8">
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8">
         <v>-4454000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>13560000.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>-3917000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1576000.0</v>
+      </c>
+      <c r="D9">
         <v>3072000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3021000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>13974000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5982000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>19387000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-9052000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4045000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1073000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-919000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2647000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>277000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2474000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13836000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-19553000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11341000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2806000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11893000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3374000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4366000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>20555000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4059000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>93154000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-13628000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-101719000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>829000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-3933000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3351000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1077000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>42516000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-42944000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>706000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1140000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>780000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-5613000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2260000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>5273000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-5373000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>32131000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-10446000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-26529000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4982000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-8287000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>34813000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-17693000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-9893000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-2224000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>11751000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1039000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-5263000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>3363000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-9606000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1949000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>5738000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-4454000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>13560000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-9830000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>4650000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-3424000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>8092000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-8315000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-3376000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1258000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-2973000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1399000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-1343000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-2895000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1128000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-3446000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-3446000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>3989000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>-610000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>3175000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-20434000.0</v>
       </c>
-      <c r="CA9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>-2037000.0</v>
+      </c>
+      <c r="C10">
+        <v>-15121000.0</v>
+      </c>
+      <c r="D10">
         <v>3487000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>17044000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6021000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3360000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4638000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26581000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-23119000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6068000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>40452000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1872000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-42473000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-9361000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>14187000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6036000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-10700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16774000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9820000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8236000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-11389000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4802000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>13096000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-732000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3878000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5216000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-6673000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>17106000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-13926000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8709000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-484000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>11997000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-15764000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-231000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6634000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>14986000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>14986000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>218000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-4145000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>10769000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>11190000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-4950000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-30585000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>21616000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8452000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-19087000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>13831000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8157000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-24858000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-319000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5528000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2934000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>20076000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-28710000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7086000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-5721000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>24595000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-10513000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-13723000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3340000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>823000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-3827000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-6075000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-2011000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-106000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-2737000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>4901000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-6006000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>5497000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-3251000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-2343000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1060000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1497000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-4363000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-4363000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-3859000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-2735000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>4243000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-1256000.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-9458000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-5551000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>54000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3027000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-9273000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>19670000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1690000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10918000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-10574000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18200000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11436000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3244000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-22972000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-30780000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3659000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>34830000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3327000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-3505000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3805000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-15152000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-146000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2540000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>23038000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-13489000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>7815000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1096000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1096000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-4019000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-4208000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>9387000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-11957000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>996000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>11433000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-15020000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-5657000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>6803000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>3777000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>5061000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2707000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>7058000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-12524000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-5932000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-5420000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>13760000.0</v>
       </c>
-      <c r="BB11"/>
-[...1 lines deleted...]
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11">
         <v>-3248000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2680000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>6592000.0</v>
       </c>
-      <c r="BG11"/>
-[...1 lines deleted...]
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>7867000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>6791000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-5000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1490000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>808000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1487000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-2249000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1736000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-3298000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-2936000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-4402000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-2100000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1703000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>721000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>29000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-4872000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>41000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>28000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-332000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3489000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>474000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-2136000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-3651000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-12040000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>649000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>764000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-1122000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5063000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-3465000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-1083000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-2212000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4565000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>681000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-522000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-6331000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2374000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4388000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-2244000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-1670000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>85000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>17126000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-1807000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-659000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>3670000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-915000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-412000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1123000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4570000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1849000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1730000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
-[...1 lines deleted...]
-      </c>
+      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12">
-        <v>2576000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="BP12"/>
       <c r="BQ12">
+        <v>2576000.0</v>
+      </c>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>484000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-5429000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>9284000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>9284000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3369000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1738000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1400000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-357000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1447000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>474000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2217000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>48000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-5162000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>298000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1088000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2341000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2328000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1982000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>643000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1210000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-3326000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1081000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>36000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5211000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-2201000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>813000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>485000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>3538000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>564000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>2091000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-3757000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1207000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-5195000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-1464000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>2557000.0</v>
+      </c>
+      <c r="C14">
+        <v>2514000.0</v>
+      </c>
+      <c r="D14">
         <v>2424000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2411000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2328000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2285000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2163000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2145000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2615000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2612000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2551000.0</v>
       </c>
       <c r="M14">
         <v>2604000.0</v>
       </c>
       <c r="N14">
+        <v>2551000.0</v>
+      </c>
+      <c r="O14">
+        <v>2604000.0</v>
+      </c>
+      <c r="P14">
         <v>2574000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2706000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2570000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2565000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2656000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2623000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2608000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2596000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2692000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2858000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3004000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2995000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3620000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2747000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2725000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2725000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2732000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2756000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2756000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2882000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2927000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2912000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2948000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2896000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2859000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2703000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2635000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2622000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2711000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2604000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2571000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2301000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2259000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2195000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2167000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2360000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2266000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2666000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2726000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2658000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2665000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2611000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2594000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2584000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2747000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2467000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1973000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1911000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1927000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1834000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1866000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1937000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1972000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1910000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1866000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1769000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1620000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1437000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1448000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1295000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1295000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1261000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1153000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>974000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>630000.0</v>
       </c>
-      <c r="CA14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>-2632000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2629000.0</v>
+      </c>
+      <c r="D15">
+        <v>-2628000.0</v>
+      </c>
+      <c r="E15">
+        <v>-2628000.0</v>
+      </c>
+      <c r="F15">
         <v>2628000.0</v>
       </c>
-      <c r="C15">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="G15">
         <v>2626000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2625000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>112034000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2626000.0</v>
       </c>
       <c r="J15">
         <v>2626000.0</v>
       </c>
       <c r="K15">
-        <v>2625000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="L15">
         <v>2626000.0</v>
       </c>
       <c r="M15">
-        <v>2626000.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="N15">
         <v>2626000.0</v>
       </c>
       <c r="O15">
-        <v>2625000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="P15">
         <v>2626000.0</v>
       </c>
       <c r="Q15">
-        <v>2622000.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="R15">
         <v>2626000.0</v>
       </c>
       <c r="S15">
+        <v>2622000.0</v>
+      </c>
+      <c r="T15">
+        <v>2626000.0</v>
+      </c>
+      <c r="U15">
         <v>112034000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2625000.0</v>
       </c>
       <c r="V15">
         <v>2624000.0</v>
       </c>
       <c r="W15">
-        <v>133854999.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="X15">
         <v>2624000.0</v>
       </c>
       <c r="Y15">
-        <v>2625000.0</v>
+        <v>133854999.0</v>
       </c>
       <c r="Z15">
         <v>2624000.0</v>
       </c>
       <c r="AA15">
         <v>2625000.0</v>
       </c>
       <c r="AB15">
         <v>2624000.0</v>
       </c>
       <c r="AC15">
-        <v>2626000.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="AD15">
         <v>2624000.0</v>
       </c>
       <c r="AE15">
-        <v>2624000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="AF15">
         <v>2624000.0</v>
       </c>
       <c r="AG15">
-        <v>2625000.0</v>
+        <v>2624000.0</v>
       </c>
       <c r="AH15">
-        <v>2625000.0</v>
+        <v>2624000.0</v>
       </c>
       <c r="AI15">
         <v>2625000.0</v>
       </c>
       <c r="AJ15">
         <v>2625000.0</v>
       </c>
       <c r="AK15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AM15">
         <v>102813000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2624000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2623000.0</v>
       </c>
       <c r="AO15">
         <v>2623000.0</v>
       </c>
       <c r="AP15">
         <v>2623000.0</v>
       </c>
       <c r="AQ15">
         <v>2623000.0</v>
       </c>
       <c r="AR15">
-        <v>2624000.0</v>
+        <v>2623000.0</v>
       </c>
       <c r="AS15">
         <v>2623000.0</v>
       </c>
       <c r="AT15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AV15">
         <v>5247000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>5247000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>5233000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>5201000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15603000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4767000.0</v>
       </c>
       <c r="BA15">
         <v>4767000.0</v>
       </c>
       <c r="BB15">
+        <v>4767000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4767000.0</v>
+      </c>
+      <c r="BD15">
         <v>54142000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4132000.0</v>
       </c>
       <c r="BE15">
         <v>4132000.0</v>
       </c>
       <c r="BF15">
+        <v>4132000.0</v>
+      </c>
+      <c r="BG15">
+        <v>4132000.0</v>
+      </c>
+      <c r="BH15">
         <v>4128000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4130000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3997000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>3999000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>7996000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>7995000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>15062000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>8457000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>22367000.0</v>
+      </c>
+      <c r="C16">
+        <v>51316000.0</v>
+      </c>
+      <c r="D16">
         <v>85560000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>95152000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>97071000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>109541000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>133398000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>115060000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>201122000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>219444000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>205923000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>166690000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>145058000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>175640000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>171268000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>129154000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>120984000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>137521000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>116787000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>97594000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>193979000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>198122000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>180171000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>187823000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>248102000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>243331000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>235945000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>222871000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>206021000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>214972000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>199348000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>199921000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>135393000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>114627000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>113245000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>111010000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>94686000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>94686000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>199272000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>182373000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>173600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>148312000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>154049000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>176547000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>142359000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>160444000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>124079000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>88632000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>84552000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>101304000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>86463000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>97442000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>87145000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>62211000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>58737000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>114593000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>112031000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>88886000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>89745000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>102556000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>94525000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>79363000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>91057000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>103535000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>115884000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>104595000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>65512000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>73134000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>56191000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>57274000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>27455000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>27427000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1584000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>34309000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>34309000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>54063000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>62920000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>61818000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>63129000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28910,510 +29675,520 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-25383000.0</v>
+      </c>
+      <c r="C18">
+        <v>-29863000.0</v>
+      </c>
+      <c r="D18">
         <v>-6458000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-263000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9398000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-20676000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>20492000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>24802000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14484000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>20481000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>35714000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5963000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-32269000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>7238000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>44240000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>7748000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-11553000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>23466000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>21999000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11656000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14493000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>19080000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8583000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>79016000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2426000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9448000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>9351000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>14403000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5535000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4661000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>11828000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>60845000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>3412000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1940000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7553000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>18889000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>7384000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>12708000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>29998000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>43474000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-21492000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>23393000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-9471000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>38563000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>24040000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>22668000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-31649000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>28776000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>63000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>20054000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>33448000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-9653000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>361000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>16093000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>27452000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>11870000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-14041000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>21792000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>4667000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>14803000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-3278000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>7528000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>4931000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-1013000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>4441000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>5337000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-1630000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-5427000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>6077000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>12131000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>87000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>1634000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>1634000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>6154000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-1330000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-140000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-13501000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>1098000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>192</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-5841000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-4503000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-4082000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4618000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4864000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1827000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3485000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-5362000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>5026000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>30220000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>4327000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-240000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>495000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2129000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2414000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-107000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-180000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>5623000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>12974000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>630000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>3501000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5440000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>5396000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>563000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>6347000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>5064000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-797000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>13589000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-9603000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>6287000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>19978000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2036000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-2554000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>69000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>69000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-9157000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>6625000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-18551000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-15561000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-3225000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>1584000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>13887000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-5269000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>447000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>16576000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-13193000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>20085000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-8724000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>4604000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-5085000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-3747000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-1398000.0</v>
       </c>
-      <c r="BB19"/>
-[...1 lines deleted...]
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-207000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-8708000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...14 lines deleted...]
-      <c r="T20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -29429,2158 +30204,2212 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-14000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
-[...4 lines deleted...]
-      </c>
+      <c r="U21"/>
+      <c r="V21"/>
       <c r="W21">
         <v>119000.0</v>
       </c>
       <c r="X21">
+        <v>119000.0</v>
+      </c>
+      <c r="Y21">
+        <v>119000.0</v>
+      </c>
+      <c r="Z21">
         <v>-477000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-721000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>-20582000.0</v>
+      </c>
+      <c r="C22">
+        <v>-12011000.0</v>
+      </c>
+      <c r="D22">
         <v>-9327000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-10416000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-17643000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2797000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1195000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9571000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4330000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>23384000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2776000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-9859000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21081000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>14933000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15780000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3104000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-12398000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>22345000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9202000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3481000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8773000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5472000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6890000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15159000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>19043000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>72373000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6622000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3687000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5499000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1836000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9445000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1523000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>40354000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>15947000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3334000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>834000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>834000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3396000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>18680000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>12868000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>14224000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>10569000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>29647000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4850000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3793000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>8131000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>30128000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>11451000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>5347000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6274000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>26531000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>15297000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>18156000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>14050000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6169000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>12549000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>8473000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>7113000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>10621000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>12733000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>8439000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2716000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>10121000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6551000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2763000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3659000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>3937000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>7384000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2850000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2821000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>8213000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5389000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2913000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>6160000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>6160000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>3343000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2907000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-2040000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1753000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1151000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23">
+        <v>-2624000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4000.0</v>
+      </c>
+      <c r="D23">
         <v>-7000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-365000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-365000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
         <v>-4864000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1827000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-3485000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5026000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>28804000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-14000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1326000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2129000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3335000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2626000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>231000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>12828000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>119000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2624000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-6591000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-477000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-269000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4867000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2659000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3038000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>176000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-176000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5632000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>19550000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>31000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-143000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-9000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-9000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-10055000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>190000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-51000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-2000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-189000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>27000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-469000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-721000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-22000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>24601000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-151000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>45000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-10000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-45000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>40000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-7162000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-3716000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>85000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>13000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-2130000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>8000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-13155000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-8433000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-30696000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-4848000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-332000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-878000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-8075000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-8871000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-385000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-3147000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>27171000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-19657000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>957000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-37022000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-25656000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-962000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-19624000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-2437000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-50000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>159806000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-1392000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24">
+        <v>-934000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1748000.0</v>
+      </c>
+      <c r="D24">
         <v>-499000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>972000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-79000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-555000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>471000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1170000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1212000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1343000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>40692000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>34547000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4327000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>949000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>383000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>56000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1768000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-458000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1861000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-106000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-54000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2931000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-4753000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1558000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-111000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1480000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-2405000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2241000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-21447000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1979000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-655000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>901000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-967000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-924000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-788000.0</v>
       </c>
-      <c r="AJ24">
-[...2 lines deleted...]
-      <c r="AK24">
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-1223000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-1388000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-853000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1357000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-1349000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-1187000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1669000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-3229000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-4937000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-1348000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>3000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-3033000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-1435000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-5109000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-7643000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-3415000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1605000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-3600000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-2866000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-1367000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1050000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-4330000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-3766000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-4185000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>16201000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-23375000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-3166000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-344000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>353000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>773000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-194000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-17702000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2099000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>20771000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-23807000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-5092000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-3774000.0</v>
       </c>
-      <c r="BW24"/>
-[...1 lines deleted...]
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-1121000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-82619000.0</v>
       </c>
-      <c r="CA24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>3106000.0</v>
+      </c>
+      <c r="C25">
+        <v>210000.0</v>
+      </c>
+      <c r="D25">
         <v>-302000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-516000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>263000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>573000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-199000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-544000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2309000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-5346000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6817000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>34000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5403000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3360000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-59000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2464000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2629000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-1629000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1783000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1566000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>412000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2417000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2188000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>530000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8242000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>928000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1592000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>43000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>43000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8940000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1411000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5939000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-3116000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2467000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-273000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-348000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>1406000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2408000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2183000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1109000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4574000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-4011000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-3310000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>441000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3682000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-3655000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-26000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AY25">
         <v>6000.0</v>
       </c>
       <c r="AZ25">
         <v>6000.0</v>
       </c>
       <c r="BA25">
         <v>6000.0</v>
       </c>
       <c r="BB25">
+        <v>6000.0</v>
+      </c>
+      <c r="BC25">
+        <v>6000.0</v>
+      </c>
+      <c r="BD25">
         <v>-4268000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1722000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>10490000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>5853000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>13084000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>12625000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>3547000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-1474000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-982000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4100000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-703000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>53000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>717000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-601000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-776000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>469000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>769000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1471000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1276000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-753000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-754000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1403000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-1865000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>2822000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>158000.0</v>
       </c>
-      <c r="CA25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>-3000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>231000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>231000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-176000.0</v>
       </c>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-113000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-8000.0</v>
       </c>
-      <c r="AJ26">
-[...2 lines deleted...]
-      <c r="AK26">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>94686000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-69000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-4000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-2000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-53000.0</v>
       </c>
-      <c r="AP26">
-[...2 lines deleted...]
-      <c r="AQ26">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-98000.0</v>
       </c>
-      <c r="AR26">
-[...2 lines deleted...]
-      <c r="AS26">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-22000.0</v>
       </c>
-      <c r="AT26">
-[...2 lines deleted...]
-      <c r="AU26">
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-121000.0</v>
       </c>
-      <c r="AV26">
-[...2 lines deleted...]
-      <c r="AW26">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-54000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-45000.0</v>
       </c>
-      <c r="AY26">
-[...4 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>19292000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-255000.0</v>
       </c>
-      <c r="BC26">
-[...4 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>72000.0</v>
       </c>
-      <c r="BF26">
-[...4 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27">
-        <v>226000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C27">
-        <v>236000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="D27">
         <v>226000.0</v>
       </c>
       <c r="E27">
+        <v>236000.0</v>
+      </c>
+      <c r="F27">
+        <v>226000.0</v>
+      </c>
+      <c r="G27">
         <v>246000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>91000.0</v>
       </c>
-      <c r="G27">
-[...2 lines deleted...]
-      <c r="H27">
+      <c r="I27">
+        <v>0.0</v>
+      </c>
+      <c r="J27">
         <v>22000.0</v>
       </c>
-      <c r="I27">
-[...2 lines deleted...]
-      <c r="J27">
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27">
         <v>-2543000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1610000.0</v>
       </c>
-      <c r="L27">
-[...4 lines deleted...]
-      </c>
       <c r="N27">
+        <v>0.0</v>
+      </c>
+      <c r="O27">
+        <v>0.0</v>
+      </c>
+      <c r="P27">
         <v>46000.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>-1660000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1750000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1535000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>380000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-49000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-2220000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>498000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>49000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>885000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>21000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>-698000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-3211000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="AF27">
         <v>107000.0</v>
       </c>
       <c r="AG27">
+        <v>107000.0</v>
+      </c>
+      <c r="AH27">
+        <v>107000.0</v>
+      </c>
+      <c r="AI27">
         <v>120000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>128000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>273000.0</v>
       </c>
-      <c r="AJ27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AL27"/>
       <c r="AM27">
         <v>477000.0</v>
       </c>
       <c r="AN27">
         <v>477000.0</v>
       </c>
       <c r="AO27">
         <v>477000.0</v>
       </c>
       <c r="AP27">
-        <v>612000.0</v>
+        <v>477000.0</v>
       </c>
       <c r="AQ27">
         <v>477000.0</v>
       </c>
       <c r="AR27">
-        <v>477000.0</v>
+        <v>612000.0</v>
       </c>
       <c r="AS27">
         <v>477000.0</v>
       </c>
       <c r="AT27">
+        <v>477000.0</v>
+      </c>
+      <c r="AU27">
+        <v>477000.0</v>
+      </c>
+      <c r="AV27">
         <v>460000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>776000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>204000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>458000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-774000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>17858000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-2248000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1264000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>-22000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>22000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>-8054000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-7364000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>-10990000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>-12401000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>1553000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>-64000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>873000.0</v>
       </c>
-      <c r="BO27"/>
-[...1 lines deleted...]
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>-366000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>863000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>377000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>9000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>-68000.0</v>
       </c>
-      <c r="BW27"/>
-[...1 lines deleted...]
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>44000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-2632000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2633000.0</v>
+      </c>
+      <c r="D28">
         <v>-2635000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2628000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2993000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2626000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2625000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-112034000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2626000.0</v>
       </c>
       <c r="J28">
         <v>-2626000.0</v>
       </c>
       <c r="K28">
+        <v>-2626000.0</v>
+      </c>
+      <c r="L28">
+        <v>-2626000.0</v>
+      </c>
+      <c r="M28">
         <v>-2625000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2640000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2626000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2625000.0</v>
       </c>
       <c r="P28">
         <v>-2626000.0</v>
       </c>
       <c r="Q28">
         <v>-2625000.0</v>
       </c>
       <c r="R28">
         <v>-2626000.0</v>
       </c>
       <c r="S28">
+        <v>-2625000.0</v>
+      </c>
+      <c r="T28">
+        <v>-2626000.0</v>
+      </c>
+      <c r="U28">
         <v>-111803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2506000.0</v>
       </c>
       <c r="V28">
         <v>-2624000.0</v>
       </c>
       <c r="W28">
+        <v>-2506000.0</v>
+      </c>
+      <c r="X28">
+        <v>-2624000.0</v>
+      </c>
+      <c r="Y28">
         <v>-133854999.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3101000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2624000.0</v>
       </c>
       <c r="AA28">
         <v>-2625000.0</v>
       </c>
       <c r="AB28">
         <v>-2624000.0</v>
       </c>
       <c r="AC28">
+        <v>-2625000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-2624000.0</v>
+      </c>
+      <c r="AE28">
         <v>-2626000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-2800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2624000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-2624000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2594000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2768000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2634000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2634000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-102813000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2434000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2674000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2625000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2812000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2596000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-3092000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-3345000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-2645000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5247000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-5398000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-5188000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-5211000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-15648000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-4727000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4767000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14525000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-51008000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4091000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-4132000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-4052000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4046000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-4130000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>11766000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-3964000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-7960000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-5621000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6277000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>45777000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-8871000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-385000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-12423000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-12423000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>957000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>-8807000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-962000.0</v>
       </c>
-      <c r="BW28"/>
-[...1 lines deleted...]
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>-50000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>159106000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-1392000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>-19996000.0</v>
+      </c>
+      <c r="C29">
+        <v>-27436000.0</v>
+      </c>
+      <c r="D29">
         <v>-1116000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5212000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5395000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-16613000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25827000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>27799000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12211000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21509000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>36833000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4547000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-29810000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8324000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>46037000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8666000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-10576000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>24257000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>22176000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>11998000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14347000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>19827000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7625000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80167000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4034000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>10280000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>10831000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>16816000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3289000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6444000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>13809000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>61520000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3840000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2907000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>8481000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>19677000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>19677000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>8282000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>14096000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>30851000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>44831000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1197000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-20299000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>25062000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-6242000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>41102000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>25466000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>23644000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-28616000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>31458000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5174000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>27752000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>36863000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-7335000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>2749000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>18749000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>29407000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>13983000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-9682000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>25316000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>11829000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>22966000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>330000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>9695000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>6433000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>1381000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>10426000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>10745000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>2064000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>2648000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>9246000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>17422000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>4297000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>5310000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>5310000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>10767000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>3539000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>4797000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-13501000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1098000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30">
+        <v>-6321000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4175000.0</v>
+      </c>
+      <c r="D30">
         <v>-5841000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-4503000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-4082000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4618000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4864000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1827000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3485000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5362000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35698000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28804000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1868000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1326000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1297000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2129000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3335000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-898000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-357000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3420000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12828000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>630000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2597000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-6591000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3838000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-269000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4867000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2659000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3038000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>11806000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11582000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5632000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>19550000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1069000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3478000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-719000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-719000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-10055000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5237000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-19404000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-16918000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-4122000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>397000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>12218000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8498000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2092000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>15228000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-14166000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>17052000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-11406000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-505000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-12728000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-7162000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-3716000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-7597000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-12096000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-2130000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-10790000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>917000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-13155000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-8433000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-30696000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-4848000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-16423000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-1421000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-8075000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-9177000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>6583000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-3147000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>27171000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3205000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7464000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-37022000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-25656000.0</v>
       </c>
-      <c r="BW30"/>
-[...1 lines deleted...]
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-6058000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-82619000.0</v>
       </c>
-      <c r="CA30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>