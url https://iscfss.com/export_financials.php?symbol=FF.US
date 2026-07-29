--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1109,51 +1109,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
         <v>10673000.0</v>
       </c>
       <c r="C2">
         <v>9732000.0</v>
       </c>
       <c r="D2">
-        <v>21330000.0</v>
+        <v>22220000.0</v>
       </c>
       <c r="E2">
         <v>35455000.0</v>
       </c>
       <c r="F2">
         <v>21933000.0</v>
       </c>
       <c r="G2">
         <v>12321000.0</v>
       </c>
       <c r="H2">
         <v>62554000.0</v>
       </c>
       <c r="I2">
         <v>21670000.0</v>
       </c>
       <c r="J2">
         <v>19579000.0</v>
       </c>
       <c r="K2">
         <v>24053000.0</v>
       </c>
       <c r="L2">
         <v>34686000.0</v>
       </c>
@@ -3053,51 +3053,51 @@
       <c r="R39">
         <v>828000.0</v>
       </c>
       <c r="S39">
         <v>4751000.0</v>
       </c>
       <c r="T39">
         <v>1741000.0</v>
       </c>
       <c r="U39">
         <v>4379000.0</v>
       </c>
       <c r="V39"/>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
         <v>5337000.0</v>
       </c>
       <c r="C40">
         <v>19044000.0</v>
       </c>
       <c r="D40">
-        <v>13526000.0</v>
+        <v>12636000.0</v>
       </c>
       <c r="E40">
         <v>14186000.0</v>
       </c>
       <c r="F40">
         <v>3526000.0</v>
       </c>
       <c r="G40">
         <v>13354000.0</v>
       </c>
       <c r="H40">
         <v>13209000.0</v>
       </c>
       <c r="I40">
         <v>12015000.0</v>
       </c>
       <c r="J40">
         <v>11579000.0</v>
       </c>
       <c r="K40">
         <v>9308000.0</v>
       </c>
       <c r="L40">
         <v>13867000.0</v>
       </c>
@@ -4565,51 +4565,51 @@
       </c>
       <c r="CA1" t="s">
         <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>20</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="2" spans="1:82">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
         <v>11861000.0</v>
       </c>
       <c r="C2">
         <v>10673000.0</v>
       </c>
       <c r="D2">
-        <v>7676000.0</v>
+        <v>7648000.0</v>
       </c>
       <c r="E2">
         <v>8602000.0</v>
       </c>
       <c r="F2">
         <v>5782000.0</v>
       </c>
       <c r="G2">
         <v>9732000.0</v>
       </c>
       <c r="H2">
         <v>10821000.0</v>
       </c>
       <c r="I2">
         <v>10530000.0</v>
       </c>
       <c r="J2">
         <v>15780000.0</v>
       </c>
       <c r="K2">
         <v>21330000.0</v>
       </c>
       <c r="L2">
         <v>20055000.0</v>
       </c>
@@ -11425,51 +11425,51 @@
         <v>2309000.0</v>
       </c>
       <c r="BX39">
         <v>2309000.0</v>
       </c>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39">
         <v>4379000.0</v>
       </c>
       <c r="CC39"/>
       <c r="CD39"/>
     </row>
     <row r="40" spans="1:82">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
         <v>4129000.0</v>
       </c>
       <c r="C40">
         <v>-5336000.0</v>
       </c>
       <c r="D40">
-        <v>16650000.0</v>
+        <v>16678000.0</v>
       </c>
       <c r="E40">
         <v>17199000.0</v>
       </c>
       <c r="F40">
         <v>17032000.0</v>
       </c>
       <c r="G40">
         <v>19044000.0</v>
       </c>
       <c r="H40">
         <v>11975000.0</v>
       </c>
       <c r="I40">
         <v>15031000.0</v>
       </c>
       <c r="J40">
         <v>123089000.0</v>
       </c>
       <c r="K40">
         <v>13526000.0</v>
       </c>
       <c r="L40">
         <v>6512000.0</v>
       </c>
@@ -16154,51 +16154,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
-        <v>-54254000.0</v>
+        <v>-49079000.0</v>
       </c>
       <c r="C5">
         <v>16433000.0</v>
       </c>
       <c r="D5">
         <v>37521000.0</v>
       </c>
       <c r="E5">
         <v>13866000.0</v>
       </c>
       <c r="F5">
         <v>16061000.0</v>
       </c>
       <c r="G5">
         <v>22339000.0</v>
       </c>
       <c r="H5">
         <v>65309000.0</v>
       </c>
       <c r="I5">
         <v>60628000.0</v>
       </c>
       <c r="J5">
         <v>16649000.0</v>
       </c>
@@ -16222,51 +16222,51 @@
       </c>
       <c r="Q5">
         <v>34252000.0</v>
       </c>
       <c r="R5">
         <v>25473000.0</v>
       </c>
       <c r="S5">
         <v>35022000.0</v>
       </c>
       <c r="T5">
         <v>13215000.0</v>
       </c>
       <c r="U5">
         <v>4127000.0</v>
       </c>
       <c r="V5">
         <v>-24424000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
-        <v>-44597000.0</v>
+        <v>-39422000.0</v>
       </c>
       <c r="C6">
         <v>25641000.0</v>
       </c>
       <c r="D6">
         <v>47869000.0</v>
       </c>
       <c r="E6">
         <v>24320000.0</v>
       </c>
       <c r="F6">
         <v>26513000.0</v>
       </c>
       <c r="G6">
         <v>33489000.0</v>
       </c>
       <c r="H6">
         <v>77396000.0</v>
       </c>
       <c r="I6">
         <v>71577000.0</v>
       </c>
       <c r="J6">
         <v>28293000.0</v>
       </c>
@@ -18578,63 +18578,63 @@
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
-        <v>-9214000.0</v>
+        <v>-20545000.0</v>
       </c>
       <c r="C5">
-        <v>-13132000.0</v>
+        <v>-11860000.0</v>
       </c>
       <c r="D5">
-        <v>-9687000.0</v>
+        <v>-9228000.0</v>
       </c>
       <c r="E5">
-        <v>-11851000.0</v>
+        <v>-10355000.0</v>
       </c>
       <c r="F5">
-        <v>-19297000.0</v>
+        <v>-18226000.0</v>
       </c>
       <c r="G5">
         <v>2988000.0</v>
       </c>
       <c r="H5">
         <v>-1163000.0</v>
       </c>
       <c r="I5">
         <v>9611000.0</v>
       </c>
       <c r="J5">
         <v>4997000.0</v>
       </c>
       <c r="K5">
         <v>23386000.0</v>
       </c>
       <c r="L5">
         <v>2824000.0</v>
       </c>
       <c r="M5">
         <v>-9810000.0</v>
       </c>
       <c r="N5">
         <v>21121000.0</v>
       </c>
@@ -18826,63 +18826,63 @@
       </c>
       <c r="BY5">
         <v>4638000.0</v>
       </c>
       <c r="BZ5">
         <v>4896000.0</v>
       </c>
       <c r="CA5">
         <v>-3300000.0</v>
       </c>
       <c r="CB5">
         <v>1123000.0</v>
       </c>
       <c r="CC5">
         <v>-56000.0</v>
       </c>
       <c r="CD5">
         <v>2000.0</v>
       </c>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
-        <v>-6657000.0</v>
+        <v>-17988000.0</v>
       </c>
       <c r="C6">
-        <v>-10618000.0</v>
+        <v>-9346000.0</v>
       </c>
       <c r="D6">
-        <v>-7283000.0</v>
+        <v>-6824000.0</v>
       </c>
       <c r="E6">
-        <v>-9440000.0</v>
+        <v>-7944000.0</v>
       </c>
       <c r="F6">
-        <v>-16969000.0</v>
+        <v>-15898000.0</v>
       </c>
       <c r="G6">
         <v>5273000.0</v>
       </c>
       <c r="H6">
         <v>1000000.0</v>
       </c>
       <c r="I6">
         <v>11756000.0</v>
       </c>
       <c r="J6">
         <v>7612000.0</v>
       </c>
       <c r="K6">
         <v>25998000.0</v>
       </c>
       <c r="L6">
         <v>5405000.0</v>
       </c>
       <c r="M6">
         <v>-7206000.0</v>
       </c>
       <c r="N6">
         <v>23672000.0</v>
       </c>
@@ -25194,57 +25194,57 @@
       </c>
       <c r="P14">
         <v>9098000.0</v>
       </c>
       <c r="Q14">
         <v>7564000.0</v>
       </c>
       <c r="R14">
         <v>7517000.0</v>
       </c>
       <c r="S14">
         <v>5800000.0</v>
       </c>
       <c r="T14">
         <v>4712000.0</v>
       </c>
       <c r="U14">
         <v>630000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>188</v>
       </c>
       <c r="B15">
-        <v>-10513000.0</v>
+        <v>10513000.0</v>
       </c>
       <c r="C15">
-        <v>-119911000.0</v>
+        <v>119911000.0</v>
       </c>
       <c r="D15">
-        <v>-10503000.0</v>
+        <v>10503000.0</v>
       </c>
       <c r="E15">
         <v>10503000.0</v>
       </c>
       <c r="F15">
         <v>119906000.0</v>
       </c>
       <c r="G15">
         <v>141728000.0</v>
       </c>
       <c r="H15">
         <v>10498000.0</v>
       </c>
       <c r="I15">
         <v>10498000.0</v>
       </c>
       <c r="J15">
         <v>110688000.0</v>
       </c>
       <c r="K15">
         <v>10493000.0</v>
       </c>
       <c r="L15">
         <v>10493000.0</v>
       </c>
@@ -27476,51 +27476,51 @@
       </c>
       <c r="BZ6">
         <v>1102000.0</v>
       </c>
       <c r="CA6">
         <v>-1311000.0</v>
       </c>
       <c r="CB6">
         <v>62986000.0</v>
       </c>
       <c r="CC6">
         <v>-294000.0</v>
       </c>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
         <v>180</v>
       </c>
       <c r="B7">
         <v>-5079000.0</v>
       </c>
       <c r="C7">
         <v>-18612000.0</v>
       </c>
       <c r="D7">
-        <v>5863000.0</v>
+        <v>5709000.0</v>
       </c>
       <c r="E7">
         <v>13469000.0</v>
       </c>
       <c r="F7">
         <v>9431000.0</v>
       </c>
       <c r="G7">
         <v>-22669000.0</v>
       </c>
       <c r="H7">
         <v>24975000.0</v>
       </c>
       <c r="I7">
         <v>16627000.0</v>
       </c>
       <c r="J7">
         <v>-22113000.0</v>
       </c>
       <c r="K7">
         <v>859000.0</v>
       </c>
       <c r="L7">
         <v>24659000.0</v>
       </c>
@@ -27894,51 +27894,51 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
         <v>182</v>
       </c>
       <c r="B9">
         <v>-3917000.0</v>
       </c>
       <c r="C9">
         <v>-1576000.0</v>
       </c>
       <c r="D9">
-        <v>3072000.0</v>
+        <v>3079000.0</v>
       </c>
       <c r="E9">
         <v>-3021000.0</v>
       </c>
       <c r="F9">
         <v>13974000.0</v>
       </c>
       <c r="G9">
         <v>-5982000.0</v>
       </c>
       <c r="H9">
         <v>19387000.0</v>
       </c>
       <c r="I9">
         <v>-9052000.0</v>
       </c>
       <c r="J9">
         <v>4045000.0</v>
       </c>
       <c r="K9">
         <v>1073000.0</v>
       </c>
       <c r="L9">
         <v>-919000.0</v>
       </c>
@@ -28899,51 +28899,51 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
     </row>
     <row r="14" spans="1:81">
       <c r="A14" t="s">
         <v>187</v>
       </c>
       <c r="B14">
         <v>2557000.0</v>
       </c>
       <c r="C14">
         <v>2514000.0</v>
       </c>
       <c r="D14">
-        <v>2424000.0</v>
+        <v>2404000.0</v>
       </c>
       <c r="E14">
         <v>2411000.0</v>
       </c>
       <c r="F14">
         <v>2328000.0</v>
       </c>
       <c r="G14">
         <v>2285000.0</v>
       </c>
       <c r="H14">
         <v>2163000.0</v>
       </c>
       <c r="I14">
         <v>2145000.0</v>
       </c>
       <c r="J14">
         <v>2615000.0</v>
       </c>
       <c r="K14">
         <v>2612000.0</v>
       </c>
       <c r="L14">
         <v>2581000.0</v>
       </c>
@@ -29136,60 +29136,60 @@
       <c r="BW14">
         <v>1295000.0</v>
       </c>
       <c r="BX14">
         <v>1295000.0</v>
       </c>
       <c r="BY14">
         <v>1261000.0</v>
       </c>
       <c r="BZ14">
         <v>1153000.0</v>
       </c>
       <c r="CA14">
         <v>974000.0</v>
       </c>
       <c r="CB14">
         <v>630000.0</v>
       </c>
       <c r="CC14"/>
     </row>
     <row r="15" spans="1:81">
       <c r="A15" t="s">
         <v>188</v>
       </c>
       <c r="B15">
-        <v>-2632000.0</v>
+        <v>2632000.0</v>
       </c>
       <c r="C15">
-        <v>-2629000.0</v>
+        <v>2629000.0</v>
       </c>
       <c r="D15">
-        <v>-2628000.0</v>
+        <v>2628000.0</v>
       </c>
       <c r="E15">
-        <v>-2628000.0</v>
+        <v>2628000.0</v>
       </c>
       <c r="F15">
         <v>2628000.0</v>
       </c>
       <c r="G15">
         <v>2626000.0</v>
       </c>
       <c r="H15">
         <v>2625000.0</v>
       </c>
       <c r="I15">
         <v>112034000.0</v>
       </c>
       <c r="J15">
         <v>2626000.0</v>
       </c>
       <c r="K15">
         <v>2626000.0</v>
       </c>
       <c r="L15">
         <v>2626000.0</v>
       </c>
       <c r="M15">
         <v>2625000.0</v>
       </c>
@@ -31042,51 +31042,51 @@
       <c r="BW24"/>
       <c r="BX24">
         <v>-3774000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
         <v>-1121000.0</v>
       </c>
       <c r="CB24">
         <v>-82619000.0</v>
       </c>
       <c r="CC24"/>
     </row>
     <row r="25" spans="1:81">
       <c r="A25" t="s">
         <v>197</v>
       </c>
       <c r="B25">
         <v>3106000.0</v>
       </c>
       <c r="C25">
         <v>210000.0</v>
       </c>
       <c r="D25">
-        <v>-302000.0</v>
+        <v>-94000.0</v>
       </c>
       <c r="E25">
         <v>-516000.0</v>
       </c>
       <c r="F25">
         <v>263000.0</v>
       </c>
       <c r="G25">
         <v>573000.0</v>
       </c>
       <c r="H25">
         <v>-199000.0</v>
       </c>
       <c r="I25">
         <v>-544000.0</v>
       </c>
       <c r="J25">
         <v>2309000.0</v>
       </c>
       <c r="K25">
         <v>-5346000.0</v>
       </c>
       <c r="L25">
         <v>6817000.0</v>
       </c>