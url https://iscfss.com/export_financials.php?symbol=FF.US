--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4293,550 +4296,556 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD62"/>
+  <dimension ref="A1:CE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
         <v>129</v>
       </c>
       <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BN1" t="s">
         <v>131</v>
       </c>
       <c r="BO1" t="s">
         <v>132</v>
       </c>
       <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BR1" t="s">
         <v>134</v>
       </c>
       <c r="BS1" t="s">
         <v>135</v>
       </c>
       <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BV1" t="s">
         <v>137</v>
       </c>
       <c r="BW1" t="s">
         <v>138</v>
       </c>
       <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BZ1" t="s">
         <v>140</v>
       </c>
       <c r="CA1" t="s">
         <v>141</v>
       </c>
       <c r="CB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>23351000.0</v>
+      </c>
+      <c r="C2">
         <v>11861000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10673000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7648000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8602000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5782000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9732000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10821000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10530000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15780000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20055000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29246000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35943000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35455000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31314000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41161000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21070000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21933000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33603000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43631000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25639000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12321000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10393000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32978000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63896000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>62554000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26604000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21146000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24553000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21670000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34546000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35493000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>37617000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19579000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28258000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19428000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24678000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19006000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24053000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25052000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18322000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31518000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34686000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18691000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32402000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34148000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33298000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29273000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18843000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>21450000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15784000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28415000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21491000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25667000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16476000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16109000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17930000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>21441000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21688000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15505000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14260000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22964000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15096000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12623000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10260000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10987000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14825000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12181000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9249000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11260000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13754000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14680000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15328000.0</v>
       </c>
       <c r="BX2">
         <v>15328000.0</v>
       </c>
-      <c r="BY2"/>
+      <c r="BY2">
+        <v>15328000.0</v>
+      </c>
       <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>13057000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4877,52 +4886,53 @@
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4963,318 +4973,318 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>16000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>61000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>129000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>178000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>155000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>208000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>148000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>208000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>126000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>133000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>296000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>199000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>182000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-20000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>124000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>145000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3847000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8433000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7499000.0</v>
       </c>
       <c r="AL5">
         <v>7499000.0</v>
       </c>
       <c r="AM5">
+        <v>7499000.0</v>
+      </c>
+      <c r="AN5">
         <v>5415000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3540000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4254000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3372000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2495000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2055000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1094000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2376000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3658000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4259000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8488000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9183000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6672000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7436000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6047000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6140000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7976000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2597000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5179000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1756000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2929000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1803000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2491000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>959000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1512000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>525000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>663000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>98000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>164000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>38000.0</v>
       </c>
-      <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>15000.0</v>
       </c>
-      <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="BX5">
         <v>111000.0</v>
       </c>
-      <c r="BY5"/>
+      <c r="BY5">
+        <v>111000.0</v>
+      </c>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
@@ -5303,153 +5313,158 @@
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>61000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
+        <v>0.0</v>
+      </c>
+      <c r="I7">
         <v>93000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>184000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>281000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>389000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>433000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>498000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>571000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>630000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>492000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>575000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>644000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>639000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>634000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>495000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>491000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>541000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>392000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>484000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>537000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>531000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>525000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>520000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5457,52 +5472,53 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
@@ -5522,51 +5538,53 @@
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5583,550 +5601,555 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>203771000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>206124000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>205898000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>205661000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>205434000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>204911000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>282489000.0</v>
       </c>
       <c r="N9">
         <v>282489000.0</v>
       </c>
       <c r="O9">
         <v>282489000.0</v>
       </c>
       <c r="P9">
         <v>282489000.0</v>
       </c>
       <c r="Q9">
-        <v>282443000.0</v>
+        <v>282489000.0</v>
       </c>
       <c r="R9">
         <v>282443000.0</v>
       </c>
       <c r="S9">
         <v>282443000.0</v>
       </c>
       <c r="T9">
-        <v>282446000.0</v>
+        <v>282443000.0</v>
       </c>
       <c r="U9">
         <v>282446000.0</v>
       </c>
       <c r="V9">
-        <v>282215000.0</v>
+        <v>282446000.0</v>
       </c>
       <c r="W9">
         <v>282215000.0</v>
       </c>
       <c r="X9">
         <v>282215000.0</v>
       </c>
       <c r="Y9">
         <v>282215000.0</v>
       </c>
       <c r="Z9">
         <v>282215000.0</v>
       </c>
       <c r="AA9">
-        <v>282166000.0</v>
+        <v>282215000.0</v>
       </c>
       <c r="AB9">
         <v>282166000.0</v>
       </c>
       <c r="AC9">
-        <v>282145000.0</v>
+        <v>282166000.0</v>
       </c>
       <c r="AD9">
         <v>282145000.0</v>
       </c>
       <c r="AE9">
         <v>282145000.0</v>
       </c>
       <c r="AF9">
+        <v>282145000.0</v>
+      </c>
+      <c r="AG9">
         <v>282109000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>282178000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>282071000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>281964000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>281813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281828000.0</v>
       </c>
       <c r="AL9">
         <v>281828000.0</v>
       </c>
       <c r="AM9">
+        <v>281828000.0</v>
+      </c>
+      <c r="AN9">
         <v>281564000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>281087000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>280420000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>279994000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>279519000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>279231000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>278592000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>278584000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>278107000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>277652000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>277192000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>276567000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>276318000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>276328000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>276373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276333000.0</v>
       </c>
       <c r="BC9">
         <v>276333000.0</v>
       </c>
       <c r="BD9">
+        <v>276333000.0</v>
+      </c>
+      <c r="BE9">
         <v>257041000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>253907000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>253844000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>253585000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>253505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253423000.0</v>
       </c>
       <c r="BJ9">
         <v>253423000.0</v>
       </c>
-      <c r="BK9"/>
+      <c r="BK9">
+        <v>253423000.0</v>
+      </c>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>34366000.0</v>
+      </c>
+      <c r="C10">
         <v>22367000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51316000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>85560000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>95152000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>97071000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>109541000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>133398000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115060000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>201122000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>219444000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>205923000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>166690000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>145058000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>175640000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>171268000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>129154000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>120984000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>137521000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>116787000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>97594000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>193979000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>198122000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>180171000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>187823000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>248102000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>243331000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>235945000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>222871000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>206021000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>214972000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>199348000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>199921000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>135393000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>114627000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>113245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111010000.0</v>
       </c>
       <c r="AL10">
         <v>111010000.0</v>
       </c>
       <c r="AM10">
+        <v>111010000.0</v>
+      </c>
+      <c r="AN10">
         <v>94686000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>199272000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>182373000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>173600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>148312000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>154049000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>176547000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>142359000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>160444000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>124079000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88632000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>84552000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>101304000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>86463000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>97442000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>87145000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>62211000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>58737000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>114593000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>112031000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>88886000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>89745000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>102556000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>94525000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>79363000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>91057000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>103535000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>115884000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>104595000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>65512000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>73134000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>56191000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>57274000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>27455000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>27427000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34309000.0</v>
       </c>
       <c r="BX10">
         <v>34309000.0</v>
       </c>
       <c r="BY10">
+        <v>34309000.0</v>
+      </c>
+      <c r="BZ10">
         <v>54063000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>62920000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>63129000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>51316000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>85560000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>95152000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>97071000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>109541000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>133398000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>205923000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>166690000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>145058000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>175640000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>171268000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>129154000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>120984000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>137521000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>116787000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>97594000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6143,290 +6166,294 @@
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>34366000.0</v>
+      </c>
+      <c r="C12">
         <v>22367000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>51316000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>85560000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>95152000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>97071000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>109541000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>133398000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>115060000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>201122000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>219444000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>205923000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>166690000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>182739000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>212766000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>210021000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>168580000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>163735000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>184711000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>161951000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>143832000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>244152000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>262526000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>243647000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>249918000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>307746000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>316951000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>311528000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>303431000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>290480000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>294860000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>302450000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>291485000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>232572000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>235326000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>236833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231738000.0</v>
       </c>
       <c r="AL12">
         <v>231738000.0</v>
       </c>
       <c r="AM12">
+        <v>231738000.0</v>
+      </c>
+      <c r="AN12">
         <v>211521000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>305418000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>293382000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>265664000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>224515000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>228716000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>247434000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>228302000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>242825000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>211799000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>194878000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>179860000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>211574000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>190734000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>201359000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>185711000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>158563000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>146505000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>196400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>178968000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>157080000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>146039000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>158826000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>147281000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>131377000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>119257000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>130291000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>128403000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>117650000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>72323000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>75934000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>68028000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>70512000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>73866000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>27427000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71412000.0</v>
       </c>
       <c r="BX12">
         <v>71412000.0</v>
       </c>
-      <c r="BY12"/>
+      <c r="BY12">
+        <v>71412000.0</v>
+      </c>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>63129000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
@@ -6582,352 +6609,356 @@
       <c r="BG13">
         <v>4000.0</v>
       </c>
       <c r="BH13">
         <v>4000.0</v>
       </c>
       <c r="BI13">
         <v>4000.0</v>
       </c>
       <c r="BJ13">
         <v>4000.0</v>
       </c>
       <c r="BK13">
         <v>4000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
         <v>4000.0</v>
       </c>
       <c r="BN13">
         <v>4000.0</v>
       </c>
       <c r="BO13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
-      <c r="BY13"/>
+      <c r="BY13">
+        <v>3000.0</v>
+      </c>
       <c r="BZ13"/>
       <c r="CA13"/>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>3000.0</v>
       </c>
-      <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>44039829.0</v>
+      </c>
+      <c r="C14">
         <v>44026813.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43803243.0</v>
       </c>
       <c r="D14">
         <v>43803243.0</v>
       </c>
       <c r="E14">
         <v>43803243.0</v>
       </c>
       <c r="F14">
+        <v>43803243.0</v>
+      </c>
+      <c r="G14">
         <v>43803000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43763000.0</v>
       </c>
       <c r="I14">
         <v>43763000.0</v>
       </c>
       <c r="J14">
         <v>43763000.0</v>
       </c>
       <c r="K14">
+        <v>43763000.0</v>
+      </c>
+      <c r="L14">
         <v>43766000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43765709.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43763000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43767000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43763000.0</v>
       </c>
       <c r="Q14">
         <v>43763000.0</v>
       </c>
       <c r="R14">
         <v>43763000.0</v>
       </c>
       <c r="S14">
         <v>43763000.0</v>
       </c>
       <c r="T14">
         <v>43763000.0</v>
       </c>
       <c r="U14">
+        <v>43763000.0</v>
+      </c>
+      <c r="V14">
         <v>43754000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43743000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43744000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>43745000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>43744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43743000.0</v>
       </c>
       <c r="AA14">
         <v>43743000.0</v>
       </c>
       <c r="AB14">
         <v>43743000.0</v>
       </c>
       <c r="AC14">
         <v>43743000.0</v>
       </c>
       <c r="AD14">
+        <v>43743000.0</v>
+      </c>
+      <c r="AE14">
         <v>43749000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>43728000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>43733000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>43721000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43722000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43728000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>43715000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>43676000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>43623000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43573000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>43529000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>43487000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>43509199.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>43461000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>43429000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>43382000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>43381070.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>43387000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>43550000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>43394000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>43396273.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>43394000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>43362000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>42950000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>41508000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>41471000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>41463000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>41493000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40887000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>41478000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>40438000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>40131000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>37188000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>40028000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>37523000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>30958000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>29254272.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>29191000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>28199548.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>28196985.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>27550000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>28822000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>26735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26700000.0</v>
       </c>
       <c r="BX14">
         <v>26700000.0</v>
       </c>
       <c r="BY14">
+        <v>26700000.0</v>
+      </c>
+      <c r="BZ14">
         <v>32286294.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>32045246.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>26700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>31819000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>31079000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32045246.0</v>
       </c>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
@@ -7044,327 +7075,22802 @@
       <c r="BG15">
         <v>4000.0</v>
       </c>
       <c r="BH15">
         <v>4000.0</v>
       </c>
       <c r="BI15">
         <v>4000.0</v>
       </c>
       <c r="BJ15">
         <v>4000.0</v>
       </c>
       <c r="BK15">
         <v>4000.0</v>
       </c>
       <c r="BL15">
         <v>4000.0</v>
       </c>
       <c r="BM15">
         <v>4000.0</v>
       </c>
       <c r="BN15">
         <v>4000.0</v>
       </c>
       <c r="BO15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
       <c r="BY15">
         <v>3000.0</v>
       </c>
       <c r="BZ15">
         <v>3000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CA15">
         <v>3000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CB15"/>
+      <c r="CC15">
+        <v>3000.0</v>
+      </c>
       <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16">
+        <v>661000.0</v>
+      </c>
+      <c r="C16">
         <v>1575000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1726000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>995000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1136000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1050000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>904000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4135000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3458000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3863000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3488000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3602000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3664000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3772000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7694000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8091000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6376000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6151000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6265000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5390000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4946000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3976000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3596000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3427000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4093000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5237000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5232000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5258000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4624000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4581000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7114000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5692000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5858000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2736000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6061000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>6063000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5530000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4471000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4143000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3275000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2680000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2296000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2185000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4756000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1940000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1842000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7306000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8253000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6869000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6715000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6181000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6094000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6071000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>6035000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558000.0</v>
       </c>
       <c r="BH16">
         <v>3558000.0</v>
       </c>
       <c r="BI16">
+        <v>3558000.0</v>
+      </c>
+      <c r="BJ16">
         <v>1770000.0</v>
       </c>
+      <c r="BK16">
+        <v>1726000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1511000.0</v>
+      </c>
+      <c r="BM16">
+        <v>1758000.0</v>
+      </c>
+      <c r="BN16">
+        <v>1094000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1048000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1076000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>9348000.0</v>
+      </c>
+      <c r="BR16">
+        <v>9416000.0</v>
+      </c>
+      <c r="BS16">
+        <v>9659000.0</v>
+      </c>
+      <c r="BT16">
+        <v>9859000.0</v>
+      </c>
+      <c r="BU16">
+        <v>9994000.0</v>
+      </c>
+      <c r="BV16">
+        <v>9032000.0</v>
+      </c>
+      <c r="BW16">
+        <v>6749000.0</v>
+      </c>
+      <c r="BX16"/>
+      <c r="BY16">
+        <v>1571000.0</v>
+      </c>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+    </row>
+    <row r="17" spans="1:83">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+    </row>
+    <row r="18" spans="1:83">
+      <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>1569000.0</v>
+      </c>
+      <c r="R18">
+        <v>167000.0</v>
+      </c>
+      <c r="S18">
+        <v>1138000.0</v>
+      </c>
+      <c r="T18">
+        <v>1870000.0</v>
+      </c>
+      <c r="U18">
+        <v>128000.0</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
+        <v>12332000.0</v>
+      </c>
+      <c r="Y18">
+        <v>11969000.0</v>
+      </c>
+      <c r="Z18">
+        <v>13620000.0</v>
+      </c>
+      <c r="AA18">
+        <v>12859000.0</v>
+      </c>
+      <c r="AB18">
+        <v>12965000.0</v>
+      </c>
+      <c r="AC18">
+        <v>17813000.0</v>
+      </c>
+      <c r="AD18">
+        <v>17640000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>18026000.0</v>
+      </c>
+      <c r="AG18">
+        <v>17430000.0</v>
+      </c>
+      <c r="AH18">
+        <v>17160000.0</v>
+      </c>
+      <c r="AI18">
+        <v>144000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>180000.0</v>
+      </c>
+      <c r="AK18">
+        <v>46254000.0</v>
+      </c>
+      <c r="AL18">
+        <v>46727000.0</v>
+      </c>
+      <c r="AM18">
+        <v>46727000.0</v>
+      </c>
+      <c r="AN18">
+        <v>46727000.0</v>
+      </c>
+      <c r="AO18">
+        <v>325000.0</v>
+      </c>
+      <c r="AP18">
+        <v>41248000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>45168000.0</v>
+      </c>
+      <c r="AR18">
+        <v>18033000.0</v>
+      </c>
+      <c r="AS18">
+        <v>45025000.0</v>
+      </c>
+      <c r="AT18">
+        <v>45623000.0</v>
+      </c>
+      <c r="AU18">
+        <v>46329000.0</v>
+      </c>
+      <c r="AV18">
+        <v>46473000.0</v>
+      </c>
+      <c r="AW18">
+        <v>46368000.0</v>
+      </c>
+      <c r="AX18">
+        <v>44621000.0</v>
+      </c>
+      <c r="AY18">
+        <v>42919000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>42561000.0</v>
+      </c>
+      <c r="BA18">
+        <v>42771000.0</v>
+      </c>
+      <c r="BB18">
+        <v>42279000.0</v>
+      </c>
+      <c r="BC18">
+        <v>55939000.0</v>
+      </c>
+      <c r="BD18">
+        <v>56697000.0</v>
+      </c>
+      <c r="BE18">
+        <v>57721000.0</v>
+      </c>
+      <c r="BF18">
+        <v>56942000.0</v>
+      </c>
+      <c r="BG18">
+        <v>57729000.0</v>
+      </c>
+      <c r="BH18">
+        <v>56887000.0</v>
+      </c>
+      <c r="BI18">
+        <v>57762000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>58778000.0</v>
+      </c>
+      <c r="BK18">
+        <v>56657000.0</v>
+      </c>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+    </row>
+    <row r="19" spans="1:83">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+    </row>
+    <row r="20" spans="1:83">
+      <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+    </row>
+    <row r="21" spans="1:83">
+      <c r="A21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
+        <v>0.0</v>
+      </c>
+      <c r="U21">
+        <v>0.0</v>
+      </c>
+      <c r="V21">
+        <v>0.0</v>
+      </c>
+      <c r="W21">
+        <v>1408000.0</v>
+      </c>
+      <c r="X21">
+        <v>1408000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1408000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AK21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AP21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1408000.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
+        <v>9000.0</v>
+      </c>
+      <c r="BK21">
+        <v>38000.0</v>
+      </c>
+      <c r="BL21">
+        <v>66000.0</v>
+      </c>
+      <c r="BM21">
+        <v>94000.0</v>
+      </c>
+      <c r="BN21">
+        <v>123000.0</v>
+      </c>
+      <c r="BO21">
+        <v>151000.0</v>
+      </c>
+      <c r="BP21">
+        <v>179000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>208000.0</v>
+      </c>
+      <c r="BR21">
+        <v>236000.0</v>
+      </c>
+      <c r="BS21">
+        <v>264000.0</v>
+      </c>
+      <c r="BT21">
+        <v>293000.0</v>
+      </c>
+      <c r="BU21">
+        <v>321000.0</v>
+      </c>
+      <c r="BV21">
+        <v>349000.0</v>
+      </c>
+      <c r="BW21">
+        <v>378000.0</v>
+      </c>
+      <c r="BX21">
+        <v>406000.0</v>
+      </c>
+      <c r="BY21">
+        <v>406000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>463000.0</v>
+      </c>
+      <c r="CA21">
+        <v>491000.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21">
+        <v>548000.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21"/>
+    </row>
+    <row r="22" spans="1:83">
+      <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22">
+        <v>40692000.0</v>
+      </c>
+      <c r="C22">
+        <v>31102000.0</v>
+      </c>
+      <c r="D22">
+        <v>30626000.0</v>
+      </c>
+      <c r="E22">
+        <v>6133000.0</v>
+      </c>
+      <c r="F22">
+        <v>9620000.0</v>
+      </c>
+      <c r="G22">
+        <v>26664000.0</v>
+      </c>
+      <c r="H22">
+        <v>20643000.0</v>
+      </c>
+      <c r="I22">
+        <v>24878000.0</v>
+      </c>
+      <c r="J22">
+        <v>29516000.0</v>
+      </c>
+      <c r="K22">
+        <v>56097000.0</v>
+      </c>
+      <c r="L22">
+        <v>25383000.0</v>
+      </c>
+      <c r="M22">
+        <v>26910000.0</v>
+      </c>
+      <c r="N22">
+        <v>67362000.0</v>
+      </c>
+      <c r="O22">
+        <v>69234000.0</v>
+      </c>
+      <c r="P22">
+        <v>26761000.0</v>
+      </c>
+      <c r="Q22">
+        <v>17400000.0</v>
+      </c>
+      <c r="R22">
+        <v>31584000.0</v>
+      </c>
+      <c r="S22">
+        <v>37620000.0</v>
+      </c>
+      <c r="T22">
+        <v>26920000.0</v>
+      </c>
+      <c r="U22">
+        <v>43694000.0</v>
+      </c>
+      <c r="V22">
+        <v>53514000.0</v>
+      </c>
+      <c r="W22">
+        <v>45278000.0</v>
+      </c>
+      <c r="X22">
+        <v>33889000.0</v>
+      </c>
+      <c r="Y22">
+        <v>29087000.0</v>
+      </c>
+      <c r="Z22">
+        <v>42183000.0</v>
+      </c>
+      <c r="AA22">
+        <v>41451000.0</v>
+      </c>
+      <c r="AB22">
+        <v>37573000.0</v>
+      </c>
+      <c r="AC22">
+        <v>42789000.0</v>
+      </c>
+      <c r="AD22">
+        <v>36116000.0</v>
+      </c>
+      <c r="AE22">
+        <v>53329000.0</v>
+      </c>
+      <c r="AF22">
+        <v>39296000.0</v>
+      </c>
+      <c r="AG22">
+        <v>48005000.0</v>
+      </c>
+      <c r="AH22">
+        <v>47521000.0</v>
+      </c>
+      <c r="AI22">
+        <v>59525000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>43754000.0</v>
+      </c>
+      <c r="AK22">
+        <v>43523000.0</v>
+      </c>
+      <c r="AL22">
+        <v>36889000.0</v>
+      </c>
+      <c r="AM22">
+        <v>36889000.0</v>
+      </c>
+      <c r="AN22">
+        <v>51875000.0</v>
+      </c>
+      <c r="AO22">
+        <v>52093000.0</v>
+      </c>
+      <c r="AP22">
+        <v>47948000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>58717000.0</v>
+      </c>
+      <c r="AR22">
+        <v>69907000.0</v>
+      </c>
+      <c r="AS22">
+        <v>64957000.0</v>
+      </c>
+      <c r="AT22">
+        <v>34372000.0</v>
+      </c>
+      <c r="AU22">
+        <v>55988000.0</v>
+      </c>
+      <c r="AV22">
+        <v>64440000.0</v>
+      </c>
+      <c r="AW22">
+        <v>45353000.0</v>
+      </c>
+      <c r="AX22">
+        <v>59184000.0</v>
+      </c>
+      <c r="AY22">
+        <v>67341000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>42483000.0</v>
+      </c>
+      <c r="BA22">
+        <v>42164000.0</v>
+      </c>
+      <c r="BB22">
+        <v>47692000.0</v>
+      </c>
+      <c r="BC22">
+        <v>50626000.0</v>
+      </c>
+      <c r="BD22">
+        <v>70702000.0</v>
+      </c>
+      <c r="BE22">
+        <v>41992000.0</v>
+      </c>
+      <c r="BF22">
+        <v>49078000.0</v>
+      </c>
+      <c r="BG22">
+        <v>43357000.0</v>
+      </c>
+      <c r="BH22">
+        <v>67952000.0</v>
+      </c>
+      <c r="BI22">
+        <v>57439000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>43716000.0</v>
+      </c>
+      <c r="BK22">
+        <v>40376000.0</v>
+      </c>
+      <c r="BL22">
+        <v>41199000.0</v>
+      </c>
+      <c r="BM22">
+        <v>37372000.0</v>
+      </c>
+      <c r="BN22">
+        <v>31298000.0</v>
+      </c>
+      <c r="BO22">
+        <v>29287000.0</v>
+      </c>
+      <c r="BP22">
+        <v>29181000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>26444000.0</v>
+      </c>
+      <c r="BR22">
+        <v>31345000.0</v>
+      </c>
+      <c r="BS22">
+        <v>25339000.0</v>
+      </c>
+      <c r="BT22">
+        <v>30836000.0</v>
+      </c>
+      <c r="BU22">
+        <v>27585000.0</v>
+      </c>
+      <c r="BV22">
+        <v>25242000.0</v>
+      </c>
+      <c r="BW22">
+        <v>26302000.0</v>
+      </c>
+      <c r="BX22">
+        <v>28555000.0</v>
+      </c>
+      <c r="BY22">
+        <v>28555000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>25566000.0</v>
+      </c>
+      <c r="CA22">
+        <v>21707000.0</v>
+      </c>
+      <c r="CB22"/>
+      <c r="CC22">
+        <v>22582000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
+    </row>
+    <row r="23" spans="1:83">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>215041000.0</v>
+      </c>
+      <c r="C23">
+        <v>178997000.0</v>
+      </c>
+      <c r="D23">
+        <v>192242000.0</v>
+      </c>
+      <c r="E23">
+        <v>203492000.0</v>
+      </c>
+      <c r="F23">
+        <v>218212000.0</v>
+      </c>
+      <c r="G23">
+        <v>227669000.0</v>
+      </c>
+      <c r="H23">
+        <v>247691000.0</v>
+      </c>
+      <c r="I23">
+        <v>256466000.0</v>
+      </c>
+      <c r="J23">
+        <v>261185000.0</v>
+      </c>
+      <c r="K23">
+        <v>365385000.0</v>
+      </c>
+      <c r="L23">
+        <v>367081000.0</v>
+      </c>
+      <c r="M23">
+        <v>345836000.0</v>
+      </c>
+      <c r="N23">
+        <v>354459000.0</v>
+      </c>
+      <c r="O23">
+        <v>373278000.0</v>
+      </c>
+      <c r="P23">
+        <v>355969000.0</v>
+      </c>
+      <c r="Q23">
+        <v>341338000.0</v>
+      </c>
+      <c r="R23">
+        <v>337386000.0</v>
+      </c>
+      <c r="S23">
+        <v>324383000.0</v>
+      </c>
+      <c r="T23">
+        <v>344330000.0</v>
+      </c>
+      <c r="U23">
+        <v>334701000.0</v>
+      </c>
+      <c r="V23">
+        <v>342420000.0</v>
+      </c>
+      <c r="W23">
+        <v>436422000.0</v>
+      </c>
+      <c r="X23">
+        <v>441304000.0</v>
+      </c>
+      <c r="Y23">
+        <v>436783000.0</v>
+      </c>
+      <c r="Z23">
+        <v>456846000.0</v>
+      </c>
+      <c r="AA23">
+        <v>606878000.0</v>
+      </c>
+      <c r="AB23">
+        <v>586505000.0</v>
+      </c>
+      <c r="AC23">
+        <v>484266000.0</v>
+      </c>
+      <c r="AD23">
+        <v>477669000.0</v>
+      </c>
+      <c r="AE23">
+        <v>479655000.0</v>
+      </c>
+      <c r="AF23">
+        <v>471155000.0</v>
+      </c>
+      <c r="AG23">
+        <v>483205000.0</v>
+      </c>
+      <c r="AH23">
+        <v>477411000.0</v>
+      </c>
+      <c r="AI23">
+        <v>478031000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>425563000.0</v>
+      </c>
+      <c r="AK23">
+        <v>437571000.0</v>
+      </c>
+      <c r="AL23">
+        <v>427589000.0</v>
+      </c>
+      <c r="AM23">
+        <v>427589000.0</v>
+      </c>
+      <c r="AN23">
+        <v>426997000.0</v>
+      </c>
+      <c r="AO23">
+        <v>529043000.0</v>
+      </c>
+      <c r="AP23">
+        <v>513034000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>495538000.0</v>
+      </c>
+      <c r="AR23">
+        <v>495202000.0</v>
+      </c>
+      <c r="AS23">
+        <v>489109000.0</v>
+      </c>
+      <c r="AT23">
+        <v>445771000.0</v>
+      </c>
+      <c r="AU23">
+        <v>460741000.0</v>
+      </c>
+      <c r="AV23">
+        <v>467453000.0</v>
+      </c>
+      <c r="AW23">
+        <v>461488000.0</v>
+      </c>
+      <c r="AX23">
+        <v>435973000.0</v>
+      </c>
+      <c r="AY23">
+        <v>421603000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>419609000.0</v>
+      </c>
+      <c r="BA23">
+        <v>414447000.0</v>
+      </c>
+      <c r="BB23">
+        <v>414298000.0</v>
+      </c>
+      <c r="BC23">
+        <v>410547000.0</v>
+      </c>
+      <c r="BD23">
+        <v>405328000.0</v>
+      </c>
+      <c r="BE23">
+        <v>355237000.0</v>
+      </c>
+      <c r="BF23">
+        <v>409713000.0</v>
+      </c>
+      <c r="BG23">
+        <v>391219000.0</v>
+      </c>
+      <c r="BH23">
+        <v>392657000.0</v>
+      </c>
+      <c r="BI23">
+        <v>385244000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>371734000.0</v>
+      </c>
+      <c r="BK23">
+        <v>360539000.0</v>
+      </c>
+      <c r="BL23">
+        <v>340780000.0</v>
+      </c>
+      <c r="BM23">
+        <v>343156000.0</v>
+      </c>
+      <c r="BN23">
+        <v>315200000.0</v>
+      </c>
+      <c r="BO23">
+        <v>306676000.0</v>
+      </c>
+      <c r="BP23">
+        <v>296294000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>246007000.0</v>
+      </c>
+      <c r="BR23">
+        <v>254102000.0</v>
+      </c>
+      <c r="BS23">
+        <v>241922000.0</v>
+      </c>
+      <c r="BT23">
+        <v>239840000.0</v>
+      </c>
+      <c r="BU23">
+        <v>238126000.0</v>
+      </c>
+      <c r="BV23">
+        <v>241493000.0</v>
+      </c>
+      <c r="BW23">
+        <v>230076000.0</v>
+      </c>
+      <c r="BX23">
+        <v>228227000.0</v>
+      </c>
+      <c r="BY23">
+        <v>228227000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>213887000.0</v>
+      </c>
+      <c r="CA23">
+        <v>205349000.0</v>
+      </c>
+      <c r="CB23"/>
+      <c r="CC23">
+        <v>203059000.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23"/>
+    </row>
+    <row r="24" spans="1:83">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>1425000.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24"/>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+    </row>
+    <row r="25" spans="1:83">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+    </row>
+    <row r="26" spans="1:83">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+    </row>
+    <row r="27" spans="1:83">
+      <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+    </row>
+    <row r="28" spans="1:83">
+      <c r="A28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28">
+        <v>-34366000.0</v>
+      </c>
+      <c r="C28">
+        <v>-22367000.0</v>
+      </c>
+      <c r="D28">
+        <v>-51316000.0</v>
+      </c>
+      <c r="E28">
+        <v>-85560000.0</v>
+      </c>
+      <c r="F28">
+        <v>-95152000.0</v>
+      </c>
+      <c r="G28">
+        <v>-97071000.0</v>
+      </c>
+      <c r="H28">
+        <v>-109541000.0</v>
+      </c>
+      <c r="I28">
+        <v>-133305000.0</v>
+      </c>
+      <c r="J28">
+        <v>-114876000.0</v>
+      </c>
+      <c r="K28">
+        <v>-200841000.0</v>
+      </c>
+      <c r="L28">
+        <v>-219055000.0</v>
+      </c>
+      <c r="M28">
+        <v>-205490000.0</v>
+      </c>
+      <c r="N28">
+        <v>-166192000.0</v>
+      </c>
+      <c r="O28">
+        <v>-144487000.0</v>
+      </c>
+      <c r="P28">
+        <v>-175010000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-170868000.0</v>
+      </c>
+      <c r="R28">
+        <v>-128662000.0</v>
+      </c>
+      <c r="S28">
+        <v>-120409000.0</v>
+      </c>
+      <c r="T28">
+        <v>-136877000.0</v>
+      </c>
+      <c r="U28">
+        <v>-116148000.0</v>
+      </c>
+      <c r="V28">
+        <v>-96960000.0</v>
+      </c>
+      <c r="W28">
+        <v>-193484000.0</v>
+      </c>
+      <c r="X28">
+        <v>-197631000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-179630000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-187431000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-247618000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-242794000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-235414000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-222346000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-205501000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-214972000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-199348000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-199921000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-135393000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-114627000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-113245000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-111010000.0</v>
+      </c>
+      <c r="AM28"/>
+      <c r="AN28">
+        <v>-94686000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-199272000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-182373000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-173600000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-148312000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-154049000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-176547000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-142359000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-160444000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-124079000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-88632000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-84552000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-101304000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-86463000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-97442000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-87145000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-62211000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-58737000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-114593000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-112031000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-88886000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-89745000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-102556000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-94525000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-79363000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-91057000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-103535000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-115884000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-104595000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-65512000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-73134000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-56191000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-57274000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-25519000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-25115000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-1584000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-34309000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-34309000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-39232000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-62920000.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28">
+        <v>-63129000.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28"/>
+    </row>
+    <row r="29" spans="1:83">
+      <c r="A29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29">
+        <v>153082000.0</v>
+      </c>
+      <c r="C29">
+        <v>141927000.0</v>
+      </c>
+      <c r="D29">
+        <v>154708000.0</v>
+      </c>
+      <c r="E29">
+        <v>169123000.0</v>
+      </c>
+      <c r="F29">
+        <v>178224000.0</v>
+      </c>
+      <c r="G29">
+        <v>188404000.0</v>
+      </c>
+      <c r="H29">
+        <v>205821000.0</v>
+      </c>
+      <c r="I29">
+        <v>213291000.0</v>
+      </c>
+      <c r="J29">
+        <v>214395000.0</v>
+      </c>
+      <c r="K29">
+        <v>204824000.0</v>
+      </c>
+      <c r="L29">
+        <v>309880000.0</v>
+      </c>
+      <c r="M29">
+        <v>296999000.0</v>
+      </c>
+      <c r="N29">
+        <v>294223000.0</v>
+      </c>
+      <c r="O29">
+        <v>304098000.0</v>
+      </c>
+      <c r="P29">
+        <v>283000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>278576000.0</v>
+      </c>
+      <c r="R29">
+        <v>262806000.0</v>
+      </c>
+      <c r="S29">
+        <v>265978000.0</v>
+      </c>
+      <c r="T29">
+        <v>288928000.0</v>
+      </c>
+      <c r="U29">
+        <v>266563000.0</v>
+      </c>
+      <c r="V29">
+        <v>257414000.0</v>
+      </c>
+      <c r="W29">
+        <v>363050000.0</v>
+      </c>
+      <c r="X29">
+        <v>371883000.0</v>
+      </c>
+      <c r="Y29">
+        <v>376827000.0</v>
+      </c>
+      <c r="Z29">
+        <v>369944000.0</v>
+      </c>
+      <c r="AA29">
+        <v>354635000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+    </row>
+    <row r="30" spans="1:83">
+      <c r="A30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30">
+        <v>26954000.0</v>
+      </c>
+      <c r="C30">
+        <v>17567000.0</v>
+      </c>
+      <c r="D30">
+        <v>12147000.0</v>
+      </c>
+      <c r="E30">
+        <v>7917000.0</v>
+      </c>
+      <c r="F30">
+        <v>10996000.0</v>
+      </c>
+      <c r="G30">
+        <v>7975000.0</v>
+      </c>
+      <c r="H30">
+        <v>21949000.0</v>
+      </c>
+      <c r="I30">
+        <v>15967000.0</v>
+      </c>
+      <c r="J30">
+        <v>35354000.0</v>
+      </c>
+      <c r="K30">
+        <v>26302000.0</v>
+      </c>
+      <c r="L30">
+        <v>30347000.0</v>
+      </c>
+      <c r="M30">
+        <v>31420000.0</v>
+      </c>
+      <c r="N30">
+        <v>28574000.0</v>
+      </c>
+      <c r="O30">
+        <v>27863000.0</v>
+      </c>
+      <c r="P30">
+        <v>28163000.0</v>
+      </c>
+      <c r="Q30">
+        <v>25731000.0</v>
+      </c>
+      <c r="R30">
+        <v>47346000.0</v>
+      </c>
+      <c r="S30">
+        <v>27793000.0</v>
+      </c>
+      <c r="T30">
+        <v>39134000.0</v>
+      </c>
+      <c r="U30">
+        <v>36328000.0</v>
+      </c>
+      <c r="V30">
+        <v>48221000.0</v>
+      </c>
+      <c r="W30">
+        <v>44847000.0</v>
+      </c>
+      <c r="X30">
+        <v>40481000.0</v>
+      </c>
+      <c r="Y30">
+        <v>61036000.0</v>
+      </c>
+      <c r="Z30">
+        <v>56977000.0</v>
+      </c>
+      <c r="AA30">
+        <v>150131000.0</v>
+      </c>
+      <c r="AB30">
+        <v>114866000.0</v>
+      </c>
+      <c r="AC30">
+        <v>21209000.0</v>
+      </c>
+      <c r="AD30">
+        <v>27193000.0</v>
+      </c>
+      <c r="AE30">
+        <v>23256000.0</v>
+      </c>
+      <c r="AF30">
+        <v>18138000.0</v>
+      </c>
+      <c r="AG30">
+        <v>21968000.0</v>
+      </c>
+      <c r="AH30">
+        <v>26047000.0</v>
+      </c>
+      <c r="AI30">
+        <v>70225000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22138000.0</v>
+      </c>
+      <c r="AK30">
+        <v>37806000.0</v>
+      </c>
+      <c r="AL30">
+        <v>37950000.0</v>
+      </c>
+      <c r="AM30">
+        <v>37950000.0</v>
+      </c>
+      <c r="AN30">
+        <v>39586000.0</v>
+      </c>
+      <c r="AO30">
+        <v>19249000.0</v>
+      </c>
+      <c r="AP30">
+        <v>45316000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>18823000.0</v>
+      </c>
+      <c r="AR30">
+        <v>18679000.0</v>
+      </c>
+      <c r="AS30">
+        <v>46329000.0</v>
+      </c>
+      <c r="AT30">
+        <v>19800000.0</v>
+      </c>
+      <c r="AU30">
+        <v>24782000.0</v>
+      </c>
+      <c r="AV30">
+        <v>16495000.0</v>
+      </c>
+      <c r="AW30">
+        <v>51308000.0</v>
+      </c>
+      <c r="AX30">
+        <v>33615000.0</v>
+      </c>
+      <c r="AY30">
+        <v>23722000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>21498000.0</v>
+      </c>
+      <c r="BA30">
+        <v>33249000.0</v>
+      </c>
+      <c r="BB30">
+        <v>34288000.0</v>
+      </c>
+      <c r="BC30">
+        <v>29025000.0</v>
+      </c>
+      <c r="BD30">
+        <v>32388000.0</v>
+      </c>
+      <c r="BE30">
+        <v>22782000.0</v>
+      </c>
+      <c r="BF30">
+        <v>20833000.0</v>
+      </c>
+      <c r="BG30">
+        <v>26571000.0</v>
+      </c>
+      <c r="BH30">
+        <v>22117000.0</v>
+      </c>
+      <c r="BI30">
+        <v>35677000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>25847000.0</v>
+      </c>
+      <c r="BK30">
+        <v>30498000.0</v>
+      </c>
+      <c r="BL30">
+        <v>27074000.0</v>
+      </c>
+      <c r="BM30">
+        <v>35684000.0</v>
+      </c>
+      <c r="BN30">
+        <v>28371000.0</v>
+      </c>
+      <c r="BO30">
+        <v>24274000.0</v>
+      </c>
+      <c r="BP30">
+        <v>24732000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>22671000.0</v>
+      </c>
+      <c r="BR30">
+        <v>23158000.0</v>
+      </c>
+      <c r="BS30">
+        <v>24522000.0</v>
+      </c>
+      <c r="BT30">
+        <v>18919000.0</v>
+      </c>
+      <c r="BU30">
+        <v>20840000.0</v>
+      </c>
+      <c r="BV30">
+        <v>21505000.0</v>
+      </c>
+      <c r="BW30">
+        <v>23192000.0</v>
+      </c>
+      <c r="BX30">
+        <v>20960000.0</v>
+      </c>
+      <c r="BY30">
+        <v>20960000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>17349000.0</v>
+      </c>
+      <c r="CA30">
+        <v>22191000.0</v>
+      </c>
+      <c r="CB30"/>
+      <c r="CC30">
+        <v>23903000.0</v>
+      </c>
+      <c r="CD30"/>
+      <c r="CE30"/>
+    </row>
+    <row r="31" spans="1:83">
+      <c r="A31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>296999000.0</v>
+      </c>
+      <c r="N31">
+        <v>294223000.0</v>
+      </c>
+      <c r="O31">
+        <v>304098000.0</v>
+      </c>
+      <c r="P31">
+        <v>283000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>278576000.0</v>
+      </c>
+      <c r="R31">
+        <v>262806000.0</v>
+      </c>
+      <c r="S31">
+        <v>265978000.0</v>
+      </c>
+      <c r="T31">
+        <v>288928000.0</v>
+      </c>
+      <c r="U31">
+        <v>266563000.0</v>
+      </c>
+      <c r="V31">
+        <v>257414000.0</v>
+      </c>
+      <c r="W31">
+        <v>361642000.0</v>
+      </c>
+      <c r="X31">
+        <v>370475000.0</v>
+      </c>
+      <c r="Y31">
+        <v>375419000.0</v>
+      </c>
+      <c r="Z31">
+        <v>369944000.0</v>
+      </c>
+      <c r="AA31">
+        <v>353227000.0</v>
+      </c>
+      <c r="AB31">
+        <v>465690000.0</v>
+      </c>
+      <c r="AC31">
+        <v>405127000.0</v>
+      </c>
+      <c r="AD31">
+        <v>398483000.0</v>
+      </c>
+      <c r="AE31">
+        <v>393371000.0</v>
+      </c>
+      <c r="AF31">
+        <v>389078000.0</v>
+      </c>
+      <c r="AG31">
+        <v>397848000.0</v>
+      </c>
+      <c r="AH31">
+        <v>387085000.0</v>
+      </c>
+      <c r="AI31">
+        <v>380885000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>350188000.0</v>
+      </c>
+      <c r="AK31">
+        <v>344307000.0</v>
+      </c>
+      <c r="AL31">
+        <v>341743000.0</v>
+      </c>
+      <c r="AM31">
+        <v>341743000.0</v>
+      </c>
+      <c r="AN31">
+        <v>337153000.0</v>
+      </c>
+      <c r="AO31">
+        <v>332813000.0</v>
+      </c>
+      <c r="AP31">
+        <v>426084000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>415939000.0</v>
+      </c>
+      <c r="AR31">
+        <v>402986000.0</v>
+      </c>
+      <c r="AS31">
+        <v>392904000.0</v>
+      </c>
+      <c r="AT31">
+        <v>364280000.0</v>
+      </c>
+      <c r="AU31">
+        <v>363327000.0</v>
+      </c>
+      <c r="AV31">
+        <v>364371000.0</v>
+      </c>
+      <c r="AW31">
+        <v>359009000.0</v>
+      </c>
+      <c r="AX31">
+        <v>337897000.0</v>
+      </c>
+      <c r="AY31">
+        <v>331763000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>328889000.0</v>
+      </c>
+      <c r="BA31">
+        <v>328590000.0</v>
+      </c>
+      <c r="BB31">
+        <v>316318000.0</v>
+      </c>
+      <c r="BC31">
+        <v>305841000.0</v>
+      </c>
+      <c r="BD31">
+        <v>294288000.0</v>
+      </c>
+      <c r="BE31">
+        <v>260334000.0</v>
+      </c>
+      <c r="BF31">
+        <v>307755000.0</v>
+      </c>
+      <c r="BG31">
+        <v>295852000.0</v>
+      </c>
+      <c r="BH31">
+        <v>292425000.0</v>
+      </c>
+      <c r="BI31">
+        <v>288238000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>277360000.0</v>
+      </c>
+      <c r="BK31">
+        <v>272176000.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+    </row>
+    <row r="32" spans="1:83">
+      <c r="A32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32">
+        <v>87649000.0</v>
+      </c>
+      <c r="C32">
+        <v>66578000.0</v>
+      </c>
+      <c r="D32">
+        <v>82787000.0</v>
+      </c>
+      <c r="E32">
+        <v>87489000.0</v>
+      </c>
+      <c r="F32">
+        <v>97812000.0</v>
+      </c>
+      <c r="G32">
+        <v>112841000.0</v>
+      </c>
+      <c r="H32">
+        <v>131479000.0</v>
+      </c>
+      <c r="I32">
+        <v>146586000.0</v>
+      </c>
+      <c r="J32">
+        <v>150502000.0</v>
+      </c>
+      <c r="K32">
+        <v>144775000.0</v>
+      </c>
+      <c r="L32">
+        <v>249202000.0</v>
+      </c>
+      <c r="M32">
+        <v>235088000.0</v>
+      </c>
+      <c r="N32">
+        <v>229485000.0</v>
+      </c>
+      <c r="O32">
+        <v>237917000.0</v>
+      </c>
+      <c r="P32">
+        <v>217678000.0</v>
+      </c>
+      <c r="Q32">
+        <v>209091000.0</v>
+      </c>
+      <c r="R32">
+        <v>192027000.0</v>
+      </c>
+      <c r="S32">
+        <v>196452000.0</v>
+      </c>
+      <c r="T32">
+        <v>220777000.0</v>
+      </c>
+      <c r="U32">
+        <v>196351000.0</v>
+      </c>
+      <c r="V32">
+        <v>189486000.0</v>
+      </c>
+      <c r="W32">
+        <v>297066000.0</v>
+      </c>
+      <c r="X32">
+        <v>309617000.0</v>
+      </c>
+      <c r="Y32">
+        <v>312359000.0</v>
+      </c>
+      <c r="Z32">
+        <v>305832000.0</v>
+      </c>
+      <c r="AA32">
+        <v>289016000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+    </row>
+    <row r="33" spans="1:83">
+      <c r="A33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33">
+        <v>98771000.0</v>
+      </c>
+      <c r="C33">
+        <v>94854000.0</v>
+      </c>
+      <c r="D33">
+        <v>91719000.0</v>
+      </c>
+      <c r="E33">
+        <v>90682000.0</v>
+      </c>
+      <c r="F33">
+        <v>89461000.0</v>
+      </c>
+      <c r="G33">
+        <v>84292000.0</v>
+      </c>
+      <c r="H33">
+        <v>82905000.0</v>
+      </c>
+      <c r="I33">
+        <v>80229000.0</v>
+      </c>
+      <c r="J33">
+        <v>77544000.0</v>
+      </c>
+      <c r="K33">
+        <v>76085000.0</v>
+      </c>
+      <c r="L33">
+        <v>76535000.0</v>
+      </c>
+      <c r="M33">
+        <v>78615000.0</v>
+      </c>
+      <c r="N33">
+        <v>80186000.0</v>
+      </c>
+      <c r="O33">
+        <v>81780000.0</v>
+      </c>
+      <c r="P33">
+        <v>82193000.0</v>
+      </c>
+      <c r="Q33">
+        <v>83617000.0</v>
+      </c>
+      <c r="R33">
+        <v>84543000.0</v>
+      </c>
+      <c r="S33">
+        <v>86554000.0</v>
+      </c>
+      <c r="T33">
+        <v>88497000.0</v>
+      </c>
+      <c r="U33">
+        <v>90146000.0</v>
+      </c>
+      <c r="V33">
+        <v>92557000.0</v>
+      </c>
+      <c r="W33">
+        <v>96329000.0</v>
+      </c>
+      <c r="X33">
+        <v>98699000.0</v>
+      </c>
+      <c r="Y33">
+        <v>100924000.0</v>
+      </c>
+      <c r="Z33">
+        <v>102378000.0</v>
+      </c>
+      <c r="AA33">
+        <v>104167000.0</v>
+      </c>
+      <c r="AB33">
+        <v>105616000.0</v>
+      </c>
+      <c r="AC33">
+        <v>107276000.0</v>
+      </c>
+      <c r="AD33">
+        <v>109141000.0</v>
+      </c>
+      <c r="AE33">
+        <v>110121000.0</v>
+      </c>
+      <c r="AF33">
+        <v>108825000.0</v>
+      </c>
+      <c r="AG33">
+        <v>109479000.0</v>
+      </c>
+      <c r="AH33">
+        <v>110459000.0</v>
+      </c>
+      <c r="AI33">
+        <v>112900000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>115205000.0</v>
+      </c>
+      <c r="AK33">
+        <v>117240000.0</v>
+      </c>
+      <c r="AL33">
+        <v>119386000.0</v>
+      </c>
+      <c r="AM33">
+        <v>119386000.0</v>
+      </c>
+      <c r="AN33">
+        <v>121628000.0</v>
+      </c>
+      <c r="AO33">
+        <v>123761000.0</v>
+      </c>
+      <c r="AP33">
+        <v>124654000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>126457000.0</v>
+      </c>
+      <c r="AR33">
+        <v>127536000.0</v>
+      </c>
+      <c r="AS33">
+        <v>129285000.0</v>
+      </c>
+      <c r="AT33">
+        <v>130631000.0</v>
+      </c>
+      <c r="AU33">
+        <v>131545000.0</v>
+      </c>
+      <c r="AV33">
+        <v>130547000.0</v>
+      </c>
+      <c r="AW33">
+        <v>130023000.0</v>
+      </c>
+      <c r="AX33">
+        <v>131002000.0</v>
+      </c>
+      <c r="AY33">
+        <v>132206000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>131655000.0</v>
+      </c>
+      <c r="BA33">
+        <v>131159000.0</v>
+      </c>
+      <c r="BB33">
+        <v>128593000.0</v>
+      </c>
+      <c r="BC33">
+        <v>141347000.0</v>
+      </c>
+      <c r="BD33">
+        <v>140634000.0</v>
+      </c>
+      <c r="BE33">
+        <v>141301000.0</v>
+      </c>
+      <c r="BF33">
+        <v>141392000.0</v>
+      </c>
+      <c r="BG33">
+        <v>141426000.0</v>
+      </c>
+      <c r="BH33">
+        <v>142125000.0</v>
+      </c>
+      <c r="BI33">
+        <v>142719000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>141135000.0</v>
+      </c>
+      <c r="BK33">
+        <v>139864000.0</v>
+      </c>
+      <c r="BL33">
+        <v>134132000.0</v>
+      </c>
+      <c r="BM33">
+        <v>127502000.0</v>
+      </c>
+      <c r="BN33">
+        <v>124142000.0</v>
+      </c>
+      <c r="BO33">
+        <v>122471000.0</v>
+      </c>
+      <c r="BP33">
+        <v>122735000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>122421000.0</v>
+      </c>
+      <c r="BR33">
+        <v>122486000.0</v>
+      </c>
+      <c r="BS33">
+        <v>119110000.0</v>
+      </c>
+      <c r="BT33">
+        <v>117198000.0</v>
+      </c>
+      <c r="BU33">
+        <v>109790000.0</v>
+      </c>
+      <c r="BV33">
+        <v>108253000.0</v>
+      </c>
+      <c r="BW33">
+        <v>107938000.0</v>
+      </c>
+      <c r="BX33">
+        <v>104991000.0</v>
+      </c>
+      <c r="BY33">
+        <v>104991000.0</v>
+      </c>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33">
+        <v>89066000.0</v>
+      </c>
+      <c r="CD33"/>
+      <c r="CE33"/>
+    </row>
+    <row r="34" spans="1:83">
+      <c r="A34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34">
+        <v>20036000.0</v>
+      </c>
+      <c r="C34">
+        <v>7003000.0</v>
+      </c>
+      <c r="D34">
+        <v>4239000.0</v>
+      </c>
+      <c r="E34">
+        <v>2261000.0</v>
+      </c>
+      <c r="F34">
+        <v>2252000.0</v>
+      </c>
+      <c r="G34">
+        <v>1863000.0</v>
+      </c>
+      <c r="H34">
+        <v>1466000.0</v>
+      </c>
+      <c r="I34">
+        <v>3313000.0</v>
+      </c>
+      <c r="J34">
+        <v>3305000.0</v>
+      </c>
+      <c r="K34">
+        <v>3296000.0</v>
+      </c>
+      <c r="L34">
+        <v>3287000.0</v>
+      </c>
+      <c r="M34">
+        <v>3371000.0</v>
+      </c>
+      <c r="N34">
+        <v>15448000.0</v>
+      </c>
+      <c r="O34">
+        <v>15599000.0</v>
+      </c>
+      <c r="P34">
+        <v>16871000.0</v>
+      </c>
+      <c r="Q34">
+        <v>12563000.0</v>
+      </c>
+      <c r="R34">
+        <v>1551000.0</v>
+      </c>
+      <c r="S34">
+        <v>15890000.0</v>
+      </c>
+      <c r="T34">
+        <v>18476000.0</v>
+      </c>
+      <c r="U34">
+        <v>19806000.0</v>
+      </c>
+      <c r="V34">
+        <v>2049000.0</v>
+      </c>
+      <c r="W34">
+        <v>30345000.0</v>
+      </c>
+      <c r="X34">
+        <v>2240000.0</v>
+      </c>
+      <c r="Y34">
+        <v>24487000.0</v>
+      </c>
+      <c r="Z34">
+        <v>24646000.0</v>
+      </c>
+      <c r="AA34">
+        <v>25689000.0</v>
+      </c>
+      <c r="AB34">
+        <v>23679000.0</v>
+      </c>
+      <c r="AC34">
+        <v>21638000.0</v>
+      </c>
+      <c r="AD34">
+        <v>25882000.0</v>
+      </c>
+      <c r="AE34">
+        <v>43695000.0</v>
+      </c>
+      <c r="AF34">
+        <v>24560000.0</v>
+      </c>
+      <c r="AG34">
+        <v>15788000.0</v>
+      </c>
+      <c r="AH34">
+        <v>18271000.0</v>
+      </c>
+      <c r="AI34">
+        <v>32394000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>38686000.0</v>
+      </c>
+      <c r="AK34">
+        <v>3396000.0</v>
+      </c>
+      <c r="AL34">
+        <v>3374000.0</v>
+      </c>
+      <c r="AM34">
+        <v>3374000.0</v>
+      </c>
+      <c r="AN34">
+        <v>50471000.0</v>
+      </c>
+      <c r="AO34">
+        <v>52181000.0</v>
+      </c>
+      <c r="AP34">
+        <v>2999000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>836000.0</v>
+      </c>
+      <c r="AR34">
+        <v>47492000.0</v>
+      </c>
+      <c r="AS34">
+        <v>1219000.0</v>
+      </c>
+      <c r="AT34">
+        <v>1613000.0</v>
+      </c>
+      <c r="AU34">
+        <v>3362000.0</v>
+      </c>
+      <c r="AV34">
+        <v>4046000.0</v>
+      </c>
+      <c r="AW34">
+        <v>4024000.0</v>
+      </c>
+      <c r="AX34">
+        <v>2709000.0</v>
+      </c>
+      <c r="AY34">
+        <v>2703000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>2696000.0</v>
+      </c>
+      <c r="BA34">
+        <v>2690000.0</v>
+      </c>
+      <c r="BB34">
+        <v>966000.0</v>
+      </c>
+      <c r="BC34">
+        <v>960000.0</v>
+      </c>
+      <c r="BD34">
+        <v>954000.0</v>
+      </c>
+      <c r="BE34">
+        <v>948000.0</v>
+      </c>
+      <c r="BF34">
+        <v>3463000.0</v>
+      </c>
+      <c r="BG34">
+        <v>3457000.0</v>
+      </c>
+      <c r="BH34">
+        <v>3451000.0</v>
+      </c>
+      <c r="BI34">
+        <v>3445000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>3394000.0</v>
+      </c>
+      <c r="BK34">
+        <v>3377000.0</v>
+      </c>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+    </row>
+    <row r="35" spans="1:83">
+      <c r="A35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35">
+        <v>33338000.0</v>
+      </c>
+      <c r="C35">
+        <v>19505000.0</v>
+      </c>
+      <c r="D35">
+        <v>19798000.0</v>
+      </c>
+      <c r="E35">
+        <v>9047999.0</v>
+      </c>
+      <c r="F35">
+        <v>9049000.0</v>
+      </c>
+      <c r="G35">
+        <v>8729000.0</v>
+      </c>
+      <c r="H35">
+        <v>8563000.0</v>
+      </c>
+      <c r="I35">
+        <v>13524000.0</v>
+      </c>
+      <c r="J35">
+        <v>13651000.0</v>
+      </c>
+      <c r="K35">
+        <v>16036000.0</v>
+      </c>
+      <c r="L35">
+        <v>15857000.0</v>
+      </c>
+      <c r="M35">
+        <v>16704000.0</v>
+      </c>
+      <c r="N35">
+        <v>15448000.0</v>
+      </c>
+      <c r="O35">
+        <v>15599000.0</v>
+      </c>
+      <c r="P35">
+        <v>16871000.0</v>
+      </c>
+      <c r="Q35">
+        <v>14132000.0</v>
+      </c>
+      <c r="R35">
+        <v>13764000.0</v>
+      </c>
+      <c r="S35">
+        <v>17028000.0</v>
+      </c>
+      <c r="T35">
+        <v>20346000.0</v>
+      </c>
+      <c r="U35">
+        <v>19934000.0</v>
+      </c>
+      <c r="V35">
+        <v>24629000.0</v>
+      </c>
+      <c r="W35">
+        <v>30345000.0</v>
+      </c>
+      <c r="X35">
+        <v>36433000.0</v>
+      </c>
+      <c r="Y35">
+        <v>36456000.0</v>
+      </c>
+      <c r="Z35">
+        <v>38266000.0</v>
+      </c>
+      <c r="AA35">
+        <v>38548000.0</v>
+      </c>
+      <c r="AB35">
+        <v>36644000.0</v>
+      </c>
+      <c r="AC35">
+        <v>39451000.0</v>
+      </c>
+      <c r="AD35">
+        <v>43522000.0</v>
+      </c>
+      <c r="AE35">
+        <v>43695000.0</v>
+      </c>
+      <c r="AF35">
+        <v>42586000.0</v>
+      </c>
+      <c r="AG35">
+        <v>33218000.0</v>
+      </c>
+      <c r="AH35">
+        <v>35431000.0</v>
+      </c>
+      <c r="AI35">
+        <v>36921000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>38686000.0</v>
+      </c>
+      <c r="AK35">
+        <v>49650000.0</v>
+      </c>
+      <c r="AL35">
+        <v>50101000.0</v>
+      </c>
+      <c r="AM35">
+        <v>50101000.0</v>
+      </c>
+      <c r="AN35">
+        <v>50471000.0</v>
+      </c>
+      <c r="AO35">
+        <v>52181000.0</v>
+      </c>
+      <c r="AP35">
+        <v>44247000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>46004000.0</v>
+      </c>
+      <c r="AR35">
+        <v>47492000.0</v>
+      </c>
+      <c r="AS35">
+        <v>46264000.0</v>
+      </c>
+      <c r="AT35">
+        <v>47236000.0</v>
+      </c>
+      <c r="AU35">
+        <v>49691000.0</v>
+      </c>
+      <c r="AV35">
+        <v>50519000.0</v>
+      </c>
+      <c r="AW35">
+        <v>50392000.0</v>
+      </c>
+      <c r="AX35">
+        <v>47330000.0</v>
+      </c>
+      <c r="AY35">
+        <v>45622000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>45257000.0</v>
+      </c>
+      <c r="BA35">
+        <v>45461000.0</v>
+      </c>
+      <c r="BB35">
+        <v>43245000.0</v>
+      </c>
+      <c r="BC35">
+        <v>56899000.0</v>
+      </c>
+      <c r="BD35">
+        <v>57651000.0</v>
+      </c>
+      <c r="BE35">
+        <v>58669000.0</v>
+      </c>
+      <c r="BF35">
+        <v>60405000.0</v>
+      </c>
+      <c r="BG35">
+        <v>61186000.0</v>
+      </c>
+      <c r="BH35">
+        <v>60338000.0</v>
+      </c>
+      <c r="BI35">
+        <v>61207000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>62172000.0</v>
+      </c>
+      <c r="BK35">
+        <v>60034000.0</v>
+      </c>
+      <c r="BL35">
+        <v>52968000.0</v>
+      </c>
+      <c r="BM35">
+        <v>46674000.0</v>
+      </c>
+      <c r="BN35">
+        <v>41858000.0</v>
+      </c>
+      <c r="BO35">
+        <v>38826000.0</v>
+      </c>
+      <c r="BP35">
+        <v>36152000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>34842000.0</v>
+      </c>
+      <c r="BR35">
+        <v>34940000.0</v>
+      </c>
+      <c r="BS35">
+        <v>35214000.0</v>
+      </c>
+      <c r="BT35">
+        <v>34568000.0</v>
+      </c>
+      <c r="BU35">
+        <v>34377000.0</v>
+      </c>
+      <c r="BV35">
+        <v>32775000.0</v>
+      </c>
+      <c r="BW35">
+        <v>29720000.0</v>
+      </c>
+      <c r="BX35">
+        <v>26463000.0</v>
+      </c>
+      <c r="BY35">
+        <v>26463000.0</v>
+      </c>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35">
+        <v>20740000.0</v>
+      </c>
+      <c r="CD35"/>
+      <c r="CE35"/>
+    </row>
+    <row r="36" spans="1:83">
+      <c r="A36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36">
+        <v>5309000.0</v>
+      </c>
+      <c r="C36">
+        <v>4973000.0</v>
+      </c>
+      <c r="D36">
+        <v>4922000.0</v>
+      </c>
+      <c r="E36">
+        <v>4906000.0</v>
+      </c>
+      <c r="F36">
+        <v>4851000.0</v>
+      </c>
+      <c r="G36">
+        <v>4486000.0</v>
+      </c>
+      <c r="H36">
+        <v>4367000.0</v>
+      </c>
+      <c r="I36">
+        <v>3414000.0</v>
+      </c>
+      <c r="J36">
+        <v>3474000.0</v>
+      </c>
+      <c r="K36">
+        <v>3513000.0</v>
+      </c>
+      <c r="L36">
+        <v>3824000.0</v>
+      </c>
+      <c r="M36">
+        <v>4114000.0</v>
+      </c>
+      <c r="N36">
+        <v>4497000.0</v>
+      </c>
+      <c r="O36">
+        <v>4881000.0</v>
+      </c>
+      <c r="P36">
+        <v>5252000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3643000.0</v>
+      </c>
+      <c r="R36">
+        <v>5231000.0</v>
+      </c>
+      <c r="S36">
+        <v>4360000.0</v>
+      </c>
+      <c r="T36">
+        <v>5596000.0</v>
+      </c>
+      <c r="U36">
+        <v>5675000.0</v>
+      </c>
+      <c r="V36">
+        <v>2254000.0</v>
+      </c>
+      <c r="W36">
+        <v>5721000.0</v>
+      </c>
+      <c r="X36">
+        <v>5747000.0</v>
+      </c>
+      <c r="Y36">
+        <v>5918000.0</v>
+      </c>
+      <c r="Z36">
+        <v>5622000.0</v>
+      </c>
+      <c r="AA36">
+        <v>5813000.0</v>
+      </c>
+      <c r="AB36">
+        <v>7019000.0</v>
+      </c>
+      <c r="AC36">
+        <v>5548000.0</v>
+      </c>
+      <c r="AD36">
+        <v>5359000.0</v>
+      </c>
+      <c r="AE36">
+        <v>5864000.0</v>
+      </c>
+      <c r="AF36">
+        <v>5250000.0</v>
+      </c>
+      <c r="AG36">
+        <v>3745000.0</v>
+      </c>
+      <c r="AH36">
+        <v>3845000.0</v>
+      </c>
+      <c r="AI36">
+        <v>3953000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>5470000.0</v>
+      </c>
+      <c r="AK36">
+        <v>3839000.0</v>
+      </c>
+      <c r="AL36">
+        <v>4110000.0</v>
+      </c>
+      <c r="AM36">
+        <v>5518000.0</v>
+      </c>
+      <c r="AN36">
+        <v>3884000.0</v>
+      </c>
+      <c r="AO36">
+        <v>5609000.0</v>
+      </c>
+      <c r="AP36">
+        <v>3733000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>3640000.0</v>
+      </c>
+      <c r="AR36">
+        <v>3205000.0</v>
+      </c>
+      <c r="AS36">
+        <v>4955000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2962000.0</v>
+      </c>
+      <c r="AU36">
+        <v>2861000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-1762000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-8351000.0</v>
+      </c>
+      <c r="AX36">
+        <v>-9396000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-6657000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-4743000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-6299000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-5819000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-6115000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-7148000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2436000.0</v>
+      </c>
+      <c r="BF36">
+        <v>-5830000.0</v>
+      </c>
+      <c r="BG36">
+        <v>-2370000.0</v>
+      </c>
+      <c r="BH36">
+        <v>-4513000.0</v>
+      </c>
+      <c r="BI36">
+        <v>2202000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>2180000.0</v>
+      </c>
+      <c r="BK36">
+        <v>2221000.0</v>
+      </c>
+      <c r="BL36">
+        <v>2250000.0</v>
+      </c>
+      <c r="BM36">
+        <v>2401000.0</v>
+      </c>
+      <c r="BN36">
+        <v>2408000.0</v>
+      </c>
+      <c r="BO36">
+        <v>2536000.0</v>
+      </c>
+      <c r="BP36">
+        <v>2615000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>2965000.0</v>
+      </c>
+      <c r="BR36">
+        <v>2874000.0</v>
+      </c>
+      <c r="BS36">
+        <v>2984000.0</v>
+      </c>
+      <c r="BT36">
+        <v>2897000.0</v>
+      </c>
+      <c r="BU36">
+        <v>3149000.0</v>
+      </c>
+      <c r="BV36">
+        <v>3148000.0</v>
+      </c>
+      <c r="BW36">
+        <v>6587000.0</v>
+      </c>
+      <c r="BX36">
+        <v>7141000.0</v>
+      </c>
+      <c r="BY36">
+        <v>7141000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>7006000.0</v>
+      </c>
+      <c r="CA36">
+        <v>6271000.0</v>
+      </c>
+      <c r="CB36"/>
+      <c r="CC36">
+        <v>5892000.0</v>
+      </c>
+      <c r="CD36"/>
+      <c r="CE36"/>
+    </row>
+    <row r="37" spans="1:83">
+      <c r="A37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+    </row>
+    <row r="38" spans="1:83">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>4922000.0</v>
+      </c>
+      <c r="E38">
+        <v>4906000.0</v>
+      </c>
+      <c r="F38">
+        <v>4851000.0</v>
+      </c>
+      <c r="G38">
+        <v>4486000.0</v>
+      </c>
+      <c r="H38">
+        <v>-18691000.0</v>
+      </c>
+      <c r="I38">
+        <v>3414000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>4114000.0</v>
+      </c>
+      <c r="N38">
+        <v>4497000.0</v>
+      </c>
+      <c r="O38">
+        <v>4881000.0</v>
+      </c>
+      <c r="P38">
+        <v>4143000.0</v>
+      </c>
+      <c r="Q38">
+        <v>5212000.0</v>
+      </c>
+      <c r="R38">
+        <v>5398000.0</v>
+      </c>
+      <c r="S38">
+        <v>5498000.0</v>
+      </c>
+      <c r="T38">
+        <v>5596000.0</v>
+      </c>
+      <c r="U38">
+        <v>5803000.0</v>
+      </c>
+      <c r="V38">
+        <v>5705000.0</v>
+      </c>
+      <c r="W38">
+        <v>5721000.0</v>
+      </c>
+      <c r="X38">
+        <v>5747000.0</v>
+      </c>
+      <c r="Y38">
+        <v>5918000.0</v>
+      </c>
+      <c r="Z38">
+        <v>5622000.0</v>
+      </c>
+      <c r="AA38">
+        <v>5813000.0</v>
+      </c>
+      <c r="AB38">
+        <v>4054000.0</v>
+      </c>
+      <c r="AC38">
+        <v>3860000.0</v>
+      </c>
+      <c r="AD38">
+        <v>3542000.0</v>
+      </c>
+      <c r="AE38">
+        <v>3919000.0</v>
+      </c>
+      <c r="AF38">
+        <v>3842000.0</v>
+      </c>
+      <c r="AG38">
+        <v>3817000.0</v>
+      </c>
+      <c r="AH38">
+        <v>3953000.0</v>
+      </c>
+      <c r="AI38">
+        <v>4097000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>5470000.0</v>
+      </c>
+      <c r="AK38">
+        <v>5463000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5518000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3857000.0</v>
+      </c>
+      <c r="AN38">
+        <v>5581000.0</v>
+      </c>
+      <c r="AO38">
+        <v>5609000.0</v>
+      </c>
+      <c r="AP38">
+        <v>5502000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>5445000.0</v>
+      </c>
+      <c r="AR38">
+        <v>5046000.0</v>
+      </c>
+      <c r="AS38">
+        <v>4955000.0</v>
+      </c>
+      <c r="AT38">
+        <v>4875000.0</v>
+      </c>
+      <c r="AU38">
+        <v>4810000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2982000.0</v>
+      </c>
+      <c r="AW38">
+        <v>2652000.0</v>
+      </c>
+      <c r="AX38">
+        <v>2627000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2598000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2667000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2488000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2452000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2516000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2492000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2436000.0</v>
+      </c>
+      <c r="BF38">
+        <v>2249000.0</v>
+      </c>
+      <c r="BG38">
+        <v>2189000.0</v>
+      </c>
+      <c r="BH38">
+        <v>2173000.0</v>
+      </c>
+      <c r="BI38">
+        <v>2202000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>2189000.0</v>
+      </c>
+      <c r="BK38">
+        <v>2259000.0</v>
+      </c>
+      <c r="BL38">
+        <v>2316000.0</v>
+      </c>
+      <c r="BM38">
+        <v>2495000.0</v>
+      </c>
+      <c r="BN38">
+        <v>2531000.0</v>
+      </c>
+      <c r="BO38">
+        <v>2687000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2794000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>3173000.0</v>
+      </c>
+      <c r="BR38">
+        <v>3110000.0</v>
+      </c>
+      <c r="BS38">
+        <v>3248000.0</v>
+      </c>
+      <c r="BT38">
+        <v>3190000.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+    </row>
+    <row r="39" spans="1:83">
+      <c r="A39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39">
+        <v>14258000.0</v>
+      </c>
+      <c r="C39">
+        <v>13107000.0</v>
+      </c>
+      <c r="D39">
+        <v>6434000.0</v>
+      </c>
+      <c r="E39">
+        <v>13243000.0</v>
+      </c>
+      <c r="F39">
+        <v>12983000.0</v>
+      </c>
+      <c r="G39">
+        <v>11667000.0</v>
+      </c>
+      <c r="H39">
+        <v>12653000.0</v>
+      </c>
+      <c r="I39">
+        <v>1994000.0</v>
+      </c>
+      <c r="J39">
+        <v>3711000.0</v>
+      </c>
+      <c r="K39">
+        <v>5779000.0</v>
+      </c>
+      <c r="L39">
+        <v>15372000.0</v>
+      </c>
+      <c r="M39">
+        <v>2968000.0</v>
+      </c>
+      <c r="N39">
+        <v>11647000.0</v>
+      </c>
+      <c r="O39">
+        <v>11662000.0</v>
+      </c>
+      <c r="P39">
+        <v>6086000.0</v>
+      </c>
+      <c r="Q39">
+        <v>4569000.0</v>
+      </c>
+      <c r="R39">
+        <v>5333000.0</v>
+      </c>
+      <c r="S39">
+        <v>8681000.0</v>
+      </c>
+      <c r="T39">
+        <v>5068000.0</v>
+      </c>
+      <c r="U39">
+        <v>2582000.0</v>
+      </c>
+      <c r="V39">
+        <v>4296000.0</v>
+      </c>
+      <c r="W39">
+        <v>5816000.0</v>
+      </c>
+      <c r="X39">
+        <v>5709000.0</v>
+      </c>
+      <c r="Y39">
+        <v>2089000.0</v>
+      </c>
+      <c r="Z39">
+        <v>5390000.0</v>
+      </c>
+      <c r="AA39">
+        <v>3383000.0</v>
+      </c>
+      <c r="AB39">
+        <v>11499000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1464000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1788000.0</v>
+      </c>
+      <c r="AE39">
+        <v>2469000.0</v>
+      </c>
+      <c r="AF39">
+        <v>10036000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1303000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1899000.0</v>
+      </c>
+      <c r="AI39">
+        <v>2809000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>9140000.0</v>
+      </c>
+      <c r="AK39">
+        <v>2169000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1626000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1626000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2387000.0</v>
+      </c>
+      <c r="AO39">
+        <v>28522000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1734000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>25877000.0</v>
+      </c>
+      <c r="AR39">
+        <v>54565000.0</v>
+      </c>
+      <c r="AS39">
+        <v>19822000.0</v>
+      </c>
+      <c r="AT39">
+        <v>13534000.0</v>
+      </c>
+      <c r="AU39">
+        <v>20124000.0</v>
+      </c>
+      <c r="AV39">
+        <v>13146000.0</v>
+      </c>
+      <c r="AW39">
+        <v>23005000.0</v>
+      </c>
+      <c r="AX39">
+        <v>17294000.0</v>
+      </c>
+      <c r="AY39">
+        <v>18474000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>12399000.0</v>
+      </c>
+      <c r="BA39">
+        <v>17141000.0</v>
+      </c>
+      <c r="BB39">
+        <v>2366000.0</v>
+      </c>
+      <c r="BC39">
+        <v>3838000.0</v>
+      </c>
+      <c r="BD39">
+        <v>3041000.0</v>
+      </c>
+      <c r="BE39">
+        <v>2657000.0</v>
+      </c>
+      <c r="BF39">
+        <v>2010000.0</v>
+      </c>
+      <c r="BG39">
+        <v>897000.0</v>
+      </c>
+      <c r="BH39">
+        <v>3383000.0</v>
+      </c>
+      <c r="BI39">
+        <v>3370000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2210000.0</v>
+      </c>
+      <c r="BK39">
+        <v>2520000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2313000.0</v>
+      </c>
+      <c r="BM39">
+        <v>23341000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1098000.0</v>
+      </c>
+      <c r="BO39">
+        <v>2241000.0</v>
+      </c>
+      <c r="BP39">
+        <v>1996000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>828000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1179000.0</v>
+      </c>
+      <c r="BS39">
+        <v>4072000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1164000.0</v>
+      </c>
+      <c r="BU39">
+        <v>6045000.0</v>
+      </c>
+      <c r="BV39">
+        <v>59066000.0</v>
+      </c>
+      <c r="BW39">
+        <v>71060000.0</v>
+      </c>
+      <c r="BX39">
+        <v>2309000.0</v>
+      </c>
+      <c r="BY39">
+        <v>2309000.0</v>
+      </c>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39">
+        <v>4379000.0</v>
+      </c>
+      <c r="CD39"/>
+      <c r="CE39"/>
+    </row>
+    <row r="40" spans="1:83">
+      <c r="A40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40">
+        <v>4609000.0</v>
+      </c>
+      <c r="C40">
+        <v>4129000.0</v>
+      </c>
+      <c r="D40">
+        <v>-5336000.0</v>
+      </c>
+      <c r="E40">
+        <v>16678000.0</v>
+      </c>
+      <c r="F40">
+        <v>17199000.0</v>
+      </c>
+      <c r="G40">
+        <v>17032000.0</v>
+      </c>
+      <c r="H40">
+        <v>19044000.0</v>
+      </c>
+      <c r="I40">
+        <v>11975000.0</v>
+      </c>
+      <c r="J40">
+        <v>15031000.0</v>
+      </c>
+      <c r="K40">
+        <v>123089000.0</v>
+      </c>
+      <c r="L40">
+        <v>13526000.0</v>
+      </c>
+      <c r="M40">
+        <v>6512000.0</v>
+      </c>
+      <c r="N40">
+        <v>11442000.0</v>
+      </c>
+      <c r="O40">
+        <v>11427000.0</v>
+      </c>
+      <c r="P40">
+        <v>14186000.0</v>
+      </c>
+      <c r="Q40">
+        <v>7483000.0</v>
+      </c>
+      <c r="R40">
+        <v>8972000.0</v>
+      </c>
+      <c r="S40">
+        <v>11409000.0</v>
+      </c>
+      <c r="T40">
+        <v>3526000.0</v>
+      </c>
+      <c r="U40">
+        <v>5666000.0</v>
+      </c>
+      <c r="V40">
+        <v>8174000.0</v>
+      </c>
+      <c r="W40">
+        <v>-5593000.0</v>
+      </c>
+      <c r="X40">
+        <v>13354000.0</v>
+      </c>
+      <c r="Y40">
+        <v>7425000.0</v>
+      </c>
+      <c r="Z40">
+        <v>9802000.0</v>
+      </c>
+      <c r="AA40">
+        <v>142745000.0</v>
+      </c>
+      <c r="AB40">
+        <v>13209000.0</v>
+      </c>
+      <c r="AC40">
+        <v>5461000.0</v>
+      </c>
+      <c r="AD40">
+        <v>6773000.0</v>
+      </c>
+      <c r="AE40">
+        <v>9936000.0</v>
+      </c>
+      <c r="AF40">
+        <v>12015000.0</v>
+      </c>
+      <c r="AG40">
+        <v>8963000.0</v>
+      </c>
+      <c r="AH40">
+        <v>10354000.0</v>
+      </c>
+      <c r="AI40">
+        <v>13421000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>11579000.0</v>
+      </c>
+      <c r="AK40">
+        <v>6770000.0</v>
+      </c>
+      <c r="AL40">
+        <v>8278000.0</v>
+      </c>
+      <c r="AM40">
+        <v>11067000.0</v>
+      </c>
+      <c r="AN40">
+        <v>11291000.0</v>
+      </c>
+      <c r="AO40">
+        <v>114466000.0</v>
+      </c>
+      <c r="AP40">
+        <v>10239000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>9000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>8389000.0</v>
+      </c>
+      <c r="AS40">
+        <v>13867000.0</v>
+      </c>
+      <c r="AT40">
+        <v>11860000.0</v>
+      </c>
+      <c r="AU40">
+        <v>11728000.0</v>
+      </c>
+      <c r="AV40">
+        <v>13659000.0</v>
+      </c>
+      <c r="AW40">
+        <v>18789000.0</v>
+      </c>
+      <c r="AX40">
+        <v>19631000.0</v>
+      </c>
+      <c r="AY40">
+        <v>18069000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>15760000.0</v>
+      </c>
+      <c r="BA40">
+        <v>24612000.0</v>
+      </c>
+      <c r="BB40">
+        <v>18471000.0</v>
+      </c>
+      <c r="BC40">
+        <v>17759000.0</v>
+      </c>
+      <c r="BD40">
+        <v>16720000.0</v>
+      </c>
+      <c r="BE40">
+        <v>11595000.0</v>
+      </c>
+      <c r="BF40">
+        <v>14616000.0</v>
+      </c>
+      <c r="BG40">
+        <v>10635000.0</v>
+      </c>
+      <c r="BH40">
+        <v>10574000.0</v>
+      </c>
+      <c r="BI40">
+        <v>9430000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>9218000.0</v>
+      </c>
+      <c r="BK40">
+        <v>10455000.0</v>
+      </c>
+      <c r="BL40">
+        <v>9544000.0</v>
+      </c>
+      <c r="BM40">
+        <v>27305000.0</v>
+      </c>
+      <c r="BN40">
+        <v>9324000.0</v>
+      </c>
+      <c r="BO40">
+        <v>7737000.0</v>
+      </c>
+      <c r="BP40">
+        <v>7474000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>6071000.0</v>
+      </c>
+      <c r="BR40">
+        <v>10113000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1760000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1889000.0</v>
+      </c>
+      <c r="BU40">
+        <v>6422000.0</v>
+      </c>
+      <c r="BV40">
+        <v>8244000.0</v>
+      </c>
+      <c r="BW40">
+        <v>7406000.0</v>
+      </c>
+      <c r="BX40">
+        <v>10601000.0</v>
+      </c>
+      <c r="BY40">
+        <v>8040000.0</v>
+      </c>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40">
+        <v>6190000.0</v>
+      </c>
+      <c r="CD40"/>
+      <c r="CE40"/>
+    </row>
+    <row r="41" spans="1:83">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>16704000.0</v>
+      </c>
+      <c r="N41">
+        <v>15448000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>16482000.0</v>
+      </c>
+      <c r="Q41">
+        <v>14132000.0</v>
+      </c>
+      <c r="R41">
+        <v>13764000.0</v>
+      </c>
+      <c r="S41">
+        <v>17028000.0</v>
+      </c>
+      <c r="T41">
+        <v>20346000.0</v>
+      </c>
+      <c r="U41">
+        <v>19934000.0</v>
+      </c>
+      <c r="V41">
+        <v>24629000.0</v>
+      </c>
+      <c r="W41">
+        <v>30345000.0</v>
+      </c>
+      <c r="X41">
+        <v>35613000.0</v>
+      </c>
+      <c r="Y41">
+        <v>36456000.0</v>
+      </c>
+      <c r="Z41">
+        <v>38266000.0</v>
+      </c>
+      <c r="AA41">
+        <v>38548000.0</v>
+      </c>
+      <c r="AB41">
+        <v>35624000.0</v>
+      </c>
+      <c r="AC41">
+        <v>38294000.0</v>
+      </c>
+      <c r="AD41">
+        <v>42230000.0</v>
+      </c>
+      <c r="AE41">
+        <v>42270000.0</v>
+      </c>
+      <c r="AF41">
+        <v>42586000.0</v>
+      </c>
+      <c r="AG41">
+        <v>33218000.0</v>
+      </c>
+      <c r="AH41">
+        <v>35431000.0</v>
+      </c>
+      <c r="AI41">
+        <v>36921000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>17637000.0</v>
+      </c>
+      <c r="AK41">
+        <v>16398000.0</v>
+      </c>
+      <c r="AL41">
+        <v>17663000.0</v>
+      </c>
+      <c r="AM41"/>
+      <c r="AN41">
+        <v>19157000.0</v>
+      </c>
+      <c r="AO41">
+        <v>20117000.0</v>
+      </c>
+      <c r="AP41">
+        <v>19851000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>18214000.0</v>
+      </c>
+      <c r="AR41">
+        <v>19267000.0</v>
+      </c>
+      <c r="AS41">
+        <v>17127000.0</v>
+      </c>
+      <c r="AT41">
+        <v>18172000.0</v>
+      </c>
+      <c r="AU41">
+        <v>19774000.0</v>
+      </c>
+      <c r="AV41">
+        <v>20025000.0</v>
+      </c>
+      <c r="AW41">
+        <v>19951000.0</v>
+      </c>
+      <c r="AX41">
+        <v>18529000.0</v>
+      </c>
+      <c r="AY41">
+        <v>17222000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>16832000.0</v>
+      </c>
+      <c r="BA41">
+        <v>16212000.0</v>
+      </c>
+      <c r="BB41">
+        <v>13875000.0</v>
+      </c>
+      <c r="BC41">
+        <v>27089000.0</v>
+      </c>
+      <c r="BD41">
+        <v>27930000.0</v>
+      </c>
+      <c r="BE41">
+        <v>28632000.0</v>
+      </c>
+      <c r="BF41">
+        <v>31669000.0</v>
+      </c>
+      <c r="BG41">
+        <v>32601000.0</v>
+      </c>
+      <c r="BH41">
+        <v>31816000.0</v>
+      </c>
+      <c r="BI41">
+        <v>32701000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>33518000.0</v>
+      </c>
+      <c r="BK41">
+        <v>33089000.0</v>
+      </c>
+      <c r="BL41">
+        <v>26374000.0</v>
+      </c>
+      <c r="BM41">
+        <v>20310000.0</v>
+      </c>
+      <c r="BN41">
+        <v>16398000.0</v>
+      </c>
+      <c r="BO41">
+        <v>14781000.0</v>
+      </c>
+      <c r="BP41">
+        <v>11976000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>10724000.0</v>
+      </c>
+      <c r="BR41">
+        <v>10777000.0</v>
+      </c>
+      <c r="BS41">
+        <v>11004000.0</v>
+      </c>
+      <c r="BT41">
+        <v>11189000.0</v>
+      </c>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+    </row>
+    <row r="42" spans="1:83">
+      <c r="A42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42">
+        <v>203438000.0</v>
+      </c>
+      <c r="C42">
+        <v>203645000.0</v>
+      </c>
+      <c r="D42">
+        <v>203771000.0</v>
+      </c>
+      <c r="E42">
+        <v>206124000.0</v>
+      </c>
+      <c r="F42">
+        <v>205898000.0</v>
+      </c>
+      <c r="G42">
+        <v>205661000.0</v>
+      </c>
+      <c r="H42">
+        <v>205434000.0</v>
+      </c>
+      <c r="I42">
+        <v>204911000.0</v>
+      </c>
+      <c r="J42">
+        <v>204820000.0</v>
+      </c>
+      <c r="K42">
+        <v>204820000.0</v>
+      </c>
+      <c r="L42">
+        <v>282489000.0</v>
+      </c>
+      <c r="M42">
+        <v>282489000.0</v>
+      </c>
+      <c r="N42">
+        <v>282489000.0</v>
+      </c>
+      <c r="O42">
+        <v>282489000.0</v>
+      </c>
+      <c r="P42">
+        <v>282489000.0</v>
+      </c>
+      <c r="Q42">
+        <v>282489000.0</v>
+      </c>
+      <c r="R42">
+        <v>282443000.0</v>
+      </c>
+      <c r="S42">
+        <v>282443000.0</v>
+      </c>
+      <c r="T42">
+        <v>282443000.0</v>
+      </c>
+      <c r="U42">
+        <v>282446000.0</v>
+      </c>
+      <c r="V42">
+        <v>282446000.0</v>
+      </c>
+      <c r="W42">
+        <v>282215000.0</v>
+      </c>
+      <c r="X42">
+        <v>282215000.0</v>
+      </c>
+      <c r="Y42">
+        <v>282215000.0</v>
+      </c>
+      <c r="Z42">
+        <v>282215000.0</v>
+      </c>
+      <c r="AA42">
+        <v>282215000.0</v>
+      </c>
+      <c r="AB42">
+        <v>282166000.0</v>
+      </c>
+      <c r="AC42">
+        <v>282166000.0</v>
+      </c>
+      <c r="AD42">
+        <v>282145000.0</v>
+      </c>
+      <c r="AE42">
+        <v>282145000.0</v>
+      </c>
+      <c r="AF42">
+        <v>282145000.0</v>
+      </c>
+      <c r="AG42">
+        <v>282109000.0</v>
+      </c>
+      <c r="AH42">
+        <v>282178000.0</v>
+      </c>
+      <c r="AI42">
+        <v>282071000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>281964000.0</v>
+      </c>
+      <c r="AK42">
+        <v>281813000.0</v>
+      </c>
+      <c r="AL42">
+        <v>281828000.0</v>
+      </c>
+      <c r="AM42">
+        <v>7499000.0</v>
+      </c>
+      <c r="AN42">
+        <v>281564000.0</v>
+      </c>
+      <c r="AO42">
+        <v>281087000.0</v>
+      </c>
+      <c r="AP42">
+        <v>280420000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>279994000.0</v>
+      </c>
+      <c r="AR42">
+        <v>279519000.0</v>
+      </c>
+      <c r="AS42">
+        <v>279231000.0</v>
+      </c>
+      <c r="AT42">
+        <v>278592000.0</v>
+      </c>
+      <c r="AU42">
+        <v>278584000.0</v>
+      </c>
+      <c r="AV42">
+        <v>278107000.0</v>
+      </c>
+      <c r="AW42">
+        <v>277652000.0</v>
+      </c>
+      <c r="AX42">
+        <v>277192000.0</v>
+      </c>
+      <c r="AY42">
+        <v>276567000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>276318000.0</v>
+      </c>
+      <c r="BA42">
+        <v>276328000.0</v>
+      </c>
+      <c r="BB42">
+        <v>276373000.0</v>
+      </c>
+      <c r="BC42">
+        <v>276333000.0</v>
+      </c>
+      <c r="BD42">
+        <v>276333000.0</v>
+      </c>
+      <c r="BE42">
+        <v>257041000.0</v>
+      </c>
+      <c r="BF42">
+        <v>253907000.0</v>
+      </c>
+      <c r="BG42">
+        <v>253844000.0</v>
+      </c>
+      <c r="BH42">
+        <v>253585000.0</v>
+      </c>
+      <c r="BI42">
+        <v>253505000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>253423000.0</v>
+      </c>
+      <c r="BK42">
+        <v>253423000.0</v>
+      </c>
+      <c r="BL42">
+        <v>237158000.0</v>
+      </c>
+      <c r="BM42">
+        <v>237123000.0</v>
+      </c>
+      <c r="BN42">
+        <v>237088000.0</v>
+      </c>
+      <c r="BO42">
+        <v>234713000.0</v>
+      </c>
+      <c r="BP42">
+        <v>213375000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>167598000.0</v>
+      </c>
+      <c r="BR42">
+        <v>167139000.0</v>
+      </c>
+      <c r="BS42">
+        <v>167524000.0</v>
+      </c>
+      <c r="BT42">
+        <v>167524000.0</v>
+      </c>
+      <c r="BU42">
+        <v>167524000.0</v>
+      </c>
+      <c r="BV42">
+        <v>159461000.0</v>
+      </c>
+      <c r="BW42">
+        <v>158763000.0</v>
+      </c>
+      <c r="BX42">
+        <v>158436000.0</v>
+      </c>
+      <c r="BY42">
+        <v>158436000.0</v>
+      </c>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42">
+        <v>158436000.0</v>
+      </c>
+      <c r="CD42"/>
+      <c r="CE42"/>
+    </row>
+    <row r="43" spans="1:83">
+      <c r="A43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+    </row>
+    <row r="44" spans="1:83">
+      <c r="A44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44"/>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+    </row>
+    <row r="45" spans="1:83">
+      <c r="A45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>252674000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>236491000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>223829000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45">
+        <v>75689000.0</v>
+      </c>
+      <c r="O45">
+        <v>76899000.0</v>
+      </c>
+      <c r="P45">
+        <v>217919000.0</v>
+      </c>
+      <c r="Q45">
+        <v>78405000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45">
+        <v>81056000.0</v>
+      </c>
+      <c r="T45">
+        <v>82901000.0</v>
+      </c>
+      <c r="U45">
+        <v>84343000.0</v>
+      </c>
+      <c r="V45">
+        <v>86852000.0</v>
+      </c>
+      <c r="W45">
+        <v>89200000.0</v>
+      </c>
+      <c r="X45">
+        <v>91544000.0</v>
+      </c>
+      <c r="Y45">
+        <v>93598000.0</v>
+      </c>
+      <c r="Z45">
+        <v>95348000.0</v>
+      </c>
+      <c r="AA45">
+        <v>96946000.0</v>
+      </c>
+      <c r="AB45">
+        <v>98597000.0</v>
+      </c>
+      <c r="AC45">
+        <v>100320000.0</v>
+      </c>
+      <c r="AD45">
+        <v>102374000.0</v>
+      </c>
+      <c r="AE45">
+        <v>102849000.0</v>
+      </c>
+      <c r="AF45">
+        <v>103575000.0</v>
+      </c>
+      <c r="AG45">
+        <v>104254000.0</v>
+      </c>
+      <c r="AH45">
+        <v>105098000.0</v>
+      </c>
+      <c r="AI45">
+        <v>107395000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>109735000.0</v>
+      </c>
+      <c r="AK45">
+        <v>111777000.0</v>
+      </c>
+      <c r="AL45">
+        <v>113868000.0</v>
+      </c>
+      <c r="AM45">
+        <v>113868000.0</v>
+      </c>
+      <c r="AN45">
+        <v>116047000.0</v>
+      </c>
+      <c r="AO45">
+        <v>118152000.0</v>
+      </c>
+      <c r="AP45">
+        <v>119152000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>121012000.0</v>
+      </c>
+      <c r="AR45">
+        <v>122490000.0</v>
+      </c>
+      <c r="AS45">
+        <v>124330000.0</v>
+      </c>
+      <c r="AT45">
+        <v>125756000.0</v>
+      </c>
+      <c r="AU45">
+        <v>126735000.0</v>
+      </c>
+      <c r="AV45">
+        <v>127565000.0</v>
+      </c>
+      <c r="AW45">
+        <v>127371000.0</v>
+      </c>
+      <c r="AX45">
+        <v>128375000.0</v>
+      </c>
+      <c r="AY45">
+        <v>129608000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>128988000.0</v>
+      </c>
+      <c r="BA45">
+        <v>128671000.0</v>
+      </c>
+      <c r="BB45">
+        <v>126141000.0</v>
+      </c>
+      <c r="BC45">
+        <v>138831000.0</v>
+      </c>
+      <c r="BD45">
+        <v>138142000.0</v>
+      </c>
+      <c r="BE45">
+        <v>138865000.0</v>
+      </c>
+      <c r="BF45">
+        <v>139143000.0</v>
+      </c>
+      <c r="BG45">
+        <v>139237000.0</v>
+      </c>
+      <c r="BH45">
+        <v>139952000.0</v>
+      </c>
+      <c r="BI45">
+        <v>140517000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>138946000.0</v>
+      </c>
+      <c r="BK45">
+        <v>137605000.0</v>
+      </c>
+      <c r="BL45">
+        <v>131816000.0</v>
+      </c>
+      <c r="BM45">
+        <v>125007000.0</v>
+      </c>
+      <c r="BN45">
+        <v>121611000.0</v>
+      </c>
+      <c r="BO45">
+        <v>119784000.0</v>
+      </c>
+      <c r="BP45">
+        <v>119941000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>119248000.0</v>
+      </c>
+      <c r="BR45">
+        <v>119376000.0</v>
+      </c>
+      <c r="BS45">
+        <v>115862000.0</v>
+      </c>
+      <c r="BT45">
+        <v>114008000.0</v>
+      </c>
+      <c r="BU45">
+        <v>106320000.0</v>
+      </c>
+      <c r="BV45">
+        <v>104756000.0</v>
+      </c>
+      <c r="BW45">
+        <v>100973000.0</v>
+      </c>
+      <c r="BX45">
+        <v>97444000.0</v>
+      </c>
+      <c r="BY45">
+        <v>89666000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>93047000.0</v>
+      </c>
+      <c r="CA45">
+        <v>89666000.0</v>
+      </c>
+      <c r="CB45"/>
+      <c r="CC45">
+        <v>82626000.0</v>
+      </c>
+      <c r="CD45"/>
+      <c r="CE45"/>
+    </row>
+    <row r="46" spans="1:83">
+      <c r="A46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46">
+        <v>93462000.0</v>
+      </c>
+      <c r="C46">
+        <v>89881000.0</v>
+      </c>
+      <c r="D46">
+        <v>86797000.0</v>
+      </c>
+      <c r="E46">
+        <v>85776000.0</v>
+      </c>
+      <c r="F46">
+        <v>84610000.0</v>
+      </c>
+      <c r="G46">
+        <v>79806000.0</v>
+      </c>
+      <c r="H46">
+        <v>78538000.0</v>
+      </c>
+      <c r="I46">
+        <v>76815000.0</v>
+      </c>
+      <c r="J46">
+        <v>74070000.0</v>
+      </c>
+      <c r="K46">
+        <v>72572000.0</v>
+      </c>
+      <c r="L46">
+        <v>72711000.0</v>
+      </c>
+      <c r="M46">
+        <v>74501000.0</v>
+      </c>
+      <c r="N46">
+        <v>75689000.0</v>
+      </c>
+      <c r="O46">
+        <v>76899000.0</v>
+      </c>
+      <c r="P46">
+        <v>76941000.0</v>
+      </c>
+      <c r="Q46">
+        <v>78405000.0</v>
+      </c>
+      <c r="R46">
+        <v>79145000.0</v>
+      </c>
+      <c r="S46">
+        <v>81056000.0</v>
+      </c>
+      <c r="T46">
+        <v>82901000.0</v>
+      </c>
+      <c r="U46">
+        <v>84343000.0</v>
+      </c>
+      <c r="V46">
+        <v>86852000.0</v>
+      </c>
+      <c r="W46">
+        <v>89200000.0</v>
+      </c>
+      <c r="X46">
+        <v>91544000.0</v>
+      </c>
+      <c r="Y46">
+        <v>93598000.0</v>
+      </c>
+      <c r="Z46">
+        <v>95348000.0</v>
+      </c>
+      <c r="AA46">
+        <v>96946000.0</v>
+      </c>
+      <c r="AB46">
+        <v>98597000.0</v>
+      </c>
+      <c r="AC46">
+        <v>100320000.0</v>
+      </c>
+      <c r="AD46">
+        <v>102374000.0</v>
+      </c>
+      <c r="AE46">
+        <v>102849000.0</v>
+      </c>
+      <c r="AF46">
+        <v>103575000.0</v>
+      </c>
+      <c r="AG46">
+        <v>104254000.0</v>
+      </c>
+      <c r="AH46">
+        <v>105098000.0</v>
+      </c>
+      <c r="AI46">
+        <v>107395000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>109735000.0</v>
+      </c>
+      <c r="AK46">
+        <v>111777000.0</v>
+      </c>
+      <c r="AL46">
+        <v>113868000.0</v>
+      </c>
+      <c r="AM46"/>
+      <c r="AN46">
+        <v>116047000.0</v>
+      </c>
+      <c r="AO46">
+        <v>118152000.0</v>
+      </c>
+      <c r="AP46">
+        <v>119152000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>121012000.0</v>
+      </c>
+      <c r="AR46">
+        <v>122490000.0</v>
+      </c>
+      <c r="AS46">
+        <v>124330000.0</v>
+      </c>
+      <c r="AT46">
+        <v>125756000.0</v>
+      </c>
+      <c r="AU46">
+        <v>126735000.0</v>
+      </c>
+      <c r="AV46">
+        <v>127565000.0</v>
+      </c>
+      <c r="AW46">
+        <v>127371000.0</v>
+      </c>
+      <c r="AX46">
+        <v>128375000.0</v>
+      </c>
+      <c r="AY46">
+        <v>129608000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>128988000.0</v>
+      </c>
+      <c r="BA46">
+        <v>128671000.0</v>
+      </c>
+      <c r="BB46">
+        <v>126141000.0</v>
+      </c>
+      <c r="BC46">
+        <v>138831000.0</v>
+      </c>
+      <c r="BD46">
+        <v>138142000.0</v>
+      </c>
+      <c r="BE46">
+        <v>138865000.0</v>
+      </c>
+      <c r="BF46">
+        <v>139143000.0</v>
+      </c>
+      <c r="BG46">
+        <v>139237000.0</v>
+      </c>
+      <c r="BH46">
+        <v>139952000.0</v>
+      </c>
+      <c r="BI46">
+        <v>140517000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>138946000.0</v>
+      </c>
+      <c r="BK46">
+        <v>137605000.0</v>
+      </c>
+      <c r="BL46">
+        <v>131816000.0</v>
+      </c>
+      <c r="BM46">
+        <v>125007000.0</v>
+      </c>
+      <c r="BN46">
+        <v>121611000.0</v>
+      </c>
+      <c r="BO46">
+        <v>119784000.0</v>
+      </c>
+      <c r="BP46">
+        <v>119941000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>119248000.0</v>
+      </c>
+      <c r="BR46">
+        <v>119376000.0</v>
+      </c>
+      <c r="BS46">
+        <v>115862000.0</v>
+      </c>
+      <c r="BT46">
+        <v>114008000.0</v>
+      </c>
+      <c r="BU46">
+        <v>106320000.0</v>
+      </c>
+      <c r="BV46">
+        <v>104756000.0</v>
+      </c>
+      <c r="BW46">
+        <v>100973000.0</v>
+      </c>
+      <c r="BX46">
+        <v>97444000.0</v>
+      </c>
+      <c r="BY46">
+        <v>97444000.0</v>
+      </c>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46">
+        <v>82626000.0</v>
+      </c>
+      <c r="CD46"/>
+      <c r="CE46"/>
+    </row>
+    <row r="47" spans="1:83">
+      <c r="A47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>86797000.0</v>
+      </c>
+      <c r="E47">
+        <v>85776000.0</v>
+      </c>
+      <c r="F47">
+        <v>84610000.0</v>
+      </c>
+      <c r="G47">
+        <v>79806000.0</v>
+      </c>
+      <c r="H47">
+        <v>78538000.0</v>
+      </c>
+      <c r="I47">
+        <v>76815000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>74501000.0</v>
+      </c>
+      <c r="N47">
+        <v>75689000.0</v>
+      </c>
+      <c r="O47">
+        <v>76899000.0</v>
+      </c>
+      <c r="P47">
+        <v>76941000.0</v>
+      </c>
+      <c r="Q47">
+        <v>78405000.0</v>
+      </c>
+      <c r="R47">
+        <v>79145000.0</v>
+      </c>
+      <c r="S47">
+        <v>81056000.0</v>
+      </c>
+      <c r="T47">
+        <v>82901000.0</v>
+      </c>
+      <c r="U47">
+        <v>84343000.0</v>
+      </c>
+      <c r="V47">
+        <v>86852000.0</v>
+      </c>
+      <c r="W47">
+        <v>89200000.0</v>
+      </c>
+      <c r="X47">
+        <v>92855000.0</v>
+      </c>
+      <c r="Y47">
+        <v>93598000.0</v>
+      </c>
+      <c r="Z47">
+        <v>95348000.0</v>
+      </c>
+      <c r="AA47">
+        <v>96946000.0</v>
+      </c>
+      <c r="AB47">
+        <v>98597000.0</v>
+      </c>
+      <c r="AC47">
+        <v>100320000.0</v>
+      </c>
+      <c r="AD47">
+        <v>102374000.0</v>
+      </c>
+      <c r="AE47">
+        <v>102849000.0</v>
+      </c>
+      <c r="AF47">
+        <v>103575000.0</v>
+      </c>
+      <c r="AG47">
+        <v>104254000.0</v>
+      </c>
+      <c r="AH47">
+        <v>105098000.0</v>
+      </c>
+      <c r="AI47">
+        <v>107395000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>109735000.0</v>
+      </c>
+      <c r="AK47">
+        <v>111777000.0</v>
+      </c>
+      <c r="AL47">
+        <v>113868000.0</v>
+      </c>
+      <c r="AM47">
+        <v>113868000.0</v>
+      </c>
+      <c r="AN47">
+        <v>116047000.0</v>
+      </c>
+      <c r="AO47">
+        <v>118152000.0</v>
+      </c>
+      <c r="AP47">
+        <v>119152000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>121012000.0</v>
+      </c>
+      <c r="AR47">
+        <v>122490000.0</v>
+      </c>
+      <c r="AS47">
+        <v>124330000.0</v>
+      </c>
+      <c r="AT47">
+        <v>125756000.0</v>
+      </c>
+      <c r="AU47">
+        <v>126735000.0</v>
+      </c>
+      <c r="AV47">
+        <v>127565000.0</v>
+      </c>
+      <c r="AW47">
+        <v>127371000.0</v>
+      </c>
+      <c r="AX47">
+        <v>128375000.0</v>
+      </c>
+      <c r="AY47">
+        <v>129608000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>128988000.0</v>
+      </c>
+      <c r="BA47">
+        <v>128671000.0</v>
+      </c>
+      <c r="BB47">
+        <v>126141000.0</v>
+      </c>
+      <c r="BC47">
+        <v>138831000.0</v>
+      </c>
+      <c r="BD47">
+        <v>138142000.0</v>
+      </c>
+      <c r="BE47">
+        <v>138865000.0</v>
+      </c>
+      <c r="BF47">
+        <v>139143000.0</v>
+      </c>
+      <c r="BG47">
+        <v>139237000.0</v>
+      </c>
+      <c r="BH47">
+        <v>139952000.0</v>
+      </c>
+      <c r="BI47">
+        <v>140517000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>138946000.0</v>
+      </c>
+      <c r="BK47">
+        <v>137605000.0</v>
+      </c>
+      <c r="BL47">
+        <v>131816000.0</v>
+      </c>
+      <c r="BM47">
+        <v>125007000.0</v>
+      </c>
+      <c r="BN47">
+        <v>121611000.0</v>
+      </c>
+      <c r="BO47">
+        <v>119784000.0</v>
+      </c>
+      <c r="BP47">
+        <v>119941000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>119248000.0</v>
+      </c>
+      <c r="BR47">
+        <v>119376000.0</v>
+      </c>
+      <c r="BS47">
+        <v>115862000.0</v>
+      </c>
+      <c r="BT47">
+        <v>114008000.0</v>
+      </c>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+    </row>
+    <row r="48" spans="1:83">
+      <c r="A48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48">
+        <v>-50360000.0</v>
+      </c>
+      <c r="C48">
+        <v>-61722000.0</v>
+      </c>
+      <c r="D48">
+        <v>-49067000.0</v>
+      </c>
+      <c r="E48">
+        <v>-37005000.0</v>
+      </c>
+      <c r="F48">
+        <v>-27678000.0</v>
+      </c>
+      <c r="G48">
+        <v>-17261000.0</v>
+      </c>
+      <c r="H48">
+        <v>383000.0</v>
+      </c>
+      <c r="I48">
+        <v>8376000.0</v>
+      </c>
+      <c r="J48">
+        <v>9571000.0</v>
+      </c>
+      <c r="K48">
+        <v>11730000.0</v>
+      </c>
+      <c r="L48">
+        <v>27387000.0</v>
+      </c>
+      <c r="M48">
+        <v>14506000.0</v>
+      </c>
+      <c r="N48">
+        <v>11730000.0</v>
+      </c>
+      <c r="O48">
+        <v>21589000.0</v>
+      </c>
+      <c r="P48">
+        <v>508000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-3922000.0</v>
+      </c>
+      <c r="R48">
+        <v>-19702000.0</v>
+      </c>
+      <c r="S48">
+        <v>-16598000.0</v>
+      </c>
+      <c r="T48">
+        <v>6303000.0</v>
+      </c>
+      <c r="U48">
+        <v>-16042000.0</v>
+      </c>
+      <c r="V48">
+        <v>-25244000.0</v>
+      </c>
+      <c r="W48">
+        <v>80683000.0</v>
+      </c>
+      <c r="X48">
+        <v>89456000.0</v>
+      </c>
+      <c r="Y48">
+        <v>94482000.0</v>
+      </c>
+      <c r="Z48">
+        <v>87592000.0</v>
+      </c>
+      <c r="AA48">
+        <v>72433000.0</v>
+      </c>
+      <c r="AB48">
+        <v>184632000.0</v>
+      </c>
+      <c r="AC48">
+        <v>122757000.0</v>
+      </c>
+      <c r="AD48">
+        <v>116135000.0</v>
+      </c>
+      <c r="AE48">
+        <v>112448000.0</v>
+      </c>
+      <c r="AF48">
+        <v>106949000.0</v>
+      </c>
+      <c r="AG48">
+        <v>115611000.0</v>
+      </c>
+      <c r="AH48">
+        <v>106166000.0</v>
+      </c>
+      <c r="AI48">
+        <v>96371000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>61195000.0</v>
+      </c>
+      <c r="AK48">
+        <v>55746000.0</v>
+      </c>
+      <c r="AL48">
+        <v>52412000.0</v>
+      </c>
+      <c r="AM48">
+        <v>52412000.0</v>
+      </c>
+      <c r="AN48">
+        <v>51578000.0</v>
+      </c>
+      <c r="AO48">
+        <v>48182000.0</v>
+      </c>
+      <c r="AP48">
+        <v>142814000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>132569000.0</v>
+      </c>
+      <c r="AR48">
+        <v>120968000.0</v>
+      </c>
+      <c r="AS48">
+        <v>113002000.0</v>
+      </c>
+      <c r="AT48">
+        <v>85998000.0</v>
+      </c>
+      <c r="AU48">
+        <v>83771000.0</v>
+      </c>
+      <c r="AV48">
+        <v>82602000.0</v>
+      </c>
+      <c r="AW48">
+        <v>77094000.0</v>
+      </c>
+      <c r="AX48">
+        <v>52213000.0</v>
+      </c>
+      <c r="AY48">
+        <v>46009000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>45895000.0</v>
+      </c>
+      <c r="BA48">
+        <v>44822000.0</v>
+      </c>
+      <c r="BB48">
+        <v>33894000.0</v>
+      </c>
+      <c r="BC48">
+        <v>23364000.0</v>
+      </c>
+      <c r="BD48">
+        <v>9975000.0</v>
+      </c>
+      <c r="BE48">
+        <v>692000.0</v>
+      </c>
+      <c r="BF48">
+        <v>48665000.0</v>
+      </c>
+      <c r="BG48">
+        <v>40248000.0</v>
+      </c>
+      <c r="BH48">
+        <v>35907000.0</v>
+      </c>
+      <c r="BI48">
+        <v>32926000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>26433000.0</v>
+      </c>
+      <c r="BK48">
+        <v>17828000.0</v>
+      </c>
+      <c r="BL48">
+        <v>13388000.0</v>
+      </c>
+      <c r="BM48">
+        <v>14671000.0</v>
+      </c>
+      <c r="BN48">
+        <v>12546000.0</v>
+      </c>
+      <c r="BO48">
+        <v>13990000.0</v>
+      </c>
+      <c r="BP48">
+        <v>26289000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>22630000.0</v>
+      </c>
+      <c r="BR48">
+        <v>27150000.0</v>
+      </c>
+      <c r="BS48">
+        <v>19766000.0</v>
+      </c>
+      <c r="BT48">
+        <v>16916000.0</v>
+      </c>
+      <c r="BU48">
+        <v>14095000.0</v>
+      </c>
+      <c r="BV48">
+        <v>25587000.0</v>
+      </c>
+      <c r="BW48">
+        <v>20198000.0</v>
+      </c>
+      <c r="BX48">
+        <v>17285000.0</v>
+      </c>
+      <c r="BY48">
+        <v>17285000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>6927000.0</v>
+      </c>
+      <c r="CA48">
+        <v>3584000.0</v>
+      </c>
+      <c r="CB48"/>
+      <c r="CC48">
+        <v>2717000.0</v>
+      </c>
+      <c r="CD48"/>
+      <c r="CE48"/>
+    </row>
+    <row r="49" spans="1:83">
+      <c r="A49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>11730000.0</v>
+      </c>
+      <c r="O49">
+        <v>21589000.0</v>
+      </c>
+      <c r="P49">
+        <v>508000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-3922000.0</v>
+      </c>
+      <c r="R49">
+        <v>-19702000.0</v>
+      </c>
+      <c r="S49">
+        <v>-16598000.0</v>
+      </c>
+      <c r="T49">
+        <v>6303000.0</v>
+      </c>
+      <c r="U49">
+        <v>-16042000.0</v>
+      </c>
+      <c r="V49">
+        <v>-25244000.0</v>
+      </c>
+      <c r="W49">
+        <v>80683000.0</v>
+      </c>
+      <c r="X49">
+        <v>89456000.0</v>
+      </c>
+      <c r="Y49">
+        <v>94482000.0</v>
+      </c>
+      <c r="Z49">
+        <v>87592000.0</v>
+      </c>
+      <c r="AA49">
+        <v>72433000.0</v>
+      </c>
+      <c r="AB49">
+        <v>184632000.0</v>
+      </c>
+      <c r="AC49">
+        <v>122757000.0</v>
+      </c>
+      <c r="AD49">
+        <v>116135000.0</v>
+      </c>
+      <c r="AE49">
+        <v>112448000.0</v>
+      </c>
+      <c r="AF49">
+        <v>106949000.0</v>
+      </c>
+      <c r="AG49">
+        <v>115611000.0</v>
+      </c>
+      <c r="AH49">
+        <v>106166000.0</v>
+      </c>
+      <c r="AI49">
+        <v>96371000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>61195000.0</v>
+      </c>
+      <c r="AK49">
+        <v>55746000.0</v>
+      </c>
+      <c r="AL49">
+        <v>52412000.0</v>
+      </c>
+      <c r="AM49">
+        <v>52412000.0</v>
+      </c>
+      <c r="AN49">
+        <v>51578000.0</v>
+      </c>
+      <c r="AO49">
+        <v>48182000.0</v>
+      </c>
+      <c r="AP49">
+        <v>142814000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>132569000.0</v>
+      </c>
+      <c r="AR49">
+        <v>120968000.0</v>
+      </c>
+      <c r="AS49">
+        <v>113002000.0</v>
+      </c>
+      <c r="AT49">
+        <v>85998000.0</v>
+      </c>
+      <c r="AU49">
+        <v>83771000.0</v>
+      </c>
+      <c r="AV49">
+        <v>82602000.0</v>
+      </c>
+      <c r="AW49">
+        <v>77094000.0</v>
+      </c>
+      <c r="AX49">
+        <v>52213000.0</v>
+      </c>
+      <c r="AY49">
+        <v>46009000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>45895000.0</v>
+      </c>
+      <c r="BA49">
+        <v>44822000.0</v>
+      </c>
+      <c r="BB49">
+        <v>33894000.0</v>
+      </c>
+      <c r="BC49">
+        <v>23364000.0</v>
+      </c>
+      <c r="BD49">
+        <v>9975000.0</v>
+      </c>
+      <c r="BE49">
+        <v>692000.0</v>
+      </c>
+      <c r="BF49">
+        <v>48665000.0</v>
+      </c>
+      <c r="BG49">
+        <v>40248000.0</v>
+      </c>
+      <c r="BH49">
+        <v>35907000.0</v>
+      </c>
+      <c r="BI49">
+        <v>32926000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>26433000.0</v>
+      </c>
+      <c r="BK49">
+        <v>17828000.0</v>
+      </c>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+    </row>
+    <row r="50" spans="1:83">
+      <c r="A50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>520000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+    </row>
+    <row r="51" spans="1:83">
+      <c r="A51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51">
+        <v>93000.0</v>
+      </c>
+      <c r="J51">
+        <v>184000.0</v>
+      </c>
+      <c r="K51">
+        <v>281000.0</v>
+      </c>
+      <c r="L51">
+        <v>389000.0</v>
+      </c>
+      <c r="M51">
+        <v>433000.0</v>
+      </c>
+      <c r="N51">
+        <v>498000.0</v>
+      </c>
+      <c r="O51">
+        <v>571000.0</v>
+      </c>
+      <c r="P51">
+        <v>630000.0</v>
+      </c>
+      <c r="Q51">
+        <v>400000.0</v>
+      </c>
+      <c r="R51">
+        <v>492000.0</v>
+      </c>
+      <c r="S51">
+        <v>575000.0</v>
+      </c>
+      <c r="T51">
+        <v>644000.0</v>
+      </c>
+      <c r="U51">
+        <v>639000.0</v>
+      </c>
+      <c r="V51">
+        <v>634000.0</v>
+      </c>
+      <c r="W51">
+        <v>495000.0</v>
+      </c>
+      <c r="X51">
+        <v>491000.0</v>
+      </c>
+      <c r="Y51">
+        <v>541000.0</v>
+      </c>
+      <c r="Z51">
+        <v>392000.0</v>
+      </c>
+      <c r="AA51">
+        <v>484000.0</v>
+      </c>
+      <c r="AB51">
+        <v>537000.0</v>
+      </c>
+      <c r="AC51">
+        <v>531000.0</v>
+      </c>
+      <c r="AD51">
+        <v>525000.0</v>
+      </c>
+      <c r="AE51">
+        <v>520000.0</v>
+      </c>
+      <c r="AF51">
+        <v>16294000.0</v>
+      </c>
+      <c r="AG51">
+        <v>18942000.0</v>
+      </c>
+      <c r="AH51">
+        <v>22390000.0</v>
+      </c>
+      <c r="AI51">
+        <v>62840000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>21973000.0</v>
+      </c>
+      <c r="AK51">
+        <v>21278000.0</v>
+      </c>
+      <c r="AL51">
+        <v>18746000.0</v>
+      </c>
+      <c r="AM51">
+        <v>18746000.0</v>
+      </c>
+      <c r="AN51">
+        <v>19848000.0</v>
+      </c>
+      <c r="AO51">
+        <v>24359000.0</v>
+      </c>
+      <c r="AP51">
+        <v>29986000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>24611000.0</v>
+      </c>
+      <c r="AR51">
+        <v>54472000.0</v>
+      </c>
+      <c r="AS51"/>
+      <c r="AT51">
+        <v>19768000.0</v>
+      </c>
+      <c r="AU51">
+        <v>19651000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51">
+        <v>2579000.0</v>
+      </c>
+      <c r="BM51">
+        <v>19295000.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51">
+        <v>2800000.0</v>
+      </c>
+      <c r="BS51">
+        <v>11837000.0</v>
+      </c>
+      <c r="BT51">
+        <v>13238000.0</v>
+      </c>
+      <c r="BU51">
+        <v>1936000.0</v>
+      </c>
+      <c r="BV51">
+        <v>2312000.0</v>
+      </c>
+      <c r="BW51">
+        <v>69333000.0</v>
+      </c>
+      <c r="BX51">
+        <v>37103000.0</v>
+      </c>
+      <c r="BY51">
+        <v>14831000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>14831000.0</v>
+      </c>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+    </row>
+    <row r="52" spans="1:83">
+      <c r="A52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>93000.0</v>
+      </c>
+      <c r="J52">
+        <v>184000.0</v>
+      </c>
+      <c r="K52">
+        <v>281000.0</v>
+      </c>
+      <c r="L52">
+        <v>389000.0</v>
+      </c>
+      <c r="M52">
+        <v>433000.0</v>
+      </c>
+      <c r="N52">
+        <v>498000.0</v>
+      </c>
+      <c r="O52">
+        <v>571000.0</v>
+      </c>
+      <c r="P52">
+        <v>630000.0</v>
+      </c>
+      <c r="Q52">
+        <v>400000.0</v>
+      </c>
+      <c r="R52">
+        <v>492000.0</v>
+      </c>
+      <c r="S52">
+        <v>575000.0</v>
+      </c>
+      <c r="T52">
+        <v>644000.0</v>
+      </c>
+      <c r="U52">
+        <v>639000.0</v>
+      </c>
+      <c r="V52">
+        <v>634000.0</v>
+      </c>
+      <c r="W52">
+        <v>495000.0</v>
+      </c>
+      <c r="X52">
+        <v>491000.0</v>
+      </c>
+      <c r="Y52">
+        <v>541000.0</v>
+      </c>
+      <c r="Z52">
+        <v>392000.0</v>
+      </c>
+      <c r="AA52">
+        <v>484000.0</v>
+      </c>
+      <c r="AB52">
+        <v>537000.0</v>
+      </c>
+      <c r="AC52">
+        <v>531000.0</v>
+      </c>
+      <c r="AD52">
+        <v>525000.0</v>
+      </c>
+      <c r="AE52">
+        <v>520000.0</v>
+      </c>
+      <c r="AF52">
+        <v>5917000.0</v>
+      </c>
+      <c r="AG52">
+        <v>10001000.0</v>
+      </c>
+      <c r="AH52">
+        <v>11879000.0</v>
+      </c>
+      <c r="AI52">
+        <v>14957000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>7762000.0</v>
+      </c>
+      <c r="AK52">
+        <v>6318000.0</v>
+      </c>
+      <c r="AL52">
+        <v>8757000.0</v>
+      </c>
+      <c r="AM52"/>
+      <c r="AN52">
+        <v>11495000.0</v>
+      </c>
+      <c r="AO52">
+        <v>105158000.0</v>
+      </c>
+      <c r="AP52">
+        <v>10344000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>9724000.0</v>
+      </c>
+      <c r="AR52">
+        <v>8459000.0</v>
+      </c>
+      <c r="AS52">
+        <v>2680000.0</v>
+      </c>
+      <c r="AT52">
+        <v>10709000.0</v>
+      </c>
+      <c r="AU52">
+        <v>10577000.0</v>
+      </c>
+      <c r="AV52">
+        <v>12508000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1940000.0</v>
+      </c>
+      <c r="AX52">
+        <v>18480000.0</v>
+      </c>
+      <c r="AY52">
+        <v>16918000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>14609000.0</v>
+      </c>
+      <c r="BA52">
+        <v>6869000.0</v>
+      </c>
+      <c r="BB52">
+        <v>18137000.0</v>
+      </c>
+      <c r="BC52">
+        <v>17614000.0</v>
+      </c>
+      <c r="BD52">
+        <v>19107000.0</v>
+      </c>
+      <c r="BE52">
+        <v>11118000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52">
+        <v>13563000.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52">
+        <v>8696000.0</v>
+      </c>
+      <c r="BM52">
+        <v>8010000.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52">
+        <v>9348000.0</v>
+      </c>
+      <c r="BR52">
+        <v>1619000.0</v>
+      </c>
+      <c r="BS52">
+        <v>1253000.0</v>
+      </c>
+      <c r="BT52">
+        <v>2179000.0</v>
+      </c>
+      <c r="BU52">
+        <v>1936000.0</v>
+      </c>
+      <c r="BV52">
+        <v>743000.0</v>
+      </c>
+      <c r="BW52">
+        <v>1261000.0</v>
+      </c>
+      <c r="BX52"/>
+      <c r="BY52">
+        <v>8753000.0</v>
+      </c>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+    </row>
+    <row r="53" spans="1:83">
+      <c r="A53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
+        <v>37681000.0</v>
+      </c>
+      <c r="P53">
+        <v>37126000.0</v>
+      </c>
+      <c r="Q53">
+        <v>38753000.0</v>
+      </c>
+      <c r="R53">
+        <v>39426000.0</v>
+      </c>
+      <c r="S53">
+        <v>42751000.0</v>
+      </c>
+      <c r="T53">
+        <v>47190000.0</v>
+      </c>
+      <c r="U53">
+        <v>45164000.0</v>
+      </c>
+      <c r="V53">
+        <v>46238000.0</v>
+      </c>
+      <c r="W53">
+        <v>50173000.0</v>
+      </c>
+      <c r="X53">
+        <v>64404000.0</v>
+      </c>
+      <c r="Y53">
+        <v>63476000.0</v>
+      </c>
+      <c r="Z53">
+        <v>62095000.0</v>
+      </c>
+      <c r="AA53">
+        <v>59644000.0</v>
+      </c>
+      <c r="AB53">
+        <v>73620000.0</v>
+      </c>
+      <c r="AC53">
+        <v>75583000.0</v>
+      </c>
+      <c r="AD53">
+        <v>80560000.0</v>
+      </c>
+      <c r="AE53">
+        <v>84459000.0</v>
+      </c>
+      <c r="AF53">
+        <v>79888000.0</v>
+      </c>
+      <c r="AG53">
+        <v>103102000.0</v>
+      </c>
+      <c r="AH53">
+        <v>91564000.0</v>
+      </c>
+      <c r="AI53">
+        <v>97179000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>120699000.0</v>
+      </c>
+      <c r="AK53">
+        <v>123588000.0</v>
+      </c>
+      <c r="AL53">
+        <v>120728000.0</v>
+      </c>
+      <c r="AM53">
+        <v>120728000.0</v>
+      </c>
+      <c r="AN53">
+        <v>116835000.0</v>
+      </c>
+      <c r="AO53">
+        <v>106146000.0</v>
+      </c>
+      <c r="AP53">
+        <v>111009000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>92064000.0</v>
+      </c>
+      <c r="AR53">
+        <v>76203000.0</v>
+      </c>
+      <c r="AS53">
+        <v>74667000.0</v>
+      </c>
+      <c r="AT53">
+        <v>70887000.0</v>
+      </c>
+      <c r="AU53">
+        <v>85943000.0</v>
+      </c>
+      <c r="AV53">
+        <v>82381000.0</v>
+      </c>
+      <c r="AW53">
+        <v>87720000.0</v>
+      </c>
+      <c r="AX53">
+        <v>106246000.0</v>
+      </c>
+      <c r="AY53">
+        <v>95308000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>110270000.0</v>
+      </c>
+      <c r="BA53">
+        <v>104271000.0</v>
+      </c>
+      <c r="BB53">
+        <v>103917000.0</v>
+      </c>
+      <c r="BC53">
+        <v>98566000.0</v>
+      </c>
+      <c r="BD53">
+        <v>96352000.0</v>
+      </c>
+      <c r="BE53">
+        <v>87768000.0</v>
+      </c>
+      <c r="BF53">
+        <v>81807000.0</v>
+      </c>
+      <c r="BG53">
+        <v>66937000.0</v>
+      </c>
+      <c r="BH53">
+        <v>68194000.0</v>
+      </c>
+      <c r="BI53">
+        <v>56294000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>56270000.0</v>
+      </c>
+      <c r="BK53">
+        <v>52756000.0</v>
+      </c>
+      <c r="BL53">
+        <v>52014000.0</v>
+      </c>
+      <c r="BM53">
+        <v>28200000.0</v>
+      </c>
+      <c r="BN53">
+        <v>26756000.0</v>
+      </c>
+      <c r="BO53">
+        <v>12519000.0</v>
+      </c>
+      <c r="BP53">
+        <v>13055000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>6811000.0</v>
+      </c>
+      <c r="BR53">
+        <v>2800000.0</v>
+      </c>
+      <c r="BS53">
+        <v>11837000.0</v>
+      </c>
+      <c r="BT53">
+        <v>13238000.0</v>
+      </c>
+      <c r="BU53">
+        <v>46411000.0</v>
+      </c>
+      <c r="BV53">
+        <v>57519000.0</v>
+      </c>
+      <c r="BW53">
+        <v>69333000.0</v>
+      </c>
+      <c r="BX53">
+        <v>37103000.0</v>
+      </c>
+      <c r="BY53">
+        <v>37103000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>14831000.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+    </row>
+    <row r="54" spans="1:83">
+      <c r="A54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+    </row>
+    <row r="55" spans="1:83">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55">
+        <v>215041000.0</v>
+      </c>
+      <c r="C55">
+        <v>178997000.0</v>
+      </c>
+      <c r="D55">
+        <v>192242000.0</v>
+      </c>
+      <c r="E55">
+        <v>203492000.0</v>
+      </c>
+      <c r="F55">
+        <v>218212000.0</v>
+      </c>
+      <c r="G55">
+        <v>227669000.0</v>
+      </c>
+      <c r="H55">
+        <v>247691000.0</v>
+      </c>
+      <c r="I55">
+        <v>256466000.0</v>
+      </c>
+      <c r="J55">
+        <v>261185000.0</v>
+      </c>
+      <c r="K55">
+        <v>365385000.0</v>
+      </c>
+      <c r="L55">
+        <v>367081000.0</v>
+      </c>
+      <c r="M55">
+        <v>345836000.0</v>
+      </c>
+      <c r="N55">
+        <v>354459000.0</v>
+      </c>
+      <c r="O55">
+        <v>373278000.0</v>
+      </c>
+      <c r="P55">
+        <v>355969000.0</v>
+      </c>
+      <c r="Q55">
+        <v>341338000.0</v>
+      </c>
+      <c r="R55">
+        <v>337386000.0</v>
+      </c>
+      <c r="S55">
+        <v>324383000.0</v>
+      </c>
+      <c r="T55">
+        <v>344330000.0</v>
+      </c>
+      <c r="U55">
+        <v>334701000.0</v>
+      </c>
+      <c r="V55">
+        <v>342420000.0</v>
+      </c>
+      <c r="W55">
+        <v>436422000.0</v>
+      </c>
+      <c r="X55">
+        <v>441304000.0</v>
+      </c>
+      <c r="Y55">
+        <v>436783000.0</v>
+      </c>
+      <c r="Z55">
+        <v>456846000.0</v>
+      </c>
+      <c r="AA55">
+        <v>606878000.0</v>
+      </c>
+      <c r="AB55">
+        <v>586505000.0</v>
+      </c>
+      <c r="AC55">
+        <v>484266000.0</v>
+      </c>
+      <c r="AD55">
+        <v>477669000.0</v>
+      </c>
+      <c r="AE55">
+        <v>479655000.0</v>
+      </c>
+      <c r="AF55">
+        <v>471155000.0</v>
+      </c>
+      <c r="AG55">
+        <v>483205000.0</v>
+      </c>
+      <c r="AH55">
+        <v>477411000.0</v>
+      </c>
+      <c r="AI55">
+        <v>478031000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>425563000.0</v>
+      </c>
+      <c r="AK55">
+        <v>437571000.0</v>
+      </c>
+      <c r="AL55">
+        <v>427589000.0</v>
+      </c>
+      <c r="AM55">
+        <v>427589000.0</v>
+      </c>
+      <c r="AN55">
+        <v>426997000.0</v>
+      </c>
+      <c r="AO55">
+        <v>529043000.0</v>
+      </c>
+      <c r="AP55">
+        <v>513034000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>495538000.0</v>
+      </c>
+      <c r="AR55">
+        <v>495202000.0</v>
+      </c>
+      <c r="AS55">
+        <v>489109000.0</v>
+      </c>
+      <c r="AT55">
+        <v>445771000.0</v>
+      </c>
+      <c r="AU55">
+        <v>460741000.0</v>
+      </c>
+      <c r="AV55">
+        <v>467453000.0</v>
+      </c>
+      <c r="AW55">
+        <v>461488000.0</v>
+      </c>
+      <c r="AX55">
+        <v>435973000.0</v>
+      </c>
+      <c r="AY55">
+        <v>421603000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>419609000.0</v>
+      </c>
+      <c r="BA55">
+        <v>414447000.0</v>
+      </c>
+      <c r="BB55">
+        <v>414298000.0</v>
+      </c>
+      <c r="BC55">
+        <v>410547000.0</v>
+      </c>
+      <c r="BD55">
+        <v>405328000.0</v>
+      </c>
+      <c r="BE55">
+        <v>355237000.0</v>
+      </c>
+      <c r="BF55">
+        <v>409713000.0</v>
+      </c>
+      <c r="BG55">
+        <v>391219000.0</v>
+      </c>
+      <c r="BH55">
+        <v>392657000.0</v>
+      </c>
+      <c r="BI55">
+        <v>385244000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>371734000.0</v>
+      </c>
+      <c r="BK55">
+        <v>360539000.0</v>
+      </c>
+      <c r="BL55">
+        <v>340780000.0</v>
+      </c>
+      <c r="BM55">
+        <v>343156000.0</v>
+      </c>
+      <c r="BN55">
+        <v>315200000.0</v>
+      </c>
+      <c r="BO55">
+        <v>306676000.0</v>
+      </c>
+      <c r="BP55">
+        <v>296294000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>246007000.0</v>
+      </c>
+      <c r="BR55">
+        <v>254102000.0</v>
+      </c>
+      <c r="BS55">
+        <v>241922000.0</v>
+      </c>
+      <c r="BT55">
+        <v>239840000.0</v>
+      </c>
+      <c r="BU55">
+        <v>238126000.0</v>
+      </c>
+      <c r="BV55">
+        <v>241493000.0</v>
+      </c>
+      <c r="BW55">
+        <v>230076000.0</v>
+      </c>
+      <c r="BX55">
+        <v>228227000.0</v>
+      </c>
+      <c r="BY55">
+        <v>228227000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>213887000.0</v>
+      </c>
+      <c r="CA55">
+        <v>205349000.0</v>
+      </c>
+      <c r="CB55"/>
+      <c r="CC55">
+        <v>203059000.0</v>
+      </c>
+      <c r="CD55"/>
+      <c r="CE55"/>
+    </row>
+    <row r="56" spans="1:83">
+      <c r="A56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56">
+        <v>116270000.0</v>
+      </c>
+      <c r="C56">
+        <v>84143000.0</v>
+      </c>
+      <c r="D56">
+        <v>100523000.0</v>
+      </c>
+      <c r="E56">
+        <v>112810000.0</v>
+      </c>
+      <c r="F56">
+        <v>128751000.0</v>
+      </c>
+      <c r="G56">
+        <v>143377000.0</v>
+      </c>
+      <c r="H56">
+        <v>164786000.0</v>
+      </c>
+      <c r="I56">
+        <v>176237000.0</v>
+      </c>
+      <c r="J56">
+        <v>183641000.0</v>
+      </c>
+      <c r="K56">
+        <v>289300000.0</v>
+      </c>
+      <c r="L56">
+        <v>290546000.0</v>
+      </c>
+      <c r="M56">
+        <v>267221000.0</v>
+      </c>
+      <c r="N56">
+        <v>274273000.0</v>
+      </c>
+      <c r="O56">
+        <v>291498000.0</v>
+      </c>
+      <c r="P56">
+        <v>273776000.0</v>
+      </c>
+      <c r="Q56">
+        <v>257721000.0</v>
+      </c>
+      <c r="R56">
+        <v>252843000.0</v>
+      </c>
+      <c r="S56">
+        <v>237829000.0</v>
+      </c>
+      <c r="T56">
+        <v>255833000.0</v>
+      </c>
+      <c r="U56">
+        <v>244555000.0</v>
+      </c>
+      <c r="V56">
+        <v>249863000.0</v>
+      </c>
+      <c r="W56">
+        <v>340093000.0</v>
+      </c>
+      <c r="X56">
+        <v>342605000.0</v>
+      </c>
+      <c r="Y56">
+        <v>335859000.0</v>
+      </c>
+      <c r="Z56">
+        <v>354468000.0</v>
+      </c>
+      <c r="AA56">
+        <v>502711000.0</v>
+      </c>
+      <c r="AB56">
+        <v>480889000.0</v>
+      </c>
+      <c r="AC56">
+        <v>376990000.0</v>
+      </c>
+      <c r="AD56">
+        <v>368528000.0</v>
+      </c>
+      <c r="AE56">
+        <v>369534000.0</v>
+      </c>
+      <c r="AF56">
+        <v>362330000.0</v>
+      </c>
+      <c r="AG56">
+        <v>373726000.0</v>
+      </c>
+      <c r="AH56">
+        <v>366952000.0</v>
+      </c>
+      <c r="AI56">
+        <v>365131000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>310358000.0</v>
+      </c>
+      <c r="AK56">
+        <v>320331000.0</v>
+      </c>
+      <c r="AL56">
+        <v>308203000.0</v>
+      </c>
+      <c r="AM56">
+        <v>308203000.0</v>
+      </c>
+      <c r="AN56">
+        <v>305369000.0</v>
+      </c>
+      <c r="AO56">
+        <v>405282000.0</v>
+      </c>
+      <c r="AP56">
+        <v>388380000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>369081000.0</v>
+      </c>
+      <c r="AR56">
+        <v>367666000.0</v>
+      </c>
+      <c r="AS56">
+        <v>359824000.0</v>
+      </c>
+      <c r="AT56">
+        <v>315140000.0</v>
+      </c>
+      <c r="AU56">
+        <v>329196000.0</v>
+      </c>
+      <c r="AV56">
+        <v>336906000.0</v>
+      </c>
+      <c r="AW56">
+        <v>331465000.0</v>
+      </c>
+      <c r="AX56">
+        <v>304971000.0</v>
+      </c>
+      <c r="AY56">
+        <v>289397000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>287954000.0</v>
+      </c>
+      <c r="BA56">
+        <v>283288000.0</v>
+      </c>
+      <c r="BB56">
+        <v>285705000.0</v>
+      </c>
+      <c r="BC56">
+        <v>269200000.0</v>
+      </c>
+      <c r="BD56">
+        <v>264694000.0</v>
+      </c>
+      <c r="BE56">
+        <v>213936000.0</v>
+      </c>
+      <c r="BF56">
+        <v>268321000.0</v>
+      </c>
+      <c r="BG56">
+        <v>249793000.0</v>
+      </c>
+      <c r="BH56">
+        <v>250532000.0</v>
+      </c>
+      <c r="BI56">
+        <v>242525000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>230599000.0</v>
+      </c>
+      <c r="BK56">
+        <v>220675000.0</v>
+      </c>
+      <c r="BL56">
+        <v>206648000.0</v>
+      </c>
+      <c r="BM56">
+        <v>215654000.0</v>
+      </c>
+      <c r="BN56">
+        <v>191058000.0</v>
+      </c>
+      <c r="BO56">
+        <v>184205000.0</v>
+      </c>
+      <c r="BP56">
+        <v>173559000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>123586000.0</v>
+      </c>
+      <c r="BR56">
+        <v>131616000.0</v>
+      </c>
+      <c r="BS56">
+        <v>122812000.0</v>
+      </c>
+      <c r="BT56">
+        <v>122642000.0</v>
+      </c>
+      <c r="BU56">
+        <v>128336000.0</v>
+      </c>
+      <c r="BV56">
+        <v>133240000.0</v>
+      </c>
+      <c r="BW56">
+        <v>122138000.0</v>
+      </c>
+      <c r="BX56">
+        <v>123236000.0</v>
+      </c>
+      <c r="BY56">
+        <v>123236000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>113371000.0</v>
+      </c>
+      <c r="CA56">
+        <v>108921000.0</v>
+      </c>
+      <c r="CB56"/>
+      <c r="CC56">
+        <v>113993000.0</v>
+      </c>
+      <c r="CD56"/>
+      <c r="CE56"/>
+    </row>
+    <row r="57" spans="1:83">
+      <c r="A57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57">
+        <v>28621000.0</v>
+      </c>
+      <c r="C57">
+        <v>17565000.0</v>
+      </c>
+      <c r="D57">
+        <v>17736000.0</v>
+      </c>
+      <c r="E57">
+        <v>25321000.0</v>
+      </c>
+      <c r="F57">
+        <v>30939000.0</v>
+      </c>
+      <c r="G57">
+        <v>30536000.0</v>
+      </c>
+      <c r="H57">
+        <v>33307000.0</v>
+      </c>
+      <c r="I57">
+        <v>29651000.0</v>
+      </c>
+      <c r="J57">
+        <v>33139000.0</v>
+      </c>
+      <c r="K57">
+        <v>144525000.0</v>
+      </c>
+      <c r="L57">
+        <v>41344000.0</v>
+      </c>
+      <c r="M57">
+        <v>32133000.0</v>
+      </c>
+      <c r="N57">
+        <v>44788000.0</v>
+      </c>
+      <c r="O57">
+        <v>53581000.0</v>
+      </c>
+      <c r="P57">
+        <v>56098000.0</v>
+      </c>
+      <c r="Q57">
+        <v>48630000.0</v>
+      </c>
+      <c r="R57">
+        <v>60816000.0</v>
+      </c>
+      <c r="S57">
+        <v>41377000.0</v>
+      </c>
+      <c r="T57">
+        <v>35056000.0</v>
+      </c>
+      <c r="U57">
+        <v>48204000.0</v>
+      </c>
+      <c r="V57">
+        <v>60377000.0</v>
+      </c>
+      <c r="W57">
+        <v>43027000.0</v>
+      </c>
+      <c r="X57">
+        <v>32988000.0</v>
+      </c>
+      <c r="Y57">
+        <v>23500000.0</v>
+      </c>
+      <c r="Z57">
+        <v>48636000.0</v>
+      </c>
+      <c r="AA57">
+        <v>213695000.0</v>
+      </c>
+      <c r="AB57">
+        <v>82763000.0</v>
+      </c>
+      <c r="AC57">
+        <v>39688000.0</v>
+      </c>
+      <c r="AD57">
+        <v>35664000.0</v>
+      </c>
+      <c r="AE57">
+        <v>41181000.0</v>
+      </c>
+      <c r="AF57">
+        <v>39491000.0</v>
+      </c>
+      <c r="AG57">
+        <v>52139000.0</v>
+      </c>
+      <c r="AH57">
+        <v>53487000.0</v>
+      </c>
+      <c r="AI57">
+        <v>58817000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>35281000.0</v>
+      </c>
+      <c r="AK57">
+        <v>42206000.0</v>
+      </c>
+      <c r="AL57">
+        <v>35745000.0</v>
+      </c>
+      <c r="AM57">
+        <v>35745000.0</v>
+      </c>
+      <c r="AN57">
+        <v>37965000.0</v>
+      </c>
+      <c r="AO57">
+        <v>144049000.0</v>
+      </c>
+      <c r="AP57">
+        <v>41295000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>33595000.0</v>
+      </c>
+      <c r="AR57">
+        <v>44724000.0</v>
+      </c>
+      <c r="AS57">
+        <v>48553000.0</v>
+      </c>
+      <c r="AT57">
+        <v>32847000.0</v>
+      </c>
+      <c r="AU57">
+        <v>46315000.0</v>
+      </c>
+      <c r="AV57">
+        <v>52563000.0</v>
+      </c>
+      <c r="AW57">
+        <v>52087000.0</v>
+      </c>
+      <c r="AX57">
+        <v>50746000.0</v>
+      </c>
+      <c r="AY57">
+        <v>44218000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>45463000.0</v>
+      </c>
+      <c r="BA57">
+        <v>40396000.0</v>
+      </c>
+      <c r="BB57">
+        <v>54735000.0</v>
+      </c>
+      <c r="BC57">
+        <v>47807000.0</v>
+      </c>
+      <c r="BD57">
+        <v>53389000.0</v>
+      </c>
+      <c r="BE57">
+        <v>36234000.0</v>
+      </c>
+      <c r="BF57">
+        <v>41553000.0</v>
+      </c>
+      <c r="BG57">
+        <v>34181000.0</v>
+      </c>
+      <c r="BH57">
+        <v>39894000.0</v>
+      </c>
+      <c r="BI57">
+        <v>35799000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>32193000.0</v>
+      </c>
+      <c r="BK57">
+        <v>28291000.0</v>
+      </c>
+      <c r="BL57">
+        <v>35750000.0</v>
+      </c>
+      <c r="BM57">
+        <v>44159000.0</v>
+      </c>
+      <c r="BN57">
+        <v>23041000.0</v>
+      </c>
+      <c r="BO57">
+        <v>19045000.0</v>
+      </c>
+      <c r="BP57">
+        <v>20311000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>20896000.0</v>
+      </c>
+      <c r="BR57">
+        <v>24870000.0</v>
+      </c>
+      <c r="BS57">
+        <v>19415000.0</v>
+      </c>
+      <c r="BT57">
+        <v>20829000.0</v>
+      </c>
+      <c r="BU57">
+        <v>22112000.0</v>
+      </c>
+      <c r="BV57">
+        <v>23667000.0</v>
+      </c>
+      <c r="BW57">
+        <v>21305000.0</v>
+      </c>
+      <c r="BX57">
+        <v>25929000.0</v>
+      </c>
+      <c r="BY57">
+        <v>25929000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>21633000.0</v>
+      </c>
+      <c r="CA57">
+        <v>17112000.0</v>
+      </c>
+      <c r="CB57"/>
+      <c r="CC57">
+        <v>21163000.0</v>
+      </c>
+      <c r="CD57"/>
+      <c r="CE57"/>
+    </row>
+    <row r="58" spans="1:83">
+      <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58">
+        <v>61959000.0</v>
+      </c>
+      <c r="C58">
+        <v>37070000.0</v>
+      </c>
+      <c r="D58">
+        <v>37534000.0</v>
+      </c>
+      <c r="E58">
+        <v>34369000.0</v>
+      </c>
+      <c r="F58">
+        <v>39988000.0</v>
+      </c>
+      <c r="G58">
+        <v>39265000.0</v>
+      </c>
+      <c r="H58">
+        <v>41870000.0</v>
+      </c>
+      <c r="I58">
+        <v>43175000.0</v>
+      </c>
+      <c r="J58">
+        <v>46790000.0</v>
+      </c>
+      <c r="K58">
+        <v>160561000.0</v>
+      </c>
+      <c r="L58">
+        <v>57201000.0</v>
+      </c>
+      <c r="M58">
+        <v>48837000.0</v>
+      </c>
+      <c r="N58">
+        <v>60236000.0</v>
+      </c>
+      <c r="O58">
+        <v>69180000.0</v>
+      </c>
+      <c r="P58">
+        <v>72969000.0</v>
+      </c>
+      <c r="Q58">
+        <v>62762000.0</v>
+      </c>
+      <c r="R58">
+        <v>74580000.0</v>
+      </c>
+      <c r="S58">
+        <v>58405000.0</v>
+      </c>
+      <c r="T58">
+        <v>55402000.0</v>
+      </c>
+      <c r="U58">
+        <v>68138000.0</v>
+      </c>
+      <c r="V58">
+        <v>85006000.0</v>
+      </c>
+      <c r="W58">
+        <v>73372000.0</v>
+      </c>
+      <c r="X58">
+        <v>69421000.0</v>
+      </c>
+      <c r="Y58">
+        <v>59956000.0</v>
+      </c>
+      <c r="Z58">
+        <v>86902000.0</v>
+      </c>
+      <c r="AA58">
+        <v>252243000.0</v>
+      </c>
+      <c r="AB58">
+        <v>119407000.0</v>
+      </c>
+      <c r="AC58">
+        <v>79139000.0</v>
+      </c>
+      <c r="AD58">
+        <v>79186000.0</v>
+      </c>
+      <c r="AE58">
+        <v>84876000.0</v>
+      </c>
+      <c r="AF58">
+        <v>82077000.0</v>
+      </c>
+      <c r="AG58">
+        <v>85357000.0</v>
+      </c>
+      <c r="AH58">
+        <v>88918000.0</v>
+      </c>
+      <c r="AI58">
+        <v>95738000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>73967000.0</v>
+      </c>
+      <c r="AK58">
+        <v>91856000.0</v>
+      </c>
+      <c r="AL58">
+        <v>85846000.0</v>
+      </c>
+      <c r="AM58">
+        <v>85846000.0</v>
+      </c>
+      <c r="AN58">
+        <v>88436000.0</v>
+      </c>
+      <c r="AO58">
+        <v>196230000.0</v>
+      </c>
+      <c r="AP58">
+        <v>85542000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>79599000.0</v>
+      </c>
+      <c r="AR58">
+        <v>92216000.0</v>
+      </c>
+      <c r="AS58">
+        <v>94817000.0</v>
+      </c>
+      <c r="AT58">
+        <v>80083000.0</v>
+      </c>
+      <c r="AU58">
+        <v>96006000.0</v>
+      </c>
+      <c r="AV58">
+        <v>103082000.0</v>
+      </c>
+      <c r="AW58">
+        <v>102479000.0</v>
+      </c>
+      <c r="AX58">
+        <v>98076000.0</v>
+      </c>
+      <c r="AY58">
+        <v>89840000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>90720000.0</v>
+      </c>
+      <c r="BA58">
+        <v>85857000.0</v>
+      </c>
+      <c r="BB58">
+        <v>97980000.0</v>
+      </c>
+      <c r="BC58">
+        <v>104706000.0</v>
+      </c>
+      <c r="BD58">
+        <v>111040000.0</v>
+      </c>
+      <c r="BE58">
+        <v>94903000.0</v>
+      </c>
+      <c r="BF58">
+        <v>101958000.0</v>
+      </c>
+      <c r="BG58">
+        <v>95367000.0</v>
+      </c>
+      <c r="BH58">
+        <v>100232000.0</v>
+      </c>
+      <c r="BI58">
+        <v>97006000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>94365000.0</v>
+      </c>
+      <c r="BK58">
+        <v>88325000.0</v>
+      </c>
+      <c r="BL58">
+        <v>88718000.0</v>
+      </c>
+      <c r="BM58">
+        <v>90833000.0</v>
+      </c>
+      <c r="BN58">
+        <v>64899000.0</v>
+      </c>
+      <c r="BO58">
+        <v>57871000.0</v>
+      </c>
+      <c r="BP58">
+        <v>56463000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>55738000.0</v>
+      </c>
+      <c r="BR58">
+        <v>59810000.0</v>
+      </c>
+      <c r="BS58">
+        <v>54629000.0</v>
+      </c>
+      <c r="BT58">
+        <v>55397000.0</v>
+      </c>
+      <c r="BU58">
+        <v>56489000.0</v>
+      </c>
+      <c r="BV58">
+        <v>56442000.0</v>
+      </c>
+      <c r="BW58">
+        <v>51025000.0</v>
+      </c>
+      <c r="BX58">
+        <v>52392000.0</v>
+      </c>
+      <c r="BY58">
+        <v>52392000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>48504000.0</v>
+      </c>
+      <c r="CA58">
+        <v>43326000.0</v>
+      </c>
+      <c r="CB58"/>
+      <c r="CC58">
+        <v>41903000.0</v>
+      </c>
+      <c r="CD58"/>
+      <c r="CE58"/>
+    </row>
+    <row r="59" spans="1:83">
+      <c r="A59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+    </row>
+    <row r="60" spans="1:83">
+      <c r="A60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60">
+        <v>153082000.0</v>
+      </c>
+      <c r="C60">
+        <v>141927000.0</v>
+      </c>
+      <c r="D60">
+        <v>154708000.0</v>
+      </c>
+      <c r="E60">
+        <v>169123000.0</v>
+      </c>
+      <c r="F60">
+        <v>178224000.0</v>
+      </c>
+      <c r="G60">
+        <v>188404000.0</v>
+      </c>
+      <c r="H60">
+        <v>205821000.0</v>
+      </c>
+      <c r="I60">
+        <v>213291000.0</v>
+      </c>
+      <c r="J60">
+        <v>214395000.0</v>
+      </c>
+      <c r="K60">
+        <v>204824000.0</v>
+      </c>
+      <c r="L60">
+        <v>309880000.0</v>
+      </c>
+      <c r="M60">
+        <v>296999000.0</v>
+      </c>
+      <c r="N60">
+        <v>294223000.0</v>
+      </c>
+      <c r="O60">
+        <v>304098000.0</v>
+      </c>
+      <c r="P60">
+        <v>283000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>278576000.0</v>
+      </c>
+      <c r="R60">
+        <v>262806000.0</v>
+      </c>
+      <c r="S60">
+        <v>265978000.0</v>
+      </c>
+      <c r="T60">
+        <v>288928000.0</v>
+      </c>
+      <c r="U60">
+        <v>266563000.0</v>
+      </c>
+      <c r="V60">
+        <v>257414000.0</v>
+      </c>
+      <c r="W60">
+        <v>363050000.0</v>
+      </c>
+      <c r="X60">
+        <v>371883000.0</v>
+      </c>
+      <c r="Y60">
+        <v>376827000.0</v>
+      </c>
+      <c r="Z60">
+        <v>369944000.0</v>
+      </c>
+      <c r="AA60">
+        <v>354635000.0</v>
+      </c>
+      <c r="AB60">
+        <v>467098000.0</v>
+      </c>
+      <c r="AC60">
+        <v>405127000.0</v>
+      </c>
+      <c r="AD60">
+        <v>398483000.0</v>
+      </c>
+      <c r="AE60">
+        <v>394779000.0</v>
+      </c>
+      <c r="AF60">
+        <v>389078000.0</v>
+      </c>
+      <c r="AG60">
+        <v>397848000.0</v>
+      </c>
+      <c r="AH60">
+        <v>388493000.0</v>
+      </c>
+      <c r="AI60">
+        <v>382293000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>351596000.0</v>
+      </c>
+      <c r="AK60">
+        <v>345715000.0</v>
+      </c>
+      <c r="AL60">
+        <v>341743000.0</v>
+      </c>
+      <c r="AM60">
+        <v>341743000.0</v>
+      </c>
+      <c r="AN60">
+        <v>338561000.0</v>
+      </c>
+      <c r="AO60">
+        <v>332813000.0</v>
+      </c>
+      <c r="AP60">
+        <v>427492000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>415939000.0</v>
+      </c>
+      <c r="AR60">
+        <v>402986000.0</v>
+      </c>
+      <c r="AS60">
+        <v>394292000.0</v>
+      </c>
+      <c r="AT60">
+        <v>365688000.0</v>
+      </c>
+      <c r="AU60">
+        <v>364735000.0</v>
+      </c>
+      <c r="AV60">
+        <v>364371000.0</v>
+      </c>
+      <c r="AW60">
+        <v>359009000.0</v>
+      </c>
+      <c r="AX60">
+        <v>337897000.0</v>
+      </c>
+      <c r="AY60">
+        <v>331763000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>328889000.0</v>
+      </c>
+      <c r="BA60">
+        <v>328590000.0</v>
+      </c>
+      <c r="BB60">
+        <v>316318000.0</v>
+      </c>
+      <c r="BC60">
+        <v>305841000.0</v>
+      </c>
+      <c r="BD60">
+        <v>294288000.0</v>
+      </c>
+      <c r="BE60">
+        <v>260334000.0</v>
+      </c>
+      <c r="BF60">
+        <v>307755000.0</v>
+      </c>
+      <c r="BG60">
+        <v>295852000.0</v>
+      </c>
+      <c r="BH60">
+        <v>292425000.0</v>
+      </c>
+      <c r="BI60">
+        <v>288238000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>277369000.0</v>
+      </c>
+      <c r="BK60">
+        <v>272214000.0</v>
+      </c>
+      <c r="BL60">
+        <v>252062000.0</v>
+      </c>
+      <c r="BM60">
+        <v>252323000.0</v>
+      </c>
+      <c r="BN60">
+        <v>250301000.0</v>
+      </c>
+      <c r="BO60">
+        <v>248805000.0</v>
+      </c>
+      <c r="BP60">
+        <v>239831000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>190269000.0</v>
+      </c>
+      <c r="BR60">
+        <v>194292000.0</v>
+      </c>
+      <c r="BS60">
+        <v>187293000.0</v>
+      </c>
+      <c r="BT60">
+        <v>184443000.0</v>
+      </c>
+      <c r="BU60">
+        <v>181637000.0</v>
+      </c>
+      <c r="BV60">
+        <v>185051000.0</v>
+      </c>
+      <c r="BW60">
+        <v>179051000.0</v>
+      </c>
+      <c r="BX60">
+        <v>175835000.0</v>
+      </c>
+      <c r="BY60">
+        <v>175835000.0</v>
+      </c>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60">
+        <v>161156000.0</v>
+      </c>
+      <c r="CD60"/>
+      <c r="CE60"/>
+    </row>
+    <row r="61" spans="1:83">
+      <c r="A61" t="s">
+        <v>81</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+    </row>
+    <row r="62" spans="1:83">
+      <c r="A62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2">
+        <v>136431000.0</v>
+      </c>
+      <c r="C2">
+        <v>223695000.0</v>
+      </c>
+      <c r="D2">
+        <v>327271000.0</v>
+      </c>
+      <c r="E2">
+        <v>367021000.0</v>
+      </c>
+      <c r="F2">
+        <v>297849000.0</v>
+      </c>
+      <c r="G2">
+        <v>173198000.0</v>
+      </c>
+      <c r="H2">
+        <v>131087000.0</v>
+      </c>
+      <c r="I2">
+        <v>217620000.0</v>
+      </c>
+      <c r="J2">
+        <v>254765000.0</v>
+      </c>
+      <c r="K2">
+        <v>206335000.0</v>
+      </c>
+      <c r="L2">
+        <v>242565000.0</v>
+      </c>
+      <c r="M2">
+        <v>275865000.0</v>
+      </c>
+      <c r="N2">
+        <v>344754000.0</v>
+      </c>
+      <c r="O2">
+        <v>294576000.0</v>
+      </c>
+      <c r="P2">
+        <v>248130000.0</v>
+      </c>
+      <c r="Q2">
+        <v>177899000.0</v>
+      </c>
+      <c r="R2">
+        <v>162274000.0</v>
+      </c>
+      <c r="S2">
+        <v>157913000.0</v>
+      </c>
+      <c r="T2">
+        <v>150710000.0</v>
+      </c>
+      <c r="U2">
+        <v>20099000.0</v>
+      </c>
+      <c r="V2">
+        <v>147808000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3">
+        <v>9657000.0</v>
+      </c>
+      <c r="C3">
+        <v>9208000.0</v>
+      </c>
+      <c r="D3">
+        <v>10348000.0</v>
+      </c>
+      <c r="E3">
+        <v>10454000.0</v>
+      </c>
+      <c r="F3">
+        <v>10452000.0</v>
+      </c>
+      <c r="G3">
+        <v>11150000.0</v>
+      </c>
+      <c r="H3">
+        <v>12087000.0</v>
+      </c>
+      <c r="I3">
+        <v>10949000.0</v>
+      </c>
+      <c r="J3">
+        <v>11644000.0</v>
+      </c>
+      <c r="K3">
+        <v>10819000.0</v>
+      </c>
+      <c r="L3">
+        <v>10187000.0</v>
+      </c>
+      <c r="M3">
+        <v>8981000.0</v>
+      </c>
+      <c r="N3">
+        <v>10316000.0</v>
+      </c>
+      <c r="O3">
+        <v>10454000.0</v>
+      </c>
+      <c r="P3">
+        <v>9098000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7564000.0</v>
+      </c>
+      <c r="R3">
+        <v>7517000.0</v>
+      </c>
+      <c r="S3">
+        <v>5800000.0</v>
+      </c>
+      <c r="T3">
+        <v>4712000.0</v>
+      </c>
+      <c r="U3">
+        <v>630000.0</v>
+      </c>
+      <c r="V3">
+        <v>10218000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5">
+        <v>-49079000.0</v>
+      </c>
+      <c r="C5">
+        <v>16433000.0</v>
+      </c>
+      <c r="D5">
+        <v>37521000.0</v>
+      </c>
+      <c r="E5">
+        <v>13866000.0</v>
+      </c>
+      <c r="F5">
+        <v>16061000.0</v>
+      </c>
+      <c r="G5">
+        <v>22339000.0</v>
+      </c>
+      <c r="H5">
+        <v>65309000.0</v>
+      </c>
+      <c r="I5">
+        <v>60628000.0</v>
+      </c>
+      <c r="J5">
+        <v>16649000.0</v>
+      </c>
+      <c r="K5">
+        <v>40979000.0</v>
+      </c>
+      <c r="L5">
+        <v>46971000.0</v>
+      </c>
+      <c r="M5">
+        <v>56128000.0</v>
+      </c>
+      <c r="N5">
+        <v>107834000.0</v>
+      </c>
+      <c r="O5">
+        <v>54907000.0</v>
+      </c>
+      <c r="P5">
+        <v>52959000.0</v>
+      </c>
+      <c r="Q5">
+        <v>34252000.0</v>
+      </c>
+      <c r="R5">
+        <v>25473000.0</v>
+      </c>
+      <c r="S5">
+        <v>35022000.0</v>
+      </c>
+      <c r="T5">
+        <v>13215000.0</v>
+      </c>
+      <c r="U5">
+        <v>4127000.0</v>
+      </c>
+      <c r="V5">
+        <v>-24424000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B6">
+        <v>-39422000.0</v>
+      </c>
+      <c r="C6">
+        <v>25641000.0</v>
+      </c>
+      <c r="D6">
+        <v>47869000.0</v>
+      </c>
+      <c r="E6">
+        <v>24320000.0</v>
+      </c>
+      <c r="F6">
+        <v>26513000.0</v>
+      </c>
+      <c r="G6">
+        <v>33489000.0</v>
+      </c>
+      <c r="H6">
+        <v>77396000.0</v>
+      </c>
+      <c r="I6">
+        <v>71577000.0</v>
+      </c>
+      <c r="J6">
+        <v>28293000.0</v>
+      </c>
+      <c r="K6">
+        <v>51798000.0</v>
+      </c>
+      <c r="L6">
+        <v>57158000.0</v>
+      </c>
+      <c r="M6">
+        <v>65109000.0</v>
+      </c>
+      <c r="N6">
+        <v>118150000.0</v>
+      </c>
+      <c r="O6">
+        <v>65361000.0</v>
+      </c>
+      <c r="P6">
+        <v>62057000.0</v>
+      </c>
+      <c r="Q6">
+        <v>41816000.0</v>
+      </c>
+      <c r="R6">
+        <v>32990000.0</v>
+      </c>
+      <c r="S6">
+        <v>40822000.0</v>
+      </c>
+      <c r="T6">
+        <v>17927000.0</v>
+      </c>
+      <c r="U6">
+        <v>4757000.0</v>
+      </c>
+      <c r="V6">
+        <v>-14206000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>-12070.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>152</v>
+      </c>
+      <c r="B9">
+        <v>-40689000.0</v>
+      </c>
+      <c r="C9">
+        <v>19644000.0</v>
+      </c>
+      <c r="D9">
+        <v>40979000.0</v>
+      </c>
+      <c r="E9">
+        <v>28993000.0</v>
+      </c>
+      <c r="F9">
+        <v>23537000.0</v>
+      </c>
+      <c r="G9">
+        <v>31307000.0</v>
+      </c>
+      <c r="H9">
+        <v>74139000.0</v>
+      </c>
+      <c r="I9">
+        <v>73398000.0</v>
+      </c>
+      <c r="J9">
+        <v>20261000.0</v>
+      </c>
+      <c r="K9">
+        <v>46858000.0</v>
+      </c>
+      <c r="L9">
+        <v>57046000.0</v>
+      </c>
+      <c r="M9">
+        <v>65973000.0</v>
+      </c>
+      <c r="N9">
+        <v>100165000.0</v>
+      </c>
+      <c r="O9">
+        <v>57253000.0</v>
+      </c>
+      <c r="P9">
+        <v>61755000.0</v>
+      </c>
+      <c r="Q9">
+        <v>41284000.0</v>
+      </c>
+      <c r="R9">
+        <v>34437000.0</v>
+      </c>
+      <c r="S9">
+        <v>40417000.0</v>
+      </c>
+      <c r="T9">
+        <v>17233000.0</v>
+      </c>
+      <c r="U9">
+        <v>2944000.0</v>
+      </c>
+      <c r="V9">
+        <v>-3651000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>153</v>
+      </c>
+      <c r="B10">
+        <v>-49232000.0</v>
+      </c>
+      <c r="C10">
+        <v>16295000.0</v>
+      </c>
+      <c r="D10">
+        <v>37383000.0</v>
+      </c>
+      <c r="E10">
+        <v>13738000.0</v>
+      </c>
+      <c r="F10">
+        <v>15930000.0</v>
+      </c>
+      <c r="G10">
+        <v>31778000.0</v>
+      </c>
+      <c r="H10">
+        <v>79795000.0</v>
+      </c>
+      <c r="I10">
+        <v>60177000.0</v>
+      </c>
+      <c r="J10">
+        <v>16649000.0</v>
+      </c>
+      <c r="K10">
+        <v>40806000.0</v>
+      </c>
+      <c r="L10">
+        <v>51869000.0</v>
+      </c>
+      <c r="M10">
+        <v>67345000.0</v>
+      </c>
+      <c r="N10">
+        <v>97351000.0</v>
+      </c>
+      <c r="O10">
+        <v>54880000.0</v>
+      </c>
+      <c r="P10">
+        <v>52775000.0</v>
+      </c>
+      <c r="Q10">
+        <v>34178000.0</v>
+      </c>
+      <c r="R10">
+        <v>25446000.0</v>
+      </c>
+      <c r="S10">
+        <v>34996000.0</v>
+      </c>
+      <c r="T10">
+        <v>13191000.0</v>
+      </c>
+      <c r="U10">
+        <v>4090000.0</v>
+      </c>
+      <c r="V10">
+        <v>-24461000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>154</v>
+      </c>
+      <c r="B11">
+        <v>165000.0</v>
+      </c>
+      <c r="C11">
+        <v>792000.0</v>
+      </c>
+      <c r="D11">
+        <v>1000.0</v>
+      </c>
+      <c r="E11">
+        <v>-1473000.0</v>
+      </c>
+      <c r="F11">
+        <v>-10325000.0</v>
+      </c>
+      <c r="G11">
+        <v>-14786000.0</v>
+      </c>
+      <c r="H11">
+        <v>-8386000.0</v>
+      </c>
+      <c r="I11">
+        <v>7019000.0</v>
+      </c>
+      <c r="J11">
+        <v>-6862000.0</v>
+      </c>
+      <c r="K11">
+        <v>-15535000.0</v>
+      </c>
+      <c r="L11">
+        <v>5448000.0</v>
+      </c>
+      <c r="M11">
+        <v>14145000.0</v>
+      </c>
+      <c r="N11">
+        <v>23317000.0</v>
+      </c>
+      <c r="O11">
+        <v>20576000.0</v>
+      </c>
+      <c r="P11">
+        <v>18266000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11084000.0</v>
+      </c>
+      <c r="R11">
+        <v>8454000.0</v>
+      </c>
+      <c r="S11">
+        <v>12321000.0</v>
+      </c>
+      <c r="T11">
+        <v>4783000.0</v>
+      </c>
+      <c r="U11">
+        <v>1373000.0</v>
+      </c>
+      <c r="V11">
+        <v>-9594000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B12">
+        <v>153000.0</v>
+      </c>
+      <c r="C12">
+        <v>138000.0</v>
+      </c>
+      <c r="D12">
+        <v>138000.0</v>
+      </c>
+      <c r="E12">
+        <v>128000.0</v>
+      </c>
+      <c r="F12">
+        <v>131000.0</v>
+      </c>
+      <c r="G12">
+        <v>151000.0</v>
+      </c>
+      <c r="H12">
+        <v>173000.0</v>
+      </c>
+      <c r="I12">
+        <v>173000.0</v>
+      </c>
+      <c r="J12">
+        <v>172000.0</v>
+      </c>
+      <c r="K12">
+        <v>173000.0</v>
+      </c>
+      <c r="L12">
+        <v>134000.0</v>
+      </c>
+      <c r="M12">
+        <v>25000.0</v>
+      </c>
+      <c r="N12">
+        <v>24000.0</v>
+      </c>
+      <c r="O12">
+        <v>27000.0</v>
+      </c>
+      <c r="P12">
+        <v>184000.0</v>
+      </c>
+      <c r="Q12">
+        <v>74000.0</v>
+      </c>
+      <c r="R12">
+        <v>27000.0</v>
+      </c>
+      <c r="S12">
+        <v>26000.0</v>
+      </c>
+      <c r="T12">
+        <v>24000.0</v>
+      </c>
+      <c r="U12">
+        <v>37000.0</v>
+      </c>
+      <c r="V12">
+        <v>37000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>156</v>
+      </c>
+      <c r="B13">
+        <v>3911000.0</v>
+      </c>
+      <c r="C13">
+        <v>7656000.0</v>
+      </c>
+      <c r="D13">
+        <v>8844000.0</v>
+      </c>
+      <c r="E13">
+        <v>3804000.0</v>
+      </c>
+      <c r="F13">
+        <v>3119000.0</v>
+      </c>
+      <c r="G13">
+        <v>5648000.0</v>
+      </c>
+      <c r="H13">
+        <v>10050000.0</v>
+      </c>
+      <c r="I13">
+        <v>9183000.0</v>
+      </c>
+      <c r="J13">
+        <v>7809000.0</v>
+      </c>
+      <c r="K13">
+        <v>6152000.0</v>
+      </c>
+      <c r="L13">
+        <v>5079000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>158</v>
+      </c>
+      <c r="B15">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C15">
+        <v>15503000.0</v>
+      </c>
+      <c r="D15">
+        <v>37382000.0</v>
+      </c>
+      <c r="E15">
+        <v>15211000.0</v>
+      </c>
+      <c r="F15">
+        <v>26255000.0</v>
+      </c>
+      <c r="G15">
+        <v>46564000.0</v>
+      </c>
+      <c r="H15">
+        <v>88181000.0</v>
+      </c>
+      <c r="I15">
+        <v>53158000.0</v>
+      </c>
+      <c r="J15">
+        <v>23511000.0</v>
+      </c>
+      <c r="K15">
+        <v>56341000.0</v>
+      </c>
+      <c r="L15">
+        <v>46421000.0</v>
+      </c>
+      <c r="M15">
+        <v>53200000.0</v>
+      </c>
+      <c r="N15">
+        <v>74034000.0</v>
+      </c>
+      <c r="O15">
+        <v>34304000.0</v>
+      </c>
+      <c r="P15">
+        <v>34509000.0</v>
+      </c>
+      <c r="Q15">
+        <v>23094000.0</v>
+      </c>
+      <c r="R15">
+        <v>16992000.0</v>
+      </c>
+      <c r="S15">
+        <v>22675000.0</v>
+      </c>
+      <c r="T15">
+        <v>8408000.0</v>
+      </c>
+      <c r="U15">
+        <v>2717000.0</v>
+      </c>
+      <c r="V15">
+        <v>-14867000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>159</v>
+      </c>
+      <c r="B16">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C16">
+        <v>15503000.0</v>
+      </c>
+      <c r="D16">
+        <v>37382000.0</v>
+      </c>
+      <c r="E16">
+        <v>15211000.0</v>
+      </c>
+      <c r="F16">
+        <v>26255000.0</v>
+      </c>
+      <c r="G16">
+        <v>46564000.0</v>
+      </c>
+      <c r="H16">
+        <v>88181000.0</v>
+      </c>
+      <c r="I16">
+        <v>53158000.0</v>
+      </c>
+      <c r="J16">
+        <v>23511000.0</v>
+      </c>
+      <c r="K16">
+        <v>56341000.0</v>
+      </c>
+      <c r="L16">
+        <v>46421000.0</v>
+      </c>
+      <c r="M16">
+        <v>53200000.0</v>
+      </c>
+      <c r="N16">
+        <v>74034000.0</v>
+      </c>
+      <c r="O16">
+        <v>34304000.0</v>
+      </c>
+      <c r="P16">
+        <v>34509000.0</v>
+      </c>
+      <c r="Q16">
+        <v>23094000.0</v>
+      </c>
+      <c r="R16">
+        <v>16992000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C17">
+        <v>15503000.0</v>
+      </c>
+      <c r="D17">
+        <v>28931000.0</v>
+      </c>
+      <c r="E17">
+        <v>15211000.0</v>
+      </c>
+      <c r="F17">
+        <v>26255000.0</v>
+      </c>
+      <c r="G17">
+        <v>46564000.0</v>
+      </c>
+      <c r="H17">
+        <v>88181000.0</v>
+      </c>
+      <c r="I17">
+        <v>53158000.0</v>
+      </c>
+      <c r="J17">
+        <v>23511000.0</v>
+      </c>
+      <c r="K17">
+        <v>56341000.0</v>
+      </c>
+      <c r="L17">
+        <v>46421000.0</v>
+      </c>
+      <c r="M17">
+        <v>53200000.0</v>
+      </c>
+      <c r="N17">
+        <v>120668000.0</v>
+      </c>
+      <c r="O17">
+        <v>75456000.0</v>
+      </c>
+      <c r="P17">
+        <v>34509000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>161</v>
+      </c>
+      <c r="B18">
+        <v>3758000.0</v>
+      </c>
+      <c r="C18">
+        <v>7518000.0</v>
+      </c>
+      <c r="D18">
+        <v>8710000.0</v>
+      </c>
+      <c r="E18">
+        <v>4742000.0</v>
+      </c>
+      <c r="F18">
+        <v>2988000.0</v>
+      </c>
+      <c r="G18">
+        <v>5497000.0</v>
+      </c>
+      <c r="H18">
+        <v>9877000.0</v>
+      </c>
+      <c r="I18">
+        <v>9010000.0</v>
+      </c>
+      <c r="J18">
+        <v>7637000.0</v>
+      </c>
+      <c r="K18">
+        <v>5979000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>162</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-3907000.0</v>
+      </c>
+      <c r="F19">
+        <v>3125000.0</v>
+      </c>
+      <c r="G19">
+        <v>3831000.0</v>
+      </c>
+      <c r="H19">
+        <v>15059000.0</v>
+      </c>
+      <c r="I19">
+        <v>-3318000.0</v>
+      </c>
+      <c r="J19">
+        <v>14469000.0</v>
+      </c>
+      <c r="K19">
+        <v>7099000.0</v>
+      </c>
+      <c r="L19">
+        <v>5032000.0</v>
+      </c>
+      <c r="M19">
+        <v>11242000.0</v>
+      </c>
+      <c r="N19">
+        <v>7121000.0</v>
+      </c>
+      <c r="O19">
+        <v>8815000.0</v>
+      </c>
+      <c r="P19">
+        <v>1344000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>163</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>164</v>
+      </c>
+      <c r="B21">
+        <v>-54254000.0</v>
+      </c>
+      <c r="C21">
+        <v>6372000.0</v>
+      </c>
+      <c r="D21">
+        <v>27368000.0</v>
+      </c>
+      <c r="E21">
+        <v>17546000.0</v>
+      </c>
+      <c r="F21">
+        <v>12898000.0</v>
+      </c>
+      <c r="G21">
+        <v>22339000.0</v>
+      </c>
+      <c r="H21">
+        <v>65309000.0</v>
+      </c>
+      <c r="I21">
+        <v>63439000.0</v>
+      </c>
+      <c r="J21">
+        <v>9887000.0</v>
+      </c>
+      <c r="K21">
+        <v>36523000.0</v>
+      </c>
+      <c r="L21">
+        <v>37870000.0</v>
+      </c>
+      <c r="M21">
+        <v>56128000.0</v>
+      </c>
+      <c r="N21">
+        <v>90254000.0</v>
+      </c>
+      <c r="O21">
+        <v>46092000.0</v>
+      </c>
+      <c r="P21">
+        <v>51615000.0</v>
+      </c>
+      <c r="Q21">
+        <v>32155000.0</v>
+      </c>
+      <c r="R21">
+        <v>24839000.0</v>
+      </c>
+      <c r="S21">
+        <v>32181000.0</v>
+      </c>
+      <c r="T21">
+        <v>9655000.0</v>
+      </c>
+      <c r="U21">
+        <v>762000.0</v>
+      </c>
+      <c r="V21">
+        <v>-24424000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23">
+        <v>149996000.0</v>
+      </c>
+      <c r="C23">
+        <v>236967000.0</v>
+      </c>
+      <c r="D23">
+        <v>340882000.0</v>
+      </c>
+      <c r="E23">
+        <v>378468000.0</v>
+      </c>
+      <c r="F23">
+        <v>308488000.0</v>
+      </c>
+      <c r="G23">
+        <v>182166000.0</v>
+      </c>
+      <c r="H23">
+        <v>139917000.0</v>
+      </c>
+      <c r="I23">
+        <v>223325000.0</v>
+      </c>
+      <c r="J23">
+        <v>265139000.0</v>
+      </c>
+      <c r="K23">
+        <v>216670000.0</v>
+      </c>
+      <c r="L23">
+        <v>252640000.0</v>
+      </c>
+      <c r="M23">
+        <v>285710000.0</v>
+      </c>
+      <c r="N23">
+        <v>354665000.0</v>
+      </c>
+      <c r="O23">
+        <v>305737000.0</v>
+      </c>
+      <c r="P23">
+        <v>258270000.0</v>
+      </c>
+      <c r="Q23">
+        <v>187028000.0</v>
+      </c>
+      <c r="R23">
+        <v>171872000.0</v>
+      </c>
+      <c r="S23">
+        <v>166149000.0</v>
+      </c>
+      <c r="T23">
+        <v>160133000.0</v>
+      </c>
+      <c r="U23">
+        <v>22281000.0</v>
+      </c>
+      <c r="V23">
+        <v>168581000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B25">
+        <v>9657000.0</v>
+      </c>
+      <c r="C25">
+        <v>9208000.0</v>
+      </c>
+      <c r="D25">
+        <v>10340000.0</v>
+      </c>
+      <c r="E25">
+        <v>10454000.0</v>
+      </c>
+      <c r="F25">
+        <v>10452000.0</v>
+      </c>
+      <c r="G25">
+        <v>11150000.0</v>
+      </c>
+      <c r="H25">
+        <v>12087000.0</v>
+      </c>
+      <c r="I25">
+        <v>10969000.0</v>
+      </c>
+      <c r="J25">
+        <v>11617000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26">
+        <v>3866000.0</v>
+      </c>
+      <c r="C26">
+        <v>3993000.0</v>
+      </c>
+      <c r="D26">
+        <v>4398000.0</v>
+      </c>
+      <c r="E26">
+        <v>3415000.0</v>
+      </c>
+      <c r="F26">
+        <v>3484000.0</v>
+      </c>
+      <c r="G26">
+        <v>2988000.0</v>
+      </c>
+      <c r="H26">
+        <v>3191000.0</v>
+      </c>
+      <c r="I26">
+        <v>3524000.0</v>
+      </c>
+      <c r="J26">
+        <v>3659000.0</v>
+      </c>
+      <c r="K26">
+        <v>2715000.0</v>
+      </c>
+      <c r="L26">
+        <v>2741000.0</v>
+      </c>
+      <c r="M26">
+        <v>3168000.0</v>
+      </c>
+      <c r="N26">
+        <v>3444000.0</v>
+      </c>
+      <c r="O26">
+        <v>3444000.0</v>
+      </c>
+      <c r="P26">
+        <v>3512000.0</v>
+      </c>
+      <c r="Q26">
+        <v>3494000.0</v>
+      </c>
+      <c r="R26">
+        <v>4165000.0</v>
+      </c>
+      <c r="S26">
+        <v>3951000.0</v>
+      </c>
+      <c r="T26">
+        <v>3434000.0</v>
+      </c>
+      <c r="U26">
+        <v>923000.0</v>
+      </c>
+      <c r="V26">
+        <v>9919000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>171</v>
+      </c>
+      <c r="B28">
+        <v>9699000.0</v>
+      </c>
+      <c r="C28">
+        <v>9279000.0</v>
+      </c>
+      <c r="D28">
+        <v>9088000.0</v>
+      </c>
+      <c r="E28">
+        <v>8032000.0</v>
+      </c>
+      <c r="F28">
+        <v>7155000.0</v>
+      </c>
+      <c r="G28">
+        <v>5980000.0</v>
+      </c>
+      <c r="H28">
+        <v>5639000.0</v>
+      </c>
+      <c r="I28">
+        <v>6435000.0</v>
+      </c>
+      <c r="J28">
+        <v>6715000.0</v>
+      </c>
+      <c r="K28">
+        <v>7620000.0</v>
+      </c>
+      <c r="L28">
+        <v>7334000.0</v>
+      </c>
+      <c r="M28">
+        <v>6677000.0</v>
+      </c>
+      <c r="N28">
+        <v>6467000.0</v>
+      </c>
+      <c r="O28">
+        <v>7717000.0</v>
+      </c>
+      <c r="P28">
+        <v>6628000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5635000.0</v>
+      </c>
+      <c r="R28">
+        <v>5433000.0</v>
+      </c>
+      <c r="S28">
+        <v>2907000.0</v>
+      </c>
+      <c r="T28">
+        <v>2619000.0</v>
+      </c>
+      <c r="U28">
+        <v>755000.0</v>
+      </c>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>172</v>
+      </c>
+      <c r="B29">
+        <v>165000.0</v>
+      </c>
+      <c r="C29">
+        <v>792000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1494000.0</v>
+      </c>
+      <c r="E29">
+        <v>-1473000.0</v>
+      </c>
+      <c r="F29">
+        <v>-10325000.0</v>
+      </c>
+      <c r="G29">
+        <v>-14786000.0</v>
+      </c>
+      <c r="H29">
+        <v>-8386000.0</v>
+      </c>
+      <c r="I29">
+        <v>7019000.0</v>
+      </c>
+      <c r="J29">
+        <v>-6862000.0</v>
+      </c>
+      <c r="K29">
+        <v>-15535000.0</v>
+      </c>
+      <c r="L29">
+        <v>5448000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>173</v>
+      </c>
+      <c r="B30">
+        <v>13565000.0</v>
+      </c>
+      <c r="C30">
+        <v>13272000.0</v>
+      </c>
+      <c r="D30">
+        <v>13611000.0</v>
+      </c>
+      <c r="E30">
+        <v>11447000.0</v>
+      </c>
+      <c r="F30">
+        <v>10639000.0</v>
+      </c>
+      <c r="G30">
+        <v>8968000.0</v>
+      </c>
+      <c r="H30">
+        <v>8830000.0</v>
+      </c>
+      <c r="I30">
+        <v>9959000.0</v>
+      </c>
+      <c r="J30">
+        <v>10374000.0</v>
+      </c>
+      <c r="K30">
+        <v>10335000.0</v>
+      </c>
+      <c r="L30">
+        <v>10075000.0</v>
+      </c>
+      <c r="M30">
+        <v>9845000.0</v>
+      </c>
+      <c r="N30">
+        <v>9911000.0</v>
+      </c>
+      <c r="O30">
+        <v>7122000.0</v>
+      </c>
+      <c r="P30">
+        <v>10140000.0</v>
+      </c>
+      <c r="Q30">
+        <v>9129000.0</v>
+      </c>
+      <c r="R30">
+        <v>9598000.0</v>
+      </c>
+      <c r="S30">
+        <v>8236000.0</v>
+      </c>
+      <c r="T30">
+        <v>7578000.0</v>
+      </c>
+      <c r="U30">
+        <v>2182000.0</v>
+      </c>
+      <c r="V30">
+        <v>20773000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" t="s">
+        <v>174</v>
+      </c>
+      <c r="B31">
+        <v>5022000.0</v>
+      </c>
+      <c r="C31">
+        <v>9923000.0</v>
+      </c>
+      <c r="D31">
+        <v>10015000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3808000.0</v>
+      </c>
+      <c r="F31">
+        <v>3032000.0</v>
+      </c>
+      <c r="G31">
+        <v>9439000.0</v>
+      </c>
+      <c r="H31">
+        <v>14486000.0</v>
+      </c>
+      <c r="I31">
+        <v>-3262000.0</v>
+      </c>
+      <c r="J31">
+        <v>6762000.0</v>
+      </c>
+      <c r="K31">
+        <v>4283000.0</v>
+      </c>
+      <c r="L31">
+        <v>4898000.0</v>
+      </c>
+      <c r="M31">
+        <v>11217000.0</v>
+      </c>
+      <c r="N31">
+        <v>7097000.0</v>
+      </c>
+      <c r="O31">
+        <v>8788000.0</v>
+      </c>
+      <c r="P31">
+        <v>1160000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2023000.0</v>
+      </c>
+      <c r="R31">
+        <v>607000.0</v>
+      </c>
+      <c r="S31">
+        <v>2815000.0</v>
+      </c>
+      <c r="T31">
+        <v>3536000.0</v>
+      </c>
+      <c r="U31">
+        <v>3328000.0</v>
+      </c>
+      <c r="V31">
+        <v>-37000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B32">
+        <v>95742000.0</v>
+      </c>
+      <c r="C32">
+        <v>243339000.0</v>
+      </c>
+      <c r="D32">
+        <v>368250000.0</v>
+      </c>
+      <c r="E32">
+        <v>396014000.0</v>
+      </c>
+      <c r="F32">
+        <v>321386000.0</v>
+      </c>
+      <c r="G32">
+        <v>204505000.0</v>
+      </c>
+      <c r="H32">
+        <v>205226000.0</v>
+      </c>
+      <c r="I32">
+        <v>291018000.0</v>
+      </c>
+      <c r="J32">
+        <v>275026000.0</v>
+      </c>
+      <c r="K32">
+        <v>253193000.0</v>
+      </c>
+      <c r="L32">
+        <v>299611000.0</v>
+      </c>
+      <c r="M32">
+        <v>341838000.0</v>
+      </c>
+      <c r="N32">
+        <v>444919000.0</v>
+      </c>
+      <c r="O32">
+        <v>351829000.0</v>
+      </c>
+      <c r="P32">
+        <v>309885000.0</v>
+      </c>
+      <c r="Q32">
+        <v>219183000.0</v>
+      </c>
+      <c r="R32">
+        <v>196711000.0</v>
+      </c>
+      <c r="S32">
+        <v>198330000.0</v>
+      </c>
+      <c r="T32">
+        <v>169788000.0</v>
+      </c>
+      <c r="U32">
+        <v>23043000.0</v>
+      </c>
+      <c r="V32">
+        <v>144157000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:83">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="2" spans="1:83">
+      <c r="A2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2">
+        <v>63703000.0</v>
+      </c>
+      <c r="C2">
+        <v>36181000.0</v>
+      </c>
+      <c r="D2">
+        <v>29749000.0</v>
+      </c>
+      <c r="E2">
+        <v>29472000.0</v>
+      </c>
+      <c r="F2">
+        <v>44363000.0</v>
+      </c>
+      <c r="G2">
+        <v>32560000.0</v>
+      </c>
+      <c r="H2">
+        <v>55912000.0</v>
+      </c>
+      <c r="I2">
+        <v>50757000.0</v>
+      </c>
+      <c r="J2">
+        <v>63752000.0</v>
+      </c>
+      <c r="K2">
+        <v>53274000.0</v>
+      </c>
+      <c r="L2">
+        <v>78158000.0</v>
+      </c>
+      <c r="M2">
+        <v>112882000.0</v>
+      </c>
+      <c r="N2">
+        <v>93900000.0</v>
+      </c>
+      <c r="O2">
+        <v>52558000.0</v>
+      </c>
+      <c r="P2">
+        <v>102630000.0</v>
+      </c>
+      <c r="Q2">
+        <v>98156000.0</v>
+      </c>
+      <c r="R2">
+        <v>116819000.0</v>
+      </c>
+      <c r="S2">
+        <v>49416000.0</v>
+      </c>
+      <c r="T2">
+        <v>80946000.0</v>
+      </c>
+      <c r="U2">
+        <v>90490000.0</v>
+      </c>
+      <c r="V2">
+        <v>74161000.0</v>
+      </c>
+      <c r="W2">
+        <v>52252000.0</v>
+      </c>
+      <c r="X2">
+        <v>42312000.0</v>
+      </c>
+      <c r="Y2">
+        <v>47692000.0</v>
+      </c>
+      <c r="Z2">
+        <v>46511000.0</v>
+      </c>
+      <c r="AA2">
+        <v>36683000.0</v>
+      </c>
+      <c r="AB2">
+        <v>-41968000.0</v>
+      </c>
+      <c r="AC2">
+        <v>60222000.0</v>
+      </c>
+      <c r="AD2">
+        <v>67594000.0</v>
+      </c>
+      <c r="AE2">
+        <v>45239000.0</v>
+      </c>
+      <c r="AF2">
+        <v>50546000.0</v>
+      </c>
+      <c r="AG2">
+        <v>68769000.0</v>
+      </c>
+      <c r="AH2">
+        <v>80065000.0</v>
+      </c>
+      <c r="AI2">
+        <v>18240000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>68454000.0</v>
+      </c>
+      <c r="AK2">
+        <v>72080000.0</v>
+      </c>
+      <c r="AL2">
+        <v>66250000.0</v>
+      </c>
+      <c r="AM2">
+        <v>66250000.0</v>
+      </c>
+      <c r="AN2">
+        <v>47981000.0</v>
+      </c>
+      <c r="AO2">
+        <v>51859000.0</v>
+      </c>
+      <c r="AP2">
+        <v>58987000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>59907000.0</v>
+      </c>
+      <c r="AR2">
+        <v>35582000.0</v>
+      </c>
+      <c r="AS2">
+        <v>4359000.0</v>
+      </c>
+      <c r="AT2">
+        <v>98379000.0</v>
+      </c>
+      <c r="AU2">
+        <v>99054000.0</v>
+      </c>
+      <c r="AV2">
+        <v>40773000.0</v>
+      </c>
+      <c r="AW2">
+        <v>59546000.0</v>
+      </c>
+      <c r="AX2">
+        <v>82263000.0</v>
+      </c>
+      <c r="AY2">
+        <v>61461000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>72595000.0</v>
+      </c>
+      <c r="BA2">
+        <v>100432000.0</v>
+      </c>
+      <c r="BB2">
+        <v>95101000.0</v>
+      </c>
+      <c r="BC2">
+        <v>78437000.0</v>
+      </c>
+      <c r="BD2">
+        <v>70784000.0</v>
+      </c>
+      <c r="BE2">
+        <v>66500000.0</v>
+      </c>
+      <c r="BF2">
+        <v>66313000.0</v>
+      </c>
+      <c r="BG2">
+        <v>88837000.0</v>
+      </c>
+      <c r="BH2">
+        <v>72926000.0</v>
+      </c>
+      <c r="BI2">
+        <v>70277000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>68312000.0</v>
+      </c>
+      <c r="BK2">
+        <v>59299000.0</v>
+      </c>
+      <c r="BL2">
+        <v>50242000.0</v>
+      </c>
+      <c r="BM2">
+        <v>38448000.0</v>
+      </c>
+      <c r="BN2">
+        <v>54217000.0</v>
+      </c>
+      <c r="BO2">
+        <v>45412000.0</v>
+      </c>
+      <c r="BP2">
+        <v>39822000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>54321000.0</v>
+      </c>
+      <c r="BR2">
+        <v>38613000.0</v>
+      </c>
+      <c r="BS2">
+        <v>35958000.0</v>
+      </c>
+      <c r="BT2">
+        <v>33382000.0</v>
+      </c>
+      <c r="BU2">
+        <v>30124000.0</v>
+      </c>
+      <c r="BV2">
+        <v>49705000.0</v>
+      </c>
+      <c r="BW2">
+        <v>45445000.0</v>
+      </c>
+      <c r="BX2">
+        <v>32638000.0</v>
+      </c>
+      <c r="BY2">
+        <v>32638000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>39673000.0</v>
+      </c>
+      <c r="CA2">
+        <v>36038000.0</v>
+      </c>
+      <c r="CB2">
+        <v>39954000.0</v>
+      </c>
+      <c r="CC2">
+        <v>20099000.0</v>
+      </c>
+      <c r="CD2"/>
+      <c r="CE2"/>
+    </row>
+    <row r="3" spans="1:83">
+      <c r="A3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>2557000.0</v>
+      </c>
+      <c r="D3">
+        <v>2514000.0</v>
+      </c>
+      <c r="E3">
+        <v>2404000.0</v>
+      </c>
+      <c r="F3">
+        <v>2411000.0</v>
+      </c>
+      <c r="G3">
+        <v>2328000.0</v>
+      </c>
+      <c r="H3">
+        <v>2285000.0</v>
+      </c>
+      <c r="I3">
+        <v>2163000.0</v>
+      </c>
+      <c r="J3">
+        <v>2145000.0</v>
+      </c>
+      <c r="K3">
+        <v>2615000.0</v>
+      </c>
+      <c r="L3">
+        <v>2612000.0</v>
+      </c>
+      <c r="M3">
+        <v>2581000.0</v>
+      </c>
+      <c r="N3">
+        <v>2604000.0</v>
+      </c>
+      <c r="O3">
+        <v>2551000.0</v>
+      </c>
+      <c r="P3">
+        <v>2604000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2574000.0</v>
+      </c>
+      <c r="R3">
+        <v>2706000.0</v>
+      </c>
+      <c r="S3">
+        <v>2570000.0</v>
+      </c>
+      <c r="T3">
+        <v>2565000.0</v>
+      </c>
+      <c r="U3">
+        <v>2656000.0</v>
+      </c>
+      <c r="V3">
+        <v>2623000.0</v>
+      </c>
+      <c r="W3">
+        <v>2608000.0</v>
+      </c>
+      <c r="X3">
+        <v>2596000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2692000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2858000.0</v>
+      </c>
+      <c r="AA3">
+        <v>3004000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2995000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3490000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2747000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2725000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2725000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2732000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2756000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2756000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2882000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2927000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2912000.0</v>
+      </c>
+      <c r="AM3"/>
+      <c r="AN3">
+        <v>2896000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2859000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2703000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2635000.0</v>
+      </c>
+      <c r="AR3">
+        <v>2622000.0</v>
+      </c>
+      <c r="AS3">
+        <v>2711000.0</v>
+      </c>
+      <c r="AT3">
+        <v>2604000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2571000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2301000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2259000.0</v>
+      </c>
+      <c r="AX3">
+        <v>2195000.0</v>
+      </c>
+      <c r="AY3">
+        <v>2167000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2360000.0</v>
+      </c>
+      <c r="BA3">
+        <v>2266000.0</v>
+      </c>
+      <c r="BB3">
+        <v>2666000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2726000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2658000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2665000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2611000.0</v>
+      </c>
+      <c r="BG3">
+        <v>2594000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2584000.0</v>
+      </c>
+      <c r="BI3">
+        <v>2747000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>2467000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1973000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1911000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1927000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1834000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1866000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1937000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1972000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1910000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1866000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1769000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1620000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1437000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1448000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1295000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1295000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1261000.0</v>
+      </c>
+      <c r="CA3">
+        <v>1153000.0</v>
+      </c>
+      <c r="CB3">
+        <v>974000.0</v>
+      </c>
+      <c r="CC3">
+        <v>1456000.0</v>
+      </c>
+      <c r="CD3">
+        <v>1904000.0</v>
+      </c>
+      <c r="CE3"/>
+    </row>
+    <row r="4" spans="1:83">
+      <c r="A4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4"/>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+    </row>
+    <row r="5" spans="1:83">
+      <c r="A5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-20545000.0</v>
+      </c>
+      <c r="D5">
+        <v>-11860000.0</v>
+      </c>
+      <c r="E5">
+        <v>-9228000.0</v>
+      </c>
+      <c r="F5">
+        <v>-10355000.0</v>
+      </c>
+      <c r="G5">
+        <v>-18226000.0</v>
+      </c>
+      <c r="H5">
+        <v>2988000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1163000.0</v>
+      </c>
+      <c r="J5">
+        <v>9611000.0</v>
+      </c>
+      <c r="K5">
+        <v>4997000.0</v>
+      </c>
+      <c r="L5">
+        <v>23386000.0</v>
+      </c>
+      <c r="M5">
+        <v>2824000.0</v>
+      </c>
+      <c r="N5">
+        <v>-9810000.0</v>
+      </c>
+      <c r="O5">
+        <v>21121000.0</v>
+      </c>
+      <c r="P5">
+        <v>13436000.0</v>
+      </c>
+      <c r="Q5">
+        <v>17509000.0</v>
+      </c>
+      <c r="R5">
+        <v>-4009000.0</v>
+      </c>
+      <c r="S5">
+        <v>-13070000.0</v>
+      </c>
+      <c r="T5">
+        <v>24092000.0</v>
+      </c>
+      <c r="U5">
+        <v>6053000.0</v>
+      </c>
+      <c r="V5">
+        <v>-956000.0</v>
+      </c>
+      <c r="W5">
+        <v>-13128000.0</v>
+      </c>
+      <c r="X5">
+        <v>9649000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6092000.0</v>
+      </c>
+      <c r="Z5">
+        <v>10301000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5887000.0</v>
+      </c>
+      <c r="AB5">
+        <v>61141000.0</v>
+      </c>
+      <c r="AC5">
+        <v>7679000.0</v>
+      </c>
+      <c r="AD5">
+        <v>4648000.0</v>
+      </c>
+      <c r="AE5">
+        <v>6500000.0</v>
+      </c>
+      <c r="AF5">
+        <v>12803000.0</v>
+      </c>
+      <c r="AG5">
+        <v>13758000.0</v>
+      </c>
+      <c r="AH5">
+        <v>8097000.0</v>
+      </c>
+      <c r="AI5">
+        <v>32190000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>5753000.0</v>
+      </c>
+      <c r="AK5">
+        <v>5107000.0</v>
+      </c>
+      <c r="AL5">
+        <v>925000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4135000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5036000.0</v>
+      </c>
+      <c r="AO5">
+        <v>15845000.0</v>
+      </c>
+      <c r="AP5">
+        <v>9045000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>7349000.0</v>
+      </c>
+      <c r="AR5">
+        <v>8740000.0</v>
+      </c>
+      <c r="AS5">
+        <v>27084000.0</v>
+      </c>
+      <c r="AT5">
+        <v>6952000.0</v>
+      </c>
+      <c r="AU5">
+        <v>4955000.0</v>
+      </c>
+      <c r="AV5">
+        <v>13020000.0</v>
+      </c>
+      <c r="AW5">
+        <v>26331000.0</v>
+      </c>
+      <c r="AX5">
+        <v>19591000.0</v>
+      </c>
+      <c r="AY5">
+        <v>8623000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>10002000.0</v>
+      </c>
+      <c r="BA5">
+        <v>23904000.0</v>
+      </c>
+      <c r="BB5">
+        <v>24649000.0</v>
+      </c>
+      <c r="BC5">
+        <v>28660000.0</v>
+      </c>
+      <c r="BD5">
+        <v>20162000.0</v>
+      </c>
+      <c r="BE5">
+        <v>9747000.0</v>
+      </c>
+      <c r="BF5">
+        <v>20476000.0</v>
+      </c>
+      <c r="BG5">
+        <v>12699000.0</v>
+      </c>
+      <c r="BH5">
+        <v>11985000.0</v>
+      </c>
+      <c r="BI5">
+        <v>15458000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>20007000.0</v>
+      </c>
+      <c r="BK5">
+        <v>13408000.0</v>
+      </c>
+      <c r="BL5">
+        <v>4086000.0</v>
+      </c>
+      <c r="BM5">
+        <v>13841000.0</v>
+      </c>
+      <c r="BN5">
+        <v>10009000.0</v>
+      </c>
+      <c r="BO5">
+        <v>4477000.0</v>
+      </c>
+      <c r="BP5">
+        <v>5925000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>5845000.0</v>
+      </c>
+      <c r="BR5">
+        <v>11433000.0</v>
+      </c>
+      <c r="BS5">
+        <v>3681000.0</v>
+      </c>
+      <c r="BT5">
+        <v>4514000.0</v>
+      </c>
+      <c r="BU5">
+        <v>15212000.0</v>
+      </c>
+      <c r="BV5">
+        <v>8726000.0</v>
+      </c>
+      <c r="BW5">
+        <v>2238000.0</v>
+      </c>
+      <c r="BX5">
+        <v>9491000.0</v>
+      </c>
+      <c r="BY5">
+        <v>9491000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>4638000.0</v>
+      </c>
+      <c r="CA5">
+        <v>4896000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-3300000.0</v>
+      </c>
+      <c r="CC5">
+        <v>1123000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-56000.0</v>
+      </c>
+      <c r="CE5">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:83">
+      <c r="A6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B6">
+        <v>11469000.0</v>
+      </c>
+      <c r="C6">
+        <v>-17988000.0</v>
+      </c>
+      <c r="D6">
+        <v>-9346000.0</v>
+      </c>
+      <c r="E6">
+        <v>-6824000.0</v>
+      </c>
+      <c r="F6">
+        <v>-7944000.0</v>
+      </c>
+      <c r="G6">
+        <v>-15898000.0</v>
+      </c>
+      <c r="H6">
+        <v>5273000.0</v>
+      </c>
+      <c r="I6">
+        <v>1000000.0</v>
+      </c>
+      <c r="J6">
+        <v>11756000.0</v>
+      </c>
+      <c r="K6">
+        <v>7612000.0</v>
+      </c>
+      <c r="L6">
+        <v>25998000.0</v>
+      </c>
+      <c r="M6">
+        <v>5405000.0</v>
+      </c>
+      <c r="N6">
+        <v>-7206000.0</v>
+      </c>
+      <c r="O6">
+        <v>23672000.0</v>
+      </c>
+      <c r="P6">
+        <v>16040000.0</v>
+      </c>
+      <c r="Q6">
+        <v>20083000.0</v>
+      </c>
+      <c r="R6">
+        <v>-1303000.0</v>
+      </c>
+      <c r="S6">
+        <v>-10500000.0</v>
+      </c>
+      <c r="T6">
+        <v>26657000.0</v>
+      </c>
+      <c r="U6">
+        <v>8709000.0</v>
+      </c>
+      <c r="V6">
+        <v>1667000.0</v>
+      </c>
+      <c r="W6">
+        <v>-10520000.0</v>
+      </c>
+      <c r="X6">
+        <v>12245000.0</v>
+      </c>
+      <c r="Y6">
+        <v>8784000.0</v>
+      </c>
+      <c r="Z6">
+        <v>13159000.0</v>
+      </c>
+      <c r="AA6">
+        <v>8891000.0</v>
+      </c>
+      <c r="AB6">
+        <v>64136000.0</v>
+      </c>
+      <c r="AC6">
+        <v>11169000.0</v>
+      </c>
+      <c r="AD6">
+        <v>7395000.0</v>
+      </c>
+      <c r="AE6">
+        <v>9225000.0</v>
+      </c>
+      <c r="AF6">
+        <v>15528000.0</v>
+      </c>
+      <c r="AG6">
+        <v>16490000.0</v>
+      </c>
+      <c r="AH6">
+        <v>10853000.0</v>
+      </c>
+      <c r="AI6">
+        <v>34946000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>8635000.0</v>
+      </c>
+      <c r="AK6">
+        <v>8034000.0</v>
+      </c>
+      <c r="AL6">
+        <v>3837000.0</v>
+      </c>
+      <c r="AM6"/>
+      <c r="AN6">
+        <v>7932000.0</v>
+      </c>
+      <c r="AO6">
+        <v>18704000.0</v>
+      </c>
+      <c r="AP6">
+        <v>11748000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>9984000.0</v>
+      </c>
+      <c r="AR6">
+        <v>11362000.0</v>
+      </c>
+      <c r="AS6">
+        <v>29795000.0</v>
+      </c>
+      <c r="AT6">
+        <v>9556000.0</v>
+      </c>
+      <c r="AU6">
+        <v>7526000.0</v>
+      </c>
+      <c r="AV6">
+        <v>15321000.0</v>
+      </c>
+      <c r="AW6">
+        <v>28590000.0</v>
+      </c>
+      <c r="AX6">
+        <v>21786000.0</v>
+      </c>
+      <c r="AY6">
+        <v>10790000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>12362000.0</v>
+      </c>
+      <c r="BA6">
+        <v>26170000.0</v>
+      </c>
+      <c r="BB6">
+        <v>27315000.0</v>
+      </c>
+      <c r="BC6">
+        <v>31386000.0</v>
+      </c>
+      <c r="BD6">
+        <v>22820000.0</v>
+      </c>
+      <c r="BE6">
+        <v>12412000.0</v>
+      </c>
+      <c r="BF6">
+        <v>23087000.0</v>
+      </c>
+      <c r="BG6">
+        <v>15293000.0</v>
+      </c>
+      <c r="BH6">
+        <v>14569000.0</v>
+      </c>
+      <c r="BI6">
+        <v>18205000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>22474000.0</v>
+      </c>
+      <c r="BK6">
+        <v>15381000.0</v>
+      </c>
+      <c r="BL6">
+        <v>5997000.0</v>
+      </c>
+      <c r="BM6">
+        <v>15768000.0</v>
+      </c>
+      <c r="BN6">
+        <v>11843000.0</v>
+      </c>
+      <c r="BO6">
+        <v>6343000.0</v>
+      </c>
+      <c r="BP6">
+        <v>7862000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>7817000.0</v>
+      </c>
+      <c r="BR6">
+        <v>13343000.0</v>
+      </c>
+      <c r="BS6">
+        <v>5547000.0</v>
+      </c>
+      <c r="BT6">
+        <v>6283000.0</v>
+      </c>
+      <c r="BU6">
+        <v>16832000.0</v>
+      </c>
+      <c r="BV6">
+        <v>10163000.0</v>
+      </c>
+      <c r="BW6">
+        <v>3686000.0</v>
+      </c>
+      <c r="BX6">
+        <v>10786000.0</v>
+      </c>
+      <c r="BY6">
+        <v>10786000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>5899000.0</v>
+      </c>
+      <c r="CA6">
+        <v>6049000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-2326000.0</v>
+      </c>
+      <c r="CC6">
+        <v>2579000.0</v>
+      </c>
+      <c r="CD6">
+        <v>1848000.0</v>
+      </c>
+      <c r="CE6">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:83">
+      <c r="A7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7"/>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+    </row>
+    <row r="8" spans="1:83">
+      <c r="A8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8"/>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+    </row>
+    <row r="9" spans="1:83">
+      <c r="A9" t="s">
+        <v>152</v>
+      </c>
+      <c r="B9">
+        <v>15023000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4229000.0</v>
+      </c>
+      <c r="D9">
+        <v>-9907000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6783000.0</v>
+      </c>
+      <c r="F9">
+        <v>-8690000.0</v>
+      </c>
+      <c r="G9">
+        <v>-15022000.0</v>
+      </c>
+      <c r="H9">
+        <v>5597000.0</v>
+      </c>
+      <c r="I9">
+        <v>383000.0</v>
+      </c>
+      <c r="J9">
+        <v>8657000.0</v>
+      </c>
+      <c r="K9">
+        <v>5007000.0</v>
+      </c>
+      <c r="L9">
+        <v>13851000.0</v>
+      </c>
+      <c r="M9">
+        <v>3870000.0</v>
+      </c>
+      <c r="N9">
+        <v>-8592000.0</v>
+      </c>
+      <c r="O9">
+        <v>21623000.0</v>
+      </c>
+      <c r="P9">
+        <v>15186000.0</v>
+      </c>
+      <c r="Q9">
+        <v>19985000.0</v>
+      </c>
+      <c r="R9">
+        <v>977000.0</v>
+      </c>
+      <c r="S9">
+        <v>-7155000.0</v>
+      </c>
+      <c r="T9">
+        <v>26124000.0</v>
+      </c>
+      <c r="U9">
+        <v>8192000.0</v>
+      </c>
+      <c r="V9">
+        <v>-43000.0</v>
+      </c>
+      <c r="W9">
+        <v>-10736000.0</v>
+      </c>
+      <c r="X9">
+        <v>7551000.0</v>
+      </c>
+      <c r="Y9">
+        <v>6446000.0</v>
+      </c>
+      <c r="Z9">
+        <v>911000.0</v>
+      </c>
+      <c r="AA9">
+        <v>16399000.0</v>
+      </c>
+      <c r="AB9">
+        <v>62145000.0</v>
+      </c>
+      <c r="AC9">
+        <v>5462000.0</v>
+      </c>
+      <c r="AD9">
+        <v>3270000.0</v>
+      </c>
+      <c r="AE9">
+        <v>3262000.0</v>
+      </c>
+      <c r="AF9">
+        <v>14967000.0</v>
+      </c>
+      <c r="AG9">
+        <v>12653000.0</v>
+      </c>
+      <c r="AH9">
+        <v>8271000.0</v>
+      </c>
+      <c r="AI9">
+        <v>37507000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>6807000.0</v>
+      </c>
+      <c r="AK9">
+        <v>5526000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1798000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1798000.0</v>
+      </c>
+      <c r="AN9">
+        <v>6130000.0</v>
+      </c>
+      <c r="AO9">
+        <v>17514000.0</v>
+      </c>
+      <c r="AP9">
+        <v>10319000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>7972000.0</v>
+      </c>
+      <c r="AR9">
+        <v>11053000.0</v>
+      </c>
+      <c r="AS9">
+        <v>29513000.0</v>
+      </c>
+      <c r="AT9">
+        <v>8675000.0</v>
+      </c>
+      <c r="AU9">
+        <v>5544000.0</v>
+      </c>
+      <c r="AV9">
+        <v>13314000.0</v>
+      </c>
+      <c r="AW9">
+        <v>28921000.0</v>
+      </c>
+      <c r="AX9">
+        <v>20872000.0</v>
+      </c>
+      <c r="AY9">
+        <v>6578000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>9602000.0</v>
+      </c>
+      <c r="BA9">
+        <v>25140000.0</v>
+      </c>
+      <c r="BB9">
+        <v>26018000.0</v>
+      </c>
+      <c r="BC9">
+        <v>27626000.0</v>
+      </c>
+      <c r="BD9">
+        <v>21381000.0</v>
+      </c>
+      <c r="BE9">
+        <v>8089000.0</v>
+      </c>
+      <c r="BF9">
+        <v>21963000.0</v>
+      </c>
+      <c r="BG9">
+        <v>14400000.0</v>
+      </c>
+      <c r="BH9">
+        <v>12801000.0</v>
+      </c>
+      <c r="BI9">
+        <v>19332000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>21995000.0</v>
+      </c>
+      <c r="BK9">
+        <v>15429000.0</v>
+      </c>
+      <c r="BL9">
+        <v>4999000.0</v>
+      </c>
+      <c r="BM9">
+        <v>15165000.0</v>
+      </c>
+      <c r="BN9">
+        <v>11876000.0</v>
+      </c>
+      <c r="BO9">
+        <v>6302000.0</v>
+      </c>
+      <c r="BP9">
+        <v>7941000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>8559000.0</v>
+      </c>
+      <c r="BR9">
+        <v>13650000.0</v>
+      </c>
+      <c r="BS9">
+        <v>5873000.0</v>
+      </c>
+      <c r="BT9">
+        <v>6355000.0</v>
+      </c>
+      <c r="BU9">
+        <v>14505000.0</v>
+      </c>
+      <c r="BV9">
+        <v>10880000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4451000.0</v>
+      </c>
+      <c r="BX9">
+        <v>10582000.0</v>
+      </c>
+      <c r="BY9">
+        <v>10582000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>6885000.0</v>
+      </c>
+      <c r="CA9">
+        <v>5582000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-2448000.0</v>
+      </c>
+      <c r="CC9">
+        <v>2944000.0</v>
+      </c>
+      <c r="CD9"/>
+      <c r="CE9"/>
+    </row>
+    <row r="10" spans="1:83">
+      <c r="A10" t="s">
+        <v>153</v>
+      </c>
+      <c r="B10">
+        <v>11439000.0</v>
+      </c>
+      <c r="C10">
+        <v>-20574000.0</v>
+      </c>
+      <c r="D10">
+        <v>-11860000.0</v>
+      </c>
+      <c r="E10">
+        <v>-9354000.0</v>
+      </c>
+      <c r="F10">
+        <v>-10381000.0</v>
+      </c>
+      <c r="G10">
+        <v>-18262000.0</v>
+      </c>
+      <c r="H10">
+        <v>2954000.0</v>
+      </c>
+      <c r="I10">
+        <v>-1198000.0</v>
+      </c>
+      <c r="J10">
+        <v>9577000.0</v>
+      </c>
+      <c r="K10">
+        <v>4962000.0</v>
+      </c>
+      <c r="L10">
+        <v>23351000.0</v>
+      </c>
+      <c r="M10">
+        <v>2788000.0</v>
+      </c>
+      <c r="N10">
+        <v>-9844000.0</v>
+      </c>
+      <c r="O10">
+        <v>21088000.0</v>
+      </c>
+      <c r="P10">
+        <v>13405000.0</v>
+      </c>
+      <c r="Q10">
+        <v>17477000.0</v>
+      </c>
+      <c r="R10">
+        <v>-4042000.0</v>
+      </c>
+      <c r="S10">
+        <v>-13102000.0</v>
+      </c>
+      <c r="T10">
+        <v>24057000.0</v>
+      </c>
+      <c r="U10">
+        <v>6021000.0</v>
+      </c>
+      <c r="V10">
+        <v>-988000.0</v>
+      </c>
+      <c r="W10">
+        <v>-13160000.0</v>
+      </c>
+      <c r="X10">
+        <v>9617000.0</v>
+      </c>
+      <c r="Y10">
+        <v>6060000.0</v>
+      </c>
+      <c r="Z10">
+        <v>10270000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5831000.0</v>
+      </c>
+      <c r="AB10">
+        <v>61098000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7636000.0</v>
+      </c>
+      <c r="AD10">
+        <v>4604000.0</v>
+      </c>
+      <c r="AE10">
+        <v>6457000.0</v>
+      </c>
+      <c r="AF10">
+        <v>6519000.0</v>
+      </c>
+      <c r="AG10">
+        <v>13457000.0</v>
+      </c>
+      <c r="AH10">
+        <v>8054000.0</v>
+      </c>
+      <c r="AI10">
+        <v>37891000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5710000.0</v>
+      </c>
+      <c r="AK10">
+        <v>5064000.0</v>
+      </c>
+      <c r="AL10">
+        <v>882000.0</v>
+      </c>
+      <c r="AM10">
+        <v>882000.0</v>
+      </c>
+      <c r="AN10">
+        <v>4993000.0</v>
+      </c>
+      <c r="AO10">
+        <v>15802000.0</v>
+      </c>
+      <c r="AP10">
+        <v>9000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>7307000.0</v>
+      </c>
+      <c r="AR10">
+        <v>8697000.0</v>
+      </c>
+      <c r="AS10">
+        <v>27033000.0</v>
+      </c>
+      <c r="AT10">
+        <v>6910000.0</v>
+      </c>
+      <c r="AU10">
+        <v>4912000.0</v>
+      </c>
+      <c r="AV10">
+        <v>13014000.0</v>
+      </c>
+      <c r="AW10">
+        <v>29148000.0</v>
+      </c>
+      <c r="AX10">
+        <v>19585000.0</v>
+      </c>
+      <c r="AY10">
+        <v>8616000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>9996000.0</v>
+      </c>
+      <c r="BA10">
+        <v>23898000.0</v>
+      </c>
+      <c r="BB10">
+        <v>24643000.0</v>
+      </c>
+      <c r="BC10">
+        <v>28654000.0</v>
+      </c>
+      <c r="BD10">
+        <v>20156000.0</v>
+      </c>
+      <c r="BE10">
+        <v>9741000.0</v>
+      </c>
+      <c r="BF10">
+        <v>20470000.0</v>
+      </c>
+      <c r="BG10">
+        <v>12690000.0</v>
+      </c>
+      <c r="BH10">
+        <v>11979000.0</v>
+      </c>
+      <c r="BI10">
+        <v>15450000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>20001000.0</v>
+      </c>
+      <c r="BK10">
+        <v>13372000.0</v>
+      </c>
+      <c r="BL10">
+        <v>3952000.0</v>
+      </c>
+      <c r="BM10">
+        <v>13786000.0</v>
+      </c>
+      <c r="BN10">
+        <v>10001000.0</v>
+      </c>
+      <c r="BO10">
+        <v>4472000.0</v>
+      </c>
+      <c r="BP10">
+        <v>5919000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>5837000.0</v>
+      </c>
+      <c r="BR10">
+        <v>11428000.0</v>
+      </c>
+      <c r="BS10">
+        <v>3675000.0</v>
+      </c>
+      <c r="BT10">
+        <v>4506000.0</v>
+      </c>
+      <c r="BU10">
+        <v>12995000.0</v>
+      </c>
+      <c r="BV10">
+        <v>8842000.0</v>
+      </c>
+      <c r="BW10">
+        <v>3673000.0</v>
+      </c>
+      <c r="BX10">
+        <v>9486000.0</v>
+      </c>
+      <c r="BY10">
+        <v>9486000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>5512000.0</v>
+      </c>
+      <c r="CA10">
+        <v>4888000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-3305000.0</v>
+      </c>
+      <c r="CC10">
+        <v>2542000.0</v>
+      </c>
+      <c r="CD10">
+        <v>1848000.0</v>
+      </c>
+      <c r="CE10">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:83">
+      <c r="A11" t="s">
+        <v>154</v>
+      </c>
+      <c r="B11">
+        <v>69000.0</v>
+      </c>
+      <c r="C11">
+        <v>8000.0</v>
+      </c>
+      <c r="D11">
+        <v>151000.0</v>
+      </c>
+      <c r="E11">
+        <v>-27000.0</v>
+      </c>
+      <c r="F11">
+        <v>35000.0</v>
+      </c>
+      <c r="G11">
+        <v>-168000.0</v>
+      </c>
+      <c r="H11">
+        <v>157000.0</v>
+      </c>
+      <c r="I11">
+        <v>-3000.0</v>
+      </c>
+      <c r="J11">
+        <v>6000.0</v>
+      </c>
+      <c r="K11">
+        <v>632000.0</v>
+      </c>
+      <c r="L11">
+        <v>-33000.0</v>
+      </c>
+      <c r="M11">
+        <v>12000.0</v>
+      </c>
+      <c r="N11">
+        <v>15000.0</v>
+      </c>
+      <c r="O11">
+        <v>7000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1528000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1697000.0</v>
+      </c>
+      <c r="R11">
+        <v>-938000.0</v>
+      </c>
+      <c r="S11">
+        <v>-704000.0</v>
+      </c>
+      <c r="T11">
+        <v>1712000.0</v>
+      </c>
+      <c r="U11">
+        <v>-3181000.0</v>
+      </c>
+      <c r="V11">
+        <v>-4469000.0</v>
+      </c>
+      <c r="W11">
+        <v>-4387000.0</v>
+      </c>
+      <c r="X11">
+        <v>4145000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-830000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-4889000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-13212000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-11275000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1014000.0</v>
+      </c>
+      <c r="AD11">
+        <v>917000.0</v>
+      </c>
+      <c r="AE11">
+        <v>958000.0</v>
+      </c>
+      <c r="AF11">
+        <v>4683000.0</v>
+      </c>
+      <c r="AG11">
+        <v>4012000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2003000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2463000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-10237000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1730000.0</v>
+      </c>
+      <c r="AL11">
+        <v>48000.0</v>
+      </c>
+      <c r="AM11">
+        <v>48000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1597000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-2878000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-3868000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-6917000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-1872000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-2614000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2060000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1119000.0</v>
+      </c>
+      <c r="AV11">
+        <v>4883000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-980000.0</v>
+      </c>
+      <c r="AX11">
+        <v>8134000.0</v>
+      </c>
+      <c r="AY11">
+        <v>3269000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>3722000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-2633000.0</v>
+      </c>
+      <c r="BB11">
+        <v>9346000.0</v>
+      </c>
+      <c r="BC11">
+        <v>10498000.0</v>
+      </c>
+      <c r="BD11">
+        <v>6106000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3572000.0</v>
+      </c>
+      <c r="BF11">
+        <v>7921000.0</v>
+      </c>
+      <c r="BG11">
+        <v>4217000.0</v>
+      </c>
+      <c r="BH11">
+        <v>4866000.0</v>
+      </c>
+      <c r="BI11">
+        <v>4829000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>7268000.0</v>
+      </c>
+      <c r="BK11">
+        <v>4933000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1236000.0</v>
+      </c>
+      <c r="BM11">
+        <v>3665000.0</v>
+      </c>
+      <c r="BN11">
+        <v>3450000.0</v>
+      </c>
+      <c r="BO11">
+        <v>1709000.0</v>
+      </c>
+      <c r="BP11">
+        <v>2260000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1900000.0</v>
+      </c>
+      <c r="BR11">
+        <v>4044000.0</v>
+      </c>
+      <c r="BS11">
+        <v>825000.0</v>
+      </c>
+      <c r="BT11">
+        <v>1685000.0</v>
+      </c>
+      <c r="BU11">
+        <v>4782000.0</v>
+      </c>
+      <c r="BV11">
+        <v>3453000.0</v>
+      </c>
+      <c r="BW11">
+        <v>760000.0</v>
+      </c>
+      <c r="BX11">
+        <v>3326000.0</v>
+      </c>
+      <c r="BY11">
+        <v>3326000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2169000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1981000.0</v>
+      </c>
+      <c r="CB11">
+        <v>-1265000.0</v>
+      </c>
+      <c r="CC11">
+        <v>789000.0</v>
+      </c>
+      <c r="CD11">
+        <v>697000.0</v>
+      </c>
+      <c r="CE11">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:83">
+      <c r="A12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B12">
+        <v>30000.0</v>
+      </c>
+      <c r="C12">
+        <v>29000.0</v>
+      </c>
+      <c r="D12">
+        <v>35000.0</v>
+      </c>
+      <c r="E12">
+        <v>126000.0</v>
+      </c>
+      <c r="F12">
+        <v>26000.0</v>
+      </c>
+      <c r="G12">
+        <v>36000.0</v>
+      </c>
+      <c r="H12">
+        <v>34000.0</v>
+      </c>
+      <c r="I12">
+        <v>35000.0</v>
+      </c>
+      <c r="J12">
+        <v>34000.0</v>
+      </c>
+      <c r="K12">
+        <v>35000.0</v>
+      </c>
+      <c r="L12">
+        <v>35000.0</v>
+      </c>
+      <c r="M12">
+        <v>36000.0</v>
+      </c>
+      <c r="N12">
+        <v>34000.0</v>
+      </c>
+      <c r="O12">
+        <v>33000.0</v>
+      </c>
+      <c r="P12">
+        <v>31000.0</v>
+      </c>
+      <c r="Q12">
+        <v>32000.0</v>
+      </c>
+      <c r="R12">
+        <v>33000.0</v>
+      </c>
+      <c r="S12">
+        <v>32000.0</v>
+      </c>
+      <c r="T12">
+        <v>35000.0</v>
+      </c>
+      <c r="U12">
+        <v>32000.0</v>
+      </c>
+      <c r="V12">
+        <v>32000.0</v>
+      </c>
+      <c r="W12">
+        <v>32000.0</v>
+      </c>
+      <c r="X12">
+        <v>32000.0</v>
+      </c>
+      <c r="Y12">
+        <v>32000.0</v>
+      </c>
+      <c r="Z12">
+        <v>31000.0</v>
+      </c>
+      <c r="AA12">
+        <v>56000.0</v>
+      </c>
+      <c r="AB12">
+        <v>43000.0</v>
+      </c>
+      <c r="AC12">
+        <v>43000.0</v>
+      </c>
+      <c r="AD12">
+        <v>44000.0</v>
+      </c>
+      <c r="AE12">
+        <v>43000.0</v>
+      </c>
+      <c r="AF12">
+        <v>44000.0</v>
+      </c>
+      <c r="AG12">
+        <v>43000.0</v>
+      </c>
+      <c r="AH12">
+        <v>43000.0</v>
+      </c>
+      <c r="AI12">
+        <v>43000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>43000.0</v>
+      </c>
+      <c r="AK12">
+        <v>43000.0</v>
+      </c>
+      <c r="AL12">
+        <v>43000.0</v>
+      </c>
+      <c r="AM12">
+        <v>43000.0</v>
+      </c>
+      <c r="AN12">
+        <v>43000.0</v>
+      </c>
+      <c r="AO12">
+        <v>43000.0</v>
+      </c>
+      <c r="AP12">
+        <v>45000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>42000.0</v>
+      </c>
+      <c r="AR12">
+        <v>43000.0</v>
+      </c>
+      <c r="AS12">
+        <v>43000.0</v>
+      </c>
+      <c r="AT12">
+        <v>42000.0</v>
+      </c>
+      <c r="AU12">
+        <v>43000.0</v>
+      </c>
+      <c r="AV12">
+        <v>6000.0</v>
+      </c>
+      <c r="AW12">
+        <v>6000.0</v>
+      </c>
+      <c r="AX12">
+        <v>6000.0</v>
+      </c>
+      <c r="AY12">
+        <v>7000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>6000.0</v>
+      </c>
+      <c r="BA12">
+        <v>6000.0</v>
+      </c>
+      <c r="BB12">
+        <v>6000.0</v>
+      </c>
+      <c r="BC12">
+        <v>6000.0</v>
+      </c>
+      <c r="BD12">
+        <v>6000.0</v>
+      </c>
+      <c r="BE12">
+        <v>6000.0</v>
+      </c>
+      <c r="BF12">
+        <v>6000.0</v>
+      </c>
+      <c r="BG12">
+        <v>9000.0</v>
+      </c>
+      <c r="BH12">
+        <v>6000.0</v>
+      </c>
+      <c r="BI12">
+        <v>8000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>6000.0</v>
+      </c>
+      <c r="BK12">
+        <v>36000.0</v>
+      </c>
+      <c r="BL12">
+        <v>134000.0</v>
+      </c>
+      <c r="BM12">
+        <v>55000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8000.0</v>
+      </c>
+      <c r="BO12">
+        <v>5000.0</v>
+      </c>
+      <c r="BP12">
+        <v>6000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>8000.0</v>
+      </c>
+      <c r="BR12">
+        <v>5000.0</v>
+      </c>
+      <c r="BS12">
+        <v>6000.0</v>
+      </c>
+      <c r="BT12">
+        <v>8000.0</v>
+      </c>
+      <c r="BU12">
+        <v>9000.0</v>
+      </c>
+      <c r="BV12">
+        <v>6000.0</v>
+      </c>
+      <c r="BW12">
+        <v>5000.0</v>
+      </c>
+      <c r="BX12">
+        <v>5000.0</v>
+      </c>
+      <c r="BY12">
+        <v>5000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>5000.0</v>
+      </c>
+      <c r="CA12">
+        <v>8000.0</v>
+      </c>
+      <c r="CB12">
+        <v>5000.0</v>
+      </c>
+      <c r="CC12">
+        <v>37000.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12"/>
+    </row>
+    <row r="13" spans="1:83">
+      <c r="A13" t="s">
+        <v>156</v>
+      </c>
+      <c r="B13">
+        <v>209000.0</v>
+      </c>
+      <c r="C13">
+        <v>298000.0</v>
+      </c>
+      <c r="D13">
+        <v>594000.0</v>
+      </c>
+      <c r="E13">
+        <v>1012000.0</v>
+      </c>
+      <c r="F13">
+        <v>1068000.0</v>
+      </c>
+      <c r="G13">
+        <v>1237000.0</v>
+      </c>
+      <c r="H13">
+        <v>1505000.0</v>
+      </c>
+      <c r="I13">
+        <v>1830000.0</v>
+      </c>
+      <c r="J13">
+        <v>1521000.0</v>
+      </c>
+      <c r="K13">
+        <v>2800000.0</v>
+      </c>
+      <c r="L13">
+        <v>2982000.0</v>
+      </c>
+      <c r="M13">
+        <v>2527000.0</v>
+      </c>
+      <c r="N13">
+        <v>1732000.0</v>
+      </c>
+      <c r="O13">
+        <v>2836000.0</v>
+      </c>
+      <c r="P13">
+        <v>1628000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1210000.0</v>
+      </c>
+      <c r="R13">
+        <v>747000.0</v>
+      </c>
+      <c r="S13">
+        <v>664000.0</v>
+      </c>
+      <c r="T13">
+        <v>670000.0</v>
+      </c>
+      <c r="U13">
+        <v>654000.0</v>
+      </c>
+      <c r="V13">
+        <v>2370000.0</v>
+      </c>
+      <c r="W13">
+        <v>1005000.0</v>
+      </c>
+      <c r="X13">
+        <v>1086000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2257000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1519000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1967000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2220000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2718000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2750000.0</v>
+      </c>
+      <c r="AE13">
+        <v>5246000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+    </row>
+    <row r="14" spans="1:83">
+      <c r="A14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+    </row>
+    <row r="15" spans="1:83">
+      <c r="A15" t="s">
+        <v>158</v>
+      </c>
+      <c r="B15">
+        <v>11370000.0</v>
+      </c>
+      <c r="C15">
+        <v>-20582000.0</v>
+      </c>
+      <c r="D15">
+        <v>-12011000.0</v>
+      </c>
+      <c r="E15">
+        <v>-9327000.0</v>
+      </c>
+      <c r="F15">
+        <v>-10416000.0</v>
+      </c>
+      <c r="G15">
+        <v>-18094000.0</v>
+      </c>
+      <c r="H15">
+        <v>2797000.0</v>
+      </c>
+      <c r="I15">
+        <v>-1195000.0</v>
+      </c>
+      <c r="J15">
+        <v>9571000.0</v>
+      </c>
+      <c r="K15">
+        <v>4330000.0</v>
+      </c>
+      <c r="L15">
+        <v>23384000.0</v>
+      </c>
+      <c r="M15">
+        <v>2776000.0</v>
+      </c>
+      <c r="N15">
+        <v>-9859000.0</v>
+      </c>
+      <c r="O15">
+        <v>21081000.0</v>
+      </c>
+      <c r="P15">
+        <v>14933000.0</v>
+      </c>
+      <c r="Q15">
+        <v>15780000.0</v>
+      </c>
+      <c r="R15">
+        <v>-3104000.0</v>
+      </c>
+      <c r="S15">
+        <v>-12398000.0</v>
+      </c>
+      <c r="T15">
+        <v>22345000.0</v>
+      </c>
+      <c r="U15">
+        <v>9202000.0</v>
+      </c>
+      <c r="V15">
+        <v>3481000.0</v>
+      </c>
+      <c r="W15">
+        <v>-8773000.0</v>
+      </c>
+      <c r="X15">
+        <v>5472000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6890000.0</v>
+      </c>
+      <c r="Z15">
+        <v>15159000.0</v>
+      </c>
+      <c r="AA15">
+        <v>19043000.0</v>
+      </c>
+      <c r="AB15">
+        <v>72373000.0</v>
+      </c>
+      <c r="AC15">
+        <v>6622000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3687000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5499000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1846000.0</v>
+      </c>
+      <c r="AG15">
+        <v>9441000.0</v>
+      </c>
+      <c r="AH15">
+        <v>6048000.0</v>
+      </c>
+      <c r="AI15">
+        <v>35803000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>15935000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3331000.0</v>
+      </c>
+      <c r="AL15">
+        <v>833000.0</v>
+      </c>
+      <c r="AM15">
+        <v>834000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3376000.0</v>
+      </c>
+      <c r="AO15">
+        <v>18780000.0</v>
+      </c>
+      <c r="AP15">
+        <v>12782000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>14120000.0</v>
+      </c>
+      <c r="AR15">
+        <v>10569000.0</v>
+      </c>
+      <c r="AS15">
+        <v>29453000.0</v>
+      </c>
+      <c r="AT15">
+        <v>4823000.0</v>
+      </c>
+      <c r="AU15">
+        <v>3770000.0</v>
+      </c>
+      <c r="AV15">
+        <v>8066000.0</v>
+      </c>
+      <c r="AW15">
+        <v>29888000.0</v>
+      </c>
+      <c r="AX15">
+        <v>11359000.0</v>
+      </c>
+      <c r="AY15">
+        <v>5316000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>6274000.0</v>
+      </c>
+      <c r="BA15">
+        <v>26531000.0</v>
+      </c>
+      <c r="BB15">
+        <v>15297000.0</v>
+      </c>
+      <c r="BC15">
+        <v>18156000.0</v>
+      </c>
+      <c r="BD15">
+        <v>14050000.0</v>
+      </c>
+      <c r="BE15">
+        <v>6169000.0</v>
+      </c>
+      <c r="BF15">
+        <v>12549000.0</v>
+      </c>
+      <c r="BG15">
+        <v>8473000.0</v>
+      </c>
+      <c r="BH15">
+        <v>7113000.0</v>
+      </c>
+      <c r="BI15">
+        <v>10621000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>12733000.0</v>
+      </c>
+      <c r="BK15">
+        <v>8439000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2716000.0</v>
+      </c>
+      <c r="BM15">
+        <v>10121000.0</v>
+      </c>
+      <c r="BN15">
+        <v>6551000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2763000.0</v>
+      </c>
+      <c r="BP15">
+        <v>3659000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>3937000.0</v>
+      </c>
+      <c r="BR15">
+        <v>7384000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2850000.0</v>
+      </c>
+      <c r="BT15">
+        <v>2821000.0</v>
+      </c>
+      <c r="BU15">
+        <v>8213000.0</v>
+      </c>
+      <c r="BV15">
+        <v>5389000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2913000.0</v>
+      </c>
+      <c r="BX15">
+        <v>6160000.0</v>
+      </c>
+      <c r="BY15">
+        <v>6160000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>3343000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2907000.0</v>
+      </c>
+      <c r="CB15">
+        <v>-2040000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1753000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1151000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:83">
+      <c r="A16" t="s">
+        <v>159</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-12011000.0</v>
+      </c>
+      <c r="E16">
+        <v>-9327000.0</v>
+      </c>
+      <c r="F16">
+        <v>-10416000.0</v>
+      </c>
+      <c r="G16">
+        <v>-17643000.0</v>
+      </c>
+      <c r="H16">
+        <v>2797000.0</v>
+      </c>
+      <c r="I16">
+        <v>-1195000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>2776000.0</v>
+      </c>
+      <c r="N16">
+        <v>-9859000.0</v>
+      </c>
+      <c r="O16">
+        <v>21081000.0</v>
+      </c>
+      <c r="P16">
+        <v>14933000.0</v>
+      </c>
+      <c r="Q16">
+        <v>15780000.0</v>
+      </c>
+      <c r="R16">
+        <v>-3104000.0</v>
+      </c>
+      <c r="S16">
+        <v>-12398000.0</v>
+      </c>
+      <c r="T16">
+        <v>22345000.0</v>
+      </c>
+      <c r="U16">
+        <v>9202000.0</v>
+      </c>
+      <c r="V16">
+        <v>3481000.0</v>
+      </c>
+      <c r="W16">
+        <v>-8773000.0</v>
+      </c>
+      <c r="X16">
+        <v>5472000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6890000.0</v>
+      </c>
+      <c r="Z16">
+        <v>15159000.0</v>
+      </c>
+      <c r="AA16">
+        <v>19043000.0</v>
+      </c>
+      <c r="AB16">
+        <v>72373000.0</v>
+      </c>
+      <c r="AC16">
+        <v>6622000.0</v>
+      </c>
+      <c r="AD16">
+        <v>3687000.0</v>
+      </c>
+      <c r="AE16">
+        <v>5499000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-2692000.0</v>
+      </c>
+      <c r="AG16">
+        <v>9445000.0</v>
+      </c>
+      <c r="AH16">
+        <v>6051000.0</v>
+      </c>
+      <c r="AI16">
+        <v>40354000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>15947000.0</v>
+      </c>
+      <c r="AK16">
+        <v>3334000.0</v>
+      </c>
+      <c r="AL16">
+        <v>834000.0</v>
+      </c>
+      <c r="AM16">
+        <v>834000.0</v>
+      </c>
+      <c r="AN16">
+        <v>3396000.0</v>
+      </c>
+      <c r="AO16">
+        <v>18680000.0</v>
+      </c>
+      <c r="AP16">
+        <v>12868000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14224000.0</v>
+      </c>
+      <c r="AR16">
+        <v>10569000.0</v>
+      </c>
+      <c r="AS16">
+        <v>29647000.0</v>
+      </c>
+      <c r="AT16">
+        <v>4850000.0</v>
+      </c>
+      <c r="AU16">
+        <v>3793000.0</v>
+      </c>
+      <c r="AV16">
+        <v>8131000.0</v>
+      </c>
+      <c r="AW16">
+        <v>30128000.0</v>
+      </c>
+      <c r="AX16">
+        <v>11451000.0</v>
+      </c>
+      <c r="AY16">
+        <v>5347000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>6274000.0</v>
+      </c>
+      <c r="BA16">
+        <v>26531000.0</v>
+      </c>
+      <c r="BB16">
+        <v>15297000.0</v>
+      </c>
+      <c r="BC16">
+        <v>18156000.0</v>
+      </c>
+      <c r="BD16">
+        <v>14050000.0</v>
+      </c>
+      <c r="BE16">
+        <v>6169000.0</v>
+      </c>
+      <c r="BF16">
+        <v>12549000.0</v>
+      </c>
+      <c r="BG16">
+        <v>8473000.0</v>
+      </c>
+      <c r="BH16">
+        <v>7113000.0</v>
+      </c>
+      <c r="BI16">
+        <v>10621000.0</v>
+      </c>
       <c r="BJ16">
-        <v>1726000.0</v>
+        <v>12733000.0</v>
       </c>
       <c r="BK16">
-        <v>1511000.0</v>
+        <v>8439000.0</v>
       </c>
       <c r="BL16">
-        <v>1758000.0</v>
+        <v>2716000.0</v>
       </c>
       <c r="BM16">
-        <v>1094000.0</v>
+        <v>10121000.0</v>
       </c>
       <c r="BN16">
-        <v>1048000.0</v>
+        <v>6551000.0</v>
       </c>
       <c r="BO16">
-        <v>1076000.0</v>
+        <v>2763000.0</v>
       </c>
       <c r="BP16">
-        <v>9348000.0</v>
+        <v>3659000.0</v>
       </c>
       <c r="BQ16">
-        <v>9416000.0</v>
+        <v>3937000.0</v>
       </c>
       <c r="BR16">
-        <v>9659000.0</v>
+        <v>7384000.0</v>
       </c>
       <c r="BS16">
-        <v>9859000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="BT16">
-        <v>9994000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2821000.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
-[...1 lines deleted...]
-      </c>
+      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+    </row>
+    <row r="17" spans="1:83">
+      <c r="A17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17">
+        <v>11370000.0</v>
+      </c>
+      <c r="C17">
+        <v>-20582000.0</v>
+      </c>
+      <c r="D17">
+        <v>-12011000.0</v>
+      </c>
+      <c r="E17">
+        <v>-9327000.0</v>
+      </c>
+      <c r="F17">
+        <v>-10416000.0</v>
+      </c>
+      <c r="G17">
+        <v>-17643000.0</v>
+      </c>
+      <c r="H17">
+        <v>2797000.0</v>
+      </c>
+      <c r="I17">
+        <v>-1195000.0</v>
+      </c>
+      <c r="J17">
+        <v>9571000.0</v>
+      </c>
+      <c r="K17">
+        <v>4330000.0</v>
+      </c>
+      <c r="L17">
+        <v>23384000.0</v>
+      </c>
+      <c r="M17">
+        <v>2776000.0</v>
+      </c>
+      <c r="N17">
+        <v>-9859000.0</v>
+      </c>
+      <c r="O17">
+        <v>21081000.0</v>
+      </c>
+      <c r="P17">
+        <v>14933000.0</v>
+      </c>
+      <c r="Q17">
+        <v>15780000.0</v>
+      </c>
+      <c r="R17">
+        <v>-3104000.0</v>
+      </c>
+      <c r="S17">
+        <v>-12398000.0</v>
+      </c>
+      <c r="T17">
+        <v>22345000.0</v>
+      </c>
+      <c r="U17">
+        <v>9202000.0</v>
+      </c>
+      <c r="V17">
+        <v>3481000.0</v>
+      </c>
+      <c r="W17">
+        <v>-8773000.0</v>
+      </c>
+      <c r="X17">
+        <v>5472000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6890000.0</v>
+      </c>
+      <c r="Z17">
+        <v>15159000.0</v>
+      </c>
+      <c r="AA17">
+        <v>19043000.0</v>
+      </c>
+      <c r="AB17">
+        <v>72373000.0</v>
+      </c>
+      <c r="AC17">
+        <v>6622000.0</v>
+      </c>
+      <c r="AD17">
+        <v>3687000.0</v>
+      </c>
+      <c r="AE17">
+        <v>5499000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-2692000.0</v>
+      </c>
+      <c r="AG17">
+        <v>9445000.0</v>
+      </c>
+      <c r="AH17">
+        <v>6051000.0</v>
+      </c>
+      <c r="AI17">
+        <v>40354000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>15947000.0</v>
+      </c>
+      <c r="AK17">
+        <v>3334000.0</v>
+      </c>
+      <c r="AL17">
+        <v>834000.0</v>
+      </c>
+      <c r="AM17">
+        <v>834000.0</v>
+      </c>
+      <c r="AN17">
+        <v>3396000.0</v>
+      </c>
+      <c r="AO17">
+        <v>18680000.0</v>
+      </c>
+      <c r="AP17">
+        <v>12868000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>14224000.0</v>
+      </c>
+      <c r="AR17">
+        <v>10569000.0</v>
+      </c>
+      <c r="AS17">
+        <v>29647000.0</v>
+      </c>
+      <c r="AT17">
+        <v>4850000.0</v>
+      </c>
+      <c r="AU17">
+        <v>3793000.0</v>
+      </c>
+      <c r="AV17">
+        <v>8131000.0</v>
+      </c>
+      <c r="AW17">
+        <v>16146000.0</v>
+      </c>
+      <c r="AX17">
+        <v>11451000.0</v>
+      </c>
+      <c r="AY17">
+        <v>11885000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>13718000.0</v>
+      </c>
+      <c r="BA17">
+        <v>39957000.0</v>
+      </c>
+      <c r="BB17">
+        <v>15297000.0</v>
+      </c>
+      <c r="BC17">
+        <v>39152000.0</v>
+      </c>
+      <c r="BD17">
+        <v>26262000.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>16907000.0</v>
+      </c>
+      <c r="BH17">
+        <v>7113000.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>12733000.0</v>
+      </c>
+      <c r="BK17">
+        <v>8439000.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+    </row>
+    <row r="18" spans="1:83">
+      <c r="A18" t="s">
+        <v>161</v>
+      </c>
+      <c r="B18">
+        <v>179000.0</v>
+      </c>
+      <c r="C18">
+        <v>269000.0</v>
+      </c>
+      <c r="D18">
+        <v>629000.0</v>
+      </c>
+      <c r="E18">
+        <v>886000.0</v>
+      </c>
+      <c r="F18">
+        <v>1042000.0</v>
+      </c>
+      <c r="G18">
+        <v>1201000.0</v>
+      </c>
+      <c r="H18">
+        <v>1471000.0</v>
+      </c>
+      <c r="I18">
+        <v>1795000.0</v>
+      </c>
+      <c r="J18">
+        <v>1487000.0</v>
+      </c>
+      <c r="K18">
+        <v>2765000.0</v>
+      </c>
+      <c r="L18">
+        <v>2947000.0</v>
+      </c>
+      <c r="M18">
+        <v>2491000.0</v>
+      </c>
+      <c r="N18">
+        <v>1732000.0</v>
+      </c>
+      <c r="O18">
+        <v>2304000.0</v>
+      </c>
+      <c r="P18">
+        <v>2218000.0</v>
+      </c>
+      <c r="Q18">
+        <v>1178000.0</v>
+      </c>
+      <c r="R18">
+        <v>714000.0</v>
+      </c>
+      <c r="S18">
+        <v>632000.0</v>
+      </c>
+      <c r="T18">
+        <v>635000.0</v>
+      </c>
+      <c r="U18">
+        <v>622000.0</v>
+      </c>
+      <c r="V18">
+        <v>758000.0</v>
+      </c>
+      <c r="W18">
+        <v>973000.0</v>
+      </c>
+      <c r="X18">
+        <v>1054000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1044000.0</v>
+      </c>
+      <c r="Z18">
+        <v>1488000.0</v>
+      </c>
+      <c r="AA18">
+        <v>1911000.0</v>
+      </c>
+      <c r="AB18">
+        <v>2177000.0</v>
+      </c>
+      <c r="AC18">
+        <v>2675000.0</v>
+      </c>
+      <c r="AD18">
+        <v>2706000.0</v>
+      </c>
+      <c r="AE18">
+        <v>2319000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+    </row>
+    <row r="19" spans="1:83">
+      <c r="A19" t="s">
+        <v>162</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>1753000.0</v>
+      </c>
+      <c r="O19">
+        <v>2892000.0</v>
+      </c>
+      <c r="P19">
+        <v>1682000.0</v>
+      </c>
+      <c r="Q19">
+        <v>548000.0</v>
+      </c>
+      <c r="R19">
+        <v>-2580000.0</v>
+      </c>
+      <c r="S19">
+        <v>-3557000.0</v>
+      </c>
+      <c r="T19">
+        <v>2304000.0</v>
+      </c>
+      <c r="U19">
+        <v>-156000.0</v>
+      </c>
+      <c r="V19">
+        <v>1107000.0</v>
+      </c>
+      <c r="W19">
+        <v>-130000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1590000.0</v>
+      </c>
+      <c r="Y19">
+        <v>2280000.0</v>
+      </c>
+      <c r="Z19">
+        <v>11630000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-8489000.0</v>
+      </c>
+      <c r="AB19">
+        <v>1880000.0</v>
+      </c>
+      <c r="AC19">
+        <v>4405000.0</v>
+      </c>
+      <c r="AD19">
+        <v>3485000.0</v>
+      </c>
+      <c r="AE19">
+        <v>5289000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-6423000.0</v>
+      </c>
+      <c r="AG19">
+        <v>3244000.0</v>
+      </c>
+      <c r="AH19">
+        <v>2312000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-2451000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>2348000.0</v>
+      </c>
+      <c r="AK19">
+        <v>2913000.0</v>
+      </c>
+      <c r="AL19">
+        <v>4761000.0</v>
+      </c>
+      <c r="AM19">
+        <v>4761000.0</v>
+      </c>
+      <c r="AN19">
+        <v>4447000.0</v>
+      </c>
+      <c r="AO19">
+        <v>3711000.0</v>
+      </c>
+      <c r="AP19">
+        <v>1204000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>1973000.0</v>
+      </c>
+      <c r="AR19">
+        <v>211000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-8000.0</v>
+      </c>
+      <c r="AT19">
+        <v>1019000.0</v>
+      </c>
+      <c r="AU19">
+        <v>1778000.0</v>
+      </c>
+      <c r="AV19">
+        <v>2243000.0</v>
+      </c>
+      <c r="AW19">
+        <v>2823000.0</v>
+      </c>
+      <c r="AX19">
+        <v>1416000.0</v>
+      </c>
+      <c r="AY19">
+        <v>4452000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>2551000.0</v>
+      </c>
+      <c r="BA19">
+        <v>1090000.0</v>
+      </c>
+      <c r="BB19">
+        <v>1134000.0</v>
+      </c>
+      <c r="BC19">
+        <v>3685000.0</v>
+      </c>
+      <c r="BD19">
+        <v>1212000.0</v>
+      </c>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19">
+        <v>1127000.0</v>
+      </c>
+      <c r="BH19">
+        <v>1454000.0</v>
+      </c>
+      <c r="BI19"/>
+      <c r="BJ19">
+        <v>715000.0</v>
+      </c>
+      <c r="BK19">
+        <v>774000.0</v>
+      </c>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+    </row>
+    <row r="20" spans="1:83">
+      <c r="A20" t="s">
+        <v>163</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+    </row>
+    <row r="21" spans="1:83">
+      <c r="A21" t="s">
+        <v>164</v>
+      </c>
+      <c r="B21">
+        <v>11251000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9214000.0</v>
+      </c>
+      <c r="D21">
+        <v>-13132000.0</v>
+      </c>
+      <c r="E21">
+        <v>-9687000.0</v>
+      </c>
+      <c r="F21">
+        <v>-11851000.0</v>
+      </c>
+      <c r="G21">
+        <v>-19297000.0</v>
+      </c>
+      <c r="H21">
+        <v>1611000.0</v>
+      </c>
+      <c r="I21">
+        <v>-2888000.0</v>
+      </c>
+      <c r="J21">
+        <v>5451000.0</v>
+      </c>
+      <c r="K21">
+        <v>2198000.0</v>
+      </c>
+      <c r="L21">
+        <v>10176000.0</v>
+      </c>
+      <c r="M21">
+        <v>297000.0</v>
+      </c>
+      <c r="N21">
+        <v>-11583000.0</v>
+      </c>
+      <c r="O21">
+        <v>18251000.0</v>
+      </c>
+      <c r="P21">
+        <v>11778000.0</v>
+      </c>
+      <c r="Q21">
+        <v>16890000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1515000.0</v>
+      </c>
+      <c r="S21">
+        <v>-9607000.0</v>
+      </c>
+      <c r="T21">
+        <v>21817000.0</v>
+      </c>
+      <c r="U21">
+        <v>6142000.0</v>
+      </c>
+      <c r="V21">
+        <v>-2003000.0</v>
+      </c>
+      <c r="W21">
+        <v>-13058000.0</v>
+      </c>
+      <c r="X21">
+        <v>5695000.0</v>
+      </c>
+      <c r="Y21">
+        <v>3804000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-1139000.0</v>
+      </c>
+      <c r="AA21">
+        <v>13979000.0</v>
+      </c>
+      <c r="AB21">
+        <v>59638000.0</v>
+      </c>
+      <c r="AC21">
+        <v>3275000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1185000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1211000.0</v>
+      </c>
+      <c r="AF21">
+        <v>12803000.0</v>
+      </c>
+      <c r="AG21">
+        <v>10229000.0</v>
+      </c>
+      <c r="AH21">
+        <v>5840000.0</v>
+      </c>
+      <c r="AI21">
+        <v>34567000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3838000.0</v>
+      </c>
+      <c r="AK21">
+        <v>3200000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-626000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-626000.0</v>
+      </c>
+      <c r="AN21">
+        <v>3475000.0</v>
+      </c>
+      <c r="AO21">
+        <v>14777000.0</v>
+      </c>
+      <c r="AP21">
+        <v>7841000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>5376000.0</v>
+      </c>
+      <c r="AR21">
+        <v>8529000.0</v>
+      </c>
+      <c r="AS21">
+        <v>27084000.0</v>
+      </c>
+      <c r="AT21">
+        <v>5933000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3177000.0</v>
+      </c>
+      <c r="AV21">
+        <v>10777000.0</v>
+      </c>
+      <c r="AW21">
+        <v>26331000.0</v>
+      </c>
+      <c r="AX21">
+        <v>18175000.0</v>
+      </c>
+      <c r="AY21">
+        <v>4171000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>7451000.0</v>
+      </c>
+      <c r="BA21">
+        <v>22814000.0</v>
+      </c>
+      <c r="BB21">
+        <v>23515000.0</v>
+      </c>
+      <c r="BC21">
+        <v>24975000.0</v>
+      </c>
+      <c r="BD21">
+        <v>18950000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4756000.0</v>
+      </c>
+      <c r="BF21">
+        <v>19181000.0</v>
+      </c>
+      <c r="BG21">
+        <v>11572000.0</v>
+      </c>
+      <c r="BH21">
+        <v>10583000.0</v>
+      </c>
+      <c r="BI21">
+        <v>16381000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>19358000.0</v>
+      </c>
+      <c r="BK21">
+        <v>12656000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3220000.0</v>
+      </c>
+      <c r="BM21">
+        <v>12599000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9536000.0</v>
+      </c>
+      <c r="BO21">
+        <v>4241000.0</v>
+      </c>
+      <c r="BP21">
+        <v>5779000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>5526000.0</v>
+      </c>
+      <c r="BR21">
+        <v>11385000.0</v>
+      </c>
+      <c r="BS21">
+        <v>3636000.0</v>
+      </c>
+      <c r="BT21">
+        <v>4292000.0</v>
+      </c>
+      <c r="BU21">
+        <v>12371000.0</v>
+      </c>
+      <c r="BV21">
+        <v>8726000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2238000.0</v>
+      </c>
+      <c r="BX21">
+        <v>8847000.0</v>
+      </c>
+      <c r="BY21">
+        <v>8847000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>4638000.0</v>
+      </c>
+      <c r="CA21">
+        <v>4082000.0</v>
+      </c>
+      <c r="CB21">
+        <v>-4240000.0</v>
+      </c>
+      <c r="CC21">
+        <v>1121000.0</v>
+      </c>
+      <c r="CD21">
+        <v>-56000.0</v>
+      </c>
+      <c r="CE21">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:83">
+      <c r="A22" t="s">
+        <v>165</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22"/>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+    </row>
+    <row r="23" spans="1:83">
+      <c r="A23" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23">
+        <v>67475000.0</v>
+      </c>
+      <c r="C23">
+        <v>41166000.0</v>
+      </c>
+      <c r="D23">
+        <v>32973999.0</v>
+      </c>
+      <c r="E23">
+        <v>32375999.0</v>
+      </c>
+      <c r="F23">
+        <v>47524000.0</v>
+      </c>
+      <c r="G23">
+        <v>36835000.0</v>
+      </c>
+      <c r="H23">
+        <v>59898000.0</v>
+      </c>
+      <c r="I23">
+        <v>54028000.0</v>
+      </c>
+      <c r="J23">
+        <v>66958000.0</v>
+      </c>
+      <c r="K23">
+        <v>56083000.0</v>
+      </c>
+      <c r="L23">
+        <v>81833000.0</v>
+      </c>
+      <c r="M23">
+        <v>116455000.0</v>
+      </c>
+      <c r="N23">
+        <v>96891000.0</v>
+      </c>
+      <c r="O23">
+        <v>55930000.0</v>
+      </c>
+      <c r="P23">
+        <v>106038000.0</v>
+      </c>
+      <c r="Q23">
+        <v>101251000.0</v>
+      </c>
+      <c r="R23">
+        <v>119311000.0</v>
+      </c>
+      <c r="S23">
+        <v>51868000.0</v>
+      </c>
+      <c r="T23">
+        <v>85253000.0</v>
+      </c>
+      <c r="U23">
+        <v>92540000.0</v>
+      </c>
+      <c r="V23">
+        <v>76121000.0</v>
+      </c>
+      <c r="W23">
+        <v>54574000.0</v>
+      </c>
+      <c r="X23">
+        <v>44168000.0</v>
+      </c>
+      <c r="Y23">
+        <v>50334000.0</v>
+      </c>
+      <c r="Z23">
+        <v>48561000.0</v>
+      </c>
+      <c r="AA23">
+        <v>39103000.0</v>
+      </c>
+      <c r="AB23">
+        <v>39461000.0</v>
+      </c>
+      <c r="AC23">
+        <v>62409000.0</v>
+      </c>
+      <c r="AD23">
+        <v>69679000.0</v>
+      </c>
+      <c r="AE23">
+        <v>47290000.0</v>
+      </c>
+      <c r="AF23">
+        <v>52710000.0</v>
+      </c>
+      <c r="AG23">
+        <v>71193000.0</v>
+      </c>
+      <c r="AH23">
+        <v>82496000.0</v>
+      </c>
+      <c r="AI23">
+        <v>21180000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>71423000.0</v>
+      </c>
+      <c r="AK23">
+        <v>74406000.0</v>
+      </c>
+      <c r="AL23">
+        <v>68674000.0</v>
+      </c>
+      <c r="AM23">
+        <v>67972000.0</v>
+      </c>
+      <c r="AN23">
+        <v>50636000.0</v>
+      </c>
+      <c r="AO23">
+        <v>54596000.0</v>
+      </c>
+      <c r="AP23">
+        <v>61465000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>62503000.0</v>
+      </c>
+      <c r="AR23">
+        <v>38106000.0</v>
+      </c>
+      <c r="AS23">
+        <v>6788000.0</v>
+      </c>
+      <c r="AT23">
+        <v>101121000.0</v>
+      </c>
+      <c r="AU23">
+        <v>101421000.0</v>
+      </c>
+      <c r="AV23">
+        <v>43310000.0</v>
+      </c>
+      <c r="AW23">
+        <v>62136000.0</v>
+      </c>
+      <c r="AX23">
+        <v>84960000.0</v>
+      </c>
+      <c r="AY23">
+        <v>63868000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>74746000.0</v>
+      </c>
+      <c r="BA23">
+        <v>102758000.0</v>
+      </c>
+      <c r="BB23">
+        <v>97604000.0</v>
+      </c>
+      <c r="BC23">
+        <v>81088000.0</v>
+      </c>
+      <c r="BD23">
+        <v>73215000.0</v>
+      </c>
+      <c r="BE23">
+        <v>69833000.0</v>
+      </c>
+      <c r="BF23">
+        <v>69095000.0</v>
+      </c>
+      <c r="BG23">
+        <v>91665000.0</v>
+      </c>
+      <c r="BH23">
+        <v>75144000.0</v>
+      </c>
+      <c r="BI23">
+        <v>73228000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>70949000.0</v>
+      </c>
+      <c r="BK23">
+        <v>62072000.0</v>
+      </c>
+      <c r="BL23">
+        <v>52021000.0</v>
+      </c>
+      <c r="BM23">
+        <v>41014000.0</v>
+      </c>
+      <c r="BN23">
+        <v>56557000.0</v>
+      </c>
+      <c r="BO23">
+        <v>47473000.0</v>
+      </c>
+      <c r="BP23">
+        <v>41984000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>57354000.0</v>
+      </c>
+      <c r="BR23">
+        <v>40878000.0</v>
+      </c>
+      <c r="BS23">
+        <v>38195000.0</v>
+      </c>
+      <c r="BT23">
+        <v>35445000.0</v>
+      </c>
+      <c r="BU23">
+        <v>32258000.0</v>
+      </c>
+      <c r="BV23">
+        <v>51859000.0</v>
+      </c>
+      <c r="BW23">
+        <v>47658000.0</v>
+      </c>
+      <c r="BX23">
+        <v>34373000.0</v>
+      </c>
+      <c r="BY23">
+        <v>34373000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>41920000.0</v>
+      </c>
+      <c r="CA23">
+        <v>37538000.0</v>
+      </c>
+      <c r="CB23">
+        <v>41746000.0</v>
+      </c>
+      <c r="CC23">
+        <v>21922000.0</v>
+      </c>
+      <c r="CD23">
+        <v>56000.0</v>
+      </c>
+      <c r="CE23">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:83">
+      <c r="A24" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+    </row>
+    <row r="25" spans="1:83">
+      <c r="A25" t="s">
+        <v>168</v>
+      </c>
+      <c r="B25">
+        <v>2774000.0</v>
+      </c>
+      <c r="C25">
+        <v>2557000.0</v>
+      </c>
+      <c r="D25">
+        <v>2514000.0</v>
+      </c>
+      <c r="E25">
+        <v>2404000.0</v>
+      </c>
+      <c r="F25">
+        <v>2411000.0</v>
+      </c>
+      <c r="G25">
+        <v>2328000.0</v>
+      </c>
+      <c r="H25">
+        <v>2285000.0</v>
+      </c>
+      <c r="I25">
+        <v>2163000.0</v>
+      </c>
+      <c r="J25">
+        <v>2145000.0</v>
+      </c>
+      <c r="K25">
+        <v>2615000.0</v>
+      </c>
+      <c r="L25">
+        <v>2612000.0</v>
+      </c>
+      <c r="M25">
+        <v>2581000.0</v>
+      </c>
+      <c r="N25">
+        <v>2604000.0</v>
+      </c>
+      <c r="O25">
+        <v>2551000.0</v>
+      </c>
+      <c r="P25">
+        <v>2604000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2574000.0</v>
+      </c>
+      <c r="R25">
+        <v>2706000.0</v>
+      </c>
+      <c r="S25">
+        <v>2570000.0</v>
+      </c>
+      <c r="T25">
+        <v>2565000.0</v>
+      </c>
+      <c r="U25">
+        <v>2656000.0</v>
+      </c>
+      <c r="V25">
+        <v>2623000.0</v>
+      </c>
+      <c r="W25">
+        <v>2608000.0</v>
+      </c>
+      <c r="X25">
+        <v>2596000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2692000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2858000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3004000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2995000.0</v>
+      </c>
+      <c r="AC25">
+        <v>3620000.0</v>
+      </c>
+      <c r="AD25">
+        <v>2747000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2725000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2725000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2732000.0</v>
+      </c>
+      <c r="AH25">
+        <v>2756000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2756000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2882000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2927000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2912000.0</v>
+      </c>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>2896000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2859000.0</v>
+      </c>
+      <c r="AP25">
+        <v>2703000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>2635000.0</v>
+      </c>
+      <c r="AR25">
+        <v>2622000.0</v>
+      </c>
+      <c r="AS25">
+        <v>2711000.0</v>
+      </c>
+      <c r="AT25">
+        <v>2604000.0</v>
+      </c>
+      <c r="AU25">
+        <v>2571000.0</v>
+      </c>
+      <c r="AV25">
+        <v>2301000.0</v>
+      </c>
+      <c r="AW25">
+        <v>2259000.0</v>
+      </c>
+      <c r="AX25">
+        <v>2195000.0</v>
+      </c>
+      <c r="AY25">
+        <v>2167000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>2360000.0</v>
+      </c>
+      <c r="BA25">
+        <v>2266000.0</v>
+      </c>
+      <c r="BB25">
+        <v>2666000.0</v>
+      </c>
+      <c r="BC25">
+        <v>2726000.0</v>
+      </c>
+      <c r="BD25">
+        <v>2658000.0</v>
+      </c>
+      <c r="BE25">
+        <v>2665000.0</v>
+      </c>
+      <c r="BF25">
+        <v>2611000.0</v>
+      </c>
+      <c r="BG25">
+        <v>2594000.0</v>
+      </c>
+      <c r="BH25">
+        <v>2584000.0</v>
+      </c>
+      <c r="BI25">
+        <v>2747000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>2467000.0</v>
+      </c>
+      <c r="BK25">
+        <v>1973000.0</v>
+      </c>
+      <c r="BL25">
+        <v>1911000.0</v>
+      </c>
+      <c r="BM25">
+        <v>1927000.0</v>
+      </c>
+      <c r="BN25">
+        <v>1834000.0</v>
+      </c>
+      <c r="BO25">
+        <v>1866000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1937000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1972000.0</v>
+      </c>
+      <c r="BR25">
+        <v>1910000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1866000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1769000.0</v>
+      </c>
+      <c r="BU25">
+        <v>1620000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1437000.0</v>
+      </c>
+      <c r="BW25">
+        <v>1448000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1295000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1153000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1261000.0</v>
+      </c>
+      <c r="CA25">
+        <v>1153000.0</v>
+      </c>
+      <c r="CB25">
+        <v>974000.0</v>
+      </c>
+      <c r="CC25">
+        <v>630000.0</v>
+      </c>
+      <c r="CD25"/>
+      <c r="CE25"/>
+    </row>
+    <row r="26" spans="1:83">
+      <c r="A26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26">
+        <v>692000.0</v>
+      </c>
+      <c r="C26">
+        <v>840000.0</v>
+      </c>
+      <c r="D26">
+        <v>687000.0</v>
+      </c>
+      <c r="E26">
+        <v>855000.0</v>
+      </c>
+      <c r="F26">
+        <v>933000.0</v>
+      </c>
+      <c r="G26">
+        <v>1391000.0</v>
+      </c>
+      <c r="H26">
+        <v>1190000.0</v>
+      </c>
+      <c r="I26">
+        <v>981000.0</v>
+      </c>
+      <c r="J26">
+        <v>916000.0</v>
+      </c>
+      <c r="K26">
+        <v>906000.0</v>
+      </c>
+      <c r="L26">
+        <v>1156000.0</v>
+      </c>
+      <c r="M26">
+        <v>1163000.0</v>
+      </c>
+      <c r="N26">
+        <v>1007000.0</v>
+      </c>
+      <c r="O26">
+        <v>1072000.0</v>
+      </c>
+      <c r="P26">
+        <v>1014000.0</v>
+      </c>
+      <c r="Q26">
+        <v>967000.0</v>
+      </c>
+      <c r="R26">
+        <v>755000.0</v>
+      </c>
+      <c r="S26">
+        <v>679000.0</v>
+      </c>
+      <c r="T26">
+        <v>1098000.0</v>
+      </c>
+      <c r="U26">
+        <v>814000.0</v>
+      </c>
+      <c r="V26">
+        <v>798000.0</v>
+      </c>
+      <c r="W26">
+        <v>774000.0</v>
+      </c>
+      <c r="X26">
+        <v>594000.0</v>
+      </c>
+      <c r="Y26">
+        <v>791000.0</v>
+      </c>
+      <c r="Z26">
+        <v>768000.0</v>
+      </c>
+      <c r="AA26">
+        <v>835000.0</v>
+      </c>
+      <c r="AB26">
+        <v>864000.0</v>
+      </c>
+      <c r="AC26">
+        <v>833000.0</v>
+      </c>
+      <c r="AD26">
+        <v>788000.0</v>
+      </c>
+      <c r="AE26">
+        <v>706000.0</v>
+      </c>
+      <c r="AF26">
+        <v>681000.0</v>
+      </c>
+      <c r="AG26">
+        <v>877000.0</v>
+      </c>
+      <c r="AH26">
+        <v>784000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1182000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1124000.0</v>
+      </c>
+      <c r="AK26">
+        <v>935000.0</v>
+      </c>
+      <c r="AL26">
+        <v>845000.0</v>
+      </c>
+      <c r="AM26">
+        <v>845000.0</v>
+      </c>
+      <c r="AN26">
+        <v>755000.0</v>
+      </c>
+      <c r="AO26">
+        <v>602000.0</v>
+      </c>
+      <c r="AP26">
+        <v>688000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>738000.0</v>
+      </c>
+      <c r="AR26">
+        <v>687000.0</v>
+      </c>
+      <c r="AS26">
+        <v>618000.0</v>
+      </c>
+      <c r="AT26">
+        <v>738000.0</v>
+      </c>
+      <c r="AU26">
+        <v>670000.0</v>
+      </c>
+      <c r="AV26">
+        <v>715000.0</v>
+      </c>
+      <c r="AW26">
+        <v>869000.0</v>
+      </c>
+      <c r="AX26">
+        <v>728000.0</v>
+      </c>
+      <c r="AY26">
+        <v>869000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>702000.0</v>
+      </c>
+      <c r="BA26">
+        <v>871000.0</v>
+      </c>
+      <c r="BB26">
+        <v>866000.0</v>
+      </c>
+      <c r="BC26">
+        <v>791000.0</v>
+      </c>
+      <c r="BD26">
+        <v>916000.0</v>
+      </c>
+      <c r="BE26">
+        <v>818000.0</v>
+      </c>
+      <c r="BF26">
+        <v>954000.0</v>
+      </c>
+      <c r="BG26">
+        <v>829000.0</v>
+      </c>
+      <c r="BH26">
+        <v>843000.0</v>
+      </c>
+      <c r="BI26">
+        <v>902000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>996000.0</v>
+      </c>
+      <c r="BK26">
+        <v>861000.0</v>
+      </c>
+      <c r="BL26">
+        <v>753000.0</v>
+      </c>
+      <c r="BM26">
+        <v>908000.0</v>
+      </c>
+      <c r="BN26">
+        <v>800000.0</v>
+      </c>
+      <c r="BO26">
+        <v>886000.0</v>
+      </c>
+      <c r="BP26">
+        <v>900000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>1055000.0</v>
+      </c>
+      <c r="BR26">
+        <v>1111000.0</v>
+      </c>
+      <c r="BS26">
+        <v>988000.0</v>
+      </c>
+      <c r="BT26">
+        <v>1011000.0</v>
+      </c>
+      <c r="BU26">
+        <v>909000.0</v>
+      </c>
+      <c r="BV26">
+        <v>1079000.0</v>
+      </c>
+      <c r="BW26">
+        <v>1008000.0</v>
+      </c>
+      <c r="BX26">
+        <v>956000.0</v>
+      </c>
+      <c r="BY26">
+        <v>956000.0</v>
+      </c>
+      <c r="BZ26">
+        <v>946000.0</v>
+      </c>
+      <c r="CA26">
+        <v>678000.0</v>
+      </c>
+      <c r="CB26">
+        <v>991000.0</v>
+      </c>
+      <c r="CC26">
+        <v>923000.0</v>
+      </c>
+      <c r="CD26"/>
+      <c r="CE26"/>
+    </row>
+    <row r="27" spans="1:83">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>1275000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>1275000.0</v>
+      </c>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27">
+        <v>489000.0</v>
+      </c>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27">
+        <v>332000.0</v>
+      </c>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+    </row>
+    <row r="28" spans="1:83">
+      <c r="A28" t="s">
+        <v>171</v>
+      </c>
+      <c r="B28">
+        <v>3080000.0</v>
+      </c>
+      <c r="C28">
+        <v>4145000.0</v>
+      </c>
+      <c r="D28">
+        <v>2538000.0</v>
+      </c>
+      <c r="E28">
+        <v>2049000.0</v>
+      </c>
+      <c r="F28">
+        <v>2228000.0</v>
+      </c>
+      <c r="G28">
+        <v>2884000.0</v>
+      </c>
+      <c r="H28">
+        <v>2796000.0</v>
+      </c>
+      <c r="I28">
+        <v>2290000.0</v>
+      </c>
+      <c r="J28">
+        <v>2290000.0</v>
+      </c>
+      <c r="K28">
+        <v>1903000.0</v>
+      </c>
+      <c r="L28">
+        <v>2519000.0</v>
+      </c>
+      <c r="M28">
+        <v>2410000.0</v>
+      </c>
+      <c r="N28">
+        <v>1828000.0</v>
+      </c>
+      <c r="O28">
+        <v>2147000.0</v>
+      </c>
+      <c r="P28">
+        <v>2394000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2128000.0</v>
+      </c>
+      <c r="R28">
+        <v>1737000.0</v>
+      </c>
+      <c r="S28">
+        <v>1773000.0</v>
+      </c>
+      <c r="T28">
+        <v>3209000.0</v>
+      </c>
+      <c r="U28">
+        <v>1236000.0</v>
+      </c>
+      <c r="V28">
+        <v>1162000.0</v>
+      </c>
+      <c r="W28">
+        <v>1548000.0</v>
+      </c>
+      <c r="X28">
+        <v>1262000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1851000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1282000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1585000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1643000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1354000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1297000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1345000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1483000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1547000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1647000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1758000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1845000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1391000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1579000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1579000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1900000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2135000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1790000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1858000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1837000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1811000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2004000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1697000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1822000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1721000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1969000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1538000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1449000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1455000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1637000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1860000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1515000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2515000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1828000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1999000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1375000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2049000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1641000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1912000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1026000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1658000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1540000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1175000.0</v>
+      </c>
+      <c r="BP28">
+        <v>731000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3412000.0</v>
+      </c>
+      <c r="BR28">
+        <v>729000.0</v>
+      </c>
+      <c r="BS28">
+        <v>798000.0</v>
+      </c>
+      <c r="BT28">
+        <v>494000.0</v>
+      </c>
+      <c r="BU28">
+        <v>438000.0</v>
+      </c>
+      <c r="BV28">
+        <v>652000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1205000.0</v>
+      </c>
+      <c r="BX28">
+        <v>438000.0</v>
+      </c>
+      <c r="BY28">
+        <v>438000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1301000.0</v>
+      </c>
+      <c r="CA28">
+        <v>822000.0</v>
+      </c>
+      <c r="CB28">
+        <v>317000.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+    </row>
+    <row r="29" spans="1:83">
+      <c r="A29" t="s">
+        <v>172</v>
+      </c>
+      <c r="B29">
+        <v>69000.0</v>
+      </c>
+      <c r="C29">
+        <v>8000.0</v>
+      </c>
+      <c r="D29">
+        <v>151000.0</v>
+      </c>
+      <c r="E29">
+        <v>-27000.0</v>
+      </c>
+      <c r="F29">
+        <v>35000.0</v>
+      </c>
+      <c r="G29">
+        <v>6000.0</v>
+      </c>
+      <c r="H29">
+        <v>157000.0</v>
+      </c>
+      <c r="I29">
+        <v>-3000.0</v>
+      </c>
+      <c r="J29">
+        <v>6000.0</v>
+      </c>
+      <c r="K29">
+        <v>632000.0</v>
+      </c>
+      <c r="L29">
+        <v>-33000.0</v>
+      </c>
+      <c r="M29">
+        <v>12000.0</v>
+      </c>
+      <c r="N29">
+        <v>15000.0</v>
+      </c>
+      <c r="O29">
+        <v>7000.0</v>
+      </c>
+      <c r="P29">
+        <v>-1528000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1697000.0</v>
+      </c>
+      <c r="R29">
+        <v>-938000.0</v>
+      </c>
+      <c r="S29">
+        <v>-704000.0</v>
+      </c>
+      <c r="T29">
+        <v>1712000.0</v>
+      </c>
+      <c r="U29">
+        <v>-3181000.0</v>
+      </c>
+      <c r="V29">
+        <v>-4469000.0</v>
+      </c>
+      <c r="W29">
+        <v>-4387000.0</v>
+      </c>
+      <c r="X29">
+        <v>4145000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-830000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-4889000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-13212000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-11275000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1014000.0</v>
+      </c>
+      <c r="AD29">
+        <v>917000.0</v>
+      </c>
+      <c r="AE29">
+        <v>958000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+    </row>
+    <row r="30" spans="1:83">
+      <c r="A30" t="s">
+        <v>173</v>
+      </c>
+      <c r="B30">
+        <v>3772000.0</v>
+      </c>
+      <c r="C30">
+        <v>4985000.0</v>
+      </c>
+      <c r="D30">
+        <v>3225000.0</v>
+      </c>
+      <c r="E30">
+        <v>2904000.0</v>
+      </c>
+      <c r="F30">
+        <v>3161000.0</v>
+      </c>
+      <c r="G30">
+        <v>4275000.0</v>
+      </c>
+      <c r="H30">
+        <v>3986000.0</v>
+      </c>
+      <c r="I30">
+        <v>3271000.0</v>
+      </c>
+      <c r="J30">
+        <v>3206000.0</v>
+      </c>
+      <c r="K30">
+        <v>2809000.0</v>
+      </c>
+      <c r="L30">
+        <v>3675000.0</v>
+      </c>
+      <c r="M30">
+        <v>3573000.0</v>
+      </c>
+      <c r="N30">
+        <v>2991000.0</v>
+      </c>
+      <c r="O30">
+        <v>3372000.0</v>
+      </c>
+      <c r="P30">
+        <v>3408000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3095000.0</v>
+      </c>
+      <c r="R30">
+        <v>2492000.0</v>
+      </c>
+      <c r="S30">
+        <v>2452000.0</v>
+      </c>
+      <c r="T30">
+        <v>4307000.0</v>
+      </c>
+      <c r="U30">
+        <v>2050000.0</v>
+      </c>
+      <c r="V30">
+        <v>1960000.0</v>
+      </c>
+      <c r="W30">
+        <v>2322000.0</v>
+      </c>
+      <c r="X30">
+        <v>1856000.0</v>
+      </c>
+      <c r="Y30">
+        <v>2642000.0</v>
+      </c>
+      <c r="Z30">
+        <v>2050000.0</v>
+      </c>
+      <c r="AA30">
+        <v>2420000.0</v>
+      </c>
+      <c r="AB30">
+        <v>2507000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2187000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2085000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2051000.0</v>
+      </c>
+      <c r="AF30">
+        <v>2164000.0</v>
+      </c>
+      <c r="AG30">
+        <v>2424000.0</v>
+      </c>
+      <c r="AH30">
+        <v>2431000.0</v>
+      </c>
+      <c r="AI30">
+        <v>2940000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2969000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2326000.0</v>
+      </c>
+      <c r="AL30">
+        <v>2424000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2424000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2655000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2737000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2478000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2596000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2524000.0</v>
+      </c>
+      <c r="AS30">
+        <v>2429000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2742000.0</v>
+      </c>
+      <c r="AU30">
+        <v>2367000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2537000.0</v>
+      </c>
+      <c r="AW30">
+        <v>2590000.0</v>
+      </c>
+      <c r="AX30">
+        <v>2697000.0</v>
+      </c>
+      <c r="AY30">
+        <v>2407000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2151000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2326000.0</v>
+      </c>
+      <c r="BB30">
+        <v>2503000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2651000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2431000.0</v>
+      </c>
+      <c r="BE30">
+        <v>3333000.0</v>
+      </c>
+      <c r="BF30">
+        <v>2782000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2828000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2218000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2951000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2637000.0</v>
+      </c>
+      <c r="BK30">
+        <v>2773000.0</v>
+      </c>
+      <c r="BL30">
+        <v>1779000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2566000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2340000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2061000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2162000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3033000.0</v>
+      </c>
+      <c r="BR30">
+        <v>2265000.0</v>
+      </c>
+      <c r="BS30">
+        <v>2237000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2063000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2134000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2154000.0</v>
+      </c>
+      <c r="BW30">
+        <v>2213000.0</v>
+      </c>
+      <c r="BX30">
+        <v>1735000.0</v>
+      </c>
+      <c r="BY30">
+        <v>1735000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2247000.0</v>
+      </c>
+      <c r="CA30">
+        <v>1500000.0</v>
+      </c>
+      <c r="CB30">
+        <v>1792000.0</v>
+      </c>
+      <c r="CC30">
+        <v>1823000.0</v>
+      </c>
+      <c r="CD30">
+        <v>56000.0</v>
+      </c>
+      <c r="CE30">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:83">
+      <c r="A31" t="s">
+        <v>174</v>
+      </c>
+      <c r="B31">
+        <v>188000.0</v>
+      </c>
+      <c r="C31">
+        <v>-11360000.0</v>
+      </c>
+      <c r="D31">
+        <v>1272000.0</v>
+      </c>
+      <c r="E31">
+        <v>333000.0</v>
+      </c>
+      <c r="F31">
+        <v>1470000.0</v>
+      </c>
+      <c r="G31">
+        <v>1035000.0</v>
+      </c>
+      <c r="H31">
+        <v>1343000.0</v>
+      </c>
+      <c r="I31">
+        <v>1690000.0</v>
+      </c>
+      <c r="J31">
+        <v>4126000.0</v>
+      </c>
+      <c r="K31">
+        <v>2764000.0</v>
+      </c>
+      <c r="L31">
+        <v>13175000.0</v>
+      </c>
+      <c r="M31">
+        <v>2491000.0</v>
+      </c>
+      <c r="N31">
+        <v>1739000.0</v>
+      </c>
+      <c r="O31">
+        <v>2837000.0</v>
+      </c>
+      <c r="P31">
+        <v>1627000.0</v>
+      </c>
+      <c r="Q31">
+        <v>587000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2527000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3495000.0</v>
+      </c>
+      <c r="T31">
+        <v>2240000.0</v>
+      </c>
+      <c r="U31">
+        <v>-121000.0</v>
+      </c>
+      <c r="V31">
+        <v>1015000.0</v>
+      </c>
+      <c r="W31">
+        <v>-102000.0</v>
+      </c>
+      <c r="X31">
+        <v>3922000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2256000.0</v>
+      </c>
+      <c r="Z31">
+        <v>11409000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-8148000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1460000.0</v>
+      </c>
+      <c r="AC31">
+        <v>4361000.0</v>
+      </c>
+      <c r="AD31">
+        <v>3419000.0</v>
+      </c>
+      <c r="AE31">
+        <v>5246000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6284000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3228000.0</v>
+      </c>
+      <c r="AH31">
+        <v>2214000.0</v>
+      </c>
+      <c r="AI31">
+        <v>3324000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1872000.0</v>
+      </c>
+      <c r="AK31">
+        <v>1864000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1508000.0</v>
+      </c>
+      <c r="AM31">
+        <v>3026000.0</v>
+      </c>
+      <c r="AN31">
+        <v>1518000.0</v>
+      </c>
+      <c r="AO31">
+        <v>1025000.0</v>
+      </c>
+      <c r="AP31">
+        <v>1159000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>1931000.0</v>
+      </c>
+      <c r="AR31">
+        <v>168000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-51000.0</v>
+      </c>
+      <c r="AT31">
+        <v>977000.0</v>
+      </c>
+      <c r="AU31">
+        <v>1735000.0</v>
+      </c>
+      <c r="AV31">
+        <v>2237000.0</v>
+      </c>
+      <c r="AW31">
+        <v>2817000.0</v>
+      </c>
+      <c r="AX31">
+        <v>1410000.0</v>
+      </c>
+      <c r="AY31">
+        <v>4445000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>2545000.0</v>
+      </c>
+      <c r="BA31">
+        <v>1084000.0</v>
+      </c>
+      <c r="BB31">
+        <v>1128000.0</v>
+      </c>
+      <c r="BC31">
+        <v>3679000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1206000.0</v>
+      </c>
+      <c r="BE31">
+        <v>4985000.0</v>
+      </c>
+      <c r="BF31">
+        <v>1289000.0</v>
+      </c>
+      <c r="BG31">
+        <v>1118000.0</v>
+      </c>
+      <c r="BH31">
+        <v>1396000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-931000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>643000.0</v>
+      </c>
+      <c r="BK31">
+        <v>716000.0</v>
+      </c>
+      <c r="BL31">
+        <v>732000.0</v>
+      </c>
+      <c r="BM31">
+        <v>1187000.0</v>
+      </c>
+      <c r="BN31">
+        <v>465000.0</v>
+      </c>
+      <c r="BO31">
+        <v>231000.0</v>
+      </c>
+      <c r="BP31">
+        <v>140000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>311000.0</v>
+      </c>
+      <c r="BR31">
+        <v>43000.0</v>
+      </c>
+      <c r="BS31">
+        <v>39000.0</v>
+      </c>
+      <c r="BT31">
+        <v>214000.0</v>
+      </c>
+      <c r="BU31">
+        <v>624000.0</v>
+      </c>
+      <c r="BV31">
+        <v>116000.0</v>
+      </c>
+      <c r="BW31">
+        <v>1435000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-124000.0</v>
+      </c>
+      <c r="BY31">
+        <v>639000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>2000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-806000.0</v>
+      </c>
+      <c r="CB31">
+        <v>935000.0</v>
+      </c>
+      <c r="CC31">
+        <v>1421000.0</v>
+      </c>
+      <c r="CD31">
+        <v>1904000.0</v>
+      </c>
+      <c r="CE31">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:83">
+      <c r="A32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B32">
+        <v>78726000.0</v>
+      </c>
+      <c r="C32">
+        <v>31952000.0</v>
+      </c>
+      <c r="D32">
+        <v>19842000.0</v>
+      </c>
+      <c r="E32">
+        <v>22689000.0</v>
+      </c>
+      <c r="F32">
+        <v>35673000.0</v>
+      </c>
+      <c r="G32">
+        <v>17538000.0</v>
+      </c>
+      <c r="H32">
+        <v>61509000.0</v>
+      </c>
+      <c r="I32">
+        <v>51140000.0</v>
+      </c>
+      <c r="J32">
+        <v>72409000.0</v>
+      </c>
+      <c r="K32">
+        <v>58281000.0</v>
+      </c>
+      <c r="L32">
+        <v>92009000.0</v>
+      </c>
+      <c r="M32">
+        <v>116752000.0</v>
+      </c>
+      <c r="N32">
+        <v>85308000.0</v>
+      </c>
+      <c r="O32">
+        <v>74181000.0</v>
+      </c>
+      <c r="P32">
+        <v>117816000.0</v>
+      </c>
+      <c r="Q32">
+        <v>118141000.0</v>
+      </c>
+      <c r="R32">
+        <v>117796000.0</v>
+      </c>
+      <c r="S32">
+        <v>42261000.0</v>
+      </c>
+      <c r="T32">
+        <v>107070000.0</v>
+      </c>
+      <c r="U32">
+        <v>98682000.0</v>
+      </c>
+      <c r="V32">
+        <v>74118000.0</v>
+      </c>
+      <c r="W32">
+        <v>41516000.0</v>
+      </c>
+      <c r="X32">
+        <v>49863000.0</v>
+      </c>
+      <c r="Y32">
+        <v>54138000.0</v>
+      </c>
+      <c r="Z32">
+        <v>47422000.0</v>
+      </c>
+      <c r="AA32">
+        <v>53082000.0</v>
+      </c>
+      <c r="AB32">
+        <v>20177000.0</v>
+      </c>
+      <c r="AC32">
+        <v>65684000.0</v>
+      </c>
+      <c r="AD32">
+        <v>70864000.0</v>
+      </c>
+      <c r="AE32">
+        <v>47422000.0</v>
+      </c>
+      <c r="AF32">
+        <v>65513000.0</v>
+      </c>
+      <c r="AG32">
+        <v>80588000.0</v>
+      </c>
+      <c r="AH32">
+        <v>88336000.0</v>
+      </c>
+      <c r="AI32">
+        <v>55747000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>75261000.0</v>
+      </c>
+      <c r="AK32">
+        <v>77606000.0</v>
+      </c>
+      <c r="AL32">
+        <v>68048000.0</v>
+      </c>
+      <c r="AM32">
+        <v>76000.0</v>
+      </c>
+      <c r="AN32">
+        <v>54111000.0</v>
+      </c>
+      <c r="AO32">
+        <v>69373000.0</v>
+      </c>
+      <c r="AP32">
+        <v>69306000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>67879000.0</v>
+      </c>
+      <c r="AR32">
+        <v>46635000.0</v>
+      </c>
+      <c r="AS32">
+        <v>33872000.0</v>
+      </c>
+      <c r="AT32">
+        <v>107054000.0</v>
+      </c>
+      <c r="AU32">
+        <v>104598000.0</v>
+      </c>
+      <c r="AV32">
+        <v>54087000.0</v>
+      </c>
+      <c r="AW32">
+        <v>88467000.0</v>
+      </c>
+      <c r="AX32">
+        <v>103135000.0</v>
+      </c>
+      <c r="AY32">
+        <v>68039000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>82197000.0</v>
+      </c>
+      <c r="BA32">
+        <v>125572000.0</v>
+      </c>
+      <c r="BB32">
+        <v>121119000.0</v>
+      </c>
+      <c r="BC32">
+        <v>106063000.0</v>
+      </c>
+      <c r="BD32">
+        <v>92165000.0</v>
+      </c>
+      <c r="BE32">
+        <v>74589000.0</v>
+      </c>
+      <c r="BF32">
+        <v>88276000.0</v>
+      </c>
+      <c r="BG32">
+        <v>103237000.0</v>
+      </c>
+      <c r="BH32">
+        <v>85727000.0</v>
+      </c>
+      <c r="BI32">
+        <v>89609000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>90307000.0</v>
+      </c>
+      <c r="BK32">
+        <v>74728000.0</v>
+      </c>
+      <c r="BL32">
+        <v>55241000.0</v>
+      </c>
+      <c r="BM32">
+        <v>53613000.0</v>
+      </c>
+      <c r="BN32">
+        <v>66093000.0</v>
+      </c>
+      <c r="BO32">
+        <v>51714000.0</v>
+      </c>
+      <c r="BP32">
+        <v>47763000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>62880000.0</v>
+      </c>
+      <c r="BR32">
+        <v>52263000.0</v>
+      </c>
+      <c r="BS32">
+        <v>41831000.0</v>
+      </c>
+      <c r="BT32">
+        <v>39737000.0</v>
+      </c>
+      <c r="BU32">
+        <v>44629000.0</v>
+      </c>
+      <c r="BV32">
+        <v>60585000.0</v>
+      </c>
+      <c r="BW32">
+        <v>49896000.0</v>
+      </c>
+      <c r="BX32">
+        <v>43220000.0</v>
+      </c>
+      <c r="BY32">
+        <v>43220000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>46558000.0</v>
+      </c>
+      <c r="CA32">
+        <v>41620000.0</v>
+      </c>
+      <c r="CB32">
+        <v>37506000.0</v>
+      </c>
+      <c r="CC32">
+        <v>23043000.0</v>
+      </c>
+      <c r="CD32"/>
+      <c r="CE32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B2">
+        <v>109541000.0</v>
+      </c>
+      <c r="C2">
+        <v>219444000.0</v>
+      </c>
+      <c r="D2">
+        <v>175640000.0</v>
+      </c>
+      <c r="E2">
+        <v>137521000.0</v>
+      </c>
+      <c r="F2">
+        <v>198122000.0</v>
+      </c>
+      <c r="G2">
+        <v>243331000.0</v>
+      </c>
+      <c r="H2">
+        <v>214972000.0</v>
+      </c>
+      <c r="I2">
+        <v>114627000.0</v>
+      </c>
+      <c r="J2">
+        <v>199272000.0</v>
+      </c>
+      <c r="K2">
+        <v>154049000.0</v>
+      </c>
+      <c r="L2">
+        <v>124079000.0</v>
+      </c>
+      <c r="M2">
+        <v>86463000.0</v>
+      </c>
+      <c r="N2">
+        <v>58737000.0</v>
+      </c>
+      <c r="O2">
+        <v>89745000.0</v>
+      </c>
+      <c r="P2">
+        <v>91057000.0</v>
+      </c>
+      <c r="Q2">
+        <v>65512000.0</v>
+      </c>
+      <c r="R2">
+        <v>27455000.0</v>
+      </c>
+      <c r="S2">
+        <v>54655000.0</v>
+      </c>
+      <c r="T2">
+        <v>63129000.0</v>
+      </c>
+      <c r="U2">
+        <v>28000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3">
+        <v>17247000</v>
+      </c>
+      <c r="C3">
+        <v>14668000</v>
+      </c>
+      <c r="D3">
+        <v>6022000</v>
+      </c>
+      <c r="E3">
+        <v>4778000</v>
+      </c>
+      <c r="F3">
+        <v>1456000</v>
+      </c>
+      <c r="G3">
+        <v>4464000</v>
+      </c>
+      <c r="H3">
+        <v>6971000</v>
+      </c>
+      <c r="I3">
+        <v>4867000</v>
+      </c>
+      <c r="J3">
+        <v>3581000</v>
+      </c>
+      <c r="K3">
+        <v>4495000</v>
+      </c>
+      <c r="L3">
+        <v>8630000</v>
+      </c>
+      <c r="M3">
+        <v>8117000</v>
+      </c>
+      <c r="N3">
+        <v>18542000</v>
+      </c>
+      <c r="O3">
+        <v>9112000</v>
+      </c>
+      <c r="P3">
+        <v>23208000</v>
+      </c>
+      <c r="Q3">
+        <v>9671000</v>
+      </c>
+      <c r="R3">
+        <v>23162000</v>
+      </c>
+      <c r="S3">
+        <v>16346000</v>
+      </c>
+      <c r="T3">
+        <v>17710000</v>
+      </c>
+      <c r="U3">
+        <v>3269000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>38119000.0</v>
+      </c>
+      <c r="F4">
+        <v>-60601000.0</v>
+      </c>
+      <c r="G4">
+        <v>-45209000.0</v>
+      </c>
+      <c r="H4">
+        <v>28359000.0</v>
+      </c>
+      <c r="I4">
+        <v>100345000.0</v>
+      </c>
+      <c r="J4">
+        <v>-84645000.0</v>
+      </c>
+      <c r="K4">
+        <v>45223000.0</v>
+      </c>
+      <c r="L4">
+        <v>29970000.0</v>
+      </c>
+      <c r="M4">
+        <v>37616000.0</v>
+      </c>
+      <c r="N4">
+        <v>27726000.0</v>
+      </c>
+      <c r="O4">
+        <v>-31008000.0</v>
+      </c>
+      <c r="P4">
+        <v>-1312000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>12666000.0</v>
+      </c>
+      <c r="F5">
+        <v>6796000.0</v>
+      </c>
+      <c r="G5">
+        <v>-7698000.0</v>
+      </c>
+      <c r="H5">
+        <v>-4058000.0</v>
+      </c>
+      <c r="I5">
+        <v>9533000.0</v>
+      </c>
+      <c r="J5">
+        <v>15651000.0</v>
+      </c>
+      <c r="K5">
+        <v>-3189000.0</v>
+      </c>
+      <c r="L5">
+        <v>1658000.0</v>
+      </c>
+      <c r="M5">
+        <v>-5117000.0</v>
+      </c>
+      <c r="N5">
+        <v>-15807000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1898000.0</v>
+      </c>
+      <c r="P5">
+        <v>1570000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6">
+        <v>-58225000.0</v>
+      </c>
+      <c r="C6">
+        <v>-109903000.0</v>
+      </c>
+      <c r="D6">
+        <v>43804000.0</v>
+      </c>
+      <c r="E6">
+        <v>38119000.0</v>
+      </c>
+      <c r="F6">
+        <v>-60601000.0</v>
+      </c>
+      <c r="G6">
+        <v>-45209000.0</v>
+      </c>
+      <c r="H6">
+        <v>28359000.0</v>
+      </c>
+      <c r="I6">
+        <v>100345000.0</v>
+      </c>
+      <c r="J6">
+        <v>-84645000.0</v>
+      </c>
+      <c r="K6">
+        <v>45223000.0</v>
+      </c>
+      <c r="L6">
+        <v>29970000.0</v>
+      </c>
+      <c r="M6">
+        <v>37616000.0</v>
+      </c>
+      <c r="N6">
+        <v>27726000.0</v>
+      </c>
+      <c r="O6">
+        <v>-31008000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1312000.0</v>
+      </c>
+      <c r="Q6">
+        <v>25545000.0</v>
+      </c>
+      <c r="R6">
+        <v>38057000.0</v>
+      </c>
+      <c r="S6">
+        <v>-27200000.0</v>
+      </c>
+      <c r="T6">
+        <v>-8474000.0</v>
+      </c>
+      <c r="U6">
+        <v>63101000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B7">
+        <v>9997000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3180000.0</v>
+      </c>
+      <c r="D7">
+        <v>-24143000.0</v>
+      </c>
+      <c r="E7">
+        <v>20168000.0</v>
+      </c>
+      <c r="F7">
+        <v>15699000.0</v>
+      </c>
+      <c r="G7">
+        <v>35083000.0</v>
+      </c>
+      <c r="H7">
+        <v>-56019000.0</v>
+      </c>
+      <c r="I7">
+        <v>12030000.0</v>
+      </c>
+      <c r="J7">
+        <v>13626000.0</v>
+      </c>
+      <c r="K7">
+        <v>21720000.0</v>
+      </c>
+      <c r="L7">
+        <v>-12109000.0</v>
+      </c>
+      <c r="M7">
+        <v>-12706000.0</v>
+      </c>
+      <c r="N7">
+        <v>-36048000.0</v>
+      </c>
+      <c r="O7">
+        <v>23368000.0</v>
+      </c>
+      <c r="P7">
+        <v>-12000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-15311000.0</v>
+      </c>
+      <c r="R7">
+        <v>435000.0</v>
+      </c>
+      <c r="S7">
+        <v>735000.0</v>
+      </c>
+      <c r="T7">
+        <v>6346000.0</v>
+      </c>
+      <c r="U7">
+        <v>-15369000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>3170000.0</v>
+      </c>
+      <c r="F8">
+        <v>-6561000.0</v>
+      </c>
+      <c r="G8">
+        <v>92041000.0</v>
+      </c>
+      <c r="H8">
+        <v>-96761000.0</v>
+      </c>
+      <c r="I8">
+        <v>3975000.0</v>
+      </c>
+      <c r="J8">
+        <v>2622000.0</v>
+      </c>
+      <c r="K8">
+        <v>21475000.0</v>
+      </c>
+      <c r="L8">
+        <v>5009000.0</v>
+      </c>
+      <c r="M8">
+        <v>-17960000.0</v>
+      </c>
+      <c r="N8">
+        <v>-10546000.0</v>
+      </c>
+      <c r="O8">
+        <v>12786000.0</v>
+      </c>
+      <c r="P8">
+        <v>-635000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9">
+        <v>12491000.0</v>
+      </c>
+      <c r="C9">
+        <v>8398000.0</v>
+      </c>
+      <c r="D9">
+        <v>-2184000.0</v>
+      </c>
+      <c r="E9">
+        <v>3170000.0</v>
+      </c>
+      <c r="F9">
+        <v>-6561000.0</v>
+      </c>
+      <c r="G9">
+        <v>92041000.0</v>
+      </c>
+      <c r="H9">
+        <v>-96728000.0</v>
+      </c>
+      <c r="I9">
+        <v>4000000.0</v>
+      </c>
+      <c r="J9">
+        <v>2606000.0</v>
+      </c>
+      <c r="K9">
+        <v>21585000.0</v>
+      </c>
+      <c r="L9">
+        <v>4979000.0</v>
+      </c>
+      <c r="M9">
+        <v>-18059000.0</v>
+      </c>
+      <c r="N9">
+        <v>-10467000.0</v>
+      </c>
+      <c r="O9">
+        <v>12895000.0</v>
+      </c>
+      <c r="P9">
+        <v>-512000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-13406000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1711000.0</v>
+      </c>
+      <c r="S9">
+        <v>-2534000.0</v>
+      </c>
+      <c r="T9">
+        <v>6389000.0</v>
+      </c>
+      <c r="U9">
+        <v>-20434000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10">
+        <v>-611000.0</v>
+      </c>
+      <c r="C10">
+        <v>4740000.0</v>
+      </c>
+      <c r="D10">
+        <v>-6217000.0</v>
+      </c>
+      <c r="E10">
+        <v>162000.0</v>
+      </c>
+      <c r="F10">
+        <v>6969000.0</v>
+      </c>
+      <c r="G10">
+        <v>3684000.0</v>
+      </c>
+      <c r="H10">
+        <v>1723000.0</v>
+      </c>
+      <c r="I10">
+        <v>4458000.0</v>
+      </c>
+      <c r="J10">
+        <v>8339000.0</v>
+      </c>
+      <c r="K10">
+        <v>12864000.0</v>
+      </c>
+      <c r="L10">
+        <v>-19604000.0</v>
+      </c>
+      <c r="M10">
+        <v>-3189000.0</v>
+      </c>
+      <c r="N10">
+        <v>-172000.0</v>
+      </c>
+      <c r="O10">
+        <v>15447000.0</v>
+      </c>
+      <c r="P10">
+        <v>-20067000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-10929000.0</v>
+      </c>
+      <c r="R10">
+        <v>1141000.0</v>
+      </c>
+      <c r="S10">
+        <v>-4149000.0</v>
+      </c>
+      <c r="T10">
+        <v>-977000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1256000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>12405000.0</v>
+      </c>
+      <c r="F11">
+        <v>9206000.0</v>
+      </c>
+      <c r="G11">
+        <v>-49601000.0</v>
+      </c>
+      <c r="H11">
+        <v>38457000.0</v>
+      </c>
+      <c r="I11">
+        <v>5200000.0</v>
+      </c>
+      <c r="J11">
+        <v>-10789000.0</v>
+      </c>
+      <c r="K11">
+        <v>-5782000.0</v>
+      </c>
+      <c r="L11">
+        <v>-2441000.0</v>
+      </c>
+      <c r="M11">
+        <v>13189000.0</v>
+      </c>
+      <c r="N11">
+        <v>-10116000.0</v>
+      </c>
+      <c r="O11">
+        <v>-4449000.0</v>
+      </c>
+      <c r="P11">
+        <v>19758000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-1712000.0</v>
+      </c>
+      <c r="F12">
+        <v>-9128000.0</v>
+      </c>
+      <c r="G12">
+        <v>3498000.0</v>
+      </c>
+      <c r="H12">
+        <v>-5135000.0</v>
+      </c>
+      <c r="I12">
+        <v>-1824000.0</v>
+      </c>
+      <c r="J12">
+        <v>-11749000.0</v>
+      </c>
+      <c r="K12">
+        <v>-1697000.0</v>
+      </c>
+      <c r="L12">
+        <v>-1607000.0</v>
+      </c>
+      <c r="M12">
+        <v>2848000.0</v>
+      </c>
+      <c r="N12">
+        <v>14745000.0</v>
+      </c>
+      <c r="O12">
+        <v>-1756000.0</v>
+      </c>
+      <c r="P12">
+        <v>6196000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-588000.0</v>
+      </c>
+      <c r="F13">
+        <v>1292000.0</v>
+      </c>
+      <c r="G13">
+        <v>-1435000.0</v>
+      </c>
+      <c r="H13">
+        <v>-2457000.0</v>
+      </c>
+      <c r="I13">
+        <v>3002000.0</v>
+      </c>
+      <c r="J13">
+        <v>-2201000.0</v>
+      </c>
+      <c r="K13">
+        <v>564000.0</v>
+      </c>
+      <c r="L13">
+        <v>-5195000.0</v>
+      </c>
+      <c r="M13">
+        <v>-1464000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B14">
+        <v>9657000.0</v>
+      </c>
+      <c r="C14">
+        <v>9208000.0</v>
+      </c>
+      <c r="D14">
+        <v>10348000.0</v>
+      </c>
+      <c r="E14">
+        <v>10454000.0</v>
+      </c>
+      <c r="F14">
+        <v>10452000.0</v>
+      </c>
+      <c r="G14">
+        <v>11150000.0</v>
+      </c>
+      <c r="H14">
+        <v>12087000.0</v>
+      </c>
+      <c r="I14">
+        <v>10969000.0</v>
+      </c>
+      <c r="J14">
+        <v>11617000.0</v>
+      </c>
+      <c r="K14">
+        <v>10819000.0</v>
+      </c>
+      <c r="L14">
+        <v>10187000.0</v>
+      </c>
+      <c r="M14">
+        <v>8981000.0</v>
+      </c>
+      <c r="N14">
+        <v>10316000.0</v>
+      </c>
+      <c r="O14">
+        <v>10454000.0</v>
+      </c>
+      <c r="P14">
+        <v>9098000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7564000.0</v>
+      </c>
+      <c r="R14">
+        <v>7517000.0</v>
+      </c>
+      <c r="S14">
+        <v>5800000.0</v>
+      </c>
+      <c r="T14">
+        <v>4712000.0</v>
+      </c>
+      <c r="U14">
+        <v>630000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15">
+        <v>10513000.0</v>
+      </c>
+      <c r="C15">
+        <v>119911000.0</v>
+      </c>
+      <c r="D15">
+        <v>10503000.0</v>
+      </c>
+      <c r="E15">
+        <v>10503000.0</v>
+      </c>
+      <c r="F15">
+        <v>119906000.0</v>
+      </c>
+      <c r="G15">
+        <v>141728000.0</v>
+      </c>
+      <c r="H15">
+        <v>10498000.0</v>
+      </c>
+      <c r="I15">
+        <v>10498000.0</v>
+      </c>
+      <c r="J15">
+        <v>110688000.0</v>
+      </c>
+      <c r="K15">
+        <v>10493000.0</v>
+      </c>
+      <c r="L15">
+        <v>10493000.0</v>
+      </c>
+      <c r="M15">
+        <v>20928000.0</v>
+      </c>
+      <c r="N15">
+        <v>29904000.0</v>
+      </c>
+      <c r="O15">
+        <v>66538000.0</v>
+      </c>
+      <c r="P15">
+        <v>16254000.0</v>
+      </c>
+      <c r="Q15">
+        <v>31053000.0</v>
+      </c>
+      <c r="R15">
+        <v>8457000.0</v>
+      </c>
+      <c r="S15">
+        <v>19705000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B16">
+        <v>51316000.0</v>
+      </c>
+      <c r="C16">
+        <v>109541000.0</v>
+      </c>
+      <c r="D16">
+        <v>219444000.0</v>
+      </c>
+      <c r="E16">
+        <v>175640000.0</v>
+      </c>
+      <c r="F16">
+        <v>137521000.0</v>
+      </c>
+      <c r="G16">
+        <v>198122000.0</v>
+      </c>
+      <c r="H16">
+        <v>243331000.0</v>
+      </c>
+      <c r="I16">
+        <v>214972000.0</v>
+      </c>
+      <c r="J16">
+        <v>114627000.0</v>
+      </c>
+      <c r="K16">
+        <v>199272000.0</v>
+      </c>
+      <c r="L16">
+        <v>154049000.0</v>
+      </c>
+      <c r="M16">
+        <v>124079000.0</v>
+      </c>
+      <c r="N16">
+        <v>86463000.0</v>
+      </c>
+      <c r="O16">
+        <v>58737000.0</v>
+      </c>
+      <c r="P16">
+        <v>89745000.0</v>
+      </c>
+      <c r="Q16">
+        <v>91057000.0</v>
+      </c>
+      <c r="R16">
+        <v>65512000.0</v>
+      </c>
+      <c r="S16">
+        <v>27455000.0</v>
+      </c>
+      <c r="T16">
+        <v>54655000.0</v>
+      </c>
+      <c r="U16">
+        <v>63129000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>191</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>-45982000.0</v>
+      </c>
+      <c r="C18">
+        <v>10134000.0</v>
+      </c>
+      <c r="D18">
+        <v>15277000.0</v>
+      </c>
+      <c r="E18">
+        <v>47763000.0</v>
+      </c>
+      <c r="F18">
+        <v>42628000.0</v>
+      </c>
+      <c r="G18">
+        <v>91939000.0</v>
+      </c>
+      <c r="H18">
+        <v>27667000.0</v>
+      </c>
+      <c r="I18">
+        <v>80746000.0</v>
+      </c>
+      <c r="J18">
+        <v>35766000.0</v>
+      </c>
+      <c r="K18">
+        <v>86480000.0</v>
+      </c>
+      <c r="L18">
+        <v>30993000.0</v>
+      </c>
+      <c r="M18">
+        <v>43835000.0</v>
+      </c>
+      <c r="N18">
+        <v>43912000.0</v>
+      </c>
+      <c r="O18">
+        <v>55776000.0</v>
+      </c>
+      <c r="P18">
+        <v>27221000.0</v>
+      </c>
+      <c r="Q18">
+        <v>8168000.0</v>
+      </c>
+      <c r="R18">
+        <v>2721000.0</v>
+      </c>
+      <c r="S18">
+        <v>19929000.0</v>
+      </c>
+      <c r="T18">
+        <v>3844000.0</v>
+      </c>
+      <c r="U18">
+        <v>-15763000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-14794000.0</v>
+      </c>
+      <c r="D19">
+        <v>34372000.0</v>
+      </c>
+      <c r="E19">
+        <v>888000.0</v>
+      </c>
+      <c r="F19">
+        <v>16356000.0</v>
+      </c>
+      <c r="G19">
+        <v>474000.0</v>
+      </c>
+      <c r="H19">
+        <v>11177000.0</v>
+      </c>
+      <c r="I19">
+        <v>30251000.0</v>
+      </c>
+      <c r="J19">
+        <v>-9606000.0</v>
+      </c>
+      <c r="K19">
+        <v>-30712000.0</v>
+      </c>
+      <c r="L19">
+        <v>10649000.0</v>
+      </c>
+      <c r="M19">
+        <v>14744000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5626000.0</v>
+      </c>
+      <c r="O19">
+        <v>-23748000.0</v>
+      </c>
+      <c r="P19">
+        <v>-49257000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>231000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>195</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>119000.0</v>
+      </c>
+      <c r="H21">
+        <v>119000.0</v>
+      </c>
+      <c r="I21">
+        <v>119000.0</v>
+      </c>
+      <c r="J21">
+        <v>119000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
+        <v>-721000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22">
+        <v>-49397000.0</v>
+      </c>
+      <c r="C22">
+        <v>15503000.0</v>
+      </c>
+      <c r="D22">
+        <v>37382000.0</v>
+      </c>
+      <c r="E22">
+        <v>15211000.0</v>
+      </c>
+      <c r="F22">
+        <v>26255000.0</v>
+      </c>
+      <c r="G22">
+        <v>46564000.0</v>
+      </c>
+      <c r="H22">
+        <v>88181000.0</v>
+      </c>
+      <c r="I22">
+        <v>53158000.0</v>
+      </c>
+      <c r="J22">
+        <v>23511000.0</v>
+      </c>
+      <c r="K22">
+        <v>56341000.0</v>
+      </c>
+      <c r="L22">
+        <v>46421000.0</v>
+      </c>
+      <c r="M22">
+        <v>53200000.0</v>
+      </c>
+      <c r="N22">
+        <v>74034000.0</v>
+      </c>
+      <c r="O22">
+        <v>34304000.0</v>
+      </c>
+      <c r="P22">
+        <v>34509000.0</v>
+      </c>
+      <c r="Q22">
+        <v>23094000.0</v>
+      </c>
+      <c r="R22">
+        <v>16992000.0</v>
+      </c>
+      <c r="S22">
+        <v>22675000.0</v>
+      </c>
+      <c r="T22">
+        <v>8408000.0</v>
+      </c>
+      <c r="U22">
+        <v>2717000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>196</v>
+      </c>
+      <c r="B23">
+        <v>-376000.0</v>
+      </c>
+      <c r="C23">
+        <v>-119725000.0</v>
+      </c>
+      <c r="D23">
+        <v>-14000.0</v>
+      </c>
+      <c r="E23">
+        <v>-3829000.0</v>
+      </c>
+      <c r="F23">
+        <v>-3000.0</v>
+      </c>
+      <c r="G23">
+        <v>7822000.0</v>
+      </c>
+      <c r="H23">
+        <v>4219000.0</v>
+      </c>
+      <c r="I23">
+        <v>25406000.0</v>
+      </c>
+      <c r="J23">
+        <v>-121000.0</v>
+      </c>
+      <c r="K23">
+        <v>-265000.0</v>
+      </c>
+      <c r="L23">
+        <v>-1185000.0</v>
+      </c>
+      <c r="M23">
+        <v>-116000.0</v>
+      </c>
+      <c r="N23">
+        <v>-5000.0</v>
+      </c>
+      <c r="O23">
+        <v>106000.0</v>
+      </c>
+      <c r="P23">
+        <v>8000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1210000.0</v>
+      </c>
+      <c r="R23">
+        <v>-799000.0</v>
+      </c>
+      <c r="S23">
+        <v>70000.0</v>
+      </c>
+      <c r="T23">
+        <v>-50000.0</v>
+      </c>
+      <c r="U23">
+        <v>-10968000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B24">
+        <v>-1354000.0</v>
+      </c>
+      <c r="C24">
+        <v>-126000.0</v>
+      </c>
+      <c r="D24">
+        <v>1343000.0</v>
+      </c>
+      <c r="E24">
+        <v>61000.0</v>
+      </c>
+      <c r="F24">
+        <v>93000.0</v>
+      </c>
+      <c r="G24">
+        <v>158000.0</v>
+      </c>
+      <c r="H24">
+        <v>13000.0</v>
+      </c>
+      <c r="I24">
+        <v>-4845000.0</v>
+      </c>
+      <c r="J24">
+        <v>-3577000.0</v>
+      </c>
+      <c r="K24">
+        <v>-4495000.0</v>
+      </c>
+      <c r="L24">
+        <v>-8624000.0</v>
+      </c>
+      <c r="M24">
+        <v>-8036000.0</v>
+      </c>
+      <c r="N24">
+        <v>-18485000.0</v>
+      </c>
+      <c r="O24">
+        <v>-8865000.0</v>
+      </c>
+      <c r="P24">
+        <v>-4243000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-30428000.0</v>
+      </c>
+      <c r="R24">
+        <v>26868000.0</v>
+      </c>
+      <c r="S24">
+        <v>5668000.0</v>
+      </c>
+      <c r="T24">
+        <v>2535000.0</v>
+      </c>
+      <c r="U24">
+        <v>-6716000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>198</v>
+      </c>
+      <c r="B25">
+        <v>-137000.0</v>
+      </c>
+      <c r="C25">
+        <v>2139000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2288000.0</v>
+      </c>
+      <c r="E25">
+        <v>8484000.0</v>
+      </c>
+      <c r="F25">
+        <v>127000.0</v>
+      </c>
+      <c r="G25">
+        <v>4167000.0</v>
+      </c>
+      <c r="H25">
+        <v>-4487000.0</v>
+      </c>
+      <c r="I25">
+        <v>10352000.0</v>
+      </c>
+      <c r="J25">
+        <v>3252000.0</v>
+      </c>
+      <c r="K25">
+        <v>5458000.0</v>
+      </c>
+      <c r="L25">
+        <v>-3198000.0</v>
+      </c>
+      <c r="M25">
+        <v>-4351000.0</v>
+      </c>
+      <c r="N25">
+        <v>24000.0</v>
+      </c>
+      <c r="O25">
+        <v>-5346000.0</v>
+      </c>
+      <c r="P25">
+        <v>3486000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2492000.0</v>
+      </c>
+      <c r="R25">
+        <v>-189000.0</v>
+      </c>
+      <c r="S25">
+        <v>3163000.0</v>
+      </c>
+      <c r="T25">
+        <v>-306000.0</v>
+      </c>
+      <c r="U25">
+        <v>484000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>231000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-176000.0</v>
+      </c>
+      <c r="J26">
+        <v>-121000.0</v>
+      </c>
+      <c r="K26">
+        <v>-128000.0</v>
+      </c>
+      <c r="L26">
+        <v>-120000.0</v>
+      </c>
+      <c r="M26">
+        <v>-175000.0</v>
+      </c>
+      <c r="N26">
+        <v>-45000.0</v>
+      </c>
+      <c r="O26">
+        <v>-255000.0</v>
+      </c>
+      <c r="P26">
+        <v>15872000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27">
+        <v>1008000.0</v>
+      </c>
+      <c r="C27">
+        <v>359000.0</v>
+      </c>
+      <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
+        <v>46000.0</v>
+      </c>
+      <c r="F27">
+        <v>2005000.0</v>
+      </c>
+      <c r="G27">
+        <v>49000.0</v>
+      </c>
+      <c r="H27">
+        <v>21000.0</v>
+      </c>
+      <c r="I27">
+        <v>357000.0</v>
+      </c>
+      <c r="J27">
+        <v>998000.0</v>
+      </c>
+      <c r="K27">
+        <v>1908000.0</v>
+      </c>
+      <c r="L27">
+        <v>2043000.0</v>
+      </c>
+      <c r="M27">
+        <v>1440000.0</v>
+      </c>
+      <c r="N27">
+        <v>16100000.0</v>
+      </c>
+      <c r="O27">
+        <v>281000.0</v>
+      </c>
+      <c r="P27">
+        <v>502000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27">
+        <v>873000.0</v>
+      </c>
+      <c r="S27">
+        <v>849000.0</v>
+      </c>
+      <c r="T27">
+        <v>64000.0</v>
+      </c>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28">
+        <v>-10889000.0</v>
+      </c>
+      <c r="C28">
+        <v>-119911000.0</v>
+      </c>
+      <c r="D28">
+        <v>-10517000.0</v>
+      </c>
+      <c r="E28">
+        <v>-10503000.0</v>
+      </c>
+      <c r="F28">
+        <v>-119678000.0</v>
+      </c>
+      <c r="G28">
+        <v>-142086000.0</v>
+      </c>
+      <c r="H28">
+        <v>-10498000.0</v>
+      </c>
+      <c r="I28">
+        <v>-10674000.0</v>
+      </c>
+      <c r="J28">
+        <v>-110809000.0</v>
+      </c>
+      <c r="K28">
+        <v>-10545000.0</v>
+      </c>
+      <c r="L28">
+        <v>-11678000.0</v>
+      </c>
+      <c r="M28">
+        <v>-21044000.0</v>
+      </c>
+      <c r="N28">
+        <v>-10617000.0</v>
+      </c>
+      <c r="O28">
+        <v>-63283000.0</v>
+      </c>
+      <c r="P28">
+        <v>-374000.0</v>
+      </c>
+      <c r="Q28">
+        <v>38473000.0</v>
+      </c>
+      <c r="R28">
+        <v>-9256000.0</v>
+      </c>
+      <c r="S28">
+        <v>-11466000.0</v>
+      </c>
+      <c r="T28">
+        <v>-50000.0</v>
+      </c>
+      <c r="U28">
+        <v>158214000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29">
+        <v>-28735000.0</v>
+      </c>
+      <c r="C29">
+        <v>24802000.0</v>
+      </c>
+      <c r="D29">
+        <v>21299000.0</v>
+      </c>
+      <c r="E29">
+        <v>52541000.0</v>
+      </c>
+      <c r="F29">
+        <v>44084000.0</v>
+      </c>
+      <c r="G29">
+        <v>96403000.0</v>
+      </c>
+      <c r="H29">
+        <v>34638000.0</v>
+      </c>
+      <c r="I29">
+        <v>85613000.0</v>
+      </c>
+      <c r="J29">
+        <v>39347000.0</v>
+      </c>
+      <c r="K29">
+        <v>90975000.0</v>
+      </c>
+      <c r="L29">
+        <v>39623000.0</v>
+      </c>
+      <c r="M29">
+        <v>51952000.0</v>
+      </c>
+      <c r="N29">
+        <v>62454000.0</v>
+      </c>
+      <c r="O29">
+        <v>64888000.0</v>
+      </c>
+      <c r="P29">
+        <v>50429000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17839000.0</v>
+      </c>
+      <c r="R29">
+        <v>25883000.0</v>
+      </c>
+      <c r="S29">
+        <v>36275000.0</v>
+      </c>
+      <c r="T29">
+        <v>21554000.0</v>
+      </c>
+      <c r="U29">
+        <v>-12494000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>203</v>
+      </c>
+      <c r="B30">
+        <v>-18601000.0</v>
+      </c>
+      <c r="C30">
+        <v>-14794000.0</v>
+      </c>
+      <c r="D30">
+        <v>33022000.0</v>
+      </c>
+      <c r="E30">
+        <v>-3829000.0</v>
+      </c>
+      <c r="F30">
+        <v>14993000.0</v>
+      </c>
+      <c r="G30">
+        <v>474000.0</v>
+      </c>
+      <c r="H30">
+        <v>4219000.0</v>
+      </c>
+      <c r="I30">
+        <v>25406000.0</v>
+      </c>
+      <c r="J30">
+        <v>-13183000.0</v>
+      </c>
+      <c r="K30">
+        <v>-35207000.0</v>
+      </c>
+      <c r="L30">
+        <v>2025000.0</v>
+      </c>
+      <c r="M30">
+        <v>6708000.0</v>
+      </c>
+      <c r="N30">
+        <v>-24111000.0</v>
+      </c>
+      <c r="O30">
+        <v>-32613000.0</v>
+      </c>
+      <c r="P30">
+        <v>-51367000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-30767000.0</v>
+      </c>
+      <c r="R30">
+        <v>21430000.0</v>
+      </c>
+      <c r="S30">
+        <v>-52009000.0</v>
+      </c>
+      <c r="T30">
+        <v>-29978000.0</v>
+      </c>
+      <c r="U30">
+        <v>-82619000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:82">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="2" spans="1:82">
+      <c r="A2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B2">
+        <v>22367000.0</v>
+      </c>
+      <c r="C2">
+        <v>51316000.0</v>
+      </c>
+      <c r="D2">
+        <v>85560000.0</v>
+      </c>
+      <c r="E2">
+        <v>95152000.0</v>
+      </c>
+      <c r="F2">
+        <v>97071000.0</v>
+      </c>
+      <c r="G2">
+        <v>109541000.0</v>
+      </c>
+      <c r="H2">
+        <v>133398000.0</v>
+      </c>
+      <c r="I2">
+        <v>115060000.0</v>
+      </c>
+      <c r="J2">
+        <v>201122000.0</v>
+      </c>
+      <c r="K2">
+        <v>219444000.0</v>
+      </c>
+      <c r="L2">
+        <v>205923000.0</v>
+      </c>
+      <c r="M2">
+        <v>166690000.0</v>
+      </c>
+      <c r="N2">
+        <v>145058000.0</v>
+      </c>
+      <c r="O2">
+        <v>175640000.0</v>
+      </c>
+      <c r="P2">
+        <v>171268000.0</v>
+      </c>
+      <c r="Q2">
+        <v>129154000.0</v>
+      </c>
+      <c r="R2">
+        <v>120984000.0</v>
+      </c>
+      <c r="S2">
+        <v>137521000.0</v>
+      </c>
+      <c r="T2">
+        <v>116787000.0</v>
+      </c>
+      <c r="U2">
+        <v>97594000.0</v>
+      </c>
+      <c r="V2">
+        <v>193979000.0</v>
+      </c>
+      <c r="W2">
+        <v>198122000.0</v>
+      </c>
+      <c r="X2">
+        <v>180171000.0</v>
+      </c>
+      <c r="Y2">
+        <v>187823000.0</v>
+      </c>
+      <c r="Z2">
+        <v>248102000.0</v>
+      </c>
+      <c r="AA2">
+        <v>243331000.0</v>
+      </c>
+      <c r="AB2">
+        <v>235945000.0</v>
+      </c>
+      <c r="AC2">
+        <v>222871000.0</v>
+      </c>
+      <c r="AD2">
+        <v>206021000.0</v>
+      </c>
+      <c r="AE2">
+        <v>214972000.0</v>
+      </c>
+      <c r="AF2">
+        <v>199348000.0</v>
+      </c>
+      <c r="AG2">
+        <v>199921000.0</v>
+      </c>
+      <c r="AH2">
+        <v>135393000.0</v>
+      </c>
+      <c r="AI2">
+        <v>114627000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>113245000.0</v>
+      </c>
+      <c r="AK2">
+        <v>111010000.0</v>
+      </c>
+      <c r="AL2">
+        <v>94686000.0</v>
+      </c>
+      <c r="AM2">
+        <v>199272000.0</v>
+      </c>
+      <c r="AN2">
+        <v>199272000.0</v>
+      </c>
+      <c r="AO2">
+        <v>182373000.0</v>
+      </c>
+      <c r="AP2">
+        <v>173600000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>148312000.0</v>
+      </c>
+      <c r="AR2">
+        <v>154049000.0</v>
+      </c>
+      <c r="AS2">
+        <v>176547000.0</v>
+      </c>
+      <c r="AT2">
+        <v>142359000.0</v>
+      </c>
+      <c r="AU2">
+        <v>160444000.0</v>
+      </c>
+      <c r="AV2">
+        <v>124079000.0</v>
+      </c>
+      <c r="AW2">
+        <v>88632000.0</v>
+      </c>
+      <c r="AX2">
+        <v>84552000.0</v>
+      </c>
+      <c r="AY2">
+        <v>101304000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>86463000.0</v>
+      </c>
+      <c r="BA2">
+        <v>97442000.0</v>
+      </c>
+      <c r="BB2">
+        <v>87145000.0</v>
+      </c>
+      <c r="BC2">
+        <v>62211000.0</v>
+      </c>
+      <c r="BD2">
+        <v>58737000.0</v>
+      </c>
+      <c r="BE2">
+        <v>114593000.0</v>
+      </c>
+      <c r="BF2">
+        <v>112031000.0</v>
+      </c>
+      <c r="BG2">
+        <v>88886000.0</v>
+      </c>
+      <c r="BH2">
+        <v>89745000.0</v>
+      </c>
+      <c r="BI2">
+        <v>102556000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>94525000.0</v>
+      </c>
+      <c r="BK2">
+        <v>79363000.0</v>
+      </c>
+      <c r="BL2">
+        <v>91057000.0</v>
+      </c>
+      <c r="BM2">
+        <v>103535000.0</v>
+      </c>
+      <c r="BN2">
+        <v>115884000.0</v>
+      </c>
+      <c r="BO2">
+        <v>104595000.0</v>
+      </c>
+      <c r="BP2">
+        <v>65512000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>73134000.0</v>
+      </c>
+      <c r="BR2">
+        <v>56191000.0</v>
+      </c>
+      <c r="BS2">
+        <v>57274000.0</v>
+      </c>
+      <c r="BT2">
+        <v>27455000.0</v>
+      </c>
+      <c r="BU2">
+        <v>27427000.0</v>
+      </c>
+      <c r="BV2">
+        <v>1584000.0</v>
+      </c>
+      <c r="BW2">
+        <v>34309000.0</v>
+      </c>
+      <c r="BX2">
+        <v>54655000.0</v>
+      </c>
+      <c r="BY2">
+        <v>54655000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>62920000.0</v>
+      </c>
+      <c r="CA2">
+        <v>61818000.0</v>
+      </c>
+      <c r="CB2">
+        <v>63129000.0</v>
+      </c>
+      <c r="CC2">
+        <v>143000.0</v>
+      </c>
+      <c r="CD2">
+        <v>437000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:82">
+      <c r="A3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3">
+        <v>7991000</v>
+      </c>
+      <c r="C3">
+        <v>5387000</v>
+      </c>
+      <c r="D3">
+        <v>2427000</v>
+      </c>
+      <c r="E3">
+        <v>5342000</v>
+      </c>
+      <c r="F3">
+        <v>5475000</v>
+      </c>
+      <c r="G3">
+        <v>4003000</v>
+      </c>
+      <c r="H3">
+        <v>4063000</v>
+      </c>
+      <c r="I3">
+        <v>5335000</v>
+      </c>
+      <c r="J3">
+        <v>2997000</v>
+      </c>
+      <c r="K3">
+        <v>2273000</v>
+      </c>
+      <c r="L3">
+        <v>1028000</v>
+      </c>
+      <c r="M3">
+        <v>1119000</v>
+      </c>
+      <c r="N3">
+        <v>1416000</v>
+      </c>
+      <c r="O3">
+        <v>2459000</v>
+      </c>
+      <c r="P3">
+        <v>1086000</v>
+      </c>
+      <c r="Q3">
+        <v>1797000</v>
+      </c>
+      <c r="R3">
+        <v>918000</v>
+      </c>
+      <c r="S3">
+        <v>977000</v>
+      </c>
+      <c r="T3">
+        <v>791000</v>
+      </c>
+      <c r="U3">
+        <v>177000</v>
+      </c>
+      <c r="V3">
+        <v>342000</v>
+      </c>
+      <c r="W3">
+        <v>146000</v>
+      </c>
+      <c r="X3">
+        <v>747000</v>
+      </c>
+      <c r="Y3">
+        <v>958000</v>
+      </c>
+      <c r="Z3">
+        <v>1151000</v>
+      </c>
+      <c r="AA3">
+        <v>1608000</v>
+      </c>
+      <c r="AB3">
+        <v>832000</v>
+      </c>
+      <c r="AC3">
+        <v>1480000</v>
+      </c>
+      <c r="AD3">
+        <v>2413000</v>
+      </c>
+      <c r="AE3">
+        <v>2246000</v>
+      </c>
+      <c r="AF3">
+        <v>1783000</v>
+      </c>
+      <c r="AG3">
+        <v>1981000</v>
+      </c>
+      <c r="AH3">
+        <v>675000</v>
+      </c>
+      <c r="AI3">
+        <v>428000</v>
+      </c>
+      <c r="AJ3">
+        <v>967000</v>
+      </c>
+      <c r="AK3">
+        <v>928000</v>
+      </c>
+      <c r="AL3">
+        <v>788000</v>
+      </c>
+      <c r="AM3">
+        <v>788000</v>
+      </c>
+      <c r="AN3">
+        <v>898000</v>
+      </c>
+      <c r="AO3">
+        <v>1388000</v>
+      </c>
+      <c r="AP3">
+        <v>853000</v>
+      </c>
+      <c r="AQ3">
+        <v>1357000</v>
+      </c>
+      <c r="AR3">
+        <v>897000</v>
+      </c>
+      <c r="AS3">
+        <v>1193000</v>
+      </c>
+      <c r="AT3">
+        <v>1669000</v>
+      </c>
+      <c r="AU3">
+        <v>3229000</v>
+      </c>
+      <c r="AV3">
+        <v>2539000</v>
+      </c>
+      <c r="AW3">
+        <v>1426000</v>
+      </c>
+      <c r="AX3">
+        <v>976000</v>
+      </c>
+      <c r="AY3">
+        <v>3033000</v>
+      </c>
+      <c r="AZ3">
+        <v>2682000</v>
+      </c>
+      <c r="BA3">
+        <v>5111000</v>
+      </c>
+      <c r="BB3">
+        <v>7698000</v>
+      </c>
+      <c r="BC3">
+        <v>3415000</v>
+      </c>
+      <c r="BD3">
+        <v>2318000</v>
+      </c>
+      <c r="BE3">
+        <v>2388000</v>
+      </c>
+      <c r="BF3">
+        <v>2656000</v>
+      </c>
+      <c r="BG3">
+        <v>1955000</v>
+      </c>
+      <c r="BH3">
+        <v>2113000</v>
+      </c>
+      <c r="BI3">
+        <v>4359000</v>
+      </c>
+      <c r="BJ3">
+        <v>3524000</v>
+      </c>
+      <c r="BK3">
+        <v>7162000</v>
+      </c>
+      <c r="BL3">
+        <v>8163000</v>
+      </c>
+      <c r="BM3">
+        <v>3608000</v>
+      </c>
+      <c r="BN3">
+        <v>2167000</v>
+      </c>
+      <c r="BO3">
+        <v>1502000</v>
+      </c>
+      <c r="BP3">
+        <v>2394000</v>
+      </c>
+      <c r="BQ3">
+        <v>5985000</v>
+      </c>
+      <c r="BR3">
+        <v>5408000</v>
+      </c>
+      <c r="BS3">
+        <v>3694000</v>
+      </c>
+      <c r="BT3">
+        <v>8075000</v>
+      </c>
+      <c r="BU3">
+        <v>3169000</v>
+      </c>
+      <c r="BV3">
+        <v>5291000</v>
+      </c>
+      <c r="BW3">
+        <v>4210000</v>
+      </c>
+      <c r="BX3">
+        <v>3676000</v>
+      </c>
+      <c r="BY3">
+        <v>3676000</v>
+      </c>
+      <c r="BZ3">
+        <v>4613000</v>
+      </c>
+      <c r="CA3">
+        <v>4869000</v>
+      </c>
+      <c r="CB3">
+        <v>4937000</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:82">
+      <c r="A4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>21632000.0</v>
+      </c>
+      <c r="O4">
+        <v>-30582000.0</v>
+      </c>
+      <c r="P4">
+        <v>4372000.0</v>
+      </c>
+      <c r="Q4">
+        <v>42114000.0</v>
+      </c>
+      <c r="R4">
+        <v>8170000.0</v>
+      </c>
+      <c r="S4">
+        <v>-16537000.0</v>
+      </c>
+      <c r="T4">
+        <v>20734000.0</v>
+      </c>
+      <c r="U4">
+        <v>19193000.0</v>
+      </c>
+      <c r="V4">
+        <v>-96385000.0</v>
+      </c>
+      <c r="W4">
+        <v>-4143000.0</v>
+      </c>
+      <c r="X4">
+        <v>17951000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-7652000.0</v>
+      </c>
+      <c r="Z4">
+        <v>-60279000.0</v>
+      </c>
+      <c r="AA4">
+        <v>4771000.0</v>
+      </c>
+      <c r="AB4">
+        <v>7386000.0</v>
+      </c>
+      <c r="AC4">
+        <v>13074000.0</v>
+      </c>
+      <c r="AD4">
+        <v>16850000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-8951000.0</v>
+      </c>
+      <c r="AF4">
+        <v>15624000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-573000.0</v>
+      </c>
+      <c r="AH4">
+        <v>64528000.0</v>
+      </c>
+      <c r="AI4">
+        <v>20766000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>1382000.0</v>
+      </c>
+      <c r="AK4">
+        <v>2235000.0</v>
+      </c>
+      <c r="AL4">
+        <v>16324000.0</v>
+      </c>
+      <c r="AM4">
+        <v>16324000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-104586000.0</v>
+      </c>
+      <c r="AO4">
+        <v>16899000.0</v>
+      </c>
+      <c r="AP4">
+        <v>8773000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>25288000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-5737000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-22498000.0</v>
+      </c>
+      <c r="AT4">
+        <v>34188000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-18085000.0</v>
+      </c>
+      <c r="AV4">
+        <v>36365000.0</v>
+      </c>
+      <c r="AW4">
+        <v>35447000.0</v>
+      </c>
+      <c r="AX4">
+        <v>4080000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-16752000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>14841000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-10979000.0</v>
+      </c>
+      <c r="BB4">
+        <v>10297000.0</v>
+      </c>
+      <c r="BC4">
+        <v>24934000.0</v>
+      </c>
+      <c r="BD4">
+        <v>3474000.0</v>
+      </c>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4">
+        <v>23145000.0</v>
+      </c>
+      <c r="BH4">
+        <v>-859000.0</v>
+      </c>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+    </row>
+    <row r="5" spans="1:82">
+      <c r="A5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>8996000.0</v>
+      </c>
+      <c r="O5">
+        <v>-11319000.0</v>
+      </c>
+      <c r="P5">
+        <v>-1918000.0</v>
+      </c>
+      <c r="Q5">
+        <v>8101000.0</v>
+      </c>
+      <c r="R5">
+        <v>3942000.0</v>
+      </c>
+      <c r="S5">
+        <v>2541000.0</v>
+      </c>
+      <c r="T5">
+        <v>-5449000.0</v>
+      </c>
+      <c r="U5">
+        <v>9546000.0</v>
+      </c>
+      <c r="V5">
+        <v>1410000.0</v>
+      </c>
+      <c r="W5">
+        <v>1289000.0</v>
+      </c>
+      <c r="X5">
+        <v>-845000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3408000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-6030000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4231000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-6241000.0</v>
+      </c>
+      <c r="AC5">
+        <v>3048000.0</v>
+      </c>
+      <c r="AD5">
+        <v>652000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1517000.0</v>
+      </c>
+      <c r="AF5">
+        <v>1484000.0</v>
+      </c>
+      <c r="AG5">
+        <v>584000.0</v>
+      </c>
+      <c r="AH5">
+        <v>7475000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-10000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>9102000.0</v>
+      </c>
+      <c r="AK5">
+        <v>1460000.0</v>
+      </c>
+      <c r="AL5">
+        <v>485000.0</v>
+      </c>
+      <c r="AM5">
+        <v>485000.0</v>
+      </c>
+      <c r="AN5">
+        <v>4604000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-9436000.0</v>
+      </c>
+      <c r="AP5">
+        <v>3906000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-2271000.0</v>
+      </c>
+      <c r="AR5">
+        <v>4612000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-11486000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5227000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-6611000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14528000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-9191000.0</v>
+      </c>
+      <c r="AX5">
+        <v>2182000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-4112000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>6004000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-17563000.0</v>
+      </c>
+      <c r="BB5">
+        <v>615000.0</v>
+      </c>
+      <c r="BC5">
+        <v>78000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1063000.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>2362000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-1029000.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+    </row>
+    <row r="6" spans="1:82">
+      <c r="A6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6">
+        <v>11999000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28949000.0</v>
+      </c>
+      <c r="D6">
+        <v>-34244000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9592000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1919000.0</v>
+      </c>
+      <c r="G6">
+        <v>-12470000.0</v>
+      </c>
+      <c r="H6">
+        <v>-23857000.0</v>
+      </c>
+      <c r="I6">
+        <v>18338000.0</v>
+      </c>
+      <c r="J6">
+        <v>-86062000.0</v>
+      </c>
+      <c r="K6">
+        <v>-18322000.0</v>
+      </c>
+      <c r="L6">
+        <v>13521000.0</v>
+      </c>
+      <c r="M6">
+        <v>39233000.0</v>
+      </c>
+      <c r="N6">
+        <v>21632000.0</v>
+      </c>
+      <c r="O6">
+        <v>-30582000.0</v>
+      </c>
+      <c r="P6">
+        <v>4372000.0</v>
+      </c>
+      <c r="Q6">
+        <v>42114000.0</v>
+      </c>
+      <c r="R6">
+        <v>8170000.0</v>
+      </c>
+      <c r="S6">
+        <v>-16537000.0</v>
+      </c>
+      <c r="T6">
+        <v>20734000.0</v>
+      </c>
+      <c r="U6">
+        <v>19193000.0</v>
+      </c>
+      <c r="V6">
+        <v>-96385000.0</v>
+      </c>
+      <c r="W6">
+        <v>-4143000.0</v>
+      </c>
+      <c r="X6">
+        <v>17951000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-7652000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-60279000.0</v>
+      </c>
+      <c r="AA6">
+        <v>4771000.0</v>
+      </c>
+      <c r="AB6">
+        <v>7386000.0</v>
+      </c>
+      <c r="AC6">
+        <v>13074000.0</v>
+      </c>
+      <c r="AD6">
+        <v>16850000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-8951000.0</v>
+      </c>
+      <c r="AF6">
+        <v>15624000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-573000.0</v>
+      </c>
+      <c r="AH6">
+        <v>64528000.0</v>
+      </c>
+      <c r="AI6">
+        <v>20766000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1382000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2235000.0</v>
+      </c>
+      <c r="AL6">
+        <v>16324000.0</v>
+      </c>
+      <c r="AM6">
+        <v>16324000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-104586000.0</v>
+      </c>
+      <c r="AO6">
+        <v>16899000.0</v>
+      </c>
+      <c r="AP6">
+        <v>8773000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>25288000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-5737000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-22498000.0</v>
+      </c>
+      <c r="AT6">
+        <v>34188000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-18085000.0</v>
+      </c>
+      <c r="AV6">
+        <v>36365000.0</v>
+      </c>
+      <c r="AW6">
+        <v>35447000.0</v>
+      </c>
+      <c r="AX6">
+        <v>4080000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-16752000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>14841000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-10979000.0</v>
+      </c>
+      <c r="BB6">
+        <v>10297000.0</v>
+      </c>
+      <c r="BC6">
+        <v>24934000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3474000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-55856000.0</v>
+      </c>
+      <c r="BF6">
+        <v>2562000.0</v>
+      </c>
+      <c r="BG6">
+        <v>23145000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-859000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-12811000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>8031000.0</v>
+      </c>
+      <c r="BK6">
+        <v>15162000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-11694000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-12478000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-12349000.0</v>
+      </c>
+      <c r="BO6">
+        <v>11289000.0</v>
+      </c>
+      <c r="BP6">
+        <v>39083000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-7622000.0</v>
+      </c>
+      <c r="BR6">
+        <v>16943000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-1083000.0</v>
+      </c>
+      <c r="BT6">
+        <v>29819000.0</v>
+      </c>
+      <c r="BU6">
+        <v>28000.0</v>
+      </c>
+      <c r="BV6">
+        <v>25843000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-32725000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-20346000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-20346000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-8857000.0</v>
+      </c>
+      <c r="CA6">
+        <v>1102000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-1311000.0</v>
+      </c>
+      <c r="CC6">
+        <v>62986000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-294000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:82">
+      <c r="A7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B7">
+        <v>-5325000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5079000.0</v>
+      </c>
+      <c r="D7">
+        <v>-18612000.0</v>
+      </c>
+      <c r="E7">
+        <v>5709000.0</v>
+      </c>
+      <c r="F7">
+        <v>13469000.0</v>
+      </c>
+      <c r="G7">
+        <v>9431000.0</v>
+      </c>
+      <c r="H7">
+        <v>-22669000.0</v>
+      </c>
+      <c r="I7">
+        <v>24975000.0</v>
+      </c>
+      <c r="J7">
+        <v>16627000.0</v>
+      </c>
+      <c r="K7">
+        <v>-22113000.0</v>
+      </c>
+      <c r="L7">
+        <v>859000.0</v>
+      </c>
+      <c r="M7">
+        <v>24659000.0</v>
+      </c>
+      <c r="N7">
+        <v>1059000.0</v>
+      </c>
+      <c r="O7">
+        <v>-48034000.0</v>
+      </c>
+      <c r="P7">
+        <v>-11006000.0</v>
+      </c>
+      <c r="Q7">
+        <v>26279000.0</v>
+      </c>
+      <c r="R7">
+        <v>7553000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2658000.0</v>
+      </c>
+      <c r="T7">
+        <v>-760000.0</v>
+      </c>
+      <c r="U7">
+        <v>11844000.0</v>
+      </c>
+      <c r="V7">
+        <v>8807000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4192000.0</v>
+      </c>
+      <c r="X7">
+        <v>13835000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-13369000.0</v>
+      </c>
+      <c r="Z7">
+        <v>60899000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-26282000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-61144000.0</v>
+      </c>
+      <c r="AC7">
+        <v>1988000.0</v>
+      </c>
+      <c r="AD7">
+        <v>11067000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-7930000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-9449000.0</v>
+      </c>
+      <c r="AG7">
+        <v>2660000.0</v>
+      </c>
+      <c r="AH7">
+        <v>52692000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-33873000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-6155000.0</v>
+      </c>
+      <c r="AK7">
+        <v>1905000.0</v>
+      </c>
+      <c r="AL7">
+        <v>16008000.0</v>
+      </c>
+      <c r="AM7"/>
+      <c r="AN7">
+        <v>1868000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-9484000.0</v>
+      </c>
+      <c r="AP7">
+        <v>16894000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>27533000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-13223000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-52106000.0</v>
+      </c>
+      <c r="AT7">
+        <v>20552000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-12897000.0</v>
+      </c>
+      <c r="AV7">
+        <v>32342000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-6982000.0</v>
+      </c>
+      <c r="AX7">
+        <v>5647000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-35455000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>24084000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-22382000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-7335000.0</v>
+      </c>
+      <c r="BC7">
+        <v>18000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-24331000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3580000.0</v>
+      </c>
+      <c r="BF7">
+        <v>3752000.0</v>
+      </c>
+      <c r="BG7">
+        <v>17238000.0</v>
+      </c>
+      <c r="BH7">
+        <v>5958000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-24537000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>6917000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-2130000.0</v>
+      </c>
+      <c r="BL7">
+        <v>19738000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-10736000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-2790000.0</v>
+      </c>
+      <c r="BO7">
+        <v>2507000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-4292000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>2670000.0</v>
+      </c>
+      <c r="BR7">
+        <v>2052000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1876000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-2411000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-4443000.0</v>
+      </c>
+      <c r="BV7">
+        <v>8380000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1322000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-1880000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-1880000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-71000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-1021000.0</v>
+      </c>
+      <c r="CB7">
+        <v>4413000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-15412000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-53000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:82">
+      <c r="A8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-2647000.0</v>
+      </c>
+      <c r="O8">
+        <v>277000.0</v>
+      </c>
+      <c r="P8">
+        <v>-2474000.0</v>
+      </c>
+      <c r="Q8">
+        <v>13836000.0</v>
+      </c>
+      <c r="R8">
+        <v>-19518000.0</v>
+      </c>
+      <c r="S8">
+        <v>11326000.0</v>
+      </c>
+      <c r="T8">
+        <v>-2819000.0</v>
+      </c>
+      <c r="U8">
+        <v>4799000.0</v>
+      </c>
+      <c r="V8">
+        <v>-3401000.0</v>
+      </c>
+      <c r="W8">
+        <v>-5140000.0</v>
+      </c>
+      <c r="X8">
+        <v>15782000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-9060000.0</v>
+      </c>
+      <c r="Z8">
+        <v>98947000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-13628000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-94057000.0</v>
+      </c>
+      <c r="AC8">
+        <v>810000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-3935000.0</v>
+      </c>
+      <c r="AE8">
+        <v>421000.0</v>
+      </c>
+      <c r="AF8">
+        <v>3317000.0</v>
+      </c>
+      <c r="AG8">
+        <v>1168000.0</v>
+      </c>
+      <c r="AH8">
+        <v>42409000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-42919000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>700000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-1107000.0</v>
+      </c>
+      <c r="AL8">
+        <v>756000.0</v>
+      </c>
+      <c r="AM8">
+        <v>756000.0</v>
+      </c>
+      <c r="AN8">
+        <v>2273000.0</v>
+      </c>
+      <c r="AO8">
+        <v>5247000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-5353000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>32057000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-10476000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-26512000.0</v>
+      </c>
+      <c r="AT8">
+        <v>5068000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-8304000.0</v>
+      </c>
+      <c r="AV8">
+        <v>34757000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-17712000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-9790000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-2209000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>11751000.0</v>
+      </c>
+      <c r="BA8">
+        <v>851000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-4954000.0</v>
+      </c>
+      <c r="BC8">
+        <v>3054000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-9497000.0</v>
+      </c>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8">
+        <v>-4454000.0</v>
+      </c>
+      <c r="BH8">
+        <v>13560000.0</v>
+      </c>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+    </row>
+    <row r="9" spans="1:82">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9">
+        <v>-6791000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3917000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1576000.0</v>
+      </c>
+      <c r="E9">
+        <v>3079000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3021000.0</v>
+      </c>
+      <c r="G9">
+        <v>13974000.0</v>
+      </c>
+      <c r="H9">
+        <v>-5982000.0</v>
+      </c>
+      <c r="I9">
+        <v>19387000.0</v>
+      </c>
+      <c r="J9">
+        <v>-9052000.0</v>
+      </c>
+      <c r="K9">
+        <v>4045000.0</v>
+      </c>
+      <c r="L9">
+        <v>1073000.0</v>
+      </c>
+      <c r="M9">
+        <v>-919000.0</v>
+      </c>
+      <c r="N9">
+        <v>-2647000.0</v>
+      </c>
+      <c r="O9">
+        <v>277000.0</v>
+      </c>
+      <c r="P9">
+        <v>-2474000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13836000.0</v>
+      </c>
+      <c r="R9">
+        <v>-19553000.0</v>
+      </c>
+      <c r="S9">
+        <v>11341000.0</v>
+      </c>
+      <c r="T9">
+        <v>-2806000.0</v>
+      </c>
+      <c r="U9">
+        <v>11893000.0</v>
+      </c>
+      <c r="V9">
+        <v>-3374000.0</v>
+      </c>
+      <c r="W9">
+        <v>-4366000.0</v>
+      </c>
+      <c r="X9">
+        <v>20555000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-4059000.0</v>
+      </c>
+      <c r="Z9">
+        <v>93154000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-13628000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-101719000.0</v>
+      </c>
+      <c r="AC9">
+        <v>829000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-3933000.0</v>
+      </c>
+      <c r="AE9">
+        <v>400000.0</v>
+      </c>
+      <c r="AF9">
+        <v>3351000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1077000.0</v>
+      </c>
+      <c r="AH9">
+        <v>42516000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-42944000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>706000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1140000.0</v>
+      </c>
+      <c r="AL9">
+        <v>780000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-5613000.0</v>
+      </c>
+      <c r="AN9">
+        <v>2260000.0</v>
+      </c>
+      <c r="AO9">
+        <v>5273000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-5373000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>32131000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-10446000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-26529000.0</v>
+      </c>
+      <c r="AT9">
+        <v>4982000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-8287000.0</v>
+      </c>
+      <c r="AV9">
+        <v>34813000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-17693000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-9893000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-2224000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>11751000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1039000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-5263000.0</v>
+      </c>
+      <c r="BC9">
+        <v>3363000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-9606000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1949000.0</v>
+      </c>
+      <c r="BF9">
+        <v>5738000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-4454000.0</v>
+      </c>
+      <c r="BH9">
+        <v>13560000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-9830000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>4650000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-3424000.0</v>
+      </c>
+      <c r="BL9">
+        <v>8092000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-8315000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-3376000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1258000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-2973000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>1399000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-1343000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-2895000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1128000.0</v>
+      </c>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
+        <v>-3446000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-3446000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3989000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-610000.0</v>
+      </c>
+      <c r="CB9">
+        <v>3175000.0</v>
+      </c>
+      <c r="CC9">
+        <v>-20434000.0</v>
+      </c>
+      <c r="CD9"/>
+    </row>
+    <row r="10" spans="1:82">
+      <c r="A10" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10">
+        <v>-9822000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2037000.0</v>
+      </c>
+      <c r="D10">
+        <v>-15121000.0</v>
+      </c>
+      <c r="E10">
+        <v>3487000.0</v>
+      </c>
+      <c r="F10">
+        <v>17044000.0</v>
+      </c>
+      <c r="G10">
+        <v>-6021000.0</v>
+      </c>
+      <c r="H10">
+        <v>-3360000.0</v>
+      </c>
+      <c r="I10">
+        <v>4638000.0</v>
+      </c>
+      <c r="J10">
+        <v>26581000.0</v>
+      </c>
+      <c r="K10">
+        <v>-23119000.0</v>
+      </c>
+      <c r="L10">
+        <v>-6068000.0</v>
+      </c>
+      <c r="M10">
+        <v>40452000.0</v>
+      </c>
+      <c r="N10">
+        <v>1872000.0</v>
+      </c>
+      <c r="O10">
+        <v>-42473000.0</v>
+      </c>
+      <c r="P10">
+        <v>-9361000.0</v>
+      </c>
+      <c r="Q10">
+        <v>14187000.0</v>
+      </c>
+      <c r="R10">
+        <v>6036000.0</v>
+      </c>
+      <c r="S10">
+        <v>-10700000.0</v>
+      </c>
+      <c r="T10">
+        <v>16774000.0</v>
+      </c>
+      <c r="U10">
+        <v>9820000.0</v>
+      </c>
+      <c r="V10">
+        <v>-8236000.0</v>
+      </c>
+      <c r="W10">
+        <v>-11389000.0</v>
+      </c>
+      <c r="X10">
+        <v>-4802000.0</v>
+      </c>
+      <c r="Y10">
+        <v>13096000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-732000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3878000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5216000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-6673000.0</v>
+      </c>
+      <c r="AD10">
+        <v>17106000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-13926000.0</v>
+      </c>
+      <c r="AF10">
+        <v>8709000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-484000.0</v>
+      </c>
+      <c r="AH10">
+        <v>11997000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-15764000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-231000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-6634000.0</v>
+      </c>
+      <c r="AL10">
+        <v>14986000.0</v>
+      </c>
+      <c r="AM10">
+        <v>14986000.0</v>
+      </c>
+      <c r="AN10">
+        <v>218000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-4145000.0</v>
+      </c>
+      <c r="AP10">
+        <v>10769000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>11190000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-4950000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-30585000.0</v>
+      </c>
+      <c r="AT10">
+        <v>21616000.0</v>
+      </c>
+      <c r="AU10">
+        <v>8452000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-19087000.0</v>
+      </c>
+      <c r="AW10">
+        <v>13831000.0</v>
+      </c>
+      <c r="AX10">
+        <v>8157000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-24858000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-319000.0</v>
+      </c>
+      <c r="BA10">
+        <v>5528000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2934000.0</v>
+      </c>
+      <c r="BC10">
+        <v>20076000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-28710000.0</v>
+      </c>
+      <c r="BE10">
+        <v>7086000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-5721000.0</v>
+      </c>
+      <c r="BG10">
+        <v>24595000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-10513000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-13723000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-3340000.0</v>
+      </c>
+      <c r="BK10">
+        <v>823000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-3827000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-2011000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-106000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-2737000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>4901000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-6006000.0</v>
+      </c>
+      <c r="BS10">
+        <v>5497000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-3251000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-2343000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1060000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1497000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-4363000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-4363000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-3859000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-2735000.0</v>
+      </c>
+      <c r="CB10">
+        <v>4243000.0</v>
+      </c>
+      <c r="CC10">
+        <v>-1256000.0</v>
+      </c>
+      <c r="CD10"/>
+    </row>
+    <row r="11" spans="1:82">
+      <c r="A11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-9458000.0</v>
+      </c>
+      <c r="N11">
+        <v>-5551000.0</v>
+      </c>
+      <c r="O11">
+        <v>54000.0</v>
+      </c>
+      <c r="P11">
+        <v>3027000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-9273000.0</v>
+      </c>
+      <c r="R11">
+        <v>19670000.0</v>
+      </c>
+      <c r="S11">
+        <v>-1690000.0</v>
+      </c>
+      <c r="T11">
+        <v>-10918000.0</v>
+      </c>
+      <c r="U11">
+        <v>-10574000.0</v>
+      </c>
+      <c r="V11">
+        <v>18200000.0</v>
+      </c>
+      <c r="W11">
+        <v>11436000.0</v>
+      </c>
+      <c r="X11">
+        <v>3244000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-22972000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-30780000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3659000.0</v>
+      </c>
+      <c r="AB11">
+        <v>34830000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3327000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3505000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3805000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-15152000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-146000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-2540000.0</v>
+      </c>
+      <c r="AI11">
+        <v>23038000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-13489000.0</v>
+      </c>
+      <c r="AK11">
+        <v>7815000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-1096000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-1096000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-4019000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-4208000.0</v>
+      </c>
+      <c r="AP11">
+        <v>9387000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-11957000.0</v>
+      </c>
+      <c r="AR11">
+        <v>996000.0</v>
+      </c>
+      <c r="AS11">
+        <v>11433000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-15020000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-5657000.0</v>
+      </c>
+      <c r="AV11">
+        <v>6803000.0</v>
+      </c>
+      <c r="AW11">
+        <v>3777000.0</v>
+      </c>
+      <c r="AX11">
+        <v>5061000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-2707000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>7058000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-12524000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-5932000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-5420000.0</v>
+      </c>
+      <c r="BD11">
+        <v>13760000.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
+        <v>-3248000.0</v>
+      </c>
+      <c r="BH11">
+        <v>2680000.0</v>
+      </c>
+      <c r="BI11">
+        <v>6592000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>7867000.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+    </row>
+    <row r="12" spans="1:82">
+      <c r="A12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>6791000.0</v>
+      </c>
+      <c r="N12">
+        <v>13000.0</v>
+      </c>
+      <c r="O12">
+        <v>-5000.0</v>
+      </c>
+      <c r="P12">
+        <v>1490000.0</v>
+      </c>
+      <c r="Q12">
+        <v>808000.0</v>
+      </c>
+      <c r="R12">
+        <v>1487000.0</v>
+      </c>
+      <c r="S12">
+        <v>-2249000.0</v>
+      </c>
+      <c r="T12">
+        <v>1736000.0</v>
+      </c>
+      <c r="U12">
+        <v>-3298000.0</v>
+      </c>
+      <c r="V12">
+        <v>-2936000.0</v>
+      </c>
+      <c r="W12">
+        <v>-4402000.0</v>
+      </c>
+      <c r="X12">
+        <v>-2100000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-1703000.0</v>
+      </c>
+      <c r="Z12">
+        <v>721000.0</v>
+      </c>
+      <c r="AA12">
+        <v>29000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-4872000.0</v>
+      </c>
+      <c r="AC12">
+        <v>41000.0</v>
+      </c>
+      <c r="AD12">
+        <v>28000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-332000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3489000.0</v>
+      </c>
+      <c r="AG12">
+        <v>474000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-2136000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-3651000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-12040000.0</v>
+      </c>
+      <c r="AK12">
+        <v>649000.0</v>
+      </c>
+      <c r="AL12">
+        <v>764000.0</v>
+      </c>
+      <c r="AM12">
+        <v>764000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-1122000.0</v>
+      </c>
+      <c r="AO12">
+        <v>5063000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-3465000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-1083000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-2212000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4565000.0</v>
+      </c>
+      <c r="AT12">
+        <v>681000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-522000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-6331000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2374000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4388000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-2244000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-1670000.0</v>
+      </c>
+      <c r="BA12">
+        <v>85000.0</v>
+      </c>
+      <c r="BB12">
+        <v>17126000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-1807000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-659000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12">
+        <v>3670000.0</v>
+      </c>
+      <c r="BG12">
+        <v>-915000.0</v>
+      </c>
+      <c r="BH12">
+        <v>-412000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1123000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>4570000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1849000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1730000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12">
+        <v>774000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12">
+        <v>2576000.0</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12">
+        <v>484000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+    </row>
+    <row r="13" spans="1:82">
+      <c r="A13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-5429000.0</v>
+      </c>
+      <c r="N13">
+        <v>9284000.0</v>
+      </c>
+      <c r="O13">
+        <v>9284000.0</v>
+      </c>
+      <c r="P13">
+        <v>-3369000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1738000.0</v>
+      </c>
+      <c r="R13">
+        <v>1400000.0</v>
+      </c>
+      <c r="S13">
+        <v>-357000.0</v>
+      </c>
+      <c r="T13">
+        <v>-1447000.0</v>
+      </c>
+      <c r="U13">
+        <v>474000.0</v>
+      </c>
+      <c r="V13">
+        <v>2217000.0</v>
+      </c>
+      <c r="W13">
+        <v>48000.0</v>
+      </c>
+      <c r="X13">
+        <v>-5162000.0</v>
+      </c>
+      <c r="Y13">
+        <v>298000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1088000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2341000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-2328000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-1982000.0</v>
+      </c>
+      <c r="AD13">
+        <v>643000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1210000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-3326000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1081000.0</v>
+      </c>
+      <c r="AH13">
+        <v>36000.0</v>
+      </c>
+      <c r="AI13">
+        <v>5211000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-2201000.0</v>
+      </c>
+      <c r="AK13">
+        <v>813000.0</v>
+      </c>
+      <c r="AL13">
+        <v>485000.0</v>
+      </c>
+      <c r="AM13"/>
+      <c r="AN13">
+        <v>3538000.0</v>
+      </c>
+      <c r="AO13">
+        <v>564000.0</v>
+      </c>
+      <c r="AP13">
+        <v>2091000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>-3757000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1207000.0</v>
+      </c>
+      <c r="AS13">
+        <v>-5195000.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+    </row>
+    <row r="14" spans="1:82">
+      <c r="A14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B14">
+        <v>2774000.0</v>
+      </c>
+      <c r="C14">
+        <v>2557000.0</v>
+      </c>
+      <c r="D14">
+        <v>2514000.0</v>
+      </c>
+      <c r="E14">
+        <v>2404000.0</v>
+      </c>
+      <c r="F14">
+        <v>2411000.0</v>
+      </c>
+      <c r="G14">
+        <v>2328000.0</v>
+      </c>
+      <c r="H14">
+        <v>2285000.0</v>
+      </c>
+      <c r="I14">
+        <v>2163000.0</v>
+      </c>
+      <c r="J14">
+        <v>2145000.0</v>
+      </c>
+      <c r="K14">
+        <v>2615000.0</v>
+      </c>
+      <c r="L14">
+        <v>2612000.0</v>
+      </c>
+      <c r="M14">
+        <v>2581000.0</v>
+      </c>
+      <c r="N14">
+        <v>2604000.0</v>
+      </c>
+      <c r="O14">
+        <v>2551000.0</v>
+      </c>
+      <c r="P14">
+        <v>2604000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2574000.0</v>
+      </c>
+      <c r="R14">
+        <v>2706000.0</v>
+      </c>
+      <c r="S14">
+        <v>2570000.0</v>
+      </c>
+      <c r="T14">
+        <v>2565000.0</v>
+      </c>
+      <c r="U14">
+        <v>2656000.0</v>
+      </c>
+      <c r="V14">
+        <v>2623000.0</v>
+      </c>
+      <c r="W14">
+        <v>2608000.0</v>
+      </c>
+      <c r="X14">
+        <v>2596000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2692000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2858000.0</v>
+      </c>
+      <c r="AA14">
+        <v>3004000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2995000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3620000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2747000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2725000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2725000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2732000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2756000.0</v>
+      </c>
+      <c r="AI14">
+        <v>2756000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2882000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2927000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2912000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2948000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2896000.0</v>
+      </c>
+      <c r="AO14">
+        <v>2859000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2703000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2635000.0</v>
+      </c>
+      <c r="AR14">
+        <v>2622000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2711000.0</v>
+      </c>
+      <c r="AT14">
+        <v>2604000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2571000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2301000.0</v>
+      </c>
+      <c r="AW14">
+        <v>2259000.0</v>
+      </c>
+      <c r="AX14">
+        <v>2195000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2167000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2360000.0</v>
+      </c>
+      <c r="BA14">
+        <v>2266000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2666000.0</v>
+      </c>
+      <c r="BC14">
+        <v>2726000.0</v>
+      </c>
+      <c r="BD14">
+        <v>2658000.0</v>
+      </c>
+      <c r="BE14">
+        <v>2665000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2611000.0</v>
+      </c>
+      <c r="BG14">
+        <v>2594000.0</v>
+      </c>
+      <c r="BH14">
+        <v>2584000.0</v>
+      </c>
+      <c r="BI14">
+        <v>2747000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2467000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1973000.0</v>
+      </c>
+      <c r="BL14">
+        <v>1911000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1927000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1834000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1866000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1937000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1972000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1910000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1866000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1769000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1620000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1437000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1448000.0</v>
+      </c>
+      <c r="BX14">
+        <v>1295000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1295000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1261000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1153000.0</v>
+      </c>
+      <c r="CB14">
+        <v>974000.0</v>
+      </c>
+      <c r="CC14">
+        <v>630000.0</v>
+      </c>
+      <c r="CD14"/>
+    </row>
+    <row r="15" spans="1:82">
+      <c r="A15" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15">
+        <v>439000.0</v>
+      </c>
+      <c r="C15">
+        <v>2632000.0</v>
+      </c>
+      <c r="D15">
+        <v>2629000.0</v>
+      </c>
+      <c r="E15">
+        <v>2628000.0</v>
+      </c>
+      <c r="F15">
+        <v>2628000.0</v>
+      </c>
+      <c r="G15">
+        <v>2628000.0</v>
+      </c>
+      <c r="H15">
+        <v>2626000.0</v>
+      </c>
+      <c r="I15">
+        <v>2625000.0</v>
+      </c>
+      <c r="J15">
+        <v>112034000.0</v>
+      </c>
+      <c r="K15">
+        <v>2626000.0</v>
+      </c>
+      <c r="L15">
+        <v>2626000.0</v>
+      </c>
+      <c r="M15">
+        <v>2626000.0</v>
+      </c>
+      <c r="N15">
+        <v>2625000.0</v>
+      </c>
+      <c r="O15">
+        <v>2626000.0</v>
+      </c>
+      <c r="P15">
+        <v>2626000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2626000.0</v>
+      </c>
+      <c r="R15">
+        <v>2625000.0</v>
+      </c>
+      <c r="S15">
+        <v>2626000.0</v>
+      </c>
+      <c r="T15">
+        <v>2622000.0</v>
+      </c>
+      <c r="U15">
+        <v>2626000.0</v>
+      </c>
+      <c r="V15">
+        <v>112034000.0</v>
+      </c>
+      <c r="W15">
+        <v>2624000.0</v>
+      </c>
+      <c r="X15">
+        <v>2625000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2624000.0</v>
+      </c>
+      <c r="Z15">
+        <v>133854999.0</v>
+      </c>
+      <c r="AA15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2626000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2625000.0</v>
+      </c>
+      <c r="AN15">
+        <v>102813000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2624000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2623000.0</v>
+      </c>
+      <c r="AW15">
+        <v>5247000.0</v>
+      </c>
+      <c r="AX15">
+        <v>5247000.0</v>
+      </c>
+      <c r="AY15">
+        <v>5233000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>5201000.0</v>
+      </c>
+      <c r="BA15">
+        <v>15603000.0</v>
+      </c>
+      <c r="BB15">
+        <v>4767000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4767000.0</v>
+      </c>
+      <c r="BD15">
+        <v>4767000.0</v>
+      </c>
+      <c r="BE15">
+        <v>54142000.0</v>
+      </c>
+      <c r="BF15">
+        <v>4132000.0</v>
+      </c>
+      <c r="BG15">
+        <v>4132000.0</v>
+      </c>
+      <c r="BH15">
+        <v>4132000.0</v>
+      </c>
+      <c r="BI15">
+        <v>4128000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>4130000.0</v>
+      </c>
+      <c r="BK15">
+        <v>3997000.0</v>
+      </c>
+      <c r="BL15">
+        <v>3999000.0</v>
+      </c>
+      <c r="BM15">
+        <v>7996000.0</v>
+      </c>
+      <c r="BN15">
+        <v>7995000.0</v>
+      </c>
+      <c r="BO15">
+        <v>15062000.0</v>
+      </c>
+      <c r="BP15"/>
+      <c r="BQ15">
+        <v>8457000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+    </row>
+    <row r="16" spans="1:82">
+      <c r="A16" t="s">
+        <v>190</v>
+      </c>
+      <c r="B16">
+        <v>34366000.0</v>
+      </c>
+      <c r="C16">
+        <v>22367000.0</v>
+      </c>
+      <c r="D16">
+        <v>51316000.0</v>
+      </c>
+      <c r="E16">
+        <v>85560000.0</v>
+      </c>
+      <c r="F16">
+        <v>95152000.0</v>
+      </c>
+      <c r="G16">
+        <v>97071000.0</v>
+      </c>
+      <c r="H16">
+        <v>109541000.0</v>
+      </c>
+      <c r="I16">
+        <v>133398000.0</v>
+      </c>
+      <c r="J16">
+        <v>115060000.0</v>
+      </c>
+      <c r="K16">
+        <v>201122000.0</v>
+      </c>
+      <c r="L16">
+        <v>219444000.0</v>
+      </c>
+      <c r="M16">
+        <v>205923000.0</v>
+      </c>
+      <c r="N16">
+        <v>166690000.0</v>
+      </c>
+      <c r="O16">
+        <v>145058000.0</v>
+      </c>
+      <c r="P16">
+        <v>175640000.0</v>
+      </c>
+      <c r="Q16">
+        <v>171268000.0</v>
+      </c>
+      <c r="R16">
+        <v>129154000.0</v>
+      </c>
+      <c r="S16">
+        <v>120984000.0</v>
+      </c>
+      <c r="T16">
+        <v>137521000.0</v>
+      </c>
+      <c r="U16">
+        <v>116787000.0</v>
+      </c>
+      <c r="V16">
+        <v>97594000.0</v>
+      </c>
+      <c r="W16">
+        <v>193979000.0</v>
+      </c>
+      <c r="X16">
+        <v>198122000.0</v>
+      </c>
+      <c r="Y16">
+        <v>180171000.0</v>
+      </c>
+      <c r="Z16">
+        <v>187823000.0</v>
+      </c>
+      <c r="AA16">
+        <v>248102000.0</v>
+      </c>
+      <c r="AB16">
+        <v>243331000.0</v>
+      </c>
+      <c r="AC16">
+        <v>235945000.0</v>
+      </c>
+      <c r="AD16">
+        <v>222871000.0</v>
+      </c>
+      <c r="AE16">
+        <v>206021000.0</v>
+      </c>
+      <c r="AF16">
+        <v>214972000.0</v>
+      </c>
+      <c r="AG16">
+        <v>199348000.0</v>
+      </c>
+      <c r="AH16">
+        <v>199921000.0</v>
+      </c>
+      <c r="AI16">
+        <v>135393000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>114627000.0</v>
+      </c>
+      <c r="AK16">
+        <v>113245000.0</v>
+      </c>
+      <c r="AL16">
+        <v>111010000.0</v>
+      </c>
+      <c r="AM16">
+        <v>94686000.0</v>
+      </c>
+      <c r="AN16">
+        <v>94686000.0</v>
+      </c>
+      <c r="AO16">
+        <v>199272000.0</v>
+      </c>
+      <c r="AP16">
+        <v>182373000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>173600000.0</v>
+      </c>
+      <c r="AR16">
+        <v>148312000.0</v>
+      </c>
+      <c r="AS16">
+        <v>154049000.0</v>
+      </c>
+      <c r="AT16">
+        <v>176547000.0</v>
+      </c>
+      <c r="AU16">
+        <v>142359000.0</v>
+      </c>
+      <c r="AV16">
+        <v>160444000.0</v>
+      </c>
+      <c r="AW16">
+        <v>124079000.0</v>
+      </c>
+      <c r="AX16">
+        <v>88632000.0</v>
+      </c>
+      <c r="AY16">
+        <v>84552000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>101304000.0</v>
+      </c>
+      <c r="BA16">
+        <v>86463000.0</v>
+      </c>
+      <c r="BB16">
+        <v>97442000.0</v>
+      </c>
+      <c r="BC16">
+        <v>87145000.0</v>
+      </c>
+      <c r="BD16">
+        <v>62211000.0</v>
+      </c>
+      <c r="BE16">
+        <v>58737000.0</v>
+      </c>
+      <c r="BF16">
+        <v>114593000.0</v>
+      </c>
+      <c r="BG16">
+        <v>112031000.0</v>
+      </c>
+      <c r="BH16">
+        <v>88886000.0</v>
+      </c>
+      <c r="BI16">
+        <v>89745000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>102556000.0</v>
+      </c>
+      <c r="BK16">
+        <v>94525000.0</v>
+      </c>
+      <c r="BL16">
+        <v>79363000.0</v>
+      </c>
+      <c r="BM16">
+        <v>91057000.0</v>
+      </c>
+      <c r="BN16">
+        <v>103535000.0</v>
+      </c>
+      <c r="BO16">
+        <v>115884000.0</v>
+      </c>
+      <c r="BP16">
+        <v>104595000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>65512000.0</v>
+      </c>
+      <c r="BR16">
+        <v>73134000.0</v>
+      </c>
+      <c r="BS16">
+        <v>56191000.0</v>
+      </c>
+      <c r="BT16">
+        <v>57274000.0</v>
+      </c>
+      <c r="BU16">
+        <v>27455000.0</v>
+      </c>
+      <c r="BV16">
+        <v>27427000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1584000.0</v>
+      </c>
+      <c r="BX16">
+        <v>34309000.0</v>
+      </c>
+      <c r="BY16">
+        <v>34309000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>54063000.0</v>
+      </c>
+      <c r="CA16">
+        <v>62920000.0</v>
+      </c>
+      <c r="CB16">
+        <v>61818000.0</v>
+      </c>
+      <c r="CC16">
+        <v>63129000.0</v>
+      </c>
+      <c r="CD16">
+        <v>143000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>191</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7406,22790 +29912,520 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
     </row>
     <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>38</v>
-[...14 lines deleted...]
-      <c r="O18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>10778000.0</v>
+      </c>
+      <c r="C18">
+        <v>-25383000.0</v>
+      </c>
+      <c r="D18">
+        <v>-29863000.0</v>
+      </c>
+      <c r="E18">
+        <v>-6458000.0</v>
+      </c>
+      <c r="F18">
+        <v>-263000.0</v>
+      </c>
+      <c r="G18">
+        <v>-9398000.0</v>
+      </c>
+      <c r="H18">
+        <v>-20676000.0</v>
+      </c>
+      <c r="I18">
+        <v>20492000.0</v>
+      </c>
+      <c r="J18">
+        <v>24802000.0</v>
+      </c>
+      <c r="K18">
+        <v>-14484000.0</v>
+      </c>
+      <c r="L18">
+        <v>20481000.0</v>
+      </c>
+      <c r="M18">
+        <v>35714000.0</v>
+      </c>
+      <c r="N18">
+        <v>-5963000.0</v>
+      </c>
+      <c r="O18">
+        <v>-32269000.0</v>
+      </c>
       <c r="P18">
-        <v>1569000.0</v>
+        <v>7238000.0</v>
       </c>
       <c r="Q18">
-        <v>167000.0</v>
+        <v>44240000.0</v>
       </c>
       <c r="R18">
-        <v>1138000.0</v>
+        <v>7748000.0</v>
       </c>
       <c r="S18">
-        <v>1870000.0</v>
+        <v>-11553000.0</v>
       </c>
       <c r="T18">
-        <v>128000.0</v>
-[...2 lines deleted...]
-      <c r="V18"/>
+        <v>23466000.0</v>
+      </c>
+      <c r="U18">
+        <v>21999000.0</v>
+      </c>
+      <c r="V18">
+        <v>11656000.0</v>
+      </c>
       <c r="W18">
-        <v>12332000.0</v>
+        <v>-14493000.0</v>
       </c>
       <c r="X18">
-        <v>11969000.0</v>
+        <v>19080000.0</v>
       </c>
       <c r="Y18">
-        <v>13620000.0</v>
+        <v>-8583000.0</v>
       </c>
       <c r="Z18">
-        <v>12859000.0</v>
+        <v>79016000.0</v>
       </c>
       <c r="AA18">
-        <v>12965000.0</v>
+        <v>2426000.0</v>
       </c>
       <c r="AB18">
-        <v>17813000.0</v>
+        <v>9448000.0</v>
       </c>
       <c r="AC18">
-        <v>17640000.0</v>
-[...1 lines deleted...]
-      <c r="AD18"/>
+        <v>9351000.0</v>
+      </c>
+      <c r="AD18">
+        <v>14403000.0</v>
+      </c>
       <c r="AE18">
-        <v>18026000.0</v>
+        <v>-5535000.0</v>
       </c>
       <c r="AF18">
-        <v>17430000.0</v>
+        <v>4661000.0</v>
       </c>
       <c r="AG18">
-        <v>17160000.0</v>
+        <v>11828000.0</v>
       </c>
       <c r="AH18">
-        <v>144000.0</v>
+        <v>60845000.0</v>
       </c>
       <c r="AI18">
-        <v>180000.0</v>
+        <v>3412000.0</v>
       </c>
       <c r="AJ18">
-        <v>46254000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="AK18">
-        <v>46727000.0</v>
+        <v>7553000.0</v>
       </c>
       <c r="AL18">
-        <v>46727000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18889000.0</v>
+      </c>
+      <c r="AM18"/>
       <c r="AN18">
-        <v>325000.0</v>
+        <v>7384000.0</v>
       </c>
       <c r="AO18">
-        <v>41248000.0</v>
+        <v>12708000.0</v>
       </c>
       <c r="AP18">
-        <v>45168000.0</v>
+        <v>29998000.0</v>
       </c>
       <c r="AQ18">
-        <v>18033000.0</v>
+        <v>43474000.0</v>
       </c>
       <c r="AR18">
-        <v>45025000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AS18">
-        <v>45623000.0</v>
+        <v>-21492000.0</v>
       </c>
       <c r="AT18">
-        <v>46329000.0</v>
+        <v>23393000.0</v>
       </c>
       <c r="AU18">
-        <v>46473000.0</v>
+        <v>-9471000.0</v>
       </c>
       <c r="AV18">
-        <v>46368000.0</v>
+        <v>38563000.0</v>
       </c>
       <c r="AW18">
-        <v>44621000.0</v>
+        <v>24040000.0</v>
       </c>
       <c r="AX18">
-        <v>42919000.0</v>
+        <v>22668000.0</v>
       </c>
       <c r="AY18">
-        <v>42561000.0</v>
+        <v>-31649000.0</v>
       </c>
       <c r="AZ18">
-        <v>42771000.0</v>
+        <v>28776000.0</v>
       </c>
       <c r="BA18">
-        <v>42279000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="BB18">
-        <v>55939000.0</v>
+        <v>20054000.0</v>
       </c>
       <c r="BC18">
-        <v>56697000.0</v>
+        <v>33448000.0</v>
       </c>
       <c r="BD18">
-        <v>57721000.0</v>
+        <v>-9653000.0</v>
       </c>
       <c r="BE18">
-        <v>56942000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="BF18">
-        <v>57729000.0</v>
+        <v>16093000.0</v>
       </c>
       <c r="BG18">
-        <v>56887000.0</v>
+        <v>27452000.0</v>
       </c>
       <c r="BH18">
-        <v>57762000.0</v>
+        <v>11870000.0</v>
       </c>
       <c r="BI18">
-        <v>58778000.0</v>
+        <v>-14041000.0</v>
       </c>
       <c r="BJ18">
-        <v>56657000.0</v>
-[...20 lines deleted...]
-      <c r="CD18"/>
+        <v>21792000.0</v>
+      </c>
+      <c r="BK18">
+        <v>4667000.0</v>
+      </c>
+      <c r="BL18">
+        <v>14803000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-3278000.0</v>
+      </c>
+      <c r="BN18">
+        <v>7528000.0</v>
+      </c>
+      <c r="BO18">
+        <v>4931000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-1013000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>4441000.0</v>
+      </c>
+      <c r="BR18">
+        <v>5337000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-1630000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-5427000.0</v>
+      </c>
+      <c r="BU18">
+        <v>6077000.0</v>
+      </c>
+      <c r="BV18">
+        <v>12131000.0</v>
+      </c>
+      <c r="BW18">
+        <v>87000.0</v>
+      </c>
+      <c r="BX18">
+        <v>1634000.0</v>
+      </c>
+      <c r="BY18">
+        <v>1634000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>6154000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-1330000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-140000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-13501000.0</v>
+      </c>
+      <c r="CD18">
+        <v>1098000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...50 lines deleted...]
-      <c r="BD19"/>
+      <c r="E19">
+        <v>-5841000.0</v>
+      </c>
+      <c r="F19">
+        <v>-4503000.0</v>
+      </c>
+      <c r="G19">
+        <v>-4082000.0</v>
+      </c>
+      <c r="H19">
+        <v>-4618000.0</v>
+      </c>
+      <c r="I19">
+        <v>-4864000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1827000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3485000.0</v>
+      </c>
+      <c r="L19">
+        <v>-5362000.0</v>
+      </c>
+      <c r="M19">
+        <v>5026000.0</v>
+      </c>
+      <c r="N19">
+        <v>30220000.0</v>
+      </c>
+      <c r="O19">
+        <v>4327000.0</v>
+      </c>
+      <c r="P19">
+        <v>-240000.0</v>
+      </c>
+      <c r="Q19">
+        <v>495000.0</v>
+      </c>
+      <c r="R19">
+        <v>2129000.0</v>
+      </c>
+      <c r="S19">
+        <v>-2414000.0</v>
+      </c>
+      <c r="T19">
+        <v>-107000.0</v>
+      </c>
+      <c r="U19">
+        <v>-180000.0</v>
+      </c>
+      <c r="V19">
+        <v>5623000.0</v>
+      </c>
+      <c r="W19">
+        <v>12974000.0</v>
+      </c>
+      <c r="X19">
+        <v>630000.0</v>
+      </c>
+      <c r="Y19">
+        <v>3501000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-5440000.0</v>
+      </c>
+      <c r="AA19">
+        <v>5396000.0</v>
+      </c>
+      <c r="AB19">
+        <v>563000.0</v>
+      </c>
+      <c r="AC19">
+        <v>6347000.0</v>
+      </c>
+      <c r="AD19">
+        <v>5064000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-797000.0</v>
+      </c>
+      <c r="AF19">
+        <v>13589000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-9603000.0</v>
+      </c>
+      <c r="AH19">
+        <v>6287000.0</v>
+      </c>
+      <c r="AI19">
+        <v>19978000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>2036000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-2554000.0</v>
+      </c>
+      <c r="AL19">
+        <v>69000.0</v>
+      </c>
+      <c r="AM19">
+        <v>69000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-9157000.0</v>
+      </c>
+      <c r="AO19">
+        <v>6625000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-18551000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-15561000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-3225000.0</v>
+      </c>
+      <c r="AS19">
+        <v>1584000.0</v>
+      </c>
+      <c r="AT19">
+        <v>13887000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-5269000.0</v>
+      </c>
+      <c r="AV19">
+        <v>447000.0</v>
+      </c>
+      <c r="AW19">
+        <v>16576000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-13193000.0</v>
+      </c>
+      <c r="AY19">
+        <v>20085000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-8724000.0</v>
+      </c>
+      <c r="BA19">
+        <v>4604000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-5085000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-3747000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-1398000.0</v>
+      </c>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19"/>
-      <c r="BH19"/>
+      <c r="BG19">
+        <v>-207000.0</v>
+      </c>
+      <c r="BH19">
+        <v>-8708000.0</v>
+      </c>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
     </row>
     <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-      <c r="Q20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20"/>
-[...22454 lines deleted...]
-      </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -30206,2210 +30442,2237 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-14000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>119000.0</v>
       </c>
       <c r="Y21">
         <v>119000.0</v>
       </c>
       <c r="Z21">
+        <v>119000.0</v>
+      </c>
+      <c r="AA21">
         <v>-477000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-721000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22">
+        <v>11370000.0</v>
+      </c>
+      <c r="C22">
         <v>-20582000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12011000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9327000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10416000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17643000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2797000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1195000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9571000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4330000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23384000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2776000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9859000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21081000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14933000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15780000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3104000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-12398000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22345000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9202000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3481000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8773000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5472000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6890000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15159000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19043000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>72373000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6622000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3687000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5499000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1836000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9445000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1523000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>40354000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15947000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>834000.0</v>
       </c>
       <c r="AL22">
         <v>834000.0</v>
       </c>
       <c r="AM22">
+        <v>834000.0</v>
+      </c>
+      <c r="AN22">
         <v>3396000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18680000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12868000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>14224000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10569000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>29647000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4850000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3793000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8131000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>30128000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11451000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5347000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6274000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>26531000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15297000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18156000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14050000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6169000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12549000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8473000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7113000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10621000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12733000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8439000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2716000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10121000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6551000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2763000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3659000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3937000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>7384000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2850000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2821000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8213000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5389000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6160000.0</v>
       </c>
       <c r="BX22">
         <v>6160000.0</v>
       </c>
       <c r="BY22">
+        <v>6160000.0</v>
+      </c>
+      <c r="BZ22">
         <v>3343000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2907000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-2040000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1753000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1151000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>2177000.0</v>
+      </c>
+      <c r="C23">
         <v>-2624000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-365000.0</v>
       </c>
       <c r="F23">
         <v>-365000.0</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>-365000.0</v>
       </c>
       <c r="H23">
+        <v>0.0</v>
+      </c>
+      <c r="I23">
         <v>-4864000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1827000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3485000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5026000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28804000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-14000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1326000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1297000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2129000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3335000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2626000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>231000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12828000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>119000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2624000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-6591000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-477000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-269000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2659000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3038000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>176000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-176000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5632000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19550000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="AL23">
         <v>-9000.0</v>
       </c>
       <c r="AM23">
+        <v>-9000.0</v>
+      </c>
+      <c r="AN23">
         <v>-10055000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>190000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-51000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-189000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>27000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-469000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-721000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-22000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>24601000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-151000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>45000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-10000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-45000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>40000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7162000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3716000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>85000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>13000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BH23">
         <v>8000.0</v>
       </c>
       <c r="BI23">
+        <v>8000.0</v>
+      </c>
+      <c r="BJ23">
         <v>-13155000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-8433000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-30696000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-4848000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-332000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-878000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-8075000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-8871000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-385000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-3147000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>27171000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-19657000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>957000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-37022000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-25656000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-962000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-19624000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2437000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-50000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>159806000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1392000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24">
+        <v>1660000.0</v>
+      </c>
+      <c r="C24">
         <v>-934000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1748000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-499000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>972000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-79000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-555000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>471000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1170000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1212000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1343000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>40692000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34547000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4327000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>949000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>383000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>56000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1768000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-458000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1861000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-106000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-54000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2931000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4753000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1558000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-111000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1480000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2405000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2241000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-21447000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1979000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-655000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>901000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-967000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-924000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-788000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-1223000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1388000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-853000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1357000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1349000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1187000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1669000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3229000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4937000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1348000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-3033000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1435000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-5109000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-7643000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3415000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1605000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-3600000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2866000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1367000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1050000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-4330000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3766000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-4185000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>16201000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-23375000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-3166000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-344000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>353000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>773000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-194000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-17702000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2099000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>20771000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-23807000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-5092000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-3774000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-1121000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-82619000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>9659000.0</v>
+      </c>
+      <c r="C25">
         <v>3106000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>210000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-94000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-516000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>263000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>573000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-199000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-544000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2309000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5346000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6817000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5403000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3360000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-59000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2464000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2629000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1629000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1783000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1566000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>412000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2417000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2188000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>530000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8242000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>928000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="AD25">
         <v>43000.0</v>
       </c>
       <c r="AE25">
+        <v>43000.0</v>
+      </c>
+      <c r="AF25">
         <v>8940000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1411000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5939000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3116000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2467000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-273000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-348000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>1406000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2408000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2183000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1109000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4574000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4011000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3310000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>441000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3682000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3655000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-26000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AZ25">
         <v>6000.0</v>
       </c>
       <c r="BA25">
         <v>6000.0</v>
       </c>
       <c r="BB25">
         <v>6000.0</v>
       </c>
       <c r="BC25">
         <v>6000.0</v>
       </c>
       <c r="BD25">
+        <v>6000.0</v>
+      </c>
+      <c r="BE25">
         <v>-4268000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1722000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10490000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5853000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13084000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12625000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3547000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1474000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-982000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4100000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-703000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>53000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>717000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-601000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-776000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>469000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>769000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1471000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1276000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-753000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-754000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1403000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1865000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2822000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>158000.0</v>
       </c>
-      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="U26">
         <v>231000.0</v>
       </c>
-      <c r="V26"/>
+      <c r="V26">
+        <v>231000.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-176000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-113000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-8000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>94686000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-69000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-2000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-53000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-98000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>-22000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-121000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-54000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-45000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>19292000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-255000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>72000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27">
+        <v>224000.0</v>
+      </c>
+      <c r="C27">
         <v>305000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>320000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>226000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>236000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>226000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>246000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>91000.0</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
         <v>22000.0</v>
       </c>
-      <c r="K27">
-[...1 lines deleted...]
-      </c>
       <c r="L27">
+        <v>0.0</v>
+      </c>
+      <c r="M27">
         <v>-2543000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1610000.0</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
         <v>0.0</v>
       </c>
       <c r="P27">
+        <v>0.0</v>
+      </c>
+      <c r="Q27">
         <v>46000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>-1660000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1750000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1535000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>380000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-49000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-2220000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>498000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>49000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>885000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-698000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-3211000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="AG27">
         <v>107000.0</v>
       </c>
       <c r="AH27">
         <v>107000.0</v>
       </c>
       <c r="AI27">
+        <v>107000.0</v>
+      </c>
+      <c r="AJ27">
         <v>120000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>128000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>273000.0</v>
       </c>
-      <c r="AL27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM27"/>
       <c r="AN27">
         <v>477000.0</v>
       </c>
       <c r="AO27">
         <v>477000.0</v>
       </c>
       <c r="AP27">
         <v>477000.0</v>
       </c>
       <c r="AQ27">
         <v>477000.0</v>
       </c>
       <c r="AR27">
+        <v>477000.0</v>
+      </c>
+      <c r="AS27">
         <v>612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477000.0</v>
       </c>
       <c r="AT27">
         <v>477000.0</v>
       </c>
       <c r="AU27">
         <v>477000.0</v>
       </c>
       <c r="AV27">
+        <v>477000.0</v>
+      </c>
+      <c r="AW27">
         <v>460000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>776000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>204000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>458000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-774000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>17858000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-2248000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1264000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-22000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>22000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-8054000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-7364000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-10990000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-12401000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>1553000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>-64000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>873000.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>-366000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>863000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>377000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-68000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>44000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>-439000.0</v>
+      </c>
+      <c r="C28">
         <v>-2632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2633000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2635000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2628000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2993000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2626000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2625000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-112034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2626000.0</v>
       </c>
       <c r="K28">
         <v>-2626000.0</v>
       </c>
       <c r="L28">
         <v>-2626000.0</v>
       </c>
       <c r="M28">
+        <v>-2626000.0</v>
+      </c>
+      <c r="N28">
         <v>-2625000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2626000.0</v>
       </c>
       <c r="P28">
         <v>-2626000.0</v>
       </c>
       <c r="Q28">
+        <v>-2626000.0</v>
+      </c>
+      <c r="R28">
         <v>-2625000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2626000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2626000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-111803000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2624000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2506000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2624000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-133854999.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3101000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2625000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2624000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2625000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2624000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2626000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2624000.0</v>
       </c>
       <c r="AH28">
         <v>-2624000.0</v>
       </c>
       <c r="AI28">
+        <v>-2624000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-2594000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2634000.0</v>
       </c>
       <c r="AL28">
         <v>-2634000.0</v>
       </c>
       <c r="AM28">
+        <v>-2634000.0</v>
+      </c>
+      <c r="AN28">
         <v>-102813000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2434000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2674000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2625000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2812000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2596000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3092000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3345000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2645000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5247000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5398000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5188000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-5211000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-15648000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4727000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4767000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14525000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-51008000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4091000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4132000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4052000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-4046000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4130000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11766000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-3964000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-7960000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-5621000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6277000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>45777000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-8871000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-385000.0</v>
       </c>
-      <c r="BR28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS28"/>
       <c r="BT28">
         <v>-12423000.0</v>
       </c>
       <c r="BU28">
+        <v>-12423000.0</v>
+      </c>
+      <c r="BV28">
         <v>957000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-8807000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-962000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>-50000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>159106000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1392000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>18769000.0</v>
+      </c>
+      <c r="C29">
         <v>-19996000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-27436000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1116000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5212000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5395000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16613000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25827000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27799000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12211000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21509000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36833000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4547000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-29810000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8324000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46037000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8666000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10576000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24257000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22176000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11998000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14347000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19827000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7625000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>80167000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4034000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10280000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10831000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>16816000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3289000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6444000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13809000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>61520000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3840000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2907000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>8481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19677000.0</v>
       </c>
       <c r="AL29">
         <v>19677000.0</v>
       </c>
       <c r="AM29">
+        <v>19677000.0</v>
+      </c>
+      <c r="AN29">
         <v>8282000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>14096000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>30851000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>44831000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1197000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-20299000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25062000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-6242000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>41102000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>25466000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>23644000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-28616000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>31458000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5174000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>27752000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>36863000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-7335000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2749000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>18749000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>29407000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>13983000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9682000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>25316000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>11829000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>22966000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>330000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9695000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6433000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1381000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>10426000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>10745000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2064000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2648000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>9246000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>17422000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5310000.0</v>
       </c>
       <c r="BX29">
         <v>5310000.0</v>
       </c>
       <c r="BY29">
+        <v>5310000.0</v>
+      </c>
+      <c r="BZ29">
         <v>10767000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3539000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>4797000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-13501000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1098000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>-6331000.0</v>
+      </c>
+      <c r="C30">
         <v>-6321000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4175000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5841000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4503000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4082000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4618000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1827000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3485000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5362000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35698000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28804000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1868000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1326000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1297000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2129000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3335000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-898000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-357000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3420000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12828000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>630000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2597000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6591000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3838000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-269000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4867000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2659000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3038000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11806000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-11582000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5632000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>19550000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1069000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-719000.0</v>
       </c>
       <c r="AL30">
         <v>-719000.0</v>
       </c>
       <c r="AM30">
+        <v>-719000.0</v>
+      </c>
+      <c r="AN30">
         <v>-10055000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5237000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19404000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-16918000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4122000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>397000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12218000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8498000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2092000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15228000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-14166000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17052000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11406000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-505000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-12728000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7162000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3716000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-7597000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-12096000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2130000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-10790000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>917000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-13155000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-8433000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-30696000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-4848000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-16423000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1421000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-8075000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-9177000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6583000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3147000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>27171000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3205000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7464000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-37022000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-25656000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-6058000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-82619000.0</v>
       </c>
-      <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>