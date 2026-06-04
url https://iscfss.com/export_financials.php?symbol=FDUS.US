--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1035,51 +1038,53 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>7449000.0</v>
+      </c>
       <c r="C2">
         <v>5784000.0</v>
       </c>
       <c r="D2">
         <v>6665000.0</v>
       </c>
       <c r="E2">
         <v>4747000.0</v>
       </c>
       <c r="F2">
         <v>4668000.0</v>
       </c>
       <c r="G2">
         <v>3500000.0</v>
       </c>
       <c r="H2">
         <v>3505000.0</v>
       </c>
       <c r="I2">
         <v>2984000.0</v>
       </c>
       <c r="J2">
         <v>164000.0</v>
       </c>
       <c r="K2">
@@ -1229,51 +1234,53 @@
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>38000.0</v>
+      </c>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
         <v>31000.0</v>
       </c>
       <c r="E8">
         <v>25000.0</v>
       </c>
       <c r="F8">
         <v>24000.0</v>
       </c>
       <c r="G8">
         <v>24000.0</v>
       </c>
       <c r="H8">
         <v>24000.0</v>
       </c>
       <c r="I8">
         <v>24000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1433,51 +1440,53 @@
         <v>31657000.0</v>
       </c>
       <c r="M12">
         <v>29318000.0</v>
       </c>
       <c r="N12">
         <v>53418000.0</v>
       </c>
       <c r="O12">
         <v>52042000.0</v>
       </c>
       <c r="P12">
         <v>39058516.0</v>
       </c>
       <c r="Q12">
         <v>1757139.0</v>
       </c>
       <c r="R12">
         <v>2671884.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>38000.0</v>
+      </c>
       <c r="C13">
         <v>34000.0</v>
       </c>
       <c r="D13">
         <v>31000.0</v>
       </c>
       <c r="E13">
         <v>25000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
         <v>24000.0</v>
       </c>
       <c r="H13">
         <v>24000.0</v>
       </c>
       <c r="I13">
         <v>24000.0</v>
       </c>
       <c r="J13">
         <v>24000.0</v>
       </c>
       <c r="K13">
@@ -1917,51 +1926,53 @@
         <v>334401000.0</v>
       </c>
       <c r="I25">
         <v>239411000.0</v>
       </c>
       <c r="J25">
         <v>242475000.0</v>
       </c>
       <c r="K25">
         <v>219439000.0</v>
       </c>
       <c r="L25">
         <v>224128000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1324753000.0</v>
+      </c>
       <c r="C26">
         <v>1090506000.0</v>
       </c>
       <c r="D26">
         <v>957906000.0</v>
       </c>
       <c r="E26">
         <v>860329000.0</v>
       </c>
       <c r="F26">
         <v>719124000.0</v>
       </c>
       <c r="G26">
         <v>742869000.0</v>
       </c>
       <c r="H26">
         <v>766919000.0</v>
       </c>
       <c r="I26">
         <v>642982000.0</v>
       </c>
       <c r="J26">
         <v>596308000.0</v>
       </c>
       <c r="K26">
@@ -1984,51 +1995,51 @@
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>160562000.0</v>
+        <v>574080000.0</v>
       </c>
       <c r="C28">
         <v>417730000.0</v>
       </c>
       <c r="D28">
         <v>85341000000.0</v>
       </c>
       <c r="E28">
         <v>347754000.0</v>
       </c>
       <c r="F28">
         <v>196619000.0</v>
       </c>
       <c r="G28">
         <v>318942000.0</v>
       </c>
       <c r="H28">
         <v>339590000.0</v>
       </c>
       <c r="I28">
         <v>229488000.0</v>
       </c>
       <c r="J28">
         <v>196263000.0</v>
       </c>
@@ -2039,51 +2050,53 @@
         <v>197343000.0</v>
       </c>
       <c r="M28">
         <v>154182000.0</v>
       </c>
       <c r="N28">
         <v>91082000.0</v>
       </c>
       <c r="O28">
         <v>92458000.0</v>
       </c>
       <c r="P28">
         <v>67103644.0</v>
       </c>
       <c r="Q28">
         <v>91742861.0</v>
       </c>
       <c r="R28">
         <v>76778116.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1385974000.0</v>
+      </c>
       <c r="C29">
         <v>1130555000.0</v>
       </c>
       <c r="D29">
         <v>1055987000.0</v>
       </c>
       <c r="E29">
         <v>890447000.0</v>
       </c>
       <c r="F29">
         <v>853800000.0</v>
       </c>
       <c r="G29">
         <v>854010000.0</v>
       </c>
       <c r="H29">
         <v>766912000.0</v>
       </c>
       <c r="I29">
         <v>674488000.0</v>
       </c>
       <c r="J29">
         <v>631108000.0</v>
       </c>
       <c r="K29"/>
@@ -2199,51 +2212,53 @@
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32">
         <v>30155000.0</v>
       </c>
       <c r="J32">
         <v>34800000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>49</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>1356544000.0</v>
+      </c>
       <c r="C33">
         <v>1090506000.0</v>
       </c>
       <c r="D33">
         <v>959802000.0</v>
       </c>
       <c r="E33">
         <v>860329000.0</v>
       </c>
       <c r="F33">
         <v>719124000.0</v>
       </c>
       <c r="G33">
         <v>742869000.0</v>
       </c>
       <c r="H33">
         <v>766919000.0</v>
       </c>
       <c r="I33">
         <v>644333000.0</v>
       </c>
       <c r="J33">
         <v>596308000.0</v>
       </c>
       <c r="K33">
@@ -2282,51 +2297,51 @@
         <v>194993000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>681072000.0</v>
+        <v>645904000.0</v>
       </c>
       <c r="C35">
         <v>474889000.0</v>
       </c>
       <c r="D35">
         <v>500197000000.0</v>
       </c>
       <c r="E35">
         <v>450870000.0</v>
       </c>
       <c r="F35">
         <v>404753000.0</v>
       </c>
       <c r="G35">
         <v>461480000.0</v>
       </c>
       <c r="H35">
         <v>373624000.0</v>
       </c>
       <c r="I35">
         <v>271503000.0</v>
       </c>
       <c r="J35">
         <v>237835000.0</v>
       </c>
@@ -2337,51 +2352,53 @@
         <v>229000000.0</v>
       </c>
       <c r="M35">
         <v>183500000.0</v>
       </c>
       <c r="N35">
         <v>144500000.0</v>
       </c>
       <c r="O35">
         <v>144500000.0</v>
       </c>
       <c r="P35">
         <v>104000000.0</v>
       </c>
       <c r="Q35">
         <v>93500000.0</v>
       </c>
       <c r="R35">
         <v>79450000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>1356544000.0</v>
+      </c>
       <c r="C36">
         <v>-1090506000.0</v>
       </c>
       <c r="D36">
         <v>-957906000.0</v>
       </c>
       <c r="E36">
         <v>860329000.0</v>
       </c>
       <c r="F36">
         <v>719124000.0</v>
       </c>
       <c r="G36">
         <v>742869000.0</v>
       </c>
       <c r="H36">
         <v>766919000.0</v>
       </c>
       <c r="I36">
         <v>1351000.0</v>
       </c>
       <c r="J36">
         <v>-646263000.0</v>
       </c>
       <c r="K36">
@@ -2513,51 +2530,53 @@
         <v>1222000.0</v>
       </c>
       <c r="M39">
         <v>6341000.0</v>
       </c>
       <c r="N39">
         <v>1224000.0</v>
       </c>
       <c r="O39">
         <v>1674000.0</v>
       </c>
       <c r="P39">
         <v>465000.0</v>
       </c>
       <c r="Q39">
         <v>3136815.0</v>
       </c>
       <c r="R39">
         <v>2802184.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>27719000.0</v>
+      </c>
       <c r="C40">
         <v>25923000.0</v>
       </c>
       <c r="D40">
         <v>1220335000.0</v>
       </c>
       <c r="E40">
         <v>-9937000.0</v>
       </c>
       <c r="F40">
         <v>-2410000.0</v>
       </c>
       <c r="G40">
         <v>-275000.0</v>
       </c>
       <c r="H40">
         <v>-547000.0</v>
       </c>
       <c r="I40">
         <v>16404000.0</v>
       </c>
       <c r="J40">
         <v>14491000.0</v>
       </c>
       <c r="K40">
@@ -2606,51 +2625,51 @@
       </c>
       <c r="M41">
         <v>5395000.0</v>
       </c>
       <c r="N41">
         <v>5582000.0</v>
       </c>
       <c r="O41">
         <v>3646000.0</v>
       </c>
       <c r="P41">
         <v>2162000.0</v>
       </c>
       <c r="Q41">
         <v>1000.0</v>
       </c>
       <c r="R41">
         <v>182000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
-        <v>741899000.0</v>
+        <v>641376000.0</v>
       </c>
       <c r="C42">
         <v>567159000.0</v>
       </c>
       <c r="D42">
         <v>589474000000.0</v>
       </c>
       <c r="E42">
         <v>395916000.0</v>
       </c>
       <c r="F42">
         <v>361807000.0</v>
       </c>
       <c r="G42">
         <v>363982000.0</v>
       </c>
       <c r="H42">
         <v>366061000.0</v>
       </c>
       <c r="I42">
         <v>366278000.0</v>
       </c>
       <c r="J42">
         <v>353779000.0</v>
       </c>
@@ -2769,51 +2788,53 @@
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>64</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>100485000.0</v>
+      </c>
       <c r="C48">
         <v>88473000.0</v>
       </c>
       <c r="D48">
         <v>85145000.0</v>
       </c>
       <c r="E48">
         <v>84402000.0</v>
       </c>
       <c r="F48">
         <v>125933000.0</v>
       </c>
       <c r="G48">
         <v>46754000.0</v>
       </c>
       <c r="H48">
         <v>46225000.0</v>
       </c>
       <c r="I48">
         <v>36683000.0</v>
       </c>
       <c r="J48">
         <v>5687000.0</v>
       </c>
       <c r="K48">
@@ -2876,51 +2897,51 @@
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
         <v>219439000.0</v>
       </c>
       <c r="L50">
         <v>224128000.0</v>
       </c>
       <c r="M50">
         <v>183500000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>230557000.0</v>
+        <v>644075000.0</v>
       </c>
       <c r="C51">
         <v>474889000.0</v>
       </c>
       <c r="D51">
         <v>204472000000.0</v>
       </c>
       <c r="E51">
         <v>410104000.0</v>
       </c>
       <c r="F51">
         <v>366036000.0</v>
       </c>
       <c r="G51">
         <v>443250000.0</v>
       </c>
       <c r="H51">
         <v>354602000.0</v>
       </c>
       <c r="I51">
         <v>275911000.0</v>
       </c>
       <c r="J51">
         <v>237835000.0</v>
       </c>
@@ -3084,51 +3105,51 @@
       </c>
       <c r="M55">
         <v>435587000.0</v>
       </c>
       <c r="N55">
         <v>367262000.0</v>
       </c>
       <c r="O55">
         <v>333849000.0</v>
       </c>
       <c r="P55">
         <v>248643143.0</v>
       </c>
       <c r="Q55">
         <v>147376789.0</v>
       </c>
       <c r="R55">
         <v>129650202.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
-        <v>91409000.0</v>
+        <v>69995000.0</v>
       </c>
       <c r="C56">
         <v>72278000.0</v>
       </c>
       <c r="D56">
         <v>131096000000.0</v>
       </c>
       <c r="E56">
         <v>75631000.0</v>
       </c>
       <c r="F56">
         <v>178061000.0</v>
       </c>
       <c r="G56">
         <v>132871000.0</v>
       </c>
       <c r="H56">
         <v>22520000.0</v>
       </c>
       <c r="I56">
         <v>49543000.0</v>
       </c>
       <c r="J56">
         <v>49955000.0</v>
       </c>
@@ -3140,51 +3161,51 @@
       </c>
       <c r="M56">
         <v>39232000.0</v>
       </c>
       <c r="N56">
         <v>57129000.0</v>
       </c>
       <c r="O56">
         <v>59600000.0</v>
       </c>
       <c r="P56">
         <v>41210538.0</v>
       </c>
       <c r="Q56">
         <v>6035311.0</v>
       </c>
       <c r="R56">
         <v>6749946.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
-        <v>3568000.0</v>
+        <v>38736000.0</v>
       </c>
       <c r="C57">
         <v>33557000.0</v>
       </c>
       <c r="D57">
         <v>1227000000.0</v>
       </c>
       <c r="E57">
         <v>4747000.0</v>
       </c>
       <c r="F57">
         <v>4668000.0</v>
       </c>
       <c r="G57">
         <v>3500000.0</v>
       </c>
       <c r="H57">
         <v>3505000.0</v>
       </c>
       <c r="I57">
         <v>19388000.0</v>
       </c>
       <c r="J57">
         <v>15155000.0</v>
       </c>
@@ -3390,455 +3411,463 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>3294000.0</v>
+      </c>
       <c r="C2">
+        <v>7449000.0</v>
+      </c>
+      <c r="D2">
         <v>3703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7479000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3573000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5784000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3544000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5673000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1673000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6665000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3337000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5215000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3326000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4747000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13551000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7265000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3615000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4668000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2202000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5476000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2967000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2122000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3411000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2222000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3505000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2065000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>368000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>265000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>172000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>351000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3208000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>286000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>164000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>234000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>385000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>143000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>441000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>117000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>147000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>176000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>173000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>559000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>176000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>248000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>481000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>506000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>453000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>286000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>647000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3139000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1073000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2612000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>605741.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>293671.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>318393.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1999000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>299648.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>859472.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>175451.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>232305.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3863,52 +3892,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
-    </row>
-    <row r="4" spans="1:66">
+      <c r="BO3"/>
+    </row>
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3933,230 +3963,232 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>30671000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23351000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>24665000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17017000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9590000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6724000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5709000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4036000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2681000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4540000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-12390000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12848000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-13370000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-11807000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12014000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12194000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>-15493000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13353000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>15096000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4840000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3633000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3230612.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2630800.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1782426.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-481937.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>490836.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>412562.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4983377.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3964971.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4181,52 +4213,53 @@
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4251,440 +4284,450 @@
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>38000.0</v>
+      </c>
       <c r="C8">
+        <v>38000.0</v>
+      </c>
+      <c r="D8">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="E8">
         <v>35000.0</v>
       </c>
       <c r="F8">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="G8">
         <v>34000.0</v>
       </c>
       <c r="H8">
         <v>34000.0</v>
       </c>
       <c r="I8">
+        <v>34000.0</v>
+      </c>
+      <c r="J8">
         <v>32000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>31000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="M8">
         <v>25000.0</v>
       </c>
       <c r="N8">
         <v>25000.0</v>
       </c>
       <c r="O8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="P8">
         <v>24000.0</v>
       </c>
       <c r="Q8">
         <v>24000.0</v>
       </c>
       <c r="R8">
         <v>24000.0</v>
       </c>
       <c r="S8">
         <v>24000.0</v>
       </c>
       <c r="T8">
         <v>24000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>24000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
-    </row>
-    <row r="9" spans="1:66">
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>400978000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>395672000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>361807000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>365793000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>366061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366278000.0</v>
       </c>
       <c r="AB9">
         <v>366278000.0</v>
       </c>
       <c r="AC9">
         <v>366278000.0</v>
       </c>
       <c r="AD9">
         <v>366278000.0</v>
       </c>
-      <c r="AE9"/>
+      <c r="AE9">
+        <v>366278000.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-    </row>
-    <row r="10" spans="1:66">
+      <c r="BO9"/>
+    </row>
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>49684000.0</v>
+      </c>
+      <c r="C10">
         <v>69995000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62324000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>91207000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67478000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57159000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>54443000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48320000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27122000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119131000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80337000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>37977000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36418000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>62350000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>40411000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72466000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>86113000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>169417000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>98812000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>54211000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>60175000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>124308000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24682000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19268000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27225000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15012000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17526000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21885000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>26209000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42015000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38072000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23999000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>32797000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41572000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>46868000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>50819000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>19092000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>57083000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>42165000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>59143000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13041000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>31657000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17708000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14542000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16367000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>29318000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8488000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>40687000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>40740000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>53418000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>85896000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>56302000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>58954000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>52042000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>68129793.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>27630427.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>40570601.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39058516.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>51911078.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>62253391.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8996523.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1757139.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>2672000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4709,284 +4752,290 @@
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-    </row>
-    <row r="12" spans="1:66">
+      <c r="BO11"/>
+    </row>
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>49684000.0</v>
+      </c>
+      <c r="C12">
         <v>69995000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62324000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>91207000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>67478000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>57159000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54443000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48320000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27122000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119131000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>80337000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37977000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36418000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>62350000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>40411000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72466000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>86113000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>169417000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>98812000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>54211000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60175000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>124308000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24682000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19268000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27225000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15012000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17526000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>21885000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>26209000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42015000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38072000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>23999000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>32797000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41572000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>46868000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>50819000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>19092000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>57083000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>42165000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>59143000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13041000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31657000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17708000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14542000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16367000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>29318000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8488000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>40687000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>40740000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>53418000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>85896000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>56302000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>58954000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>52042000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>68129793.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>27630427.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>40570601.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39058516.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>51911078.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>62253391.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8996523.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1757139.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-    </row>
-    <row r="13" spans="1:66">
+      <c r="BO12"/>
+    </row>
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="B13">
+        <v>38000.0</v>
+      </c>
+      <c r="C13">
+        <v>38000.0</v>
+      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>35000.0</v>
       </c>
       <c r="F13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="G13">
         <v>34000.0</v>
       </c>
       <c r="H13">
         <v>34000.0</v>
       </c>
       <c r="I13">
+        <v>34000.0</v>
+      </c>
+      <c r="J13">
         <v>32000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>31000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="M13">
         <v>25000.0</v>
       </c>
       <c r="N13">
         <v>25000.0</v>
       </c>
       <c r="O13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="P13">
         <v>24000.0</v>
       </c>
       <c r="Q13">
         <v>24000.0</v>
       </c>
       <c r="R13">
         <v>24000.0</v>
       </c>
       <c r="S13">
         <v>24000.0</v>
       </c>
       <c r="T13">
         <v>24000.0</v>
       </c>
       <c r="U13">
         <v>24000.0</v>
       </c>
       <c r="V13">
         <v>24000.0</v>
       </c>
       <c r="W13">
         <v>24000.0</v>
       </c>
@@ -5008,569 +5057,577 @@
       <c r="AC13">
         <v>24000.0</v>
       </c>
       <c r="AD13">
         <v>24000.0</v>
       </c>
       <c r="AE13">
         <v>24000.0</v>
       </c>
       <c r="AF13">
         <v>24000.0</v>
       </c>
       <c r="AG13">
         <v>24000.0</v>
       </c>
       <c r="AH13">
         <v>24000.0</v>
       </c>
       <c r="AI13">
         <v>24000.0</v>
       </c>
       <c r="AJ13">
         <v>24000.0</v>
       </c>
       <c r="AK13">
-        <v>22000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AL13">
         <v>22000.0</v>
       </c>
       <c r="AM13">
-        <v>19000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AN13">
         <v>19000.0</v>
       </c>
       <c r="AO13">
-        <v>16000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AP13">
         <v>16000.0</v>
       </c>
       <c r="AQ13">
         <v>16000.0</v>
       </c>
       <c r="AR13">
         <v>16000.0</v>
       </c>
       <c r="AS13">
         <v>16000.0</v>
       </c>
       <c r="AT13">
         <v>16000.0</v>
       </c>
       <c r="AU13">
         <v>16000.0</v>
       </c>
       <c r="AV13">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="AW13">
         <v>14000.0</v>
       </c>
       <c r="AX13">
         <v>14000.0</v>
       </c>
       <c r="AY13">
         <v>14000.0</v>
       </c>
       <c r="AZ13">
         <v>14000.0</v>
       </c>
       <c r="BA13">
         <v>14000.0</v>
       </c>
       <c r="BB13">
+        <v>14000.0</v>
+      </c>
+      <c r="BC13">
         <v>12000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>11930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9427.0</v>
       </c>
       <c r="BE13">
         <v>9427.0</v>
       </c>
       <c r="BF13">
         <v>9427.0</v>
       </c>
       <c r="BG13">
         <v>9427.0</v>
       </c>
       <c r="BH13">
+        <v>9427.0</v>
+      </c>
+      <c r="BI13">
         <v>8727.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>56821847.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>49821847.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>37954364.0</v>
+      </c>
+      <c r="C14">
         <v>36967982.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35721635.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35156663.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34077720.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33914652.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33380480.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32245714.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30776758.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26365269.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26618973.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25028268.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24803951.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24559486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24437400.0</v>
       </c>
       <c r="P14">
         <v>24437400.0</v>
       </c>
       <c r="Q14">
         <v>24437400.0</v>
       </c>
       <c r="R14">
         <v>24437400.0</v>
       </c>
       <c r="S14">
         <v>24437400.0</v>
       </c>
       <c r="T14">
         <v>24437400.0</v>
       </c>
       <c r="U14">
         <v>24437400.0</v>
       </c>
       <c r="V14">
         <v>24437400.0</v>
       </c>
       <c r="W14">
         <v>24437400.0</v>
       </c>
       <c r="X14">
         <v>24437400.0</v>
       </c>
       <c r="Y14">
+        <v>24437400.0</v>
+      </c>
+      <c r="Z14">
         <v>24457634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24463119.0</v>
       </c>
       <c r="AA14">
         <v>24463119.0</v>
       </c>
       <c r="AB14">
         <v>24463119.0</v>
       </c>
       <c r="AC14">
         <v>24463119.0</v>
       </c>
       <c r="AD14">
         <v>24463119.0</v>
       </c>
       <c r="AE14">
         <v>24463119.0</v>
       </c>
       <c r="AF14">
         <v>24463119.0</v>
       </c>
       <c r="AG14">
+        <v>24463119.0</v>
+      </c>
+      <c r="AH14">
         <v>24498041.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24493535.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24481690.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22653580.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22446970.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20270738.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19201024.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17329685.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16301499.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16287488.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16268328.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16186688.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16060057.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>16030000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13832769.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13765954.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13755232.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13740000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13717527.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13700113.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12932030.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11950000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9939307.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9427021.0</v>
       </c>
       <c r="BE14">
         <v>9427021.0</v>
       </c>
       <c r="BF14">
+        <v>9427021.0</v>
+      </c>
+      <c r="BG14">
         <v>10830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9427021.0</v>
       </c>
       <c r="BH14">
         <v>9427021.0</v>
       </c>
       <c r="BI14">
         <v>9427021.0</v>
       </c>
       <c r="BJ14">
         <v>9427021.0</v>
       </c>
       <c r="BK14">
         <v>9427021.0</v>
       </c>
       <c r="BL14">
         <v>9427021.0</v>
       </c>
       <c r="BM14">
         <v>9427021.0</v>
       </c>
       <c r="BN14">
         <v>9427021.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14">
+        <v>9427021.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>25000.0</v>
       </c>
       <c r="O15">
+        <v>25000.0</v>
+      </c>
+      <c r="P15">
         <v>24000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>24000.0</v>
       </c>
       <c r="V15">
         <v>24000.0</v>
       </c>
       <c r="W15">
         <v>24000.0</v>
       </c>
       <c r="X15">
         <v>24000.0</v>
       </c>
       <c r="Y15">
         <v>24000.0</v>
       </c>
       <c r="Z15">
         <v>24000.0</v>
       </c>
       <c r="AA15">
         <v>24000.0</v>
       </c>
       <c r="AB15">
         <v>24000.0</v>
       </c>
       <c r="AC15">
         <v>24000.0</v>
       </c>
       <c r="AD15">
         <v>24000.0</v>
       </c>
       <c r="AE15">
         <v>24000.0</v>
       </c>
       <c r="AF15">
         <v>24000.0</v>
       </c>
       <c r="AG15">
         <v>24000.0</v>
       </c>
       <c r="AH15">
         <v>24000.0</v>
       </c>
       <c r="AI15">
         <v>24000.0</v>
       </c>
       <c r="AJ15">
         <v>24000.0</v>
       </c>
       <c r="AK15">
-        <v>22000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AL15">
         <v>22000.0</v>
       </c>
       <c r="AM15">
-        <v>19000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AN15">
         <v>19000.0</v>
       </c>
       <c r="AO15">
-        <v>16000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AP15">
         <v>16000.0</v>
       </c>
       <c r="AQ15">
         <v>16000.0</v>
       </c>
       <c r="AR15">
         <v>16000.0</v>
       </c>
       <c r="AS15">
         <v>16000.0</v>
       </c>
       <c r="AT15">
         <v>16000.0</v>
       </c>
       <c r="AU15">
         <v>16000.0</v>
       </c>
       <c r="AV15">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="AW15">
         <v>14000.0</v>
       </c>
       <c r="AX15">
         <v>14000.0</v>
       </c>
       <c r="AY15">
         <v>14000.0</v>
       </c>
       <c r="AZ15">
         <v>14000.0</v>
       </c>
       <c r="BA15">
         <v>14000.0</v>
       </c>
       <c r="BB15">
+        <v>14000.0</v>
+      </c>
+      <c r="BC15">
         <v>12000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>11930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9427.0</v>
       </c>
       <c r="BE15">
         <v>9427.0</v>
       </c>
       <c r="BF15">
         <v>9427.0</v>
       </c>
       <c r="BG15">
         <v>9427.0</v>
       </c>
       <c r="BH15">
+        <v>9427.0</v>
+      </c>
+      <c r="BI15">
         <v>8727.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>56821847.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>49821847.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>4993000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>519000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5595,124 +5652,126 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>4567000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5737,52 +5796,53 @@
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5807,52 +5867,53 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-    </row>
-    <row r="21" spans="1:66">
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5877,776 +5938,788 @@
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8563000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1143000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
         <v>1.0</v>
       </c>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
         <v>-851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AN22"/>
-      <c r="AO22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AO22"/>
+      <c r="AP22">
+        <v>1.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>1129000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1270000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>818000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>887000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-72036000.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>1825000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>859000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1103000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>837000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>3149321.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22"/>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>1444203000.0</v>
+      </c>
+      <c r="C23">
         <v>1426539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1277748000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1257460000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1241982000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1164112000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1161053000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1145939000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1092743000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1090898000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1022725000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>982412000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>949024000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>935960000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>909748000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>909121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>909006000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>897185000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>827766000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>807680000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>780883000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>875740000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>748301000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>761444000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>752542000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>789439000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>754740000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>725871000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>704849000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>693876000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>713498000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>677726000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>672412000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>646263000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>614853000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>614113000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>561662000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>586742000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>517573000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>518036000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>475547000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>485540000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>457122000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>445547000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>439978000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>435587000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>393095000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>360506000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>359659000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>367262000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>370962000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>373983000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>360903000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>333849000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>328083501.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>267505130.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>262789228.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>248643143.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>237497618.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>228752302.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>157204545.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>147376789.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>246402000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>246128000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>245847000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>333727000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>334401000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>273035000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>310778000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>286253000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>271503000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>295016000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>264663000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>257442000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>237835000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>211577000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>212583000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>195030000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>219439000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>209394000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>209617000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>220388000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>229000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>204700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>190200000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>189300000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>183500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145500000.0</v>
       </c>
       <c r="AV24">
         <v>145500000.0</v>
       </c>
       <c r="AW24">
-        <v>144500000.0</v>
+        <v>145500000.0</v>
       </c>
       <c r="AX24">
         <v>144500000.0</v>
       </c>
       <c r="AY24">
         <v>144500000.0</v>
       </c>
       <c r="AZ24">
         <v>144500000.0</v>
       </c>
       <c r="BA24">
         <v>144500000.0</v>
       </c>
       <c r="BB24">
         <v>144500000.0</v>
       </c>
       <c r="BC24">
+        <v>144500000.0</v>
+      </c>
+      <c r="BD24">
         <v>141500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>121250000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>119000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>104000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>96749000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>96750000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>94251000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>93500000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>79450000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>246402000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>246128000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>245847000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>333727000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>334401000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>273035000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>286564000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>286253000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>239411000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-    </row>
-    <row r="26" spans="1:66">
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1369257000.0</v>
+      </c>
       <c r="C26">
+        <v>1324753000.0</v>
+      </c>
+      <c r="D26">
         <v>1192748000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1149304000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1154408000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1090506000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1090675000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1078424000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1048071000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>957906000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>926859000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>928722000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>897324000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>860329000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>856914000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>810520000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>811995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719124000.0</v>
       </c>
       <c r="S26">
         <v>719124000.0</v>
       </c>
       <c r="T26">
+        <v>719124000.0</v>
+      </c>
+      <c r="U26">
         <v>743458000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>711884000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>742869000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>715405000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>732620000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>718940000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>766919000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>729442000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>697272000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>670481000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>642982000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>668503000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>646182000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>632195000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>596308000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>560909000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>553260000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>536602000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>524454000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>470057000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>452738000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>443269000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>396355000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-    </row>
-    <row r="27" spans="1:66">
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6671,684 +6744,697 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>160562000.0</v>
+        <v>618419000.0</v>
       </c>
       <c r="C28">
+        <v>574080000.0</v>
+      </c>
+      <c r="D28">
         <v>122648000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>104377000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>466602000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>417730000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>416988000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>416649000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>427694000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>85341000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>364598000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>431138000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>400664000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>347754000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>349779000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>314441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>300940000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>196619000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>253513000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>297170000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>287556000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>318942000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>318909000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>353061000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>336906000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>339590000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>316987000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>288893000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>256126000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>229488000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>256944000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>240664000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>224645000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>196263000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>164709000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>161764000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>175938000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>162356000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>167229000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>150474000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>207347000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>197343000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>186992000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>175658000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>172933000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>154182000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>137012000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>104813000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>103760000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>91082000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>58604000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>88198000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>85546000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>92458000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>73370207.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>93619573.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>80645485.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>67103644.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>44838922.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>34589250.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>85253477.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>91742861.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-    </row>
-    <row r="29" spans="1:66">
+      <c r="BO28"/>
+    </row>
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1410150000.0</v>
+      </c>
       <c r="C29">
+        <v>1385974000.0</v>
+      </c>
+      <c r="D29">
         <v>1244584000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1221391000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1212010000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1130555000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1130192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1111735000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1063156000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1055987000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>993560000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>952463000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>921728000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>890447000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>864577000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>870882000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>873555000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>853800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>799870000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>780748000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>760743000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>854010000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>733143000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>748505000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>739665000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-    </row>
-    <row r="30" spans="1:66">
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>23387000.0</v>
+      </c>
+      <c r="C30">
         <v>21414000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20489000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15866000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19105000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15119000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14317000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17315000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15708000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11965000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13729000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13813000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13705000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11826000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11643000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25004000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10318000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8231000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8246000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7767000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7091000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7548000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7071000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8208000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5442000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6331000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6483000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5898000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7308000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7528000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6024000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6442000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6155000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7411000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5949000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8726000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5152000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4407000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5095000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5725000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4520000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5466000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5025000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5435000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4460000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4929000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3884000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3684000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2487000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3065000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3844000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3354000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3307000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3754228.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2057290.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1644306.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1687000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2323616.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2467612.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1459631.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1141357.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-    </row>
-    <row r="31" spans="1:66">
+      <c r="BO30"/>
+    </row>
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>483348000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>484646000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>480343000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>474387000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>483975000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>486502000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>487764000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>447545000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>429367000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>413012000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>410760000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>389552000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>376176000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>375534000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>412310000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>402832000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>398478000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>404816000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>402985000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>401522000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>396261000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>398158000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>393273000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>391168000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>388423000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>354812000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>353785000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>299346000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>298045000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>247362000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>243263000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
-    </row>
-    <row r="32" spans="1:66">
+      <c r="BO31"/>
+    </row>
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7373,654 +7459,669 @@
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
-    </row>
-    <row r="33" spans="1:66">
+      <c r="BO32"/>
+    </row>
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>49</v>
       </c>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33">
+      <c r="B33">
+        <v>1394519000.0</v>
+      </c>
+      <c r="C33">
+        <v>1356544000.0</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
         <v>1150387000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1155399000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1090506000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1090675000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1078424000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1048071000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>959802000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>926859000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>928722000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>897324000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>860329000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>856914000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>810520000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>811995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719124000.0</v>
       </c>
       <c r="S33">
         <v>719124000.0</v>
       </c>
       <c r="T33">
+        <v>719124000.0</v>
+      </c>
+      <c r="U33">
         <v>743458000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>711884000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>742869000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>715405000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>732620000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>718940000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>766919000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>729442000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>697272000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>671332000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>644333000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>669402000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>646182000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>632195000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>596308000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>560909000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>553260000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>536602000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>524454000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>470057000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>452738000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>455682000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>448141000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>428242000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>420134000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>412604000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>396355000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>336482000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>310473000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>310389000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>310133000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>280673000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>309814000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>294203000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>274249000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>255382476.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>237149595.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>217041598.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>207432605.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>182717798.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>163399519.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>143651652.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>141341478.0</v>
       </c>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
-    </row>
-    <row r="34" spans="1:66">
+      <c r="BO33"/>
+    </row>
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>213372000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>194993000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>173490000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
-    </row>
-    <row r="35" spans="1:66">
+      <c r="BO34"/>
+    </row>
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>681072000.0</v>
+        <v>669316000.0</v>
       </c>
       <c r="C35">
+        <v>645904000.0</v>
+      </c>
+      <c r="D35">
         <v>565968000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>564838000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>560479000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>474889000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>498748000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>493500000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>454816000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>500197000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>470763000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>493849000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>461052000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>450870000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>421810000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>417881000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>418889000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>404753000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>378019000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>372837000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>364904000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>461480000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>356627000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>381857000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>374786000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>373624000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>351907000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>310778000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>282335000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>271503000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>295016000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>216446000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>257442000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>237835000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>211577000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>212583000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>195030000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>219439000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>209394000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>209617000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>220388000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>229000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>204700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>190200000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>189300000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>183500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145500000.0</v>
       </c>
       <c r="AV35">
         <v>145500000.0</v>
       </c>
       <c r="AW35">
-        <v>144500000.0</v>
+        <v>145500000.0</v>
       </c>
       <c r="AX35">
         <v>144500000.0</v>
       </c>
       <c r="AY35">
         <v>144500000.0</v>
       </c>
       <c r="AZ35">
         <v>144500000.0</v>
       </c>
       <c r="BA35">
         <v>144500000.0</v>
       </c>
       <c r="BB35">
         <v>144500000.0</v>
       </c>
       <c r="BC35">
+        <v>144500000.0</v>
+      </c>
+      <c r="BD35">
         <v>141500000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>121250000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>119000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96750000.0</v>
       </c>
       <c r="BH35">
         <v>96750000.0</v>
       </c>
       <c r="BI35">
-        <v>93500000.0</v>
+        <v>96750000.0</v>
       </c>
       <c r="BJ35">
         <v>93500000.0</v>
       </c>
-      <c r="BK35"/>
+      <c r="BK35">
+        <v>93500000.0</v>
+      </c>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
-    </row>
-    <row r="36" spans="1:66">
+      <c r="BO35"/>
+    </row>
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>52</v>
       </c>
-      <c r="B36"/>
-[...1 lines deleted...]
-      <c r="D36">
+      <c r="B36">
+        <v>1394519000.0</v>
+      </c>
+      <c r="C36">
+        <v>1356544000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
         <v>1083000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>991000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-1090506000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1090675000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1078424000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>959802000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>926859000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>928722000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>897324000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>860329000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>856914000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>810520000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>811995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719124000.0</v>
       </c>
       <c r="S36">
         <v>719124000.0</v>
       </c>
       <c r="T36">
+        <v>719124000.0</v>
+      </c>
+      <c r="U36">
         <v>743458000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>711884000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>742869000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>715405000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>732620000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>718940000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>766919000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-729442000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>697272000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>851000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1351000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>899000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>4872000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>-336482000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>3152000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3284000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
-      <c r="BB36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-274249000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3465000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3094240.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3149321.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2687233.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2602576.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2693731.0</v>
       </c>
-      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
-    </row>
-    <row r="37" spans="1:66">
+      <c r="BO36"/>
+    </row>
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8045,928 +8146,942 @@
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
-    </row>
-    <row r="38" spans="1:66">
+      <c r="BO37"/>
+    </row>
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38">
+        <v>1371132000.0</v>
+      </c>
+      <c r="C38">
         <v>1335130000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1194935000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1150387000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1156100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1328000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1618000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1145939000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1049913000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-1089807102000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1022725000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2795000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1577000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1455000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>780000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1131000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>580000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>413000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1584000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2244000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1733000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>875740000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1143000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1348000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-32633398000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>789439000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-23983702000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>621359000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>592673000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>579735000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>547820000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>562036000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>554568000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>537418000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>525252000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>471108000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>453798000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>456781000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>449363000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>433948000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>425980000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>418176000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>401809000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>43196000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>315935000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>315235000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>311357000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>282001000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>313837000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>298595000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>277663000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>255383000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>237149000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>220191000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>207432000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>182718000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>163399000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>146357000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>144137000.0</v>
       </c>
-      <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>125401000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>1618000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1880000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1842000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-131096000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1800000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1577000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1455000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>780000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1131000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>580000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>413000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1584000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2244000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1733000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1015000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1143000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1348000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>935000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1177000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2578000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>816000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>851000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1351000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>899000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1103000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1265000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>972000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1127000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1308000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>816000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>798000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1051000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1060000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1099000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1222000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5706000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5846000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5572000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5454000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7156000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5462000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4846000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1224000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1328000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4023000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4392000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4251000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>817004.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>667818.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>383402.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>465000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>545126.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>631780.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3096739.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3136815.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>301000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:66">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
-[...1 lines deleted...]
-      <c r="D40">
+      <c r="B40">
+        <v>27548000.0</v>
+      </c>
+      <c r="C40">
+        <v>27719000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>-7479000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-325000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>25923000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-751000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-1777000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27637000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1220335000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-277000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1145000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-87000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-9937000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-315000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-343000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-2043000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2410000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000.0</v>
       </c>
       <c r="U40">
         <v>425000.0</v>
       </c>
       <c r="V40">
+        <v>425000.0</v>
+      </c>
+      <c r="W40">
         <v>-275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123000.0</v>
       </c>
       <c r="X40">
         <v>-123000.0</v>
       </c>
       <c r="Y40">
         <v>-123000.0</v>
       </c>
       <c r="Z40">
+        <v>-123000.0</v>
+      </c>
+      <c r="AA40">
         <v>-547000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-2066000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>16247000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>17218000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>18413000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16079000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>13075000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>14391000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>14491000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>11509000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12357000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10087000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>12522000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8511000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>10069000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6287000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>8602000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5941000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>7866000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5834000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8248000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-481000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>6634000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5231000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7780000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6406000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6053000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3567000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3646000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3857953.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4360241.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>459160.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-1999000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1248849.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1690960.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>431282.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1639820.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>1284000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:66">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>9400000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7780000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>7032000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5565000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>5762000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>5197000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>5260000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5234000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5395000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4623000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4422000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4672000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>5582000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5865000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6053000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3567000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3646000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3356000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2441000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2217000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2162000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>831000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>93000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1000.0</v>
       </c>
-      <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>182000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:66">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
-        <v>741899000.0</v>
+        <v>641376000.0</v>
       </c>
       <c r="C42">
+        <v>641376000.0</v>
+      </c>
+      <c r="D42">
         <v>711034000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>596690000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>588519000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>567159000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>572159000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>557331000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>523467000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>589474000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>467881000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>406419000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>400978000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>395916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361807000.0</v>
       </c>
       <c r="P42">
         <v>361807000.0</v>
       </c>
       <c r="Q42">
         <v>361807000.0</v>
       </c>
       <c r="R42">
         <v>361807000.0</v>
       </c>
       <c r="S42">
-        <v>363751000.0</v>
+        <v>361807000.0</v>
       </c>
       <c r="T42">
         <v>363751000.0</v>
       </c>
       <c r="U42">
         <v>363751000.0</v>
       </c>
       <c r="V42">
+        <v>363751000.0</v>
+      </c>
+      <c r="W42">
         <v>363982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365793000.0</v>
       </c>
       <c r="X42">
         <v>365793000.0</v>
       </c>
       <c r="Y42">
         <v>365793000.0</v>
       </c>
       <c r="Z42">
+        <v>365793000.0</v>
+      </c>
+      <c r="AA42">
         <v>366061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366278000.0</v>
       </c>
       <c r="AB42">
         <v>366278000.0</v>
       </c>
       <c r="AC42">
         <v>366278000.0</v>
       </c>
       <c r="AD42">
         <v>366278000.0</v>
       </c>
       <c r="AE42">
-        <v>369963000.0</v>
+        <v>366278000.0</v>
       </c>
       <c r="AF42">
         <v>369963000.0</v>
       </c>
       <c r="AG42">
         <v>369963000.0</v>
       </c>
       <c r="AH42">
+        <v>369963000.0</v>
+      </c>
+      <c r="AI42">
         <v>370545000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>372998000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>372760000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>340350000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>340101000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>290543000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>290348000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>246487000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>246307000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>246856000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>246612000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>244103000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>243008000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>241968000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>206516000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>206322000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>206123000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>207385000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>207042000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>206729000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>182624000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>177109526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138648226.0</v>
       </c>
       <c r="BE42">
         <v>138648226.0</v>
       </c>
       <c r="BF42">
+        <v>138648226.0</v>
+      </c>
+      <c r="BG42">
         <v>140533082.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>138648226.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>128937940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="BJ42">
         <v>-1500000.0</v>
       </c>
-      <c r="BK42"/>
+      <c r="BK42">
+        <v>-1500000.0</v>
+      </c>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
-    </row>
-    <row r="43" spans="1:66">
+      <c r="BO42"/>
+    </row>
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8991,52 +9106,53 @@
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
-    </row>
-    <row r="44" spans="1:66">
+      <c r="BO43"/>
+    </row>
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9061,52 +9177,53 @@
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
-    </row>
-    <row r="45" spans="1:66">
+      <c r="BO44"/>
+    </row>
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -9131,52 +9248,53 @@
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
-    </row>
-    <row r="46" spans="1:66">
+      <c r="BO45"/>
+    </row>
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -9201,52 +9319,53 @@
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
-    </row>
-    <row r="47" spans="1:66">
+      <c r="BO46"/>
+    </row>
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -9271,798 +9390,811 @@
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
-    </row>
-    <row r="48" spans="1:66">
+      <c r="BO47"/>
+    </row>
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
         <v>64</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>100633000.0</v>
+      </c>
       <c r="C48">
+        <v>100485000.0</v>
+      </c>
+      <c r="D48">
         <v>94049000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>95572000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>89376000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>88473000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>86568000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>89401000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>84841000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>85145000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>80716000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>76904000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>83643000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>84402000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>112556000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>122144000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>124671000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>125933000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>83770000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>65592000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>49237000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>46754000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>23735000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>10359000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9717000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>46225000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>36530000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>32176000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>38514000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>36683000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>864000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2923000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3506000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>5687000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>8556000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>8915000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>8731000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>9626000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11465000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>12218000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>14612000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>13887000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>12806000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>12101000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>12563000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>12433000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2672000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>3716000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3438000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3221000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-2349000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1861000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>180000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>455000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1767739.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>312765.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>355510.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>422049.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>50632.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>412562000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2042588.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>7647788.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
-    </row>
-    <row r="49" spans="1:66">
+      <c r="BO48"/>
+    </row>
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>83643000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>84646000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>112556000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
-    </row>
-    <row r="50" spans="1:66">
+      <c r="BO49"/>
+    </row>
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>264663000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>257442000.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>211577000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>212583000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>219439000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>224128000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>183500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
-    </row>
-    <row r="51" spans="1:66">
+      <c r="BO50"/>
+    </row>
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>230557000.0</v>
+        <v>668103000.0</v>
       </c>
       <c r="C51">
+        <v>644075000.0</v>
+      </c>
+      <c r="D51">
         <v>184972000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>195584000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>534080000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>474889000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>471431000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>464969000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>454816000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>204472000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>444935000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>469115000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>437082000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>410104000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>390190000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>386907000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>387053000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>366036000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>352325000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>351381000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>347731000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>443250000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>343591000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>372329000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>364131000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>354602000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>334513000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>310778000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>282335000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>271503000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>295016000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>264663000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>257442000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>237835000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>211577000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>212583000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>195030000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>219439000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>209394000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>209617000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>220388000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>229000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>204700000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>190200000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>189300000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>183500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145500000.0</v>
       </c>
       <c r="AV51">
         <v>145500000.0</v>
       </c>
       <c r="AW51">
-        <v>144500000.0</v>
+        <v>145500000.0</v>
       </c>
       <c r="AX51">
         <v>144500000.0</v>
       </c>
       <c r="AY51">
         <v>144500000.0</v>
       </c>
       <c r="AZ51">
         <v>144500000.0</v>
       </c>
       <c r="BA51">
         <v>144500000.0</v>
       </c>
       <c r="BB51">
         <v>144500000.0</v>
       </c>
       <c r="BC51">
+        <v>144500000.0</v>
+      </c>
+      <c r="BD51">
         <v>141500000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>121250000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>121216086.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>106162160.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>96750000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>96842641.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>94250000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>93500000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
-    </row>
-    <row r="52" spans="1:66">
+      <c r="BO51"/>
+    </row>
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>330000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>48217000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>257442000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>211577000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>212583000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>219439000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>224128000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>183500000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>2216086.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2162160.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>92641.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>750000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-    </row>
-    <row r="53" spans="1:66">
+      <c r="BO52"/>
+    </row>
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-1.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>897324000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>101590000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>95575000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>106374000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>2151000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>718221060000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>728712558000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>696574728000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>669810519000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>667834497000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>645535818000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>631562805000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>49460000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>251665559523.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>233821299645.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>216824556402.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>204540626628.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>179935106778.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>160545082212.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-    </row>
-    <row r="54" spans="1:66">
+      <c r="BO53"/>
+    </row>
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10087,824 +10219,837 @@
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
-    </row>
-    <row r="55" spans="1:66">
+      <c r="BO54"/>
+    </row>
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>1444203000.0</v>
+      </c>
+      <c r="C55">
         <v>1426539000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1277748000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1257460000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1241982000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1164112000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1161053000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1145939000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1092743000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1090898000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1022725000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>982412000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>949024000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>935960000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>909748000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>909121000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>909006000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>897185000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>827766000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>807680000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>780883000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>875740000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>748301000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>761444000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>752542000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>789439000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>754740000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>725871000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>704849000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>693876000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>713498000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>677726000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>672412000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>646263000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>614853000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>614113000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>561662000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>586742000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>517573000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>518036000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>475547000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>485540000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>457122000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>445547000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>439978000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>435587000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>393095000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>360506000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>359659000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>367262000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>370962000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>373983000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>360903000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>333849000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>328083501.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>267505130.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>262789228.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>248643143.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>237497618.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>228752302.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>157204545.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>147376789.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
-      <c r="BN55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>129650000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:66">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
-        <v>91409000.0</v>
+        <v>49684000.0</v>
       </c>
       <c r="C56">
+        <v>69995000.0</v>
+      </c>
+      <c r="D56">
         <v>82813000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>107073000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>86583000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>72278000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>70378000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>67515000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>44672000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>131096000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>95866000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>53690000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>51700000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>75631000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>52834000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>98601000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>97011000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>178061000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>108642000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>64222000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>68999000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>132871000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>32896000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>28824000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>33602000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>22520000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>24009000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>28599000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>33517000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>49543000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>44096000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>31544000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>40217000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>49955000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>53944000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>60853000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>25060000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>62288000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>47516000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>65298000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>19865000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>37399000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>28880000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>25413000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>27374000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>39232000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>13417000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>50033000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>49270000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>57129000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>90289000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>64169000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>66700000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>59600000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>72701025.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>30355535.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>45747630.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>41210538.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>54779820.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>65352783.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>13552893.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>6035311.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
-    </row>
-    <row r="57" spans="1:66">
+      <c r="BO56"/>
+    </row>
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
-        <v>3568000.0</v>
+        <v>32840000.0</v>
       </c>
       <c r="C57">
+        <v>38736000.0</v>
+      </c>
+      <c r="D57">
         <v>746000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>325000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3573000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>33557000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3544000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5673000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29587000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1227000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3337000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5215000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3326000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4747000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13551000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7265000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3615000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4668000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2202000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5476000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2967000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3500000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2122000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3411000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2222000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3505000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>16615000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>17698000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>19388000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>16960000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>65019000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16812000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>15155000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>12108000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>13107000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>11820000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>13518000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8833000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>10374000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6434000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>9178000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6114000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8425000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>6010000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8824000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1022000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>7140000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5684000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>11637000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7053000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>9192000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4640000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>6258000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4463694.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4653912.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2993639.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4160998.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1548497.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2643073.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1356733.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1872125.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
-    </row>
-    <row r="58" spans="1:66">
+      <c r="BO57"/>
+    </row>
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>702156000.0</v>
+      </c>
+      <c r="C58">
         <v>684640000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>566714000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>565163000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>564052000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>508446000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>502292000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>499173000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>484403000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>501424000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>474100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>499064000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>464378000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>455617000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>435361000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>425146000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>422504000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>409421000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>380221000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>378313000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>367871000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>464980000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>358749000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>385268000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>377008000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>377129000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>351908000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>327393000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>300033000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>290891000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>311976000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>281465000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>274254000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>252990000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>223685000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>225690000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>206850000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>232957000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>218227000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>219991000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>226822000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>238178000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>210814000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>198625000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>195310000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>192324000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>151145000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>152640000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>150184000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>156137000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>151553000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>153692000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>149140000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>150758000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>145963694.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>125903912.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>121993639.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>108160998.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>98298497.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>99393073.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>94856733.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>95372125.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
-      <c r="BN58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>81169000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:66">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10929,246 +11074,250 @@
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
-    </row>
-    <row r="60" spans="1:66">
+      <c r="BO59"/>
+    </row>
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>742047000.0</v>
+      </c>
+      <c r="C60">
         <v>741899000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>711034000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>692297000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>677930000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>655666000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>658761000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>646766000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>608340000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>589474000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>548625000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>483348000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>484646000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>480343000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>474387000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>483975000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>486502000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>487764000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>447545000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>429367000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>413012000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>410760000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>389552000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>376176000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>375534000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>412310000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>402832000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>398478000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>404816000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>402985000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>401522000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>396261000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>398158000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>393273000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>391168000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>388423000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>354812000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>353785000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>299346000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>298045000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>248725000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>247362000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>246308000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>246922000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>244668000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>243263000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>241950000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>207866000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>209475000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>211125000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>219409000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>220291000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>211763000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>183091000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>182119807.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>141601218.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>140795589.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>140482145.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>139199121.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>129359229.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>62347812.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>52004664.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
-      <c r="BN60">
+      <c r="BN60"/>
+      <c r="BO60">
         <v>48481000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:66">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11193,52 +11342,53 @@
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
-    </row>
-    <row r="62" spans="1:66">
+      <c r="BO61"/>
+    </row>
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11263,50 +11413,51 @@
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11371,53 +11522,55 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>43625000.0</v>
+      </c>
       <c r="C2">
         <v>22288000.0</v>
       </c>
       <c r="D2">
         <v>20603000.0</v>
       </c>
       <c r="E2">
         <v>16561000.0</v>
       </c>
       <c r="F2">
         <v>42879000.0</v>
       </c>
       <c r="G2">
         <v>21497000.0</v>
       </c>
       <c r="H2">
         <v>41768000.0</v>
       </c>
       <c r="I2">
         <v>11365000.0</v>
       </c>
       <c r="J2">
         <v>9788000.0</v>
       </c>
       <c r="K2">
@@ -11425,51 +11578,51 @@
       </c>
       <c r="L2">
         <v>7545000.0</v>
       </c>
       <c r="M2">
         <v>5899000.0</v>
       </c>
       <c r="N2">
         <v>5261000.0</v>
       </c>
       <c r="O2">
         <v>4237000.0</v>
       </c>
       <c r="P2">
         <v>3612104.0</v>
       </c>
       <c r="Q2">
         <v>4144546.0</v>
       </c>
       <c r="R2">
         <v>4084496.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-88885000.0</v>
       </c>
       <c r="E3">
         <v>93213000.0</v>
       </c>
       <c r="F3">
         <v>-2215000.0</v>
       </c>
       <c r="G3">
         <v>-59765000.0</v>
       </c>
       <c r="H3">
         <v>-49541000.0</v>
       </c>
       <c r="I3">
         <v>15226000.0</v>
       </c>
       <c r="J3">
         <v>40144000.0</v>
       </c>
       <c r="K3">
@@ -11477,73 +11630,73 @@
       </c>
       <c r="L3">
         <v>11114000.0</v>
       </c>
       <c r="M3">
         <v>7507000.0</v>
       </c>
       <c r="N3">
         <v>7076000.0</v>
       </c>
       <c r="O3">
         <v>10146000.0</v>
       </c>
       <c r="P3">
         <v>9340315.0</v>
       </c>
       <c r="Q3">
         <v>5039182.0</v>
       </c>
       <c r="R3">
         <v>6825420.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>102597000.0</v>
       </c>
       <c r="E5">
         <v>-95886000.0</v>
       </c>
       <c r="F5">
         <v>118670000.0</v>
       </c>
       <c r="G5">
         <v>32665000.0</v>
       </c>
       <c r="H5">
         <v>49087000.0</v>
       </c>
       <c r="I5">
         <v>35704000.0</v>
       </c>
       <c r="J5">
         <v>8106000.0</v>
       </c>
       <c r="K5">
@@ -11551,53 +11704,55 @@
       </c>
       <c r="L5">
         <v>26883000.0</v>
       </c>
       <c r="M5">
         <v>23664000.0</v>
       </c>
       <c r="N5">
         <v>19542000.0</v>
       </c>
       <c r="O5">
         <v>15691000.0</v>
       </c>
       <c r="P5">
         <v>11532938.0</v>
       </c>
       <c r="Q5">
         <v>8959637.0</v>
       </c>
       <c r="R5">
         <v>7095637.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>120296000.0</v>
+      </c>
       <c r="C6">
         <v>82212000.0</v>
       </c>
       <c r="D6">
         <v>79825000.0</v>
       </c>
       <c r="E6">
         <v>47643000.0</v>
       </c>
       <c r="F6">
         <v>116455000.0</v>
       </c>
       <c r="G6">
         <v>32665000.0</v>
       </c>
       <c r="H6">
         <v>49087000.0</v>
       </c>
       <c r="I6">
         <v>63886000.0</v>
       </c>
       <c r="J6">
         <v>54064000.0</v>
       </c>
       <c r="K6">
@@ -11605,97 +11760,99 @@
       </c>
       <c r="L6">
         <v>35795000.0</v>
       </c>
       <c r="M6">
         <v>27375000.0</v>
       </c>
       <c r="N6">
         <v>35018000.0</v>
       </c>
       <c r="O6">
         <v>25837000.0</v>
       </c>
       <c r="P6">
         <v>20873253.0</v>
       </c>
       <c r="Q6">
         <v>13921202.0</v>
       </c>
       <c r="R6">
         <v>10783703.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>115621000.0</v>
+      </c>
       <c r="C9">
         <v>91388000.0</v>
       </c>
       <c r="D9">
         <v>87997000.0</v>
       </c>
       <c r="E9">
         <v>55055000.0</v>
       </c>
       <c r="F9">
         <v>127250000.0</v>
       </c>
       <c r="G9">
         <v>39970000.0</v>
       </c>
       <c r="H9">
         <v>53938000.0</v>
       </c>
       <c r="I9">
         <v>65060000.0</v>
       </c>
       <c r="J9">
         <v>58827000.0</v>
       </c>
       <c r="K9">
@@ -11703,54 +11860,54 @@
       </c>
       <c r="L9">
         <v>46724000.0</v>
       </c>
       <c r="M9">
         <v>40217000.0</v>
       </c>
       <c r="N9">
         <v>36531000.0</v>
       </c>
       <c r="O9">
         <v>29612000.0</v>
       </c>
       <c r="P9">
         <v>19774493.0</v>
       </c>
       <c r="Q9">
         <v>13840212.0</v>
       </c>
       <c r="R9">
         <v>10099245.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>76097000.0</v>
+        <v>88682000.0</v>
       </c>
       <c r="C10">
         <v>82212000.0</v>
       </c>
       <c r="D10">
         <v>79825000.0</v>
       </c>
       <c r="E10">
         <v>47643000.0</v>
       </c>
       <c r="F10">
         <v>118670000.0</v>
       </c>
       <c r="G10">
         <v>32665000.0</v>
       </c>
       <c r="H10">
         <v>49087000.0</v>
       </c>
       <c r="I10">
         <v>50930000.0</v>
       </c>
       <c r="J10">
         <v>46375000.0</v>
       </c>
@@ -11759,108 +11916,108 @@
       </c>
       <c r="L10">
         <v>26328000.0</v>
       </c>
       <c r="M10">
         <v>19885000.0</v>
       </c>
       <c r="N10">
         <v>27942000.0</v>
       </c>
       <c r="O10">
         <v>19415000.0</v>
       </c>
       <c r="P10">
         <v>15410000.0</v>
       </c>
       <c r="Q10">
         <v>5024000.0</v>
       </c>
       <c r="R10">
         <v>7095637.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
-        <v>2247000.0</v>
+        <v>6280000.0</v>
       </c>
       <c r="C11">
         <v>3920000.0</v>
       </c>
       <c r="D11">
         <v>2692000.0</v>
       </c>
       <c r="E11">
         <v>11821000.0</v>
       </c>
       <c r="F11">
         <v>2566000.0</v>
       </c>
       <c r="G11">
         <v>1439000.0</v>
       </c>
       <c r="H11">
         <v>621000.0</v>
       </c>
       <c r="I11">
         <v>1478000.0</v>
       </c>
       <c r="J11">
         <v>2424000.0</v>
       </c>
       <c r="K11">
         <v>630000.0</v>
       </c>
       <c r="L11">
         <v>351000.0</v>
       </c>
       <c r="M11">
         <v>400000.0</v>
       </c>
       <c r="N11">
         <v>739000.0</v>
       </c>
       <c r="O11">
         <v>4000.0</v>
       </c>
       <c r="P11">
         <v>24000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>8687767.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
-        <v>31614000.0</v>
+        <v>28844000.0</v>
       </c>
       <c r="C12">
         <v>22288000.0</v>
       </c>
       <c r="D12">
         <v>20603000.0</v>
       </c>
       <c r="E12">
         <v>16561000.0</v>
       </c>
       <c r="F12">
         <v>19164000.0</v>
       </c>
       <c r="G12">
         <v>17407000.0</v>
       </c>
       <c r="H12">
         <v>17072000.0</v>
       </c>
       <c r="I12">
         <v>11289000.0</v>
       </c>
       <c r="J12">
         <v>9893000.0</v>
       </c>
@@ -11869,118 +12026,120 @@
       </c>
       <c r="L12">
         <v>9428000.0</v>
       </c>
       <c r="M12">
         <v>7507000.0</v>
       </c>
       <c r="N12">
         <v>7076000.0</v>
       </c>
       <c r="O12">
         <v>6422000.0</v>
       </c>
       <c r="P12">
         <v>5487640.0</v>
       </c>
       <c r="Q12">
         <v>4961565.0</v>
       </c>
       <c r="R12">
         <v>3688066.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>140665000.0</v>
+      </c>
       <c r="C13">
         <v>134340000.0</v>
       </c>
       <c r="D13">
         <v>112158000.0</v>
       </c>
       <c r="E13">
         <v>84541000.0</v>
       </c>
       <c r="F13">
         <v>77380000.0</v>
       </c>
       <c r="G13">
         <v>78164000.0</v>
       </c>
       <c r="H13">
         <v>71394000.0</v>
       </c>
       <c r="I13">
         <v>67606000.0</v>
       </c>
       <c r="J13">
         <v>62290000.0</v>
       </c>
       <c r="K13">
         <v>52879000.0</v>
       </c>
       <c r="L13">
         <v>555000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>73850000.0</v>
+        <v>82402000.0</v>
       </c>
       <c r="C15">
         <v>78292000.0</v>
       </c>
       <c r="D15">
         <v>77133000.0</v>
       </c>
       <c r="E15">
         <v>35822000.0</v>
       </c>
       <c r="F15">
         <v>116104000.0</v>
       </c>
       <c r="G15">
         <v>31226000.0</v>
       </c>
       <c r="H15">
         <v>48466000.0</v>
       </c>
       <c r="I15">
         <v>49452000.0</v>
       </c>
       <c r="J15">
         <v>43951000.0</v>
       </c>
@@ -11989,231 +12148,237 @@
       </c>
       <c r="L15">
         <v>25977000.0</v>
       </c>
       <c r="M15">
         <v>19485000.0</v>
       </c>
       <c r="N15">
         <v>27203000.0</v>
       </c>
       <c r="O15">
         <v>19411000.0</v>
       </c>
       <c r="P15">
         <v>15385613.0</v>
       </c>
       <c r="Q15">
         <v>5023713.0</v>
       </c>
       <c r="R15">
         <v>-1592130.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>111933000.0</v>
       </c>
       <c r="F16">
         <v>116104000.0</v>
       </c>
       <c r="G16">
         <v>31226000.0</v>
       </c>
       <c r="H16">
         <v>48466000.0</v>
       </c>
       <c r="I16">
         <v>49452000.0</v>
       </c>
       <c r="J16">
         <v>43951000.0</v>
       </c>
       <c r="K16">
         <v>41570000.0</v>
       </c>
       <c r="L16">
         <v>25977000.0</v>
       </c>
       <c r="M16">
         <v>19485000.0</v>
       </c>
       <c r="N16">
         <v>27203000.0</v>
       </c>
       <c r="O16">
         <v>19411000.0</v>
       </c>
       <c r="P16">
         <v>15386000.0</v>
       </c>
       <c r="Q16">
         <v>5024000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>82402000.0</v>
+      </c>
       <c r="C17">
         <v>78292000.0</v>
       </c>
       <c r="D17">
         <v>55426000.0</v>
       </c>
       <c r="E17">
         <v>111933000.0</v>
       </c>
       <c r="F17">
         <v>116104000.0</v>
       </c>
       <c r="G17">
         <v>31226000.0</v>
       </c>
       <c r="H17">
         <v>48466000.0</v>
       </c>
       <c r="I17">
         <v>49452000.0</v>
       </c>
       <c r="J17">
         <v>43951000.0</v>
       </c>
       <c r="K17">
         <v>41570000.0</v>
       </c>
       <c r="L17">
         <v>25977000.0</v>
       </c>
       <c r="M17">
         <v>19485000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>111821000.0</v>
+      </c>
       <c r="C18">
         <v>112052000.0</v>
       </c>
       <c r="D18">
         <v>92578000.0</v>
       </c>
       <c r="E18">
         <v>67980000.0</v>
       </c>
       <c r="F18">
         <v>60431000.0</v>
       </c>
       <c r="G18">
         <v>60757000.0</v>
       </c>
       <c r="H18">
         <v>56174000.0</v>
       </c>
       <c r="I18">
         <v>54650000.0</v>
       </c>
       <c r="J18">
         <v>52397000.0</v>
       </c>
       <c r="K18">
         <v>42285000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>47710000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>121195000.0</v>
+      </c>
       <c r="C21">
         <v>82212000.0</v>
       </c>
       <c r="D21">
         <v>79825000.0</v>
       </c>
       <c r="E21">
         <v>47643000.0</v>
       </c>
       <c r="F21">
         <v>118670000.0</v>
       </c>
       <c r="G21">
         <v>32665000.0</v>
       </c>
       <c r="H21">
         <v>49087000.0</v>
       </c>
       <c r="I21">
         <v>48437000.0</v>
       </c>
       <c r="J21">
         <v>33897000.0</v>
       </c>
       <c r="K21">
@@ -12221,76 +12386,76 @@
       </c>
       <c r="L21">
         <v>26883000.0</v>
       </c>
       <c r="M21">
         <v>23664000.0</v>
       </c>
       <c r="N21">
         <v>19542000.0</v>
       </c>
       <c r="O21">
         <v>15691000.0</v>
       </c>
       <c r="P21">
         <v>11532938.0</v>
       </c>
       <c r="Q21">
         <v>8959637.0</v>
       </c>
       <c r="R21">
         <v>7095637.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>126371000.0</v>
+        <v>38051000.0</v>
       </c>
       <c r="C23">
         <v>31464000.0</v>
       </c>
       <c r="D23">
         <v>28775000.0</v>
       </c>
       <c r="E23">
         <v>23973000.0</v>
       </c>
       <c r="F23">
         <v>8580000.0</v>
       </c>
       <c r="G23">
         <v>7305000.0</v>
       </c>
       <c r="H23">
         <v>4851000.0</v>
       </c>
       <c r="I23">
         <v>8432000.0</v>
       </c>
       <c r="J23">
         <v>17792000.0</v>
       </c>
@@ -12299,161 +12464,161 @@
       </c>
       <c r="L23">
         <v>3377000.0</v>
       </c>
       <c r="M23">
         <v>410000.0</v>
       </c>
       <c r="N23">
         <v>11521000.0</v>
       </c>
       <c r="O23">
         <v>6384000.0</v>
       </c>
       <c r="P23">
         <v>4998062.0</v>
       </c>
       <c r="Q23">
         <v>4017637.0</v>
       </c>
       <c r="R23">
         <v>7088104.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.52</v>
       </c>
       <c r="E26">
         <v>0.3</v>
       </c>
       <c r="F26">
         <v>0.81</v>
       </c>
       <c r="G26">
         <v>0.39</v>
       </c>
       <c r="H26">
         <v>0.65</v>
       </c>
       <c r="I26">
         <v>0.77</v>
       </c>
       <c r="J26">
         <v>0.54</v>
       </c>
       <c r="K26">
         <v>0.91</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>4204191000.0</v>
       </c>
       <c r="D27">
         <v>34935000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>1098529985.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>4536000.0</v>
       </c>
       <c r="C28">
         <v>6809000.0</v>
       </c>
       <c r="D28">
         <v>6290000.0</v>
       </c>
       <c r="E28">
         <v>5359000.0</v>
       </c>
       <c r="F28">
         <v>4493000.0</v>
       </c>
       <c r="G28">
         <v>5158000.0</v>
       </c>
       <c r="H28">
         <v>4422000.0</v>
       </c>
       <c r="I28">
         <v>4272000.0</v>
       </c>
@@ -12465,96 +12630,98 @@
       </c>
       <c r="L28">
         <v>3932000.0</v>
       </c>
       <c r="M28">
         <v>4189000.0</v>
       </c>
       <c r="N28">
         <v>3121000.0</v>
       </c>
       <c r="O28">
         <v>2660000.0</v>
       </c>
       <c r="P28">
         <v>1551000.0</v>
       </c>
       <c r="Q28">
         <v>627000.0</v>
       </c>
       <c r="R28">
         <v>430608.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>6280000.0</v>
+      </c>
       <c r="C29">
         <v>3920000.0</v>
       </c>
       <c r="D29">
         <v>13337000.0</v>
       </c>
       <c r="E29">
         <v>11821000.0</v>
       </c>
       <c r="F29">
         <v>2566000.0</v>
       </c>
       <c r="G29">
         <v>1439000.0</v>
       </c>
       <c r="H29">
         <v>621000.0</v>
       </c>
       <c r="I29">
         <v>1478000.0</v>
       </c>
       <c r="J29">
         <v>2424000.0</v>
       </c>
       <c r="K29">
         <v>630000.0</v>
       </c>
       <c r="L29">
         <v>351000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>126371000.0</v>
+        <v>-5574000.0</v>
       </c>
       <c r="C30">
         <v>9176000.0</v>
       </c>
       <c r="D30">
         <v>8172000.0</v>
       </c>
       <c r="E30">
         <v>7412000.0</v>
       </c>
       <c r="F30">
         <v>8580000.0</v>
       </c>
       <c r="G30">
         <v>7305000.0</v>
       </c>
       <c r="H30">
         <v>4851000.0</v>
       </c>
       <c r="I30">
         <v>-2933000.0</v>
       </c>
       <c r="J30">
         <v>8004000.0</v>
       </c>
@@ -12563,53 +12730,55 @@
       </c>
       <c r="L30">
         <v>-4168000.0</v>
       </c>
       <c r="M30">
         <v>-5489000.0</v>
       </c>
       <c r="N30">
         <v>6260000.0</v>
       </c>
       <c r="O30">
         <v>2147000.0</v>
       </c>
       <c r="P30">
         <v>1385958.0</v>
       </c>
       <c r="Q30">
         <v>-8162183.0</v>
       </c>
       <c r="R30">
         <v>3003608.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-32513000.0</v>
+      </c>
       <c r="C31">
         <v>-24919000.0</v>
       </c>
       <c r="D31">
         <v>-10722000.0</v>
       </c>
       <c r="E31">
         <v>-29392000.0</v>
       </c>
       <c r="F31">
         <v>-19164000.0</v>
       </c>
       <c r="G31">
         <v>-17407000.0</v>
       </c>
       <c r="H31">
         <v>-17072000.0</v>
       </c>
       <c r="I31">
         <v>2493000.0</v>
       </c>
       <c r="J31">
         <v>12478000.0</v>
       </c>
       <c r="K31">
@@ -12617,54 +12786,54 @@
       </c>
       <c r="L31">
         <v>-555000.0</v>
       </c>
       <c r="M31">
         <v>-3779000.0</v>
       </c>
       <c r="N31">
         <v>8400000.0</v>
       </c>
       <c r="O31">
         <v>3724000.0</v>
       </c>
       <c r="P31">
         <v>3877062.0</v>
       </c>
       <c r="Q31">
         <v>-3935637.0</v>
       </c>
       <c r="R31">
         <v>-3137354.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>126371000.0</v>
+        <v>159246000.0</v>
       </c>
       <c r="C32">
         <v>113676000.0</v>
       </c>
       <c r="D32">
         <v>108600000.0</v>
       </c>
       <c r="E32">
         <v>71616000.0</v>
       </c>
       <c r="F32">
         <v>127250000.0</v>
       </c>
       <c r="G32">
         <v>39970000.0</v>
       </c>
       <c r="H32">
         <v>53938000.0</v>
       </c>
       <c r="I32">
         <v>56869000.0</v>
       </c>
       <c r="J32">
         <v>51689000.0</v>
       </c>
@@ -12692,687 +12861,694 @@
       <c r="R32">
         <v>14183741.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>11515000.0</v>
+      </c>
       <c r="C2">
+        <v>8677000.0</v>
+      </c>
+      <c r="D2">
         <v>6939000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7045000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6183000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5739000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5509000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5563000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5477000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5435000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5437000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5062000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4669000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4412000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4156000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4105000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3888000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4186000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4124000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4028000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4611000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4386000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4297000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4315000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4410000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4338000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3964000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3026000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2871000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2927000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2932000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2821000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2685000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2586000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2486000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2403000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2313000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2211000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2055000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2005000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1983000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1970000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1920000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1864000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1791000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1672000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1934000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1393000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1365000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1321000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1329000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1352000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1259000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1758644.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1099361.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1005306.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>939408.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>871542.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>705159.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>568982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036213.0</v>
       </c>
       <c r="BJ2">
         <v>1036213.0</v>
       </c>
       <c r="BK2">
         <v>1036213.0</v>
       </c>
       <c r="BL2">
         <v>1036213.0</v>
       </c>
       <c r="BM2">
+        <v>1036213.0</v>
+      </c>
+      <c r="BN2">
         <v>1035907.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3399000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>6369000.0</v>
       </c>
-      <c r="D3"/>
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3">
         <v>652000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>-517000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>-23146000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-23619000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-23891000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-22653000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-22396000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-19945000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-18826000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-17394000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-15702000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-14704000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-7671000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-9780000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-11069000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-16273000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-11308000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-11782000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-14295000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-22380000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-10765000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-11703000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-13748000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-13325000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-2584000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4972000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3113000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13358000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6898000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2444000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2401000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2610000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2947000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2648000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3112000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2600000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2762000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4005000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2510000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2130000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1859000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-7593000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1795000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1919000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1789000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1787000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1765000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2021000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2161799.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1651492.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1569250.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1557889.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2303991.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>885369.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-42546.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-7624063.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-6371325.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-380403.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4958405.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6832505.0</v>
       </c>
-      <c r="BN3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:66">
+      <c r="BO3"/>
+    </row>
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13437,476 +13613,483 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>25417000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>24996000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>23588000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>55020000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20143000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>57366000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39321000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18065000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20195000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21353000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16155999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12797000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30235000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5488000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8782000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>41017000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>32420000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>45439000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36787000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12991000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25792000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>10228000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13993000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13447000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13325000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>15359000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9319000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7645000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6627000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8117000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9892000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3787000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8303000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10052000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6758000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>15468000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7565000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8061000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7064000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6045000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6398000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7865000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14860000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5521000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5462000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6127000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5276000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6726000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4677000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4703986.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4010100.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3342708.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3416977.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3388063.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3145552.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3159929.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2330230.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2644154.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2020193.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1739306.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2325450.0</v>
       </c>
-      <c r="BN5">
-[...3 lines deleted...]
-    <row r="6" spans="1:66">
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>29780000.0</v>
+      </c>
       <c r="C6">
+        <v>21784000.0</v>
+      </c>
+      <c r="D6">
         <v>19958000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25431000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21509000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19308000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17045000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25812000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>20047000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27487000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24338000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12474000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15526000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16425000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11417000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8158000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11643000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>52915000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28299000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>25920000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11536000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>29745000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>20709000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8128000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-25917000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>20382000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13783000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7165000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15090000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15746000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>17397000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10758000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19985000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15015000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>14550000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12387000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12112000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>15691000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11265000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15468000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10165000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10823000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7889000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8555000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8528000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9724000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5333000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5235000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5149000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7083000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6326000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15197000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6698000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6865785.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8236017.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5760332.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4974866.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5692054.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4030921.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4554696.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3654515.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3997136.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3291172.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3219099.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3413795.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:66">
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13971,86 +14154,87 @@
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14115,1008 +14299,1028 @@
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:66">
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>23804000.0</v>
+      </c>
       <c r="C9">
+        <v>24008000.0</v>
+      </c>
+      <c r="D9">
         <v>22830000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28444000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24047000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21485000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19019000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28147000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22737000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>29770000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26274000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14454000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17499000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18549000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13046000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9947000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13513000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>56135000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>30387000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27563000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15380000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>31685000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22402000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9771000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-23888000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21880000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15338000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15042000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17459000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19281000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14940000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15291000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>15548000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14482000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>15562000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14868000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13915000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>15064000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12376000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11827000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12708000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>13105000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11637000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10935000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11047000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11980000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6275000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9188000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9194000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9919000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8934000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9124000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8554000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5823651.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7881121.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6623232.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6657073.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6451784.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5245062.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4750305.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3757550.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3778556.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3296116.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3579531.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3186009.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10785000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>9199000.0</v>
+        <v>20005000.0</v>
       </c>
       <c r="C10">
+        <v>21784000.0</v>
+      </c>
+      <c r="D10">
         <v>19958000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25431000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21509000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19308000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17045000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25812000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20047000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27487000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24338000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12474000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15526000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16425000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11417000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8158000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11643000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52915000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28299000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25920000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11536000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29745000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20709000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8128000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-25917000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20382000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13783000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3556000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11366000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12024000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14291000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7712000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16903000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13140000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12336000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9986000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10913000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12999000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8617000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13019000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7565000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8231000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5447000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6252000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6398000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7699000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5333000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3440000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3413000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5294000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4539000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13432000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4677000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5107141.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6585000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4191000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3533000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3388063.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3145552.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4597242.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3343148.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2644154.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2020193.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1969840.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2325450.0</v>
       </c>
-      <c r="BN10">
-[...3 lines deleted...]
-    <row r="11" spans="1:66">
+      <c r="BO10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
-        <v>-571000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C11">
+        <v>3462000.0</v>
+      </c>
+      <c r="D11">
         <v>820000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>147000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1851000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1715000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>568000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1713000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-76000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1057000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>39000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1559000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11702000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>177000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-47000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2677000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-143000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>34000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>228000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>155000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1054000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>385000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-112000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>354000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>42000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-510000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>68000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1878000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>733000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>281000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>29000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1381000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>356000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>23000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>226000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>25000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>396000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-40000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-11000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>321000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>32000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>35000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>685000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>40000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-9267.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-8000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-911608.0</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>-3869307.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1650382.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3709146.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5746467.0</v>
       </c>
-      <c r="BN11">
-[...3 lines deleted...]
-    <row r="12" spans="1:66">
+      <c r="BO11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
-        <v>9423000.0</v>
+        <v>9775000.0</v>
       </c>
       <c r="C12">
+        <v>8677000.0</v>
+      </c>
+      <c r="D12">
         <v>6939000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7045000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6183000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5739000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5509000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5563000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5477000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5435000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5437000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5062000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4669000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4412000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4156000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4105000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3888000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4186000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4124000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4028000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4611000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4386000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4315000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4410000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4338000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3964000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3609000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3309000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2055000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2753000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2702000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2615000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2417000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2491000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2401000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2584000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2692000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2648000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2654000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2610000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2388000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2303000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2130000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2025000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1934000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1795000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1753000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1789000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1787000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1765000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1735000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1758644.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1651492.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1569250.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1442614.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1392383.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1376205.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1394767.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1324285.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1352982.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1270979.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1249259.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1088345.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3688000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>38298000.0</v>
+      </c>
       <c r="C13">
+        <v>37130000.0</v>
+      </c>
+      <c r="D13">
         <v>34942000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>35455000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>33138000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34355000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>34305000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33785000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>31895000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>32524000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>31668000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>28017000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27236000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>25237000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>21932000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19741000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17631000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19253000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19125000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18896000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20106000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19246000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20179000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20174000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18565000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>18208000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18414000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>16836000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1954000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -15181,571 +15385,580 @@
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>9770000.0</v>
+        <v>19884000.0</v>
       </c>
       <c r="C15">
+        <v>18322000.0</v>
+      </c>
+      <c r="D15">
         <v>19138000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25284000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19658000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17593000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16477000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24099000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20123000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26430000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24299000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10915000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15489000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4723000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11428000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7981000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11690000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>50238000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>28442000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25886000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11538000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>29517000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20707000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7973000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-26971000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19997000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13895000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3202000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11372000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11982000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14801000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7644000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15025000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12407000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12055000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9957000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9532000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12643000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8594000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12793000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7540000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7835000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5487000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6246000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6409000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7378000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5301000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3428000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3378000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4609000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4537000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13420000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4637000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5116408.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6577000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4199000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3519000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4299671.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3145552.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4597242.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3343148.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6513461.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3670575.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1739306.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-3421017.0</v>
       </c>
-      <c r="BN15">
-[...3 lines deleted...]
-    <row r="16" spans="1:66">
+      <c r="BO15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>10915000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14781000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4723000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52710000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7981000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11690000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50238000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28442000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25886000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11538000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29517000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20707000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7973000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-26971000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19997000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13895000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3202000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11372000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11982000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14801000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7644000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15025000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12407000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12055000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9957000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9532000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12643000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8594000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12793000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7540000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7835000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5487000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6246000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6409000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7378000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5301000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3428000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3378000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4609000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4537000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>13420000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4637000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5116000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6577000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4199000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3519000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3146000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4597000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3343000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6514000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3670000.0</v>
       </c>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>19884000.0</v>
+      </c>
       <c r="C17">
+        <v>18322000.0</v>
+      </c>
+      <c r="D17">
         <v>19138000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25284000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19658000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17593000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>16477000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>24099000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20123000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26430000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24299000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10915000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14781000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>4723000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>52710000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>7981000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11690000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>50238000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>28442000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>25886000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11538000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>29517000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>20707000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7973000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-26971000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>19997000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13895000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3202000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>11372000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>11982000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14801000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7644000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>15025000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>31896000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>49758000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-47235000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9532000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>32976000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4199000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12793000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>25977000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>19485000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -15759,284 +15972,291 @@
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>29276000.0</v>
+      </c>
       <c r="C18">
+        <v>28453000.0</v>
+      </c>
+      <c r="D18">
         <v>28003000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>28410000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26955000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28616000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28796000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>28222000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26418000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27089000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26231000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>22955000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22567000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20825000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17776000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15636000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13743000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15067000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15001000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14334000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14912000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16540000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15301000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15311000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13605000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15185000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13993000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12784000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14212000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>14760000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>12655000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16101,284 +16321,290 @@
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:66">
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>29897000.0</v>
+      </c>
       <c r="C21">
+        <v>21784000.0</v>
+      </c>
+      <c r="D21">
         <v>19958000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25431000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21509000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19308000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17045000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25812000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20047000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>27487000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24338000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12474000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15526000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16425000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11417000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8158000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11643000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52915000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28299000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25920000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11536000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>29745000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20709000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8128000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-25917000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20382000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13783000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13447000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13325000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15359000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10417000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12071000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10590000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7878000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9193000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8971000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7855000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8197000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6758000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4964000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7107000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7556000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7064000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6045000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6218000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7022000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5333000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5521000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5462000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6127000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5276000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3176000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4963000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5107141.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4010100.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3342708.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3634206.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3388063.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2654716.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3159929.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2330230.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2644154.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2020193.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1969840.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2325450.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10785000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16443,254 +16669,260 @@
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>30883000.0</v>
+        <v>5422000.0</v>
       </c>
       <c r="C23">
+        <v>10901000.0</v>
+      </c>
+      <c r="D23">
         <v>9811000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10058000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8721000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7916000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7483000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7898000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8167000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7718000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7373000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7042000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6642000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6536000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5785000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5894000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5758000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7406000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6212000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5671000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8455000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6326000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5990000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5958000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6439000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5836000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5519000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8154000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>738000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5052000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2702000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8094000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6351000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4013000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2311000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4497000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5820000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2687000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9074000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1579000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1658000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>798000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1237000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1280000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1768000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2876000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1062000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>912000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>21000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11087000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>413000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2475154.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3150900.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1513292.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>600794.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3935263.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1169136.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1202714.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1115953.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2170615.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2312136.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2645904.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1896466.0</v>
       </c>
-      <c r="BN23">
-[...3 lines deleted...]
-    <row r="24" spans="1:66">
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16713,178 +16945,178 @@
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>65702000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>67814000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26532000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>-41496000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-32019000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>74590000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-      <c r="AO25">
-[...1 lines deleted...]
-      </c>
+      <c r="AO25"/>
       <c r="AP25">
         <v>1970000.0</v>
       </c>
       <c r="AQ25">
+        <v>1970000.0</v>
+      </c>
+      <c r="AR25">
         <v>3230000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4890000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>22190000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-    </row>
-    <row r="26" spans="1:66">
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -16949,1044 +17181,1067 @@
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:66">
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>688000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>1098703421.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>173436.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
-        <v>1408000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="C28">
+        <v>1264000.0</v>
+      </c>
+      <c r="D28">
         <v>1915000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2273000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1756000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1682000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1521000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1903000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1703000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1801000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1437000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1523000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1529000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1682000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1122000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1331000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1224000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1115000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1159000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1138000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1081000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1349000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>937000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1518000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1354000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>985000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294000.0</v>
       </c>
       <c r="AC28">
         <v>1294000.0</v>
       </c>
       <c r="AD28">
+        <v>1294000.0</v>
+      </c>
+      <c r="AE28">
         <v>930000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>825000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1313000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1208000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1089000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>870000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1012000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1098000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1018000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>828000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1019000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1121000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>983000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>819000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1030000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1091000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>942000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1019000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1137000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>854000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>737000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>831000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>699000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>716510.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>576000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>665000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>702000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1100350651.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>678300.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>195609.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>103035.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>150607.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>54184.0</v>
       </c>
-      <c r="BL28">
-[...1 lines deleted...]
-      </c>
       <c r="BM28">
+        <v>0.0</v>
+      </c>
+      <c r="BN28">
         <v>52214.0</v>
       </c>
-      <c r="BN28">
-[...3 lines deleted...]
-    <row r="29" spans="1:66">
+      <c r="BO28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>121000.0</v>
+      </c>
       <c r="C29">
+        <v>3462000.0</v>
+      </c>
+      <c r="D29">
         <v>820000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>147000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1851000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1715000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>568000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1713000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-76000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1057000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1559000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11702000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>177000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-47000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2677000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-143000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>34000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>228000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>155000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1054000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>385000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-112000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>354000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-    </row>
-    <row r="30" spans="1:66">
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>30883000.0</v>
+        <v>-6093000.0</v>
       </c>
       <c r="C30">
+        <v>2224000.0</v>
+      </c>
+      <c r="D30">
         <v>2872000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3013000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2538000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2177000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1974000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2335000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2690000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2283000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1936000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1980000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1973000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2124000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1629000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1789000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1870000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3220000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1643000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3844000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1940000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1693000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1643000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2029000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1498000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1555000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11180000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2859000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3665000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2120000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5523000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5409000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3765000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1527000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-92000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2184000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3609000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>632000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7069000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-404000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-312000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2718000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-627000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-511000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>96000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>942000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2455000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2277000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1329000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9735000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-846000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>716510.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2051539.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>507986.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-338614.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3063721.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>463977.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>633732.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>79740.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1134402.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1275923.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1609691.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>860559.0</v>
       </c>
-      <c r="BN30">
-[...3 lines deleted...]
-    <row r="31" spans="1:66">
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="D31">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-9892000.0</v>
+      </c>
+      <c r="C31">
+        <v>-9692000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
         <v>-7844000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7024000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7353000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10960000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1087000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3516000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3503000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1654000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11460000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4419000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12689000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5977000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7666000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3060000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>43044000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>18662000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>14851000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4737000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>18925000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8927000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6181000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-44554000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9757000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2112000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9891000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1959000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3335000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3874000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4359000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6313000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5262000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3143000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1015000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3058000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4802000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1859000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>8055000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>458000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>675000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1617000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>207000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>180000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>677000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2260000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2081000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2049000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-833000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-737000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>10256000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-286000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1356000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2574900.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>848292.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-101206.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3388063.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>490836.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1437313.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1012918.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3869307.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1650382.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3709146.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5746467.0</v>
       </c>
-      <c r="BN31">
-[...3 lines deleted...]
-    <row r="32" spans="1:66">
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>33026000.0</v>
+        <v>35319000.0</v>
       </c>
       <c r="C32">
+        <v>32685000.0</v>
+      </c>
+      <c r="D32">
         <v>29769000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>35489000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30230000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27224000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24528000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33710000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>28214000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>35205000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>31711000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>19516000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>22168000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>22961000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>17202000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>14052000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17401000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60321000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>34511000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31591000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19991000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>36071000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>26699000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14086000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-19478000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>26218000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19302000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5293000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>13337000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14621000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15469000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9369000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>18684000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14229000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13206000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>11282000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12352000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>14017000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9445000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>14038000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>8686000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>9214000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6266000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>7282000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>7498000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>8790000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8209000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4459000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4550000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>6148000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5276000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>14263000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5376000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7582295.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>7161000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4856000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4235000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>7323326.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3823852.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>4362643.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3446183.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4814769.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4332329.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4615744.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4221916.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>14184000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -18053,51 +18308,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>57159000.0</v>
       </c>
       <c r="C2">
         <v>119131000.0</v>
       </c>
       <c r="D2">
         <v>62350000.0</v>
       </c>
       <c r="E2">
         <v>169417000.0</v>
       </c>
       <c r="F2">
         <v>124308000.0</v>
       </c>
       <c r="G2">
         <v>15012000.0</v>
       </c>
       <c r="H2">
         <v>42015000.0</v>
       </c>
       <c r="I2">
         <v>41572000.0</v>
       </c>
@@ -18109,51 +18364,51 @@
       </c>
       <c r="L2">
         <v>29318000.0</v>
       </c>
       <c r="M2">
         <v>53418000.0</v>
       </c>
       <c r="N2">
         <v>52042000.0</v>
       </c>
       <c r="O2">
         <v>39059000.0</v>
       </c>
       <c r="P2">
         <v>1757139.0</v>
       </c>
       <c r="Q2">
         <v>2671884.0</v>
       </c>
       <c r="R2">
         <v>1368766.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18165,97 +18420,97 @@
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-10841000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>22447000.0</v>
       </c>
       <c r="C6">
         <v>-61972000.0</v>
       </c>
       <c r="D6">
         <v>56781000.0</v>
       </c>
       <c r="E6">
         <v>-107067000.0</v>
       </c>
       <c r="F6">
         <v>45109000.0</v>
       </c>
       <c r="G6">
         <v>109296000.0</v>
       </c>
       <c r="H6">
         <v>-27003000.0</v>
       </c>
       <c r="I6">
         <v>443000.0</v>
       </c>
@@ -18267,53 +18522,55 @@
       </c>
       <c r="L6">
         <v>2339000.0</v>
       </c>
       <c r="M6">
         <v>-24100000.0</v>
       </c>
       <c r="N6">
         <v>1376000.0</v>
       </c>
       <c r="O6">
         <v>12983000.0</v>
       </c>
       <c r="P6">
         <v>37301377.0</v>
       </c>
       <c r="Q6">
         <v>-914745.0</v>
       </c>
       <c r="R6">
         <v>1303118.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>1025000.0</v>
+      </c>
       <c r="C7">
         <v>-3661000.0</v>
       </c>
       <c r="D7">
         <v>-11242000.0</v>
       </c>
       <c r="E7">
         <v>-2512000.0</v>
       </c>
       <c r="F7">
         <v>21574000.0</v>
       </c>
       <c r="G7">
         <v>-1884000.0</v>
       </c>
       <c r="H7">
         <v>4492000.0</v>
       </c>
       <c r="I7">
         <v>3703000.0</v>
       </c>
       <c r="J7">
         <v>-1541000.0</v>
       </c>
       <c r="K7">
@@ -18321,381 +18578,383 @@
       </c>
       <c r="L7">
         <v>459000.0</v>
       </c>
       <c r="M7">
         <v>-2062000.0</v>
       </c>
       <c r="N7">
         <v>2925000.0</v>
       </c>
       <c r="O7">
         <v>104000.0</v>
       </c>
       <c r="P7">
         <v>1619766.0</v>
       </c>
       <c r="Q7">
         <v>246412.0</v>
       </c>
       <c r="R7">
         <v>-4856.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>-6295000.0</v>
+      </c>
       <c r="C9">
         <v>-3154000.0</v>
       </c>
       <c r="D9">
         <v>-139000.0</v>
       </c>
       <c r="E9">
         <v>-3595000.0</v>
       </c>
       <c r="F9">
         <v>-683000.0</v>
       </c>
       <c r="G9">
         <v>-1217000.0</v>
       </c>
       <c r="H9">
         <v>1197000.0</v>
       </c>
       <c r="I9">
         <v>-117000.0</v>
       </c>
       <c r="J9">
         <v>-3004000.0</v>
       </c>
       <c r="K9">
         <v>113000.0</v>
       </c>
       <c r="L9">
         <v>-60000.0</v>
       </c>
       <c r="M9">
         <v>-1973000.0</v>
       </c>
       <c r="N9">
         <v>820000.0</v>
       </c>
       <c r="O9">
         <v>-1620000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9">
         <v>135000.0</v>
       </c>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>3595000.0</v>
       </c>
       <c r="F10">
         <v>683000.0</v>
       </c>
       <c r="G10">
         <v>1217000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>135000.0</v>
       </c>
       <c r="F11">
         <v>161000.0</v>
       </c>
       <c r="G11">
         <v>52000.0</v>
       </c>
       <c r="H11">
         <v>271000.0</v>
       </c>
       <c r="I11">
         <v>7000.0</v>
       </c>
       <c r="J11">
         <v>-277000.0</v>
       </c>
       <c r="K11">
         <v>265000.0</v>
       </c>
       <c r="L11">
         <v>-72000.0</v>
       </c>
       <c r="M11">
         <v>-38000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11">
         <v>355000.0</v>
       </c>
       <c r="R11">
         <v>529000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-65702000.0</v>
       </c>
       <c r="F12">
         <v>28008000.0</v>
       </c>
       <c r="G12">
         <v>24349000.0</v>
       </c>
       <c r="H12">
         <v>-123538000.0</v>
       </c>
       <c r="I12">
         <v>-46377000.0</v>
       </c>
       <c r="J12">
         <v>-71764000.0</v>
       </c>
       <c r="K12">
         <v>-81185000.0</v>
       </c>
       <c r="L12">
         <v>-46914000.0</v>
       </c>
       <c r="M12">
         <v>-89374000.0</v>
       </c>
       <c r="N12">
         <v>684000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6579000.0</v>
       </c>
       <c r="F13">
         <v>19961000.0</v>
       </c>
       <c r="G13">
         <v>-447000.0</v>
       </c>
       <c r="H13">
         <v>3280000.0</v>
       </c>
       <c r="I13">
         <v>3510000.0</v>
       </c>
       <c r="J13">
         <v>1795000.0</v>
       </c>
       <c r="K13">
         <v>4344000.0</v>
       </c>
       <c r="L13">
         <v>519000.0</v>
       </c>
       <c r="M13">
         <v>305000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-10110000.0</v>
       </c>
       <c r="C14">
         <v>5928000000.0</v>
       </c>
       <c r="D14">
         <v>10359000000.0</v>
       </c>
       <c r="E14">
         <v>65702000000.0</v>
       </c>
       <c r="F14">
         <v>-41496000000.0</v>
       </c>
       <c r="G14">
         <v>6578000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>-25718000.0</v>
       </c>
       <c r="J14">
         <v>5426000.0</v>
       </c>
       <c r="K14">
         <v>-29009000.0</v>
       </c>
       <c r="L14">
         <v>10086000.0</v>
       </c>
       <c r="M14">
         <v>-13250000.0</v>
       </c>
       <c r="N14">
         <v>22188000.0</v>
       </c>
       <c r="O14">
         <v>456000.0</v>
       </c>
       <c r="P14">
         <v>-16170404000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>10866000.0</v>
+        <v>-75469000.0</v>
       </c>
       <c r="C15">
-        <v>78369000.0</v>
+        <v>-78369000.0</v>
       </c>
       <c r="D15">
-        <v>78327000.0</v>
+        <v>-78327000.0</v>
       </c>
       <c r="E15">
-        <v>49052000.0</v>
+        <v>-49052000.0</v>
       </c>
       <c r="F15">
         <v>39100000.0</v>
       </c>
       <c r="G15">
         <v>32508000.0</v>
       </c>
       <c r="H15">
         <v>39141000.0</v>
       </c>
       <c r="I15">
         <v>39158000.0</v>
       </c>
       <c r="J15">
         <v>36793000.0</v>
       </c>
       <c r="K15">
         <v>29859000.0</v>
       </c>
       <c r="L15">
         <v>25048000.0</v>
       </c>
       <c r="M15">
         <v>23889000.0</v>
       </c>
       <c r="N15">
         <v>25139000.0</v>
       </c>
       <c r="O15">
         <v>14754000.0</v>
       </c>
       <c r="P15">
         <v>6033293.0</v>
       </c>
       <c r="Q15">
         <v>1500000.0</v>
       </c>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>79606000.0</v>
       </c>
       <c r="C16">
         <v>57159000.0</v>
       </c>
       <c r="D16">
         <v>119131000.0</v>
       </c>
       <c r="E16">
         <v>62350000.0</v>
       </c>
       <c r="F16">
         <v>169417000.0</v>
       </c>
       <c r="G16">
         <v>124308000.0</v>
       </c>
       <c r="H16">
         <v>15012000.0</v>
       </c>
       <c r="I16">
         <v>42015000.0</v>
       </c>
@@ -18707,73 +18966,73 @@
       </c>
       <c r="L16">
         <v>31657000.0</v>
       </c>
       <c r="M16">
         <v>29318000.0</v>
       </c>
       <c r="N16">
         <v>53418000.0</v>
       </c>
       <c r="O16">
         <v>52042000.0</v>
       </c>
       <c r="P16">
         <v>39058516.0</v>
       </c>
       <c r="Q16">
         <v>1757139.0</v>
       </c>
       <c r="R16">
         <v>2671884.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-147005000.0</v>
       </c>
       <c r="C18">
         <v>62365000.0</v>
       </c>
       <c r="D18">
         <v>48409000.0</v>
       </c>
       <c r="E18">
         <v>-105537000.0</v>
       </c>
       <c r="F18">
         <v>167901000.0</v>
       </c>
       <c r="G18">
         <v>55962000.0</v>
       </c>
       <c r="H18">
         <v>-68728000.0</v>
       </c>
       <c r="I18">
         <v>8148000.0</v>
       </c>
@@ -18785,156 +19044,160 @@
       </c>
       <c r="L18">
         <v>-19468000.0</v>
       </c>
       <c r="M18">
         <v>-71270000.0</v>
       </c>
       <c r="N18">
         <v>-2092000.0</v>
       </c>
       <c r="O18">
         <v>-49533000.0</v>
       </c>
       <c r="P18">
         <v>-46035865.0</v>
       </c>
       <c r="Q18">
         <v>-12824029.0</v>
       </c>
       <c r="R18">
         <v>-48396631.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>177</v>
+      </c>
+      <c r="B20">
+        <v>79300000.0</v>
+      </c>
       <c r="C20">
         <v>66269000.0</v>
       </c>
       <c r="D20">
         <v>77417000.0</v>
       </c>
       <c r="E20">
         <v>5809000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>174676000.0</v>
+      </c>
       <c r="C21">
         <v>7794000.0</v>
       </c>
       <c r="D21">
         <v>56000000.0</v>
       </c>
       <c r="E21">
         <v>45243000.0</v>
       </c>
       <c r="F21">
         <v>-79613000.0</v>
       </c>
       <c r="G21">
         <v>89500000.0</v>
       </c>
       <c r="H21">
         <v>87250000.0</v>
       </c>
       <c r="I21">
         <v>34700000.0</v>
       </c>
       <c r="J21">
         <v>18800000.0</v>
       </c>
       <c r="K21">
         <v>-5000000.0</v>
       </c>
       <c r="L21">
         <v>45500000.0</v>
       </c>
       <c r="M21">
         <v>39000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
-        <v>73850000.0</v>
+        <v>82402000.0</v>
       </c>
       <c r="C22">
         <v>78292000.0</v>
       </c>
       <c r="D22">
         <v>77133000.0</v>
       </c>
       <c r="E22">
         <v>35822000.0</v>
       </c>
       <c r="F22">
         <v>116104000.0</v>
       </c>
       <c r="G22">
         <v>31226000.0</v>
       </c>
       <c r="H22">
         <v>48466000.0</v>
       </c>
       <c r="I22">
         <v>49452000.0</v>
       </c>
       <c r="J22">
         <v>43951000.0</v>
       </c>
@@ -18943,54 +19206,54 @@
       </c>
       <c r="L22">
         <v>25977000.0</v>
       </c>
       <c r="M22">
         <v>19485000.0</v>
       </c>
       <c r="N22">
         <v>27203000.0</v>
       </c>
       <c r="O22">
         <v>19411000.0</v>
       </c>
       <c r="P22">
         <v>15385613.0</v>
       </c>
       <c r="Q22">
         <v>5023713.0</v>
       </c>
       <c r="R22">
         <v>-1592130.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>180318000.0</v>
+        <v>-9055000.0</v>
       </c>
       <c r="C23">
         <v>-2360000.0</v>
       </c>
       <c r="D23">
         <v>-1760000.0</v>
       </c>
       <c r="E23">
         <v>-3530000.0</v>
       </c>
       <c r="F23">
         <v>-4079000.0</v>
       </c>
       <c r="G23">
         <v>-3390000.0</v>
       </c>
       <c r="H23">
         <v>-6384000.0</v>
       </c>
       <c r="I23">
         <v>-2665000.0</v>
       </c>
       <c r="J23">
         <v>30681000.0</v>
       </c>
@@ -18999,78 +19262,78 @@
       </c>
       <c r="L23">
         <v>-1815000.0</v>
       </c>
       <c r="M23">
         <v>-4483000.0</v>
       </c>
       <c r="N23">
         <v>-250000.0</v>
       </c>
       <c r="O23">
         <v>-1182000.0</v>
       </c>
       <c r="P23">
         <v>5244535.0</v>
       </c>
       <c r="Q23">
         <v>-641000.0</v>
       </c>
       <c r="R23">
         <v>16699749.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>117671000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>-210745000.0</v>
+        <v>-230432000.0</v>
       </c>
       <c r="C25">
         <v>-12266000.0</v>
       </c>
       <c r="D25">
         <v>-17482000.0</v>
       </c>
       <c r="E25">
         <v>-65840847000.0</v>
       </c>
       <c r="F25">
         <v>41526223000.0</v>
       </c>
       <c r="G25">
         <v>20042000.0</v>
       </c>
       <c r="H25">
         <v>-121686000.0</v>
       </c>
       <c r="I25">
         <v>-19289000.0</v>
       </c>
       <c r="J25">
         <v>-76035000.0</v>
       </c>
@@ -19079,115 +19342,115 @@
       </c>
       <c r="L25">
         <v>-55990000.0</v>
       </c>
       <c r="M25">
         <v>-75443000.0</v>
       </c>
       <c r="N25">
         <v>-54408000.0</v>
       </c>
       <c r="O25">
         <v>-69504000.0</v>
       </c>
       <c r="P25">
         <v>16107362756.0</v>
       </c>
       <c r="Q25">
         <v>-18094154.0</v>
       </c>
       <c r="R25">
         <v>-46799645.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>16453000000.0</v>
       </c>
       <c r="E26">
         <v>5809000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-268000.0</v>
       </c>
       <c r="H26">
         <v>-268000.0</v>
       </c>
       <c r="I26">
         <v>-582000.0</v>
       </c>
       <c r="J26">
         <v>32330000.0</v>
       </c>
       <c r="K26">
         <v>94712000.0</v>
       </c>
       <c r="L26">
         <v>3170000.0</v>
       </c>
       <c r="M26">
         <v>38348000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>169452000.0</v>
       </c>
       <c r="C28">
         <v>-6666000.0</v>
       </c>
       <c r="D28">
         <v>86238000.0</v>
       </c>
       <c r="E28">
         <v>-1530000.0</v>
       </c>
       <c r="F28">
         <v>-122792000.0</v>
       </c>
       <c r="G28">
         <v>53334000.0</v>
       </c>
       <c r="H28">
         <v>41725000.0</v>
       </c>
       <c r="I28">
         <v>-7705000.0</v>
       </c>
@@ -19199,51 +19462,51 @@
       </c>
       <c r="L28">
         <v>21807000.0</v>
       </c>
       <c r="M28">
         <v>47170000.0</v>
       </c>
       <c r="N28">
         <v>3468000.0</v>
       </c>
       <c r="O28">
         <v>62516000.0</v>
       </c>
       <c r="P28">
         <v>83337242.0</v>
       </c>
       <c r="Q28">
         <v>11909284.0</v>
       </c>
       <c r="R28">
         <v>49699749.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>-147005000.0</v>
       </c>
       <c r="C29">
         <v>62365000.0</v>
       </c>
       <c r="D29">
         <v>48409000.0</v>
       </c>
       <c r="E29">
         <v>-105537000.0</v>
       </c>
       <c r="F29">
         <v>167901000.0</v>
       </c>
       <c r="G29">
         <v>55962000.0</v>
       </c>
       <c r="H29">
         <v>-68728000.0</v>
       </c>
       <c r="I29">
         <v>8148000.0</v>
       </c>
@@ -19255,51 +19518,51 @@
       </c>
       <c r="L29">
         <v>-19468000.0</v>
       </c>
       <c r="M29">
         <v>-71270000.0</v>
       </c>
       <c r="N29">
         <v>-2092000.0</v>
       </c>
       <c r="O29">
         <v>-49533000.0</v>
       </c>
       <c r="P29">
         <v>-46035865.0</v>
       </c>
       <c r="Q29">
         <v>-12824029.0</v>
       </c>
       <c r="R29">
         <v>-48396631.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-210160000.0</v>
       </c>
       <c r="C30">
         <v>-117671000.0</v>
       </c>
       <c r="D30">
         <v>-77866000.0</v>
       </c>
       <c r="E30">
         <v>-139866000000.0</v>
       </c>
       <c r="F30">
         <v>126045000000.0</v>
       </c>
       <c r="G30">
         <v>20778000.0</v>
       </c>
       <c r="H30">
         <v>-98573000.0</v>
       </c>
       <c r="I30">
         <v>-24009000.0</v>
       </c>
@@ -19326,463 +19589,469 @@
       </c>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>69995000.0</v>
+      </c>
+      <c r="C2">
         <v>62324000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91207000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67478000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57159000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54443000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48320000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27122000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119131000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80337000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37977000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>62350000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40411000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72466000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>86113000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>169417000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>98812000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54211000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124308000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24682000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19268000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27225000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15012000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17526000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21885000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26209000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42015000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38072000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23999000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>32797000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>41572000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46868000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50819000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19092000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>57083000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>42165000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>59143000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13041000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31657000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17708000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14542000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16154000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>29318000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8488000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>40687000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>40740000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53418000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>85896000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>56302000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>58954000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>52042000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68129793.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>27630427.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>40570601.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39058516.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51911078.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>62253391.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8996523.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1757139.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14702549.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2783456.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2779850.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2671884.0</v>
       </c>
-      <c r="BN2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:66">
+      <c r="BO2"/>
+    </row>
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -19935,70 +20204,73 @@
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:66">
+      <c r="BO3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>22506000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
@@ -20007,54 +20279,55 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20077,450 +20350,457 @@
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-20311000.0</v>
+      </c>
+      <c r="C6">
         <v>17282000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28883000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23729000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10319000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2716000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6123000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21198000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-92009000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>38794000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42360000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1559000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-25932000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21939000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-32055000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13647000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-83304000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>70605000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44601000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5964000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-64133000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>99626000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5414000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7957000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12213000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2514000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4359000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4324000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15806000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3943000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14073000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8798000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8775000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5296000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3951000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31727000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-37991000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>14918000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-16978000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>46102000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-18616000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13949000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3166000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1612000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13164000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>20830000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-32199000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-53000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12678000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-32478000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>29594000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2652000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6912000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-16087793.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>40499366.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12940174.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1512085.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-12852562.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-10342313.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>53256868.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7239384.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-12945410.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>11919093.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3606.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>107966.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:66">
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
-        <v>6752000.0</v>
+        <v>-8845000.0</v>
       </c>
       <c r="C7">
+        <v>7777000.0</v>
+      </c>
+      <c r="D7">
         <v>-8643000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8744000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6853000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1255999.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-68000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3071000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8848000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7393000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1528000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3114000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-20221000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9989000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10136000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12449000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10857000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16610000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1145000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5084000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1785000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5971000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3561000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3099000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8537000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4829000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-278000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>362000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-988000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>471000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>780000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-168000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2620000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1740000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2275000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1455000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2461000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4831000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-737000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4609000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-3826000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3917000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2611000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2373000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3220000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9417000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8030000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1415000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4864000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2379000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1829000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4306000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1931000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2220514.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-2036342.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>962873.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1043045.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3329221.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-863926.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>787245.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1632774.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1643759.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-913229.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1024731.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1508849.0</v>
       </c>
-      <c r="BN7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:66">
+      <c r="BO7"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20543,257 +20823,261 @@
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
-    </row>
-    <row r="9" spans="1:66">
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
-        <v>6051000.0</v>
+        <v>-1973000.0</v>
       </c>
       <c r="C9">
+        <v>-244000.0</v>
+      </c>
+      <c r="D9">
         <v>-5304000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2538000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3285000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-802000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2998000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1607000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3743000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1764000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-811000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>787000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1879000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-183000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13361000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-14686000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2087000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-479000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-676000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>457000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-477000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1137000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2766000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>889000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>152000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-585000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1410000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>220000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1504000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>418000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-287000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1256000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1462000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1457000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>660000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-745000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-107000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>795000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>630000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1205000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>946000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-441000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>410000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-975000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>469000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1045000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1197000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>578000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>779000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-490000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-47000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>447000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1697000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>43000.0</v>
       </c>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>135000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-    </row>
-    <row r="10" spans="1:66">
+      <c r="BO9"/>
+    </row>
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>18342000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-18342000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>183000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
@@ -20801,1004 +21085,1017 @@
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>550000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-724000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3764000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3587000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1036000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-56000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-246000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>520000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-57000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>68000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-107000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-389000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>480000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>21000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>54000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>103000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>93000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-180000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>83000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-18000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>122000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-277000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-151000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1286000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1697000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>265000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1541000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3940000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-72000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-38000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>200000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>355000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>529000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-31398000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>708000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3415000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-46341000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1475000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-92673000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1623000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24794000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-31574000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33165000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-27464000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17389000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-13680000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>48104000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-37477000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-31960000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-26791000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-27310000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25521000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-22321000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-13987000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-35887000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-71854000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-7649000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-16374000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1035000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-81185000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-17042000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3218000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-46914000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-89374000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>684000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-    </row>
-    <row r="13" spans="1:66">
+      <c r="BO12"/>
+    </row>
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>719000.0</v>
       </c>
       <c r="N13">
+        <v>719000.0</v>
+      </c>
+      <c r="O13">
         <v>1274000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>567000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>350000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8770000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13358000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2328000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5760000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1485000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6448000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2531000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>56000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-9482000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4677000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>252000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-936000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-713000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1882000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>268000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1753000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-393000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1795000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-667000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-491000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-19000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4344000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>9000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>39000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>519000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>305000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-7663000.0</v>
+      </c>
+      <c r="C14">
         <v>-10110000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6369000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-14378000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9793000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>558000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6111000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>513000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1218000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10359708000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>581000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>-708000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65702000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67814000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26532000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>524000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-41496000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-32019000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>534000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>579000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>591000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>74590000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>537000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>-3545000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-25718000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>-2117000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5426000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-176000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1382000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3406000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-29009000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7817000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>273000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10086000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3230000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4890000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-180000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-13250000.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>3908000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22188000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>125000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>456000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>101662000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-16170404000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>45626000.0</v>
+        <v>-19736000.0</v>
       </c>
       <c r="C15">
-        <v>19980000.0</v>
+        <v>-18977000.0</v>
       </c>
       <c r="D15">
-        <v>17757000.0</v>
+        <v>-19980000.0</v>
       </c>
       <c r="E15">
+        <v>-17757000.0</v>
+      </c>
+      <c r="F15">
         <v>18755000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20688000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>18562000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18692000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20427000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24298000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19883000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17654000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16492000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10508000.0</v>
       </c>
       <c r="P15">
         <v>10508000.0</v>
       </c>
       <c r="Q15">
+        <v>10508000.0</v>
+      </c>
+      <c r="R15">
         <v>12952000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10019000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10264000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9531000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9286000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7331000.0</v>
       </c>
       <c r="X15">
         <v>7331000.0</v>
       </c>
       <c r="Y15">
+        <v>7331000.0</v>
+      </c>
+      <c r="Z15">
         <v>9537000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10519000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9541000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9540000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9541000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10519000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9540000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9541000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9558000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10302000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9353000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8582000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8556000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9246000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7293000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7143000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6177000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6781000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6097000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6284000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5886000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7405000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>6419000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5037000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5028000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10006000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5419000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4892000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4822000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4145197.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4010000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3394000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3205000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3016647.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3016646.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1500000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>49684000.0</v>
+      </c>
+      <c r="C16">
         <v>79606000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>62324000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>91207000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>67478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57159000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>54443000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48320000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27122000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>119131000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>80337000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37977000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36418000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>62350000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40411000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72466000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>86113000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>169417000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>98812000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>54211000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124308000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24682000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19268000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27225000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15012000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17526000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21885000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>26209000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>42015000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38072000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23999000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32797000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41572000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>46868000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>50819000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19092000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>57083000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>42165000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>59143000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13041000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31657000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17708000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14542000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16154000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>29318000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8488000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>40687000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>40740000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>53418000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>85896000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56302000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>58954000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>52042000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>68129793.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>27630427.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>40570601.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39058516.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>51911078.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>62253391.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8996523.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1757139.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>14702549.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2783456.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2779850.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2671884.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21821,252 +22118,256 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
-        <v>-185984000.0</v>
+        <v>12999000.0</v>
       </c>
       <c r="C18">
-        <v>5836000.0</v>
+        <v>-104823000.0</v>
       </c>
       <c r="D18">
-        <v>25125000.0</v>
+        <v>-31924000.0</v>
       </c>
       <c r="E18">
-        <v>8018000.0</v>
+        <v>39936000.0</v>
       </c>
       <c r="F18">
+        <v>-50194000.0</v>
+      </c>
+      <c r="G18">
         <v>20504000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19805000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16679000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7791000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23530000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25238000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16837000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5605000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11987000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24247000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2459000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-90647000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>69031000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5640000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>450000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8042999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8835000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9429000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6104000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7566000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11547000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17886000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-22784000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16511000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>38477000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-6387000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6167000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-17775000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-20964000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2463000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-4962000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4736000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-36635000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-9185000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>20620000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8426000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-3005000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4978000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1341000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-12826000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-42866000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-28542000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4901000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4763000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-22472000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>35263000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2240000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-17123000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-14870582.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-13201557.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-11741883.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-9718978.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-16910102.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-17036653.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-11578494.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-510616.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-14457819.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>11919093.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1803606.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12088909.0</v>
       </c>
-      <c r="BN18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:66">
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22089,93 +22390,98 @@
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>177</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>31520000.0</v>
+      </c>
+      <c r="D20">
         <v>19579000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7540000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>20661000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>14080000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>33019000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>19170000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>38717000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>61756000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4546000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5306000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5809000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -22183,596 +22489,610 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-    </row>
-    <row r="21" spans="1:66">
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>23894000.0</v>
+      </c>
       <c r="C21">
+        <v>114534000.0</v>
+      </c>
+      <c r="D21">
         <v>3561000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5346000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>61927000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4649000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6245000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>46918000.0</v>
       </c>
       <c r="N21">
+        <v>46918000.0</v>
+      </c>
+      <c r="O21">
         <v>19885000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4232000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-180000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21306000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14641000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-54000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-98200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>102000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-29500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23250000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12750000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-24000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>30000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-950000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>17269000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-24750000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-11045000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>45500000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>39000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
-        <v>9770000.0</v>
+        <v>19884000.0</v>
       </c>
       <c r="C22">
+        <v>18322000.0</v>
+      </c>
+      <c r="D22">
         <v>19138000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25284000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19658000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17593000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16477000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24099000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20123000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26430000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24299000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10915000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15489000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4723000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11428000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7981000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11690000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>50238000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>28442000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25886000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11538000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29517000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>20707000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7973000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-26971000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19997000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13895000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3202000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11372000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11982000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14801000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7644000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15025000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12407000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12055000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9957000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9532000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12643000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8594000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12793000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7540000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7835000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5487000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6246000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6409000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7378000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5301000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3428000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3378000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4609000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4537000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13420000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4637000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5116408.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6576604.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4199357.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3518631.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4299671.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3145552.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4597242.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3343148.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6513461.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3670575.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1739306.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-3421017.0</v>
       </c>
-      <c r="BN22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:66">
+      <c r="BO22"/>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
-        <v>180318000.0</v>
+        <v>-16667000.0</v>
       </c>
       <c r="C23">
-        <v>31669000.0</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>-4972000.0</v>
+      </c>
+      <c r="D23">
+        <v>-119000.0</v>
+      </c>
       <c r="E23">
+        <v>-644000.0</v>
+      </c>
+      <c r="F23">
         <v>-3320000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1749000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-113000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-175000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-536000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-518000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-414000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5322000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1532000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1011000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3048000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>44246000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-883000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-148000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-368000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-128000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2198000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-182000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2504000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-15000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-90000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2560000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-530000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-388000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>27271000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-31557000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-243000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-45000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-13000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-565000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-255000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-74000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-39000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-679000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2762000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>83000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2887000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-684000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-250000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>28857000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1655981.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-491000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-54000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-564000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-175813.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-3016646.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>62335362.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-37591.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>-1800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-303125.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>58212000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
@@ -22789,990 +23109,1005 @@
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
-        <v>-192396000.0</v>
+        <v>1960000.0</v>
       </c>
       <c r="C25">
-        <v>-4659000.0</v>
+        <v>-130922000.0</v>
       </c>
       <c r="D25">
-        <v>-8903000.0</v>
+        <v>-42419000.0</v>
       </c>
       <c r="E25">
-        <v>-4787000.0</v>
+        <v>5908000.0</v>
       </c>
       <c r="F25">
+        <v>-62999000.0</v>
+      </c>
+      <c r="G25">
         <v>1097001.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3396000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-11004000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3484000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-10293000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1878000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-30866000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-873000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2725000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-45811000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-92004000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41498183000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-23947000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-31054000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1710000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-27244000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-14839000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1230000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>43074000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-36910000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-31403000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-26348000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3518105000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>51742000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-21768000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-13643000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2081580000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-40537000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7317000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-17756000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-15213000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-25100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1401000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3218000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-12413000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-24843000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-7854000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7278000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-15835000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-46411000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-25813000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>58000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7185000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-51648000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>32555000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-15486000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-19954000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-22663504.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-17741819.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-16904113.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-113856564.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>16145865006.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-19318279.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-16962981.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2220990.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-22615039.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9161747.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2518181.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-7159043.0</v>
       </c>
-      <c r="BN25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:66">
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-46586000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>46586000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5306000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-268000.0</v>
       </c>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-582000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>32330000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4277000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>28002000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>31557000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>94712000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>51042000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>43670000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>3170000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>38348000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-    </row>
-    <row r="27" spans="1:66">
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>-23481000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>3388000.0</v>
+      </c>
+      <c r="C28">
         <v>122105000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3041000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16207000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60513000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17788000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1440000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23868000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14186000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>35444000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17122000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18396000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15276000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10123000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7808000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11188000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7343000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1574000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10318000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6414000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-107634000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>90791000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-36825000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>301000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-933000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9033000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13527000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18460000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>705000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-34534000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20460000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2631000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15668000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6414000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>36689000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-33255000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>51553000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-7793000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25482000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-10190000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>16954000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8144000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2953000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-338000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>63696000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3657000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4954000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-7915000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-10006000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-5669000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4892000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>24035000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1217695.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>53700923.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1198291.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11231063.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4057540.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6694340.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>64835362.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7750000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1512409.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-1800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>12196875.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>49700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
-        <v>-185984000.0</v>
+        <v>12999000.0</v>
       </c>
       <c r="C29">
-        <v>5836000.0</v>
+        <v>-104823000.0</v>
       </c>
       <c r="D29">
-        <v>25125000.0</v>
+        <v>-31924000.0</v>
       </c>
       <c r="E29">
-        <v>8018000.0</v>
+        <v>39936000.0</v>
       </c>
       <c r="F29">
+        <v>-50194000.0</v>
+      </c>
+      <c r="G29">
         <v>20504000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19805000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16679000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7791000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23530000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25238000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16837000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5605000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11987000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-24247000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2459000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-90647000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>69031000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5640000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>450000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8042999.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8835000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9429000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6104000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7566000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-11547000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-17886000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-22784000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-16511000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>38477000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6387000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6167000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-17775000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-20964000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2463000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-4962000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4736000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-36635000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-9185000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>20620000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-8426000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3005000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4978000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1341000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-12826000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-42866000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-28542000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4901000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4763000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-22472000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>35263000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2240000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-17123000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-14870582.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-13201557.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-11741883.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-9718978.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-16910102.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-17036653.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-11578494.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-510616.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-14457819.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11919093.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1803606.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12088909.0</v>
       </c>
-      <c r="BN29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:66">
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-45594000.0</v>
+      </c>
+      <c r="C30">
         <v>-128999000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-37760000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14811000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-58212000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-117550915000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15122000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19349000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-85614000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-20180000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13159000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-35242000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-35603000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-171000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-47605000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-847000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-91243000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>126045000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49279000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11247000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35458000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20778000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32810000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14362000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5580000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-98573000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-23121000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-24009000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-24820000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-51025000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-7258000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-60293000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-10767000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-41694000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-14882000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-87171000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-3736000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-17896000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-22022000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-60315000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-16944500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-77969680000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>