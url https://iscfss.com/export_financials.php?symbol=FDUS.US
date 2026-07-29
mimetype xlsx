--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2356,51 +2356,51 @@
       </c>
       <c r="N35">
         <v>144500000.0</v>
       </c>
       <c r="O35">
         <v>144500000.0</v>
       </c>
       <c r="P35">
         <v>104000000.0</v>
       </c>
       <c r="Q35">
         <v>93500000.0</v>
       </c>
       <c r="R35">
         <v>79450000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
         <v>1356544000.0</v>
       </c>
       <c r="C36">
-        <v>-1090506000.0</v>
+        <v>1106953000.0</v>
       </c>
       <c r="D36">
         <v>-957906000.0</v>
       </c>
       <c r="E36">
         <v>860329000.0</v>
       </c>
       <c r="F36">
         <v>719124000.0</v>
       </c>
       <c r="G36">
         <v>742869000.0</v>
       </c>
       <c r="H36">
         <v>766919000.0</v>
       </c>
       <c r="I36">
         <v>1351000.0</v>
       </c>
       <c r="J36">
         <v>-646263000.0</v>
       </c>
       <c r="K36">
         <v>-586742000.0</v>
       </c>
@@ -2478,51 +2478,53 @@
         <v>6094000.0</v>
       </c>
       <c r="M38">
         <v>5454000.0</v>
       </c>
       <c r="N38">
         <v>4376000.0</v>
       </c>
       <c r="O38">
         <v>3414000.0</v>
       </c>
       <c r="P38">
         <v>2687000.0</v>
       </c>
       <c r="Q38">
         <v>2795000.0</v>
       </c>
       <c r="R38">
         <v>2502000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-21414000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39">
         <v>-131096000.0</v>
       </c>
       <c r="E39">
         <v>1455000.0</v>
       </c>
       <c r="F39">
         <v>413000.0</v>
       </c>
       <c r="G39">
         <v>1015000.0</v>
       </c>
       <c r="H39">
         <v>1177000.0</v>
       </c>
       <c r="I39">
         <v>-49543000.0</v>
       </c>
       <c r="J39">
         <v>972000.0</v>
       </c>
       <c r="K39">
         <v>798000.0</v>
       </c>
@@ -2992,51 +2994,53 @@
       <c r="I52">
         <v>36500000.0</v>
       </c>
       <c r="J52"/>
       <c r="K52">
         <v>219439000.0</v>
       </c>
       <c r="L52">
         <v>224128000.0</v>
       </c>
       <c r="M52">
         <v>183500000.0</v>
       </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52">
         <v>2162160.0</v>
       </c>
       <c r="Q52"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>69</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>134350000.0</v>
+      </c>
       <c r="C53">
         <v>57101841000.0</v>
       </c>
       <c r="D53"/>
       <c r="E53">
         <v>101590000.0</v>
       </c>
       <c r="F53">
         <v>2151000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53">
         <v>39814000.0</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>49460000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53">
         <v>204540626628.0</v>
@@ -4759,51 +4763,51 @@
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
     </row>
     <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
-        <v>49684000.0</v>
+        <v>161558000.0</v>
       </c>
       <c r="C12">
         <v>69995000.0</v>
       </c>
       <c r="D12">
         <v>62324000.0</v>
       </c>
       <c r="E12">
         <v>91207000.0</v>
       </c>
       <c r="F12">
         <v>67478000.0</v>
       </c>
       <c r="G12">
         <v>57159000.0</v>
       </c>
       <c r="H12">
         <v>54443000.0</v>
       </c>
       <c r="I12">
         <v>48320000.0</v>
       </c>
       <c r="J12">
         <v>27122000.0</v>
       </c>
@@ -4959,51 +4963,53 @@
       </c>
       <c r="BI12">
         <v>62253391.0</v>
       </c>
       <c r="BJ12">
         <v>8996523.0</v>
       </c>
       <c r="BK12">
         <v>1757139.0</v>
       </c>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
     </row>
     <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>38000.0</v>
       </c>
       <c r="C13">
         <v>38000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>36000.0</v>
+      </c>
       <c r="E13">
         <v>35000.0</v>
       </c>
       <c r="F13">
         <v>35000.0</v>
       </c>
       <c r="G13">
         <v>34000.0</v>
       </c>
       <c r="H13">
         <v>34000.0</v>
       </c>
       <c r="I13">
         <v>34000.0</v>
       </c>
       <c r="J13">
         <v>32000.0</v>
       </c>
       <c r="K13">
         <v>31000.0</v>
       </c>
       <c r="L13">
         <v>28000.0</v>
       </c>
       <c r="M13">
@@ -6757,54 +6763,54 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
     </row>
     <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
         <v>618419000.0</v>
       </c>
       <c r="C28">
         <v>574080000.0</v>
       </c>
       <c r="D28">
-        <v>122648000.0</v>
+        <v>471226000.0</v>
       </c>
       <c r="E28">
-        <v>104377000.0</v>
+        <v>437887000.0</v>
       </c>
       <c r="F28">
         <v>466602000.0</v>
       </c>
       <c r="G28">
         <v>417730000.0</v>
       </c>
       <c r="H28">
         <v>416988000.0</v>
       </c>
       <c r="I28">
         <v>416649000.0</v>
       </c>
       <c r="J28">
         <v>427694000.0</v>
       </c>
       <c r="K28">
         <v>85341000000.0</v>
       </c>
       <c r="L28">
         <v>364598000.0</v>
       </c>
       <c r="M28">
         <v>431138000.0</v>
       </c>
@@ -7471,56 +7477,58 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
     </row>
     <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
         <v>1394519000.0</v>
       </c>
       <c r="C33">
         <v>1356544000.0</v>
       </c>
-      <c r="D33"/>
+      <c r="D33">
+        <v>1215424000.0</v>
+      </c>
       <c r="E33">
-        <v>1150387000.0</v>
+        <v>1166253000.0</v>
       </c>
       <c r="F33">
-        <v>1155399000.0</v>
+        <v>1174504000.0</v>
       </c>
       <c r="G33">
         <v>1090506000.0</v>
       </c>
       <c r="H33">
         <v>1090675000.0</v>
       </c>
       <c r="I33">
         <v>1078424000.0</v>
       </c>
       <c r="J33">
         <v>1048071000.0</v>
       </c>
       <c r="K33">
         <v>959802000000.0</v>
       </c>
       <c r="L33">
         <v>926859000.0</v>
       </c>
       <c r="M33">
         <v>928722000.0</v>
       </c>
       <c r="N33">
         <v>897324000.0</v>
       </c>
@@ -7742,57 +7750,57 @@
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
     </row>
     <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
         <v>669316000.0</v>
       </c>
       <c r="C35">
         <v>645904000.0</v>
       </c>
       <c r="D35">
-        <v>565968000.0</v>
+        <v>535095000.0</v>
       </c>
       <c r="E35">
-        <v>564838000.0</v>
+        <v>530518000.0</v>
       </c>
       <c r="F35">
-        <v>560479000.0</v>
+        <v>535412000.0</v>
       </c>
       <c r="G35">
         <v>474889000.0</v>
       </c>
       <c r="H35">
         <v>498748000.0</v>
       </c>
       <c r="I35">
         <v>493500000.0</v>
       </c>
       <c r="J35">
         <v>454816000.0</v>
       </c>
       <c r="K35">
         <v>500197000000.0</v>
       </c>
       <c r="L35">
         <v>470763000.0</v>
       </c>
       <c r="M35">
         <v>493849000.0</v>
       </c>
       <c r="N35">
         <v>461052000.0</v>
       </c>
@@ -7931,72 +7939,76 @@
       <c r="BG35">
         <v>104000000.0</v>
       </c>
       <c r="BH35">
         <v>96750000.0</v>
       </c>
       <c r="BI35">
         <v>96750000.0</v>
       </c>
       <c r="BJ35">
         <v>93500000.0</v>
       </c>
       <c r="BK35">
         <v>93500000.0</v>
       </c>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
     </row>
     <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>1394519000.0</v>
+        <v>136421000.0</v>
       </c>
       <c r="C36">
         <v>1356544000.0</v>
       </c>
-      <c r="D36"/>
+      <c r="D36">
+        <v>1215424000.0</v>
+      </c>
       <c r="E36">
-        <v>1083000.0</v>
+        <v>1166253000.0</v>
       </c>
       <c r="F36">
-        <v>991000.0</v>
+        <v>1174504000.0</v>
       </c>
       <c r="G36">
-        <v>-1090506000.0</v>
+        <v>1106953000.0</v>
       </c>
       <c r="H36">
         <v>1090675000.0</v>
       </c>
       <c r="I36">
         <v>1078424000.0</v>
       </c>
-      <c r="J36"/>
+      <c r="J36">
+        <v>1048071000.0</v>
+      </c>
       <c r="K36">
         <v>959802000000.0</v>
       </c>
       <c r="L36">
         <v>926859000.0</v>
       </c>
       <c r="M36">
         <v>928722000.0</v>
       </c>
       <c r="N36">
         <v>897324000.0</v>
       </c>
       <c r="O36">
         <v>860329000.0</v>
       </c>
       <c r="P36">
         <v>856914000.0</v>
       </c>
       <c r="Q36">
         <v>810520000.0</v>
       </c>
       <c r="R36">
         <v>811995000.0</v>
       </c>
       <c r="S36">
@@ -8343,55 +8355,61 @@
         <v>207432000.0</v>
       </c>
       <c r="BH38">
         <v>182718000.0</v>
       </c>
       <c r="BI38">
         <v>163399000.0</v>
       </c>
       <c r="BJ38">
         <v>146357000.0</v>
       </c>
       <c r="BK38">
         <v>144137000.0</v>
       </c>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38">
         <v>125401000.0</v>
       </c>
     </row>
     <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-135261000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39"/>
-      <c r="F39"/>
+      <c r="E39">
+        <v>1083000.0</v>
+      </c>
+      <c r="F39">
+        <v>991000.0</v>
+      </c>
       <c r="G39"/>
       <c r="H39">
         <v>1618000.0</v>
       </c>
       <c r="I39">
         <v>1880000.0</v>
       </c>
       <c r="J39">
         <v>1842000.0</v>
       </c>
       <c r="K39">
         <v>-131096000.0</v>
       </c>
       <c r="L39">
         <v>1800000.0</v>
       </c>
       <c r="M39">
         <v>1900000.0</v>
       </c>
       <c r="N39">
         <v>1577000.0</v>
       </c>
       <c r="O39">
         <v>1455000.0</v>
       </c>
@@ -8534,56 +8552,58 @@
         <v>631780.0</v>
       </c>
       <c r="BJ39">
         <v>3096739.0</v>
       </c>
       <c r="BK39">
         <v>3136815.0</v>
       </c>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39">
         <v>301000.0</v>
       </c>
     </row>
     <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
         <v>27548000.0</v>
       </c>
       <c r="C40">
         <v>27719000.0</v>
       </c>
-      <c r="D40"/>
+      <c r="D40">
+        <v>27170000.0</v>
+      </c>
       <c r="E40">
-        <v>-7479000.0</v>
+        <v>26841000.0</v>
       </c>
       <c r="F40">
-        <v>-325000.0</v>
+        <v>24742000.0</v>
       </c>
       <c r="G40">
         <v>25923000.0</v>
       </c>
       <c r="H40">
         <v>-751000.0</v>
       </c>
       <c r="I40">
         <v>-1777000.0</v>
       </c>
       <c r="J40">
         <v>27637000.0</v>
       </c>
       <c r="K40">
         <v>1220335000.0</v>
       </c>
       <c r="L40">
         <v>-277000.0</v>
       </c>
       <c r="M40">
         <v>-1145000.0</v>
       </c>
       <c r="N40">
         <v>-87000.0</v>
       </c>
@@ -8853,51 +8873,51 @@
       </c>
       <c r="BJ41">
         <v>4000.0</v>
       </c>
       <c r="BK41">
         <v>1000.0</v>
       </c>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41">
         <v>182000.0</v>
       </c>
     </row>
     <row r="42" spans="1:67">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>641376000.0</v>
       </c>
       <c r="C42">
         <v>641376000.0</v>
       </c>
       <c r="D42">
-        <v>711034000.0</v>
+        <v>616949000.0</v>
       </c>
       <c r="E42">
         <v>596690000.0</v>
       </c>
       <c r="F42">
         <v>588519000.0</v>
       </c>
       <c r="G42">
         <v>567159000.0</v>
       </c>
       <c r="H42">
         <v>572159000.0</v>
       </c>
       <c r="I42">
         <v>557331000.0</v>
       </c>
       <c r="J42">
         <v>523467000.0</v>
       </c>
       <c r="K42">
         <v>589474000000.0</v>
       </c>
       <c r="L42">
         <v>467881000.0</v>
       </c>
@@ -9760,54 +9780,54 @@
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
     </row>
     <row r="51" spans="1:67">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
         <v>668103000.0</v>
       </c>
       <c r="C51">
         <v>644075000.0</v>
       </c>
       <c r="D51">
-        <v>184972000.0</v>
+        <v>533550000.0</v>
       </c>
       <c r="E51">
-        <v>195584000.0</v>
+        <v>529094000.0</v>
       </c>
       <c r="F51">
         <v>534080000.0</v>
       </c>
       <c r="G51">
         <v>474889000.0</v>
       </c>
       <c r="H51">
         <v>471431000.0</v>
       </c>
       <c r="I51">
         <v>464969000.0</v>
       </c>
       <c r="J51">
         <v>454816000.0</v>
       </c>
       <c r="K51">
         <v>204472000000.0</v>
       </c>
       <c r="L51">
         <v>444935000.0</v>
       </c>
       <c r="M51">
         <v>469115000.0</v>
       </c>
@@ -10043,51 +10063,53 @@
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52">
         <v>2216086.0</v>
       </c>
       <c r="BG52">
         <v>2162160.0</v>
       </c>
       <c r="BH52"/>
       <c r="BI52">
         <v>92641.0</v>
       </c>
       <c r="BJ52">
         <v>750000.0</v>
       </c>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
     </row>
     <row r="53" spans="1:67">
       <c r="A53" t="s">
         <v>69</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>111874000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53">
         <v>-1.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53">
         <v>897324000.0</v>
       </c>
       <c r="O53">
         <v>101590000.0</v>
       </c>
       <c r="P53">
         <v>95575000.0</v>
       </c>
       <c r="Q53">
         <v>106374000.0</v>
       </c>
@@ -10429,57 +10451,57 @@
       </c>
       <c r="BJ55">
         <v>157204545.0</v>
       </c>
       <c r="BK55">
         <v>147376789.0</v>
       </c>
       <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55">
         <v>129650000.0</v>
       </c>
     </row>
     <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
         <v>49684000.0</v>
       </c>
       <c r="C56">
         <v>69995000.0</v>
       </c>
       <c r="D56">
-        <v>82813000.0</v>
+        <v>62324000.0</v>
       </c>
       <c r="E56">
-        <v>107073000.0</v>
+        <v>91207000.0</v>
       </c>
       <c r="F56">
-        <v>86583000.0</v>
+        <v>67478000.0</v>
       </c>
       <c r="G56">
         <v>72278000.0</v>
       </c>
       <c r="H56">
         <v>70378000.0</v>
       </c>
       <c r="I56">
         <v>67515000.0</v>
       </c>
       <c r="J56">
         <v>44672000.0</v>
       </c>
       <c r="K56">
         <v>131096000000.0</v>
       </c>
       <c r="L56">
         <v>95866000.0</v>
       </c>
       <c r="M56">
         <v>53690000.0</v>
       </c>
       <c r="N56">
         <v>51700000.0</v>
       </c>
@@ -10624,57 +10646,57 @@
       <c r="BI56">
         <v>65352783.0</v>
       </c>
       <c r="BJ56">
         <v>13552893.0</v>
       </c>
       <c r="BK56">
         <v>6035311.0</v>
       </c>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
     </row>
     <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
         <v>32840000.0</v>
       </c>
       <c r="C57">
         <v>38736000.0</v>
       </c>
       <c r="D57">
-        <v>746000.0</v>
+        <v>31619000.0</v>
       </c>
       <c r="E57">
-        <v>325000.0</v>
+        <v>34645000.0</v>
       </c>
       <c r="F57">
-        <v>3573000.0</v>
+        <v>28640000.0</v>
       </c>
       <c r="G57">
         <v>33557000.0</v>
       </c>
       <c r="H57">
         <v>3544000.0</v>
       </c>
       <c r="I57">
         <v>5673000.0</v>
       </c>
       <c r="J57">
         <v>29587000.0</v>
       </c>
       <c r="K57">
         <v>1227000000.0</v>
       </c>
       <c r="L57">
         <v>3337000.0</v>
       </c>
       <c r="M57">
         <v>5215000.0</v>
       </c>
       <c r="N57">
         <v>3326000.0</v>
       </c>
@@ -11448,51 +11470,51 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -11586,211 +11608,211 @@
         <v>5261000.0</v>
       </c>
       <c r="O2">
         <v>4237000.0</v>
       </c>
       <c r="P2">
         <v>3612104.0</v>
       </c>
       <c r="Q2">
         <v>4144546.0</v>
       </c>
       <c r="R2">
         <v>4084496.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-88885000.0</v>
       </c>
       <c r="E3">
-        <v>93213000.0</v>
+        <v>65702000000.0</v>
       </c>
       <c r="F3">
         <v>-2215000.0</v>
       </c>
       <c r="G3">
         <v>-59765000.0</v>
       </c>
       <c r="H3">
         <v>-49541000.0</v>
       </c>
       <c r="I3">
         <v>15226000.0</v>
       </c>
       <c r="J3">
-        <v>40144000.0</v>
+        <v>5426000.0</v>
       </c>
       <c r="K3">
         <v>4194000.0</v>
       </c>
       <c r="L3">
-        <v>11114000.0</v>
+        <v>10086000.0</v>
       </c>
       <c r="M3">
         <v>7507000.0</v>
       </c>
       <c r="N3">
-        <v>7076000.0</v>
+        <v>22188000.0</v>
       </c>
       <c r="O3">
-        <v>10146000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="P3">
         <v>9340315.0</v>
       </c>
       <c r="Q3">
         <v>5039182.0</v>
       </c>
       <c r="R3">
         <v>6825420.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>102597000.0</v>
       </c>
       <c r="E5">
-        <v>-95886000.0</v>
+        <v>47643000.0</v>
       </c>
       <c r="F5">
         <v>118670000.0</v>
       </c>
       <c r="G5">
         <v>32665000.0</v>
       </c>
       <c r="H5">
         <v>49087000.0</v>
       </c>
       <c r="I5">
         <v>35704000.0</v>
       </c>
       <c r="J5">
-        <v>8106000.0</v>
+        <v>54064000.0</v>
       </c>
       <c r="K5">
         <v>38006000.0</v>
       </c>
       <c r="L5">
-        <v>26883000.0</v>
+        <v>35795000.0</v>
       </c>
       <c r="M5">
         <v>23664000.0</v>
       </c>
       <c r="N5">
-        <v>19542000.0</v>
+        <v>35018000.0</v>
       </c>
       <c r="O5">
-        <v>15691000.0</v>
+        <v>25837000.0</v>
       </c>
       <c r="P5">
         <v>11532938.0</v>
       </c>
       <c r="Q5">
         <v>8959637.0</v>
       </c>
       <c r="R5">
         <v>7095637.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
         <v>120296000.0</v>
       </c>
       <c r="C6">
         <v>82212000.0</v>
       </c>
       <c r="D6">
         <v>79825000.0</v>
       </c>
       <c r="E6">
-        <v>47643000.0</v>
+        <v>65749643000.0</v>
       </c>
       <c r="F6">
         <v>116455000.0</v>
       </c>
       <c r="G6">
         <v>32665000.0</v>
       </c>
       <c r="H6">
         <v>49087000.0</v>
       </c>
       <c r="I6">
         <v>63886000.0</v>
       </c>
       <c r="J6">
-        <v>54064000.0</v>
+        <v>59490000.0</v>
       </c>
       <c r="K6">
         <v>52589000.0</v>
       </c>
       <c r="L6">
-        <v>35795000.0</v>
+        <v>45881000.0</v>
       </c>
       <c r="M6">
         <v>27375000.0</v>
       </c>
       <c r="N6">
-        <v>35018000.0</v>
+        <v>57206000.0</v>
       </c>
       <c r="O6">
-        <v>25837000.0</v>
+        <v>26293000.0</v>
       </c>
       <c r="P6">
         <v>20873253.0</v>
       </c>
       <c r="Q6">
         <v>13921202.0</v>
       </c>
       <c r="R6">
         <v>10783703.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -13286,209 +13308,213 @@
         <v>1036213.0</v>
       </c>
       <c r="BK2">
         <v>1036213.0</v>
       </c>
       <c r="BL2">
         <v>1036213.0</v>
       </c>
       <c r="BM2">
         <v>1036213.0</v>
       </c>
       <c r="BN2">
         <v>1035907.0</v>
       </c>
       <c r="BO2">
         <v>3399000.0</v>
       </c>
     </row>
     <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
-        <v>6369000.0</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>40000.0</v>
+      </c>
+      <c r="E3">
+        <v>729000.0</v>
+      </c>
       <c r="F3">
         <v>652000.0</v>
       </c>
-      <c r="G3"/>
+      <c r="G3">
+        <v>558000.0</v>
+      </c>
       <c r="H3">
         <v>-517000.0</v>
       </c>
       <c r="I3">
-        <v>-23146000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="J3">
         <v>-23619000.0</v>
       </c>
       <c r="K3">
         <v>-23891000.0</v>
       </c>
       <c r="L3">
-        <v>-22653000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="M3">
         <v>-22396000.0</v>
       </c>
       <c r="N3">
         <v>-19945000.0</v>
       </c>
       <c r="O3">
         <v>-18826000.0</v>
       </c>
       <c r="P3">
         <v>-17394000.0</v>
       </c>
       <c r="Q3">
         <v>-15702000.0</v>
       </c>
       <c r="R3">
-        <v>-14704000.0</v>
+        <v>524000.0</v>
       </c>
       <c r="S3">
         <v>-7671000.0</v>
       </c>
       <c r="T3">
         <v>-9780000.0</v>
       </c>
       <c r="U3">
-        <v>-11069000.0</v>
+        <v>534000.0</v>
       </c>
       <c r="V3">
         <v>-16273000.0</v>
       </c>
       <c r="W3">
-        <v>-11308000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="X3">
         <v>-11782000.0</v>
       </c>
       <c r="Y3">
         <v>-14295000.0</v>
       </c>
       <c r="Z3">
         <v>-22380000.0</v>
       </c>
       <c r="AA3">
-        <v>-10765000.0</v>
+        <v>537000.0</v>
       </c>
       <c r="AB3">
         <v>-11703000.0</v>
       </c>
       <c r="AC3">
         <v>-13748000.0</v>
       </c>
       <c r="AD3">
         <v>-13325000.0</v>
       </c>
       <c r="AE3">
         <v>-2584000.0</v>
       </c>
       <c r="AF3">
         <v>4972000.0</v>
       </c>
       <c r="AG3">
         <v>3113000.0</v>
       </c>
       <c r="AH3">
         <v>13358000.0</v>
       </c>
       <c r="AI3">
-        <v>6898000.0</v>
+        <v>5426000.0</v>
       </c>
       <c r="AJ3">
         <v>2444000.0</v>
       </c>
       <c r="AK3">
-        <v>2401000.0</v>
+        <v>1382000.0</v>
       </c>
       <c r="AL3">
-        <v>2610000.0</v>
+        <v>3406000.0</v>
       </c>
       <c r="AM3">
         <v>2947000.0</v>
       </c>
       <c r="AN3">
-        <v>2648000.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="AO3">
         <v>3112000.0</v>
       </c>
       <c r="AP3">
-        <v>2600000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="AQ3">
-        <v>2762000.0</v>
+        <v>10086000.0</v>
       </c>
       <c r="AR3">
         <v>4005000.0</v>
       </c>
       <c r="AS3">
         <v>2510000.0</v>
       </c>
       <c r="AT3">
         <v>2130000.0</v>
       </c>
       <c r="AU3">
         <v>1859000.0</v>
       </c>
       <c r="AV3">
         <v>-7593000.0</v>
       </c>
       <c r="AW3">
         <v>1795000.0</v>
       </c>
       <c r="AX3">
-        <v>1919000.0</v>
+        <v>3908000.0</v>
       </c>
       <c r="AY3">
-        <v>1789000.0</v>
+        <v>22188000.0</v>
       </c>
       <c r="AZ3">
         <v>1787000.0</v>
       </c>
       <c r="BA3">
         <v>1765000.0</v>
       </c>
       <c r="BB3">
-        <v>2021000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="BC3">
-        <v>2161799.0</v>
+        <v>456000.0</v>
       </c>
       <c r="BD3">
         <v>1651492.0</v>
       </c>
       <c r="BE3">
         <v>1569250.0</v>
       </c>
       <c r="BF3">
-        <v>1557889.0</v>
+        <v>101662000.0</v>
       </c>
       <c r="BG3">
         <v>2303991.0</v>
       </c>
       <c r="BH3">
         <v>885369.0</v>
       </c>
       <c r="BI3">
         <v>-42546.0</v>
       </c>
       <c r="BJ3">
         <v>-7624063.0</v>
       </c>
       <c r="BK3">
         <v>-6371325.0</v>
       </c>
       <c r="BL3">
         <v>-380403.0</v>
       </c>
       <c r="BM3">
         <v>4958405.0</v>
       </c>
       <c r="BN3">
         <v>6832505.0</v>
       </c>
@@ -13624,412 +13650,416 @@
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
-        <v>25417000.0</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>19958000.0</v>
+      </c>
+      <c r="E5">
+        <v>25431000.0</v>
+      </c>
       <c r="F5">
-        <v>24996000.0</v>
-[...1 lines deleted...]
-      <c r="G5"/>
+        <v>21509000.0</v>
+      </c>
+      <c r="G5">
+        <v>19308000.0</v>
+      </c>
       <c r="H5">
         <v>23588000.0</v>
       </c>
       <c r="I5">
-        <v>55020000.0</v>
+        <v>25812000.0</v>
       </c>
       <c r="J5">
         <v>20143000.0</v>
       </c>
       <c r="K5">
         <v>57366000.0</v>
       </c>
       <c r="L5">
-        <v>39321000.0</v>
+        <v>24338000.0</v>
       </c>
       <c r="M5">
         <v>18065000.0</v>
       </c>
       <c r="N5">
         <v>20195000.0</v>
       </c>
       <c r="O5">
         <v>21353000.0</v>
       </c>
       <c r="P5">
         <v>16155999.0</v>
       </c>
       <c r="Q5">
         <v>12797000.0</v>
       </c>
       <c r="R5">
-        <v>30235000.0</v>
+        <v>11643000.0</v>
       </c>
       <c r="S5">
         <v>5488000.0</v>
       </c>
       <c r="T5">
         <v>8782000.0</v>
       </c>
       <c r="U5">
-        <v>41017000.0</v>
+        <v>25920000.0</v>
       </c>
       <c r="V5">
         <v>32420000.0</v>
       </c>
       <c r="W5">
-        <v>45439000.0</v>
+        <v>29745000.0</v>
       </c>
       <c r="X5">
         <v>36787000.0</v>
       </c>
       <c r="Y5">
         <v>12991000.0</v>
       </c>
       <c r="Z5">
         <v>-25792000.0</v>
       </c>
       <c r="AA5">
-        <v>10228000.0</v>
+        <v>20382000.0</v>
       </c>
       <c r="AB5">
         <v>13993000.0</v>
       </c>
       <c r="AC5">
         <v>13447000.0</v>
       </c>
       <c r="AD5">
         <v>13325000.0</v>
       </c>
       <c r="AE5">
         <v>15359000.0</v>
       </c>
       <c r="AF5">
         <v>9319000.0</v>
       </c>
       <c r="AG5">
         <v>7645000.0</v>
       </c>
       <c r="AH5">
         <v>6627000.0</v>
       </c>
       <c r="AI5">
-        <v>8117000.0</v>
+        <v>15015000.0</v>
       </c>
       <c r="AJ5">
         <v>9892000.0</v>
       </c>
       <c r="AK5">
-        <v>-3787000.0</v>
+        <v>12387000.0</v>
       </c>
       <c r="AL5">
-        <v>8303000.0</v>
+        <v>12112000.0</v>
       </c>
       <c r="AM5">
         <v>10052000.0</v>
       </c>
       <c r="AN5">
-        <v>6758000.0</v>
+        <v>11265000.0</v>
       </c>
       <c r="AO5">
         <v>15468000.0</v>
       </c>
       <c r="AP5">
-        <v>7565000.0</v>
+        <v>10165000.0</v>
       </c>
       <c r="AQ5">
-        <v>8061000.0</v>
+        <v>10823000.0</v>
       </c>
       <c r="AR5">
         <v>7064000.0</v>
       </c>
       <c r="AS5">
         <v>6045000.0</v>
       </c>
       <c r="AT5">
         <v>6398000.0</v>
       </c>
       <c r="AU5">
         <v>7865000.0</v>
       </c>
       <c r="AV5">
         <v>14860000.0</v>
       </c>
       <c r="AW5">
         <v>5521000.0</v>
       </c>
       <c r="AX5">
-        <v>5462000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="AY5">
-        <v>6127000.0</v>
+        <v>7083000.0</v>
       </c>
       <c r="AZ5">
         <v>5276000.0</v>
       </c>
       <c r="BA5">
         <v>6726000.0</v>
       </c>
       <c r="BB5">
-        <v>4677000.0</v>
+        <v>6698000.0</v>
       </c>
       <c r="BC5">
-        <v>4703986.0</v>
+        <v>6865785.0</v>
       </c>
       <c r="BD5">
         <v>4010100.0</v>
       </c>
       <c r="BE5">
         <v>3342708.0</v>
       </c>
       <c r="BF5">
-        <v>3416977.0</v>
+        <v>4974866.0</v>
       </c>
       <c r="BG5">
         <v>3388063.0</v>
       </c>
       <c r="BH5">
         <v>3145552.0</v>
       </c>
       <c r="BI5">
         <v>3159929.0</v>
       </c>
       <c r="BJ5">
         <v>2330230.0</v>
       </c>
       <c r="BK5">
         <v>2644154.0</v>
       </c>
       <c r="BL5">
         <v>2020193.0</v>
       </c>
       <c r="BM5">
         <v>-1739306.0</v>
       </c>
       <c r="BN5">
         <v>2325450.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
         <v>29780000.0</v>
       </c>
       <c r="C6">
         <v>21784000.0</v>
       </c>
       <c r="D6">
-        <v>19958000.0</v>
+        <v>19998000.0</v>
       </c>
       <c r="E6">
-        <v>25431000.0</v>
+        <v>26160000.0</v>
       </c>
       <c r="F6">
-        <v>21509000.0</v>
+        <v>22161000.0</v>
       </c>
       <c r="G6">
-        <v>19308000.0</v>
+        <v>19866000.0</v>
       </c>
       <c r="H6">
         <v>17045000.0</v>
       </c>
       <c r="I6">
-        <v>25812000.0</v>
+        <v>26325000.0</v>
       </c>
       <c r="J6">
         <v>20047000.0</v>
       </c>
       <c r="K6">
         <v>27487000.0</v>
       </c>
       <c r="L6">
-        <v>24338000.0</v>
+        <v>24919000.0</v>
       </c>
       <c r="M6">
         <v>12474000.0</v>
       </c>
       <c r="N6">
         <v>15526000.0</v>
       </c>
       <c r="O6">
         <v>16425000.0</v>
       </c>
       <c r="P6">
         <v>11417000.0</v>
       </c>
       <c r="Q6">
         <v>8158000.0</v>
       </c>
       <c r="R6">
-        <v>11643000.0</v>
+        <v>12167000.0</v>
       </c>
       <c r="S6">
         <v>52915000.0</v>
       </c>
       <c r="T6">
         <v>28299000.0</v>
       </c>
       <c r="U6">
-        <v>25920000.0</v>
+        <v>26454000.0</v>
       </c>
       <c r="V6">
         <v>11536000.0</v>
       </c>
       <c r="W6">
-        <v>29745000.0</v>
+        <v>30336000.0</v>
       </c>
       <c r="X6">
         <v>20709000.0</v>
       </c>
       <c r="Y6">
         <v>8128000.0</v>
       </c>
       <c r="Z6">
         <v>-25917000.0</v>
       </c>
       <c r="AA6">
-        <v>20382000.0</v>
+        <v>20919000.0</v>
       </c>
       <c r="AB6">
         <v>13783000.0</v>
       </c>
       <c r="AC6">
         <v>7165000.0</v>
       </c>
       <c r="AD6">
         <v>15090000.0</v>
       </c>
       <c r="AE6">
         <v>15746000.0</v>
       </c>
       <c r="AF6">
         <v>17397000.0</v>
       </c>
       <c r="AG6">
         <v>10758000.0</v>
       </c>
       <c r="AH6">
         <v>19985000.0</v>
       </c>
       <c r="AI6">
-        <v>15015000.0</v>
+        <v>20441000.0</v>
       </c>
       <c r="AJ6">
         <v>14550000.0</v>
       </c>
       <c r="AK6">
-        <v>12387000.0</v>
+        <v>13769000.0</v>
       </c>
       <c r="AL6">
-        <v>12112000.0</v>
+        <v>15518000.0</v>
       </c>
       <c r="AM6">
         <v>15691000.0</v>
       </c>
       <c r="AN6">
-        <v>11265000.0</v>
+        <v>19082000.0</v>
       </c>
       <c r="AO6">
         <v>15468000.0</v>
       </c>
       <c r="AP6">
-        <v>10165000.0</v>
+        <v>10438000.0</v>
       </c>
       <c r="AQ6">
-        <v>10823000.0</v>
+        <v>20909000.0</v>
       </c>
       <c r="AR6">
         <v>7889000.0</v>
       </c>
       <c r="AS6">
         <v>8555000.0</v>
       </c>
       <c r="AT6">
         <v>8528000.0</v>
       </c>
       <c r="AU6">
         <v>9724000.0</v>
       </c>
       <c r="AV6">
         <v>5333000.0</v>
       </c>
       <c r="AW6">
         <v>5235000.0</v>
       </c>
       <c r="AX6">
-        <v>5149000.0</v>
+        <v>9057000.0</v>
       </c>
       <c r="AY6">
-        <v>7083000.0</v>
+        <v>29271000.0</v>
       </c>
       <c r="AZ6">
         <v>6326000.0</v>
       </c>
       <c r="BA6">
         <v>15197000.0</v>
       </c>
       <c r="BB6">
-        <v>6698000.0</v>
+        <v>6823000.0</v>
       </c>
       <c r="BC6">
-        <v>6865785.0</v>
+        <v>7321785.0</v>
       </c>
       <c r="BD6">
         <v>8236017.0</v>
       </c>
       <c r="BE6">
         <v>5760332.0</v>
       </c>
       <c r="BF6">
-        <v>4974866.0</v>
+        <v>106636866.0</v>
       </c>
       <c r="BG6">
         <v>5692054.0</v>
       </c>
       <c r="BH6">
         <v>4030921.0</v>
       </c>
       <c r="BI6">
         <v>4554696.0</v>
       </c>
       <c r="BJ6">
         <v>3654515.0</v>
       </c>
       <c r="BK6">
         <v>3997136.0</v>
       </c>
       <c r="BL6">
         <v>3291172.0</v>
       </c>
       <c r="BM6">
         <v>3219099.0</v>
       </c>
       <c r="BN6">
         <v>3413795.0</v>
       </c>
@@ -18525,51 +18555,51 @@
       </c>
       <c r="M6">
         <v>-24100000.0</v>
       </c>
       <c r="N6">
         <v>1376000.0</v>
       </c>
       <c r="O6">
         <v>12983000.0</v>
       </c>
       <c r="P6">
         <v>37301377.0</v>
       </c>
       <c r="Q6">
         <v>-914745.0</v>
       </c>
       <c r="R6">
         <v>1303118.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>164</v>
       </c>
       <c r="B7">
-        <v>1025000.0</v>
+        <v>-1503000.0</v>
       </c>
       <c r="C7">
         <v>-3661000.0</v>
       </c>
       <c r="D7">
         <v>-11242000.0</v>
       </c>
       <c r="E7">
         <v>-2512000.0</v>
       </c>
       <c r="F7">
         <v>21574000.0</v>
       </c>
       <c r="G7">
         <v>-1884000.0</v>
       </c>
       <c r="H7">
         <v>4492000.0</v>
       </c>
       <c r="I7">
         <v>3703000.0</v>
       </c>
       <c r="J7">
         <v>-1541000.0</v>
       </c>
@@ -18809,110 +18839,110 @@
         <v>3510000.0</v>
       </c>
       <c r="J13">
         <v>1795000.0</v>
       </c>
       <c r="K13">
         <v>4344000.0</v>
       </c>
       <c r="L13">
         <v>519000.0</v>
       </c>
       <c r="M13">
         <v>305000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>171</v>
       </c>
       <c r="B14">
-        <v>-10110000.0</v>
+        <v>2916000.0</v>
       </c>
       <c r="C14">
         <v>5928000000.0</v>
       </c>
       <c r="D14">
         <v>10359000000.0</v>
       </c>
       <c r="E14">
         <v>65702000000.0</v>
       </c>
       <c r="F14">
         <v>-41496000000.0</v>
       </c>
       <c r="G14">
         <v>6578000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>-25718000.0</v>
       </c>
       <c r="J14">
         <v>5426000.0</v>
       </c>
       <c r="K14">
         <v>-29009000.0</v>
       </c>
       <c r="L14">
         <v>10086000.0</v>
       </c>
       <c r="M14">
         <v>-13250000.0</v>
       </c>
       <c r="N14">
         <v>22188000.0</v>
       </c>
       <c r="O14">
         <v>456000.0</v>
       </c>
       <c r="P14">
         <v>-16170404000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>172</v>
       </c>
       <c r="B15">
-        <v>-75469000.0</v>
+        <v>75469000.0</v>
       </c>
       <c r="C15">
-        <v>-78369000.0</v>
+        <v>78369000.0</v>
       </c>
       <c r="D15">
-        <v>-78327000.0</v>
+        <v>78327000.0</v>
       </c>
       <c r="E15">
-        <v>-49052000.0</v>
+        <v>49052000.0</v>
       </c>
       <c r="F15">
         <v>39100000.0</v>
       </c>
       <c r="G15">
         <v>32508000.0</v>
       </c>
       <c r="H15">
         <v>39141000.0</v>
       </c>
       <c r="I15">
         <v>39158000.0</v>
       </c>
       <c r="J15">
         <v>36793000.0</v>
       </c>
       <c r="K15">
         <v>29859000.0</v>
       </c>
       <c r="L15">
         <v>25048000.0</v>
       </c>
       <c r="M15">
         <v>23889000.0</v>
       </c>
@@ -19289,51 +19319,51 @@
       <c r="B24"/>
       <c r="C24">
         <v>117671000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>181</v>
       </c>
       <c r="B25">
-        <v>-230432000.0</v>
+        <v>-230820000.0</v>
       </c>
       <c r="C25">
         <v>-12266000.0</v>
       </c>
       <c r="D25">
         <v>-17482000.0</v>
       </c>
       <c r="E25">
         <v>-65840847000.0</v>
       </c>
       <c r="F25">
         <v>41526223000.0</v>
       </c>
       <c r="G25">
         <v>20042000.0</v>
       </c>
       <c r="H25">
         <v>-121686000.0</v>
       </c>
       <c r="I25">
         <v>-19289000.0</v>
       </c>
       <c r="J25">
         <v>-76035000.0</v>
       </c>
@@ -20561,60 +20591,60 @@
       <c r="BJ6">
         <v>7239384.0</v>
       </c>
       <c r="BK6">
         <v>-12945410.0</v>
       </c>
       <c r="BL6">
         <v>11919093.0</v>
       </c>
       <c r="BM6">
         <v>3606.0</v>
       </c>
       <c r="BN6">
         <v>107966.0</v>
       </c>
       <c r="BO6"/>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>164</v>
       </c>
       <c r="B7">
         <v>-8845000.0</v>
       </c>
       <c r="C7">
-        <v>7777000.0</v>
+        <v>3990000.0</v>
       </c>
       <c r="D7">
-        <v>-8643000.0</v>
+        <v>-8504000.0</v>
       </c>
       <c r="E7">
-        <v>8744000.0</v>
+        <v>8447000.0</v>
       </c>
       <c r="F7">
-        <v>-6853000.0</v>
+        <v>-5436000.0</v>
       </c>
       <c r="G7">
         <v>1255999.0</v>
       </c>
       <c r="H7">
         <v>-68000.0</v>
       </c>
       <c r="I7">
         <v>3071000.0</v>
       </c>
       <c r="J7">
         <v>-8848000.0</v>
       </c>
       <c r="K7">
         <v>7393000.0</v>
       </c>
       <c r="L7">
         <v>-1528000.0</v>
       </c>
       <c r="M7">
         <v>3114000.0</v>
       </c>
       <c r="N7">
         <v>-20221000.0</v>
       </c>
@@ -20833,54 +20863,54 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
     </row>
     <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>166</v>
       </c>
       <c r="B9">
         <v>-1973000.0</v>
       </c>
       <c r="C9">
-        <v>-244000.0</v>
+        <v>-925000.0</v>
       </c>
       <c r="D9">
-        <v>-5304000.0</v>
+        <v>-4623000.0</v>
       </c>
       <c r="E9">
         <v>2538000.0</v>
       </c>
       <c r="F9">
         <v>-3285000.0</v>
       </c>
       <c r="G9">
         <v>-802000.0</v>
       </c>
       <c r="H9">
         <v>2998000.0</v>
       </c>
       <c r="I9">
         <v>-1607000.0</v>
       </c>
       <c r="J9">
         <v>-3743000.0</v>
       </c>
       <c r="K9">
         <v>1764000.0</v>
       </c>
       <c r="L9">
         <v>-811000.0</v>
       </c>
@@ -21502,60 +21532,60 @@
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>171</v>
       </c>
       <c r="B14">
         <v>-7663000.0</v>
       </c>
       <c r="C14">
-        <v>-10110000.0</v>
+        <v>814000.0</v>
       </c>
       <c r="D14">
-        <v>6369000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="E14">
-        <v>-14378000.0</v>
+        <v>729000.0</v>
       </c>
       <c r="F14">
-        <v>9793000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="G14">
         <v>558000.0</v>
       </c>
       <c r="H14">
         <v>6111000.0</v>
       </c>
       <c r="I14">
         <v>513000.0</v>
       </c>
       <c r="J14">
         <v>-1218000.0</v>
       </c>
       <c r="K14">
         <v>10359708000.0</v>
       </c>
       <c r="L14">
         <v>581000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
         <v>-708000.0</v>
       </c>
       <c r="O14">
         <v>65702000000.0</v>
@@ -21660,60 +21690,60 @@
       <c r="BC14">
         <v>456000.0</v>
       </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14">
         <v>101662000.0</v>
       </c>
       <c r="BG14">
         <v>-16170404000.0</v>
       </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>172</v>
       </c>
       <c r="B15">
-        <v>-19736000.0</v>
+        <v>19736000.0</v>
       </c>
       <c r="C15">
-        <v>-18977000.0</v>
+        <v>18977000.0</v>
       </c>
       <c r="D15">
-        <v>-19980000.0</v>
+        <v>19980000.0</v>
       </c>
       <c r="E15">
-        <v>-17757000.0</v>
+        <v>17757000.0</v>
       </c>
       <c r="F15">
         <v>18755000.0</v>
       </c>
       <c r="G15">
         <v>20688000.0</v>
       </c>
       <c r="H15">
         <v>18562000.0</v>
       </c>
       <c r="I15">
         <v>18692000.0</v>
       </c>
       <c r="J15">
         <v>20427000.0</v>
       </c>
       <c r="K15">
         <v>24298000.0</v>
       </c>
       <c r="L15">
         <v>19883000.0</v>
       </c>
       <c r="M15">
         <v>17654000.0</v>
       </c>
@@ -23119,60 +23149,60 @@
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>181</v>
       </c>
       <c r="B25">
         <v>1960000.0</v>
       </c>
       <c r="C25">
-        <v>-130922000.0</v>
+        <v>-127949000.0</v>
       </c>
       <c r="D25">
-        <v>-42419000.0</v>
+        <v>-42598000.0</v>
       </c>
       <c r="E25">
-        <v>5908000.0</v>
+        <v>5476000.0</v>
       </c>
       <c r="F25">
-        <v>-62999000.0</v>
+        <v>-65068000.0</v>
       </c>
       <c r="G25">
         <v>1097001.0</v>
       </c>
       <c r="H25">
         <v>3396000.0</v>
       </c>
       <c r="I25">
         <v>-11004000.0</v>
       </c>
       <c r="J25">
         <v>-3484000.0</v>
       </c>
       <c r="K25">
         <v>-10293000.0</v>
       </c>
       <c r="L25">
         <v>1878000.0</v>
       </c>
       <c r="M25">
         <v>-30866000.0</v>
       </c>
       <c r="N25">
         <v>-873000.0</v>
       </c>