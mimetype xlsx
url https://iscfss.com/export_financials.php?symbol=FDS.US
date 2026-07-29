--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
@@ -5648,795 +5651,801 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DQ1" t="s">
-        <v>181</v>
+      <c r="DR1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>163982000.0</v>
+      </c>
+      <c r="C2">
         <v>149243000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149277000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>135262000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>144487000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>128614000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>151297000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>178250000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>137312000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128155000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>149802000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>121816000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110282000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>120223000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>120224000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>108395000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96356000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88152000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>101022000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>85777000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78710000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78339000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83246000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>82094000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>77252000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72273000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88447000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>68138000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65069000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>64802000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59529000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72059000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>62772000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>59395000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>67669000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>59214000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>63015000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>49308000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48154000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>45836000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37545000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>36586000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35745000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>33880000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31021000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>30119000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30419000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26380000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27143000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>26505000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28245000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>29864000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26892000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29699000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28538000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>27680000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28416000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>24960000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>29216000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>24603000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>22744000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>97084000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>26982000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23976000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24138000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>23472000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>29309000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>25121000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21321000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22676000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>26606000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22366000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>27116000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23237000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18611000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23461000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16056000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19009000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19174000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18110000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>23216000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21450000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>16785000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18369000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>17868000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19903000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21123000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>16131000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13373000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14481000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13793000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>13901000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>14278000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>12615000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11427000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10014000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10926000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9075000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6183000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5374000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15311000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8161000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9874000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4934000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7442000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>9300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>4800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>2500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6516,162 +6525,163 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4">
         <v>-179345000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-173940000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-168652000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-163269000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-157074000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-154015000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-151605000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-146738000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-141575000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-144072000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-138477000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-131851000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-126193000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-126967000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-120864000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-121223000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-114661000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-113016000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-106047000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-107861000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-101256000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-92370000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-94096000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -6687,450 +6697,452 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-79307000.0</v>
+      </c>
+      <c r="C5">
         <v>-69695000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-74027000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-63748000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-68557000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-112753000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-100421000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-79613000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-92646000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-91029000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-86887000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-87141000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-89344000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-92243000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-93059000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-108383000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77134000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-55848000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-57670000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-38962000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19258000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-28496000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39076000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-39293000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-75060000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-66479000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-64706000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-74544000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-65121000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-53635000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-59188000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-51439000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-41085000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-18598000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-26730000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-34720000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-53640000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-77341000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-79603000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-68553000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-51690000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-63038000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-50854000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-44052000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-43963000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-38756000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-31588000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-17921000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13349000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-16234000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-20126000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-31173000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-26039000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-23012000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-18365000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-22726000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-30136000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-15579000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-19424000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5660000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3839000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-17652000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-21385000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-32318000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-20105000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7121000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-10223000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-12220000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-31027000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-24115000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2182000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14012000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>13576000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>14180000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9680000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7942000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>6113000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6653000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3328000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3005000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3893000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4550000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-242000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1016000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5695000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5217000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-46000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-380000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-225000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-131000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-150000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>146000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>129000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>114000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>142000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>85000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>135000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>165000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>138000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>51000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>47000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>7000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-74000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-19000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-36800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-34000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-31000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-28400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-26100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-24200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-22200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-20300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-18800000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-17700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-16400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-15100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-13800000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-12900000.0</v>
       </c>
-      <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7183,51 +7195,53 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7241,134 +7255,137 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>180941000.0</v>
+      </c>
+      <c r="C7">
         <v>184441000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>191296000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>190249000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>190307000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>190979000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>192806000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>208594000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>213772000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>214724000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>221481000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>227221000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>230340000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>225242000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>230934000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>237807000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>257804000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>264285000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>280992000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>291556000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>304543000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>309393000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>310677000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>301325000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>305244000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>285065000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>266446000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7418,116 +7435,119 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>432000.0</v>
       </c>
       <c r="C8">
+        <v>432000.0</v>
+      </c>
+      <c r="D8">
         <v>431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="E8">
         <v>430000.0</v>
       </c>
       <c r="F8">
+        <v>430000.0</v>
+      </c>
+      <c r="G8">
         <v>429000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="I8">
         <v>426000.0</v>
       </c>
       <c r="J8">
+        <v>426000.0</v>
+      </c>
+      <c r="K8">
         <v>425000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>423000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="N8">
         <v>420000.0</v>
       </c>
       <c r="O8">
+        <v>420000.0</v>
+      </c>
+      <c r="P8">
         <v>418000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>417000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>416000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>415000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>414000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>412000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>410000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7583,234 +7603,235 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1677738000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1648754000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1621753000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1598605000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1569319000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1531278000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1323631000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1290596000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1261452000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1225947000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1190350000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1163081000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1131166000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1094467000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1048305000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1019381000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>989918000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>968375000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>939067000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>900663000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>875488000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>835968000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>806973000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>781705000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>732538000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>694078000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>667531000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>642906000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>625394000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>775509000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>741748000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>720020000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>704522000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>675773000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>623195000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>616954000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>595030000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>577921000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>542355000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>508402000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>471805000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>428865000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>413754000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>377805000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>359253000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>343593000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>326869000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>274950000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>204721000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>159672000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>137569000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>125723000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>101579000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>448845000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>432538000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>415047000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>395836000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>375721000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -7824,470 +7845,474 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>288114000.0</v>
+      </c>
+      <c r="C10">
         <v>268338000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>275448000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>337651000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>356361000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>278548000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>289168000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>422979000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>453144000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>381708000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>411855000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>425444000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>486627000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>445326000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>437142000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>503273000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>526966000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>773012000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>673900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>681865000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>658340000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>602684000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>560137000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>585605000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>457707000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>343488000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>336217000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>359799000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>323960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>218335000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>170378000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>208623000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>213061000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>233628000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>221933000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>194731000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>161758000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>155351000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>173288000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>228407000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>187436000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>175170000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>180148000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>158914000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>157895000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>122070000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>115235000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>116378000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>118858000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>88790000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>174021000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>196627000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>242839000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>151314000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>210712000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>189044000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>228530000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>184998000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>193754000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>181685000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>208668000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>203100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>202351000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>195741000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>224713000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>204595000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>217861000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>216320000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>191111000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>132308000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>123856000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>117986000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>166829000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>123380000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>154922000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>168834000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>172045000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>139142000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>138877000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>126549000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>102184000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>72948000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>51071000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>59457000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>62656000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>37394000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>50362000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>78580000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>40152000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>36811000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>52977000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>51126000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>39808000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>15267000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>36816000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44819000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>49566000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>55704000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>48014000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>38583000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>25736000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>47433000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>45524000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>39629000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42596000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>33516000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>35400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>31800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>47900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>44600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>44300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>37600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>31000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>30600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>30100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>26800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>22100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>17000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>18300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>15700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>268338000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>275448000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>337651000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>356361000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>278548000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>289168000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>425444000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>486627000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>445326000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>437142000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>503273000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>526966000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>773012000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>673900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>681865000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8344,1741 +8369,1757 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>304236000.0</v>
+      </c>
+      <c r="C12">
         <v>285267000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>292681000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>355096000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>364045000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>287019000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>358791000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>492598000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>522034000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>450227000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>443927000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>457654000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>518778000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>477348000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>469714000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>536492000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>560546000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>807996000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>708893000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>717849000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>676701000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>620452000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>578303000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>605177000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>480313000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>367373000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>362268000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>385612000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>350315000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>245404000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>197848000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>237882000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>243546000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>265186000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>253610000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>227175000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>193685000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>185354000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>194239000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>252624000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>211156000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>198101000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>203293000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>182411000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>182915000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>147405000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>139962000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>136386000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>134075000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>102975000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>187777000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>209352000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>257418000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>166141000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>225239000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>202963000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>242096000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>200183000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>207546000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>181685000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>208668000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>203100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>202351000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>195741000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>224713000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>204595000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>217861000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>216320000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>191111000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>132308000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>123856000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>143018000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>191674000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>147125000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>171308000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>186222000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>189180000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>156044000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>155785000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>143190000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>118614000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>90209000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>68254000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>76023000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>90575000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>63408000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>67891000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>98104000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>99766000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>123319000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>182180000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>169262000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>152996000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>121312000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>138659000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>130836000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>119410000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>95317000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>91524000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>79305000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>68091000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>78232000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>69518000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>62333000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>65470000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>60800000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>35400000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>31800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>47900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>44600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>44300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>37600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>31000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>30600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>30100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>26800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>22100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>17000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>18300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>15700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>432000.0</v>
       </c>
       <c r="C13">
+        <v>432000.0</v>
+      </c>
+      <c r="D13">
         <v>431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="E13">
         <v>430000.0</v>
       </c>
       <c r="F13">
+        <v>430000.0</v>
+      </c>
+      <c r="G13">
         <v>429000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="I13">
         <v>426000.0</v>
       </c>
       <c r="J13">
+        <v>426000.0</v>
+      </c>
+      <c r="K13">
         <v>425000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>423000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="N13">
         <v>420000.0</v>
       </c>
       <c r="O13">
+        <v>420000.0</v>
+      </c>
+      <c r="P13">
         <v>418000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>417000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>416000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>415000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>414000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>412000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="W13">
         <v>409000.0</v>
       </c>
       <c r="X13">
+        <v>409000.0</v>
+      </c>
+      <c r="Y13">
         <v>408000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>406000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>405000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>402000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>401000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>397000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>394000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>393000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>391000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>390000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>521000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517000.0</v>
       </c>
       <c r="AL13">
         <v>517000.0</v>
       </c>
       <c r="AM13">
+        <v>517000.0</v>
+      </c>
+      <c r="AN13">
         <v>515000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>512000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507000.0</v>
       </c>
       <c r="AQ13">
         <v>507000.0</v>
       </c>
       <c r="AR13">
+        <v>507000.0</v>
+      </c>
+      <c r="AS13">
         <v>503000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>501000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>497000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>493000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>491000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>487000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>485000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>483000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>481000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>474000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>464000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>460000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>456000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>455000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>451000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>616000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>614000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>613000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>600000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>608000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>601000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>599000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>596000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>592000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>581000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>579000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>575000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>572000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>571000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>569000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>568000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>565000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>562000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>559000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>557000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>556000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>554000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>551000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="CF13">
         <v>545000.0</v>
       </c>
       <c r="CG13">
+        <v>545000.0</v>
+      </c>
+      <c r="CH13">
         <v>543000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>541000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>359000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>528000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>351000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>350000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>348000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>346000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>343000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>342000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>341000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>340000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>339000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>337000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>336000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>334000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>333000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>331000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>329000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>328000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>329000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>326000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>300000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>36957000.0</v>
+      </c>
+      <c r="C14">
         <v>37063000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37615000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38158000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38457000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38517000.0</v>
       </c>
       <c r="H14">
         <v>38517000.0</v>
       </c>
       <c r="I14">
+        <v>38517000.0</v>
+      </c>
+      <c r="J14">
         <v>38640000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38650000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38643000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38784000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38912000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38981000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>38914000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38820000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38720000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38761000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38641000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38476000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38488000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>38620000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>38697000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>38940000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>38481000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38576000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38587000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39056000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>38993000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>38619000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38809000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>38879000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39104000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39846000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>39680000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>39281000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>39457000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>39700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>40100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>40673000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>41189000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>41536000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42063000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>41995000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42297000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42306000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42340000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42386000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>42615000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>43107000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>43773000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>44043000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>44485000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>44455000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>44984000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>45152000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>45736000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>45707000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>46103000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>45114000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>47154000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>47427000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>47487000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>46347000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>47725000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>48066000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>48876000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>47117000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>48836000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>48500000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>49076000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>47412000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>49821000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>50023000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>50610000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>48381000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>51387000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>51314000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>51079000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>48957000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>50909000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>50767000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>50061000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>48373000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>49993000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>50397000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>50024000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>74579500.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>73235000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>76869000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>53310000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>50700000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>51911000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>51848000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>51282500.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>50717000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>52832000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>52617000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>51933000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>50241000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>52089000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>52168500.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>52216500.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>49318500.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>51757500.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>51988500.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>47443281.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>47178912.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>46914543.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>46152923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45391302.0</v>
       </c>
       <c r="DH14">
         <v>45391302.0</v>
       </c>
       <c r="DI14">
+        <v>45391302.0</v>
+      </c>
+      <c r="DJ14">
         <v>43427286.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>43313341.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43139430.0</v>
       </c>
       <c r="DL14">
         <v>43139430.0</v>
       </c>
       <c r="DM14">
+        <v>43139430.0</v>
+      </c>
+      <c r="DN14">
         <v>42908544.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>42674661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42914542.0</v>
       </c>
       <c r="DP14">
         <v>42914542.0</v>
       </c>
       <c r="DQ14">
+        <v>42914542.0</v>
+      </c>
+      <c r="DR14">
         <v>42824587.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>420000.0</v>
       </c>
       <c r="O15">
+        <v>420000.0</v>
+      </c>
+      <c r="P15">
         <v>418000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>417000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>416000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>415000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>414000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>412000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="W15">
         <v>409000.0</v>
       </c>
       <c r="X15">
+        <v>409000.0</v>
+      </c>
+      <c r="Y15">
         <v>408000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>406000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>405000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>402000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>401000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>397000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>394000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>393000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>391000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>390000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>521000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517000.0</v>
       </c>
       <c r="AL15">
         <v>517000.0</v>
       </c>
       <c r="AM15">
+        <v>517000.0</v>
+      </c>
+      <c r="AN15">
         <v>515000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>512000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507000.0</v>
       </c>
       <c r="AQ15">
         <v>507000.0</v>
       </c>
       <c r="AR15">
+        <v>507000.0</v>
+      </c>
+      <c r="AS15">
         <v>503000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>501000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>497000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>493000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>491000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>487000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>485000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>483000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>481000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>474000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>464000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>460000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>456000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>455000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>451000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>616000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>614000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>613000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>608000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>601000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>599000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>592000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>581000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>579000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>575000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>572000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>571000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>569000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>568000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>565000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>562000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>559000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>557000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>556000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>554000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>551000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545000.0</v>
       </c>
       <c r="CF15">
         <v>545000.0</v>
       </c>
       <c r="CG15">
+        <v>545000.0</v>
+      </c>
+      <c r="CH15">
         <v>543000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>541000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>359000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>352000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>351000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>350000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>348000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>346000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>343000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>342000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>341000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>340000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>339000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>337000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>336000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>334000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>333000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>331000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>329000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>328000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>329000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>326000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>200000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>183494000.0</v>
+      </c>
+      <c r="C16">
         <v>188722000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>162586000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>167852000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>170897000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>177325000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>157062000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>159761000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>168053000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>175121000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>150152000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>152430000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>147813000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>164190000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>150264000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>152039000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>169361000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>72152000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54778000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63104000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>65124000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67923000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16">
+        <v>46439000.0</v>
+      </c>
+      <c r="Y16">
         <v>53987000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>3825000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>30495000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>28252000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>27799000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>25584000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>23005000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>25550000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>22821000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>25322000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16148000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10431000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>9827000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>9443000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>7916000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5787000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>5099000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8862000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>14257000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>20599000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>16531000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>16782000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>21714000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22377000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>23587000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>21871000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>22482000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>22023000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>22858000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>26845000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>22064000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>23113000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>22344000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>19638000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>19970000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>20166000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>18821000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -10094,220 +10135,221 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>6068000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10991000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14973000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15018000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15784000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14752000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16018000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>15141000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18444000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19713000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13562000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13471000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16391000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>19006000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20220000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>20709000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>29023000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7007000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4299000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>29741000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>28813000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>25515000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2947000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2766000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1708000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1543000.0</v>
       </c>
-      <c r="AP18">
-[...1 lines deleted...]
-      </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>1483000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1697000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1711000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2097000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2533000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2921000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3092000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2723000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2399000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2396000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2431000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2501000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2582000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2593000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2536000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2853000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3386000.0</v>
       </c>
-      <c r="BH18">
-[...1 lines deleted...]
-      </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -10321,52 +10363,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10446,1764 +10489,1778 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>1283377000.0</v>
+      </c>
+      <c r="C20">
         <v>1287221000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1279593000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1284708000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1277855000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1245315000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1092202000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1011129000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1004749000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1003883000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1005269000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1004736000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>982162000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>977359000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>974846000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>965848000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>978860000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>786172000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>783025000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>754362000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>749896000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>746041000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>738575000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>709703000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>688484000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>690637000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>691321000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>685729000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>690956000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>700029000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>694897000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>701833000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>704807000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>716912000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>712476000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>707560000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>695667000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>506832000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>507656000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>452915000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>460393000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>489340000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>498636000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>308287000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>307231000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>305893000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>279421000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>285608000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>287287000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>287545000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>259345000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>244573000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>243080000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>243638000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>246734000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>245791000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>221757000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>225275000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>224776000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>228265000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>228559000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>226900000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>223203000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>221991000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>172053000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>176769000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>183123000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>181355000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>180301000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>171527000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>175196000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>187780000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>160211000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>159989000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>149127000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>146187000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>144728000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>143763000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>144058000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>43074000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>140510000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>135098000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>127654000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>152453000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>74466000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>77243000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>71738000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>6260000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>26324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13677000.0</v>
       </c>
       <c r="CM20">
         <v>13677000.0</v>
       </c>
       <c r="CN20">
+        <v>13677000.0</v>
+      </c>
+      <c r="CO20">
         <v>18872000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>19062000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>19253000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>11364000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>11450000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>11536000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>9961000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>11808000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>11894000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>12237000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>10267000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>10518000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>10734000.0</v>
       </c>
-      <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>1868418000.0</v>
+      </c>
+      <c r="C21">
         <v>1884910000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1899838000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1916102000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1931210000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1935488000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1870332000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1844141000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1851395000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1860609000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1848051000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1859202000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1859242000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1869774000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1882983000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1895909000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1912738000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>135042000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>139313000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>134986000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>130521000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>130897000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>134896000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>121095000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>127207000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>128243000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>131679000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>120551000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>129205000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>136409000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>141037000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>148935000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>155776000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>164687000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>168874000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>173543000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>175534000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>104695000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>109032000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>93161000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>97978000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>106753000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>111934000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40052000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>41561000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>43313000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>38075000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>41855000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>44603000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>47390000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40216000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>36223000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>37371000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>39145000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>41854000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>43371000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>38298000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>41470000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>43077000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>46310000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>48578000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>50000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>50584000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>52179000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35942000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>40073000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>45068000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>46350000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>48003000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>45654000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>49409000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>58333000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>36239000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>37847000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>36360000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>36789000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>38375000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>39948000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>42000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>141354000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>44962000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>45160000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>44715000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>152453000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>27465000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>30060000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>28771000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>25881000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>26324000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4813000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5004000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>18872000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>19062000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>19253000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>11364000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>11450000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>11536000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>11722000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>11808000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>11894000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>12237000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>10267000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>10518000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>10734000.0</v>
       </c>
-      <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>56994000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-60999.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25678000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3123000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21566000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41605000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>32178000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>38539000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31366000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36569000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23840000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13917000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>29436000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22425000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25908000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>38067000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>42250000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25917000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>15033000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10365000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25730000.0</v>
       </c>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>6274000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9236000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8110000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>9744000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7967000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7453000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2695000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3158000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>51461000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5504000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2524000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6913000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13960000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>16899000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1985000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8373000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4803000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17961000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3847000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>19740000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>19456000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4357000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>10932000.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>4015000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2812000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5538000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13862000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>12195000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13521000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10076000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7474000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7757000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10738000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6506000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13263000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2930000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2808000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1718000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1557000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1600000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1903000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5474000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5335000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5277000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5420000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4759000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5243000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5875000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5870000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5086000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5108000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5493000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6245000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5667000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5387000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6085000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5630000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5772000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4750000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5342000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>5384000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>4191997000.0</v>
+      </c>
+      <c r="C23">
         <v>4219830000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4220784000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4304272000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4338762000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4241442000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4048585000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4055040000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4039701000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3990866000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3951226000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3962922000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3997910000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3997709000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3977540000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4014305000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4068564000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2374157000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2254364000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2222847000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2218445000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2163507000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2099426000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2083388000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1947705000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1828572000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1762232000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1548648000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1511901000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1464994000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1365927000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1419447000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1407172000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1472492000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1430602000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1413315000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1358014000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1061829000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1046165000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1019161000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1038975000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1021705000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1017687000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>736671000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>728076000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>709572000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>646479000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>663212000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>659636000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>653965000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>671158000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>690197000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>735330000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>669978000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>711856000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>694143000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>694519000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>663824000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>663506000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>657440000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>684631000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>683100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>659407000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>644608000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>604715000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>613427000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>630250000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>633137000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>613610000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>551265000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>541763000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>587274000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>569794000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>525900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>517666000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>523750000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>513557000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>489144000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>478555000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>457228000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>436283000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>394508000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>359482000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>347529000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>310377000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>299330000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>282273000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>229927000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>204492000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>214880000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>268596000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>256159000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>243376000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>217444000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>222807000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>217411000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>205152000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>186172000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>177561000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>172551000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>161592000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>160798000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>142280000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>135568000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>118557000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>113525000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>112300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>101500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>93000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>84200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>78200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>70600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>62100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>58600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>54200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>50800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>46300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>42000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>39400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>36500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>32900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>890542000.0</v>
+      </c>
+      <c r="C24">
         <v>1369216000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1368738000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1368260000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1430197000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1472162000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1296643000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1241131000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1240626000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1489488000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1551134000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1612700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1674194000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1735609000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1859096000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1982424000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2062206000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>574625000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>574580000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>574692000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>574490000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>574399000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>575511000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>574354000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>574309000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>574264000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>574219000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>574174000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>574129000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>574848000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>574812000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>574775000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>574739000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>574702000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>574666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="AK24">
         <v>575000000.0</v>
       </c>
       <c r="AL24">
-        <v>365000000.0</v>
+        <v>575000000.0</v>
       </c>
       <c r="AM24">
         <v>365000000.0</v>
       </c>
       <c r="AN24">
-        <v>300000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="AO24">
         <v>300000000.0</v>
       </c>
       <c r="AP24">
         <v>300000000.0</v>
       </c>
       <c r="AQ24">
         <v>300000000.0</v>
       </c>
       <c r="AR24">
-        <v>35000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AS24">
         <v>35000000.0</v>
       </c>
       <c r="AT24">
         <v>35000000.0</v>
       </c>
       <c r="AU24">
-        <v>0.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>1618000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1369216000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1368738000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1368260000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1430197000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1472162000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1296643000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1612700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1674194000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1735609000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1859096000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1982424000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2105142000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>574625000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>574580000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>574535000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>574490000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>574399000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>575511000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>574354000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>574309000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>574264000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>574219000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>574174000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>574129000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>574848000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>574812000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>574775000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>574739000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>574666000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>575000000.0</v>
       </c>
-      <c r="AK25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL25"/>
       <c r="AM25">
         <v>365000000.0</v>
       </c>
       <c r="AN25">
-        <v>300000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="AO25">
         <v>300000000.0</v>
       </c>
-      <c r="AP25"/>
+      <c r="AP25">
+        <v>300000000.0</v>
+      </c>
       <c r="AQ25"/>
-      <c r="AR25">
-[...1 lines deleted...]
-      </c>
+      <c r="AR25"/>
       <c r="AS25">
         <v>35000000.0</v>
       </c>
       <c r="AT25">
         <v>35000000.0</v>
       </c>
-      <c r="AU25"/>
+      <c r="AU25">
+        <v>35000000.0</v>
+      </c>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
@@ -12234,52 +12291,53 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12359,52 +12417,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12484,496 +12543,502 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>1282528000.0</v>
+      </c>
+      <c r="C28">
         <v>1285319000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1284586000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1220858000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1264143000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1384593000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1262741000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1151588000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1188398000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1322504000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1360760000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1414477000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1417907000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1515525000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1652888000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1716958000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1835980000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>65898000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>181672000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>184383000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>220693000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>281108000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>326051000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>290074000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>421846000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>515841000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>504448000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>214375000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>250169000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>356513000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>404434000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>366152000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>361678000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>341074000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>352733000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>380269000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>413242000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>209649000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>191712000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>71593000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>112564000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>124830000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>119852000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-123914000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-122895000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-87070000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-115235000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-116378000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-118858000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-88790000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-174021000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-196627000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-242839000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-151314000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-210712000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-189044000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-228530000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-184998000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-193754000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-181685000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-208668000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-203100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-202351000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-195741000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-224713000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-204595000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-217861000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-216320000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-191111000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-132308000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-123856000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-117986000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-166829000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-123380000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-154922000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-168834000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-172045000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-139142000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-136953000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-124709000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-100389000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-71283000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-49453000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-59457000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-62656000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-37394000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-50362000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-78580000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-40152000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-36811000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-52977000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-51126000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-39808000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-15267000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-36816000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-44819000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-49566000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-55704000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-48014000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-38583000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-25736000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-47433000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-45524000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-39629000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-42596000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-33516000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-35400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-31800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-47900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-44600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-44300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-37600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-31000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-30600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-30100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-26800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-22100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-17000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-18300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-15700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-11900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>3421991000.0</v>
+      </c>
+      <c r="C29">
         <v>3498328000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3536622000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3554673000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3585379000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3529079000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3350664000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3278433000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3318174000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3291242000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1551134000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1612700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1674194000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1735609000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1859096000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1982424000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2105142000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>574625000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1673475000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>574692000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>574490000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>574399000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1528084000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1470729000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1367267000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1291024000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13024,589 +13089,593 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>289990000.0</v>
+      </c>
+      <c r="C30">
         <v>320233000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>289000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>270684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>271851000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>277636000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>252521000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>228054000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>240096000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>272177000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>245318000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>237665000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>237794000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>257408000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>227489000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>204102000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>226488000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>188308000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157390000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>151187000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>161073000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>171574000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>156218000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>155011000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>151398000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>168139000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>145434000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>146309000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>153461000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>176356000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>159890000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>156639000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>145255000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>165493000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>144848000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>148331000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>147455000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>130825000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>109680000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>97797000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>104666000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>105928000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>98630000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>95064000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>91860000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>100038000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>88453000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>90354000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>86069000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>97564000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>76348000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>73290000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>69143000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>85763000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>78895000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>74251000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>66568000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>71459000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>64833000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>75004000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>67537000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>70500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>63869000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>59693000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>58495000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>68193000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>60310000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>62854000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>70579000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>81621000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>71313000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>74859000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>69369000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>70767000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>62989000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>59579000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>55039000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>69787000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>61199000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>59190000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>61827000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>58918000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>57005000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>54029000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>54183000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>67182000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>53041000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>45935000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>39807000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>38779000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>35711000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>35704000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>36770000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>38760000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>34594000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>31918000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>31806000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>34521000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>29111000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33836000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>33072000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>30917000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>27457000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>29238000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>18831000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>18372000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>16600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>15000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>17700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>13900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>11200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>11700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>10900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>9700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>8500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>7900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>6800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>7100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>9300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1152580000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1247065000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>686671000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>629795000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>499282000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1530349000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1623876000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>294767000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>176557000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>127005000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>281403000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>234427000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>213998000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>896375000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>104474000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>26123000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-131122000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>672256000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>654409000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-100508000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-294725000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>525901000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>535333000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-269509000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>618217000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>559691000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-343648000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-118297000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-119905000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-28695000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14714000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>51718000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>557769000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>183245000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>183583000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>179878000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>184137000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>183619000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>183378000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>182719000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>247061000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>260983000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>322838000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>264397000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>297925000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>263102000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>300331000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>277279000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>268512000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>240613000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>277300000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>558187000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>542558000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -13620,131 +13689,134 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>-337192000.0</v>
+      </c>
+      <c r="C32">
         <v>218247000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>249800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>208453000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>241555000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>225813000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>212560000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>168782000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>186770000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>363269000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>309885000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>283066000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>443369000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>451215000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>445186000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>432060000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>435590000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>797421000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>676008000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>617873000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>639119000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>596410000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>576206000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>565637000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>461129000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>372576000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13795,595 +13867,601 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>3464478000.0</v>
+      </c>
+      <c r="C33">
         <v>3512582000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3512212000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3574513000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3578284000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3533801000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3297889000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3219192000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3181426000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3167845000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3185455000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3192787000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3153601000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3139055000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3148333000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3143958000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3195094000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1283498000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1305796000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1289269000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1298391000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1295794000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1295337000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1241458000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1239276000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1227467000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1216017000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>964836000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>959596000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>977029000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>974744000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>988531000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>977562000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1000425000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1003590000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1003939000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>984831000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>717789000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>721506000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>649885000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>655956000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>694364000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>696839000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>432497000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>423862000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>427647000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>400747000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>413437000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>419533000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>421929000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>390189000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>372163000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>375242000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>385417000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>391810000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>395018000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>365824000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>371787000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>375945000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>384270000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>386141000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>384600000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>380513000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>379463000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>309288000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>320128000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>334688000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>333727000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>335283000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>325155000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>334080000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>352751000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>296571000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>289714000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>276085000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>271418000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>262478000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>257431000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>256160000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>250248000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>250345000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>237101000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>225817000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>208381000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>155776000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>160172000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>150693000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>75179000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>54897000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>45045000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>43695000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>43812000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>45537000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>49921000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>42474000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>45348000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>46731000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>48544000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>50311000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>52324000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>52976000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>45053000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>37469000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>35695000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>26030000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>26694000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>25800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>24900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>21900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>21200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>17500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="DI33">
         <v>16400000.0</v>
       </c>
       <c r="DJ33">
+        <v>16400000.0</v>
+      </c>
+      <c r="DK33">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10800000.0</v>
       </c>
       <c r="DL33">
         <v>10800000.0</v>
       </c>
       <c r="DM33">
+        <v>10800000.0</v>
+      </c>
+      <c r="DN33">
         <v>12000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>12300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>10300000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>9700000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>3121000.0</v>
+      </c>
+      <c r="C34">
         <v>8590000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7065000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10568000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>12415000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10585000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3015000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6614000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6904000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6970000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6767000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6844000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3107000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3276000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3309000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3341000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3698000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3785000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>292545000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4942000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>315703000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>322196000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>325015000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>316653000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>317636000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>295457000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>275014000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>78386000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>72833000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>71623000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9480000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>29626000.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
-      <c r="AI34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>46378000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>11484000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>47815000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>45564000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>45400000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>41862000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>39077000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>29704000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>28610000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>24138000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>21694000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>21746000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>21918000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>22079000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>24298000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>24424000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>27769000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>24464000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>25484000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>27428000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>26110000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>25407000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>26253000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>28474000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>29117000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>29082000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14399,817 +14477,822 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>1094996000.0</v>
+      </c>
+      <c r="C35">
         <v>1576200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1594128000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1596553000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1664657000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1702697000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1518888000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1475514000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1477792000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1729360000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1794600000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1858741000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1928137000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1983116000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2119391000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2244610000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2388127000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>864938000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>882909000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>890789000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>906211000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>911736000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>918970000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>908924000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>907447000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>883283000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>862704000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>668951000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>665968000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>666691000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>667596000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>672413000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>674046000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>673909000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>650785000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>652485000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>648330000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>413511000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>413166000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>343570000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>340620000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>340610000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>331187000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>65307000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>60849000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>58791000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>24279000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>24839000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>25171000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>27021000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>26823000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>30165000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>26895000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>27985000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>30010000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>28703000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>27943000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>29106000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>31860000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>32829000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>32917000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>33600000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>31337000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>32926000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>32097000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>32696000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>33503000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>32945000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>32691000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>28447000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>28888000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>29177000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>29585000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>29274000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>28692000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>23789000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>20755000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>20556000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>20065000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>19239000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>19073000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>18001000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>18658000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>15736000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>15988000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>16382000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>16008000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>7594000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>7479000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>7204000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>722000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>556000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>575000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>579000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>525000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>547000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>565000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>578000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>599000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>616000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>588000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>607000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>631000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>621000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>517000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>523000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE35">
         <v>400000.0</v>
       </c>
       <c r="DF35">
         <v>400000.0</v>
       </c>
       <c r="DG35">
         <v>400000.0</v>
       </c>
       <c r="DH35">
+        <v>400000.0</v>
+      </c>
+      <c r="DI35">
         <v>500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>400000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN35">
         <v>400000.0</v>
       </c>
       <c r="DO35">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DP35">
         <v>500000.0</v>
       </c>
       <c r="DQ35">
+        <v>500000.0</v>
+      </c>
+      <c r="DR35">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>69055000.0</v>
+      </c>
+      <c r="C36">
         <v>177600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>58746000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>105498000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>103531000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>101584000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>96000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>89578000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>70471000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>64120000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>86866000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>73676000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>61462000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>57662000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>53430000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>38747000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37725000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>39089000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>31022000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>27230000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>31062000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>29957000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>29154000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>28629000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>32539000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>30469000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>27820000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>29943000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>28151000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>29025000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>27801000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>27502000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>14683000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15569000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16534000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>14970000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>11089000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>7950000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7066000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5781000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5246000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4860000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4923000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4295000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4081000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4966000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5629000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5956000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6011000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4496000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3862000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3973000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4226000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>31551000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>27701000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6213000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>6252000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>6809000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8057000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>7909000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>8396000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>22600000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>6591000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>6197000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5413000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>5778000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>5394000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>5348000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4534000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>4246000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>4914000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>5246000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2747000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2471000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2407000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2286000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>2571000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2569000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2422000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2454000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2392000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2487000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2190000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2847000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>2697000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2715000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>2435000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>2291000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2266000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>2247000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2411000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2126000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2108000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>2096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010000.0</v>
       </c>
       <c r="CR36">
         <v>2010000.0</v>
       </c>
       <c r="CS36">
+        <v>2010000.0</v>
+      </c>
+      <c r="CT36">
         <v>1991000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1965000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1976000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>1958000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1902000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>4636000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>4778000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>4073000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4372000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4214000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>1300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DH36">
         <v>1700000.0</v>
       </c>
       <c r="DI36">
+        <v>1700000.0</v>
+      </c>
+      <c r="DJ36">
         <v>1400000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DN36">
         <v>1700000.0</v>
       </c>
       <c r="DO36">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="DP36">
         <v>1600000.0</v>
       </c>
       <c r="DQ36">
+        <v>1600000.0</v>
+      </c>
+      <c r="DR36">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15262,51 +15345,53 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -15320,1791 +15405,1803 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>57139000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>122214000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>166724000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>170401000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>155130000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>136317000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-1890000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>110705000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>102398000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>73503000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>63324000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>57083000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>41900000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>40987000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>41258000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>33147000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>29480000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>31062000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>29957000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>286745000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>28629000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32539000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>37641000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>38334000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>37514000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>37282000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>35762000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>37244000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>37218000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>22599000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>902955000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>904859000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>903485000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>887389000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>628339000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>631068000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>565263000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>577874000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>618697000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>627122000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>373233000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>369404000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>370954000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>344839000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>355796000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>361488000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>361302000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>325905000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>306792000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>307535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BC38">
         <v>1.0</v>
       </c>
       <c r="BD38">
+        <v>1.0</v>
+      </c>
+      <c r="BE38">
         <v>318488000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>288651000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>293192000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>295880000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>302650000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>304354000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>303282000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>299885000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>299968000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>230221000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>237665000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>246261000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>245348000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>245463000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>233566000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>241802000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>261638000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>208446000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>208909000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>196805000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>192473000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>192164000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>191658000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>192699000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>190436000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>190517000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>184572000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>175389000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>156022000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>104852000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>113790000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>105440000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>31270000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>32955000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>26248000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>24190000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>24465000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>25342000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>26688000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>18255000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>17793000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>17738000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>17597000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>17106000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>16858000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>16727000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>14903000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>15296000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>14807000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4372000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>4214000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>133293000.0</v>
+      </c>
+      <c r="C39">
         <v>101749000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>126891000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>103979000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>124582000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>142986000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>139384000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>115196000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>96145000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>100617000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>76526000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>74816000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>87737000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>123898000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>132004000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>129753000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>86436000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>94355000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>82285000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>50625000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>82280000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>75687000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>69568000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>81742000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>76718000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>65593000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>38513000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>36858000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>35030000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>66205000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33445000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>30121000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>31573000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>33278000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>28554000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>24126000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>32043000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>27861000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18045000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>15697000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>67197000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>17808000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>16401000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>19786000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>29439000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>34482000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15332000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>23035000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>15156000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>31497000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>12997000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>35392000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>33527000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>32657000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>15912000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>21911000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20031000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>20395000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>15182000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>16481000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>22285000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>24900000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>8659000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>6899000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>6681000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>20511000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>17391000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6715000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>16637000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>12181000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>12514000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>16646000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>12180000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>18294000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7284000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3723000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6860000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5882000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>5411000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>5497000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>8280000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>8406000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>3819000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>9843000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>8568000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>10648000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>4834000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4152000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>7737000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>7010000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1888000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1828000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>7451000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1693000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1976000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1575000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>7790000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1865000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1744000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2069000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>6596000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>7836000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>8302000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>8226000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>7659000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>34500000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>29800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>5500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>4500000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>5200000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>4900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>3800000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4800000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>5300000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DO39">
         <v>4000000.0</v>
       </c>
       <c r="DP39">
         <v>4000000.0</v>
       </c>
       <c r="DQ39">
+        <v>4000000.0</v>
+      </c>
+      <c r="DR39">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>178931000.0</v>
+      </c>
+      <c r="C40">
         <v>123177000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>100596000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>172006000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>139775000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>112846000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>91332000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>132749000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>120041000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>109679000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>90095000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>166095000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>76797000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>62994000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>49229000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>114457000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>87146000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>70922000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>54215000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>104969000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75431000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63269000.0</v>
       </c>
-      <c r="W40">
-[...1 lines deleted...]
-      </c>
       <c r="X40">
+        <v>38449000.0</v>
+      </c>
+      <c r="Y40">
         <v>83417000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>114007000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>102468000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>85972000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>139303000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>122635000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>125747000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>89190000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>149075000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>135021000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>125324000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>93931000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>141925000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>112260000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>92724000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>72247000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>112374000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>112820000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>100106000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>82675000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>105900000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>100872000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>86988000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>70521000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>95875000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>87486000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>76209000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>64356000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>84620000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>73269000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>65114000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>66795000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>55001000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>72525000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>60221000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>55649000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>53701000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>67738000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>56042000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>27521000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>84227000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>54118000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>48502000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>34760000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>44800000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>58079000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>51498000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>41963000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>70260000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>53682000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>45411000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>37389000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>61637000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>51690000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>18562000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9920000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>24340000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>44220000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>33938000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>28138000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>43285000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>33519000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>29987000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>24182000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>36664000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>22591000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>18767000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>16318000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>29581000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>29135000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>18116000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>16655000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>28471000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>24354000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>16955000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>15519000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>27490000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>26310000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>24601000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>21831000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>22071000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>17096000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>14369000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>18500000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>15900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>11700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>14000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>15100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>14300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>10500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>8000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>9400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>10700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>8700000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>6400000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>6700000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>6600000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>50819000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>49391000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>58331000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>53564000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>73709000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>57038000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>58577000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56117000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>59599000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>59927000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>59917000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>60278000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>53641000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>51784000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>51445000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>94777000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>91839000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>91843000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>92784000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>97638000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>99307000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>73519000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>51091000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>52593000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>50291000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>45564000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>45400000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>41862000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>39077000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>39141000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>29704000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>28610000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>24138000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>21694000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>21746000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>21918000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>22079000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>24298000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>24424000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>27769000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>24464000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>25484000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>27428000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>26110000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>25407000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>26253000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>28474000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>29117000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>29082000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>29748000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>27632000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>29195000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>29521000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>29579000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>29643000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>29151000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>28687000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>24813000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>24439000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>24055000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>23800000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>23118000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>22249000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>17339000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>14049000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>12576000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11692000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>10703000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>10278000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>9483000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>9036000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>9079000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>9137000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>8876000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>8337000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>7594000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>7479000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>7204000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>722000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>556000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>575000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>579000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>525000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>547000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>565000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>578000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>599000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>616000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>588000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>607000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>631000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>621000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>517000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>523000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-501822000.0</v>
+      </c>
+      <c r="C42">
         <v>-329394000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-193538000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-73676000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>12108000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>64938000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>92600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>103143000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>144146000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>172426000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>170852000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>201554000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>280515000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>318956000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>284242000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>259635000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>235263000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>203352000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>166962000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>142388000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>207849000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>235964000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>286151000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>302111000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>294258000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>281508000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>316290000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>373174000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>409983000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>408371000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>415932000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>454103000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>497564000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>602015000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-862875000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-864930000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-840446000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-807605000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-754787000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-698505000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-564741000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-509537000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-455290000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-446518000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-401808000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-367167000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-356421000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-320992000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-282266000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-241848000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-171386000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-128048000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-35865000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-57038000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>8682000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>14820000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>65164000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>68337000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-390269000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-391844000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-325702000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-286800000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-258184000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-263654000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-239010000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-208369000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-170900000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-166155000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-142511000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-146435000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-138799000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-104663000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-101289000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-108791000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-85472000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-70811000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-32812000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-30368000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-20289000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-23040000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-22761000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-25786000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-33345000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-37831000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-51784000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-44752000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-50135000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-79260000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-82328000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-46843000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>23852000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>18422000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>17132000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>14121000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>27149000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>26923000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>27809000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>25820000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>23468000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>23016000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>21534000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>19744000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>18545000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>16658000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>16053000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>15370000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>14400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12800000.0</v>
       </c>
       <c r="DE42">
         <v>12800000.0</v>
       </c>
       <c r="DF42">
+        <v>12800000.0</v>
+      </c>
+      <c r="DG42">
         <v>4600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>4200000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DJ42">
         <v>2500000.0</v>
       </c>
       <c r="DK42">
+        <v>2500000.0</v>
+      </c>
+      <c r="DL42">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DM42">
         <v>2000000.0</v>
       </c>
       <c r="DN42">
         <v>2000000.0</v>
       </c>
       <c r="DO42">
         <v>2000000.0</v>
       </c>
       <c r="DP42">
+        <v>2000000.0</v>
+      </c>
+      <c r="DQ42">
         <v>1500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17184,87 +17281,86 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17317,51 +17413,53 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
@@ -17375,1636 +17473,1647 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>201683000.0</v>
+      </c>
+      <c r="C45">
         <v>204887000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>210567000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>351912000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>198818000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>197868000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>199038000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>339528000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>218072000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>214888000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>221430000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>227944000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>238694000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>228598000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>233421000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>80843000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>370441000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>386912000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>388899000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>135121000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>382031000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>391046000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>370946000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>354683000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>132524000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>105287000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>104829000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>101566000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>100545000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>94380000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>97470000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>98731000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>100454000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>97442000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>89450000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>90438000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>84622000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>78082000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>75667000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>69717000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>59264000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>54458000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>56693000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>55908000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>57641000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>58045000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>60627000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>64284000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>65371000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>67707000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>71083000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>75521000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>76530000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>77173000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>78595000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>80065000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>81620000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>81787000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>81300000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>80628000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>79495000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>79067000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>82463000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>88427000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>88379000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>89820000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>91589000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>92278000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>91113000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>88125000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>80805000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>79280000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>78945000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>70314000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>65773000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>63461000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>59812000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>59828000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>52529000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>50428000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>52359000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>50924000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>46382000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>45253000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>43909000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>21942000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>18797000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>19505000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>19347000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>20195000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>23233000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>24219000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>27555000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>28993000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>30947000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>33205000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>35466000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>36249000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>30150000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>22173000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>20888000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>21658000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>22480000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>21900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>21400000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>20600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>19600000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>15800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>14700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>15000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>13400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>8900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>9200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>10300000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>10600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>8700000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>8100000.0</v>
       </c>
-      <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>201683000.0</v>
+      </c>
+      <c r="C46">
         <v>84427000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>210567000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>206979000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>198818000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>197868000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>199038000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>213007000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>218072000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>214888000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>221430000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>227944000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>238694000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>228598000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>233421000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>240301000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>262509000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>321026000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>350311000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>370441000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>386912000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>388899000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>392712000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>382031000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>391046000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>370946000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>354683000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>121042000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>105287000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>104829000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>101566000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>100545000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>94380000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>97470000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>98731000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>100454000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>97442000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>89450000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>90438000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>84622000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>78082000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>75667000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>69717000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>59264000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>54458000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>56693000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>55908000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>57641000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>58045000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>60627000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>64284000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>65371000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>67707000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>71083000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>75521000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>76530000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>77173000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>78595000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>80065000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>81620000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>81787000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>81300000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>80628000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>79495000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>79067000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>82463000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>88427000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>88379000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>89820000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>91589000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>92278000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>91113000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>88125000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>80805000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>79280000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>78945000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>70314000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>65773000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>63461000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>59812000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>59828000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>52529000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>50428000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>52359000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>50924000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>46382000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>45253000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>43909000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>21942000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>18797000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>19505000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>19347000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>20195000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>23233000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>24219000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>27555000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>28993000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>30947000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>33205000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>35466000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>36249000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>30150000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>22173000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>20888000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>21658000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>22480000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>21900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>21400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>20600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>19600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>15800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>14700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>15000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>13400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>8900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>9200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>10300000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>10600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>8700000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>8100000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>204887000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>210567000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>206979000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>198818000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>197868000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>199038000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>221430000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>227944000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>238694000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>228598000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>233421000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>240301000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>262509000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>321026000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>350311000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>370441000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>135850000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>132871000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>135121000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>133102000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>136655000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>135016000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>137726000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>132524000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>105287000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>104829000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>101566000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>100545000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>94380000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>97470000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>98731000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>100454000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>97442000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>89450000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>90438000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>84622000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>78082000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>75667000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>69717000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>59264000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>54458000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>56693000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>55908000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>57641000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>58045000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>60627000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>64284000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>65371000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>67707000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>71083000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>75521000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>76530000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>77173000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>78595000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>80065000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>81620000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>81787000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>81336000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>80628000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>79495000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>79067000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>82463000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>88427000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>88379000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>89820000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>91589000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>92278000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>91113000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>88125000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>80805000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>79280000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>78945000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>70314000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>65773000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>63461000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>59812000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>59828000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>52529000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>50428000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>52359000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>50924000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>46382000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>45253000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>43909000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>21942000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>18797000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>19505000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>19347000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>20195000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>23233000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>24219000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>27555000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>28993000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>30947000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>33205000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>35466000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>36249000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>30150000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>22173000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>20888000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>21658000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>22480000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>2612987000.0</v>
+      </c>
+      <c r="C48">
         <v>2527769000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2435018000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2323407000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2211201000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2104303000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1998954000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1888504000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1838478000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1719932000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1616352000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1505096000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1477242000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1380021000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1282527000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1179739000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1109177000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1068062000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>989189000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>912515000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>842298000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>772591000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>705089000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>633149000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>573354000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>501326000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>439892000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>373225000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>309147000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>244388000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>184071000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>122843000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>78463000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>28283000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1507301000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1458823000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1421122000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1377659000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1330658000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1283927000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1159579000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1113126000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1063406000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1021651000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>977645000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>934510000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>889149000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>849504000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>810396000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>775251000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>737651000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>700519000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>664719000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>626766000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>595736000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>559714000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>524903000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>490815000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>945442000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>912078000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>883365000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>852400000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>817786000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>786844000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>758139000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>730136000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>703346000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>676626000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>649699000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>620594000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>594486000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>567381000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>542431000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>518528000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>494781000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>469880000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>444966000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>422256000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>398705000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>377846000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>357343000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>339227000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>322410000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>305636000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>289407000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>272249000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>257484000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>243324000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>230821000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>218308000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>205489000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>193611000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>182144000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>169879000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>159407000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>149561000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>140082000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>131421000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>122048000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>114774000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>107402000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>100157000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>92776000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>86011000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>79702000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>75514000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>69200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>64600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>61300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>57300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>52800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>48400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>44800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>41500000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>38400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>35600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>33100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>30700000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>28600000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>26700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>24900000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1477242000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1380021000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1282527000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1179739000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1109177000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1068062000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>989189000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>912515000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>842298000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>772591000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>705089000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>633149000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>573354000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>501326000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>439892000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>373225000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>309147000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>244388000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>184071000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>122843000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>78463000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>28283000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1507301000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1458823000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1421122000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1377659000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1330658000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1283927000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1159579000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1113126000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1063406000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1021651000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>977645000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>934510000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>889149000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>849504000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>810396000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>775251000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>737651000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>700519000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>664719000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>626766000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>595736000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>559714000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>524903000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>490815000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>945442000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>912078000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>883365000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>852428000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>817786000.0</v>
       </c>
-      <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
@@ -19018,123 +19127,126 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>499159000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>62460000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>124842000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>187144000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>42936000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>574775000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>574739000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>574702000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>574666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="AK50">
         <v>575000000.0</v>
       </c>
-      <c r="AL50"/>
+      <c r="AL50">
+        <v>575000000.0</v>
+      </c>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>300000000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>35000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
@@ -19167,844 +19279,852 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>1570642000.0</v>
+      </c>
+      <c r="C51">
         <v>1553657000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1560034000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1558509000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1620504000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1663141000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1551909000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1574567000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1641542000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1704212000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1772615000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1839921000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1904534000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1960851000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2090030000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2220231000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2362946000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>838910000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>855572000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>866248000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>879033000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>883792000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>886188000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>875679000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>879553000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>859329000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>840665000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>574174000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>574129000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>574848000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>574812000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>574775000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>574739000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>574702000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>574666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="AK51">
         <v>575000000.0</v>
       </c>
       <c r="AL51">
-        <v>365000000.0</v>
+        <v>575000000.0</v>
       </c>
       <c r="AM51">
         <v>365000000.0</v>
       </c>
       <c r="AN51">
-        <v>300000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="AO51">
         <v>300000000.0</v>
       </c>
       <c r="AP51">
         <v>300000000.0</v>
       </c>
       <c r="AQ51">
         <v>300000000.0</v>
       </c>
       <c r="AR51">
-        <v>35000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AS51">
         <v>35000000.0</v>
       </c>
       <c r="AT51">
         <v>35000000.0</v>
       </c>
-      <c r="AU51"/>
+      <c r="AU51">
+        <v>35000000.0</v>
+      </c>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>1924000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1840000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1795000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1665000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1618000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>533122000.0</v>
+      </c>
+      <c r="C52">
         <v>39182000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>32609000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>33145000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>33219000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>32560000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>93894000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>155915000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>217274000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28965000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>28834000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28839000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>29600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>28573000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>28970000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>29185000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30757000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>31010000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>31240000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>31576000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>32421000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>31983000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>30954000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>29056000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>29225000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>27830000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>29406000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>574174000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>574775000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>574739000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>574702000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>574666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="AK52">
         <v>575000000.0</v>
       </c>
-      <c r="AL52"/>
+      <c r="AL52">
+        <v>575000000.0</v>
+      </c>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>300000000.0</v>
       </c>
-      <c r="AO52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP52"/>
       <c r="AQ52">
         <v>300000000.0</v>
       </c>
       <c r="AR52">
+        <v>300000000.0</v>
+      </c>
+      <c r="AS52">
         <v>35000000.0</v>
       </c>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>5425000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>15631000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1924000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1840000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>1795000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1665000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>14018000.0</v>
       </c>
-      <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>16122000.0</v>
+      </c>
+      <c r="C53">
         <v>16929000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>17233000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17445000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7684000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8471000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>69623000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>69619000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>68890000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>68519000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>32072000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>32210000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>32151000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>32022000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>32572000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>33219000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>33580000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>34984000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>34993000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>35984000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>18361000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>17768000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>18166000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>19572000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22606000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>23885000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>26051000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>25813000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>26355000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>27069000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>27470000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>29259000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>30485000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>31558000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>31677000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>32444000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>31927000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>30003000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>20951000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>24217000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>23720000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>22931000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>23145000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>23497000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>25020000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>25335000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>24727000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>20008000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>15217000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>14185000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>13756000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>12725000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>14579000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>14827000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>14527000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>13919000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>13566000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>15185000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>13792000.0</v>
       </c>
-      <c r="BH53">
-[...1 lines deleted...]
-      </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>25032000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>24845000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>23745000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>16386000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>17388000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>17135000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>16902000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>16908000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>16641000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>16430000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>17261000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>17183000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>16566000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>27919000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>26014000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>17529000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>19524000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>59614000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>86508000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>129203000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>118136000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>113188000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>106045000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>101843000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>86017000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>69844000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>39613000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>43510000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>40722000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>42355000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>30799000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>23994000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>22704000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>22874000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>27284000.0</v>
       </c>
-      <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20057,51 +20177,53 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -20115,1547 +20237,1558 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>4191997000.0</v>
+      </c>
+      <c r="C55">
         <v>4219831000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4220784000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4304272000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4338762000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4241442000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4048585000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4055040000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4039701000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3990866000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3951226000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3962922000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3997910000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3997709000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3977540000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4014305000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4068564000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2374157000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2254364000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2222847000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2218445000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2163507000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2099426000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2083388000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1947705000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1828572000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1762232000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1548648000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1511901000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1464994000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1365927000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1419447000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1407172000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1472492000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1430602000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1413315000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1358014000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1061829000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1046165000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1019161000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1038975000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1021705000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1017687000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>736671000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>728076000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>709572000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>646479000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>663212000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>659636000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>653965000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>671158000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>690197000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>735330000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>669978000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>711856000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>694143000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>694519000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>663824000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>663506000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>657440000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>684631000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>683100000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>659407000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>644608000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>604715000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>613427000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>630250000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>633137000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>613610000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>551265000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>541763000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>587274000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>569794000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>525900000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>517666000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>523750000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>513557000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>489144000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>478555000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>457228000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>436283000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>394508000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>359482000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>347529000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>310377000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>299330000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>282273000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>229927000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>204492000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>214880000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>268596000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>256159000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>243376000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>217444000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>222807000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>216163000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>205152000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>186172000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>177561000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>172551000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>161592000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>160798000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>142280000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>135568000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>118557000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>113525000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>112300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>101500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>93000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>84200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>78200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>70600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>62100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>58600000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>54200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>50800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>46300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>42000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>39400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>36500000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>32900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>727519000.0</v>
+      </c>
+      <c r="C56">
         <v>707249000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>708572000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>729759000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>760478000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>707641000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>750696000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>835848000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>858275000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>823021000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>765771000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>770135000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>844309000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>858654000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>829207000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>870347000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>873470000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1090659000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>948568000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>933578000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>920054000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>867713000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>804089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>841930000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>708429000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>601105000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>546215000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>583812000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>549171000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>487965000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>391183000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>430916000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>429610000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>472067000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>427012000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>409376000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>373183000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>344040000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>324659000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>369276000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>383019000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>327341000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>320848000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>304174000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>304214000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>281925000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>245732000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>249775000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>240103000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>232036000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>280969000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>318034000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>360088000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>284561000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>320046000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>299125000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>328695000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>292037000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>287561000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>273170000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>298490000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>298500000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>278894000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>265145000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>295427000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>293299000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>295562000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>299410000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>278327000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>226110000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>207683000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>234523000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>273223000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>236186000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>241581000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>252332000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>251079000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>231713000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>222395000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>206980000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>185938000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>157407000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>133665000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>139148000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>154601000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>139158000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>131580000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>154748000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>149595000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>169835000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>224901000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>212347000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>197839000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>167523000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>180333000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>170815000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>158421000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>137628000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>127250000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>120227000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>108616000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>115745000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>104811000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>99873000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>92527000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>86831000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>86500000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>76600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>71100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>63000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>60700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>54200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>45700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>43500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>43400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>40000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>34300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>29700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>29100000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>26800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>24900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>1064711000.0</v>
+      </c>
+      <c r="C57">
         <v>505931000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>458772000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>521306000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>518923000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>481828000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>538136000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>667066000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>671505000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>459752000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>455886000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>484251000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>400940000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>410805000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>384021000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>438287000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>412715000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>293238000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>272560000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>315705000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>280935000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>271303000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>227883000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>276293000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>247300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>228529000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>207650000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>207441000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>191524000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>198782000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>157122000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>221134000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>197793000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>186493000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>161600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>201139000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>182131000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>155088000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>136216000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>158210000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>154698000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>140037000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>128731000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>139780000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>134852000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>121697000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>120567000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>127291000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>119197000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>109290000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>97713000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>118253000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>105146000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>94813000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>95333000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>113176000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>106190000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>90694000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>95281000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>109423000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>97277000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>91300000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>85512000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>109276000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>85208000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>79069000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>70830000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>99363000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>85372000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>79111000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>80731000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>92626000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>84486000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>72745000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>64920000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>90650000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>72147000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>70030000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>72865000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>79301000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>79072000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>66411000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>55764000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>63685000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>55207000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>49215000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>53340000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>57787000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>48549000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>36086000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>38316000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>43374000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>43036000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>32394000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>35271000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>39898000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>36272000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>27881000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>30945000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>33673000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>31684000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>39912000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>29992000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>31945000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>22030000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>21811000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>27800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>23500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>18500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>21900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>20800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>19100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>14400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>14300000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>12800000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>12900000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>10800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>8900000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>8300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>7800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>2159707000.0</v>
+      </c>
+      <c r="C58">
         <v>2090718000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2052900000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2117859000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2183580000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2184525000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2057024000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2142580000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2149297000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2189112000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2250486000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2342992000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2329077000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2390555000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2503412000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2682897000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2800842000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1158176000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1155469000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1206494000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1187146000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1183039000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1146853000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1185217000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1154747000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1111812000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1070354000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>876392000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>857492000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>865473000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>824718000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>893547000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>871839000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>860402000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>812385000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>853624000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>830461000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>568599000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>549382000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>501780000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>495318000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>480647000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>459918000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>205087000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>195701000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>180488000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>144846000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>152130000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>144368000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>136311000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>124536000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>148418000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>132041000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>122798000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>125343000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>141879000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>134133000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>119800000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>127141000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>142252000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>130194000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>124900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>116849000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>142202000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>117305000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>111765000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>104333000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>132308000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>118063000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>107558000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>109619000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>121803000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>114071000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>102019000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>93612000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>114439000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>92902000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>90586000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>92930000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>98540000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>98145000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>84412000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>74422000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>79421000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>71195000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>65597000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>69348000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>65381000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>56028000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>43290000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>39038000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>43930000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>43611000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>32973000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>35796000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>40445000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>36837000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>28459000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>31544000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>34289000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>32272000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>40519000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>30623000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>32566000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>22547000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>22334000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>28400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>23900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>18900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>22300000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>21200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>19600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>14800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13200000.0</v>
       </c>
       <c r="DL58">
         <v>13200000.0</v>
       </c>
       <c r="DM58">
+        <v>13200000.0</v>
+      </c>
+      <c r="DN58">
         <v>11200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>9300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>8800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>8300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21708,51 +21841,53 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -21766,722 +21901,727 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>2032290000.0</v>
+      </c>
+      <c r="C60">
         <v>2129112000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2167884000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2186413000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2155182000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2056917000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1991561000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1912460000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1890404000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1801754000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1700740000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1619930000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1668833000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1607154000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1474128000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1331408000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1267722000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1215981000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1098895000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1016353000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1031299000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>980468000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>952573000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>898171000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>792958000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>716760000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>691878000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>672256000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>654409000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>599521000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>541209000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>525900000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>535333000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>612090000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>618217000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>559691000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>527553000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>493230000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>496783000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>517381000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>543657000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>541058000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>557769000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>531584000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>532375000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>529084000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>501633000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>511082000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>515268000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>517654000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>546622000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>541779000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>603289000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>547180000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>586513000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>552264000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>560386000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>544024000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>536365000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>515188000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>554437000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>558200000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>542558000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>502406000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>487410000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>501662000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>525917000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>500829000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>495547000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>443707000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>432144000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>465471000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>455723000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>423881000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>424054000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>409311000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>420655000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>398558000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>385625000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>358688000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>338138000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>310096000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>285060000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>268108000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>239182000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>233733000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>212925000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>164546000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>148464000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>171590000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>229558000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>212229000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>199765000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>184471000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>187011000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>176966000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>168315000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>157713000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>146017000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>138262000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>129320000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>120279000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>111657000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>103002000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>96010000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>91191000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>83900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>77600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>74100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>61900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>57000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>51000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>47300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>44000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>41000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>37600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>35100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>32700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>30600000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>28200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>26500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-927818000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-927814000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-927505000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-905917000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-811532000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-753954000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-682224000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-636956000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-606405000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-593980000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-519678000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-433799000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-371722000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-324167000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-278146000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-213428000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-145342000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-23379000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1638384000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-1606678000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-1560466000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1512127000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1430560000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1321700000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1181695000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1104567000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-1033211000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-988873000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-910210000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-838972000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-785286000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-734746000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-660071000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-601101000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-514979000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-454917000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-310815000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-261759000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-150990000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-122749000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-60559000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-33242000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-839114000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-824382000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-740749000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-682943000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-633905000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-607798000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-568474000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-522100000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-467114000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-414995000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-381786000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-370771000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-353523000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-311248000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-299105000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-298760000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-263043000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-233372000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-186810000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-174505000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-158196000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-153073000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-144185000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-137507000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-137076000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-136820000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-141126000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-130410000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-131133000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-139504000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-139506000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-101196000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-28993000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-28991000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-23309000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-23308000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-9537000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-6880000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-5098000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-4813000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-4812000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-2816000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-2768000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-2520000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-2424000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-2357000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-1976000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-1797000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22561,50 +22701,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22691,51 +22832,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>1097782000.0</v>
       </c>
       <c r="C2">
         <v>1011945000.0</v>
       </c>
       <c r="D2">
         <v>973225000.0</v>
       </c>
       <c r="E2">
         <v>871106000.0</v>
       </c>
       <c r="F2">
         <v>786400000.0</v>
       </c>
       <c r="G2">
         <v>695446000.0</v>
       </c>
       <c r="H2">
         <v>663446000.0</v>
       </c>
       <c r="I2">
         <v>659296000.0</v>
       </c>
@@ -22786,51 +22927,51 @@
       </c>
       <c r="Y2">
         <v>67947000.0</v>
       </c>
       <c r="Z2">
         <v>61576000.0</v>
       </c>
       <c r="AA2">
         <v>33626000.0</v>
       </c>
       <c r="AB2">
         <v>27500000.0</v>
       </c>
       <c r="AC2">
         <v>24000000.0</v>
       </c>
       <c r="AD2">
         <v>18700000.0</v>
       </c>
       <c r="AE2">
         <v>9600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>188673000.0</v>
       </c>
       <c r="C3">
         <v>155594000.0</v>
       </c>
       <c r="D3">
         <v>137728000.0</v>
       </c>
       <c r="E3">
         <v>129715000.0</v>
       </c>
       <c r="F3">
         <v>107322000.0</v>
       </c>
       <c r="G3">
         <v>100799000.0</v>
       </c>
       <c r="H3">
         <v>60463000.0</v>
       </c>
       <c r="I3">
         <v>57285000.0</v>
       </c>
@@ -22881,101 +23022,101 @@
       </c>
       <c r="Y3">
         <v>18276000.0</v>
       </c>
       <c r="Z3">
         <v>16524000.0</v>
       </c>
       <c r="AA3">
         <v>11865000.0</v>
       </c>
       <c r="AB3">
         <v>9800000.0</v>
       </c>
       <c r="AC3">
         <v>6600000.0</v>
       </c>
       <c r="AD3">
         <v>4700000.0</v>
       </c>
       <c r="AE3">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>777282000.0</v>
       </c>
       <c r="C5">
         <v>717281000.0</v>
       </c>
       <c r="D5">
         <v>650273000.0</v>
       </c>
       <c r="E5">
         <v>480648000.0</v>
       </c>
       <c r="F5">
-        <v>473761000.0</v>
+        <v>475817000.0</v>
       </c>
       <c r="G5">
         <v>439576000.0</v>
       </c>
       <c r="H5">
         <v>438035000.0</v>
       </c>
       <c r="I5">
         <v>368124000.0</v>
       </c>
       <c r="J5">
         <v>352135000.0</v>
       </c>
       <c r="K5">
         <v>349676000.0</v>
       </c>
       <c r="L5">
         <v>331918000.0</v>
       </c>
       <c r="M5">
         <v>302219000.0</v>
       </c>
       <c r="N5">
         <v>269419000.0</v>
       </c>
@@ -23011,66 +23152,66 @@
       </c>
       <c r="Y5">
         <v>61918000.0</v>
       </c>
       <c r="Z5">
         <v>50903000.0</v>
       </c>
       <c r="AA5">
         <v>39169000.0</v>
       </c>
       <c r="AB5">
         <v>28600000.0</v>
       </c>
       <c r="AC5">
         <v>20800000.0</v>
       </c>
       <c r="AD5">
         <v>14900000.0</v>
       </c>
       <c r="AE5">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>965955000.0</v>
       </c>
       <c r="C6">
         <v>872875000.0</v>
       </c>
       <c r="D6">
         <v>788001000.0</v>
       </c>
       <c r="E6">
         <v>610363000.0</v>
       </c>
       <c r="F6">
-        <v>581083000.0</v>
+        <v>583139000.0</v>
       </c>
       <c r="G6">
         <v>540375000.0</v>
       </c>
       <c r="H6">
         <v>498498000.0</v>
       </c>
       <c r="I6">
         <v>425409000.0</v>
       </c>
       <c r="J6">
         <v>400429000.0</v>
       </c>
       <c r="K6">
         <v>387728000.0</v>
       </c>
       <c r="L6">
         <v>363267000.0</v>
       </c>
       <c r="M6">
         <v>336654000.0</v>
       </c>
       <c r="N6">
         <v>305198000.0</v>
       </c>
@@ -23106,125 +23247,125 @@
       </c>
       <c r="Y6">
         <v>80194000.0</v>
       </c>
       <c r="Z6">
         <v>67427000.0</v>
       </c>
       <c r="AA6">
         <v>51034000.0</v>
       </c>
       <c r="AB6">
         <v>38400000.0</v>
       </c>
       <c r="AC6">
         <v>27400000.0</v>
       </c>
       <c r="AD6">
         <v>19600000.0</v>
       </c>
       <c r="AE6">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>3400000.0</v>
       </c>
       <c r="I8">
         <v>-25500000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>1223966000.0</v>
       </c>
       <c r="C9">
         <v>1191111000.0</v>
       </c>
       <c r="D9">
         <v>1112283000.0</v>
       </c>
       <c r="E9">
         <v>972786000.0</v>
       </c>
       <c r="F9">
         <v>805045000.0</v>
       </c>
       <c r="G9">
         <v>798665000.0</v>
       </c>
       <c r="H9">
         <v>771905000.0</v>
       </c>
       <c r="I9">
         <v>690849000.0</v>
       </c>
@@ -23275,51 +23416,51 @@
       </c>
       <c r="Y9">
         <v>137906000.0</v>
       </c>
       <c r="Z9">
         <v>115112000.0</v>
       </c>
       <c r="AA9">
         <v>100552000.0</v>
       </c>
       <c r="AB9">
         <v>76300000.0</v>
       </c>
       <c r="AC9">
         <v>54900000.0</v>
       </c>
       <c r="AD9">
         <v>39700000.0</v>
       </c>
       <c r="AE9">
         <v>34700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>720958000.0</v>
       </c>
       <c r="C10">
         <v>651503000.0</v>
       </c>
       <c r="D10">
         <v>584954000.0</v>
       </c>
       <c r="E10">
         <v>443594000.0</v>
       </c>
       <c r="F10">
         <v>467617000.0</v>
       </c>
       <c r="G10">
         <v>427134000.0</v>
       </c>
       <c r="H10">
         <v>421965000.0</v>
       </c>
       <c r="I10">
         <v>351838000.0</v>
       </c>
@@ -23370,51 +23511,51 @@
       </c>
       <c r="Y10">
         <v>64237000.0</v>
       </c>
       <c r="Z10">
         <v>54246000.0</v>
       </c>
       <c r="AA10">
         <v>39576000.0</v>
       </c>
       <c r="AB10">
         <v>30700000.0</v>
       </c>
       <c r="AC10">
         <v>22400000.0</v>
       </c>
       <c r="AD10">
         <v>15700000.0</v>
       </c>
       <c r="AE10">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>123918000.0</v>
       </c>
       <c r="C11">
         <v>114377000.0</v>
       </c>
       <c r="D11">
         <v>116820000.0</v>
       </c>
       <c r="E11">
         <v>46677000.0</v>
       </c>
       <c r="F11">
         <v>68027000.0</v>
       </c>
       <c r="G11">
         <v>54196000.0</v>
       </c>
       <c r="H11">
         <v>69175000.0</v>
       </c>
       <c r="I11">
         <v>84753000.0</v>
       </c>
@@ -23465,51 +23606,51 @@
       </c>
       <c r="Y11">
         <v>23389000.0</v>
       </c>
       <c r="Z11">
         <v>20845000.0</v>
       </c>
       <c r="AA11">
         <v>14297000.0</v>
       </c>
       <c r="AB11">
         <v>12100000.0</v>
       </c>
       <c r="AC11">
         <v>9800000.0</v>
       </c>
       <c r="AD11">
         <v>6800000.0</v>
       </c>
       <c r="AE11">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>56324000.0</v>
       </c>
       <c r="C12">
         <v>65778000.0</v>
       </c>
       <c r="D12">
         <v>66319000.0</v>
       </c>
       <c r="E12">
         <v>35697000.0</v>
       </c>
       <c r="F12">
         <v>8200000.0</v>
       </c>
       <c r="G12">
         <v>9829000.0</v>
       </c>
       <c r="H12">
         <v>16624000.0</v>
       </c>
       <c r="I12">
         <v>16286000.0</v>
       </c>
@@ -23560,51 +23701,51 @@
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
         <v>6533000.0</v>
       </c>
       <c r="C13">
         <v>14447000.0</v>
       </c>
       <c r="D13">
         <v>53510000.0</v>
       </c>
       <c r="E13">
         <v>29522000.0</v>
       </c>
       <c r="F13">
         <v>6394000.0</v>
       </c>
       <c r="G13">
         <v>9829000.0</v>
       </c>
       <c r="H13">
         <v>16070000.0</v>
       </c>
       <c r="I13">
         <v>14366000.0</v>
       </c>
@@ -23617,86 +23758,86 @@
       <c r="L13">
         <v>1836000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>597040000.0</v>
       </c>
       <c r="C15">
         <v>537126000.0</v>
       </c>
       <c r="D15">
         <v>468173000.0</v>
       </c>
       <c r="E15">
         <v>396917000.0</v>
       </c>
       <c r="F15">
         <v>399590000.0</v>
       </c>
       <c r="G15">
         <v>372938000.0</v>
       </c>
       <c r="H15">
         <v>352790000.0</v>
       </c>
       <c r="I15">
         <v>267085000.0</v>
       </c>
@@ -23747,51 +23888,51 @@
       </c>
       <c r="Y15">
         <v>40848000.0</v>
       </c>
       <c r="Z15">
         <v>33401000.0</v>
       </c>
       <c r="AA15">
         <v>25279000.0</v>
       </c>
       <c r="AB15">
         <v>18600000.0</v>
       </c>
       <c r="AC15">
         <v>12800000.0</v>
       </c>
       <c r="AD15">
         <v>8900000.0</v>
       </c>
       <c r="AE15">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>597040000.0</v>
       </c>
       <c r="C16">
         <v>537126000.0</v>
       </c>
       <c r="D16">
         <v>468134000.0</v>
       </c>
       <c r="E16">
         <v>396917000.0</v>
       </c>
       <c r="F16">
         <v>399590000.0</v>
       </c>
       <c r="G16">
         <v>372938000.0</v>
       </c>
       <c r="H16">
         <v>352790000.0</v>
       </c>
       <c r="I16">
         <v>267085000.0</v>
       </c>
@@ -23834,51 +23975,51 @@
       <c r="V16">
         <v>71765000.0</v>
       </c>
       <c r="W16">
         <v>58017000.0</v>
       </c>
       <c r="X16">
         <v>51438000.0</v>
       </c>
       <c r="Y16">
         <v>40848000.0</v>
       </c>
       <c r="Z16">
         <v>33401000.0</v>
       </c>
       <c r="AA16">
         <v>25279000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
         <v>597040000.0</v>
       </c>
       <c r="C17">
         <v>537126000.0</v>
       </c>
       <c r="D17">
         <v>468134000.0</v>
       </c>
       <c r="E17">
         <v>396917000.0</v>
       </c>
       <c r="F17">
         <v>399590000.0</v>
       </c>
       <c r="G17">
         <v>372938000.0</v>
       </c>
       <c r="H17">
         <v>352790000.0</v>
       </c>
       <c r="I17">
         <v>267085000.0</v>
       </c>
@@ -23899,51 +24040,51 @@
       </c>
       <c r="O17">
         <v>188809000.0</v>
       </c>
       <c r="P17">
         <v>171046000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-49791000.0</v>
       </c>
       <c r="C18">
         <v>-51331000.0</v>
       </c>
       <c r="D18">
         <v>-53510000.0</v>
       </c>
       <c r="E18">
         <v>-29522000.0</v>
       </c>
       <c r="F18">
         <v>-6394000.0</v>
       </c>
       <c r="G18">
         <v>-9829000.0</v>
       </c>
       <c r="H18">
         <v>-16070000.0</v>
       </c>
       <c r="I18">
         <v>-14366000.0</v>
       </c>
@@ -23954,51 +24095,51 @@
         <v>-1136000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2366000.0</v>
       </c>
       <c r="F19">
         <v>-6424000.0</v>
       </c>
       <c r="G19">
         <v>-12526000.0</v>
       </c>
       <c r="H19">
         <v>-16070000.0</v>
       </c>
       <c r="I19">
         <v>-14366000.0</v>
       </c>
       <c r="J19">
         <v>-7823000.0</v>
       </c>
       <c r="K19">
         <v>111317000.0</v>
       </c>
@@ -24013,88 +24154,88 @@
       </c>
       <c r="O19">
         <v>1715000.0</v>
       </c>
       <c r="P19">
         <v>623000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>64272000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>748303000.0</v>
       </c>
       <c r="C21">
         <v>701299000.0</v>
       </c>
       <c r="D21">
         <v>630207000.0</v>
       </c>
       <c r="E21">
         <v>475482000.0</v>
       </c>
       <c r="F21">
         <v>474041000.0</v>
       </c>
       <c r="G21">
         <v>439660000.0</v>
       </c>
       <c r="H21">
         <v>438035000.0</v>
       </c>
       <c r="I21">
         <v>366204000.0</v>
       </c>
@@ -24145,86 +24286,86 @@
       </c>
       <c r="Y21">
         <v>143935000.0</v>
       </c>
       <c r="Z21">
         <v>50903000.0</v>
       </c>
       <c r="AA21">
         <v>39169000.0</v>
       </c>
       <c r="AB21">
         <v>28600000.0</v>
       </c>
       <c r="AC21">
         <v>20800000.0</v>
       </c>
       <c r="AD21">
         <v>14900000.0</v>
       </c>
       <c r="AE21">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>1573445000.0</v>
       </c>
       <c r="C23">
         <v>1501757000.0</v>
       </c>
       <c r="D23">
         <v>1456301000.0</v>
       </c>
       <c r="E23">
         <v>1368410000.0</v>
       </c>
       <c r="F23">
         <v>1117404000.0</v>
       </c>
       <c r="G23">
         <v>1054451000.0</v>
       </c>
       <c r="H23">
         <v>997316000.0</v>
       </c>
       <c r="I23">
         <v>983941000.0</v>
       </c>
@@ -24275,86 +24416,86 @@
       </c>
       <c r="Y23">
         <v>61918000.0</v>
       </c>
       <c r="Z23">
         <v>125785000.0</v>
       </c>
       <c r="AA23">
         <v>95009000.0</v>
       </c>
       <c r="AB23">
         <v>75200000.0</v>
       </c>
       <c r="AC23">
         <v>58100000.0</v>
       </c>
       <c r="AD23">
         <v>43500000.0</v>
       </c>
       <c r="AE23">
         <v>33600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>188673000.0</v>
       </c>
       <c r="C25">
         <v>155594000.0</v>
       </c>
       <c r="D25">
         <v>137728000.0</v>
       </c>
       <c r="E25">
         <v>129715000.0</v>
       </c>
       <c r="F25">
         <v>107322000.0</v>
       </c>
       <c r="G25">
         <v>100799000.0</v>
       </c>
       <c r="H25">
         <v>60463000.0</v>
       </c>
       <c r="I25">
         <v>57285000.0</v>
       </c>
@@ -24363,51 +24504,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>300700000.0</v>
       </c>
       <c r="C26">
         <v>266434000.0</v>
       </c>
       <c r="D26">
         <v>267399999.0</v>
       </c>
       <c r="E26">
         <v>255100000.0</v>
       </c>
       <c r="F26">
         <v>250100000.0</v>
       </c>
       <c r="G26">
         <v>224000000.0</v>
       </c>
       <c r="H26">
         <v>214700000.0</v>
       </c>
       <c r="I26">
         <v>217100000.0</v>
       </c>
@@ -24428,86 +24569,86 @@
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>475663000.0</v>
       </c>
       <c r="C28">
         <v>485135000.0</v>
       </c>
       <c r="D28">
         <v>456130000.0</v>
       </c>
       <c r="E28">
         <v>433032000.0</v>
       </c>
       <c r="F28">
         <v>331004000.0</v>
       </c>
       <c r="G28">
         <v>359005000.0</v>
       </c>
       <c r="H28">
         <v>333870000.0</v>
       </c>
       <c r="I28">
         <v>324645000.0</v>
       </c>
@@ -24558,51 +24699,51 @@
       </c>
       <c r="Y28">
         <v>75084000.0</v>
       </c>
       <c r="Z28">
         <v>64209000.0</v>
       </c>
       <c r="AA28">
         <v>49518000.0</v>
       </c>
       <c r="AB28">
         <v>37900000.0</v>
       </c>
       <c r="AC28">
         <v>27500000.0</v>
       </c>
       <c r="AD28">
         <v>20100000.0</v>
       </c>
       <c r="AE28">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>123918000.0</v>
       </c>
       <c r="C29">
         <v>114377000.0</v>
       </c>
       <c r="D29">
         <v>116820000.0</v>
       </c>
       <c r="E29">
         <v>46677000.0</v>
       </c>
       <c r="F29">
         <v>68027000.0</v>
       </c>
       <c r="G29">
         <v>54196000.0</v>
       </c>
       <c r="H29">
         <v>69175000.0</v>
       </c>
       <c r="I29">
         <v>84753000.0</v>
       </c>
@@ -24615,51 +24756,51 @@
       <c r="L29">
         <v>92703000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>475663000.0</v>
       </c>
       <c r="C30">
         <v>489812000.0</v>
       </c>
       <c r="D30">
         <v>483076000.0</v>
       </c>
       <c r="E30">
         <v>497304000.0</v>
       </c>
       <c r="F30">
         <v>331004000.0</v>
       </c>
       <c r="G30">
         <v>359005000.0</v>
       </c>
       <c r="H30">
         <v>333870000.0</v>
       </c>
       <c r="I30">
         <v>324645000.0</v>
       </c>
@@ -24710,51 +24851,51 @@
       </c>
       <c r="Y30">
         <v>-6029000.0</v>
       </c>
       <c r="Z30">
         <v>64209000.0</v>
       </c>
       <c r="AA30">
         <v>61383000.0</v>
       </c>
       <c r="AB30">
         <v>47700000.0</v>
       </c>
       <c r="AC30">
         <v>34100000.0</v>
       </c>
       <c r="AD30">
         <v>24800000.0</v>
       </c>
       <c r="AE30">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-27345000.0</v>
       </c>
       <c r="C31">
         <v>-49796000.0</v>
       </c>
       <c r="D31">
         <v>-45253000.0</v>
       </c>
       <c r="E31">
         <v>-31888000.0</v>
       </c>
       <c r="F31">
         <v>-6424000.0</v>
       </c>
       <c r="G31">
         <v>-12526000.0</v>
       </c>
       <c r="H31">
         <v>-16070000.0</v>
       </c>
       <c r="I31">
         <v>-14366000.0</v>
       </c>
@@ -24805,51 +24946,51 @@
       </c>
       <c r="Y31">
         <v>-79698000.0</v>
       </c>
       <c r="Z31">
         <v>3343000.0</v>
       </c>
       <c r="AA31">
         <v>407000.0</v>
       </c>
       <c r="AB31">
         <v>2100000.0</v>
       </c>
       <c r="AC31">
         <v>1600000.0</v>
       </c>
       <c r="AD31">
         <v>800000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>2321748000.0</v>
       </c>
       <c r="C32">
         <v>2203056000.0</v>
       </c>
       <c r="D32">
         <v>2085508000.0</v>
       </c>
       <c r="E32">
         <v>1843892000.0</v>
       </c>
       <c r="F32">
         <v>1591445000.0</v>
       </c>
       <c r="G32">
         <v>1494111000.0</v>
       </c>
       <c r="H32">
         <v>1435351000.0</v>
       </c>
       <c r="I32">
         <v>1350145000.0</v>
       </c>
@@ -24919,1194 +25060,1203 @@
       <c r="AE32">
         <v>44300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DQ1" t="s">
-        <v>181</v>
+      <c r="DR1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>312190000.0</v>
+      </c>
+      <c r="C2">
         <v>296742000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>287916000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>288670000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>280729000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>269604000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>258779000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>258196000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>246986000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>255142000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>251621000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>263688000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>241689000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>240806000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>227042000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>241944000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>222618000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>199395000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>207149000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>197532000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>205257000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>195523000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>188088000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>183568000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>170703000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>176218000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>164957000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>167730000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>163832000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>165108000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>166776000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>169467000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>165073000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>163232000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>161524000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>161269000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>146426000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>131635000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>127250000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>124160000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>124602000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>123911000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>114736000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>107595000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>100686000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99516000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>97543000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>92521000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>90661000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>87254000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>83250000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>80231000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>76721000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>75842000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>73586000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>72295000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>68878000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>67531000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>66833000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>65477000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>62224000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>60137000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>56785000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>53918000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>51355000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>50870000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>50407000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>52647000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>50847000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>52537000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>53332000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50684000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>48134000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>47478000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>44943000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41697000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>39429000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>36730000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>34941000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32623000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31543000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>29122000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>28064000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24731000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23770000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21293000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22007000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19727000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18394000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>18198000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17875000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11633000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18947000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17960000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17746000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>17709000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>17339000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>16598000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16301000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>28959000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>11554000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10745000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10318000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8794000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8779000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8393000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>6300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>3900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>53954000.0</v>
+      </c>
       <c r="C3">
+        <v>51878000.0</v>
+      </c>
+      <c r="D3">
         <v>52145000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50548000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>48820000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>46015000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43289000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41594000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>40087000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39227000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>34686000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29802000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>36122000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>36110000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35694000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>36603000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38113000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24450000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>30549000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>26896000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>27947000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>26492000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25987000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16281000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13037000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13906000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14390000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>16520000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14891000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14811000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14241000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14437000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14476000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14086000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14286000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14524000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13121000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10633000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10016000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9830000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9962000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9823000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8437000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7120000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8007000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8006000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8216000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8583000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8410000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8679000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8763000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8838000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8931000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9093000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8917000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8733000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8354000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8289000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8403000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8897000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9192000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9366000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9392000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9919000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9213000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9062000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9149000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8770000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8566000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8546000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8455000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8156000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7566000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7820000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7112000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7337000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7650000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6999000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6574000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6507000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6317000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5757000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5675000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4810000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4427000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4488000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4593000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3928000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3181000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3143000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4406000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4531000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4346000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4385000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>4279000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4428000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4377000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4488000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4983000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4580000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4309000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3824000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3811000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3160000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2636000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3169000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2600000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2300000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI3">
         <v>2000000.0</v>
       </c>
       <c r="DJ3">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK3">
         <v>1500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DN3">
         <v>1300000.0</v>
       </c>
       <c r="DO3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DP3">
         <v>900000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>800000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -26276,834 +26426,843 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>186</v>
+      </c>
+      <c r="B5">
+        <v>167960000.0</v>
+      </c>
       <c r="C5">
+        <v>174173000.0</v>
+      </c>
+      <c r="D5">
         <v>203498000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>201837000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>195070000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>186144000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>194139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>132751000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>207489000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>186290000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>191934000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>124000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>178352000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>173499000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>174422000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>132906000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>101464000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>123358000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>121314000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>120031000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>115774000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>116480000.0</v>
+      </c>
+      <c r="X5">
         <v>121261000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>97686000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>121640000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>106257000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>113186000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>111568000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>117240000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>108688000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>100539000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>88356000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>93265000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>95485000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>89098000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>82428000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>87642000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>91746000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>91019000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>87734000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>89290000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>85344000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>87308000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>85653000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>85356000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>80648000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>80260000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>79386000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>73037000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>75054000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>74740000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>70534000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>71637000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>56164000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>71085000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>70627000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>68494000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>67117000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>66753000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>58990000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>61823000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>58093000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>59429000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>57430000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>55684000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>54473000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>54047000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>54359000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>53306000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>52036000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>51330000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>50231000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>47919000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>43240000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>42497000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>42668000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>39217000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>37785000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>35421000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>33288000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>30953000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>29644000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>27403000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>28777000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>27367000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>27032000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>25845000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>23230000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>21831000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>21502000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>21039000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>20472000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>19503000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>18887000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>17865000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>17340000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>16121000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>15040000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>13417000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>13596000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>12987000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>12537000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>11783000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>11060000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>10180000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>9247000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>8700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>7700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>7351000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>6935000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>6600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>5100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>5400000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>5700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>4600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>4200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO5">
         <v>3400000.0</v>
       </c>
       <c r="DP5">
+        <v>3400000.0</v>
+      </c>
+      <c r="DQ5">
         <v>1700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
-        <v>184961000.0</v>
+        <v>221914000.0</v>
       </c>
       <c r="C6">
+        <v>226051000.0</v>
+      </c>
+      <c r="D6">
         <v>255643000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>252385000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>243890000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>232159000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>237428000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>174345000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>247576000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>225517000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>226620000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>153802000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>214474000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>209609000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>210116000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>169509000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>139577000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>147808000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>151863000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>146927000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>143721000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>142972000.0</v>
+      </c>
+      <c r="X6">
         <v>147248000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>113967000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>134677000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>120163000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>127576000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>128088000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>132131000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>123499000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>114780000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>102793000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>107741000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>109571000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>103384000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>96952000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>100763000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>102379000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>101035000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>97564000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>99252000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>95167000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>95745000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>92773000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>93363000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>88654000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>88476000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>87969000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>81447000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>83733000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>83503000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>79372000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>80568000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>65257000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>80002000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>79360000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>76848000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>75406000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>75156000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>67887000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>71015000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>67459000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>68821000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>67349000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>64897000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>63535000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>63196000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>63129000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>61872000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>60582000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>59785000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>58387000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>55485000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>51060000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>49609000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>50005000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>46867000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>44784000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>41995000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>39795000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>37270000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>35401000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>33078000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>33587000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>31794000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>31520000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>30438000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>27158000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>25012000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>24645000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>25445000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>25003000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>23849000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>23272000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>22144000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>21768000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>20498000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>19528000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>18400000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>18176000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>17296000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>16361000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>15594000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>14220000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>12816000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>12416000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>11600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>10700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>9951000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>9235000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>8500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>7100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>7400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>7200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>5700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>5400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>5200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>4700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>4300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>3500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -27273,110 +27432,111 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>1100000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>2300000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27546,1300 +27706,1312 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>310728000.0</v>
+      </c>
+      <c r="C9">
         <v>314277000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>319705000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>308231000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>304791000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>301056000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>309888000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>303991000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>305722000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>290803000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>290595000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>272109000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>288122000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>274279000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>277773000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>257353000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>266133000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>231724000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>217576000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>214362000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>194301000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>196265000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>200118000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>200022000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>203380000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>193562000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>201701000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>196553000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>200701000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>189787000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>184864000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>176394000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>174838000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>171999000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>167617000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>165373000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>165694000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>162719000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>160813000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>163131000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>162899000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>157885000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>155768000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>154184000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>153836000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>148276000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>145133000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>146143000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>141100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>139680000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>139725000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>139101000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>137892000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>137241000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>137499000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>135368000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>133433000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>131840000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>129615000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>126462000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>121423000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>117498000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>116504000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>114316000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>108946000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>106411000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>104836000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>102815000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>103540000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>104005000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>102300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>103023000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>99265000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>92760000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>89232000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>87835000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>81646000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>79583000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>73940000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>72593000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>67272000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>64543000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>61590000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>58036000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>55572000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>55179000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>52056000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>47955000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>45206000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>43173000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>41382000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>40088000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>40159000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>38695000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>37067000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>36352000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>35077000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>33769000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>32708000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>18520000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>33820000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>32179000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>30593000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>28320000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>25516000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>24092000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>22600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>21000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>19600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>18400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>17200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>15900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>14500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>13000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>11700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>8700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>11200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>9600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>9400000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>8200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>154121000.0</v>
+      </c>
+      <c r="C10">
         <v>161111000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>190113000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>188951000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>179948000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>172320000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>179739000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117130000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>190532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>168645000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>175196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>107309000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>161998000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>156762000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>157885000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>116428000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>85280000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>121956000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>119930000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>118443000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114276000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114666000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>120232000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>96144000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>119140000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>103109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>108741000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>108289000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>113384000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>104349000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>95943000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83935000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>89511000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>92213000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>86179000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>79773000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>85229000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>89490000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>89820000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>199816000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>88857000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>84920000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>87401000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>86044000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>85838000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>81182000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>80690000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79613000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>73371000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>75398000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>75081000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>70880000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>71998000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>56521000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>71513000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>71086000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>68977000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>67613000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>67030000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>59184000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>61995000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>58225000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>59554000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>57502000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>55770000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>54624000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>54285000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>54455000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>53487000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>52233000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>51948000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>51066000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>48771000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>44671000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>44539000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>45026000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41360000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>39582000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36908000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>34708000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>32013000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>30206000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29105000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>29219000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>27683000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>27248000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>26013000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>23358000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>22054000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>22189000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>21774000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>21110000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>20012000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>19433000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>18461000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17955000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>16643000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15614000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14025000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>14236000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>13814000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>13479000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12714000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>11872000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8457000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>10016000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>9300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>8400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>7700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>5800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>5200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>4400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>4200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>3600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>3500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>27403000.0</v>
+      </c>
+      <c r="C11">
         <v>28055000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>37533000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>35335000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31406000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27460000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>29717000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27634000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>32397000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27705000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>26641000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>42190000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27335000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25169000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21087000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12006000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10370000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12018000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12283000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>17381000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13597000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18023000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>19026000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7065000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17924000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14423000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14784000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>16762000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>21119000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>19647000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11647000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15112000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14765000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>39076000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15800000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20221000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19815000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>22780000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>23237000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>55510000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>22076000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17157000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>27436000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>23860000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>24429000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>19584000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24830000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>24206000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>21839000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>22972000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>22903000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>19916000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>18631000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11982000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21744000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>22547000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>20997000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>20867000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>21486000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>18304000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>18684000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>12971000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>17953000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>18211000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>17112000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>18505000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>18142000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>18180000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14951000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>17678000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>16363000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>17482000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>16229000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>15179000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>15140000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>14310000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>12785000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>13101000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>13113000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11265000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>10977000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10964000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9910000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10572000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8132000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>10078000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9616000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>8673000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7367000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7452000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>7866000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>7623000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5744000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>7286000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>6925000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>6787000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6291000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4897000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>5414000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5531000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5245000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>5107000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4962000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>4583000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>3281000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2676000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DF11">
         <v>2900000.0</v>
       </c>
       <c r="DG11">
-        <v>2800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="DH11">
         <v>2800000.0</v>
       </c>
       <c r="DI11">
+        <v>2800000.0</v>
+      </c>
+      <c r="DJ11">
         <v>2500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2200000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>1900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1600000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1500000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>13842000.0</v>
+      </c>
+      <c r="C12">
         <v>39832000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13385000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12886000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15122000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13916000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15547000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16894000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16599000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16738000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16691000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16354000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16737000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16537000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14304000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16184000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1673000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1494000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1712000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1839000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1814000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1029000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1826000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2211000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2661000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3131000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4377000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4300000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="AK12">
         <v>2900000.0</v>
       </c>
       <c r="AL12">
+        <v>2900000.0</v>
+      </c>
+      <c r="AM12">
         <v>1300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>536000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>433000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>424000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>164000.0</v>
       </c>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
@@ -28970,158 +29142,163 @@
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
+        <v>642000.0</v>
+      </c>
+      <c r="C13">
         <v>891000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1089000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2050000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1509000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>273000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2701000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4020000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4568000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2847000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3012000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12073000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3083000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13834000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14332000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14304000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12051000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1673000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1494000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1712000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1839000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1814000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1029000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1826000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2211000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2661000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3131000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3279000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3856000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29169,88 +29346,87 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -29420,956 +29596,963 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>126718000.0</v>
+      </c>
+      <c r="C15">
         <v>133056000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>152580000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>153616000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>148542000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>144860000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>150022000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>89496000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>158135000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>140940000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>148555000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>65119000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>134663000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>131593000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>136798000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>104422000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>74910000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>109938000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107647000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>101062000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>100679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>96643000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>101206000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>89079000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>101216000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>88686000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>93957000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>91527000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>92265000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>84702000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>84296000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>68823000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>74746000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>53137000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>70379000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>59552000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>65414000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>66710000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>66583000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>144306000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>66781000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>67763000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>59965000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>62184000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>61409000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>61598000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>55860000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>55407000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>51532000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52426000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>52178000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>50964000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>53367000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>44539000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>49769000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>48539000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>47980000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>46746000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>45544000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>40880000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>43311000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>45254000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>41601000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>39291000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>38658000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>36119000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>36143000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>36275000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>38536000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>34555000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>35585000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>33584000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>32542000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>29492000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>29399000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>30716000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>28575000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>26481000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>23795000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>23443000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>21036000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>19242000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>19195000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>18647000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>19551000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>17170000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16397000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>14685000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>14687000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>14737000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>13908000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>13487000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>14268000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>12147000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>11536000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>11168000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>10352000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>10717000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>8611000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8705000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>8572000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>8372000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7752000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>7289000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>5150000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>7314000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>5500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>4900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>4800000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>4300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>3600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>3300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>3100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>2800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>2500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>133056000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>152580000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>153616000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>148542000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>144860000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>150022000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>148555000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>65080000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>134663000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>131593000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>136798000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>104422000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>74910000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>109938000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>107647000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>101062000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>100679000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96643000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>101206000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89079000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>101216000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>88686000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>93957000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>91527000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>92265000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>84702000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>84296000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>68823000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>74746000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53137000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>70379000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>59552000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>65414000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>66710000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>66583000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>144306000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>66781000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>67763000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>59965000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>62184000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>61409000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>61598000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>55860000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>55407000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>51532000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>52426000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>52178000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>50962000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>53367000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>44539000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>49769000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>48539000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47980000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>46746000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>45544000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>40880000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>43311000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>45254000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>41601000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>39291000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>38658000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>36119000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>36143000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>36275000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>38536000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>34554000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>35585000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>33584000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>32542000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>29492000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>29399000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>30716000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>28575000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>26481000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>23795000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>23443000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>21036000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>19242000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>19195000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>18647000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>19551000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>17170000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>16397000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>14685000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14687000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>14737000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>13908000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>13487000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>14268000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12147000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11536000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11168000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>10352000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>10717000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>8611000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8705000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8572000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>8372000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7752000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7289000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5150000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>7314000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>126718000.0</v>
+      </c>
+      <c r="C17">
         <v>133056000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>152580000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>153616000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>148542000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>144860000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>150022000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>89496000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>158135000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>140940000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>148555000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>65080000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>134663000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>131593000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>136798000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>104422000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>74910000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>109938000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>107647000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>101062000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>100679000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>96643000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>101206000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>89079000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>101216000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>88686000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>93957000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>91527000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>92265000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>84702000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>84296000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>68823000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>74746000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>53137000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>70379000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>59552000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>65414000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>66710000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>66583000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>144307000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>66781000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>67762000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>59965000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>62184000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>61409000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>61598000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>55860000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>55407000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>51532000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>52426000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>52178000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>50962000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>53367000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>44539000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>49769000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>48539000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>47980000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>46746000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>45544000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>40880000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>43311000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>45254000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>41601000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -30443,161 +30626,166 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-13197000.0</v>
+      </c>
+      <c r="C18">
         <v>-12171000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12296000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10836000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13613000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13643000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11699000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11527000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12326000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13752000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13726000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12073000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13271000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13834000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14332000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14304000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12051000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1673000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1494000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1712000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1839000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1814000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1029000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1826000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2211000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2661000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3131000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3279000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3856000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4339000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30644,210 +30832,211 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6393000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1346000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>322000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1487000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>77000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>281000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1237000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5414000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1587000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>347000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>230000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12237000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-289000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-16070000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-4421000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3754000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3272000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2919000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-2655000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2413000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2256000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-499000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>112081000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-433000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-424000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>93000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>390000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>482000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>534000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>430000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>226000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>334000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>344000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>341000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>345000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>361000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>357000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>428000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>459000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>483000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>496000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>277000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>194000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>172000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>132000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>125000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
@@ -30861,96 +31050,95 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>438000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>447000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>282000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>64272000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -31120,471 +31308,475 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>166301000.0</v>
+      </c>
+      <c r="C21">
         <v>184961000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>192071000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>177321000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>194155000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>185492000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>191335000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>127858000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>202459000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>181942000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>189040000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>116103000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>171959000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>169250000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>171895000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>132219000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>97254000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>123348000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>122661000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>119176000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>117702000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>116133000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>121031000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>98577000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>121640000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>106257000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>113186000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>111568000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>117240000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>108688000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>100539000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>88356000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>93265000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>95485000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>89098000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>82428000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>87642000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>91746000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90319000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>87734000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>89290000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>85344000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>87308000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>85653000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>85356000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>80648000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>80260000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>79386000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>73037000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>75054000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>74740000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>70534000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>71637000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>56164000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>71085000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>70627000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>68494000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>67117000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>66753000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>58990000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>61823000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>58093000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>59429000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>57430000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>55684000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>54473000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>54047000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>54359000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>53306000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>52036000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>51330000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>50231000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>47919000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>43240000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>42497000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>42668000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>39217000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>37785000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>35421000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>33288000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>30953000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>29644000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>27403000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>28777000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>27367000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>27032000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>25845000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>23230000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>21831000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>21502000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>21039000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>20472000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>19503000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>18887000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17865000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>99357000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>16121000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>15040000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>13417000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>13596000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>12987000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>12537000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11783000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>11060000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>10180000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>9247000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>8700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>7700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>7400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>6900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>6600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>3900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>6600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>5700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>4600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>4200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO21">
         <v>3400000.0</v>
       </c>
       <c r="DP21">
+        <v>3400000.0</v>
+      </c>
+      <c r="DQ21">
         <v>1700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -31754,437 +31946,443 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>456617000.0</v>
+      </c>
+      <c r="C23">
         <v>426058000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>415550000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>419580000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>391365000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>385168000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>377332000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>434329000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>350739000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>364003000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>352332000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>419694000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>357414000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>345388000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>332638000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>367078000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>391497000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>307771000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>302064000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>292718000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>281856000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>275655000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>267175000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>285013000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>252443000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>263523000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>253472000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>252715000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>247293000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>246207000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>251101000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>257505000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>246646000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>239746000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>240043000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>244214000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>224478000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>202608000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>197744000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>199557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>198211000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>196452000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>183196000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>176126000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>169166000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>167144000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>162416000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>159278000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>158724000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>151880000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>148235000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>148798000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>142976000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>156919000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>140000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>137036000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>133817000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>132254000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>129695000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>132949000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>121824000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>119542000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>113860000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>110804000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>104617000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>102808000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>101196000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>101103000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>101081000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>104506000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>104302000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>103476000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>99480000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>96998000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>91678000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>86864000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>81858000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>78528000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>73460000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>71928000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>67862000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>64021000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>62251000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>53990000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>51975000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>49440000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>48218000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>44452000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>41769000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>39869000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>38218000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>31249000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>39603000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>37768000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>36948000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>45296000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>36295000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>35327000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>35592000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>33883000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>32387000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>30387000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>29128000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>26054000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>24115000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>23238000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>21600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>20600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>19100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>18300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>17200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>18300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>13500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>13400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>12900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>12300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>11200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>10500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>9500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>10500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32262,482 +32460,484 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>53954000.0</v>
+      </c>
+      <c r="C25">
         <v>51878000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>52145000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>50549000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>48820000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46015000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43289000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>41594000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40087000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>39227000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34686000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>29802000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>36122000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>36110000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>35694000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>36603000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38113000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24450000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>30549000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26896000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27947000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>26492000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25987000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>59466000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13037000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13906000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14390000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16520000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14891000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14811000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14241000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>14437000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14476000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14086000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14286000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14524000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13121000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10633000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10016000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9830000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9962000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9823000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8437000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7120000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8007000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8006000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8216000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8583000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8410000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8679000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8763000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8838000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8931000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9093000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8917000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8733000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8354000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8289000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8403000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8897000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>9192000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>9366000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9392000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9919000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9213000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9062000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9149000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8770000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8566000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8546000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8455000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8156000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7566000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7820000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7112000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7337000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7650000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6999000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6574000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6507000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6317000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5757000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5675000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4810000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4427000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4488000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4593000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3928000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3181000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3143000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4406000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4531000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4346000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4385000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>4279000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4428000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4377000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4488000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4983000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4580000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4309000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3824000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3811000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>3160000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2636000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>3169000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>3000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2600000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI25">
         <v>2000000.0</v>
       </c>
       <c r="DJ25">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK25">
         <v>1500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DN25">
         <v>1300000.0</v>
       </c>
       <c r="DO25">
+        <v>1300000.0</v>
+      </c>
+      <c r="DP25">
         <v>900000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>800000.0</v>
       </c>
-      <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>266434000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>267399999.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>255100000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>250100000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>224000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>214700000.0</v>
       </c>
-      <c r="AC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>217100000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>215000000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
@@ -32892,137 +33092,140 @@
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>74375000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>1000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>1000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -33043,506 +33246,512 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>144427000.0</v>
+      </c>
+      <c r="C28">
         <v>129316000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>127634000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>130910000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>110636000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>115564000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>118553000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>172519000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>103098000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>108861000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>100711000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>130227000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>115725000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>104582000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>105596000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>123847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>119881000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>108376000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>94915000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>95186000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>281856000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>275655000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>79087000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>175820000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81740000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>87305000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>88515000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>84985000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>83461000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>81099000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>84325000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>88039000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>81573000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>76514000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>78519000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>82945000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>78052000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>70973000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>70494000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>75397000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>73609000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>72541000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>68460000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>68531000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>68480000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>67628000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>64873000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>66757000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>68063000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>64626000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64985000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>68568000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>66255000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>81077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>66414000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>64742000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>64939000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>64723000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>62862000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>67472000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>59600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>59405000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>57075000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>56886000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>53262000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>51938000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>50789000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>48456000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>50234000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>51969000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>50970000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>52792000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>51346000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>49520000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>46735000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>45167000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>42429000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>41798000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>38519000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>39305000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>36319000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>34899000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>34187000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29259000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>28205000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>28147000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>26211000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>24725000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>23375000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>21671000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>20343000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19616000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>20656000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19808000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>19202000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>19012000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>18956000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18729000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>18387000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16868000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>16524000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>15818000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>14999000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>14100000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>12700000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11676000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>10300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>9200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>5800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>6000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>3300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>6000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>4300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>5100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>5700000.0</v>
       </c>
-      <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>27403000.0</v>
+      </c>
+      <c r="C29">
         <v>28055000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37533000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31406000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29717000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27634000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>32397000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27705000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26641000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>43229000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27335000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25169000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21087000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12006000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10370000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12018000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12283000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17381000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13597000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18023000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19026000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7065000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17924000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14423000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14784000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16762000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>21119000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>19647000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33589,1143 +33798,1153 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>144427000.0</v>
+      </c>
+      <c r="C30">
         <v>129316000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>127634000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>130910000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110636000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>115564000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>118553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>176133000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>103753000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>108861000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101555000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>156006000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>115725000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>104582000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>105596000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>125134000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>168879000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>108376000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>94915000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>95186000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76599000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>80132000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>79087000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>101445000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>81740000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87305000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>84985000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83461000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>81099000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>84325000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>88038000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>81573000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>76514000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>78519000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>82945000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>78052000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>70973000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>70494000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>75397000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>73609000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>72541000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>68460000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>68531000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>68480000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>67628000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>64873000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>66757000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>68063000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>64626000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>64985000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>68567000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>66255000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>81077000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>66414000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>64741000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>64939000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>64723000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>62862000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>67472000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>59600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>59405000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>57075000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>56886000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>53262000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>51938000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>50789000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>48456000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>50234000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>51969000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>50970000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>52792000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>51346000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>49520000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>46735000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>45167000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>42429000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>41798000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>38519000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>39305000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>36319000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>34899000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>34187000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29259000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>28205000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>28147000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>26211000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>24725000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23375000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>21671000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>20343000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19616000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>20656000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>19808000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19202000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-63005000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>18956000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18729000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>19291000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4924000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20833000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>19642000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>18810000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17260000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>15336000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>14845000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>13900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>13300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>12200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>11500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>12000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>6000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>6500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-12180000.0</v>
+      </c>
+      <c r="C31">
         <v>-23850000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1958000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11630000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14207000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13172000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11596000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10728000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11927000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13297000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13844000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8794000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9961000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12488000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14010000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15791000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11974000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1392000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2731000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-733000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3426000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1467000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-799000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2433000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3148000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4445000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3279000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3856000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4339000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4596000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4421000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3754000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3272000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2919000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2655000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2413000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2256000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-499000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>112082000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-433000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-424000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>93000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>391000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>482000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>534000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>430000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>227000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>334000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>344000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>341000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>346000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>361000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>357000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>428000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>459000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>483000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>496000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>277000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>194000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>172000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>132000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>125000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>72000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>86000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>151000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>238000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>96000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>181000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>197000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>618000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>835000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>852000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1431000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2042000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2358000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>2143000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1797000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1487000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1420000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1060000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>562000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1702000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>442000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>316000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>216000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>168000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>128000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>223000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>687000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>735000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>638000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>509000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>546000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>596000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-81402000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>522000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>574000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>608000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>640000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>830000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>942000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>931000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>812000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1705000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>787000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>2500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-800000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-500000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>200000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>300000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>200000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>1500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>622918000.0</v>
+      </c>
+      <c r="C32">
         <v>611019000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>607621000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>596901000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>585520000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>570660000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>568667000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>562187000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>552708000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>545945000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>542216000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>535797000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>529811000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>515085000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>504815000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>499297000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>488751000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>431119000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>424725000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>411894000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>399558000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>391788000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>388206000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>383590000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>374083000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>369780000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>366658000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>364283000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>364533000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>354895000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>351640000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>345861000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>339911000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>335231000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>329141000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>326642000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>312120000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>294354000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>288063000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>287291000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>287501000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>281796000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>270504000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>261779000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>254522000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>247792000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>242676000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>238664000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>231761000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>226934000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>222975000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>219332000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>214613000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>213083000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>211085000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>207663000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>202311000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>199371000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>196448000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>191939000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>183647000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>177635000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>173289000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>168234000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>160301000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>157281000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>155243000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>155462000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>154387000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>156542000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>155632000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>153707000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>147399000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>140238000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>134175000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>129532000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>121075000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>116313000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>108881000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>105216000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>98815000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>93665000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>89654000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>82767000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>79342000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>76472000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>74063000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>67682000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>63600000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>61371000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>59257000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>51721000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>59106000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>56655000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>54813000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>54061000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>52416000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>50367000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>49009000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>47479000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>45374000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>42924000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>40911000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>37114000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>34295000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>32485000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>30300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>28300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>26500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>25200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>23800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>22200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>20200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>19100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>17500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>16500000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>15100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>13900000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>12900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>12200000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>11400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -34814,51 +35033,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>422979000.0</v>
       </c>
       <c r="C2">
         <v>425444000.0</v>
       </c>
       <c r="D2">
         <v>503273000.0</v>
       </c>
       <c r="E2">
         <v>681865000.0</v>
       </c>
       <c r="F2">
         <v>585605000.0</v>
       </c>
       <c r="G2">
         <v>359799000.0</v>
       </c>
       <c r="H2">
         <v>208623000.0</v>
       </c>
       <c r="I2">
         <v>194731000.0</v>
       </c>
@@ -34909,51 +35128,51 @@
       </c>
       <c r="Y2">
         <v>38583000.0</v>
       </c>
       <c r="Z2">
         <v>39629000.0</v>
       </c>
       <c r="AA2">
         <v>31837000.0</v>
       </c>
       <c r="AB2">
         <v>37600000.0</v>
       </c>
       <c r="AC2">
         <v>26800000.0</v>
       </c>
       <c r="AD2">
         <v>15700000.0</v>
       </c>
       <c r="AE2">
         <v>11600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>108806000</v>
       </c>
       <c r="C3">
         <v>85681000</v>
       </c>
       <c r="D3">
         <v>60786000</v>
       </c>
       <c r="E3">
         <v>51156000</v>
       </c>
       <c r="F3">
         <v>61325000</v>
       </c>
       <c r="G3">
         <v>77641000</v>
       </c>
       <c r="H3">
         <v>59370000</v>
       </c>
       <c r="I3">
         <v>33520000</v>
       </c>
@@ -35004,51 +35223,51 @@
       </c>
       <c r="Y3">
         <v>10021000</v>
       </c>
       <c r="Z3">
         <v>30143000</v>
       </c>
       <c r="AA3">
         <v>11303000</v>
       </c>
       <c r="AB3">
         <v>16500000</v>
       </c>
       <c r="AC3">
         <v>12000000</v>
       </c>
       <c r="AD3">
         <v>5800000</v>
       </c>
       <c r="AE3">
         <v>6400000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-156164000.0</v>
       </c>
       <c r="F4">
         <v>96523000.0</v>
       </c>
       <c r="G4">
         <v>214133000.0</v>
       </c>
       <c r="H4">
         <v>151176000.0</v>
       </c>
       <c r="I4">
         <v>13892000.0</v>
       </c>
       <c r="J4">
         <v>-33676000.0</v>
       </c>
       <c r="K4">
         <v>69493000.0</v>
       </c>
@@ -35063,51 +35282,51 @@
       </c>
       <c r="O4">
         <v>7359000.0</v>
       </c>
       <c r="P4">
         <v>-14056000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-31967000.0</v>
       </c>
       <c r="F5">
         <v>-3130000.0</v>
       </c>
       <c r="G5">
         <v>15370000.0</v>
       </c>
       <c r="H5">
         <v>-3369000.0</v>
       </c>
       <c r="I5">
         <v>-11537000.0</v>
       </c>
       <c r="J5">
         <v>1613000.0</v>
       </c>
       <c r="K5">
         <v>13687000.0</v>
       </c>
@@ -35122,51 +35341,51 @@
       </c>
       <c r="O5">
         <v>-1933000.0</v>
       </c>
       <c r="P5">
         <v>-6296000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>-71284000.0</v>
       </c>
       <c r="C6">
         <v>-2465000.0</v>
       </c>
       <c r="D6">
         <v>-77829000.0</v>
       </c>
       <c r="E6">
         <v>-178592000.0</v>
       </c>
       <c r="F6">
         <v>96260000.0</v>
       </c>
       <c r="G6">
         <v>225806000.0</v>
       </c>
       <c r="H6">
         <v>151176000.0</v>
       </c>
       <c r="I6">
         <v>13892000.0</v>
       </c>
@@ -35217,51 +35436,51 @@
       </c>
       <c r="Y6">
         <v>6236000.0</v>
       </c>
       <c r="Z6">
         <v>-1046000.0</v>
       </c>
       <c r="AA6">
         <v>7792000.0</v>
       </c>
       <c r="AB6">
         <v>-5800000.0</v>
       </c>
       <c r="AC6">
         <v>200000.0</v>
       </c>
       <c r="AD6">
         <v>11100000.0</v>
       </c>
       <c r="AE6">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
         <v>-105766000.0</v>
       </c>
       <c r="C7">
         <v>-28540000.0</v>
       </c>
       <c r="D7">
         <v>-25241000.0</v>
       </c>
       <c r="E7">
         <v>-79644000.0</v>
       </c>
       <c r="F7">
         <v>7850000.0</v>
       </c>
       <c r="G7">
         <v>27912000.0</v>
       </c>
       <c r="H7">
         <v>-16435000.0</v>
       </c>
       <c r="I7">
         <v>31551000.0</v>
       </c>
@@ -35312,51 +35531,51 @@
       </c>
       <c r="Y7">
         <v>5822000.0</v>
       </c>
       <c r="Z7">
         <v>-4591000.0</v>
       </c>
       <c r="AA7">
         <v>-5784000.0</v>
       </c>
       <c r="AB7">
         <v>-900000.0</v>
       </c>
       <c r="AC7">
         <v>2600000.0</v>
       </c>
       <c r="AD7">
         <v>4100000.0</v>
       </c>
       <c r="AE7">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-32980000.0</v>
       </c>
       <c r="F8">
         <v>3646000.0</v>
       </c>
       <c r="G8">
         <v>-8608000.0</v>
       </c>
       <c r="H8">
         <v>10205000.0</v>
       </c>
       <c r="I8">
         <v>-8417000.0</v>
       </c>
       <c r="J8">
         <v>-29503000.0</v>
       </c>
       <c r="K8">
         <v>-3541000.0</v>
       </c>
@@ -35371,51 +35590,51 @@
       </c>
       <c r="O8">
         <v>2083000.0</v>
       </c>
       <c r="P8">
         <v>-15311000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>-42540000.0</v>
       </c>
       <c r="C9">
         <v>2195000.0</v>
       </c>
       <c r="D9">
         <v>-40103000.0</v>
       </c>
       <c r="E9">
         <v>-32980000.0</v>
       </c>
       <c r="F9">
         <v>3646000.0</v>
       </c>
       <c r="G9">
         <v>-8608000.0</v>
       </c>
       <c r="H9">
         <v>10205000.0</v>
       </c>
       <c r="I9">
         <v>-8417000.0</v>
       </c>
@@ -35444,51 +35663,51 @@
         <v>3883000.0</v>
       </c>
       <c r="R9">
         <v>12005000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>-10163000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>273000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>10856000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-16452000.0</v>
       </c>
       <c r="G10">
         <v>-24224000.0</v>
       </c>
       <c r="H10">
         <v>-19238000.0</v>
       </c>
       <c r="I10">
         <v>16435000.0</v>
       </c>
       <c r="J10">
         <v>7027000.0</v>
       </c>
       <c r="K10">
         <v>30277000.0</v>
       </c>
@@ -35503,51 +35722,51 @@
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>4006000.0</v>
       </c>
       <c r="E11">
         <v>6715000.0</v>
       </c>
       <c r="F11">
         <v>7146000.0</v>
       </c>
       <c r="G11">
         <v>4649000.0</v>
       </c>
       <c r="H11">
         <v>-23271000.0</v>
       </c>
       <c r="I11">
         <v>51506000.0</v>
       </c>
       <c r="J11">
         <v>11849000.0</v>
       </c>
       <c r="K11">
@@ -35580,51 +35799,51 @@
       <c r="T11">
         <v>13736000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>9000000.0</v>
       </c>
       <c r="X11">
         <v>3714000.0</v>
       </c>
       <c r="Y11">
         <v>7634000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>4794000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>45334000.0</v>
       </c>
       <c r="E12">
         <v>111560000.0</v>
       </c>
       <c r="F12">
         <v>40464000.0</v>
       </c>
       <c r="G12">
         <v>63877000.0</v>
       </c>
       <c r="H12">
         <v>30318000.0</v>
       </c>
       <c r="I12">
         <v>29746000.0</v>
       </c>
       <c r="J12">
         <v>30013000.0</v>
       </c>
       <c r="K12">
@@ -35651,51 +35870,51 @@
       <c r="T12"/>
       <c r="U12">
         <v>3497000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>5167000.0</v>
       </c>
       <c r="X12">
         <v>934000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>2593000.0</v>
       </c>
       <c r="AA12">
         <v>178000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-23517000.0</v>
       </c>
       <c r="E13">
         <v>-54375000.0</v>
       </c>
       <c r="F13">
         <v>-29240000.0</v>
       </c>
       <c r="G13">
         <v>-16940000.0</v>
       </c>
       <c r="H13">
         <v>-5570000.0</v>
       </c>
       <c r="I13">
         <v>-5802000.0</v>
       </c>
       <c r="J13">
         <v>8040000.0</v>
       </c>
       <c r="K13">
@@ -35706,51 +35925,51 @@
       </c>
       <c r="M13">
         <v>-1502000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>188673000.0</v>
       </c>
       <c r="C14">
         <v>155594000.0</v>
       </c>
       <c r="D14">
         <v>137728000.0</v>
       </c>
       <c r="E14">
         <v>129715000.0</v>
       </c>
       <c r="F14">
         <v>107322000.0</v>
       </c>
       <c r="G14">
         <v>57614000.0</v>
       </c>
       <c r="H14">
         <v>60463000.0</v>
       </c>
       <c r="I14">
         <v>57285000.0</v>
       </c>
@@ -35801,51 +36020,51 @@
       </c>
       <c r="Y14">
         <v>18276000.0</v>
       </c>
       <c r="Z14">
         <v>16524000.0</v>
       </c>
       <c r="AA14">
         <v>11865000.0</v>
       </c>
       <c r="AB14">
         <v>9800000.0</v>
       </c>
       <c r="AC14">
         <v>6600000.0</v>
       </c>
       <c r="AD14">
         <v>4700000.0</v>
       </c>
       <c r="AE14">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
         <v>159973000.0</v>
       </c>
       <c r="C15">
         <v>150667000.0</v>
       </c>
       <c r="D15">
         <v>138601000.0</v>
       </c>
       <c r="E15">
         <v>125934000.0</v>
       </c>
       <c r="F15">
         <v>117927000.0</v>
       </c>
       <c r="G15">
         <v>110439000.0</v>
       </c>
       <c r="H15">
         <v>100052000.0</v>
       </c>
       <c r="I15">
         <v>89408000.0</v>
       </c>
@@ -35890,51 +36109,51 @@
       </c>
       <c r="W15">
         <v>7736000.0</v>
       </c>
       <c r="X15">
         <v>6673000.0</v>
       </c>
       <c r="Y15">
         <v>5377000.0</v>
       </c>
       <c r="Z15">
         <v>4006000.0</v>
       </c>
       <c r="AA15">
         <v>3264000.0</v>
       </c>
       <c r="AB15">
         <v>1400000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>351695000.0</v>
       </c>
       <c r="C16">
         <v>422979000.0</v>
       </c>
       <c r="D16">
         <v>425444000.0</v>
       </c>
       <c r="E16">
         <v>503273000.0</v>
       </c>
       <c r="F16">
         <v>681865000.0</v>
       </c>
       <c r="G16">
         <v>585605000.0</v>
       </c>
       <c r="H16">
         <v>359799000.0</v>
       </c>
       <c r="I16">
         <v>208623000.0</v>
       </c>
@@ -35985,51 +36204,51 @@
       </c>
       <c r="Y16">
         <v>44819000.0</v>
       </c>
       <c r="Z16">
         <v>38583000.0</v>
       </c>
       <c r="AA16">
         <v>39629000.0</v>
       </c>
       <c r="AB16">
         <v>31800000.0</v>
       </c>
       <c r="AC16">
         <v>27000000.0</v>
       </c>
       <c r="AD16">
         <v>26800000.0</v>
       </c>
       <c r="AE16">
         <v>15700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-5586000.0</v>
       </c>
       <c r="I17">
         <v>-3208000.0</v>
       </c>
       <c r="J17">
         <v>1264000.0</v>
       </c>
       <c r="K17">
         <v>-12237000.0</v>
       </c>
       <c r="L17">
         <v>-11703000.0</v>
       </c>
       <c r="M17">
         <v>2165000.0</v>
       </c>
@@ -36038,51 +36257,51 @@
       </c>
       <c r="O17">
         <v>-7039000.0</v>
       </c>
       <c r="P17">
         <v>7274000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
         <v>617454000.0</v>
       </c>
       <c r="C18">
         <v>614657000.0</v>
       </c>
       <c r="D18">
         <v>584787000.0</v>
       </c>
       <c r="E18">
         <v>487121000.0</v>
       </c>
       <c r="F18">
         <v>493901000.0</v>
       </c>
       <c r="G18">
         <v>428199000.0</v>
       </c>
       <c r="H18">
         <v>367766000.0</v>
       </c>
       <c r="I18">
         <v>352148000.0</v>
       </c>
@@ -36133,51 +36352,51 @@
       </c>
       <c r="Y18">
         <v>56674000.0</v>
       </c>
       <c r="Z18">
         <v>19464000.0</v>
       </c>
       <c r="AA18">
         <v>19259000.0</v>
       </c>
       <c r="AB18">
         <v>9100000.0</v>
       </c>
       <c r="AC18">
         <v>9300000.0</v>
       </c>
       <c r="AD18">
         <v>11200000.0</v>
       </c>
       <c r="AE18">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
         <v>-392773000.0</v>
       </c>
       <c r="C19">
         <v>-144317000.0</v>
       </c>
       <c r="D19">
         <v>-95393000.0</v>
       </c>
       <c r="E19">
         <v>-878000.0</v>
       </c>
       <c r="F19">
         <v>-16611000.0</v>
       </c>
       <c r="G19">
         <v>4010000.0</v>
       </c>
       <c r="H19">
         <v>3270000.0</v>
       </c>
       <c r="I19">
         <v>-11000.0</v>
       </c>
@@ -36196,86 +36415,86 @@
       <c r="N19">
         <v>-1190000.0</v>
       </c>
       <c r="O19">
         <v>-15000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>-1590000.0</v>
       </c>
       <c r="C21">
         <v>-250000000.0</v>
       </c>
       <c r="D21">
         <v>-375000000.0</v>
       </c>
       <c r="E21">
         <v>1413355000.0</v>
       </c>
       <c r="F21">
         <v>1413355000.0</v>
       </c>
       <c r="G21">
         <v>1413355000.0</v>
       </c>
       <c r="H21">
         <v>1413355000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>274562000.0</v>
@@ -36288,51 +36507,51 @@
       </c>
       <c r="M21">
         <v>35000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>597040000.0</v>
       </c>
       <c r="C22">
         <v>537126000.0</v>
       </c>
       <c r="D22">
         <v>468134000.0</v>
       </c>
       <c r="E22">
         <v>396917000.0</v>
       </c>
       <c r="F22">
         <v>399590000.0</v>
       </c>
       <c r="G22">
         <v>372938000.0</v>
       </c>
       <c r="H22">
         <v>352790000.0</v>
       </c>
       <c r="I22">
         <v>267085000.0</v>
       </c>
@@ -36383,51 +36602,51 @@
       </c>
       <c r="Y22">
         <v>40848000.0</v>
       </c>
       <c r="Z22">
         <v>33401000.0</v>
       </c>
       <c r="AA22">
         <v>25279000.0</v>
       </c>
       <c r="AB22">
         <v>18600000.0</v>
       </c>
       <c r="AC22">
         <v>12600000.0</v>
       </c>
       <c r="AD22">
         <v>8900000.0</v>
       </c>
       <c r="AE22">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>41927000.0</v>
       </c>
       <c r="C23">
         <v>75052000.0</v>
       </c>
       <c r="D23">
         <v>-13709000.0</v>
       </c>
       <c r="E23">
         <v>2308807000.0</v>
       </c>
       <c r="F23">
         <v>59918000.0</v>
       </c>
       <c r="G23">
         <v>91989000.0</v>
       </c>
       <c r="H23">
         <v>106150000.0</v>
       </c>
       <c r="I23">
         <v>73326000.0</v>
       </c>
@@ -36478,51 +36697,51 @@
       </c>
       <c r="Y23">
         <v>-55212000.0</v>
       </c>
       <c r="Z23">
         <v>-50204000.0</v>
       </c>
       <c r="AA23">
         <v>-20854000.0</v>
       </c>
       <c r="AB23">
         <v>7500000.0</v>
       </c>
       <c r="AC23">
         <v>-10600000.0</v>
       </c>
       <c r="AD23">
         <v>100000.0</v>
       </c>
       <c r="AE23">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>-283967000.0</v>
       </c>
       <c r="C24">
         <v>-58636000.0</v>
       </c>
       <c r="D24">
         <v>-34607000.0</v>
       </c>
       <c r="E24">
         <v>-1982519000.0</v>
       </c>
       <c r="F24">
         <v>-74667000.0</v>
       </c>
       <c r="G24">
         <v>4010000.0</v>
       </c>
       <c r="H24">
         <v>3270000.0</v>
       </c>
       <c r="I24">
         <v>-11000.0</v>
       </c>
@@ -36549,51 +36768,51 @@
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>2910000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>6092000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
         <v>-11371000.0</v>
       </c>
       <c r="C25">
         <v>4677000.0</v>
       </c>
       <c r="D25">
         <v>45564000.0</v>
       </c>
       <c r="E25">
         <v>44001000.0</v>
       </c>
       <c r="F25">
         <v>-44385000.0</v>
       </c>
       <c r="G25">
         <v>171000.0</v>
       </c>
       <c r="H25">
         <v>196000.0</v>
       </c>
       <c r="I25">
         <v>141000.0</v>
       </c>
@@ -36644,51 +36863,51 @@
       </c>
       <c r="Y25">
         <v>3819000.0</v>
       </c>
       <c r="Z25">
         <v>3024000.0</v>
       </c>
       <c r="AA25">
         <v>1300000.0</v>
       </c>
       <c r="AB25">
         <v>1000000.0</v>
       </c>
       <c r="AC25">
         <v>700000.0</v>
       </c>
       <c r="AD25">
         <v>500000.0</v>
       </c>
       <c r="AE25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
         <v>-300457000.0</v>
       </c>
       <c r="C26">
         <v>-235235000.0</v>
       </c>
       <c r="D26">
         <v>-176720000.0</v>
       </c>
       <c r="E26">
         <v>-18639000.0</v>
       </c>
       <c r="F26">
         <v>-264702000.0</v>
       </c>
       <c r="G26">
         <v>-199625000.0</v>
       </c>
       <c r="H26">
         <v>-220372000.0</v>
       </c>
       <c r="I26">
         <v>-303955000.0</v>
       </c>
@@ -36735,51 +36954,51 @@
         <v>-110513000.0</v>
       </c>
       <c r="X26">
         <v>-22111000.0</v>
       </c>
       <c r="Y26">
         <v>-4064000.0</v>
       </c>
       <c r="Z26">
         <v>-459000.0</v>
       </c>
       <c r="AA26">
         <v>-1036000.0</v>
       </c>
       <c r="AB26">
         <v>-900000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26">
         <v>-100000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>61229000.0</v>
       </c>
       <c r="C27">
         <v>63501000.0</v>
       </c>
       <c r="D27">
         <v>62038000.0</v>
       </c>
       <c r="E27">
         <v>56003000.0</v>
       </c>
       <c r="F27">
         <v>45066000.0</v>
       </c>
       <c r="G27">
         <v>36579000.0</v>
       </c>
       <c r="H27">
         <v>32400000.0</v>
       </c>
       <c r="I27">
         <v>31516000.0</v>
       </c>
@@ -36822,51 +37041,51 @@
       <c r="V27"/>
       <c r="W27">
         <v>1892000.0</v>
       </c>
       <c r="X27">
         <v>1470000.0</v>
       </c>
       <c r="Y27">
         <v>2160000.0</v>
       </c>
       <c r="Z27">
         <v>1800000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>200000.0</v>
       </c>
       <c r="AD27">
         <v>600000.0</v>
       </c>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>-407821000.0</v>
       </c>
       <c r="C28">
         <v>-560850000.0</v>
       </c>
       <c r="D28">
         <v>-632024000.0</v>
       </c>
       <c r="E28">
         <v>1339234000.0</v>
       </c>
       <c r="F28">
         <v>-322711000.0</v>
       </c>
       <c r="G28">
         <v>-218075000.0</v>
       </c>
       <c r="H28">
         <v>-214274000.0</v>
       </c>
       <c r="I28">
         <v>-320037000.0</v>
       </c>
@@ -36917,51 +37136,51 @@
       </c>
       <c r="Y28">
         <v>-5247000.0</v>
       </c>
       <c r="Z28">
         <v>-449000.0</v>
       </c>
       <c r="AA28">
         <v>-1916000.0</v>
       </c>
       <c r="AB28">
         <v>8100000.0</v>
       </c>
       <c r="AC28">
         <v>200000.0</v>
       </c>
       <c r="AD28">
         <v>100000.0</v>
       </c>
       <c r="AE28">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>726260000.0</v>
       </c>
       <c r="C29">
         <v>700338000.0</v>
       </c>
       <c r="D29">
         <v>645573000.0</v>
       </c>
       <c r="E29">
         <v>538277000.0</v>
       </c>
       <c r="F29">
         <v>555226000.0</v>
       </c>
       <c r="G29">
         <v>505840000.0</v>
       </c>
       <c r="H29">
         <v>427136000.0</v>
       </c>
       <c r="I29">
         <v>385668000.0</v>
       </c>
@@ -37012,51 +37231,51 @@
       </c>
       <c r="Y29">
         <v>66695000.0</v>
       </c>
       <c r="Z29">
         <v>49607000.0</v>
       </c>
       <c r="AA29">
         <v>30562000.0</v>
       </c>
       <c r="AB29">
         <v>25600000.0</v>
       </c>
       <c r="AC29">
         <v>21300000.0</v>
       </c>
       <c r="AD29">
         <v>17000000.0</v>
       </c>
       <c r="AE29">
         <v>10400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-392773000.0</v>
       </c>
       <c r="C30">
         <v>-144317000.0</v>
       </c>
       <c r="D30">
         <v>-95393000.0</v>
       </c>
       <c r="E30">
         <v>-2033675000.0</v>
       </c>
       <c r="F30">
         <v>-135992000.0</v>
       </c>
       <c r="G30">
         <v>-73632000.0</v>
       </c>
       <c r="H30">
         <v>-56100000.0</v>
       </c>
       <c r="I30">
         <v>-48531000.0</v>
       </c>
@@ -37126,1317 +37345,1326 @@
       <c r="AE30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>277412000.0</v>
+      </c>
+      <c r="C2">
         <v>284522000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>351695000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>370405000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>291592000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>289168000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>422979000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>453144000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>381708000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>411855000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>425444000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>486627000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>445326000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>437142000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>503273000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>526966000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>773012000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>673900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>681865000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>658340000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>602684000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>560137000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>585605000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>457707000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>343488000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>336217000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>359799000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>323960000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>218335000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170378000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>208623000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>213061000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>233628000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>221933000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>194731000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>161758000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>155351000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>173288000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>228407000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>187436000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>175170000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>180148000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>158914000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>157895000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>122070000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>115235000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>116378000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>118858000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>88790000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>174021000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>196627000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>242839000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>151314000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>210712000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>189044000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>228530000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>184998000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>193754000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>181685000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>208668000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>203105000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>202351000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>195741000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>224713000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>204595000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>217861000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>216320000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>191111000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>132308000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>123856000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>117986000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>166829000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>123380000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>154922000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>168834000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>172045000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>139142000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>138877000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>126549000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>102184000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>72948000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>51071000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59457000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>62656000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>37394000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>50362000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>78580000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>40152000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>36811000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>52977000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>51126000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>39808000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>15267000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>36816000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>44819000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>49566000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>55704000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>48014000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>38583000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>25736000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>47433000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>45524000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>39629000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>42596000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>33516000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>35400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>31800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>24900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>38500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>37600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="DK2">
         <v>26800000.0</v>
       </c>
       <c r="DL2">
+        <v>26800000.0</v>
+      </c>
+      <c r="DM2">
         <v>26600000.0</v>
       </c>
-      <c r="DM2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN2"/>
       <c r="DO2">
         <v>15700000.0</v>
       </c>
       <c r="DP2">
+        <v>15700000.0</v>
+      </c>
+      <c r="DQ2">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>30475000</v>
+      </c>
+      <c r="C3">
         <v>25997000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30847000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33966000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25230000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23736000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25874000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25959000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21339000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21917000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16466000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>635000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26005000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17456000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17960000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15206000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15404000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11963000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8583000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13911000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18656000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10425000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18333000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14732000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11010000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25119000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26780000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26464000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11424000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11956000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9526000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15145000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6463000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5912000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10881000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7935000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5509000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12537000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13069000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8233000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12053000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14385000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10291000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3627000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6950000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4814000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6039000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3672000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2594000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5438000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5229000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4204000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2987000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6097000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5657000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6219000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4590000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6054000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6537000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7373000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7412000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8021000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7092000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4625000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2313000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6738000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5077000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3183000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6401000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9379000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9939000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12781000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7310000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5750000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>13844000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>10107000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7327000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7973000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3163000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>13436000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5673000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1417000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4948000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7972000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5058000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3957000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>25371000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6062000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2233000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4172000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3410000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1119000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3071000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>857000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2904000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2337000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2144000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2636000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3535000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>10121000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>11611000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4876000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2323000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1813000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3767000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3400000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>6200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3000000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1700000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>6100000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>800000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>900000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>3200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1500000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2300000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>40881000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>6803000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-67448000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-13375000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-240510000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>100136000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-2415000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>29436000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>53558000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>38952000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-25423000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>117878000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>114788000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>7774000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-26307000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>35839000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>105625000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>47957000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-38245000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-4438000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-20567000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11695000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>27202000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>32973000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6407000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-17937000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-55119000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>40971000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>12266000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-4978000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>21234000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1019000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>35825000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6835000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1143000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-2480000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>30068000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-85231000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-22606000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-46212000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>91525000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-59398000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>21668000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-39486000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>43532000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-8756000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>12069000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-26983000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>5563000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>754000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>6610000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -38449,220 +38677,221 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2746000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28605000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3167000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-34376000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10504000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10427000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18522000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6388000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1322000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10252000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8316000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6016000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4768000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17240000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-622000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5438000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3239000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8307000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9477000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-846000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1396000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4591000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7496000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1404000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4282000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1533000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>268000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1794000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>727000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5803000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5363000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2261000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4917000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1686000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1177000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>178000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3013000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-675000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>55000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-68000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1193000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2637000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3201000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-574000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>751000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1972000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-138000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1183000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2519000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2891000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2069000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
@@ -38675,944 +38904,951 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>16998000.0</v>
+      </c>
+      <c r="C6">
         <v>-7110000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-67173000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18710000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>78813000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2424000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-133811000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-30165000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>71436000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-30147000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13589000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-61183000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>41301000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8184000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-66131000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-23693000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-246046000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>99112000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7965000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23525000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>55656000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>42547000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25468000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>127898000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>114219000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7271000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-23582000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35839000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>105625000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>47957000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-38245000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4438000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20567000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11695000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27202000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32973000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6407000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-17937000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-55119000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40971000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12266000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4978000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>21234000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1019000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>35825000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6835000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1143000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2480000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>30068000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-85231000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-22606000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-46212000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>91525000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-59398000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>21668000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-39486000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>43532000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-8756000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>12069000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-26983000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5563000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>754000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6610000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-28972000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>20118000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-13266000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1541000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>25209000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>58803000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>8452000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5870000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-48843000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>43449000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-31542000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-13912000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3211000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>32903000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>265000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12328000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>24365000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>29236000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>21877000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-8386000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-3199000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>25262000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-12968000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-28218000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>38428000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3341000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-16166000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1851000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>11318000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>24541000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-21549000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-8003000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-4747000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-6138000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7690000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9431000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>12847000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-21697000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1909000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5895000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2967000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>9080000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1884000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>5200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
-        <v>-42060000.0</v>
+        <v>57157000.0</v>
       </c>
       <c r="C7">
+        <v>-7738000.0</v>
+      </c>
+      <c r="D7">
         <v>-99043000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19358000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40905000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-143364000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36704000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>36714000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-52004000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-45806000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>28652000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36747000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14409000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-76231000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17140000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17508000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-37106000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-77186000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>47640000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>127000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9754000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-50389000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-17227000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10327000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-20658000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-26446000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>9071000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>44414000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-9776000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-60144000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>17426000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>30703000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>15317000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-31895000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>17285000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1572000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3630000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-31267000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>24351000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>12967000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>10366000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2918000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14086000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>38463000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18835000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3908000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>5975000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>30954000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-22658000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5072000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>17479000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>29425000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-18401000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-10985000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3783000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>23480000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-15432000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1951000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>12542000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>10398000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5482000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-23829000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>19810000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>24095000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>3410000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-7454000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>18155000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>19804000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-9155000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5151000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1726000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>17657000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3810000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-23844000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>18258000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>15387000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-8826000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-8910000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1437000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>11924000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>5731000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-12996000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>6758000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>17158000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-15765000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-13904000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>2249000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>8360000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>51000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-3421000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>593000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>12020000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-8603000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-4218000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1287000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>11970000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-10513000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>3078000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>1038000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-11606000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>5672000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>305000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1792000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1713000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-9463000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>3600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>4700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-7200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>2900000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>3300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>3500000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>1200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>2800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1200000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>1300000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>16415000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-30647000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-23647000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6025000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1301000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-32436000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5268000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>10441000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>8626000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-15079000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-342000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3517000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>16744000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-22710000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>875000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>7093000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>22788000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-16093000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-3583000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-11484000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>19374000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-19818000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>3511000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-193000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1688000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-21013000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-9985000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>7775000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-5633000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-7282000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1599000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-3141000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>8121000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-10907000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1627000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4298000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>11465000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-17854000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-2612000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-4147000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>16575000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-6914000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-4655000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-6248000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>4786000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-6626000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>10171000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-7467000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>2964000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-6632000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-4176000.0</v>
       </c>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
@@ -39625,1199 +39861,1206 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>26639000.0</v>
+      </c>
+      <c r="C9">
         <v>-31783000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-19232000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1048000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4733000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22848000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-23377000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9371000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32292000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-29710000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9758000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2224000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16415000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-30647000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-23647000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6025000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1301000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-32436000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5268000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10441000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8626000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-15079000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-342000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3517000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16744000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-22710000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>875000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7093000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>22788000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-16093000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3583000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-11484000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19374000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-19818000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3511000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-192000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1688000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-21013000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-9985000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7775000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-5633000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7282000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1599000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3141000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8121000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-10907000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1627000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4298000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11465000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-17854000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2612000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-4147000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>16575000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-6914000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4655000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-6248000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4786000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-6626000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10171000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-7467000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2964000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-6632000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-4176000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-476000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9698000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-7883000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2544000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7725000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11044000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>3546000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>4265000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-3068000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>273000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2030000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>4725000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>1781000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>-1659000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-1700000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-5341000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-64790000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25785000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10524000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-20045000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5938000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18529000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7156000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3295000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2864000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-16616000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16616000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17006000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25480000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-34244000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6532000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2010000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9174000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4566000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>685000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>506000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-58000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4402000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10981000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8714000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4609000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7605000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24559000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9623000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14816000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-21181000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>22656000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2928000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>9423000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12721000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22144000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14718000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3408000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-18845000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16322000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>-14284000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
         <v>-23118000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-15023000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>-27268000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>28742000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1997000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27235000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1131000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-41057000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-12668000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2999000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5930000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10454000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-39999.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4535000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>25401000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-30316000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>35491000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5498000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9345000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15999000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7416000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>18387000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1990000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-47084000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>29757000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9933000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>39726000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-27910000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>18881000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4398000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18916000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-21550000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14782000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>17873000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11845000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4044000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>19488000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>25425000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-6242000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3458000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10095000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>22502000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-4129000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2515000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>21694000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11657000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-8850000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-9531000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3039000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>17943000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-6834000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-11984000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>20180000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9953000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2687000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-17584000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6132000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>7293000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>7139000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>13736000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>9000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1040000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>3714000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2139000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>7634000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4901000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1688000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>4841000.0</v>
       </c>
-      <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>4794000.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>736000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>17709000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-24323000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11057000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11712000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12116000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>74046000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21017000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11908000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16104000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16312000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7771000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11754000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28109000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20686000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11892000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3190000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4694000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9497000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7927000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5639000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5728000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10006000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8373000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8853000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12147000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3232000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5781000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-108452000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7168000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5188000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-233000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>210000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-5777000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1197000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3184000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1336000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4099000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2141000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2270000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1098000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4866000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11172000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2935000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3580000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-3377000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4102000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2758000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6467000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1614000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2513000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>-4980000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>8381000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>9308000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3497000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3560000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3156000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6134000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>1449000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5167000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3942000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1489000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5060000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>934000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2530000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>4478000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>1904000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2593000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1164000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3152000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4013000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>178000.0</v>
       </c>
-      <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-70131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50459000.0</v>
       </c>
       <c r="M13">
         <v>50459000.0</v>
       </c>
       <c r="N13">
         <v>50459000.0</v>
       </c>
       <c r="O13">
+        <v>50459000.0</v>
+      </c>
+      <c r="P13">
         <v>-78033000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5578000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-67000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5435000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-72848000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12982000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-794000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13719000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-55147000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2786000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9364000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16401000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-39919000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20859000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10736000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9113000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-46278000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>25518000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4362000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12198000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-47880000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8040000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5768000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2737000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-2850000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>17648000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3510000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>3309000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-1502000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -40845,1252 +41088,1262 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>45870000.0</v>
+      </c>
+      <c r="C14">
         <v>51878000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52145000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50549000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>48820000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>46015000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43289000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41594000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40087000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39227000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34686000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>29802000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36122000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36110000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35694000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>36603000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38113000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24450000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28325000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26896000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>27947000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26492000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25987000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>59466000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13037000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13906000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25090000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16520000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14891000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14811000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14241000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14437000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14476000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14086000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14286000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14524000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13121000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10633000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10016000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9830000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9962000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9823000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8437000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7120000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8007000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8006000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8216000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8583000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8410000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8679000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8763000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8838000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8931000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9093000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8917000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8733000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8354000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8289000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8403000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8897000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9192000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9366000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9392000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9919000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9213000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9062000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9149000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8770000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8566000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8546000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8455000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8156000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7566000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7820000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7112000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7337000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7650000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6999000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6574000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6507000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6317000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5757000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>5675000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4810000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4427000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4488000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4593000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3928000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3181000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3143000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4406000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4531000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4346000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4385000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4279000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4428000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4377000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4488000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4983000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4580000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4309000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3824000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3811000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>3160000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>2636000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3169000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>2900000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>3000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>2600000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2300000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI14">
         <v>2000000.0</v>
       </c>
       <c r="DJ14">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK14">
         <v>1500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DN14">
         <v>1300000.0</v>
       </c>
       <c r="DO14">
+        <v>1300000.0</v>
+      </c>
+      <c r="DP14">
         <v>900000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
+        <v>40305000.0</v>
+      </c>
+      <c r="C15">
         <v>40968000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>41411000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>118329000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>39512000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>39571000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>39246000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39370000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>37156000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>37088000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37053000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37224000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>33899000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33813000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>33665000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30886000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30792000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30656000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>30783000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28958000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>29083000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>29103000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>29001000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>27075000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27104000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>27259000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24283000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>27327000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>24190000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>24252000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24371000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>21631000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21724000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21682000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21774000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19556000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>19701000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19867000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20176000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17910000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18079000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18053000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18147000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>16118000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16102000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>16184000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16271000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14725000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14947000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15064000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15309000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13413000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13649000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13631000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13800000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12001000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12098000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12084000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12294000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>10545000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10593000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10517000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10586000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9266000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>9360000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9282000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9366000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8391000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8427000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8586000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8597000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5708000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5755000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5788000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5862000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3011000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2850000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2931000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2893000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2395000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2377000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2378000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2328000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2295000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2132000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2082000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2060000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1820000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1932000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1924000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1901000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598000.0</v>
       </c>
       <c r="CQ15">
         <v>1598000.0</v>
       </c>
       <c r="CR15">
+        <v>1598000.0</v>
+      </c>
+      <c r="CS15">
         <v>1597000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1269000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1266000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1245000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1239000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>925000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>922000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>920000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>911000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>892000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>761000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>600000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>294410000.0</v>
+      </c>
+      <c r="C16">
         <v>277412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>284522000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>351695000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>370405000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>291592000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>289168000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>422979000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>453144000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>381708000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>411855000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>425444000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>486627000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>445326000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>437142000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>503273000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>526966000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>773012000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>673900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>681865000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>658340000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>602684000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>560137000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>585605000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>457707000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>343488000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>336217000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>359799000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>323960000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>218335000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>170378000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>208623000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>213061000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>233628000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>221933000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>194731000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>161758000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>155351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>173288000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>228407000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>187436000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>175170000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>180148000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>158914000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>157895000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>122070000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>115235000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>116378000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>118858000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>88790000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>174021000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>196627000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>242839000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>151314000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>210712000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>189044000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>228530000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>184998000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>193754000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>181685000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>208668000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>203105000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>202351000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>195741000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>224713000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>204595000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>217861000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>216320000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>191111000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>132308000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>123856000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>117986000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>166829000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>123380000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>154922000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>168834000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>172045000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>139142000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>138877000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>126549000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>102184000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>72948000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>51071000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>59457000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>62656000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>37394000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>50362000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>78580000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40152000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>36811000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>52977000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>51126000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>39808000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>15267000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>36816000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>44819000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>49566000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>55704000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>48014000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>38583000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>25736000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>47433000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>45524000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>39629000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>42596000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>33516000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>35400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>31800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>38500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>300000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>100000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>30100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>26800000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>5200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-1400000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>15600000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>15700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-1180000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3751000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1596000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2251000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1466000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-7026000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2966000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2318000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5225000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3272000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>43000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-7276000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8629000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4543000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4774000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-3377000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>559000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1512000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5039000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-5711000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2144000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>725000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-196000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3780000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1363000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2776000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1429000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2162000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3771000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-6469000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1072000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-5413000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1060000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2643000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>4270000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>1421000.0</v>
       </c>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
@@ -42103,580 +42356,586 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>254045000.0</v>
+      </c>
+      <c r="C18">
         <v>185691000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>90437000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>178134000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>228603000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>150219000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>60498000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>137202000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>216896000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>121881000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>138678000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>156305000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>192584000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>147222000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>88676000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>136147000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>176568000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>110071000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>64335000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>171066000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>121657000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>130235000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>70943000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>144695000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>139943000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>74550000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>69011000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>95348000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>148346000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>87278000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>36794000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>91181000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>119653000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>86083000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>55231000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>89334000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>84319000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>71436000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>38576000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>56967000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>88645000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>81086000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>56702000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>73309000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>98475000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>42622000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>66354000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>65262000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>91323000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>37994000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>52701000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>70953000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>92385000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>43415000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>44539000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>51412000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>70218000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>39115000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>48700000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>63603000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>57142000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>42885000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>14163000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>63159000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>66071000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>42585000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>18497000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>60264000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>63827000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>29258000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>30381000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>29769000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>45828000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>23873000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>7874000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>43002000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>40848000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>17833000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>14974000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>29587000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>31191000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>25716000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>10639000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>26563000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>36580000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>953000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>8315000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-2543000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>20796000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>14003000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>12368000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>18553000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>31062000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>5086000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>11553000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>13963000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>24162000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>3644000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>14905000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>11137000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-8149000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>8673000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>7803000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>8146000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>5015000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-3302000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>9400000.0</v>
       </c>
-      <c r="DD18"/>
-      <c r="DE18">
+      <c r="DE18"/>
+      <c r="DF18">
         <v>3500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>5800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>6600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-1000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>3300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>4700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>5200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-1400000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>2700000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
+        <v>-16982000.0</v>
+      </c>
+      <c r="C19">
         <v>-229000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>35175000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23400000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-31249000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-193064000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-145060000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39659000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21339000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-58100000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25219000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-23083000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26005000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-997000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-27852000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-428000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11963000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-250000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17537000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-18656000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1001000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1927000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2547000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2326000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-363000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-93000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1249000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-103000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2217000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-275000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-121000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-82000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>467000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-775000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-935000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-8449000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2801000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-385000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-404000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-399000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>292000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>465000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-4902000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-5145000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-331000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-315000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-301000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-284000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-308000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-303000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-295000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-15000000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -42693,54 +42952,55 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42817,161 +43077,164 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-62500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-44090000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>112500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-62500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-62500000.0</v>
       </c>
       <c r="M21">
         <v>-62500000.0</v>
       </c>
       <c r="N21">
-        <v>-125000000.0</v>
+        <v>-62500000.0</v>
       </c>
       <c r="O21">
         <v>-125000000.0</v>
       </c>
       <c r="P21">
         <v>-125000000.0</v>
       </c>
       <c r="Q21">
-        <v>1538355000.0</v>
+        <v>-125000000.0</v>
       </c>
       <c r="R21">
         <v>1538355000.0</v>
       </c>
       <c r="S21">
         <v>1538355000.0</v>
       </c>
       <c r="T21">
         <v>1538355000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>1538355000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-575000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>575000000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>-1000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>209563000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>210000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>65000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>265000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>65000000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>264988000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>35000000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>34968000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>35000000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
@@ -42999,3172 +43262,3198 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>126718000.0</v>
+      </c>
+      <c r="C22">
         <v>133056000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>152580000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>153616000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>148542000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>144860000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>150022000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>89496000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>158135000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>140940000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148555000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65080000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>134663000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>131593000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>136798000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>104422000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>74910000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>109938000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>107647000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>101062000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>100679000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>96643000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>101206000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>89079000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>101216000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>88686000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>93957000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>91527000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>92265000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>84702000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>84296000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>68823000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>74746000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>53137000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>70379000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>59552000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>65414000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>66710000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>66583000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>144307000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>66781000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>67762000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>59965000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>62184000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>61409000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>61598000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>55860000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>55407000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>51532000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>52426000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52178000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>50963000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>53367000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>44538000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>49769000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>48539000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>47980000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>46746000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45544000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>40880000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>43311000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>45254000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>41601000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>39291000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>38658000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>36119000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>36143000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>36275000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>38536000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>34554000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>35585000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>33584000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>32542000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>29492000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>29399000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>30716000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>28575000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26481000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>23795000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>23443000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>21036000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>19242000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>19195000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>18647000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>19551000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>17170000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16397000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>14685000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>14687000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>14737000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>13908000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>13487000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>14268000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>12147000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>11536000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>11168000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>10352000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>10717000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>8611000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8705000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>8572000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>8372000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7752000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>7289000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5150000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7340000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="DE22">
         <v>4900000.0</v>
       </c>
       <c r="DF22">
+        <v>4900000.0</v>
+      </c>
+      <c r="DG22">
         <v>4500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>4300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>2800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>2500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>-4584000.0</v>
+      </c>
+      <c r="C23">
         <v>16400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17747000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-447479000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1759000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15952000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25465000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7245000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15728000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-960000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-13505000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1436000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-492000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19391000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-10990000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2596000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-308000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>32813000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15322000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18429000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10297000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15870000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28258000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14830000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>32174000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16727000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28125000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>34663000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>29397000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13965000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13579000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10521000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26652000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22574000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8419000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20301000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>22196000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>22884000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14520000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8544000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29096000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24696000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29642000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>36265000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9839000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30493000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11749000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10237000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11628000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>43893000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>64693000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24042000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17134000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6989000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19101000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8218000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10598000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6401000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14129000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13230000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>27650000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10497000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12087000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13547000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>43611000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6555000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11735000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>9512000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>376000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1532000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1059000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2661000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4320000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2028000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2763000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1055000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1447000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1613000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2176000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1482000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>343000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-33691000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-9870000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-19427000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>10434000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>15054000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>14198000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>46460000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2457000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-8654000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-8245000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-14960000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>553000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-19020000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-32518000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1705000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>510000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1783000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-23881000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-18374000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-6166000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-967000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>105000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>862000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-3000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-1600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-3500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-3200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-1500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>235</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>34946000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>35175000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-25000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-58155000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>58155000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-119186000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-36183000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8753000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-34607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10889000.0</v>
       </c>
       <c r="N24">
         <v>-10889000.0</v>
       </c>
       <c r="O24">
+        <v>-10889000.0</v>
+      </c>
+      <c r="P24">
         <v>-9892000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1932051000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-50268000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-250000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-17537000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-40990000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1001000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1927000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2326000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-363000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-93000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1249000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-103000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2217000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-275000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-121000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-82000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>467000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-775000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-935000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-8449000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2801000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>153137000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-404000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-399000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>292000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>465000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7050000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-37083000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4902000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-5145000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3706000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-34791000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-301000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-284000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-308000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-705000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-295000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-21329000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-6219000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-4590000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
+        <v>0.0</v>
+      </c>
+      <c r="BM24">
         <v>-55180000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-14066000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>175000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-177000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3581000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-12433000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2910000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>11347000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-8428000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1976000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>6092000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-6478000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>42601000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
-[...1 lines deleted...]
-      </c>
+      <c r="CO24"/>
       <c r="CP24">
         <v>-7702000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CQ24">
+        <v>-7702000.0</v>
+      </c>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>-30181000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3849000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-2238000.0</v>
       </c>
-      <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-9530000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>4355000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>524000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-22900000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>1400000.0</v>
       </c>
-      <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
-      <c r="DP24">
+      <c r="DP24"/>
+      <c r="DQ24">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
-        <v>48605000.0</v>
+        <v>14131000.0</v>
       </c>
       <c r="C25">
+        <v>14283000.0</v>
+      </c>
+      <c r="D25">
         <v>-5894000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-18799000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4160000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2378000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>890000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3614000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>165000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>54000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3304000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>44397000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>438000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1784000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1055000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-18984000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>48998000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13987000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2224000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51280000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>59285000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7167000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16506000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5708000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5988000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9814000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>181000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>123000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-506000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-912000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2119000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5511000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-117325000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2521000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1721000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9083000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-5039000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12196000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-9313000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2434000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-5140000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1829000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2881000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2167000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-10386000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-4993000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5838000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-4034000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-717000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5468000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1795000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3179000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1277000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12920000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-5417000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-7506000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2385000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3224000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3725000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-15239000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1013000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1864000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2395000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-506000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1479000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1959000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-2236000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>88000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2296000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2222000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2094000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2449000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-6356000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1943000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1875000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1342000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1099000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>696000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1079000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13520000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>704000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>948000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>696000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>8982000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1895000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1320000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>604000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7538000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>561000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1305000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1360000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5764000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>725000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1017000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>638000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>644000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>362000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>313000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-375000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-6400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>6900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DI25"/>
-      <c r="DJ25">
+      <c r="DJ25"/>
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-3300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-400000.0</v>
       </c>
-      <c r="DO25"/>
-      <c r="DP25">
+      <c r="DP25"/>
+      <c r="DQ25">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>-203070000.0</v>
+      </c>
+      <c r="C26">
         <v>-163031000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-139899000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>181566000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-80696000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-64352000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-48790000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-63317000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-59753000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-52255000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-59910000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-109628000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-67092000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20182000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-23423000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-11874000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18639000.0</v>
       </c>
       <c r="S26">
         <v>-18639000.0</v>
       </c>
       <c r="T26">
+        <v>-18639000.0</v>
+      </c>
+      <c r="U26">
         <v>-92492000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-57570000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-71496000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-43144000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-28620000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-12410000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-74172000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-84423000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-62078000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-47555000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-46021000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-64718000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-68086000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-121963000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-82200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-31706000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-46212000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-48339000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-81567000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-84860000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-164005000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-77128000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-71356000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-44339000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-78661000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-71239000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-55778000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-50539000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-74675000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-58970000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-86122000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-60062000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-144102000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-49056000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-110769000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-28241000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-66529000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-27317000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-45063000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-14732000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-83633000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-57806000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-49038000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-26107000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-39327000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-46382000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-54989000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-52118000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-33600000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-10704000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-17248000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-42275000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-12132000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-350000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-35718000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-29669000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-46562000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-12305000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-16309000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-5123000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-8888000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-6678000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-431000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-256000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-2513000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-10716000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-249000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-31000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-38310000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-72203000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-2000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-5682000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-1000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-13771000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-2657000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-1782000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-285000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-1000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-1996000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-48000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-248000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-96000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-67000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-381000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-179000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DD26">
         <v>-500000.0</v>
       </c>
-      <c r="DE26"/>
+      <c r="DE26">
+        <v>-500000.0</v>
+      </c>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
-      <c r="DO26">
+      <c r="DO26"/>
+      <c r="DP26">
         <v>-100000.0</v>
       </c>
-      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>22217000.0</v>
+      </c>
+      <c r="C27">
         <v>20867000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18457000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14075000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17015000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16547000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13592000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16794000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15745000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16652000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14310000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17673000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16865000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15325000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12175000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15399000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14667000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>15536000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10401000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11710000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11029000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11010000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11317000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8207000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10344000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8214000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9814000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8265000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7995000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7705000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8435000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8275000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7821000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7939000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7481000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13310000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7262000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7226000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6385000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7360000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7406000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8565000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6462000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9259000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6075000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5760000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5277000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5466000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6809000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5500000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5116000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8138000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5440000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>21170000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5203000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4908000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5149000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6045000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5880000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10421000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4975000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>6700000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3677000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3826000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4142000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3140000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2957000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2966000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2997000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>4173000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-10000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-153000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2714000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>-1000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-61000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>2449000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>8391000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>2538000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-1992000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-1976000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-9407000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>179000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>635000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>650000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>-8089000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582000.0</v>
       </c>
       <c r="CP27">
         <v>582000.0</v>
       </c>
       <c r="CQ27">
+        <v>582000.0</v>
+      </c>
+      <c r="CR27">
         <v>-6875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>540000.0</v>
       </c>
       <c r="CS27">
         <v>540000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27">
+      <c r="CT27">
+        <v>540000.0</v>
+      </c>
+      <c r="CU27"/>
+      <c r="CV27">
         <v>-5171000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000.0</v>
       </c>
       <c r="CX27">
         <v>425000.0</v>
       </c>
       <c r="CY27">
         <v>425000.0</v>
       </c>
-      <c r="CZ27"/>
+      <c r="CZ27">
+        <v>425000.0</v>
+      </c>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>-26000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>300000.0</v>
       </c>
-      <c r="DD27"/>
-      <c r="DE27">
+      <c r="DE27"/>
+      <c r="DF27">
         <v>-100000.0</v>
       </c>
-      <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>300000.0</v>
       </c>
-      <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
-      <c r="DL27">
+      <c r="DL27"/>
+      <c r="DM27">
         <v>600000.0</v>
       </c>
-      <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>-217088000.0</v>
+      </c>
+      <c r="C28">
         <v>-196144000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-190512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-208494000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-153785000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24529000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-70071000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-157942000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-143681000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-114663000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-144564000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-194667000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-151703000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-139422000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-146232000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-149322000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1514973000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9935000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-16482000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-107953000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-68099000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-90282000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-56377000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-29363000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-24655000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-69102000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-94955000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-58236000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-40219000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-40814000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-75005000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-78878000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-133073000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-77272000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30814000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-59568000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>149905000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-80967000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-17531000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-161297000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-80518000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-80891000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>231704000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-72112000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-57715000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-615000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-56884000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-60453000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-61946000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-90832000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-63498000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-115518000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2224000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-100376000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-24738000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-73340000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-20217000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-48943000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-16218000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-89526000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-54222000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-46401000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-8974000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-39416000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-43561000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-50802000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-17789000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-36411000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-7360000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-19650000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-46998000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-15066000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1246000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-33894000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-23377000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-46220000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7761000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-17596000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2629000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5240000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1351000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3007000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-469000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-848000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-10100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>504000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8321000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>546000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-37715000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-72770000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>531000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1991000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>605000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-14746000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-3702000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-2594000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-119000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>197000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-2731000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-42000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>212000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-618000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-1583000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-290000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>857000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>6900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>100000.0</v>
       </c>
-      <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL28">
         <v>200000.0</v>
       </c>
-      <c r="DM28"/>
+      <c r="DM28">
+        <v>200000.0</v>
+      </c>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>-100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>284520000.0</v>
+      </c>
+      <c r="C29">
         <v>211688000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>121284000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>212100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>253833000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>173955000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86372000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>163161000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>238235000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>143798000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>155144000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>155670000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>218589000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>164678000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>106636000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>151353000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>191972000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>122034000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>72918000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>184977000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>140313000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>140660000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>89276000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>159427000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>150953000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>99669000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>95791000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>121812000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>159770000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>99234000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>46320000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>106326000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>125653000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>92546000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>61143000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>100215000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>92254000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>76945000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>51113000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>70036000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>96878000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>93139000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>71087000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>83600000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>102102000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>49572000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>71168000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>71301000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>94995000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>40588000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>58139000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>76182000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>96589000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>46402000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>50636000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>57069000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>76437000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>43705000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>54754000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>70140000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>64515000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>50297000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>22184000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>70251000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>70696000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>44898000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>25235000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>65341000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>67010000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>35659000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>39760000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>39708000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>58609000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>31183000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>13624000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>56846000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>50955000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>25160000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>22947000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>32750000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>44627000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>31389000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>12056000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>31511000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>44552000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>6011000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>12272000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>22828000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>26858000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>16236000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>16540000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>21963000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>32181000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>8157000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>12410000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>16867000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>26499000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>5788000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>17541000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>14672000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1972000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>20284000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>12679000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>10469000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>6828000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>465000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>12800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>3700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>7100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>6000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>8800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>8300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>5100000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>4100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>4900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>6100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>1800000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>4200000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>6100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-47457000.0</v>
+      </c>
+      <c r="C30">
         <v>-26226000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4328000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31249000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-193064000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-145060000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-39659000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21339000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-58100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25219000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-95393000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-72310000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-18453000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27852000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15406000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1947455000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-11963000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-58851000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-47588000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-18656000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11426000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-58322000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12186000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11510000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-22793000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-27143000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-26557000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10175000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-12059000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7309000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-30420000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-6121000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6545000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5445000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12899000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-239024000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-13958000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-81425000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>140861000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8637000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12452000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-278180000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11028000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7050000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-37083000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-9716000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11184000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3706000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-34791000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-21027000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5513000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4512000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3995000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-6392000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26986000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-6219000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-4590000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-21054000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6537000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-7373000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7412000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-8021000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-62272000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-4625000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2313000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6738000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5077000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3183000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6401000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15881000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-72108000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-13999000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-28661000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-4500000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-14080000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-10342000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-7314000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-8257000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3340000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-13057000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-12433000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-20291000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-33691000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-9870000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-19427000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-48138000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15054000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14198000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>40368000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-15220000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-8654000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-8245000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-14960000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16711000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-19020000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-32518000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1705000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-5379000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1783000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-23881000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-18374000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-6166000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-11853000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2542000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3243000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-8300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-26600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-3600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-6200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-3000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-3500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-4700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-3200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>