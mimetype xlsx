--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -43688,63 +43688,63 @@
       <c r="L23">
         <v>-13505000.0</v>
       </c>
       <c r="M23">
         <v>-1436000.0</v>
       </c>
       <c r="N23">
         <v>-492000.0</v>
       </c>
       <c r="O23">
         <v>19391000.0</v>
       </c>
       <c r="P23">
         <v>-10990000.0</v>
       </c>
       <c r="Q23">
         <v>-2596000.0</v>
       </c>
       <c r="R23">
         <v>-5000.0</v>
       </c>
       <c r="S23">
         <v>-308000.0</v>
       </c>
       <c r="T23">
-        <v>32813000.0</v>
+        <v>-2950000.0</v>
       </c>
       <c r="U23">
-        <v>15322000.0</v>
+        <v>-1893000.0</v>
       </c>
       <c r="V23">
-        <v>18429000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="W23">
-        <v>10297000.0</v>
+        <v>-236000.0</v>
       </c>
       <c r="X23">
-        <v>15870000.0</v>
+        <v>-2123000.0</v>
       </c>
       <c r="Y23">
         <v>28258000.0</v>
       </c>
       <c r="Z23">
         <v>14830000.0</v>
       </c>
       <c r="AA23">
         <v>32174000.0</v>
       </c>
       <c r="AB23">
         <v>16727000.0</v>
       </c>
       <c r="AC23">
         <v>28125000.0</v>
       </c>
       <c r="AD23">
         <v>34663000.0</v>
       </c>
       <c r="AE23">
         <v>29397000.0</v>
       </c>
       <c r="AF23">
         <v>13965000.0</v>
       </c>