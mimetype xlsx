--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,12008 +854,12805 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>11159000.0</v>
+      </c>
+      <c r="C2">
         <v>4386000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3515000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3322000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4764000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1787000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1744000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>954000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>727000.0</v>
+      </c>
+      <c r="C5">
         <v>229000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1196000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-423000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-288331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102980000.0</v>
       </c>
       <c r="H5">
         <v>-102980000.0</v>
       </c>
       <c r="I5">
+        <v>-102980000.0</v>
+      </c>
+      <c r="J5">
         <v>-18508000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>21413000.0</v>
+      </c>
+      <c r="C7">
         <v>24606000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14671000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16124000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16448000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>6000.0</v>
+      </c>
+      <c r="C8">
         <v>5000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>1000.0</v>
+      </c>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>547020000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>526523000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>392063000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>60241000.0</v>
+      </c>
+      <c r="C10">
         <v>149336000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>249108000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52351000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>153001000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>276726000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49652000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91761000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>402655000.0</v>
+      </c>
+      <c r="C12">
         <v>424877000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>288232000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>213554000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>247777000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>276726000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49652000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91761000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>6000.0</v>
+      </c>
+      <c r="C13">
         <v>5000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>57930180.0</v>
+      </c>
+      <c r="C14">
         <v>53943741.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39130067.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32351221.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27730420.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26681983.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26493726.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12518191.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14835343.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>3000.0</v>
       </c>
       <c r="F15">
         <v>3000.0</v>
       </c>
       <c r="G15">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>360000.0</v>
+      </c>
+      <c r="C16">
         <v>257000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>273000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>884000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2599000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6586000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5864000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4907000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4382000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>212000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>214000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>122000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-5788000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8503000.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>566711000.0</v>
+      </c>
+      <c r="C23">
         <v>560384000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>339891000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>261846000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>353487000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>288331000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96969000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>27320000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>111379000.0</v>
+      </c>
+      <c r="C26">
         <v>80583000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10954000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4908000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>67652000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-38828000.0</v>
+      </c>
+      <c r="C28">
         <v>-124730000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-234437000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-36227000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-136553000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-276726000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49652000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-91761000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>505664000.0</v>
+      </c>
+      <c r="C29">
         <v>510606000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>307829000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>231337000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>319107000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>256387000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-72970000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-27587000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-19590000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1486000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>978000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1124000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>231337000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>319107000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>256387000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-72970000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-27587000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19590000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>369149000.0</v>
+      </c>
+      <c r="C32">
         <v>405783000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>277637000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>204780000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>239942000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>265912000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39553000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>86014000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>18591000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>153577000.0</v>
+      </c>
+      <c r="C33">
         <v>125452000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>43303000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>41335000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>97207000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5675000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5726000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2901000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2821000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>138000.0</v>
+      </c>
+      <c r="C34">
         <v>193000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>248000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14566000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17828000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1852000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1565000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>382000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>228000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>17062000.0</v>
+      </c>
+      <c r="C35">
         <v>20629000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13111000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14778000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18042000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>118249000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>116502000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>41002000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>120567000.0</v>
+      </c>
+      <c r="C36">
         <v>4261000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>684000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="F36">
         <v>602000.0</v>
       </c>
       <c r="G36">
+        <v>602000.0</v>
+      </c>
+      <c r="H36">
         <v>677000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>429000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>105000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="F38">
         <v>602000.0</v>
       </c>
       <c r="G38">
+        <v>602000.0</v>
+      </c>
+      <c r="H38">
         <v>677000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>429000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>105000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>10479000.0</v>
+      </c>
+      <c r="C39">
         <v>10055000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8356000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6257000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8456000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4444000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1878000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>783000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>328000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>26874000.0</v>
+      </c>
+      <c r="C40">
         <v>18869000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12014000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8870000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7744000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8371000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5347000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2100000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1015000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1309000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2825000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>15200000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>15269000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13522000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>22494000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>1221235000.0</v>
+      </c>
+      <c r="C42">
         <v>1086567000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>723136000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>547020000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>526523000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>392063000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6054000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2438000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>884000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>54289000.0</v>
+      </c>
+      <c r="C45">
         <v>57193000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>43597000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43075000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34278000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5073000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5049000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2472000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2716000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>33010000.0</v>
+      </c>
+      <c r="C46">
         <v>40608000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31665000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>35347000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28953000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5073000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5049000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2472000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2716000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>22262000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>28953000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5073000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5049000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2472000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2716000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-716304000.0</v>
+      </c>
+      <c r="C48">
         <v>-576195000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-415327000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-314490000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-206996000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-135679000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-79025000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-30026000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-20475000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-314490000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-206996000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-135679000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>21413000.0</v>
+      </c>
+      <c r="C51">
         <v>24606000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14671000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16124000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16448000.0</v>
       </c>
-      <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>5592000.0</v>
+      </c>
+      <c r="C52">
         <v>5637000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3149000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2655000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1231000.0</v>
       </c>
-      <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>93000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>342414000.0</v>
+      </c>
+      <c r="C53">
         <v>275541000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>39124000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>161203000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>94776000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>566711000.0</v>
+      </c>
+      <c r="C55">
         <v>560384000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>339891000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>261846000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>353487000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>288331000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>58234000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>96969000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>27320000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>413134000.0</v>
+      </c>
+      <c r="C56">
         <v>434932000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>296588000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>220511000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>256280000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>282656000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>52508000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>94068000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24499000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>43985000.0</v>
+      </c>
+      <c r="C57">
         <v>29149000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18951000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15731000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16338000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16744000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12955000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8054000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5908000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>61047000.0</v>
+      </c>
+      <c r="C58">
         <v>49778000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>32062000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30509000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>34380000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>31944000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>131204000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>124556000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>46910000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>505664000.0</v>
+      </c>
+      <c r="C60">
         <v>510606000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>307829000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>231337000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>319107000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>256387000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-72970000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-27587000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-19590000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>14692000.0</v>
+      </c>
+      <c r="C2">
+        <v>11159000.0</v>
+      </c>
+      <c r="D2">
         <v>6863000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8700000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4151000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4386000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2924000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3431000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4217000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3515000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4713000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3493000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2408000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3322000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1480000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3316000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2681000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4764000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3713000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1962000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1284000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1787000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1292000.0</v>
       </c>
-      <c r="W2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2">
+        <v>1744000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>1115000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1115000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>954000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>954000.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-180000.0</v>
+      </c>
+      <c r="C5">
+        <v>727000.0</v>
+      </c>
+      <c r="D5">
         <v>671000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>337000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>332000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>229000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1079000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-293000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-109000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>16000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>534000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>345000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-270000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1196000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1851000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1827000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1421000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-423000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-195000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-175448000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-72970000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-42304000.0</v>
       </c>
       <c r="AA5">
         <v>-102980000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>-42304000.0</v>
+      </c>
       <c r="AC5">
         <v>-102980000.0</v>
       </c>
       <c r="AD5"/>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AE5">
+        <v>-102980000.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-19590000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>20535000.0</v>
+      </c>
+      <c r="C7">
+        <v>21413000.0</v>
+      </c>
+      <c r="D7">
         <v>22263000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>23077000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23853000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>24606000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>24834000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13656000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14171000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>14671000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15157000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>15630000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>15683000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>16124000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16552000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>16998000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16819000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>16448000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="M8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>3000.0</v>
+      </c>
+      <c r="U8">
+        <v>3000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>697583000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>562045000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>547020000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>540403000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>535761000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>530808000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>526523000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>406239000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>400317000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>394513000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>392063000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>72488000.0</v>
+      </c>
+      <c r="C10">
+        <v>60241000.0</v>
+      </c>
+      <c r="D10">
         <v>48555000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>77159000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>133526000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>149336000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>187539000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>189061000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>275594000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>249108000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>275678000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>236311000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>78569000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>52351000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>108298000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>113484000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>75970000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>153001000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>90989000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>243743000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>259865000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>276726000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>88755000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-49652000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>49652000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-72869000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>72869000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>72869000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>91761000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>91761000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>390892000.0</v>
+      </c>
+      <c r="C12">
+        <v>402655000.0</v>
+      </c>
+      <c r="D12">
         <v>305063000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>293225000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>321437000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>424877000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>501892000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>541946000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>525911000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>288232000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>319664000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>310343000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>200454000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>213554000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>227715000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>241088000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>236153000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>247777000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>161675000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>243743000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>259865000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>276726000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>88755000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>49652000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>49652000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>72869000.0</v>
       </c>
       <c r="AB12">
         <v>72869000.0</v>
       </c>
       <c r="AC12">
+        <v>72869000.0</v>
+      </c>
+      <c r="AD12">
+        <v>72869000.0</v>
+      </c>
+      <c r="AE12">
         <v>91761000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>91761000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="M13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="N13">
         <v>3000.0</v>
       </c>
       <c r="O13">
         <v>3000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
+        <v>3000.0</v>
+      </c>
+      <c r="W13">
+        <v>3000.0</v>
+      </c>
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13">
         <v>1000.0</v>
       </c>
-      <c r="AB13">
-[...1 lines deleted...]
-      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>1000.0</v>
       </c>
       <c r="AD13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AE13">
+        <v>1000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>68064586.0</v>
+      </c>
+      <c r="C14">
+        <v>57930180.0</v>
+      </c>
+      <c r="D14">
         <v>56126330.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>55927091.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>55744047.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>53943741.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>55554476.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>55282754.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>49271984.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>39130067.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>42256629.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>38335219.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>32723529.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32487014.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>32385791.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>32324392.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>32232378.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>27022380.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>27022380.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>26739149.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26690167.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>26690167.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>21595630.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14835343.0</v>
       </c>
       <c r="Y14">
         <v>14835343.0</v>
       </c>
       <c r="Z14">
         <v>14835343.0</v>
       </c>
       <c r="AA14">
+        <v>14835343.0</v>
+      </c>
+      <c r="AB14">
+        <v>14835343.0</v>
+      </c>
+      <c r="AC14">
         <v>5132714.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5132714.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5077403.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5077403.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5021003.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5021003.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="N15">
         <v>3000.0</v>
       </c>
       <c r="O15">
         <v>3000.0</v>
       </c>
       <c r="P15">
         <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
+        <v>3000.0</v>
+      </c>
+      <c r="W15">
+        <v>3000.0</v>
+      </c>
+      <c r="X15">
         <v>2000.0</v>
       </c>
-      <c r="W15"/>
-[...1 lines deleted...]
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
         <v>360000.0</v>
       </c>
       <c r="C16">
+        <v>360000.0</v>
+      </c>
+      <c r="D16">
+        <v>360000.0</v>
+      </c>
+      <c r="E16">
         <v>1066000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>866000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>257000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>35000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1318000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1322000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>273000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>130000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>576000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>778000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>884000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2207000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2256000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2109000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2599000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1728000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3016000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7087000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6586000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5619000.0</v>
       </c>
-      <c r="W16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
-        <v>4246000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
+        <v>4246000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>4907000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...4 lines deleted...]
-      </c>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
         <v>212000.0</v>
       </c>
       <c r="N18">
+        <v>219000.0</v>
+      </c>
+      <c r="O18">
+        <v>212000.0</v>
+      </c>
+      <c r="P18">
         <v>213000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>222000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>221000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>214000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="T18">
         <v>214000.0</v>
       </c>
       <c r="U18">
+        <v>207000.0</v>
+      </c>
+      <c r="V18">
+        <v>214000.0</v>
+      </c>
+      <c r="W18">
         <v>122000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-700000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>512905000.0</v>
+      </c>
+      <c r="C23">
+        <v>566711000.0</v>
+      </c>
+      <c r="D23">
         <v>423982000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>473637000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>515729000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>560384000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>604028000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>620117000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>629884000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>339891000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>361613000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>352503000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>244021000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>261846000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>280164000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>302936000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>324926000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>353487000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>240618000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>254934000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>270114000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>288331000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>98192000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>30010000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>58234000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>60676000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>80500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>69279000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>96969000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>83447000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>66739000.0</v>
+      </c>
+      <c r="C26">
+        <v>111379000.0</v>
+      </c>
+      <c r="D26">
         <v>67165000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>123806000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>137004000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>80583000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>48779000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>35715000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>62942000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>10954000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1405000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4908000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11122000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>20532000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>48362000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>67652000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>65494000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-51953000.0</v>
+      </c>
+      <c r="C28">
+        <v>-38828000.0</v>
+      </c>
+      <c r="D28">
         <v>-26292000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-54082000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-109673000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-124730000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-162705000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-175405000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-261423000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-234437000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-260521000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-220681000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-62886000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-36227000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-91746000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-96486000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-59151000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-136553000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-90989000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-243743000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-259865000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-276726000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-88755000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>49652000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-49652000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>72869000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-72869000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-72869000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-91761000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-91761000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>451836000.0</v>
+      </c>
+      <c r="C29">
+        <v>505664000.0</v>
+      </c>
+      <c r="D29">
         <v>368983000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>420890000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>469723000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>510606000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>552948000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>588340000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>600561000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>307829000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>329934000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-372788000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>218606000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>231337000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>251444000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>272517000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>296056000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>319107000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>224134000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>240646000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>242431000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>256387000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>70156000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
+        <v>0.0</v>
+      </c>
+      <c r="R30">
+        <v>0.0</v>
+      </c>
+      <c r="S30">
         <v>47000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>791000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1218000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>965000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1486000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>896000.0</v>
       </c>
-      <c r="W30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30">
+        <v>978000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>1161000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1161000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1124000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1124000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>325144000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>218606000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>231337000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>251444000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>272517000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>296056000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>319107000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>224134000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>240646000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>242431000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>256387000.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-72970000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-72970000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-42304000.0</v>
       </c>
       <c r="AB31">
         <v>-42304000.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
+      <c r="AC31">
+        <v>-42304000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-42304000.0</v>
+      </c>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>361960000.0</v>
+      </c>
+      <c r="C32">
+        <v>369149000.0</v>
+      </c>
+      <c r="D32">
         <v>275270000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>268610000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>305667000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>405783000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>481292000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>533230000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>519186000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>277637000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>310080000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>304027000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>195762000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>204780000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>218914000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>232192000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>230956000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>239942000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>154360000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>238882000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>250585000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>265912000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>78258000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>107541000.0</v>
+      </c>
+      <c r="C33">
+        <v>153577000.0</v>
+      </c>
+      <c r="D33">
         <v>111605000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>170350000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>183163000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>125452000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>93271000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>67484000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>94295000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>43303000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>33370000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>34727000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>36981000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>41335000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>47686000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>56413000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>81879000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>97207000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>74885000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6182000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5613000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5675000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>5656000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-49652000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5726000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>-72869000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5055000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>5055000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2901000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2901000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>121000.0</v>
+      </c>
+      <c r="C34">
+        <v>138000.0</v>
+      </c>
+      <c r="D34">
         <v>144000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>161000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>177000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>193000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>196000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>214000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>231000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>248000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>20000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>13398000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13918000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>14566000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>14943000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>15866000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>16558000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>17828000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>4897000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4211000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>13553000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1852000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1910000.0</v>
       </c>
-      <c r="W34"/>
-[...1 lines deleted...]
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
         <v>1565000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>17665000.0</v>
+      </c>
+      <c r="C35">
+        <v>17062000.0</v>
+      </c>
+      <c r="D35">
         <v>17892000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>18070000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>19107000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>20629000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>21615000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>12374000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12920000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>13111000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>13516000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>13610000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>14137000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14778000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>15156000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>16088000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>16779000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>18042000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>5111000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4418000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>13767000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>15200000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>13758000.0</v>
       </c>
-      <c r="W35"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35">
-        <v>114201000.0</v>
+        <v>118249000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35">
+        <v>114201000.0</v>
+      </c>
+      <c r="AD35"/>
+      <c r="AE35">
         <v>116502000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>76597000.0</v>
+      </c>
+      <c r="C36">
+        <v>9188000.0</v>
+      </c>
+      <c r="D36">
         <v>9380000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9390000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7043000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4261000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2864000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2320000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>771000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>684000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>682000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1260000.0</v>
       </c>
       <c r="M36">
         <v>1080000.0</v>
       </c>
       <c r="N36">
+        <v>1260000.0</v>
+      </c>
+      <c r="O36">
+        <v>1080000.0</v>
+      </c>
+      <c r="P36">
         <v>1053000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>963000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>875000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="S36">
         <v>602000.0</v>
       </c>
       <c r="T36">
         <v>602000.0</v>
       </c>
       <c r="U36">
         <v>602000.0</v>
       </c>
       <c r="V36">
+        <v>602000.0</v>
+      </c>
+      <c r="W36">
+        <v>602000.0</v>
+      </c>
+      <c r="X36">
         <v>675000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-49652000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>677000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-72869000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1029000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1029000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>429000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>429000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
         <v>1080000.0</v>
       </c>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
+        <v>1080000.0</v>
+      </c>
+      <c r="P38">
         <v>1053000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>963000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>875000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="S38">
         <v>602000.0</v>
       </c>
       <c r="T38">
         <v>602000.0</v>
       </c>
       <c r="U38">
         <v>602000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
+      <c r="V38">
+        <v>602000.0</v>
+      </c>
+      <c r="W38">
+        <v>602000.0</v>
+      </c>
       <c r="X38"/>
-      <c r="Y38">
-[...1 lines deleted...]
-      </c>
+      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
+        <v>677000.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38">
         <v>1029000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1029000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>14472000.0</v>
+      </c>
+      <c r="C39">
+        <v>10479000.0</v>
+      </c>
+      <c r="D39">
         <v>7314000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10062000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>11129000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>10055000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>8865000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>10687000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9678000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>8356000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8579000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7433000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6586000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6257000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4763000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5435000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>6894000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8456000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3267000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3791000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3671000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4444000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2885000.0</v>
       </c>
-      <c r="W39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
+        <v>1878000.0</v>
+      </c>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>1415000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1415000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>783000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1183000.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>22866000.0</v>
+      </c>
+      <c r="C40">
+        <v>26874000.0</v>
+      </c>
+      <c r="D40">
         <v>24189000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>19190000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>16203000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>18869000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>21415000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12776000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>9013000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12014000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>10194000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6577000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5414000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8870000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7244000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6163000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5264000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7744000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5932000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>4892000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5545000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>8371000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12986000.0</v>
       </c>
-      <c r="W40"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40">
+        <v>5347000.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>3061000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>7488000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2100000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>7100000.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1083000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>1309000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1237000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1686000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1997000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>2825000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>5111000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4418000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>13767000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>15200000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
-[...1 lines deleted...]
-      </c>
+      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41">
+        <v>15269000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41">
         <v>11221000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>11221000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>1237075000.0</v>
+      </c>
+      <c r="C42">
+        <v>1221235000.0</v>
+      </c>
+      <c r="D42">
         <v>1104008000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1099373000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1093553000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1086567000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1078388000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1071309000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1048393000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>723136000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>712440000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>697583000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>562045000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>547020000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>540403000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>535761000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>530808000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>526523000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>406239000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>400317000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>394513000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>392063000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>9839000.0</v>
       </c>
-      <c r="W42"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42">
+        <v>6054000.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42">
         <v>3930000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3930000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>2438000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>2438000.0</v>
       </c>
-      <c r="AE42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>53493000.0</v>
+      </c>
+      <c r="C45">
+        <v>54289000.0</v>
+      </c>
+      <c r="D45">
         <v>55123000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>55956000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>56752000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>57193000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>57118000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>43749000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>43688000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>43597000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>43519000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>43483000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>43072000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>43075000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>42225000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>5580000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>5011000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>5073000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>4981000.0</v>
       </c>
-      <c r="W45"/>
-[...1 lines deleted...]
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45">
         <v>5049000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45">
         <v>2472000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>30944000.0</v>
+      </c>
+      <c r="C46">
+        <v>33010000.0</v>
+      </c>
+      <c r="D46">
         <v>35060000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>37154000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>39116000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>40608000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>41628000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>29449000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>30582000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>31665000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>32688000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>33647000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>34316000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>35347000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>35511000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>34918000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>32642000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>28953000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>8789000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5580000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5011000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5073000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4981000.0</v>
       </c>
-      <c r="W46"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46">
+        <v>5049000.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46">
         <v>4026000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>4026000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2472000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2472000.0</v>
       </c>
-      <c r="AE46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>21295000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>21614000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>22262000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>22052000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>21097000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>18456000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>28953000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>8789000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5580000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5011000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5073000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
-[...1 lines deleted...]
-      </c>
+      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47">
+        <v>5049000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47">
         <v>4026000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>4026000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-785064000.0</v>
+      </c>
+      <c r="C48">
+        <v>-716304000.0</v>
+      </c>
+      <c r="D48">
         <v>-735701000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-678825000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-624167000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-576195000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-526524000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-482681000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-447728000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-415327000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-383044000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-372788000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-343172000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-314490000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-287111000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-261420000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-233334000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-206996000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-181913000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-159674000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-152085000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-135679000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-115132000.0</v>
       </c>
-      <c r="W48"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48">
+        <v>-79025000.0</v>
+      </c>
+      <c r="AB48"/>
+      <c r="AC48">
         <v>-46235000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-46235000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-30026000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-30026000.0</v>
       </c>
-      <c r="AE48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-372788000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-343172000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-314490000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-287111000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-261420000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-233334000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-206996000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-181913000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-159674000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-152085000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-135679000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>20535000.0</v>
+      </c>
+      <c r="C51">
+        <v>21413000.0</v>
+      </c>
+      <c r="D51">
         <v>22263000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>23077000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>23853000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>24606000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>24834000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>13656000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>14171000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>14671000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>15157000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>15630000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>15683000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>16124000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>16552000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>16998000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>16819000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>16448000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>5486000.0</v>
+      </c>
+      <c r="C52">
+        <v>5592000.0</v>
+      </c>
+      <c r="D52">
         <v>5695000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5721000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5679000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>5637000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>5091000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3196000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3173000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3149000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3126000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3103000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2678000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2655000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2633000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2596000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2037000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1231000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
+      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52">
+        <v>181000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>93000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>318404000.0</v>
+      </c>
+      <c r="C53">
+        <v>342414000.0</v>
+      </c>
+      <c r="D53">
         <v>256508000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>216066000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>187911000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>275541000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>314353000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>352885000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>250317000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>39124000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>43986000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>74032000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>121885000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>161203000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>119417000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>127604000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>160183000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>94776000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>70686000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
-[...1 lines deleted...]
-      </c>
+      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53">
+        <v>99304000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>145738000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>47700000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>512905000.0</v>
+      </c>
+      <c r="C55">
+        <v>566711000.0</v>
+      </c>
+      <c r="D55">
         <v>423982000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>473637000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>515729000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>560384000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>604028000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>620117000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>629884000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>339891000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>361613000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>352503000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>244021000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>261846000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>280164000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>302936000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>324926000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>353487000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>240618000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>254934000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>270114000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>288331000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>98192000.0</v>
       </c>
-      <c r="W55"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y55"/>
       <c r="Z55"/>
       <c r="AA55">
+        <v>58234000.0</v>
+      </c>
+      <c r="AB55"/>
+      <c r="AC55">
         <v>80500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>80500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>96969000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>96969000.0</v>
       </c>
-      <c r="AE55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>405364000.0</v>
+      </c>
+      <c r="C56">
+        <v>413134000.0</v>
+      </c>
+      <c r="D56">
         <v>312377000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>303287000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>332566000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>434932000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>510757000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>552633000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>535589000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>296588000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>328243000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>317776000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>207040000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>220511000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>232478000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>246523000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>243047000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>256280000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>165733000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>248752000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>264501000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>282656000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>92536000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>49652000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>52508000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>72869000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>75445000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>75445000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>94068000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>94068000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>43404000.0</v>
+      </c>
+      <c r="C57">
+        <v>43985000.0</v>
+      </c>
+      <c r="D57">
         <v>37107000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>34677000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>26899000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>29149000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>29465000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>19403000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>16403000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18951000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>18163000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>13749000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11278000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>15731000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>13564000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>14331000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12091000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>16338000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>11373000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9870000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>13916000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>16744000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14278000.0</v>
       </c>
-      <c r="W57"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57">
+        <v>12955000.0</v>
+      </c>
+      <c r="AB57"/>
+      <c r="AC57">
         <v>8603000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8603000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8054000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8054000.0</v>
       </c>
-      <c r="AE57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>61069000.0</v>
+      </c>
+      <c r="C58">
+        <v>61047000.0</v>
+      </c>
+      <c r="D58">
         <v>54999000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>52747000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>46006000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>49778000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>51080000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>31777000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>29323000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>32062000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31679000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>27359000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>25415000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>30509000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>28720000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>30419000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>28870000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>34380000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>16484000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>14288000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>27683000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>31944000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>28036000.0</v>
       </c>
-      <c r="W58"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y58"/>
       <c r="Z58"/>
       <c r="AA58">
+        <v>131204000.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58">
         <v>122804000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8603000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>124556000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>8054000.0</v>
       </c>
-      <c r="AE58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>451836000.0</v>
+      </c>
+      <c r="C60">
+        <v>505664000.0</v>
+      </c>
+      <c r="D60">
         <v>368983000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>420890000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>469723000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>510606000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>552948000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>588340000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>600561000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>307829000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>329934000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>325144000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>218606000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>231337000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>251444000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>272517000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>296056000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>319107000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>224134000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>240646000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>242431000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>256387000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>70156000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>30010000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-72970000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-42304000.0</v>
       </c>
       <c r="AB60">
         <v>60676000.0</v>
       </c>
       <c r="AC60">
+        <v>-42304000.0</v>
+      </c>
+      <c r="AD60">
+        <v>60676000.0</v>
+      </c>
+      <c r="AE60">
         <v>-27587000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>75393000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>7625000.0</v>
+      </c>
+      <c r="C2">
         <v>6705000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>97096000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3880000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3020000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>53038000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38718000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18362000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13573000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>7625000.0</v>
+      </c>
+      <c r="C3">
         <v>6705000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4204000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3880000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3020000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1443000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1004000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>697000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-159547000.0</v>
+      </c>
+      <c r="C5">
         <v>-187841000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-112867000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-110032000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-71333000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-56664000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45627000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10399000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11272000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-151922000.0</v>
+      </c>
+      <c r="C6">
         <v>-181136000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-108663000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-106152000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-68313000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55221000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-44623000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9702000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10646000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>77584000.0</v>
+      </c>
+      <c r="C9">
         <v>37000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-76373000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3129000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18038000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-39426000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-31732000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4232000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7783000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-140109000.0</v>
+      </c>
+      <c r="C10">
         <v>-160868000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-100837000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-107494000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-71317000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-56693000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-49306000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9551000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11223000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>5581105.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6418000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3020000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-152000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3633000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>848000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-89000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6418000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3036000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>19475000.0</v>
+      </c>
+      <c r="C13">
         <v>27050000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9169000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2573000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>137000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>152000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1504000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>850000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-140109000.0</v>
+      </c>
+      <c r="C15">
         <v>-160868000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-100837000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-101076000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-68297000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-56693000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-49306000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9551000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11223000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-107494000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-71317000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-56693000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-49306000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-9551000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-11223000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-140109000.0</v>
+      </c>
+      <c r="C17">
         <v>-160868000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-95933000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-107494000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-71317000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-56693000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-49306000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9551000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-11223000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>19475000.0</v>
+      </c>
+      <c r="C18">
         <v>27050000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9169000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2573000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>137000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>152000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1504000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>850000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2538000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>16000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-29000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-159547000.0</v>
+      </c>
+      <c r="C21">
         <v>-187841000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-112867000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-110032000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-71333000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-56664000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50764000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10399000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11272000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>244756000.0</v>
+      </c>
+      <c r="C23">
         <v>187878000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>133590000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>113161000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89371000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70276000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>57750000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24529000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17062000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>7625000.0</v>
+      </c>
+      <c r="C25">
         <v>6705000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5624000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3880000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3020000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1443000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1004000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>697000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>195696000.0</v>
+      </c>
+      <c r="C26">
         <v>141299000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>97096000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>80253000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>61360000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>53038000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>43855000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18362000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13573000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5749000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>49060000.0</v>
+      </c>
+      <c r="C28">
         <v>46579000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36494000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32908000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28011000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17238000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13895000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6167000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3489000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>237131000.0</v>
+      </c>
+      <c r="C30">
         <v>187878000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36494000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>113161000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89371000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17238000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19032000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24529000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17062000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>19438000.0</v>
+      </c>
+      <c r="C31">
         <v>26973000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>12030000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2538000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>16000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1458000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>848000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>49000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>85209000.0</v>
+      </c>
+      <c r="C32">
         <v>37000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20723000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3129000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18038000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13612000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6986000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14130000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5790000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>2055000.0</v>
+      </c>
+      <c r="C2">
+        <v>1980000.0</v>
+      </c>
+      <c r="D2">
         <v>47238000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47951000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2"/>
+      <c r="G2">
         <v>1784000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1703000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>31860000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27870000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>26028000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25066000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23584000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22412000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21500000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18940000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>20422000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17528000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15840000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15223000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12769000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12605000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11555000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15720000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13158000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12359000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9374000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8492500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8492500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5077000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5077000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4104000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4104000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>2055000.0</v>
+      </c>
+      <c r="C3">
+        <v>-4181000.0</v>
+      </c>
+      <c r="D3">
         <v>1261000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1166000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1754000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>-4921000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1703000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1194000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1173000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1102000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>994000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1079000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1029000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1014000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>517000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>466000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>406000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>390000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>380000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>370000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>383000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>371000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>369000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>359000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>344000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>318000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>280000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>203000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>203000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>178000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>178000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>170500.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>170500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-73620000.0</v>
+      </c>
+      <c r="C5">
+        <v>10406000.0</v>
+      </c>
+      <c r="D5">
         <v>-56876000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-59456000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-53621000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-56117000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-51132000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-42456000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-38136000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-36652000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-13974000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-32136000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-30106000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-28720000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-26495000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-28426000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-26392000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-24764000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-22661000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-7596000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-16312000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-20422000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7816000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-15149000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-13277000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-16288000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11886000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8726500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8726500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2531000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2531000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2668500.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2668500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-71565000.0</v>
+      </c>
+      <c r="C6">
+        <v>6225000.0</v>
+      </c>
+      <c r="D6">
         <v>-55615000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-58290000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-51867000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-61038000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-49429000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-41262000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-36963000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-35550000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12980000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-31057000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-29077000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-27706000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-25978000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-27960000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-25986000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-24374000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-22281000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-7226000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-15929000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-20051000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7447000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-14790000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-12933000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-15970000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11606000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8523500.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8523500.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2353000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2353000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2498000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2498000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>992000.0</v>
+      </c>
+      <c r="C9">
+        <v>83110000.0</v>
+      </c>
+      <c r="D9">
         <v>-47148000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-47936000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>14000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1783000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-31855000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-27842000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-26047000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-4862000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-23345000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-22114000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-20253000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-18440000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-20260000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-18162000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-17436000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-14474000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-643000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-10769000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-13582000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4134000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-12087000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-9623000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-10329000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-8834000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-6284500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-6284500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-546500.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-546500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1569500.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1569500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-68760000.0</v>
+      </c>
+      <c r="C10">
+        <v>19397000.0</v>
+      </c>
+      <c r="D10">
         <v>-56876000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-54658000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-47972000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-49671000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-43843000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-34953000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-32401000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-32283000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10256000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-29616000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-28682000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-27379000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-25691000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-28086000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-26338000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-25083000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-22239000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7589000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-16405999.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-20547000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7833000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-15153000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-13160000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-16115000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-16675000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8258000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-8258000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2182500.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2182500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2593000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2593000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>1.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>6728000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-3876000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1428000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1424000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-106000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1599000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-680000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-154000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>312000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-435000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-7000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-4000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-4000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-14000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-130000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-218000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-341000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>1412000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1412000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1235000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>795000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>340000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>312000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>4864000.0</v>
+      </c>
+      <c r="C13">
+        <v>4704000.0</v>
+      </c>
+      <c r="D13">
         <v>4330000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4859000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5582000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>6467000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7290000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7548000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5745000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4380000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3876000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2512000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1443000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1338000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>795000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>340000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>312000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>435000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>14000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>130000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>218000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-68760000.0</v>
+      </c>
+      <c r="C15">
+        <v>19397000.0</v>
+      </c>
+      <c r="D15">
         <v>-56876000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-54658000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-47972000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-49671000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-43843000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-34953000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-32401000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-32283000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10256000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-29616000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-28682000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-27379000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-25691000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-28086000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-26338000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-25083000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-22239000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-7589000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-16405999.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-20547000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-7833000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-15153000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-13160000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-16115000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-16675000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-8258000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-8258000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2182500.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2182500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2593000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2593000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-29616000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-28682000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-27379000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-25691000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-28086000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-26338000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-25083000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-22239000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-7589000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-16406000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-20547000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-15153000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-13160000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-16115000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-16675000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-8258000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-8258000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-68760000.0</v>
+      </c>
+      <c r="C17">
+        <v>19397000.0</v>
+      </c>
+      <c r="D17">
         <v>-56876000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-54658000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-47972000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-49671000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-43843000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-34953000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-32401000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-32283000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10256000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-29616000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-28682000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-27379000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-25691000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-28086000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-26338000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-25083000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-22239000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-7589000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-16406000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-20547000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-7833000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-15153000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-13160000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-16115000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>4864000.0</v>
+      </c>
+      <c r="C18">
+        <v>4704000.0</v>
+      </c>
+      <c r="D18">
         <v>4330000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4859000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>5582000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6467000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7290000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>7548000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5745000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4380000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3876000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2512000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1443000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1338000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>795000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>340000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-312000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>435000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>7000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>4000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>14000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>130000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>218000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2520000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1424000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1340000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>804000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>340000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>54000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-319000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>422000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>7000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-94000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-73620000.0</v>
+      </c>
+      <c r="C21">
+        <v>14715000.0</v>
+      </c>
+      <c r="D21">
         <v>-61185000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-59456000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-53621000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-56117000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-51132000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-42456000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-38136000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-36652000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-13974000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-32136000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-30106000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-28720000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-26495000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-28426000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-26392000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-24764000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-22661000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7596000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16312000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-20422000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7816000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-15149000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-13277000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-16288000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-17023000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8726500.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8726500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2531000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2531000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2668500.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2668500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>76667000.0</v>
+      </c>
+      <c r="C23">
+        <v>70375000.0</v>
+      </c>
+      <c r="D23">
         <v>61275000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>59471000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>53635000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>56118000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>51135000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>42461000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>38164000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>36633000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>34178000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>32375000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30404000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>29967000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>26995000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>28588000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27611000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>24856000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>24027000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>22176000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>18312000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>19445000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15237000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18782000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16812000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>18318000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12426000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10938499.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10938499.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7064500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7064500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5201000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5201000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>2055000.0</v>
+      </c>
+      <c r="C25">
+        <v>1980000.0</v>
+      </c>
+      <c r="D25">
         <v>2003000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1888000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1754000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1784000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1703000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1624000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1594000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1513000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1396000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1428000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1412000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3001000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>879000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>831000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>782000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1887000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>382000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>370000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>381000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>371000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>369000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>359000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>344000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>318000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>280000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>64980000.0</v>
+      </c>
+      <c r="C26">
+        <v>57608000.0</v>
+      </c>
+      <c r="D26">
         <v>49438000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>47951000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>40699000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>43085000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>38484000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>31860000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>27870000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>26028000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>25066000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>23584000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>22412000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>21500000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>18940000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>20422000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>19381000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>17528000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>15840000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>15223000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>12769000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>12605000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>11555000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>15720000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>13158000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>12359000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9374000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8492500.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>8492500.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>5077000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>5077000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4104000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4104000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>1594000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>1624000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1594000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>11687000.0</v>
+      </c>
+      <c r="C28">
+        <v>12767000.0</v>
+      </c>
+      <c r="D28">
         <v>11837000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11520000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12936000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13033000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12651000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10601000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10294000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10605000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9112000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8791000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7992000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8467000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8055000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8166000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8230000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7328000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>8186999.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6953000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5543000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6840000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3682000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3062000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3654000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5959000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3052000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2442000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2442000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1984500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1984500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1099000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1099000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>74612000.0</v>
+      </c>
+      <c r="C30">
+        <v>68395000.0</v>
+      </c>
+      <c r="D30">
         <v>14037000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11520000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>53635000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>54334000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51135000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10601000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10294000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10605000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9112000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8791000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7992000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8467000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8055000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8166000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8230000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7328000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8187000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6953000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5543000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6840000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3682000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3062000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3654000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18318000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12426000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2446000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2446000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1987500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1987500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1097000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1097000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>4860000.0</v>
+      </c>
+      <c r="C31">
+        <v>4682000.0</v>
+      </c>
+      <c r="D31">
         <v>4309000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>4798000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>5649000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>6446000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>7289000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>7503000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5735000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4369000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3718000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2520000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1424000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1341000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>804000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>340000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>54000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-319000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>422000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>7000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-93999.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-125000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-17000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-4000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>117000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>173000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>348000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>468501.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>468501.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>348500.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>348500.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>75500.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>75500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>3047000.0</v>
+      </c>
+      <c r="C32">
+        <v>85090000.0</v>
+      </c>
+      <c r="D32">
         <v>90000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>15000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>14000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>28000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-19000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20204000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>239000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>298000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1247000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>500000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>162000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1219000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>92000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1366000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14580000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-977000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>7421000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3633000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3535000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2030000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>540000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2208000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2208000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4530500.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>4530500.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2534500.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2534500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>149336000.0</v>
+      </c>
+      <c r="C2">
         <v>249108000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52351000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153001000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>276726000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49652000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91761000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23850000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7922000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>536000</v>
+      </c>
+      <c r="C3">
         <v>3786000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2771000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11536000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9110000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3203000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>414000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>573000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-100650000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-123725000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>227074000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-666000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-18363000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2098000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-89095000.0</v>
+      </c>
+      <c r="C6">
         <v>-99772000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>196757000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-100650000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-123725000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>227074000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-42109000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>67911000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15928000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>6172000.0</v>
+      </c>
+      <c r="C7">
         <v>537000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>630000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1336000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15534000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-712000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>259000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8777000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18539000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>47000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1439000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-508000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>0.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>47000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1439000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-508000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>146000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-803000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-320000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-4536000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-591000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2926000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>175000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>847000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-12437000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>388000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2813000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8149000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>18912000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>17119000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14697000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5052000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8722000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1379000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>295000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>3385000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4536000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-591000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2926000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>175000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-53000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>7625000.0</v>
+      </c>
+      <c r="C14">
         <v>6705000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5749000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3880000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3020000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1443000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1004000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>697000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>60241000.0</v>
+      </c>
+      <c r="C16">
         <v>149336000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>249108000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52351000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>153001000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>276726000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49652000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>91761000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-109082000.0</v>
+      </c>
+      <c r="C18">
         <v>-138371000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-78563000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-98221000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-78244000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-51909000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39914000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16666000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7664000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>-92437000.0</v>
+      </c>
+      <c r="C19">
         <v>-302437000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>86620000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5514000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-163570000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3203000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-414000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>8224000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
+        <v>110723000.0</v>
+      </c>
+      <c r="C20">
         <v>331412000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>148343000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9647000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>114296000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>278126000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>75000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>84577000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-140109000.0</v>
+      </c>
+      <c r="C22">
         <v>-160868000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-100837000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-107494000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-71317000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-56693000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-49306000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9551000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-11223000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>112960000.0</v>
+      </c>
+      <c r="C23">
         <v>5838000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8488000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3085000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3793000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>73325000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>169049000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7675000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-536000.0</v>
+      </c>
+      <c r="C24">
         <v>-3786000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>173290000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-11536000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9110000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1000000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>-4786000.0</v>
+      </c>
+      <c r="C25">
         <v>-7075000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-999000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1144000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>898000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>69000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7791000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>7500000.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-468000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>114729000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-278126000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2270000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>22016000.0</v>
+      </c>
+      <c r="C27">
         <v>26116000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19665000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17121000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13799000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4984000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3541000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1377000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>256000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>112960000.0</v>
+      </c>
+      <c r="C28">
         <v>337250000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>156832000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3085000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>118089000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>278983000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2195000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>84577000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-109082000.0</v>
+      </c>
+      <c r="C29">
         <v>-134585000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-75792000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-86685000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-69134000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-50909000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-36711000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-16252000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8237000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-92973000.0</v>
+      </c>
+      <c r="C30">
         <v>-302437000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>115717000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17050000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-172680000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3203000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-414000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7675000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>60241000.0</v>
+      </c>
+      <c r="C2">
+        <v>48555000.0</v>
+      </c>
+      <c r="D2">
         <v>77159000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>133526000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>149336000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>187539000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>189061000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>275594000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>249108000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>275678000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>236311000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>78569000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>52351000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>108298000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>113484000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>75970000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>153001000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>90989000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>243743000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>259865000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>276726000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>88755000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>100877000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34672000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>49652000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>59485000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>72869000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>37173000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>54588000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>17415000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20632500.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>631000</v>
+      </c>
+      <c r="D3">
         <v>91000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>66000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>631000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>949000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1778000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>349000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>710000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>549000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>405000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>805000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1012000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1093000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1964000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2066000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6413000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5096000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2635000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>737000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>642000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>508000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>349000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>120000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>721000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>477000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1064000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>831000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>831000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>190500</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>190500</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>16500</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16500</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>157742000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>26218000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-55947000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5186000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>37514000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-77031000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>62012000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-152754000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-16122000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-16861000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-375000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-356000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3299000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2046000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>567000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4532000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-74000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-13517000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-240000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>12247000.0</v>
+      </c>
+      <c r="C6">
+        <v>11686000.0</v>
+      </c>
+      <c r="D6">
         <v>-28604000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-63805000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-15810000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-38203000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1522000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-86533000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>26486000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-26570000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>39367000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>157742000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>26218000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-55947000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5186000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>37514000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-77031000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>62012000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-152754000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-16122000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>259865000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>187971000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-12122000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>66205000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-49652000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9833000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-13384000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9446000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-9446000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>37173000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>37173000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3217500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3217500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-4751000.0</v>
+      </c>
+      <c r="C7">
+        <v>2755000.0</v>
+      </c>
+      <c r="D7">
         <v>4999000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5589000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7171000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3718000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8463000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-688000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3520000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>664000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3098000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1359000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4491000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-358000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-977000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2537000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2538000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3109000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2184000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-13189000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1792000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>908000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2759000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7590000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2150000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3441000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-646000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>27500.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>27500.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>253000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>253000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-567000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-567000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8">
         <v>47000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>744000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>427000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-253000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>521000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...4 lines deleted...]
-      </c>
+      <c r="I9"/>
+      <c r="J9"/>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
-        <v>47000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
+        <v>47000.0</v>
+      </c>
+      <c r="P9">
         <v>0.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
+        <v>0.0</v>
+      </c>
+      <c r="R9">
         <v>47000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>744000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>427000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-253000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>521000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-590000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-168000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>151000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>99000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-80000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>263000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-18500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-18500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>306000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>306000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-707500.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-707500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10">
         <v>314000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-5867000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1582000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>426000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-677000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1531000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2591000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2761000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>770000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3864000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1030000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2105000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3730000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3336000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-613000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>878000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2754000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2014000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>175000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-12990000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1636000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3029000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>4678000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-3019000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-343000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>121000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1295500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1295500.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>4962000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4228000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4345000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4511000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4323000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4469000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3952000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3831000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2445000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1769000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1035000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1096000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1060000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6184000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>739000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>739000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>652000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>652000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-623000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1220000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2474000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>314000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5867000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1582000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>426000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-677000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1531000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>2761000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>770000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3864000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1030000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>46000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>46000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>2055000.0</v>
+      </c>
+      <c r="C14">
+        <v>1980000.0</v>
+      </c>
+      <c r="D14">
         <v>2003000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1888000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1754000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1784000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1703000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1624000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1594000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1513000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1396000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1428000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1412000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1388000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>879000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>831000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>782000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1887000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>382000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>742000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>381000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>371000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>369000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>359000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>344000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>318000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>280000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>203000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>203000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>178000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>178000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>170500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>170500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>72488000.0</v>
+      </c>
+      <c r="C16">
+        <v>60241000.0</v>
+      </c>
+      <c r="D16">
         <v>48555000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>69721000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>133526000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>149336000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>187539000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>189061000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>275594000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>249108000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>275678000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>236311000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>78569000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>52351000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>108298000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>113484000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>75970000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>153001000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>90989000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>243743000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>259865000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>276726000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>88755000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>100877000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>34672000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>49652000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>59485000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-9446000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-9446000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>37173000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>54588000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>17415000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3217500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-68125000.0</v>
+      </c>
+      <c r="C18">
+        <v>27920000.0</v>
+      </c>
+      <c r="D18">
         <v>-46407000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-43443000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-48389000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-46812000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-31169000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-30592000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-29798000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-25199000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1576000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-22870000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-28918000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-23307000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22981000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-21970000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-29963000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-26932000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-18356000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16942000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-16014000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-18007000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-13022000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6289000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-14591000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9163000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11921000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-9415000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9415000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5105500.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5105500.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-3227500.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-3227500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>68877000.0</v>
+      </c>
+      <c r="C19">
+        <v>-128917000.0</v>
+      </c>
+      <c r="D19">
         <v>17778000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-13852000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>31948000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>7059000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>27301000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-73539000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-263258000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6682000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>29981000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>50093000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>44142000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-34686000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>17335000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>59534000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-47697000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-27195000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-136375000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-737000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-642000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-508000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>349000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-120000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-721000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-477000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>9810000.0</v>
       </c>
       <c r="C20">
-        <v>0.0</v>
+        <v>110723000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>1000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>15692000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>315719000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>8976000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>129720000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>9647000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-68760000.0</v>
+      </c>
+      <c r="C22">
+        <v>19397000.0</v>
+      </c>
+      <c r="D22">
         <v>-56876000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-54658000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-47972000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-49671000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-43843000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-34953000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-32401000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-32283000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10256000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-29616000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-28682000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-27379000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-25691000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-28086000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-26338000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-25083000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-22239000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-7589000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-16405999.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-20547000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-7833000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-15153000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-13160000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-16115000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-16675000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-8258000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-8258000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2182500.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2182500.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-2593000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2593000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>147</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>111982000.0</v>
+      </c>
+      <c r="D23">
         <v>116000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>332013000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>567000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1557000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3113000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4761000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1581000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>799000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1347000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2046000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>460000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-50000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>629000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>116139000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1977000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>820000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-847000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>877000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>900000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>72494000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-389000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-725000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1463000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-31000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-31000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>42278500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>42278500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-11000.0</v>
+      </c>
+      <c r="C24">
+        <v>767000.0</v>
+      </c>
+      <c r="D24">
         <v>-606000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-631000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
-        <v>-2837000.0</v>
+        <v>-631000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
+        <v>-2837000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>-710000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-49081000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>30386000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>50093000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1012000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-11536000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17335000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>59534000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-47697000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-136375000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-642000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>3331000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1134000.0</v>
+      </c>
+      <c r="D25">
         <v>-1143000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1154000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1355000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1836000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2204000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2299000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-735000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>173000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>29000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-205000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-366000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-211000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>252000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>492000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>611000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>738000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3952000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2444999.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>52000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4295000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>13000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2655000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5130000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1292501.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1292501.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3650500.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-3650500.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-423000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-423000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>7500000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>128490000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>10994000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-939000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>831000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-114000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-246000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>115675000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-99000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-847000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>4453000.0</v>
+      </c>
+      <c r="C27">
+        <v>5553000.0</v>
+      </c>
+      <c r="D27">
         <v>4519000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4958000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6986000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7578000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6490000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6073000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5974000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5913000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4562000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4969000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4221000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4346000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4520000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4322000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3933000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3731000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3923000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3816000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2329000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1717000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1147000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1037000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1083000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1015000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1054000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>736000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>736000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>487000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>487000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>201500.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>201500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>11484000.0</v>
+      </c>
+      <c r="C28">
+        <v>111982000.0</v>
+      </c>
+      <c r="D28">
         <v>116000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>862000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>601000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>568000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>17249000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>318832000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4762000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10557000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>130519000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10994000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2045999.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>460000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-50000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>629000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>116139000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1977000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>820000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-847000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>205978000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>900000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>72494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-389000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-670000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1463000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-31000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-31000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>42278500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>42278500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>10000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-68125000.0</v>
+      </c>
+      <c r="C29">
+        <v>28551000.0</v>
+      </c>
+      <c r="D29">
         <v>-46498000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-43377000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-47758000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-45863000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-29391000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-30243000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-29088000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-24650000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1171000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-22065000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-27906000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-22214000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-21017000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-19904000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-23550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-21836000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-15721000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-16205000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-15372000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-17499000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-13371000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6169000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13870000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-8686000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-10857000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-8584000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-8584000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-4915000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4915000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3211000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-3211000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>68888000.0</v>
+      </c>
+      <c r="C30">
+        <v>-128847000.0</v>
+      </c>
+      <c r="D30">
         <v>17778000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-13852000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>31948000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7059000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27301000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-73539000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-263258000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-6682000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>29981000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>49288000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>43130000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-35779000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15371000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57468000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-54110000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-32291000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-139010000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-737000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-642000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-508000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>349000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-120000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-721000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-477000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1064000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-831000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-831000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-190500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-190500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-16500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-16500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>