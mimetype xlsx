--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1733,51 +1733,51 @@
       </c>
       <c r="E35">
         <v>14778000.0</v>
       </c>
       <c r="F35">
         <v>18042000.0</v>
       </c>
       <c r="G35">
         <v>15200000.0</v>
       </c>
       <c r="H35">
         <v>118249000.0</v>
       </c>
       <c r="I35">
         <v>116502000.0</v>
       </c>
       <c r="J35">
         <v>41002000.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>120567000.0</v>
+        <v>9188000.0</v>
       </c>
       <c r="C36">
         <v>4261000.0</v>
       </c>
       <c r="D36">
         <v>684000.0</v>
       </c>
       <c r="E36">
         <v>1080000.0</v>
       </c>
       <c r="F36">
         <v>602000.0</v>
       </c>
       <c r="G36">
         <v>602000.0</v>
       </c>
       <c r="H36">
         <v>677000.0</v>
       </c>
       <c r="I36">
         <v>429000.0</v>
       </c>
       <c r="J36">
         <v>105000.0</v>
       </c>
@@ -1817,51 +1817,51 @@
       </c>
       <c r="I38">
         <v>429000.0</v>
       </c>
       <c r="J38">
         <v>105000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>10479000.0</v>
       </c>
       <c r="C39">
         <v>10055000.0</v>
       </c>
       <c r="D39">
         <v>8356000.0</v>
       </c>
       <c r="E39">
         <v>6257000.0</v>
       </c>
       <c r="F39">
-        <v>8456000.0</v>
+        <v>16911999.0</v>
       </c>
       <c r="G39">
         <v>4444000.0</v>
       </c>
       <c r="H39">
         <v>1878000.0</v>
       </c>
       <c r="I39">
         <v>783000.0</v>
       </c>
       <c r="J39">
         <v>328000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>26874000.0</v>
       </c>
       <c r="C40">
         <v>18869000.0</v>
       </c>
       <c r="D40">
@@ -2144,51 +2144,51 @@
       <c r="E51">
         <v>16124000.0</v>
       </c>
       <c r="F51">
         <v>16448000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>5592000.0</v>
       </c>
       <c r="C52">
         <v>5637000.0</v>
       </c>
       <c r="D52">
         <v>3149000.0</v>
       </c>
       <c r="E52">
-        <v>2655000.0</v>
+        <v>5310000.0</v>
       </c>
       <c r="F52">
         <v>1231000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52">
         <v>93000.0</v>
       </c>
       <c r="J52">
         <v>51000.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
         <v>342414000.0</v>
       </c>
       <c r="C53">
         <v>275541000.0</v>
       </c>
       <c r="D53">
         <v>39124000.0</v>
@@ -4877,51 +4877,51 @@
       <c r="X35">
         <v>13758000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35">
         <v>118249000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35">
         <v>114201000.0</v>
       </c>
       <c r="AD35"/>
       <c r="AE35">
         <v>116502000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>76597000.0</v>
+        <v>9858000.0</v>
       </c>
       <c r="C36">
         <v>9188000.0</v>
       </c>
       <c r="D36">
         <v>9380000.0</v>
       </c>
       <c r="E36">
         <v>9390000.0</v>
       </c>
       <c r="F36">
         <v>7043000.0</v>
       </c>
       <c r="G36">
         <v>4261000.0</v>
       </c>
       <c r="H36">
         <v>2864000.0</v>
       </c>
       <c r="I36">
         <v>2320000.0</v>
       </c>
       <c r="J36">
         <v>771000.0</v>
       </c>
@@ -5125,69 +5125,69 @@
       <c r="H39">
         <v>8865000.0</v>
       </c>
       <c r="I39">
         <v>10687000.0</v>
       </c>
       <c r="J39">
         <v>9678000.0</v>
       </c>
       <c r="K39">
         <v>8356000.0</v>
       </c>
       <c r="L39">
         <v>8579000.0</v>
       </c>
       <c r="M39">
         <v>7433000.0</v>
       </c>
       <c r="N39">
         <v>6586000.0</v>
       </c>
       <c r="O39">
         <v>6257000.0</v>
       </c>
       <c r="P39">
-        <v>4763000.0</v>
+        <v>9526000.0</v>
       </c>
       <c r="Q39">
-        <v>5435000.0</v>
+        <v>10870000.0</v>
       </c>
       <c r="R39">
-        <v>6894000.0</v>
+        <v>13788000.0</v>
       </c>
       <c r="S39">
-        <v>8456000.0</v>
+        <v>16911999.0</v>
       </c>
       <c r="T39">
         <v>3267000.0</v>
       </c>
       <c r="U39">
         <v>3791000.0</v>
       </c>
       <c r="V39">
-        <v>3671000.0</v>
+        <v>7341999.0</v>
       </c>
       <c r="W39">
         <v>4444000.0</v>
       </c>
       <c r="X39">
         <v>2885000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
         <v>1878000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>1415000.0</v>
       </c>
       <c r="AD39">
         <v>1415000.0</v>
       </c>
       <c r="AE39">
         <v>783000.0</v>
       </c>
       <c r="AF39">
         <v>1183000.0</v>
       </c>
@@ -6050,51 +6050,51 @@
       <c r="G52">
         <v>5637000.0</v>
       </c>
       <c r="H52">
         <v>5091000.0</v>
       </c>
       <c r="I52">
         <v>3196000.0</v>
       </c>
       <c r="J52">
         <v>3173000.0</v>
       </c>
       <c r="K52">
         <v>3149000.0</v>
       </c>
       <c r="L52">
         <v>3126000.0</v>
       </c>
       <c r="M52">
         <v>3103000.0</v>
       </c>
       <c r="N52">
         <v>2678000.0</v>
       </c>
       <c r="O52">
-        <v>2655000.0</v>
+        <v>5310000.0</v>
       </c>
       <c r="P52">
         <v>2633000.0</v>
       </c>
       <c r="Q52">
         <v>2596000.0</v>
       </c>
       <c r="R52">
         <v>2037000.0</v>
       </c>
       <c r="S52">
         <v>1231000.0</v>
       </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52">
         <v>181000.0</v>
       </c>
@@ -6881,51 +6881,51 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>96</v>
       </c>
       <c r="B2">
         <v>7625000.0</v>
       </c>
       <c r="C2">
-        <v>6705000.0</v>
+        <v>141299000.0</v>
       </c>
       <c r="D2">
         <v>97096000.0</v>
       </c>
       <c r="E2">
         <v>3880000.0</v>
       </c>
       <c r="F2">
         <v>3020000.0</v>
       </c>
       <c r="G2">
         <v>53038000.0</v>
       </c>
       <c r="H2">
         <v>38718000.0</v>
       </c>
       <c r="I2">
         <v>18362000.0</v>
       </c>
       <c r="J2">
         <v>13573000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
@@ -6956,89 +6956,89 @@
         <v>697000.0</v>
       </c>
       <c r="J3">
         <v>626000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-159547000.0</v>
+        <v>-140109000.0</v>
       </c>
       <c r="C5">
-        <v>-187841000.0</v>
+        <v>-160868000.0</v>
       </c>
       <c r="D5">
-        <v>-112867000.0</v>
+        <v>-100837000.0</v>
       </c>
       <c r="E5">
         <v>-110032000.0</v>
       </c>
       <c r="F5">
         <v>-71333000.0</v>
       </c>
       <c r="G5">
         <v>-56664000.0</v>
       </c>
       <c r="H5">
         <v>-45627000.0</v>
       </c>
       <c r="I5">
         <v>-10399000.0</v>
       </c>
       <c r="J5">
         <v>-11272000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-151922000.0</v>
+        <v>-132484000.0</v>
       </c>
       <c r="C6">
-        <v>-181136000.0</v>
+        <v>-154163000.0</v>
       </c>
       <c r="D6">
-        <v>-108663000.0</v>
+        <v>-96633000.0</v>
       </c>
       <c r="E6">
         <v>-106152000.0</v>
       </c>
       <c r="F6">
         <v>-68313000.0</v>
       </c>
       <c r="G6">
         <v>-55221000.0</v>
       </c>
       <c r="H6">
         <v>-44623000.0</v>
       </c>
       <c r="I6">
         <v>-9702000.0</v>
       </c>
       <c r="J6">
         <v>-10646000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
@@ -7051,51 +7051,51 @@
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9">
         <v>77584000.0</v>
       </c>
       <c r="C9">
-        <v>37000.0</v>
+        <v>-141262000.0</v>
       </c>
       <c r="D9">
         <v>-76373000.0</v>
       </c>
       <c r="E9">
         <v>3129000.0</v>
       </c>
       <c r="F9">
         <v>18038000.0</v>
       </c>
       <c r="G9">
         <v>-39426000.0</v>
       </c>
       <c r="H9">
         <v>-31732000.0</v>
       </c>
       <c r="I9">
         <v>-4232000.0</v>
       </c>
       <c r="J9">
         <v>-7783000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
@@ -7589,51 +7589,51 @@
         <v>3489000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30">
         <v>237131000.0</v>
       </c>
       <c r="C30">
-        <v>187878000.0</v>
+        <v>46579000.0</v>
       </c>
       <c r="D30">
         <v>36494000.0</v>
       </c>
       <c r="E30">
         <v>113161000.0</v>
       </c>
       <c r="F30">
         <v>89371000.0</v>
       </c>
       <c r="G30">
         <v>17238000.0</v>
       </c>
       <c r="H30">
         <v>19032000.0</v>
       </c>
       <c r="I30">
         <v>24529000.0</v>
       </c>
       <c r="J30">
         <v>17062000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
@@ -7829,56 +7829,58 @@
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>96</v>
       </c>
       <c r="B2">
         <v>2055000.0</v>
       </c>
       <c r="C2">
         <v>1980000.0</v>
       </c>
       <c r="D2">
         <v>47238000.0</v>
       </c>
       <c r="E2">
         <v>47951000.0</v>
       </c>
-      <c r="F2"/>
+      <c r="F2">
+        <v>40699000.0</v>
+      </c>
       <c r="G2">
         <v>1784000.0</v>
       </c>
       <c r="H2">
-        <v>1703000.0</v>
+        <v>38484000.0</v>
       </c>
       <c r="I2">
         <v>31860000.0</v>
       </c>
       <c r="J2">
         <v>27870000.0</v>
       </c>
       <c r="K2">
         <v>26028000.0</v>
       </c>
       <c r="L2">
         <v>25066000.0</v>
       </c>
       <c r="M2">
         <v>23584000.0</v>
       </c>
       <c r="N2">
         <v>22412000.0</v>
       </c>
       <c r="O2">
         <v>21500000.0</v>
       </c>
       <c r="P2">
         <v>18940000.0</v>
       </c>
@@ -7923,63 +7925,63 @@
       </c>
       <c r="AD2">
         <v>8492500.0</v>
       </c>
       <c r="AE2">
         <v>5077000.0</v>
       </c>
       <c r="AF2">
         <v>5077000.0</v>
       </c>
       <c r="AG2">
         <v>4104000.0</v>
       </c>
       <c r="AH2">
         <v>4104000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>97</v>
       </c>
       <c r="B3">
         <v>2055000.0</v>
       </c>
       <c r="C3">
-        <v>-4181000.0</v>
+        <v>1980000.0</v>
       </c>
       <c r="D3">
         <v>1261000.0</v>
       </c>
       <c r="E3">
         <v>1166000.0</v>
       </c>
       <c r="F3">
         <v>1754000.0</v>
       </c>
       <c r="G3">
-        <v>-4921000.0</v>
+        <v>1784000.0</v>
       </c>
       <c r="H3">
         <v>1703000.0</v>
       </c>
       <c r="I3">
         <v>1194000.0</v>
       </c>
       <c r="J3">
         <v>1173000.0</v>
       </c>
       <c r="K3">
         <v>1102000.0</v>
       </c>
       <c r="L3">
         <v>994000.0</v>
       </c>
       <c r="M3">
         <v>1079000.0</v>
       </c>
       <c r="N3">
         <v>1029000.0</v>
       </c>
       <c r="O3">
         <v>1014000.0</v>
       </c>
@@ -8062,212 +8064,212 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-73620000.0</v>
+        <v>-68760000.0</v>
       </c>
       <c r="C5">
         <v>10406000.0</v>
       </c>
       <c r="D5">
         <v>-56876000.0</v>
       </c>
       <c r="E5">
-        <v>-59456000.0</v>
+        <v>-54658000.0</v>
       </c>
       <c r="F5">
-        <v>-53621000.0</v>
+        <v>-47972000.0</v>
       </c>
       <c r="G5">
-        <v>-56117000.0</v>
+        <v>-49671000.0</v>
       </c>
       <c r="H5">
-        <v>-51132000.0</v>
+        <v>-43843000.0</v>
       </c>
       <c r="I5">
-        <v>-42456000.0</v>
+        <v>-34953000.0</v>
       </c>
       <c r="J5">
-        <v>-38136000.0</v>
+        <v>-32401000.0</v>
       </c>
       <c r="K5">
-        <v>-36652000.0</v>
+        <v>-32283000.0</v>
       </c>
       <c r="L5">
-        <v>-13974000.0</v>
+        <v>-10256000.0</v>
       </c>
       <c r="M5">
-        <v>-32136000.0</v>
+        <v>-29616000.0</v>
       </c>
       <c r="N5">
-        <v>-30106000.0</v>
+        <v>-28682000.0</v>
       </c>
       <c r="O5">
-        <v>-28720000.0</v>
+        <v>-27379000.0</v>
       </c>
       <c r="P5">
-        <v>-26495000.0</v>
+        <v>-25691000.0</v>
       </c>
       <c r="Q5">
-        <v>-28426000.0</v>
+        <v>-28086000.0</v>
       </c>
       <c r="R5">
-        <v>-26392000.0</v>
+        <v>-26338000.0</v>
       </c>
       <c r="S5">
-        <v>-24764000.0</v>
+        <v>-24771000.0</v>
       </c>
       <c r="T5">
-        <v>-22661000.0</v>
+        <v>-22239000.0</v>
       </c>
       <c r="U5">
-        <v>-7596000.0</v>
+        <v>-7589000.0</v>
       </c>
       <c r="V5">
         <v>-16312000.0</v>
       </c>
       <c r="W5">
         <v>-20422000.0</v>
       </c>
       <c r="X5">
         <v>-7816000.0</v>
       </c>
       <c r="Y5">
         <v>-15149000.0</v>
       </c>
       <c r="Z5">
         <v>-13277000.0</v>
       </c>
       <c r="AA5">
         <v>-16288000.0</v>
       </c>
       <c r="AB5">
         <v>-11886000.0</v>
       </c>
       <c r="AC5">
         <v>-8726500.0</v>
       </c>
       <c r="AD5">
         <v>-8726500.0</v>
       </c>
       <c r="AE5">
         <v>-2531000.0</v>
       </c>
       <c r="AF5">
         <v>-2531000.0</v>
       </c>
       <c r="AG5">
         <v>-2668500.0</v>
       </c>
       <c r="AH5">
         <v>-2668500.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-71565000.0</v>
+        <v>-66705000.0</v>
       </c>
       <c r="C6">
-        <v>6225000.0</v>
+        <v>12386000.0</v>
       </c>
       <c r="D6">
         <v>-55615000.0</v>
       </c>
       <c r="E6">
-        <v>-58290000.0</v>
+        <v>-53492000.0</v>
       </c>
       <c r="F6">
-        <v>-51867000.0</v>
+        <v>-46218000.0</v>
       </c>
       <c r="G6">
-        <v>-61038000.0</v>
+        <v>-47887000.0</v>
       </c>
       <c r="H6">
-        <v>-49429000.0</v>
+        <v>-42140000.0</v>
       </c>
       <c r="I6">
-        <v>-41262000.0</v>
+        <v>-33759000.0</v>
       </c>
       <c r="J6">
-        <v>-36963000.0</v>
+        <v>-31228000.0</v>
       </c>
       <c r="K6">
-        <v>-35550000.0</v>
+        <v>-31181000.0</v>
       </c>
       <c r="L6">
-        <v>-12980000.0</v>
+        <v>-9262000.0</v>
       </c>
       <c r="M6">
-        <v>-31057000.0</v>
+        <v>-28537000.0</v>
       </c>
       <c r="N6">
-        <v>-29077000.0</v>
+        <v>-27653000.0</v>
       </c>
       <c r="O6">
-        <v>-27706000.0</v>
+        <v>-26365000.0</v>
       </c>
       <c r="P6">
-        <v>-25978000.0</v>
+        <v>-25174000.0</v>
       </c>
       <c r="Q6">
-        <v>-27960000.0</v>
+        <v>-27620000.0</v>
       </c>
       <c r="R6">
-        <v>-25986000.0</v>
+        <v>-25932000.0</v>
       </c>
       <c r="S6">
-        <v>-24374000.0</v>
+        <v>-24381000.0</v>
       </c>
       <c r="T6">
-        <v>-22281000.0</v>
+        <v>-21859000.0</v>
       </c>
       <c r="U6">
-        <v>-7226000.0</v>
+        <v>-7219000.0</v>
       </c>
       <c r="V6">
         <v>-15929000.0</v>
       </c>
       <c r="W6">
         <v>-20051000.0</v>
       </c>
       <c r="X6">
         <v>-7447000.0</v>
       </c>
       <c r="Y6">
         <v>-14790000.0</v>
       </c>
       <c r="Z6">
         <v>-12933000.0</v>
       </c>
       <c r="AA6">
         <v>-15970000.0</v>
       </c>
       <c r="AB6">
         <v>-11606000.0</v>
       </c>
       <c r="AC6">
         <v>-8523500.0</v>
       </c>
@@ -8358,57 +8360,57 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9">
         <v>992000.0</v>
       </c>
       <c r="C9">
         <v>83110000.0</v>
       </c>
       <c r="D9">
         <v>-47148000.0</v>
       </c>
       <c r="E9">
         <v>-47936000.0</v>
       </c>
       <c r="F9">
-        <v>14000.0</v>
+        <v>-40685000.0</v>
       </c>
       <c r="G9">
         <v>-1783000.0</v>
       </c>
       <c r="H9">
-        <v>3000.0</v>
+        <v>-38481000.0</v>
       </c>
       <c r="I9">
         <v>-31855000.0</v>
       </c>
       <c r="J9">
         <v>-27842000.0</v>
       </c>
       <c r="K9">
         <v>-26047000.0</v>
       </c>
       <c r="L9">
         <v>-4862000.0</v>
       </c>
       <c r="M9">
         <v>-23345000.0</v>
       </c>
       <c r="N9">
         <v>-22114000.0</v>
       </c>
       <c r="O9">
         <v>-20253000.0</v>
       </c>
       <c r="P9">
         <v>-18440000.0</v>
       </c>
@@ -9940,57 +9942,57 @@
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30">
         <v>74612000.0</v>
       </c>
       <c r="C30">
         <v>68395000.0</v>
       </c>
       <c r="D30">
         <v>14037000.0</v>
       </c>
       <c r="E30">
         <v>11520000.0</v>
       </c>
       <c r="F30">
-        <v>53635000.0</v>
+        <v>12936000.0</v>
       </c>
       <c r="G30">
         <v>54334000.0</v>
       </c>
       <c r="H30">
-        <v>51135000.0</v>
+        <v>12651000.0</v>
       </c>
       <c r="I30">
         <v>10601000.0</v>
       </c>
       <c r="J30">
         <v>10294000.0</v>
       </c>
       <c r="K30">
         <v>10605000.0</v>
       </c>
       <c r="L30">
         <v>9112000.0</v>
       </c>
       <c r="M30">
         <v>8791000.0</v>
       </c>
       <c r="N30">
         <v>7992000.0</v>
       </c>
       <c r="O30">
         <v>8467000.0</v>
       </c>
       <c r="P30">
         <v>8055000.0</v>
       </c>
@@ -11721,51 +11723,51 @@
       <c r="L7">
         <v>3098000.0</v>
       </c>
       <c r="M7">
         <v>1359000.0</v>
       </c>
       <c r="N7">
         <v>-4491000.0</v>
       </c>
       <c r="O7">
         <v>-358000.0</v>
       </c>
       <c r="P7">
         <v>-977000.0</v>
       </c>
       <c r="Q7">
         <v>2537000.0</v>
       </c>
       <c r="R7">
         <v>-2538000.0</v>
       </c>
       <c r="S7">
         <v>-3109000.0</v>
       </c>
       <c r="T7">
-        <v>2184000.0</v>
+        <v>1804000.0</v>
       </c>
       <c r="U7">
         <v>-13189000.0</v>
       </c>
       <c r="V7">
         <v>-1792000.0</v>
       </c>
       <c r="W7">
         <v>908000.0</v>
       </c>
       <c r="X7">
         <v>-2759000.0</v>
       </c>
       <c r="Y7">
         <v>7590000.0</v>
       </c>
       <c r="Z7">
         <v>-2150000.0</v>
       </c>
       <c r="AA7">
         <v>3441000.0</v>
       </c>
       <c r="AB7">
         <v>-646000.0</v>
       </c>
@@ -12235,51 +12237,51 @@
       <c r="L14">
         <v>1396000.0</v>
       </c>
       <c r="M14">
         <v>1428000.0</v>
       </c>
       <c r="N14">
         <v>1412000.0</v>
       </c>
       <c r="O14">
         <v>1388000.0</v>
       </c>
       <c r="P14">
         <v>879000.0</v>
       </c>
       <c r="Q14">
         <v>831000.0</v>
       </c>
       <c r="R14">
         <v>782000.0</v>
       </c>
       <c r="S14">
         <v>1887000.0</v>
       </c>
       <c r="T14">
-        <v>382000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="U14">
         <v>742000.0</v>
       </c>
       <c r="V14">
         <v>381000.0</v>
       </c>
       <c r="W14">
         <v>371000.0</v>
       </c>
       <c r="X14">
         <v>369000.0</v>
       </c>
       <c r="Y14">
         <v>359000.0</v>
       </c>
       <c r="Z14">
         <v>344000.0</v>
       </c>
       <c r="AA14">
         <v>318000.0</v>
       </c>
       <c r="AB14">
         <v>280000.0</v>
       </c>
@@ -13039,51 +13041,51 @@
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-642000.0</v>
       </c>
       <c r="W24">
         <v>-1000000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>3331000.0</v>
+        <v>-1122000.0</v>
       </c>
       <c r="C25">
         <v>-1134000.0</v>
       </c>
       <c r="D25">
         <v>-1143000.0</v>
       </c>
       <c r="E25">
         <v>-1154000.0</v>
       </c>
       <c r="F25">
         <v>-1355000.0</v>
       </c>
       <c r="G25">
         <v>-1836000.0</v>
       </c>
       <c r="H25">
         <v>-2204000.0</v>
       </c>
       <c r="I25">
         <v>-2299000.0</v>
       </c>
       <c r="J25">
         <v>-735000.0</v>
       </c>
@@ -13093,51 +13095,51 @@
       <c r="L25">
         <v>29000.0</v>
       </c>
       <c r="M25">
         <v>-205000.0</v>
       </c>
       <c r="N25">
         <v>-366000.0</v>
       </c>
       <c r="O25">
         <v>-211000.0</v>
       </c>
       <c r="P25">
         <v>252000.0</v>
       </c>
       <c r="Q25">
         <v>492000.0</v>
       </c>
       <c r="R25">
         <v>611000.0</v>
       </c>
       <c r="S25">
         <v>738000.0</v>
       </c>
       <c r="T25">
-        <v>3952000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="U25">
         <v>15000.0</v>
       </c>
       <c r="V25">
         <v>2444999.0</v>
       </c>
       <c r="W25">
         <v>52000.0</v>
       </c>
       <c r="X25">
         <v>-4295000.0</v>
       </c>
       <c r="Y25">
         <v>-2000.0</v>
       </c>
       <c r="Z25">
         <v>13000.0</v>
       </c>
       <c r="AA25">
         <v>2655000.0</v>
       </c>
       <c r="AB25">
         <v>5130000.0</v>
       </c>