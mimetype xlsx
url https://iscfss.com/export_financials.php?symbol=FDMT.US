--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1814,54 +1817,54 @@
       </c>
       <c r="H38">
         <v>677000.0</v>
       </c>
       <c r="I38">
         <v>429000.0</v>
       </c>
       <c r="J38">
         <v>105000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>10479000.0</v>
       </c>
       <c r="C39">
         <v>10055000.0</v>
       </c>
       <c r="D39">
         <v>8356000.0</v>
       </c>
       <c r="E39">
-        <v>6257000.0</v>
+        <v>6957000.0</v>
       </c>
       <c r="F39">
-        <v>16911999.0</v>
+        <v>8456000.0</v>
       </c>
       <c r="G39">
         <v>4444000.0</v>
       </c>
       <c r="H39">
         <v>1878000.0</v>
       </c>
       <c r="I39">
         <v>783000.0</v>
       </c>
       <c r="J39">
         <v>328000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>26874000.0</v>
       </c>
       <c r="C40">
         <v>18869000.0</v>
       </c>
       <c r="D40">
@@ -2144,51 +2147,51 @@
       <c r="E51">
         <v>16124000.0</v>
       </c>
       <c r="F51">
         <v>16448000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>5592000.0</v>
       </c>
       <c r="C52">
         <v>5637000.0</v>
       </c>
       <c r="D52">
         <v>3149000.0</v>
       </c>
       <c r="E52">
-        <v>5310000.0</v>
+        <v>2655000.0</v>
       </c>
       <c r="F52">
         <v>1231000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52">
         <v>93000.0</v>
       </c>
       <c r="J52">
         <v>51000.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
         <v>342414000.0</v>
       </c>
       <c r="C53">
         <v>275541000.0</v>
       </c>
       <c r="D53">
         <v>39124000.0</v>
@@ -2421,4428 +2424,4566 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>12522000.0</v>
+      </c>
+      <c r="C2">
         <v>14692000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11159000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6863000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4151000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4386000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2924000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3431000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4217000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3515000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4713000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2408000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3322000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1480000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3316000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2681000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4764000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3713000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1962000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1284000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1787000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1292000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>1744000.0</v>
       </c>
-      <c r="AB2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC2"/>
       <c r="AD2">
         <v>1115000.0</v>
       </c>
       <c r="AE2">
-        <v>954000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="AF2">
         <v>954000.0</v>
       </c>
-      <c r="AG2"/>
+      <c r="AG2">
+        <v>954000.0</v>
+      </c>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-446000.0</v>
+      </c>
+      <c r="C5">
         <v>-180000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>727000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>671000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>337000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>332000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>229000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1079000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-293000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-109000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>16000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>534000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>345000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-270000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1196000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1851000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1827000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1421000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-423000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-195000.0</v>
       </c>
-      <c r="U5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-175448000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-72970000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-102980000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-42304000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-102980000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-102980000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-19590000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>19630000.0</v>
+      </c>
+      <c r="C7">
         <v>20535000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21413000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>22263000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23077000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23853000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24606000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24834000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13656000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14171000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14671000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15157000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15630000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15683000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16124000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16552000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16998000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16819000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16448000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
+        <v>6000.0</v>
+      </c>
+      <c r="C8">
         <v>5000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
       <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>697583000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>562045000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>547020000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>540403000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>535761000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>530808000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>526523000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>406239000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>400317000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>394513000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>392063000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>70372000.0</v>
+      </c>
+      <c r="C10">
         <v>72488000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60241000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48555000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77159000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>133526000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>149336000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>187539000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>189061000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>275594000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>249108000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>275678000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>236311000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78569000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>52351000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>108298000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113484000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>75970000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>153001000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>90989000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>243743000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>259865000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>276726000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88755000.0</v>
       </c>
-      <c r="Y10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>49652000.0</v>
       </c>
       <c r="AB10">
+        <v>49652000.0</v>
+      </c>
+      <c r="AC10">
         <v>-72869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72869000.0</v>
       </c>
       <c r="AD10">
         <v>72869000.0</v>
       </c>
       <c r="AE10">
-        <v>91761000.0</v>
+        <v>72869000.0</v>
       </c>
       <c r="AF10">
         <v>91761000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AG10">
+        <v>91761000.0</v>
+      </c>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>361334000.0</v>
+      </c>
+      <c r="C12">
         <v>390892000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>402655000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>305063000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>293225000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>321437000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>424877000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>501892000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>541946000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>525911000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>288232000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>319664000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>310343000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>200454000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>213554000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>227715000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>241088000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>236153000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>247777000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>161675000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>243743000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>259865000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>276726000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88755000.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>49652000.0</v>
       </c>
       <c r="AB12">
-        <v>72869000.0</v>
+        <v>49652000.0</v>
       </c>
       <c r="AC12">
         <v>72869000.0</v>
       </c>
       <c r="AD12">
         <v>72869000.0</v>
       </c>
       <c r="AE12">
-        <v>91761000.0</v>
+        <v>72869000.0</v>
       </c>
       <c r="AF12">
         <v>91761000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AG12">
+        <v>91761000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>6000.0</v>
+      </c>
+      <c r="C13">
         <v>5000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="O13">
         <v>3000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
+        <v>3000.0</v>
+      </c>
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>1000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
       <c r="AF13">
         <v>1000.0</v>
       </c>
-      <c r="AG13"/>
+      <c r="AG13">
+        <v>1000.0</v>
+      </c>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>70272018.0</v>
+      </c>
+      <c r="C14">
         <v>68064586.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>57930180.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>56126330.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55927091.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55744047.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53943741.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55554476.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55282754.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49271984.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39130067.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42256629.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38335219.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32723529.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32487014.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32385791.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32324392.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32232378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27022380.0</v>
       </c>
       <c r="T14">
         <v>27022380.0</v>
       </c>
       <c r="U14">
+        <v>27022380.0</v>
+      </c>
+      <c r="V14">
         <v>26739149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26690167.0</v>
       </c>
       <c r="W14">
         <v>26690167.0</v>
       </c>
       <c r="X14">
+        <v>26690167.0</v>
+      </c>
+      <c r="Y14">
         <v>21595630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14835343.0</v>
       </c>
       <c r="Z14">
         <v>14835343.0</v>
       </c>
       <c r="AA14">
         <v>14835343.0</v>
       </c>
       <c r="AB14">
         <v>14835343.0</v>
       </c>
       <c r="AC14">
-        <v>5132714.0</v>
+        <v>14835343.0</v>
       </c>
       <c r="AD14">
         <v>5132714.0</v>
       </c>
       <c r="AE14">
-        <v>5077403.0</v>
+        <v>5132714.0</v>
       </c>
       <c r="AF14">
         <v>5077403.0</v>
       </c>
       <c r="AG14">
-        <v>5021003.0</v>
+        <v>5077403.0</v>
       </c>
       <c r="AH14">
         <v>5021003.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>5021003.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="O15">
         <v>3000.0</v>
       </c>
       <c r="P15">
         <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
+        <v>3000.0</v>
+      </c>
+      <c r="Y15">
         <v>2000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>1000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>360000.0</v>
       </c>
       <c r="C16">
         <v>360000.0</v>
       </c>
       <c r="D16">
         <v>360000.0</v>
       </c>
       <c r="E16">
+        <v>360000.0</v>
+      </c>
+      <c r="F16">
         <v>1066000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>866000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>257000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1318000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1322000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>273000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>130000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>576000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>778000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>884000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2207000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2256000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2109000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2599000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1728000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3016000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7087000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6586000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5619000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>5864000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>4246000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>4907000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>212000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>219000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>212000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>213000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>222000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214000.0</v>
       </c>
       <c r="T18">
         <v>214000.0</v>
       </c>
       <c r="U18">
+        <v>214000.0</v>
+      </c>
+      <c r="V18">
         <v>207000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>214000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>122000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-700000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>492615000.0</v>
+      </c>
+      <c r="C23">
         <v>512905000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>566711000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>423982000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>473637000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>515729000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>560384000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>604028000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>620117000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>629884000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>339891000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>361613000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>352503000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>244021000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>261846000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>280164000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>302936000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>324926000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>353487000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>240618000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>254934000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>270114000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>288331000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>98192000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>30010000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58234000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>60676000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>80500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>69279000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>96969000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>83447000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>19587000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>69295000.0</v>
+      </c>
+      <c r="C26">
         <v>66739000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>111379000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>67165000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>123806000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>137004000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>80583000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>48779000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>35715000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>62942000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>1405000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4908000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11122000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20532000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>48362000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>67652000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>65494000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-31155000.0</v>
+      </c>
+      <c r="C28">
         <v>-51953000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-38828000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26292000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54082000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-109673000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-124730000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-162705000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-175405000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-261423000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-234437000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-260521000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-220681000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-62886000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-36227000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-91746000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-96486000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-59151000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-136553000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-90989000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-243743000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-259865000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-276726000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-88755000.0</v>
       </c>
-      <c r="Y28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z28"/>
       <c r="AA28">
         <v>-49652000.0</v>
       </c>
       <c r="AB28">
+        <v>-49652000.0</v>
+      </c>
+      <c r="AC28">
         <v>72869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72869000.0</v>
       </c>
       <c r="AD28">
         <v>-72869000.0</v>
       </c>
       <c r="AE28">
-        <v>-91761000.0</v>
+        <v>-72869000.0</v>
       </c>
       <c r="AF28">
         <v>-91761000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AG28">
+        <v>-91761000.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>427246000.0</v>
+      </c>
+      <c r="C29">
         <v>451836000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>505664000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>368983000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>420890000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>469723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>510606000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>552948000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>588340000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>600561000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>307829000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>329934000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-372788000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>218606000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>231337000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>251444000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>272517000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>296056000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>319107000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>224134000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>240646000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>242431000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>256387000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>70156000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>4611000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
+        <v>0.0</v>
+      </c>
+      <c r="T30">
         <v>47000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>791000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1218000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>965000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1486000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>896000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>978000.0</v>
       </c>
-      <c r="AB30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>1161000.0</v>
       </c>
       <c r="AE30">
-        <v>1124000.0</v>
+        <v>1161000.0</v>
       </c>
       <c r="AF30">
         <v>1124000.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>1124000.0</v>
+      </c>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>325144000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>218606000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>231337000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>251444000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>272517000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>296056000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>319107000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>224134000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>240646000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>242431000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>256387000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
+      <c r="Z31"/>
       <c r="AA31">
         <v>-72970000.0</v>
       </c>
       <c r="AB31">
-        <v>-42304000.0</v>
+        <v>-72970000.0</v>
       </c>
       <c r="AC31">
         <v>-42304000.0</v>
       </c>
       <c r="AD31">
         <v>-42304000.0</v>
       </c>
-      <c r="AE31"/>
+      <c r="AE31">
+        <v>-42304000.0</v>
+      </c>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>335284000.0</v>
+      </c>
+      <c r="C32">
         <v>361960000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>369149000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>275270000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>268610000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>305667000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>405783000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>481292000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>533230000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>519186000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>277637000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>310080000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>304027000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195762000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>204780000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>218914000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>232192000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>230956000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>239942000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>154360000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>238882000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>250585000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>265912000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>78258000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>109658000.0</v>
+      </c>
+      <c r="C33">
         <v>107541000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>153577000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>111605000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>170350000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>183163000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>125452000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>93271000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>67484000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>94295000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>43303000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>33370000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>34727000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>36981000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>41335000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>47686000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>56413000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>81879000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>97207000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>74885000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6182000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5613000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5675000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5656000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-49652000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5726000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>-72869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5055000.0</v>
       </c>
       <c r="AD33">
         <v>5055000.0</v>
       </c>
       <c r="AE33">
-        <v>2901000.0</v>
+        <v>5055000.0</v>
       </c>
       <c r="AF33">
         <v>2901000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AG33">
+        <v>2901000.0</v>
+      </c>
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>101000.0</v>
+      </c>
+      <c r="C34">
         <v>121000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>138000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>144000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>161000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>177000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>193000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>196000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>214000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>231000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>248000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>20000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>13398000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>13918000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14566000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>14943000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>15866000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>16558000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>17828000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4897000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4211000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>13553000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1852000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1910000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>1565000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>37283000.0</v>
+      </c>
+      <c r="C35">
         <v>17665000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17062000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17892000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18070000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19107000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20629000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21615000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12374000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12920000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13111000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13516000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13610000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14137000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14778000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>15156000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16088000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>16779000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18042000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5111000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4418000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13767000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>15200000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13758000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35">
+        <v>-30010000.0</v>
+      </c>
+      <c r="AB35">
         <v>118249000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>114201000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>116502000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>11436000.0</v>
+      </c>
+      <c r="C36">
         <v>9858000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9188000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9380000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9390000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7043000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4261000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2864000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2320000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>771000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>684000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>682000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1080000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1260000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1080000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1053000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>963000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="T36">
         <v>602000.0</v>
       </c>
       <c r="U36">
         <v>602000.0</v>
       </c>
       <c r="V36">
         <v>602000.0</v>
       </c>
       <c r="W36">
         <v>602000.0</v>
       </c>
       <c r="X36">
+        <v>602000.0</v>
+      </c>
+      <c r="Y36">
         <v>675000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-49652000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>677000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-72869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="AD36">
         <v>1029000.0</v>
       </c>
       <c r="AE36">
-        <v>429000.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="AF36">
         <v>429000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AG36">
+        <v>429000.0</v>
+      </c>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-23850000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1080000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1080000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1053000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>963000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602000.0</v>
       </c>
       <c r="T38">
         <v>602000.0</v>
       </c>
       <c r="U38">
         <v>602000.0</v>
       </c>
       <c r="V38">
         <v>602000.0</v>
       </c>
       <c r="W38">
         <v>602000.0</v>
       </c>
-      <c r="X38"/>
+      <c r="X38">
+        <v>602000.0</v>
+      </c>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>677000.0</v>
       </c>
-      <c r="AB38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC38"/>
       <c r="AD38">
         <v>1029000.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>1029000.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>17012000.0</v>
+      </c>
+      <c r="C39">
         <v>14472000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10479000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7314000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10062000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11129000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10055000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8865000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10687000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9678000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8356000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8579000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7433000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6586000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
-        <v>9526000.0</v>
+        <v>6957000.0</v>
       </c>
       <c r="Q39">
-        <v>10870000.0</v>
+        <v>4763000.0</v>
       </c>
       <c r="R39">
-        <v>13788000.0</v>
+        <v>5435000.0</v>
       </c>
       <c r="S39">
-        <v>16911999.0</v>
+        <v>6894000.0</v>
       </c>
       <c r="T39">
+        <v>8456000.0</v>
+      </c>
+      <c r="U39">
         <v>3267000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3791000.0</v>
       </c>
-      <c r="V39">
-[...1 lines deleted...]
-      </c>
       <c r="W39">
+        <v>3671000.0</v>
+      </c>
+      <c r="X39">
         <v>4444000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2885000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
+        <v>-49652000.0</v>
+      </c>
+      <c r="AB39">
         <v>1878000.0</v>
       </c>
-      <c r="AB39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC39"/>
       <c r="AD39">
         <v>1415000.0</v>
       </c>
       <c r="AE39">
+        <v>1415000.0</v>
+      </c>
+      <c r="AF39">
         <v>783000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1183000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>29417000.0</v>
+      </c>
+      <c r="C40">
         <v>22866000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26874000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>24189000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19190000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16203000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18869000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21415000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12776000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9013000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12014000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10194000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6577000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5414000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8870000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7244000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6163000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5264000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7744000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5932000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4892000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5545000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8371000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12986000.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>5347000.0</v>
       </c>
-      <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>3061000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>7488000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2100000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7100000.0</v>
       </c>
-      <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1083000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1309000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1237000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1686000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1997000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2825000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5111000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4418000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13767000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15200000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>15269000.0</v>
       </c>
-      <c r="AB41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41">
         <v>11221000.0</v>
       </c>
-      <c r="AE41"/>
+      <c r="AE41">
+        <v>11221000.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>1266099000.0</v>
+      </c>
+      <c r="C42">
         <v>1237075000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1221235000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1104008000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1099373000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1093553000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1086567000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1078388000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1071309000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1048393000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>723136000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>712440000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>697583000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>562045000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>547020000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>540403000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>535761000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>530808000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>526523000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>406239000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>400317000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>394513000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>392063000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9839000.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>6054000.0</v>
       </c>
-      <c r="AB42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC42"/>
       <c r="AD42">
         <v>3930000.0</v>
       </c>
       <c r="AE42">
-        <v>2438000.0</v>
+        <v>3930000.0</v>
       </c>
       <c r="AF42">
         <v>2438000.0</v>
       </c>
-      <c r="AG42"/>
+      <c r="AG42">
+        <v>2438000.0</v>
+      </c>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>52371000.0</v>
+      </c>
+      <c r="C45">
         <v>53493000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54289000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>55123000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>55956000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>56752000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>57193000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>57118000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>43749000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>43688000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>43597000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>43519000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>43483000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>43072000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>43075000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>42225000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>5580000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5011000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5073000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4981000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>5049000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>2472000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>28927000.0</v>
+      </c>
+      <c r="C46">
         <v>30944000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>33010000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>35060000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>37154000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>39116000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40608000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>41628000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>29449000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30582000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>31665000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>32688000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>33647000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>34316000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>35347000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>35511000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>34918000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>32642000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>28953000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8789000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5580000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5011000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5073000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4981000.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>5049000.0</v>
       </c>
-      <c r="AB46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC46"/>
       <c r="AD46">
         <v>4026000.0</v>
       </c>
       <c r="AE46">
-        <v>2472000.0</v>
+        <v>4026000.0</v>
       </c>
       <c r="AF46">
         <v>2472000.0</v>
       </c>
-      <c r="AG46"/>
+      <c r="AG46">
+        <v>2472000.0</v>
+      </c>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>21295000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>21614000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22262000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>22052000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21097000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18456000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>28953000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8789000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5580000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5011000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5073000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>5049000.0</v>
       </c>
-      <c r="AB47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC47"/>
       <c r="AD47">
         <v>4026000.0</v>
       </c>
-      <c r="AE47"/>
+      <c r="AE47">
+        <v>4026000.0</v>
+      </c>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-858000000.0</v>
+      </c>
+      <c r="C48">
         <v>-785064000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-716304000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-735701000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-678825000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-624167000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-576195000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-526524000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-482681000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-447728000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-415327000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-383044000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-372788000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-343172000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-314490000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-287111000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-261420000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-233334000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-206996000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-181913000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-159674000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-152085000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-135679000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-115132000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>-79025000.0</v>
       </c>
-      <c r="AB48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC48"/>
       <c r="AD48">
         <v>-46235000.0</v>
       </c>
       <c r="AE48">
-        <v>-30026000.0</v>
+        <v>-46235000.0</v>
       </c>
       <c r="AF48">
         <v>-30026000.0</v>
       </c>
-      <c r="AG48"/>
+      <c r="AG48">
+        <v>-30026000.0</v>
+      </c>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-372788000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-343172000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-314490000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-287111000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-261420000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-233334000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-206996000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-181913000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-159674000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-152085000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-135679000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>39217000.0</v>
+      </c>
+      <c r="C51">
         <v>20535000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>21413000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22263000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>23077000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>23853000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>24606000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>24834000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13656000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14171000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14671000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15157000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15630000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15683000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>16124000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16552000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16998000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16819000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16448000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>5374000.0</v>
+      </c>
+      <c r="C52">
         <v>5486000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5592000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5695000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5721000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5679000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5637000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5091000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3196000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3173000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3149000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3126000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3103000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2678000.0</v>
       </c>
-      <c r="O52">
-[...1 lines deleted...]
-      </c>
       <c r="P52">
+        <v>2655000.0</v>
+      </c>
+      <c r="Q52">
         <v>2633000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2596000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2037000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1231000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>181000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>93000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>290962000.0</v>
+      </c>
+      <c r="C53">
         <v>318404000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>342414000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>256508000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>216066000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>187911000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>275541000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>314353000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>352885000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>250317000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>39124000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>43986000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>74032000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>121885000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>161203000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>119417000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>127604000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>160183000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>94776000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>70686000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>99304000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>145738000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>47700000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>492615000.0</v>
+      </c>
+      <c r="C55">
         <v>512905000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>566711000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>423982000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>473637000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>515729000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>560384000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>604028000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>620117000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>629884000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>339891000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>361613000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>352503000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>244021000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>261846000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>280164000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>302936000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>324926000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>353487000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>240618000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>254934000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>270114000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>288331000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>98192000.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>58234000.0</v>
       </c>
-      <c r="AB55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC55"/>
       <c r="AD55">
         <v>80500000.0</v>
       </c>
       <c r="AE55">
-        <v>96969000.0</v>
+        <v>80500000.0</v>
       </c>
       <c r="AF55">
         <v>96969000.0</v>
       </c>
-      <c r="AG55"/>
+      <c r="AG55">
+        <v>96969000.0</v>
+      </c>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>382957000.0</v>
+      </c>
+      <c r="C56">
         <v>405364000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>413134000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>312377000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>303287000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>332566000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>434932000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>510757000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>552633000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>535589000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>296588000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>328243000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>317776000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>207040000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>220511000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>232478000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>246523000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>243047000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>256280000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>165733000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>248752000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>264501000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>282656000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>92536000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>49652000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>52508000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>72869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75445000.0</v>
       </c>
       <c r="AD56">
         <v>75445000.0</v>
       </c>
       <c r="AE56">
-        <v>94068000.0</v>
+        <v>75445000.0</v>
       </c>
       <c r="AF56">
         <v>94068000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AG56">
+        <v>94068000.0</v>
+      </c>
+      <c r="AH56"/>
+      <c r="AI56">
         <v>23850000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>47673000.0</v>
+      </c>
+      <c r="C57">
         <v>43404000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43985000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>37107000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>34677000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26899000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>29149000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>29465000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19403000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16403000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18951000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18163000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13749000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11278000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15731000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13564000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14331000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12091000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16338000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11373000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9870000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>13916000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>16744000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>14278000.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>12955000.0</v>
       </c>
-      <c r="AB57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC57"/>
       <c r="AD57">
         <v>8603000.0</v>
       </c>
       <c r="AE57">
-        <v>8054000.0</v>
+        <v>8603000.0</v>
       </c>
       <c r="AF57">
         <v>8054000.0</v>
       </c>
-      <c r="AG57"/>
+      <c r="AG57">
+        <v>8054000.0</v>
+      </c>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>84956000.0</v>
+      </c>
+      <c r="C58">
         <v>61069000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61047000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>54999000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>52747000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>46006000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>49778000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>51080000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>31777000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>29323000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>32062000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>31679000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>27359000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>25415000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>30509000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>28720000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>30419000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>28870000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>34380000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16484000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14288000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27683000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>31944000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>28036000.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
       <c r="AA58">
+        <v>-30010000.0</v>
+      </c>
+      <c r="AB58">
         <v>131204000.0</v>
       </c>
-      <c r="AB58"/>
-      <c r="AC58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>122804000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8603000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>124556000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8054000.0</v>
       </c>
-      <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>407659000.0</v>
+      </c>
+      <c r="C60">
         <v>451836000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>505664000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>368983000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>420890000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>469723000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>510606000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>552948000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>588340000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>600561000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>307829000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>329934000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>325144000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>218606000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>231337000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>251444000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>272517000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>296056000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>319107000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>224134000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>240646000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>242431000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>256387000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>70156000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>30010000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-72970000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>60676000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-42304000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>60676000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-27587000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>75393000.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6875,3409 +7016,3479 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>7625000.0</v>
       </c>
       <c r="C2">
         <v>141299000.0</v>
       </c>
       <c r="D2">
         <v>97096000.0</v>
       </c>
       <c r="E2">
         <v>3880000.0</v>
       </c>
       <c r="F2">
         <v>3020000.0</v>
       </c>
       <c r="G2">
         <v>53038000.0</v>
       </c>
       <c r="H2">
         <v>38718000.0</v>
       </c>
       <c r="I2">
         <v>18362000.0</v>
       </c>
       <c r="J2">
         <v>13573000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>7625000.0</v>
       </c>
       <c r="C3">
         <v>6705000.0</v>
       </c>
       <c r="D3">
         <v>4204000.0</v>
       </c>
       <c r="E3">
         <v>3880000.0</v>
       </c>
       <c r="F3">
         <v>3020000.0</v>
       </c>
       <c r="G3">
         <v>1443000.0</v>
       </c>
       <c r="H3">
         <v>1004000.0</v>
       </c>
       <c r="I3">
         <v>697000.0</v>
       </c>
       <c r="J3">
         <v>626000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>-140109000.0</v>
       </c>
       <c r="C5">
         <v>-160868000.0</v>
       </c>
       <c r="D5">
         <v>-100837000.0</v>
       </c>
       <c r="E5">
         <v>-110032000.0</v>
       </c>
       <c r="F5">
         <v>-71333000.0</v>
       </c>
       <c r="G5">
         <v>-56664000.0</v>
       </c>
       <c r="H5">
         <v>-45627000.0</v>
       </c>
       <c r="I5">
         <v>-10399000.0</v>
       </c>
       <c r="J5">
         <v>-11272000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>-132484000.0</v>
       </c>
       <c r="C6">
         <v>-154163000.0</v>
       </c>
       <c r="D6">
         <v>-96633000.0</v>
       </c>
       <c r="E6">
         <v>-106152000.0</v>
       </c>
       <c r="F6">
         <v>-68313000.0</v>
       </c>
       <c r="G6">
         <v>-55221000.0</v>
       </c>
       <c r="H6">
         <v>-44623000.0</v>
       </c>
       <c r="I6">
         <v>-9702000.0</v>
       </c>
       <c r="J6">
         <v>-10646000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>77584000.0</v>
       </c>
       <c r="C9">
         <v>-141262000.0</v>
       </c>
       <c r="D9">
         <v>-76373000.0</v>
       </c>
       <c r="E9">
         <v>3129000.0</v>
       </c>
       <c r="F9">
         <v>18038000.0</v>
       </c>
       <c r="G9">
         <v>-39426000.0</v>
       </c>
       <c r="H9">
         <v>-31732000.0</v>
       </c>
       <c r="I9">
         <v>-4232000.0</v>
       </c>
       <c r="J9">
         <v>-7783000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-140109000.0</v>
       </c>
       <c r="C10">
         <v>-160868000.0</v>
       </c>
       <c r="D10">
         <v>-100837000.0</v>
       </c>
       <c r="E10">
         <v>-107494000.0</v>
       </c>
       <c r="F10">
         <v>-71317000.0</v>
       </c>
       <c r="G10">
         <v>-56693000.0</v>
       </c>
       <c r="H10">
         <v>-49306000.0</v>
       </c>
       <c r="I10">
         <v>-9551000.0</v>
       </c>
       <c r="J10">
         <v>-11223000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>5581105.0</v>
       </c>
       <c r="E11">
         <v>-6418000.0</v>
       </c>
       <c r="F11">
         <v>-3020000.0</v>
       </c>
       <c r="G11">
         <v>-152000.0</v>
       </c>
       <c r="H11">
         <v>3633000.0</v>
       </c>
       <c r="I11">
         <v>848000.0</v>
       </c>
       <c r="J11">
         <v>-89000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6418000.0</v>
       </c>
       <c r="F12">
         <v>3036000.0</v>
       </c>
       <c r="G12">
         <v>152000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>19475000.0</v>
       </c>
       <c r="C13">
         <v>27050000.0</v>
       </c>
       <c r="D13">
         <v>9169000.0</v>
       </c>
       <c r="E13">
         <v>2573000.0</v>
       </c>
       <c r="F13">
         <v>137000.0</v>
       </c>
       <c r="G13">
         <v>152000.0</v>
       </c>
       <c r="H13">
         <v>1504000.0</v>
       </c>
       <c r="I13">
         <v>850000.0</v>
       </c>
       <c r="J13">
         <v>89000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-140109000.0</v>
       </c>
       <c r="C15">
         <v>-160868000.0</v>
       </c>
       <c r="D15">
         <v>-100837000.0</v>
       </c>
       <c r="E15">
         <v>-101076000.0</v>
       </c>
       <c r="F15">
         <v>-68297000.0</v>
       </c>
       <c r="G15">
         <v>-56693000.0</v>
       </c>
       <c r="H15">
         <v>-49306000.0</v>
       </c>
       <c r="I15">
         <v>-9551000.0</v>
       </c>
       <c r="J15">
         <v>-11223000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-107494000.0</v>
       </c>
       <c r="F16">
         <v>-71317000.0</v>
       </c>
       <c r="G16">
         <v>-56693000.0</v>
       </c>
       <c r="H16">
         <v>-49306000.0</v>
       </c>
       <c r="I16">
         <v>-9551000.0</v>
       </c>
       <c r="J16">
         <v>-11223000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-140109000.0</v>
       </c>
       <c r="C17">
         <v>-160868000.0</v>
       </c>
       <c r="D17">
         <v>-95933000.0</v>
       </c>
       <c r="E17">
         <v>-107494000.0</v>
       </c>
       <c r="F17">
         <v>-71317000.0</v>
       </c>
       <c r="G17">
         <v>-56693000.0</v>
       </c>
       <c r="H17">
         <v>-49306000.0</v>
       </c>
       <c r="I17">
         <v>-9551000.0</v>
       </c>
       <c r="J17">
         <v>-11223000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>19475000.0</v>
       </c>
       <c r="C18">
         <v>27050000.0</v>
       </c>
       <c r="D18">
         <v>9169000.0</v>
       </c>
       <c r="E18">
         <v>2573000.0</v>
       </c>
       <c r="F18">
         <v>137000.0</v>
       </c>
       <c r="G18">
         <v>152000.0</v>
       </c>
       <c r="H18">
         <v>1504000.0</v>
       </c>
       <c r="I18">
         <v>850000.0</v>
       </c>
       <c r="J18">
         <v>89000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2538000.0</v>
       </c>
       <c r="F19">
         <v>16000.0</v>
       </c>
       <c r="G19">
         <v>-29000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-159547000.0</v>
       </c>
       <c r="C21">
         <v>-187841000.0</v>
       </c>
       <c r="D21">
         <v>-112867000.0</v>
       </c>
       <c r="E21">
         <v>-110032000.0</v>
       </c>
       <c r="F21">
         <v>-71333000.0</v>
       </c>
       <c r="G21">
         <v>-56664000.0</v>
       </c>
       <c r="H21">
         <v>-50764000.0</v>
       </c>
       <c r="I21">
         <v>-10399000.0</v>
       </c>
       <c r="J21">
         <v>-11272000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>244756000.0</v>
       </c>
       <c r="C23">
         <v>187878000.0</v>
       </c>
       <c r="D23">
         <v>133590000.0</v>
       </c>
       <c r="E23">
         <v>113161000.0</v>
       </c>
       <c r="F23">
         <v>89371000.0</v>
       </c>
       <c r="G23">
         <v>70276000.0</v>
       </c>
       <c r="H23">
         <v>57750000.0</v>
       </c>
       <c r="I23">
         <v>24529000.0</v>
       </c>
       <c r="J23">
         <v>17062000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>7625000.0</v>
       </c>
       <c r="C25">
         <v>6705000.0</v>
       </c>
       <c r="D25">
         <v>5624000.0</v>
       </c>
       <c r="E25">
         <v>3880000.0</v>
       </c>
       <c r="F25">
         <v>3020000.0</v>
       </c>
       <c r="G25">
         <v>1443000.0</v>
       </c>
       <c r="H25">
         <v>1004000.0</v>
       </c>
       <c r="I25">
         <v>697000.0</v>
       </c>
       <c r="J25">
         <v>626000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>195696000.0</v>
       </c>
       <c r="C26">
         <v>141299000.0</v>
       </c>
       <c r="D26">
         <v>97096000.0</v>
       </c>
       <c r="E26">
         <v>80253000.0</v>
       </c>
       <c r="F26">
         <v>61360000.0</v>
       </c>
       <c r="G26">
         <v>53038000.0</v>
       </c>
       <c r="H26">
         <v>43855000.0</v>
       </c>
       <c r="I26">
         <v>18362000.0</v>
       </c>
       <c r="J26">
         <v>13573000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5749000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>49060000.0</v>
       </c>
       <c r="C28">
         <v>46579000.0</v>
       </c>
       <c r="D28">
         <v>36494000.0</v>
       </c>
       <c r="E28">
         <v>32908000.0</v>
       </c>
       <c r="F28">
         <v>28011000.0</v>
       </c>
       <c r="G28">
         <v>17238000.0</v>
       </c>
       <c r="H28">
         <v>13895000.0</v>
       </c>
       <c r="I28">
         <v>6167000.0</v>
       </c>
       <c r="J28">
         <v>3489000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>237131000.0</v>
       </c>
       <c r="C30">
         <v>46579000.0</v>
       </c>
       <c r="D30">
         <v>36494000.0</v>
       </c>
       <c r="E30">
         <v>113161000.0</v>
       </c>
       <c r="F30">
         <v>89371000.0</v>
       </c>
       <c r="G30">
         <v>17238000.0</v>
       </c>
       <c r="H30">
         <v>19032000.0</v>
       </c>
       <c r="I30">
         <v>24529000.0</v>
       </c>
       <c r="J30">
         <v>17062000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>19438000.0</v>
       </c>
       <c r="C31">
         <v>26973000.0</v>
       </c>
       <c r="D31">
         <v>12030000.0</v>
       </c>
       <c r="E31">
         <v>2538000.0</v>
       </c>
       <c r="F31">
         <v>16000.0</v>
       </c>
       <c r="G31">
         <v>-29000.0</v>
       </c>
       <c r="H31">
         <v>1458000.0</v>
       </c>
       <c r="I31">
         <v>848000.0</v>
       </c>
       <c r="J31">
         <v>49000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>85209000.0</v>
       </c>
       <c r="C32">
         <v>37000.0</v>
       </c>
       <c r="D32">
         <v>20723000.0</v>
       </c>
       <c r="E32">
         <v>3129000.0</v>
       </c>
       <c r="F32">
         <v>18038000.0</v>
       </c>
       <c r="G32">
         <v>13612000.0</v>
       </c>
       <c r="H32">
         <v>6986000.0</v>
       </c>
       <c r="I32">
         <v>14130000.0</v>
       </c>
       <c r="J32">
         <v>5790000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>2089000.0</v>
+      </c>
+      <c r="C2">
         <v>2055000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1980000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47238000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40699000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1784000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38484000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31860000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27870000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26028000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25066000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23584000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22412000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18940000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20422000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19381000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17528000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15840000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15223000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12769000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12605000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11555000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15720000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13158000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12359000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8492500.0</v>
       </c>
       <c r="AD2">
         <v>8492500.0</v>
       </c>
       <c r="AE2">
-        <v>5077000.0</v>
+        <v>8492500.0</v>
       </c>
       <c r="AF2">
         <v>5077000.0</v>
       </c>
       <c r="AG2">
-        <v>4104000.0</v>
+        <v>5077000.0</v>
       </c>
       <c r="AH2">
         <v>4104000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>4104000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>2089000.0</v>
+      </c>
+      <c r="C3">
         <v>2055000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1980000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1261000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1166000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1754000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1784000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1703000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1194000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1173000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1102000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>994000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1079000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1029000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1014000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>517000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>466000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>406000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>390000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>380000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>370000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>383000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>371000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>369000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>359000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>344000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>318000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="AD3">
         <v>203000.0</v>
       </c>
       <c r="AE3">
-        <v>178000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="AF3">
         <v>178000.0</v>
       </c>
       <c r="AG3">
-        <v>170500.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AH3">
         <v>170500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>170500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-77025000.0</v>
+      </c>
+      <c r="C5">
         <v>-68760000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10406000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-56876000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54658000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-47972000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-49671000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-43843000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-34953000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-32401000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-32283000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10256000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-29616000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28682000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-27379000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-25691000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-28086000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-26338000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24771000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22239000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7589000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16312000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-20422000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7816000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15149000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13277000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-16288000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8726500.0</v>
       </c>
       <c r="AD5">
         <v>-8726500.0</v>
       </c>
       <c r="AE5">
-        <v>-2531000.0</v>
+        <v>-8726500.0</v>
       </c>
       <c r="AF5">
         <v>-2531000.0</v>
       </c>
       <c r="AG5">
-        <v>-2668500.0</v>
+        <v>-2531000.0</v>
       </c>
       <c r="AH5">
         <v>-2668500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>-2668500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-74936000.0</v>
+      </c>
+      <c r="C6">
         <v>-66705000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12386000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-55615000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-53492000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46218000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47887000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-42140000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-33759000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31228000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-31181000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9262000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28537000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27653000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26365000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25174000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-27620000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25932000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-24381000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21859000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7219000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15929000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20051000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7447000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14790000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12933000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15970000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8523500.0</v>
       </c>
       <c r="AD6">
         <v>-8523500.0</v>
       </c>
       <c r="AE6">
-        <v>-2353000.0</v>
+        <v>-8523500.0</v>
       </c>
       <c r="AF6">
         <v>-2353000.0</v>
       </c>
       <c r="AG6">
-        <v>-2498000.0</v>
+        <v>-2353000.0</v>
       </c>
       <c r="AH6">
         <v>-2498000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>-2498000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>1692000.0</v>
+      </c>
+      <c r="C9">
         <v>992000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>83110000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-47148000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-47936000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-40685000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1783000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-38481000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-31855000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27842000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-26047000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4862000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-23345000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-22114000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-20253000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-18440000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-20260000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-18162000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-17436000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-14474000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-643000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10769000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-13582000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4134000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-12087000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-9623000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-10329000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6284500.0</v>
       </c>
       <c r="AD9">
         <v>-6284500.0</v>
       </c>
       <c r="AE9">
-        <v>-546500.0</v>
+        <v>-6284500.0</v>
       </c>
       <c r="AF9">
         <v>-546500.0</v>
       </c>
       <c r="AG9">
-        <v>-1569500.0</v>
+        <v>-546500.0</v>
       </c>
       <c r="AH9">
         <v>-1569500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-1569500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-72936000.0</v>
+      </c>
+      <c r="C10">
         <v>-68760000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19397000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-56876000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-54658000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-47972000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-49671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-43843000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-34953000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-32401000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-32283000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10256000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29616000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28682000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-27379000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-25691000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-28086000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-26338000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-25083000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22239000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7589000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-16405999.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-20547000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7833000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15153000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13160000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16115000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8258000.0</v>
       </c>
       <c r="AD10">
         <v>-8258000.0</v>
       </c>
       <c r="AE10">
-        <v>-2182500.0</v>
+        <v>-8258000.0</v>
       </c>
       <c r="AF10">
         <v>-2182500.0</v>
       </c>
       <c r="AG10">
-        <v>-2593000.0</v>
+        <v>-2182500.0</v>
       </c>
       <c r="AH10">
         <v>-2593000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>-2593000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-1.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6728000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3876000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1428000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1424000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-106000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1599000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-680000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-154000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>312000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-435000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="X11">
         <v>-4000.0</v>
       </c>
       <c r="Y11">
+        <v>-4000.0</v>
+      </c>
+      <c r="Z11">
         <v>-14000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-130000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-218000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-341000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1412000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1412000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1235000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>795000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>340000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>312000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>4255000.0</v>
+      </c>
+      <c r="C13">
         <v>4864000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4704000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4330000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4859000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5582000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6467000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7290000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7548000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5745000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4380000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3876000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2512000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1443000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1338000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>795000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>340000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>312000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="V13">
         <v>7000.0</v>
       </c>
       <c r="W13">
-        <v>4000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="X13">
         <v>4000.0</v>
       </c>
       <c r="Y13">
+        <v>4000.0</v>
+      </c>
+      <c r="Z13">
         <v>14000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>130000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>218000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-72936000.0</v>
+      </c>
+      <c r="C15">
         <v>-68760000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19397000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-56876000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-54658000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-47972000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-49671000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-43843000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-34953000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-32401000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-32283000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10256000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-29616000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28682000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-27379000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-25691000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-28086000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-26338000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-25083000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-22239000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7589000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-16405999.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-20547000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7833000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15153000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13160000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-16115000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-16675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8258000.0</v>
       </c>
       <c r="AD15">
         <v>-8258000.0</v>
       </c>
       <c r="AE15">
-        <v>-2182500.0</v>
+        <v>-8258000.0</v>
       </c>
       <c r="AF15">
         <v>-2182500.0</v>
       </c>
       <c r="AG15">
-        <v>-2593000.0</v>
+        <v>-2182500.0</v>
       </c>
       <c r="AH15">
         <v>-2593000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>-2593000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-29616000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-28682000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-27379000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-25691000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-28086000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-26338000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-25083000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-22239000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7589000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-16406000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-20547000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-15153000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13160000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-16115000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-16675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8258000.0</v>
       </c>
       <c r="AD16">
         <v>-8258000.0</v>
       </c>
-      <c r="AE16"/>
+      <c r="AE16">
+        <v>-8258000.0</v>
+      </c>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-72936000.0</v>
+      </c>
+      <c r="C17">
         <v>-68760000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>19397000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-56876000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-54658000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-47972000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-49671000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-43843000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-34953000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-32401000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-32283000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-10256000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-29616000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28682000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-27379000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-25691000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-28086000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-26338000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-25083000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22239000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7589000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-16406000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-20547000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7833000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15153000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-13160000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-16115000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>4255000.0</v>
+      </c>
+      <c r="C18">
         <v>4864000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4704000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4330000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4859000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5582000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6467000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7290000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7548000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5745000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4380000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3876000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2512000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1443000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1338000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>795000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>340000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-312000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="V18">
         <v>7000.0</v>
       </c>
       <c r="W18">
-        <v>4000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="X18">
         <v>4000.0</v>
       </c>
       <c r="Y18">
+        <v>4000.0</v>
+      </c>
+      <c r="Z18">
         <v>14000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>130000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>218000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2520000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1424000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1340000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>804000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>340000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>54000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-319000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>422000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-94000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-77025000.0</v>
+      </c>
+      <c r="C21">
         <v>-73620000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14715000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-61185000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59456000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-53621000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-56117000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-51132000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-42456000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-38136000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-36652000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13974000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32136000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-30106000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-28720000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-26495000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-28426000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-26392000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24764000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22661000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7596000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16312000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-20422000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7816000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-15149000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13277000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-16288000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8726500.0</v>
       </c>
       <c r="AD21">
         <v>-8726500.0</v>
       </c>
       <c r="AE21">
-        <v>-2531000.0</v>
+        <v>-8726500.0</v>
       </c>
       <c r="AF21">
         <v>-2531000.0</v>
       </c>
       <c r="AG21">
-        <v>-2668500.0</v>
+        <v>-2531000.0</v>
       </c>
       <c r="AH21">
         <v>-2668500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-2668500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>80806000.0</v>
+      </c>
+      <c r="C23">
         <v>76667000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>70375000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61275000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>59471000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53635000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56118000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51135000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42461000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38164000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>36633000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34178000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>32375000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30404000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29967000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>26995000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>28588000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27611000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>24856000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24027000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22176000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18312000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19445000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15237000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18782000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16812000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18318000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10938499.0</v>
       </c>
       <c r="AD23">
         <v>10938499.0</v>
       </c>
       <c r="AE23">
-        <v>7064500.0</v>
+        <v>10938499.0</v>
       </c>
       <c r="AF23">
         <v>7064500.0</v>
       </c>
       <c r="AG23">
-        <v>5201000.0</v>
+        <v>7064500.0</v>
       </c>
       <c r="AH23">
         <v>5201000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>5201000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>2089000.0</v>
+      </c>
+      <c r="C25">
         <v>2055000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1980000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2003000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1888000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1754000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1784000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1703000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1624000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1594000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1513000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1396000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1428000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1412000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3001000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>879000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>831000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>782000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1887000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>382000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>370000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>381000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>371000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>369000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>359000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>344000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>318000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>280000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>68282000.0</v>
+      </c>
+      <c r="C26">
         <v>64980000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>57608000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>49438000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>47951000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>40699000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>43085000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>38484000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31860000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>27870000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26028000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>25066000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23584000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22412000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>21500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>18940000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20422000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19381000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17528000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15840000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15223000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12769000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12605000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11555000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15720000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13158000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12359000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8492500.0</v>
       </c>
       <c r="AD26">
         <v>8492500.0</v>
       </c>
       <c r="AE26">
-        <v>5077000.0</v>
+        <v>8492500.0</v>
       </c>
       <c r="AF26">
         <v>5077000.0</v>
       </c>
       <c r="AG26">
-        <v>4104000.0</v>
+        <v>5077000.0</v>
       </c>
       <c r="AH26">
         <v>4104000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>4104000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1594000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1624000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1594000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>12524000.0</v>
+      </c>
+      <c r="C28">
         <v>11687000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12767000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11837000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11520000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12936000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13033000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12651000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10601000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10294000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10605000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9112000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8791000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7992000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8467000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8055000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8166000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8230000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7328000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8186999.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6953000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5543000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6840000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3682000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3062000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3654000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5959000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442000.0</v>
       </c>
       <c r="AD28">
         <v>2442000.0</v>
       </c>
       <c r="AE28">
-        <v>1984500.0</v>
+        <v>2442000.0</v>
       </c>
       <c r="AF28">
         <v>1984500.0</v>
       </c>
       <c r="AG28">
-        <v>1099000.0</v>
+        <v>1984500.0</v>
       </c>
       <c r="AH28">
         <v>1099000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>1099000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>78717000.0</v>
+      </c>
+      <c r="C30">
         <v>74612000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>68395000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14037000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11520000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12936000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54334000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12651000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10601000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10294000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10605000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9112000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8791000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7992000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8467000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8055000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8166000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8230000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7328000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8187000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6953000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5543000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6840000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3062000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3654000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18318000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446000.0</v>
       </c>
       <c r="AD30">
         <v>2446000.0</v>
       </c>
       <c r="AE30">
-        <v>1987500.0</v>
+        <v>2446000.0</v>
       </c>
       <c r="AF30">
         <v>1987500.0</v>
       </c>
       <c r="AG30">
-        <v>1097000.0</v>
+        <v>1987500.0</v>
       </c>
       <c r="AH30">
         <v>1097000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>1097000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>4089000.0</v>
+      </c>
+      <c r="C31">
         <v>4860000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4682000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4309000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4798000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5649000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6446000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7289000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7503000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5735000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4369000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3718000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2520000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1424000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1341000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>804000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>340000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>54000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-319000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>422000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-93999.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-125000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-17000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>117000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>173000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468501.0</v>
       </c>
       <c r="AD31">
         <v>468501.0</v>
       </c>
       <c r="AE31">
-        <v>348500.0</v>
+        <v>468501.0</v>
       </c>
       <c r="AF31">
         <v>348500.0</v>
       </c>
       <c r="AG31">
-        <v>75500.0</v>
+        <v>348500.0</v>
       </c>
       <c r="AH31">
         <v>75500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31">
+        <v>75500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>3781000.0</v>
+      </c>
+      <c r="C32">
         <v>3047000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>85090000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>90000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-19000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20204000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>239000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>298000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1247000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>162000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1219000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>92000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1366000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>14580000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-977000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7421000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3633000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3535000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2030000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208000.0</v>
       </c>
       <c r="AD32">
         <v>2208000.0</v>
       </c>
       <c r="AE32">
-        <v>4530500.0</v>
+        <v>2208000.0</v>
       </c>
       <c r="AF32">
         <v>4530500.0</v>
       </c>
       <c r="AG32">
+        <v>4530500.0</v>
+      </c>
+      <c r="AH32">
         <v>2534500.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2534500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10312,3349 +10523,3413 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>149336000.0</v>
       </c>
       <c r="C2">
         <v>249108000.0</v>
       </c>
       <c r="D2">
         <v>52351000.0</v>
       </c>
       <c r="E2">
         <v>153001000.0</v>
       </c>
       <c r="F2">
         <v>276726000.0</v>
       </c>
       <c r="G2">
         <v>49652000.0</v>
       </c>
       <c r="H2">
         <v>91761000.0</v>
       </c>
       <c r="I2">
         <v>23850000.0</v>
       </c>
       <c r="J2">
         <v>7922000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>536000</v>
       </c>
       <c r="C3">
         <v>3786000</v>
       </c>
       <c r="D3">
         <v>2771000</v>
       </c>
       <c r="E3">
         <v>11536000</v>
       </c>
       <c r="F3">
         <v>9110000</v>
       </c>
       <c r="G3">
         <v>1000000</v>
       </c>
       <c r="H3">
         <v>3203000</v>
       </c>
       <c r="I3">
         <v>414000</v>
       </c>
       <c r="J3">
         <v>573000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-100650000.0</v>
       </c>
       <c r="F4">
         <v>-123725000.0</v>
       </c>
       <c r="G4">
         <v>227074000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-666000.0</v>
       </c>
       <c r="F5">
         <v>-18363000.0</v>
       </c>
       <c r="G5">
         <v>-2098000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>-89095000.0</v>
       </c>
       <c r="C6">
         <v>-99772000.0</v>
       </c>
       <c r="D6">
         <v>196757000.0</v>
       </c>
       <c r="E6">
         <v>-100650000.0</v>
       </c>
       <c r="F6">
         <v>-123725000.0</v>
       </c>
       <c r="G6">
         <v>227074000.0</v>
       </c>
       <c r="H6">
         <v>-42109000.0</v>
       </c>
       <c r="I6">
         <v>67911000.0</v>
       </c>
       <c r="J6">
         <v>15928000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>6172000.0</v>
       </c>
       <c r="C7">
         <v>537000.0</v>
       </c>
       <c r="D7">
         <v>630000.0</v>
       </c>
       <c r="E7">
         <v>-1336000.0</v>
       </c>
       <c r="F7">
         <v>-15534000.0</v>
       </c>
       <c r="G7">
         <v>-712000.0</v>
       </c>
       <c r="H7">
         <v>259000.0</v>
       </c>
       <c r="I7">
         <v>-8777000.0</v>
       </c>
       <c r="J7">
         <v>18539000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>47000.0</v>
       </c>
       <c r="F8">
         <v>1439000.0</v>
       </c>
       <c r="G8">
         <v>-508000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
         <v>47000.0</v>
       </c>
       <c r="F9">
         <v>1439000.0</v>
       </c>
       <c r="G9">
         <v>-508000.0</v>
       </c>
       <c r="H9">
         <v>146000.0</v>
       </c>
       <c r="I9">
         <v>-803000.0</v>
       </c>
       <c r="J9">
         <v>-320000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-4536000.0</v>
       </c>
       <c r="G10">
         <v>-591000.0</v>
       </c>
       <c r="H10">
         <v>2926000.0</v>
       </c>
       <c r="I10">
         <v>175000.0</v>
       </c>
       <c r="J10">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>847000.0</v>
       </c>
       <c r="F11">
         <v>-12437000.0</v>
       </c>
       <c r="G11">
         <v>388000.0</v>
       </c>
       <c r="H11">
         <v>-2813000.0</v>
       </c>
       <c r="I11">
         <v>-8149000.0</v>
       </c>
       <c r="J11">
         <v>18912000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17119000.0</v>
       </c>
       <c r="F12">
         <v>14697000.0</v>
       </c>
       <c r="G12">
         <v>5052000.0</v>
       </c>
       <c r="H12">
         <v>8722000.0</v>
       </c>
       <c r="I12">
         <v>1379000.0</v>
       </c>
       <c r="J12">
         <v>295000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3385000.0</v>
       </c>
       <c r="F13">
         <v>-4536000.0</v>
       </c>
       <c r="G13">
         <v>-591000.0</v>
       </c>
       <c r="H13">
         <v>2926000.0</v>
       </c>
       <c r="I13">
         <v>175000.0</v>
       </c>
       <c r="J13">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>7625000.0</v>
       </c>
       <c r="C14">
         <v>6705000.0</v>
       </c>
       <c r="D14">
         <v>5749000.0</v>
       </c>
       <c r="E14">
         <v>3880000.0</v>
       </c>
       <c r="F14">
         <v>3020000.0</v>
       </c>
       <c r="G14">
         <v>1443000.0</v>
       </c>
       <c r="H14">
         <v>1004000.0</v>
       </c>
       <c r="I14">
         <v>697000.0</v>
       </c>
       <c r="J14">
         <v>626000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>60241000.0</v>
       </c>
       <c r="C16">
         <v>149336000.0</v>
       </c>
       <c r="D16">
         <v>249108000.0</v>
       </c>
       <c r="E16">
         <v>52351000.0</v>
       </c>
       <c r="F16">
         <v>153001000.0</v>
       </c>
       <c r="G16">
         <v>276726000.0</v>
       </c>
       <c r="H16">
         <v>49652000.0</v>
       </c>
       <c r="I16">
         <v>91761000.0</v>
       </c>
       <c r="J16">
         <v>23850000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-109082000.0</v>
       </c>
       <c r="C18">
         <v>-138371000.0</v>
       </c>
       <c r="D18">
         <v>-78563000.0</v>
       </c>
       <c r="E18">
         <v>-98221000.0</v>
       </c>
       <c r="F18">
         <v>-78244000.0</v>
       </c>
       <c r="G18">
         <v>-51909000.0</v>
       </c>
       <c r="H18">
         <v>-39914000.0</v>
       </c>
       <c r="I18">
         <v>-16666000.0</v>
       </c>
       <c r="J18">
         <v>7664000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>-92437000.0</v>
       </c>
       <c r="C19">
         <v>-302437000.0</v>
       </c>
       <c r="D19">
         <v>86620000.0</v>
       </c>
       <c r="E19">
         <v>-5514000.0</v>
       </c>
       <c r="F19">
         <v>-163570000.0</v>
       </c>
       <c r="G19">
         <v>-1000000.0</v>
       </c>
       <c r="H19">
         <v>-3203000.0</v>
       </c>
       <c r="I19">
         <v>-414000.0</v>
       </c>
       <c r="J19">
         <v>8224000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>110723000.0</v>
       </c>
       <c r="C20">
         <v>331412000.0</v>
       </c>
       <c r="D20">
         <v>148343000.0</v>
       </c>
       <c r="E20">
         <v>9647000.0</v>
       </c>
       <c r="F20">
         <v>114296000.0</v>
       </c>
       <c r="G20">
         <v>278126000.0</v>
       </c>
       <c r="H20">
         <v>75000.0</v>
       </c>
       <c r="I20">
         <v>84577000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-140109000.0</v>
       </c>
       <c r="C22">
         <v>-160868000.0</v>
       </c>
       <c r="D22">
         <v>-100837000.0</v>
       </c>
       <c r="E22">
         <v>-107494000.0</v>
       </c>
       <c r="F22">
         <v>-71317000.0</v>
       </c>
       <c r="G22">
         <v>-56693000.0</v>
       </c>
       <c r="H22">
         <v>-49306000.0</v>
       </c>
       <c r="I22">
         <v>-9551000.0</v>
       </c>
       <c r="J22">
         <v>-11223000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>112960000.0</v>
       </c>
       <c r="C23">
         <v>5838000.0</v>
       </c>
       <c r="D23">
         <v>8488000.0</v>
       </c>
       <c r="E23">
         <v>3085000.0</v>
       </c>
       <c r="F23">
         <v>3793000.0</v>
       </c>
       <c r="G23">
         <v>73325000.0</v>
       </c>
       <c r="H23">
         <v>-10000.0</v>
       </c>
       <c r="I23">
         <v>169049000.0</v>
       </c>
       <c r="J23">
         <v>7675000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>-536000.0</v>
       </c>
       <c r="C24">
         <v>-3786000.0</v>
       </c>
       <c r="D24">
         <v>173290000.0</v>
       </c>
       <c r="E24">
         <v>-11536000.0</v>
       </c>
       <c r="F24">
         <v>-9110000.0</v>
       </c>
       <c r="G24">
         <v>-1000000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>24000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>-4786000.0</v>
       </c>
       <c r="C25">
         <v>-7075000.0</v>
       </c>
       <c r="D25">
         <v>-999000.0</v>
       </c>
       <c r="E25">
         <v>1144000.0</v>
       </c>
       <c r="F25">
         <v>898000.0</v>
       </c>
       <c r="G25">
         <v>69000.0</v>
       </c>
       <c r="H25">
         <v>7791000.0</v>
       </c>
       <c r="I25">
         <v>2000.0</v>
       </c>
       <c r="J25">
         <v>39000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>7500000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-468000.0</v>
       </c>
       <c r="F26">
         <v>114729000.0</v>
       </c>
       <c r="G26">
         <v>-278126000.0</v>
       </c>
       <c r="H26">
         <v>-2270000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>22016000.0</v>
       </c>
       <c r="C27">
         <v>26116000.0</v>
       </c>
       <c r="D27">
         <v>19665000.0</v>
       </c>
       <c r="E27">
         <v>17121000.0</v>
       </c>
       <c r="F27">
         <v>13799000.0</v>
       </c>
       <c r="G27">
         <v>4984000.0</v>
       </c>
       <c r="H27">
         <v>3541000.0</v>
       </c>
       <c r="I27">
         <v>1377000.0</v>
       </c>
       <c r="J27">
         <v>256000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>112960000.0</v>
       </c>
       <c r="C28">
         <v>337250000.0</v>
       </c>
       <c r="D28">
         <v>156832000.0</v>
       </c>
       <c r="E28">
         <v>3085000.0</v>
       </c>
       <c r="F28">
         <v>118089000.0</v>
       </c>
       <c r="G28">
         <v>278983000.0</v>
       </c>
       <c r="H28">
         <v>-2195000.0</v>
       </c>
       <c r="I28">
         <v>84577000.0</v>
       </c>
       <c r="J28">
         <v>16000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-109082000.0</v>
       </c>
       <c r="C29">
         <v>-134585000.0</v>
       </c>
       <c r="D29">
         <v>-75792000.0</v>
       </c>
       <c r="E29">
         <v>-86685000.0</v>
       </c>
       <c r="F29">
         <v>-69134000.0</v>
       </c>
       <c r="G29">
         <v>-50909000.0</v>
       </c>
       <c r="H29">
         <v>-36711000.0</v>
       </c>
       <c r="I29">
         <v>-16252000.0</v>
       </c>
       <c r="J29">
         <v>8237000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-92973000.0</v>
       </c>
       <c r="C30">
         <v>-302437000.0</v>
       </c>
       <c r="D30">
         <v>115717000.0</v>
       </c>
       <c r="E30">
         <v>-17050000.0</v>
       </c>
       <c r="F30">
         <v>-172680000.0</v>
       </c>
       <c r="G30">
         <v>-1000000.0</v>
       </c>
       <c r="H30">
         <v>-3203000.0</v>
       </c>
       <c r="I30">
         <v>-414000.0</v>
       </c>
       <c r="J30">
         <v>7675000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>72488000.0</v>
+      </c>
+      <c r="C2">
         <v>60241000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48555000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>77159000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133526000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>149336000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>187539000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>189061000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>275594000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>249108000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>275678000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>236311000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>78569000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>108298000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>113484000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75970000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>153001000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90989000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>243743000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>259865000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>276726000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>88755000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>100877000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34672000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49652000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59485000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>72869000.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>37173000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>54588000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17415000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20632500.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>55000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>631000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>91000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>66000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>631000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>949000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1778000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>349000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>710000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>549000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>405000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>805000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1012000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1093000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1964000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2066000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6413000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5096000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2635000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>737000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>642000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>508000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>349000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>120000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>721000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>477000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1064000</v>
-      </c>
-[...1 lines deleted...]
-        <v>831000</v>
       </c>
       <c r="AD3">
         <v>831000</v>
       </c>
       <c r="AE3">
-        <v>190500</v>
+        <v>831000</v>
       </c>
       <c r="AF3">
         <v>190500</v>
       </c>
       <c r="AG3">
-        <v>16500</v>
+        <v>190500</v>
       </c>
       <c r="AH3">
         <v>16500</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>157742000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>26218000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-55947000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5186000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>37514000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-77031000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>62012000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-152754000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-16122000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-16861000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-375000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-356000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3299000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2046000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>567000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4532000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-74000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13517000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-240000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-2116000.0</v>
+      </c>
+      <c r="C6">
         <v>12247000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11686000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-28604000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-63805000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15810000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38203000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1522000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-86533000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26486000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26570000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>39367000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>157742000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26218000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-55947000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5186000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>37514000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-77031000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>62012000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-152754000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16122000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>-16861000.0</v>
+      </c>
+      <c r="X6">
         <v>187971000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-12122000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>66205000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-49652000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9833000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-13384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9446000.0</v>
       </c>
       <c r="AD6">
         <v>-9446000.0</v>
       </c>
       <c r="AE6">
-        <v>37173000.0</v>
+        <v>-9446000.0</v>
       </c>
       <c r="AF6">
         <v>37173000.0</v>
       </c>
       <c r="AG6">
-        <v>-3217500.0</v>
+        <v>37173000.0</v>
       </c>
       <c r="AH6">
         <v>-3217500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>-3217500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-3578000.0</v>
+      </c>
+      <c r="C7">
         <v>-4751000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2755000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4999000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5589000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7171000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3718000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8463000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-688000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3520000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>664000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3098000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1359000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4491000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-358000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-977000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2537000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2538000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3109000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1804000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13189000.0</v>
       </c>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
       <c r="W7">
+        <v>-2157000.0</v>
+      </c>
+      <c r="X7">
         <v>908000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2759000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7590000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2150000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3441000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="AD7">
         <v>27500.0</v>
       </c>
       <c r="AE7">
-        <v>253000.0</v>
+        <v>27500.0</v>
       </c>
       <c r="AF7">
         <v>253000.0</v>
       </c>
       <c r="AG7">
-        <v>-567000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="AH7">
         <v>-567000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7">
+        <v>-567000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>47000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>744000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>427000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-253000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>521000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
+        <v>0.0</v>
+      </c>
+      <c r="P9">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
+        <v>0.0</v>
+      </c>
+      <c r="S9">
         <v>47000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>744000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>427000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-253000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>521000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-590000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-168000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>151000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>99000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-80000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18500.0</v>
       </c>
       <c r="AD9">
         <v>-18500.0</v>
       </c>
       <c r="AE9">
-        <v>306000.0</v>
+        <v>-18500.0</v>
       </c>
       <c r="AF9">
         <v>306000.0</v>
       </c>
       <c r="AG9">
-        <v>-707500.0</v>
+        <v>306000.0</v>
       </c>
       <c r="AH9">
         <v>-707500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-707500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>314000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5867000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1582000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>426000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-677000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1531000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2591000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2761000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>770000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3864000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1030000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2105000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3730000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3336000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-613000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>878000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2754000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2014000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>175000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-12990000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1636000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3029000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>4678000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3019000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-343000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1295500.0</v>
       </c>
       <c r="AD11">
         <v>-1295500.0</v>
       </c>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>-1295500.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>4962000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4228000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4345000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4323000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3940000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4469000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3952000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3831000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2445000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1769000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1035000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1096000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1060000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739000.0</v>
       </c>
       <c r="AD12">
         <v>739000.0</v>
       </c>
-      <c r="AE12"/>
+      <c r="AE12">
+        <v>739000.0</v>
+      </c>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>652000.0</v>
       </c>
       <c r="O13">
+        <v>652000.0</v>
+      </c>
+      <c r="P13">
         <v>-623000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1220000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2474000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>314000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5867000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1582000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>426000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-677000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1531000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2761000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>770000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3864000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AD13">
         <v>46000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>46000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>494000.0</v>
+      </c>
+      <c r="C14">
         <v>2055000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1980000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2003000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1888000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1754000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1784000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1703000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1624000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1594000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1513000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1396000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1428000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1412000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1388000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>879000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>831000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>782000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1887000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>760000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>742000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>748000.0</v>
+      </c>
+      <c r="X14">
         <v>371000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>369000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>359000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>344000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>318000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="AD14">
         <v>203000.0</v>
       </c>
       <c r="AE14">
-        <v>178000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="AF14">
         <v>178000.0</v>
       </c>
       <c r="AG14">
-        <v>170500.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AH14">
         <v>170500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>170500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>70372000.0</v>
+      </c>
+      <c r="C16">
         <v>72488000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60241000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48555000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>69721000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133526000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>149336000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>187539000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>189061000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>275594000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>249108000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>275678000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>236311000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>78569000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52351000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>108298000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>113484000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>75970000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>153001000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>90989000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>243743000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>259865000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>276726000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88755000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100877000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34672000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>49652000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>59485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9446000.0</v>
       </c>
       <c r="AD16">
         <v>-9446000.0</v>
       </c>
       <c r="AE16">
+        <v>-9446000.0</v>
+      </c>
+      <c r="AF16">
         <v>37173000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>54588000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17415000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3217500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-70054000.0</v>
+      </c>
+      <c r="C18">
         <v>-68125000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27920000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-46407000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43443000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48389000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46812000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31169000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30592000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29798000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25199000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1576000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22870000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-28918000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23307000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22981000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21970000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-29963000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26932000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18356000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16942000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16014000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18007000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13022000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6289000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14591000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9163000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9415000.0</v>
       </c>
       <c r="AD18">
         <v>-9415000.0</v>
       </c>
       <c r="AE18">
-        <v>-5105500.0</v>
+        <v>-9415000.0</v>
       </c>
       <c r="AF18">
         <v>-5105500.0</v>
       </c>
       <c r="AG18">
-        <v>-3227500.0</v>
+        <v>-5105500.0</v>
       </c>
       <c r="AH18">
         <v>-3227500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18">
+        <v>-3227500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>25610000.0</v>
+      </c>
+      <c r="C19">
         <v>68877000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-128917000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>17778000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13852000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>31948000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>7059000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>27301000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-73539000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-263258000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6682000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>29981000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>50093000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>44142000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-34686000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>17335000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>59534000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-47697000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-27195000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-136375000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-737000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-642000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-508000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>349000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-120000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-721000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-477000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>21844000.0</v>
+      </c>
+      <c r="C20">
         <v>9810000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>110723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>1000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>15692000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>315719000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>8976000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>129720000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9647000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-72936000.0</v>
+      </c>
+      <c r="C22">
         <v>-68760000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19397000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-56876000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-54658000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-47972000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-49671000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-43843000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-34953000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-32401000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-32283000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10256000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-29616000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28682000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-27379000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-25691000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-28086000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-26338000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-25083000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-22239000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7589000.0</v>
       </c>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
       <c r="W22">
+        <v>-16406000.0</v>
+      </c>
+      <c r="X22">
         <v>-20547000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7833000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15153000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13160000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-16115000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-16675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8258000.0</v>
       </c>
       <c r="AD22">
         <v>-8258000.0</v>
       </c>
       <c r="AE22">
-        <v>-2182500.0</v>
+        <v>-8258000.0</v>
       </c>
       <c r="AF22">
         <v>-2182500.0</v>
       </c>
       <c r="AG22">
-        <v>-2593000.0</v>
+        <v>-2182500.0</v>
       </c>
       <c r="AH22">
         <v>-2593000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>-2593000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>111982000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>332013000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>567000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1557000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3113000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4761000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1581000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>799000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1347000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2046000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>460000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-50000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>629000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>116139000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1977000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>820000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-847000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>877000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72494000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-389000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-725000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000.0</v>
       </c>
       <c r="AD23">
         <v>-31000.0</v>
       </c>
       <c r="AE23">
-        <v>42278500.0</v>
+        <v>-31000.0</v>
       </c>
       <c r="AF23">
         <v>42278500.0</v>
       </c>
       <c r="AG23">
-        <v>10000.0</v>
+        <v>42278500.0</v>
       </c>
       <c r="AH23">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>-11000.0</v>
       </c>
       <c r="C24">
+        <v>-11000.0</v>
+      </c>
+      <c r="D24">
         <v>767000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-606000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-631000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-2837000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-710000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-49081000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>30386000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>50093000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1012000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-11536000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17335000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>59534000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-47697000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-136375000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-642000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>137000.0</v>
+      </c>
+      <c r="C25">
         <v>-1122000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1134000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1143000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1154000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1355000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1836000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2204000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2299000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-735000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>173000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>29000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-205000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-366000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-211000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>252000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>492000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>611000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>738000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15000.0</v>
       </c>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
       <c r="W25">
+        <v>114000.0</v>
+      </c>
+      <c r="X25">
         <v>52000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4295000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2655000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1292501.0</v>
       </c>
       <c r="AD25">
         <v>-1292501.0</v>
       </c>
       <c r="AE25">
-        <v>-3650500.0</v>
+        <v>-1292501.0</v>
       </c>
       <c r="AF25">
         <v>-3650500.0</v>
       </c>
       <c r="AG25">
-        <v>-423000.0</v>
+        <v>-3650500.0</v>
       </c>
       <c r="AH25">
         <v>-423000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25">
+        <v>-423000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>7500000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>128490000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10994000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-939000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>831000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-114000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-246000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>115675000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-99000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-847000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>5884000.0</v>
+      </c>
+      <c r="C27">
         <v>4453000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5553000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4519000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4958000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6986000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7578000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6490000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6073000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5974000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5913000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4562000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4969000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4221000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4346000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4520000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4322000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3933000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3731000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3923000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3816000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2329000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1717000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1147000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1037000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1083000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1015000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="AD27">
         <v>736000.0</v>
       </c>
       <c r="AE27">
-        <v>487000.0</v>
+        <v>736000.0</v>
       </c>
       <c r="AF27">
         <v>487000.0</v>
       </c>
       <c r="AG27">
-        <v>201500.0</v>
+        <v>487000.0</v>
       </c>
       <c r="AH27">
         <v>201500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27">
+        <v>201500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>42339000.0</v>
+      </c>
+      <c r="C28">
         <v>11484000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>111982000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>116000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>862000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>601000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>568000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17249000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>318832000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4762000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10557000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>130519000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10994000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2045999.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>460000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>629000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>116139000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1977000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>820000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-847000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>205978000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>72494000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-389000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-670000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000.0</v>
       </c>
       <c r="AD28">
         <v>-31000.0</v>
       </c>
       <c r="AE28">
-        <v>42278500.0</v>
+        <v>-31000.0</v>
       </c>
       <c r="AF28">
         <v>42278500.0</v>
       </c>
       <c r="AG28">
-        <v>10000.0</v>
+        <v>42278500.0</v>
       </c>
       <c r="AH28">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-69999000.0</v>
+      </c>
+      <c r="C29">
         <v>-68125000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28551000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-46498000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-43377000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-47758000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-45863000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29391000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30243000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-29088000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24650000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1171000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-22065000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-27906000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22214000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-21017000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19904000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23550000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21836000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15721000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-16205000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15372000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17499000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13371000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6169000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-13870000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-8686000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8584000.0</v>
       </c>
       <c r="AD29">
         <v>-8584000.0</v>
       </c>
       <c r="AE29">
-        <v>-4915000.0</v>
+        <v>-8584000.0</v>
       </c>
       <c r="AF29">
         <v>-4915000.0</v>
       </c>
       <c r="AG29">
-        <v>-3211000.0</v>
+        <v>-4915000.0</v>
       </c>
       <c r="AH29">
         <v>-3211000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29">
+        <v>-3211000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>25544000.0</v>
+      </c>
+      <c r="C30">
         <v>68888000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-128847000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17778000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13852000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31948000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7059000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27301000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-73539000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-263258000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6682000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29981000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49288000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43130000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35779000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15371000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57468000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-54110000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32291000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-139010000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-737000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-642000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-508000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>349000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-120000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-721000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-477000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-831000.0</v>
       </c>
       <c r="AD30">
         <v>-831000.0</v>
       </c>
       <c r="AE30">
-        <v>-190500.0</v>
+        <v>-831000.0</v>
       </c>
       <c r="AF30">
         <v>-190500.0</v>
       </c>
       <c r="AG30">
+        <v>-190500.0</v>
+      </c>
+      <c r="AH30">
         <v>-16500.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>