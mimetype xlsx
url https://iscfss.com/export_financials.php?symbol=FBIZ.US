--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1393,93 +1396,97 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7361000.0</v>
+      </c>
       <c r="C7">
         <v>7926000.0</v>
       </c>
       <c r="D7">
         <v>8954000.0</v>
       </c>
       <c r="E7">
         <v>10175000.0</v>
       </c>
       <c r="F7">
         <v>5406000.0</v>
       </c>
       <c r="G7">
         <v>6386000.0</v>
       </c>
       <c r="H7">
         <v>7541000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12088000.0</v>
+      </c>
       <c r="C8">
         <v>12087000.0</v>
       </c>
       <c r="D8">
         <v>12087000.0</v>
       </c>
       <c r="E8">
         <v>12086000.0</v>
       </c>
       <c r="F8">
         <v>93000.0</v>
       </c>
       <c r="G8">
         <v>92000.0</v>
       </c>
       <c r="H8">
         <v>92000.0</v>
       </c>
       <c r="I8">
         <v>91000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1534,51 +1541,51 @@
       <c r="N9">
         <v>56002000.0</v>
       </c>
       <c r="O9">
         <v>53504000.0</v>
       </c>
       <c r="P9">
         <v>25843000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
-        <v>39485000.0</v>
+        <v>30771000.0</v>
       </c>
       <c r="C10">
         <v>157702000.0</v>
       </c>
       <c r="D10">
         <v>139510000.0</v>
       </c>
       <c r="E10">
         <v>102682000.0</v>
       </c>
       <c r="F10">
         <v>57110000.0</v>
       </c>
       <c r="G10">
         <v>56909000.0</v>
       </c>
       <c r="H10">
         <v>67102000.0</v>
       </c>
       <c r="I10">
         <v>86546000.0</v>
       </c>
       <c r="J10">
         <v>52539000.0</v>
       </c>
@@ -1640,51 +1647,51 @@
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>46681000.0</v>
+        <v>39485000.0</v>
       </c>
       <c r="C12">
         <v>499094000.0</v>
       </c>
       <c r="D12">
         <v>436516000.0</v>
       </c>
       <c r="E12">
         <v>314706000.0</v>
       </c>
       <c r="F12">
         <v>262812000.0</v>
       </c>
       <c r="G12">
         <v>240834000.0</v>
       </c>
       <c r="H12">
         <v>240235000.0</v>
       </c>
       <c r="I12">
         <v>224904000.0</v>
       </c>
       <c r="J12">
         <v>178544000.0</v>
       </c>
@@ -2085,51 +2092,53 @@
       <c r="K19">
         <v>251020000.0</v>
       </c>
       <c r="L19">
         <v>282851000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>44</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>10685000.0</v>
+      </c>
       <c r="C20">
         <v>10712000.0</v>
       </c>
       <c r="D20">
         <v>10700000.0</v>
       </c>
       <c r="E20">
         <v>10700000.0</v>
       </c>
       <c r="F20">
         <v>10700000.0</v>
       </c>
       <c r="G20">
         <v>10700000.0</v>
       </c>
       <c r="H20">
         <v>10700000.0</v>
       </c>
       <c r="I20">
         <v>10700000.0</v>
       </c>
       <c r="J20">
         <v>10700000.0</v>
       </c>
       <c r="K20">
@@ -2156,51 +2165,51 @@
       </c>
       <c r="S20">
         <v>2689000.0</v>
       </c>
       <c r="T20">
         <v>2787000.0</v>
       </c>
       <c r="U20">
         <v>2817000.0</v>
       </c>
       <c r="V20">
         <v>2852000.0</v>
       </c>
       <c r="W20">
         <v>2896000.0</v>
       </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
-        <v>11985000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C21">
         <v>1212000.0</v>
       </c>
       <c r="D21">
         <v>1323000.0</v>
       </c>
       <c r="E21">
         <v>1459000.0</v>
       </c>
       <c r="F21">
         <v>1568000.0</v>
       </c>
       <c r="G21">
         <v>1318000.0</v>
       </c>
       <c r="H21">
         <v>1222000.0</v>
       </c>
       <c r="I21">
         <v>1345000.0</v>
       </c>
       <c r="J21">
         <v>1952000.0</v>
       </c>
@@ -2373,51 +2382,53 @@
         <v>918438000.0</v>
       </c>
       <c r="U23">
         <v>788323000.0</v>
       </c>
       <c r="V23">
         <v>669249000.0</v>
       </c>
       <c r="W23">
         <v>562951000.0</v>
       </c>
       <c r="X23">
         <v>522825000.0</v>
       </c>
       <c r="Y23">
         <v>480061000.0</v>
       </c>
       <c r="Z23">
         <v>410221000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>252051000.0</v>
+      </c>
       <c r="C24">
         <v>320049000.0</v>
       </c>
       <c r="D24">
         <v>330916000.0</v>
       </c>
       <c r="E24">
         <v>61419000.0</v>
       </c>
       <c r="F24">
         <v>413527000.0</v>
       </c>
       <c r="G24">
         <v>64989000.0</v>
       </c>
       <c r="H24">
         <v>10047000.0</v>
       </c>
       <c r="I24">
         <v>10033000.0</v>
       </c>
       <c r="J24">
         <v>10019000.0</v>
       </c>
       <c r="K24">
@@ -2499,51 +2510,53 @@
       </c>
       <c r="N25">
         <v>10315000.0</v>
       </c>
       <c r="O25">
         <v>10315000.0</v>
       </c>
       <c r="P25">
         <v>10315000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>495664000.0</v>
+      </c>
       <c r="C26">
         <v>407205000.0</v>
       </c>
       <c r="D26">
         <v>356232000.0</v>
       </c>
       <c r="E26">
         <v>2714708000.0</v>
       </c>
       <c r="F26">
         <v>225448000.0</v>
       </c>
       <c r="G26">
         <v>2385820000.0</v>
       </c>
       <c r="H26">
         <v>1906153000.0</v>
       </c>
       <c r="I26">
         <v>1778606000.0</v>
       </c>
       <c r="J26">
         <v>1648809000.0</v>
       </c>
       <c r="K26">
@@ -2588,51 +2601,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>212566000.0</v>
+        <v>228641000.0</v>
       </c>
       <c r="C28">
         <v>170273000.0</v>
       </c>
       <c r="D28">
         <v>200360000.0</v>
       </c>
       <c r="E28">
         <v>364301000.0</v>
       </c>
       <c r="F28">
         <v>361823000.0</v>
       </c>
       <c r="G28">
         <v>378706000.0</v>
       </c>
       <c r="H28">
         <v>269868000.0</v>
       </c>
       <c r="I28">
         <v>222431000.0</v>
       </c>
       <c r="J28">
         <v>165378000.0</v>
       </c>
@@ -2663,51 +2676,53 @@
       <c r="S28">
         <v>85625000.0</v>
       </c>
       <c r="T28">
         <v>64565000.0</v>
       </c>
       <c r="U28">
         <v>73755000.0</v>
       </c>
       <c r="V28">
         <v>33500000.0</v>
       </c>
       <c r="W28">
         <v>31620000.0</v>
       </c>
       <c r="X28">
         <v>17657000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>611644000.0</v>
+      </c>
       <c r="C29">
         <v>636646000.0</v>
       </c>
       <c r="D29">
         <v>608512000.0</v>
       </c>
       <c r="E29">
         <v>456808000.0</v>
       </c>
       <c r="F29">
         <v>413527000.0</v>
       </c>
       <c r="G29">
         <v>635391000.0</v>
       </c>
       <c r="H29">
         <v>523585000.0</v>
       </c>
       <c r="I29">
         <v>489684000.0</v>
       </c>
       <c r="J29">
         <v>387195000.0</v>
       </c>
       <c r="K29"/>
@@ -3004,51 +3019,51 @@
       <c r="N34">
         <v>19210000.0</v>
       </c>
       <c r="O34">
         <v>24000000.0</v>
       </c>
       <c r="P34">
         <v>51324000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
-        <v>3710302000.0</v>
+        <v>3589078000.0</v>
       </c>
       <c r="C35">
         <v>417486000.0</v>
       </c>
       <c r="D35">
         <v>421479000.0</v>
       </c>
       <c r="E35">
         <v>528402000.0</v>
       </c>
       <c r="F35">
         <v>447216000.0</v>
       </c>
       <c r="G35">
         <v>490542000.0</v>
       </c>
       <c r="H35">
         <v>357855000.0</v>
       </c>
       <c r="I35">
         <v>308977000.0</v>
       </c>
       <c r="J35">
         <v>217917000.0</v>
       </c>
@@ -3286,51 +3301,51 @@
       </c>
       <c r="U38">
         <v>-665102000.0</v>
       </c>
       <c r="V38">
         <v>-555086000.0</v>
       </c>
       <c r="W38">
         <v>-488078000.0</v>
       </c>
       <c r="X38">
         <v>437377000.0</v>
       </c>
       <c r="Y38">
         <v>480061000.0</v>
       </c>
       <c r="Z38">
         <v>410221000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>-3344560000.0</v>
+        <v>-3337364000.0</v>
       </c>
       <c r="C39">
         <v>4221000.0</v>
       </c>
       <c r="D39">
         <v>4269000.0</v>
       </c>
       <c r="E39">
         <v>3821000.0</v>
       </c>
       <c r="F39">
         <v>2689000.0</v>
       </c>
       <c r="G39">
         <v>2165000.0</v>
       </c>
       <c r="H39">
         <v>2285000.0</v>
       </c>
       <c r="I39">
         <v>2894000.0</v>
       </c>
       <c r="J39">
         <v>3091000.0</v>
       </c>
@@ -3508,51 +3523,51 @@
       </c>
       <c r="S41">
         <v>14065000.0</v>
       </c>
       <c r="T41">
         <v>11840000.0</v>
       </c>
       <c r="U41">
         <v>9331000.0</v>
       </c>
       <c r="V41">
         <v>9860000.0</v>
       </c>
       <c r="W41">
         <v>9806000.0</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>75693000.0</v>
+        <v>63701000.0</v>
       </c>
       <c r="C42">
         <v>62149000.0</v>
       </c>
       <c r="D42">
         <v>60490000.0</v>
       </c>
       <c r="E42">
         <v>60357000.0</v>
       </c>
       <c r="F42">
         <v>63766000.0</v>
       </c>
       <c r="G42">
         <v>66572000.0</v>
       </c>
       <c r="H42">
         <v>66307000.0</v>
       </c>
       <c r="I42">
         <v>71990000.0</v>
       </c>
       <c r="J42">
         <v>71520000.0</v>
       </c>
@@ -3663,51 +3678,53 @@
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>20957000.0</v>
+      </c>
       <c r="C45">
         <v>20754000.0</v>
       </c>
       <c r="D45">
         <v>21477000.0</v>
       </c>
       <c r="E45">
         <v>12030000.0</v>
       </c>
       <c r="F45">
         <v>6604000.0</v>
       </c>
       <c r="G45">
         <v>7812000.0</v>
       </c>
       <c r="H45">
         <v>9463000.0</v>
       </c>
       <c r="I45">
         <v>3284000.0</v>
       </c>
       <c r="J45">
         <v>3156000.0</v>
       </c>
       <c r="K45">
@@ -4007,98 +4024,100 @@
       </c>
       <c r="N49">
         <v>57143000.0</v>
       </c>
       <c r="O49">
         <v>45599000.0</v>
       </c>
       <c r="P49">
         <v>37501000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>136500000.0</v>
       </c>
       <c r="J50">
         <v>37000000.0</v>
       </c>
       <c r="K50">
         <v>70032000.0</v>
       </c>
       <c r="L50">
         <v>45282000.0</v>
       </c>
       <c r="M50">
         <v>1000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>266772999.0</v>
+        <v>259412000.0</v>
       </c>
       <c r="C51">
         <v>327975000.0</v>
       </c>
       <c r="D51">
         <v>339870000.0</v>
       </c>
       <c r="E51">
         <v>466983000.0</v>
       </c>
       <c r="F51">
         <v>418933000.0</v>
       </c>
       <c r="G51">
         <v>435615000.0</v>
       </c>
       <c r="H51">
         <v>336970000.0</v>
       </c>
       <c r="I51">
         <v>308977000.0</v>
       </c>
       <c r="J51">
         <v>217917000.0</v>
       </c>
@@ -4129,51 +4148,53 @@
       <c r="S51">
         <v>104841000.0</v>
       </c>
       <c r="T51">
         <v>81986000.0</v>
       </c>
       <c r="U51">
         <v>92970000.0</v>
       </c>
       <c r="V51">
         <v>50068000.0</v>
       </c>
       <c r="W51">
         <v>40291000.0</v>
       </c>
       <c r="X51">
         <v>30122000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>126857000.0</v>
+      </c>
       <c r="C52">
         <v>117898000.0</v>
       </c>
       <c r="D52">
         <v>122034000.0</v>
       </c>
       <c r="E52">
         <v>238308000.0</v>
       </c>
       <c r="F52">
         <v>175128000.0</v>
       </c>
       <c r="G52">
         <v>210666000.0</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>136500000.0</v>
       </c>
       <c r="J52">
         <v>37000000.0</v>
       </c>
       <c r="K52">
         <v>70032000.0</v>
       </c>
@@ -4462,51 +4483,51 @@
         <v>35923000.0</v>
       </c>
       <c r="T56">
         <v>27767000.0</v>
       </c>
       <c r="U56">
         <v>28841000.0</v>
       </c>
       <c r="V56">
         <v>24578000.0</v>
       </c>
       <c r="W56">
         <v>14319000.0</v>
       </c>
       <c r="X56">
         <v>17524000.0</v>
       </c>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
-        <v>1284543000.0</v>
+        <v>126857000.0</v>
       </c>
       <c r="C57">
         <v>3107140000.0</v>
       </c>
       <c r="D57">
         <v>2796779000.0</v>
       </c>
       <c r="E57">
         <v>2187569000.0</v>
       </c>
       <c r="F57">
         <v>1973267000.0</v>
       </c>
       <c r="G57">
         <v>1871133000.0</v>
       </c>
       <c r="H57">
         <v>1544768000.0</v>
       </c>
       <c r="I57">
         <v>1476773000.0</v>
       </c>
       <c r="J57">
         <v>1406871000.0</v>
       </c>
@@ -4860,578 +4881,582 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>29262000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23495000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20297000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19363000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16967000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13556000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8309000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15344000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13016000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11214000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9422000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15617000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>79384000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78939000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>70437000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14389000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42378000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35605000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30337000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21474000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16426000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12948000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16645000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12540000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17252000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12689000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11893000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10514000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6361000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9164000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8341000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10032000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10147000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10493000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8424000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9062000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6924000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5907000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6626000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7274000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8258000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7601000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9103000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11595000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10531000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10319000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1033789000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11032000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10911000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>977488000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>996080000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>988298000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>998130000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>938626000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>964547000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>984374000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>936672000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>922331000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>890370000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14065000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15215000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12976000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13072000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11840000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12649000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10429000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11194000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9331000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>604794000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>574773000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>578077000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9874000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>528740000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>510572000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>528714000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>474677000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5479,52 +5504,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5572,348 +5598,350 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-10196000.0</v>
+      </c>
+      <c r="C5">
         <v>-9740000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11650000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12804000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12371000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11425000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15032000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12944000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12176000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13717000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14234000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13877000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13671000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15310000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16588000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11588000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7863000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1457000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1455000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-763000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1038000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-933000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1170000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1186000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-685000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1348000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1655000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1086000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1405000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1684000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1824000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1741000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1238000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-370000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-491000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-576000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-522000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>806000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>730000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>482000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-80000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>512000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>207000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>726000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>218000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>233000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>452000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-128000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-342000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>29000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>321000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1982000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2183000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2632000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2373000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2554000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2491000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2330000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2507000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1455000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1792000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2519000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1796000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1544000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1813000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1549000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1664000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1065000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-90000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>25000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1126000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-399000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-434000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1371000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-620000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1005000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1391000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2078000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2335000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1469000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-930000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1250000.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-1118000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5957,167 +5985,174 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7032000.0</v>
+      </c>
       <c r="C7">
+        <v>7361000.0</v>
+      </c>
+      <c r="D7">
         <v>7687000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7887000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7604000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7926000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8054000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8361000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8664000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8954000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9236000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9499000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9822000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10175000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6827000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7207000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7580000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5406000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5780000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6005000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6040000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6386000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6728000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6877000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7211000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7541000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7866000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8187000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8504000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6133,111 +6168,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12088000.0</v>
+      </c>
       <c r="C8">
         <v>12088000.0</v>
       </c>
       <c r="D8">
         <v>12088000.0</v>
       </c>
       <c r="E8">
         <v>12088000.0</v>
       </c>
       <c r="F8">
-        <v>12087000.0</v>
+        <v>12088000.0</v>
       </c>
       <c r="G8">
         <v>12087000.0</v>
       </c>
       <c r="H8">
         <v>12087000.0</v>
       </c>
       <c r="I8">
         <v>12087000.0</v>
       </c>
       <c r="J8">
         <v>12087000.0</v>
       </c>
       <c r="K8">
         <v>12087000.0</v>
       </c>
       <c r="L8">
         <v>12087000.0</v>
       </c>
       <c r="M8">
-        <v>12086000.0</v>
+        <v>12087000.0</v>
       </c>
       <c r="N8">
         <v>12086000.0</v>
       </c>
       <c r="O8">
         <v>12086000.0</v>
       </c>
       <c r="P8">
         <v>12086000.0</v>
       </c>
       <c r="Q8">
         <v>12086000.0</v>
       </c>
       <c r="R8">
-        <v>93000.0</v>
+        <v>12086000.0</v>
       </c>
       <c r="S8">
         <v>93000.0</v>
       </c>
       <c r="T8">
         <v>93000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>93000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6262,504 +6302,509 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>89272000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>88173000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>87512000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>86803000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86123000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>85443000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>85797000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>84959000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>84343000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>83694000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>83125000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>82620000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>82121000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>81605000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>81188000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>80740000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>80351000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>79941000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>79623000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>79369000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>79126000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>78906000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>78620000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>78353000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>78086000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>77818000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>77542000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>77544000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>77127000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>76851000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>76549000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>76189000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>75792000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>75571000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>74963000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>56894000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>56477000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>56207000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>56002000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>55228000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>54969000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>54790000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>53504000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26217000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26036000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>25978000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>25843000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>25692000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>25560000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
-        <v>39485000.0</v>
+        <v>137125000.0</v>
       </c>
       <c r="C10">
+        <v>30771000.0</v>
+      </c>
+      <c r="D10">
         <v>44349000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>123208000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>170617000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>157702000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>131972000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>81080000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72040000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>139510000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>132915000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>112809000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>185973000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>102682000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110965000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>95484000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>95603000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57110000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>110624000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>389977000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58874000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>56909000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51728000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>42391000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>94986000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>67102000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>60958000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45875000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>56335000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>86546000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>40293000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>45803000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>61322000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52539000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>73196000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63745000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>60899000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>77517000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>68764000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>131611000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>104854000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>113564000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>122671000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>88848000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>141887000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>103237000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>174498000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>85977000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>76396000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>81286000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>96114000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>106578000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>75212000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>85586000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>87842000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13954000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>135351000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>130093000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>80461000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>12552000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8761000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9450000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11097000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>8622000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8031000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8566000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>57687000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9469000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16658000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19216000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>23494000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>20824000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15734000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>17421000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13786000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14466000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17958000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19215000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13292000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11982000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12461000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>16568000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14511000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>12159000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>8671000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6807,1086 +6852,1097 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>46681000.0</v>
+        <v>513544000.0</v>
       </c>
       <c r="C12">
+        <v>39485000.0</v>
+      </c>
+      <c r="D12">
         <v>45817000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>505573000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>530011000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>499094000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>445308000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>389932000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>386154000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>436516000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>405078000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>366435000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>422962000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>314706000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>307531000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>304127000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>319234000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>262812000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>304680000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>561196000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>232135000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>240834000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>231002000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>214071000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>270550000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>240235000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>221623000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>204808000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>213118000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>224904000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>175288000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>181273000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>189283000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>178544000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>204326000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>200579000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>207957000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>223410000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>223244000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>269303000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>245677000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>254112000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>266400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>235190000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>284838000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>247935000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>316925000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>229619000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>261943000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>261404000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>282356000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>301076000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>277016000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>286182000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>87842000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>78369000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>135351000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>300479000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>80461000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>42875000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>60332000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>50819000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>64504000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>61482000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>87108000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>112737000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>57687000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>55612000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>31183000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>23684000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>23494000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>20824000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15734000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17421000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13786000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14466000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>17958000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>19215000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13292000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11982000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12461000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16568000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14511000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>12159000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>8671000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>96000.0</v>
       </c>
       <c r="C13">
         <v>96000.0</v>
       </c>
       <c r="D13">
         <v>96000.0</v>
       </c>
       <c r="E13">
         <v>96000.0</v>
       </c>
       <c r="F13">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="G13">
         <v>95000.0</v>
       </c>
       <c r="H13">
         <v>95000.0</v>
       </c>
       <c r="I13">
         <v>95000.0</v>
       </c>
       <c r="J13">
         <v>95000.0</v>
       </c>
       <c r="K13">
         <v>95000.0</v>
       </c>
       <c r="L13">
         <v>95000.0</v>
       </c>
       <c r="M13">
-        <v>94000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="N13">
         <v>94000.0</v>
       </c>
       <c r="O13">
         <v>94000.0</v>
       </c>
       <c r="P13">
         <v>94000.0</v>
       </c>
       <c r="Q13">
         <v>94000.0</v>
       </c>
       <c r="R13">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="S13">
         <v>93000.0</v>
       </c>
       <c r="T13">
         <v>93000.0</v>
       </c>
       <c r="U13">
         <v>93000.0</v>
       </c>
       <c r="V13">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="W13">
         <v>92000.0</v>
       </c>
       <c r="X13">
         <v>92000.0</v>
       </c>
       <c r="Y13">
         <v>92000.0</v>
       </c>
       <c r="Z13">
         <v>92000.0</v>
       </c>
       <c r="AA13">
         <v>92000.0</v>
       </c>
       <c r="AB13">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="AC13">
         <v>91000.0</v>
       </c>
       <c r="AD13">
         <v>91000.0</v>
       </c>
       <c r="AE13">
         <v>91000.0</v>
       </c>
       <c r="AF13">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AG13">
         <v>90000.0</v>
       </c>
       <c r="AH13">
         <v>90000.0</v>
       </c>
       <c r="AI13">
         <v>90000.0</v>
       </c>
       <c r="AJ13">
         <v>90000.0</v>
       </c>
       <c r="AK13">
         <v>90000.0</v>
       </c>
       <c r="AL13">
         <v>90000.0</v>
       </c>
       <c r="AM13">
         <v>90000.0</v>
       </c>
       <c r="AN13">
-        <v>89000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="AO13">
         <v>89000.0</v>
       </c>
       <c r="AP13">
         <v>89000.0</v>
       </c>
       <c r="AQ13">
         <v>89000.0</v>
       </c>
       <c r="AR13">
+        <v>89000.0</v>
+      </c>
+      <c r="AS13">
         <v>45000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>46000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AV13">
         <v>41000.0</v>
       </c>
       <c r="AW13">
         <v>41000.0</v>
       </c>
       <c r="AX13">
         <v>41000.0</v>
       </c>
       <c r="AY13">
         <v>41000.0</v>
       </c>
       <c r="AZ13">
         <v>41000.0</v>
       </c>
       <c r="BA13">
         <v>41000.0</v>
       </c>
       <c r="BB13">
+        <v>41000.0</v>
+      </c>
+      <c r="BC13">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="BD13">
         <v>27000.0</v>
       </c>
       <c r="BE13">
         <v>27000.0</v>
       </c>
       <c r="BF13">
         <v>27000.0</v>
       </c>
       <c r="BG13">
         <v>27000.0</v>
       </c>
       <c r="BH13">
         <v>27000.0</v>
       </c>
       <c r="BI13">
         <v>27000.0</v>
       </c>
       <c r="BJ13">
         <v>27000.0</v>
       </c>
       <c r="BK13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BL13">
         <v>26000.0</v>
       </c>
       <c r="BM13">
         <v>26000.0</v>
       </c>
       <c r="BN13">
         <v>26000.0</v>
       </c>
       <c r="BO13">
         <v>26000.0</v>
       </c>
       <c r="BP13">
         <v>26000.0</v>
       </c>
       <c r="BQ13">
         <v>26000.0</v>
       </c>
       <c r="BR13">
         <v>26000.0</v>
       </c>
       <c r="BS13">
         <v>26000.0</v>
       </c>
       <c r="BT13">
         <v>26000.0</v>
       </c>
       <c r="BU13">
         <v>26000.0</v>
       </c>
       <c r="BV13">
         <v>26000.0</v>
       </c>
       <c r="BW13">
         <v>26000.0</v>
       </c>
       <c r="BX13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="BY13">
         <v>25000.0</v>
       </c>
       <c r="BZ13">
         <v>25000.0</v>
       </c>
       <c r="CA13">
         <v>25000.0</v>
       </c>
       <c r="CB13">
         <v>25000.0</v>
       </c>
       <c r="CC13">
         <v>25000.0</v>
       </c>
       <c r="CD13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="CE13">
         <v>24000.0</v>
       </c>
       <c r="CF13">
         <v>24000.0</v>
       </c>
       <c r="CG13">
         <v>24000.0</v>
       </c>
       <c r="CH13">
         <v>24000.0</v>
       </c>
-      <c r="CI13"/>
+      <c r="CI13">
+        <v>24000.0</v>
+      </c>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>8186174.0</v>
+      </c>
+      <c r="C14">
         <v>8173059.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8153181.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8150000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8111000.0</v>
       </c>
       <c r="G14">
         <v>8111000.0</v>
       </c>
       <c r="H14">
+        <v>8111000.0</v>
+      </c>
+      <c r="I14">
         <v>8113000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8125319.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8110462.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8107641.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8061840.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8148525.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8180531.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8230902.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8225838.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8232142.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8228311.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8340042.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8385069.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8429149.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8417216.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8404084.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8392197.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8388666.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8442675.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8492445.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8569581.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8621221.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8662025.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8650057.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8631189.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8633278.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8631554.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8621311.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8601379.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8600620.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8587814.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8582836.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8566718.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8565050.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8558810.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8546563.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8522254.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8529658.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8274822.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7783612.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7965909.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7945238.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7915789.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7931868.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7832500.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7816867.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5881395.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5088970.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5216667.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5061894.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5060168.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5023634.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4998272.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4995836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4978556.0</v>
       </c>
       <c r="BK14">
         <v>4978556.0</v>
       </c>
       <c r="BL14">
+        <v>4978556.0</v>
+      </c>
+      <c r="BM14">
         <v>4952218.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4947114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4924578.0</v>
       </c>
       <c r="BO14">
         <v>4924578.0</v>
       </c>
       <c r="BP14">
+        <v>4924578.0</v>
+      </c>
+      <c r="BQ14">
         <v>4897318.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4891760.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4870376.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4872476.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4853922.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4812500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4916667.0</v>
       </c>
       <c r="BW14">
         <v>4916667.0</v>
       </c>
       <c r="BX14">
+        <v>4916667.0</v>
+      </c>
+      <c r="BY14">
         <v>4908571.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4991667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4948571.0</v>
       </c>
       <c r="CA14">
         <v>4948571.0</v>
       </c>
       <c r="CB14">
+        <v>4948571.0</v>
+      </c>
+      <c r="CC14">
         <v>5018605.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4897143.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4821053.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4951351.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4892000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4780000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4944828.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4537500.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4248649.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="N15">
         <v>94000.0</v>
       </c>
       <c r="O15">
         <v>94000.0</v>
       </c>
       <c r="P15">
         <v>94000.0</v>
       </c>
       <c r="Q15">
         <v>94000.0</v>
       </c>
       <c r="R15">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="S15">
         <v>93000.0</v>
       </c>
       <c r="T15">
         <v>93000.0</v>
       </c>
       <c r="U15">
         <v>93000.0</v>
       </c>
       <c r="V15">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="W15">
         <v>92000.0</v>
       </c>
       <c r="X15">
         <v>92000.0</v>
       </c>
       <c r="Y15">
         <v>92000.0</v>
       </c>
       <c r="Z15">
         <v>92000.0</v>
       </c>
       <c r="AA15">
         <v>92000.0</v>
       </c>
       <c r="AB15">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="AC15">
         <v>91000.0</v>
       </c>
       <c r="AD15">
         <v>91000.0</v>
       </c>
       <c r="AE15">
         <v>91000.0</v>
       </c>
       <c r="AF15">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AG15">
         <v>90000.0</v>
       </c>
       <c r="AH15">
         <v>90000.0</v>
       </c>
       <c r="AI15">
         <v>90000.0</v>
       </c>
       <c r="AJ15">
         <v>90000.0</v>
       </c>
       <c r="AK15">
         <v>90000.0</v>
       </c>
       <c r="AL15">
         <v>90000.0</v>
       </c>
       <c r="AM15">
         <v>90000.0</v>
       </c>
       <c r="AN15">
-        <v>89000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="AO15">
         <v>89000.0</v>
       </c>
       <c r="AP15">
         <v>89000.0</v>
       </c>
       <c r="AQ15">
         <v>89000.0</v>
       </c>
       <c r="AR15">
+        <v>89000.0</v>
+      </c>
+      <c r="AS15">
         <v>45000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>46000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AV15">
         <v>41000.0</v>
       </c>
       <c r="AW15">
         <v>41000.0</v>
       </c>
       <c r="AX15">
         <v>41000.0</v>
       </c>
       <c r="AY15">
         <v>41000.0</v>
       </c>
       <c r="AZ15">
         <v>41000.0</v>
       </c>
       <c r="BA15">
         <v>41000.0</v>
       </c>
       <c r="BB15">
+        <v>41000.0</v>
+      </c>
+      <c r="BC15">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="BD15">
         <v>27000.0</v>
       </c>
       <c r="BE15">
         <v>27000.0</v>
       </c>
       <c r="BF15">
         <v>27000.0</v>
       </c>
       <c r="BG15">
         <v>27000.0</v>
       </c>
       <c r="BH15">
         <v>27000.0</v>
       </c>
       <c r="BI15">
         <v>27000.0</v>
       </c>
       <c r="BJ15">
         <v>27000.0</v>
       </c>
       <c r="BK15">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BL15">
         <v>26000.0</v>
       </c>
       <c r="BM15">
         <v>26000.0</v>
       </c>
       <c r="BN15">
         <v>26000.0</v>
       </c>
       <c r="BO15">
         <v>26000.0</v>
       </c>
       <c r="BP15">
         <v>26000.0</v>
       </c>
       <c r="BQ15">
         <v>26000.0</v>
       </c>
       <c r="BR15">
         <v>26000.0</v>
       </c>
       <c r="BS15">
         <v>26000.0</v>
       </c>
       <c r="BT15">
         <v>26000.0</v>
       </c>
       <c r="BU15">
         <v>26000.0</v>
       </c>
       <c r="BV15">
         <v>26000.0</v>
       </c>
       <c r="BW15">
         <v>26000.0</v>
       </c>
       <c r="BX15">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="BY15">
         <v>25000.0</v>
       </c>
       <c r="BZ15">
         <v>25000.0</v>
       </c>
       <c r="CA15">
         <v>25000.0</v>
       </c>
       <c r="CB15">
         <v>25000.0</v>
       </c>
       <c r="CC15">
         <v>25000.0</v>
       </c>
       <c r="CD15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="CE15">
         <v>24000.0</v>
       </c>
       <c r="CF15">
         <v>24000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CG15">
         <v>24000.0</v>
       </c>
-      <c r="CI15"/>
+      <c r="CH15"/>
+      <c r="CI15">
+        <v>24000.0</v>
+      </c>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -7934,52 +7990,53 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8027,87 +8084,86 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -8151,125 +8207,128 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>315295000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>355057000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>288332000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>255942000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>245498000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>251769000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -8285,1133 +8344,1148 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
+      <c r="B20">
+        <v>12011000.0</v>
+      </c>
+      <c r="C20">
+        <v>10685000.0</v>
+      </c>
       <c r="D20">
+        <v>12041000.0</v>
+      </c>
+      <c r="E20">
         <v>12049000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12058000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>10700000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>10700000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>10700000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>10700000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>10700000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>10700000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>10700000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
-        <v>10700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH20">
         <v>10700000.0</v>
       </c>
       <c r="AI20">
-        <v>0.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
-        <v>10700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL20">
         <v>10700000.0</v>
       </c>
       <c r="AM20">
-        <v>0.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
-        <v>10700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP20">
         <v>10700000.0</v>
       </c>
       <c r="AQ20">
-        <v>0.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>10700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT20">
         <v>10700000.0</v>
       </c>
       <c r="AU20">
-        <v>0.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>2689000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>2689000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>11449000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>10607000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>9095000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>2787000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>11265000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>11623000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>10648000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>2817000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>9389000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>8540000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>7810000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>2852000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>4998000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>4775000.0</v>
       </c>
-      <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>2896000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="B21">
-[...1 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21">
+        <v>1300000.0</v>
+      </c>
+      <c r="D21">
         <v>12041000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12049000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12058000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1212000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11834000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11841000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11950000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1323000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12110000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11209000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10072000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1459000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12218000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12262000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12184000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1568000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12229000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12178000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12055000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1318000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12024000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11925000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11872000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1222000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34586000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>36752000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>39116000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1345000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36768000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952000.0</v>
       </c>
       <c r="AH21">
         <v>1952000.0</v>
       </c>
       <c r="AI21">
+        <v>1952000.0</v>
+      </c>
+      <c r="AJ21">
         <v>12735000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12760000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>33756000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2073000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>34086000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>30698000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>24945000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1793000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>26029000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28723000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>25192000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1244000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>32000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>20696000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>20335000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19422000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>51000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12144000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11323000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12671000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>73000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2768000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2774000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2780000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2787000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2794000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2801000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2808000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2817000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2825000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2832000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2842000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2852000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2862000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2872000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2881000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2896000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>23812000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5567000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5309000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4269000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>95000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>151000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3760000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>117000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>33893000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69582000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40546000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30223000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-80291000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>613000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-87884000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32522000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-42447000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-52870000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-45421000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-34322000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-28967000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>58429000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-25574000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-26791000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-69867000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-27506000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-25362000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-24152000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-23930000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-19400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7096000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3374000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-21214000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4542000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1854000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1566000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10938000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>106000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="AX22">
         <v>333000.0</v>
       </c>
       <c r="AY22">
+        <v>333000.0</v>
+      </c>
+      <c r="AZ22">
         <v>595000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>565000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>905000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1574000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2187000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1937000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2590000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2236000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2043000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2327000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12982000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1247000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1322000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1333000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1671000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3174000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011000.0</v>
       </c>
       <c r="BR22">
         <v>3011000.0</v>
       </c>
       <c r="BS22">
+        <v>3011000.0</v>
+      </c>
+      <c r="BT22">
         <v>3490000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3896000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
-      <c r="BW22">
-[...1 lines deleted...]
-      </c>
+      <c r="BW22"/>
       <c r="BX22">
         <v>660000.0</v>
       </c>
       <c r="BY22">
+        <v>660000.0</v>
+      </c>
+      <c r="BZ22">
         <v>972000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>100000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>650000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>802000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>4320855000.0</v>
+      </c>
+      <c r="C23">
         <v>4081887000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4034845000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4002725000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3944879000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3853215000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3715724000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3617061000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3531358000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3507846000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3418850000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3265738000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3164411000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2976611000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2850802000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2777016000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2724082000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2652905000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2584410000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2865669000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2620718000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2567837000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2601847000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2468814000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2196374000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2096779000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2092793000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2070304000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2005642000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1966457000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1894330000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1899787000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1878217000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1794066000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1785656000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1768928000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1800590000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1780699000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1772438000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1819069000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1790132000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1783636000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1744153000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1683564000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1680677000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1629387000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1427567000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1306503000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1273772000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1268655000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1264939000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1276069000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1220287000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1226108000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1192135000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1160026000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1162045000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1177165000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1135599000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1096377000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1112865000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1107057000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1122814000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1073939000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1101782000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1117436000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1073653000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1055504000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1026045000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1010786000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>998387000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>981943000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>958459000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>918438000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>887667000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>839300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>800962000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>788323000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>719805000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>678057000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>671091000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>669249000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>628908000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>604839000.0</v>
       </c>
-      <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>562951000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>303451000.0</v>
+      </c>
       <c r="C24">
+        <v>252051000.0</v>
+      </c>
+      <c r="D24">
         <v>266677000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>276131000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>286590000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>320049000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>349109000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>327855000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>381718000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>330916000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>363891000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>61147000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>49012000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>61419000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>66162000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>40357000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24961000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>413527000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>404162000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>430182000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>39630000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64989000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10058000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10054000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10051000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10047000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10044000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>308012000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>279995000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10033000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>10029000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10026000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10022000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>10019000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10015000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10012000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10008000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10004000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>10001000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9997000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10315000.0</v>
       </c>
       <c r="AQ24">
         <v>10315000.0</v>
       </c>
       <c r="AR24">
         <v>10315000.0</v>
       </c>
       <c r="AS24">
         <v>10315000.0</v>
       </c>
       <c r="AT24">
         <v>10315000.0</v>
       </c>
       <c r="AU24">
         <v>10315000.0</v>
       </c>
       <c r="AV24">
         <v>10315000.0</v>
       </c>
       <c r="AW24">
         <v>10315000.0</v>
       </c>
       <c r="AX24">
         <v>10315000.0</v>
       </c>
@@ -9424,237 +9498,238 @@
       <c r="BA24">
         <v>10315000.0</v>
       </c>
       <c r="BB24">
         <v>10315000.0</v>
       </c>
       <c r="BC24">
         <v>10315000.0</v>
       </c>
       <c r="BD24">
         <v>10315000.0</v>
       </c>
       <c r="BE24">
         <v>10315000.0</v>
       </c>
       <c r="BF24">
         <v>10315000.0</v>
       </c>
       <c r="BG24">
         <v>10315000.0</v>
       </c>
       <c r="BH24">
         <v>10315000.0</v>
       </c>
       <c r="BI24">
+        <v>10315000.0</v>
+      </c>
+      <c r="BJ24">
         <v>49816000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>51819000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>51822000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>67825000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>67828000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>67820000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>67823000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>67826000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>67828000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>82831000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>92834000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>57511000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>59524000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>65526000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>65529000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>34521000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>40808000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>57584000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>40848000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>34841000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>34853000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>30605000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>27857000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>27959000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>10310000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>28363000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>61147000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>49012000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>61419000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>66162000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40357000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24961000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>38359000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>41962000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>46178000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39630000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>64989000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10058000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10054000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10051000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10047000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10044000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34512000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10037000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10033000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10029000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10026000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10022000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10019000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10015000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10012000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10008000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10004000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10001000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9997000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10315000.0</v>
       </c>
       <c r="AQ25">
         <v>10315000.0</v>
       </c>
       <c r="AR25">
         <v>10315000.0</v>
       </c>
       <c r="AS25">
         <v>10315000.0</v>
       </c>
       <c r="AT25">
         <v>10315000.0</v>
       </c>
       <c r="AU25">
         <v>10315000.0</v>
       </c>
       <c r="AV25">
         <v>10315000.0</v>
       </c>
       <c r="AW25">
         <v>10315000.0</v>
       </c>
       <c r="AX25">
         <v>10315000.0</v>
       </c>
@@ -9666,290 +9741,298 @@
       </c>
       <c r="BA25">
         <v>10315000.0</v>
       </c>
       <c r="BB25">
         <v>10315000.0</v>
       </c>
       <c r="BC25">
         <v>10315000.0</v>
       </c>
       <c r="BD25">
         <v>10315000.0</v>
       </c>
       <c r="BE25">
         <v>10315000.0</v>
       </c>
       <c r="BF25">
         <v>10315000.0</v>
       </c>
       <c r="BG25">
         <v>10315000.0</v>
       </c>
       <c r="BH25">
         <v>10315000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>10315000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>498926000.0</v>
+      </c>
       <c r="C26">
+        <v>495664000.0</v>
+      </c>
+      <c r="D26">
         <v>484631000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>454323000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>434309000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>407205000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>382633000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>372244000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>371675000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>356232000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>320253000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2982555000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2818982000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2714708000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2591145000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2535324000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2497786000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>225448000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>233712000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>210540000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2436854000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2385820000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2362702000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2244577000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1933320000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1906153000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1897507000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>207043000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>204982000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1778606000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1757809000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1755413000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1718127000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1648809000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1616793000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1614629000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1648772000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1615379000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1630446000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1613068000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1610907000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1595181000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1546816000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1521135000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1465792000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1452699000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1212835000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1180797000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1156765000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1147168000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1127402000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1127211000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1102953000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1097156000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1066291000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1043615000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>987844000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1007073000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1014970000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1013075000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9997,387 +10080,395 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>212566000.0</v>
+        <v>173358000.0</v>
       </c>
       <c r="C28">
+        <v>228641000.0</v>
+      </c>
+      <c r="D28">
         <v>230015000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>160810000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>123577000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>170273000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>225191000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>255136000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>318342000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>200360000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>240212000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>266803000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>165708000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>364301000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>316159000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>508365000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>326464000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>361823000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>299318000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>46210000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>405648000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>378706000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>448575000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>439547000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>335168000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>269868000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>289849000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>270324000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>232164000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>222431000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>251166000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>329639000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>257612000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>165378000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>104703000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>52662000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>70950000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7837000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-28817000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-88044000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-59850000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-68023000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-76002000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-31132000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-97124000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-58928000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-141247000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-67726000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-58145000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-59035000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-73863000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-84327000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-37961000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-62866000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-38045000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>38757000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-83538000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-79486000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-30651000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>37261000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>41055000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42369000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>40725000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>59203000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>59797000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>59264000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>10146000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>58367000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>51180000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>85625000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>76650000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>63457000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>49475000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>64565000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>62853000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>31255000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>32049000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>73755000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>49273000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>40789000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>30268000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>33500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>34719000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>31888000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>31620000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>671539000.0</v>
+      </c>
       <c r="C29">
+        <v>611644000.0</v>
+      </c>
+      <c r="D29">
         <v>613004000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>608934000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>610661000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>636646000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>649099000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>621033000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>667514000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>608512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>632657000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>370113000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>341859000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>456808000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>661309000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>834573000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>414487000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>413527000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>629442000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>651634000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>458482000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>635391000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>694360000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>672623000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>618600000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10397,504 +10488,509 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>13229000.0</v>
+      </c>
+      <c r="C30">
         <v>3337364000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13728000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13099000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13074000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12879000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12906000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13639000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13650000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13275000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12380000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11209000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10072000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9403000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18457000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20151000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20524000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21240000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22375000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23999000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27410000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30895000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34681000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32732000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32131000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>33852000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34586000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>36752000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39116000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38854000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>36768000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>63143000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63581000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35806000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>61096000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>59006000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>33756000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>59558000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>34086000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30698000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24945000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25626000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>26029000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28723000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25192000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3932000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34474000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29649000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>26364000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>29296000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24359000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15252000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14526000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19143000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15638000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15550000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15647000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>20653000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17296000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18326000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18866000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3405000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>20696000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20335000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>19422000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>18385000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12144000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>11323000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12671000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>12239000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11449000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10607000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9095000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>10346000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>11265000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11623000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>10648000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9626000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9389000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8540000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7810000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8010000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4998000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4775000.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>5648000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>248567000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>242429000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>236489000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>228794000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>225669000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>220875000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>220154000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>213051000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>209274000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>202436000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>194144000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>188761000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>185637000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>183785000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>182234000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>178846000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>176855000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>173083000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>168662000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>165410000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>161292000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>158901000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>156626000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>154046000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>152474000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>151360000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>148877000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>147169000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>145471000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>142593000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>138339000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>135723000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>132154000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>129678000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>125804000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>118192000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>115648000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>112195000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>109275000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>106099000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>103238000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>102147000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>99539000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>70549000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>67766000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>66434000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>64214000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>61750000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>59847000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -10942,1061 +11038,1070 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>3788641000.0</v>
+      </c>
+      <c r="C33">
         <v>4042402000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3969528000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3478282000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3396156000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3337021000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3252085000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3207923000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3126245000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3053786000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2996630000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2883138000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2726164000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2648681000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2521442000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2448978000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2380669000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2366164000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2255133000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2277670000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2358226000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2293943000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2333762000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2219784000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1891019000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1820407000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1833835000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1825841000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1750456000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1699805000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1679008000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>204736000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>198633000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1576625000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>198581000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>202768000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1555565000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>213171000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1513516000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1519068000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1519510000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>205885000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1451724000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1419651000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1370647000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1375303000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1076168000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1047235000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>985465000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>976731000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>958224000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>959741000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>928745000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>919330000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1088655000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1066107000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1011047000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>854566000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1037842000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1035176000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1033667000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1049369000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1037614000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>992122000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>995252000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>986314000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1003822000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>988569000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>982191000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>974863000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>963444000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>950512000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>933630000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>890671000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>862616000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>813211000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>772356000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>759482000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>697124000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>657535000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>650820000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>644671000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>609399000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>587905000.0</v>
       </c>
-      <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>548632000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>403107000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>371978000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>486346000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>444091000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>617405000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>430376000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>424201000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>412886000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>437332000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>463879000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>441170000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>569629000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>550823000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>490540000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>362197000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>383141000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>341764000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>308799000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>320418000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>297856000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>378364000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>325557000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>220438000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>185136000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>119084000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>133734000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>70190000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>36307000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>42734000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>43352000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>44514000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>46501000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>57894000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>42872000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>43056000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>29860000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>13843000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>14562000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>19210000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>20194000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>19537000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>36039000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>24000000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>50013000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>52715000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>51507000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>51324000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>50406000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>48727000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
-        <v>3710302000.0</v>
+        <v>374773000.0</v>
       </c>
       <c r="C35">
+        <v>3589078000.0</v>
+      </c>
+      <c r="D35">
         <v>343455000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>352708000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>365773000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>417486000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>433795000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>426708000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>478164000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>421479000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>451823000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>440759000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>400693000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>528402000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>493286000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>644206000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>447028000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>447216000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>441832000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>472296000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>494087000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>490542000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>500303000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>481938000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>430154000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>357855000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>350807000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>316199000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>288499000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>308977000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>291459000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>375442000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>318934000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>217917000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>177899000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>116407000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>131849000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>69680000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>39947000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>43567000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>45004000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>45541000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>46669000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>57716000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>44763000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>44309000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>33251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18251000.0</v>
       </c>
       <c r="AW35">
         <v>18251000.0</v>
       </c>
       <c r="AX35">
-        <v>22251000.0</v>
+        <v>18251000.0</v>
       </c>
       <c r="AY35">
         <v>22251000.0</v>
       </c>
       <c r="AZ35">
         <v>22251000.0</v>
       </c>
       <c r="BA35">
+        <v>22251000.0</v>
+      </c>
+      <c r="BB35">
         <v>37251000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>22720000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>49797000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>52711000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>61822000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>50607000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>49810000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>59042000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>60468000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>63424000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>69173000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>81000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>81745000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>78669000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>81926000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>79664000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>82282000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>104841000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>100144000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>84281000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>65209000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>81986000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>76639000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>45721000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>49863000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>92519000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>69669000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>59469000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>49874000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>49355000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>58009000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>53165000.0</v>
       </c>
-      <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>37910000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>107206000.0</v>
+      </c>
+      <c r="C36">
         <v>201452000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>101893000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>103852000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>77984000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>79165000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>82943000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>81752000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>83279000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>81108000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>80296000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>80122000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>75009000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>80808000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>77982000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>85507000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>75643000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>76677000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>75267000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>73516000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>70955000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>72682000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>75494000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>74756000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>67813000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>57817000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>65708000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>60888000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>58609000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>57364000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>55001000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12380000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>12579000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>52946000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>12735000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>12760000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>49893000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12121000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>35734000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>57498000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>32952000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>11608000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>32504000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>57450000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>31912000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>36229000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>39036000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>38577000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>39425000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>27467000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>40241000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>41062000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>40994000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>27761000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>21399000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>21462000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>22168000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>25561000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>21872000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>21060000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>21819000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>27245000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>20374000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>20283000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>20123000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>20292000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>21602000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>21741000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>21058000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>20902000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>21163000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>21377000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>17301000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>17124000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>16941000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16712000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>15656000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>15493000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>15435000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>15280000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>13008000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>15754000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>7723000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>8272000.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>8106000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12040,1342 +12145,1358 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38">
+        <v>279569000.0</v>
+      </c>
+      <c r="C38">
         <v>3708459000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>258565000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>642628000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>602584000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2911196000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>56000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19260000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>19276000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>119825000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>526185000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3208913000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>440767000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2672292000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>96171000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>101419000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-2217835000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-2210848000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>122252000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>127869000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>121610000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>148700000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>168681000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>162106000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>140368000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>94766000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>102237000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>94510000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>84888000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>79038000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>73300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2104523000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2076850000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>66776000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1984237000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1971696000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>66105000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1993870000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1990383000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2009820000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>59594000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>744000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>61443000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1885465000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1880121000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1842543000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>890021000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>859007000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>798732000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1021550000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>770800000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>764025000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>725813000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>949951000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>239842000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>37012000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>37815000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1177165000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>39168000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>9063000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>821352000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1302811000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1330070000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1269386000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1101782000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1347822000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1198137000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1222730000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1153194000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1010786000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1112311000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1090317000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>958459000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1020352000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>984779000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>933449000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>900594000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>892445000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>719805000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>778308000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>775171000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>14000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>729089000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>698730000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>101888000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>633539000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>-3344560000.0</v>
+        <v>5441000.0</v>
       </c>
       <c r="C39">
+        <v>-3337364000.0</v>
+      </c>
+      <c r="D39">
         <v>5772000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5771000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5638000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4221000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5425000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5567000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5309000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4269000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4762000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4956000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5213000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3821000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3372000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3760000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3655000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2689000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2222000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2804000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2947000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2165000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2402000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2227000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2674000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2285000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2749000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2903000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2952000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2894000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3266000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1476209000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1453511000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3091000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1349159000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1331937000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3312000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1308490000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1592000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1303314000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1325728000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1318483000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1253498000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1221553000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1171203000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2217000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>1224000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>1453000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>1467000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>3464000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>830358000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>796675000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>780428000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>755928000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>879338000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>821343000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>855042000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>870356000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>849520000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>842138000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>829048000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>788757000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>765504000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>719062000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>672724000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>655360000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>592419000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>557284000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>546740000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>545572000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>509218000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>494014000.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>478044000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>1284543000.0</v>
+        <v>3566002000.0</v>
       </c>
       <c r="C40">
-        <v>3258270000.0</v>
+        <v>3380415000.0</v>
       </c>
       <c r="D40">
+        <v>3333071000.0</v>
+      </c>
+      <c r="E40">
         <v>3305222000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3243043000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3107140000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2969947000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2885183000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2755406000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2796779000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2657007000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2528852000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2476840000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2168206000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2087545000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1869331000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2023694000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1957923000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1904282000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2160707000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1902718000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1855516000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1821375000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1710375000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1500126000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1530379000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1508816000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1529645000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1501706000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1455299000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1408903000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-12948000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-16645000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1394331000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-17252000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-12689000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1492714000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-10514000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1566199000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1607944000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1581588000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-10032000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1539370000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1471068000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1485801000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1438268000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1269200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1166697000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1136700000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1129855000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1128331000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1142979000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1071786000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1092254000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1061258000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1029230000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1033789000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1051312000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1013128000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>977488000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>996080000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>988298000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>998130000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>938626000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>964547000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>984374000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>936672000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>922331000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>890370000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>838874000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>831289000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>833956000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>829375000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>776060000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>749914000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>736495000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>693123000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>640266000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>604794000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>574773000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>578077000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>567464000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>528740000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>510572000.0</v>
       </c>
-      <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>474677000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>15310000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14929000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11848000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7603000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14336000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12329000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9911000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8453000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14039000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13472000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11537000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>9223000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11507000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>12779000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12254000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17046000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>12999000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11839000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>9304000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>16645000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>12540000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17252000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12689000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>11893000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10514000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6361000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9164000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>8341000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9288000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>10147000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>10493000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8424000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>9062000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6924000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5907000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>6626000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7274000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8258000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7601000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9103000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>11595000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10531000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10319000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>10009000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>11032000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>10911000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>9229000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10652000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>11605000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>17351000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>13175000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>13917000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>10839000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>14093000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>11828000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>14444000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14065000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>15215000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>12976000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>13072000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>11840000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>12649000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>10429000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>11194000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>9331000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7936000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7494000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>7806000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>9860000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>9502000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>9706000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>10453000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>9806000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>849255000.0</v>
+        <v>63570000.0</v>
       </c>
       <c r="C42">
+        <v>63701000.0</v>
+      </c>
+      <c r="D42">
         <v>63044000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>62434000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>62058000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>62149000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>61267000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>60596000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>60607000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>60490000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>59837000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>59185000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>59158000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>60357000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>62271000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>63123000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>63806000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>63766000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>63690000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>66822000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>66815000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>66572000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>66103000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>65774000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>65277000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>66307000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>67727000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>69009000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>70830000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>71990000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>71991000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>72015000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>71802000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>71520000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>71276000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>71302000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>71039000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>70765000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>70780000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>70815000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>70539000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>70239000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>69908000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>70007000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>69793000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>69599000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>52865000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>52827000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>52630000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>52433000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>52093000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>51997000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>51830000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>51717000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>24547000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>24458000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>24326000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>24195000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>24092000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>24007000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>23860000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>23708000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>23575000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>23487000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>23366000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>23241000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>23079000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>22972000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>22822000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>22663000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>22487000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>22358000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>22221000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>22089000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>22785000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>22632000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>22559000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>22499000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>22435000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>22347000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>22995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22203000.0</v>
       </c>
       <c r="CE42">
         <v>22203000.0</v>
       </c>
       <c r="CF42">
+        <v>22203000.0</v>
+      </c>
+      <c r="CG42">
         <v>22142000.0</v>
       </c>
-      <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>22042000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13423,99 +13544,98 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>11992000.0</v>
       </c>
       <c r="N44">
         <v>11992000.0</v>
       </c>
       <c r="O44">
         <v>11992000.0</v>
       </c>
       <c r="P44">
         <v>11992000.0</v>
       </c>
       <c r="Q44">
         <v>11992000.0</v>
       </c>
-      <c r="R44"/>
+      <c r="R44">
+        <v>11992000.0</v>
+      </c>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13559,2123 +13679,2155 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9553000.0</v>
+      </c>
       <c r="C45">
+        <v>20957000.0</v>
+      </c>
+      <c r="D45">
         <v>10513000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10776000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10456000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20754000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11267000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>12422000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>12565000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21477000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12957000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>12143000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12288000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>12030000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8567000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>7219000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>7409000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>7812000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>8271000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>8538000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>9017000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9463000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>10264000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>10719000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>11223000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3284000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3247000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3358000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3247000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3156000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3048000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2930000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3955000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3772000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3898000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3969000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3868000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3954000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3889000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3998000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3883000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3943000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1198000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1152000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1186000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1155000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1182000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1218000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1128000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>968000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>965000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1030000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1035000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>999000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1041000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>951000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>974000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1010000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1071000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1143000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1189000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1291000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1380000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1488000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1529000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1551000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1506000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1561000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1546000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1090000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1106000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1094000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1051000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1084000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1118000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1182000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1155000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1122000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1148000.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>1247000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>9553000.0</v>
+      </c>
       <c r="C46">
+        <v>9986000.0</v>
+      </c>
+      <c r="D46">
         <v>10513000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10776000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10456000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10929000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11267000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12422000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12565000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12749000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12957000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12143000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12288000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12030000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8567000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7671000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7739000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6604000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6963000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7219000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7409000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>7812000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8271000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8538000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9017000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9463000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>10264000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>10719000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>11223000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3284000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3247000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3358000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3247000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3156000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3048000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2930000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3955000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3772000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3898000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3969000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3868000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3954000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3889000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3998000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3883000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3943000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1198000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1152000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1186000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1155000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1182000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1218000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1128000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>968000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>965000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1030000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1035000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>999000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1041000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>951000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>974000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1010000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1071000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1143000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1189000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1291000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1380000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1488000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1529000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1551000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1506000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1561000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1546000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1090000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1106000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1094000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1051000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1084000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1118000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1182000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1155000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1122000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1148000.0</v>
       </c>
-      <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>1247000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5094000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4933000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4340000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8567000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1899000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1621000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6604000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6963000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7219000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1923000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1998000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2130000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2266000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2427000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2557000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2740000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10719000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3043000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3284000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3247000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3358000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3247000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3156000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3048000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2930000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3955000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3772000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3898000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3969000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3868000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3954000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3889000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3998000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3883000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3943000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1198000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1152000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1186000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1155000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1182000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1218000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1128000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>968000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>965000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1030000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1035000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>999000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1041000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>951000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>974000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1010000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1071000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1143000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1189000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1291000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1380000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1488000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1529000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1551000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1506000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1561000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1546000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1090000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1106000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1094000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1051000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1084000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1118000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1182000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1155000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1122000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1148000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1205000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1247000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>314618000.0</v>
+      </c>
+      <c r="C48">
         <v>305536000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>294837000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>283077000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>274288000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>265778000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>253660000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>245431000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>237270000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>230728000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>223068000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>215237000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>209008000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>203507000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>195235000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>186302000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>177022000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>170020000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>162952000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>155300000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>148621000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>140431000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>135760000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>132882000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>130973000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>129105000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>124628000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>120841000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>115584000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>110310000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>107460000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>103391000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>101329000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>98906000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>95785000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>94333000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>93581000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>91317000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>88255000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>86760000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>84089000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>80584000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>77458000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>74028000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>71124000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>67886000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>65053000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>62328000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>59652000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>57143000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>53936000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>50879000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>48294000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>45599000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>43343000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>40908000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>39527000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>37501000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>35301000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>33306000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>30975000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>29808000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>29391000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>28600000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>30302000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>29582000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>30137000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>28962000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>28881000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>29252000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>29316000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>28321000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>27430000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>26836000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>26088000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>25369000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>24674000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>24237000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>23441000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>22725000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>21794000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>21085000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>20139000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>19598000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>17317000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>17229000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>215237000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>209008000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>203507000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>195235000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>186302000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>177022000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>170020000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>162952000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>155300000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>148621000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>140431000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>135760000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>132882000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>130973000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>129105000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>124628000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>120841000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>115584000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>110310000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>107460000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>103391000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>101329000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>98906000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>95785000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>94333000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>93581000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>91317000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>88255000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>86760000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>84089000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>80584000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>77458000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>74028000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>71124000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>67886000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>65053000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>62328000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>59652000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>57143000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>53936000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>50879000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>48294000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>45599000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>43343000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>40908000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>39527000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>37501000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>35301000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>33306000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
         <v>0.0</v>
       </c>
       <c r="N50">
         <v>0.0</v>
       </c>
       <c r="O50">
         <v>0.0</v>
       </c>
       <c r="P50">
         <v>0.0</v>
       </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
-      <c r="R50"/>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>136500000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>376146000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>319895000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>37000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>179279000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>117280000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>121841000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>70032000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>29946000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>33570000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>45282000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>266772999.0</v>
+        <v>310483000.0</v>
       </c>
       <c r="C51">
+        <v>259412000.0</v>
+      </c>
+      <c r="D51">
         <v>274364000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>284018000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>294194000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>327975000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>357163000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>336216000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>390382000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>339870000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>373127000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>379612000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>351681000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>466983000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>427124000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>603849000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>422067000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>418933000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>409942000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>436187000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>464522000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>435615000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>500303000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>481938000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>430154000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>336970000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>350807000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>316199000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>288499000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>308977000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>291459000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>386172000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>329917000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>217917000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>189294000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>127292000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>131849000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>80036000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>39947000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>43567000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>45004000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>55597000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>46669000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>57716000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>44763000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>44309000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>33251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18251000.0</v>
       </c>
       <c r="AW51">
         <v>18251000.0</v>
       </c>
       <c r="AX51">
-        <v>22251000.0</v>
+        <v>18251000.0</v>
       </c>
       <c r="AY51">
         <v>22251000.0</v>
       </c>
       <c r="AZ51">
         <v>22251000.0</v>
       </c>
       <c r="BA51">
+        <v>22251000.0</v>
+      </c>
+      <c r="BB51">
         <v>37251000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>22720000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>49797000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>52711000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>51813000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>50607000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>49810000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>49813000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>49816000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>51819000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>51822000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>67825000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>67828000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>67830000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>67833000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>67836000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>67838000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>104841000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>100144000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>84281000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>65209000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>81986000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>76639000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>45721000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>50007000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>92970000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>62565000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>52771000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>42729000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>50068000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>49230000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>44047000.0</v>
       </c>
-      <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>40291000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>178320000.0</v>
+      </c>
       <c r="C52">
+        <v>126857000.0</v>
+      </c>
+      <c r="D52">
         <v>74801000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>84192000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>114500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>117898000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>116367000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>97664000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>161949000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>122034000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>103374000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>11509000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>136500000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>376146000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>319895000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>37000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>179279000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>117280000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>121841000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>70032000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>29946000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>33570000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>45282000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>144000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>451000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>832000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>796000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>661000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>713000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>723000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>588000.0</v>
       </c>
-      <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>12187000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>376419000.0</v>
+      </c>
+      <c r="C53">
         <v>8714000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1468000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>382365000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>359394000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>341392000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>313336000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>308852000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>314114000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>297006000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>272163000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>253626000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>236989000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>212024000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>196566000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>208643000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>223631000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>205702000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>194056000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>171219000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>173261000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>183925000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>179274000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>171680000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>175564000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>173133000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>160665000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>158933000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>156783000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>138358000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>134995000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>135470000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>127961000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>126005000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>131130000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>136834000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>147058000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>145893000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>154480000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>137692000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>140823000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>140548000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>143729000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>146342000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>142951000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>144698000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>142427000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>143642000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>185547000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>180118000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>186242000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>194498000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>201804000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>200596000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>70348000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>64415000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>121017000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>170386000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>66696000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>30323000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>51571000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>41369000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>53407000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>52860000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>79077000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>104171000.0</v>
       </c>
-      <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>46143000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>14525000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4468000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>203000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>246000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>2876000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>27000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15719,1164 +15871,1177 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>4320855000.0</v>
+      </c>
+      <c r="C55">
         <v>4081887000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4034845000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4002725000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3944879000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3853215000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3715724000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3617061000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3531358000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3507846000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3418850000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3265738000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3164411000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2976611000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2850802000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2777016000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2724082000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2652905000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2584410000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2865669000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2620718000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2567837000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2601847000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2468814000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2196374000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2096779000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2092793000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2070304000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2005642000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1966457000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1894330000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1899787000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1878217000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1794066000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1785656000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1768928000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1800590000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1780699000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1772438000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1819069000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1790132000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1783636000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1744153000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1683564000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1680677000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1629387000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1427567000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1306503000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1273772000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1268655000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1264939000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1276069000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1220287000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1226108000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1192135000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1160026000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1162045000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1177165000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1135599000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1096377000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1112865000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1107057000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1122814000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1073939000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1101782000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1117436000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1073653000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1055504000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1026045000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1010786000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>998387000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>981943000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>958459000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>918438000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>887667000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>839300000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>800962000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>788323000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>719805000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>678057000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>671091000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>669249000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>628908000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>604839000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>597602000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>562951000.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>532214000.0</v>
+      </c>
+      <c r="C56">
         <v>39485000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>65317000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>524443000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>548723000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>516194000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>463639000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>409138000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405113000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>454060000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>422220000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>382600000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>438247000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>327930000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>329360000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>328038000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>343413000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>286741000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>329277000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>587999000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>262492000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>273894000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>268085000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>249030000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>305355000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>276372000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>258958000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>244463000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>255186000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>266652000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>215322000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1695051000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1679584000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>217441000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1587075000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1566160000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>245025000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1567528000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>258922000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>300001000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>270622000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1577007000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>292429000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>263913000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>310030000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>254084000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>351399000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>259268000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>288307000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>291924000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>306715000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>316328000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>291542000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>306778000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>103480000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>93919000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>150998000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>322599000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>97757000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>61201000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>79198000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>57688000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>85200000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>81817000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>106530000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>131122000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>69831000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>66935000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>43854000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>35923000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>34943000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>31431000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>24829000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>27767000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>25051000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>26089000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>28606000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28841000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>22681000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>20522000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>20271000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>24578000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>19509000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>16934000.0</v>
       </c>
-      <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>14319000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
-        <v>1284543000.0</v>
+        <v>3566002000.0</v>
       </c>
       <c r="C57">
+        <v>126857000.0</v>
+      </c>
+      <c r="D57">
         <v>3333071000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3305222000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3243043000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3107140000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2969947000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2885183000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2755406000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2796779000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2686269000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2552347000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2497137000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2187569000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2104512000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1882887000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2032003000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1973267000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1917298000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2171921000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1912140000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1871133000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1900759000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1789314000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1570563000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1544768000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1551194000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1565250000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1532043000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1476773000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1425329000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>12948000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16645000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1406871000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>17252000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>12689000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1504607000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>10514000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1572560000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1617108000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1589929000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>10032000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1549517000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1481561000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1494225000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1447330000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1276124000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1172604000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1143326000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1137129000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1136589000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1150580000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1080889000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1103849000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1071789000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1039549000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1033789000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1062344000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1024039000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>977488000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>996080000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>988298000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>998130000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>938626000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>964547000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>984374000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>936672000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>922331000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>890370000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>852939000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>846504000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>846932000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>842447000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>787900000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>762563000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>746924000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>704461000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>650048000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>605626000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>575569000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>578738000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>578051000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>529463000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>511160000.0</v>
       </c>
-      <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>486864000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>3940775000.0</v>
+      </c>
+      <c r="C58">
         <v>3710302000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3676526000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3657930000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3608816000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3524626000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3403742000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3311891000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3233570000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3218258000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3138092000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2993106000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2897830000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2715971000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2597798000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2527093000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2479031000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2420483000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2359130000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2644217000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2406227000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2361675000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2401062000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2271252000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2000717000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1902623000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1902001000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1881449000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1820542000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1785750000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1716788000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1726115000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1706737000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1624788000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1618875000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1603694000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1636456000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1619049000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1612507000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1660675000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1634933000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1632804000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1596186000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1539277000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1538988000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1491639000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1309375000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1190855000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1161577000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1159380000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1158840000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1172831000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1118140000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1126569000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1121586000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1092260000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1095611000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1112951000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1073849000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1036530000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1056548000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1051722000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1067303000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1019626000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1046292000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1063043000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1018598000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1001995000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>972652000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>957780000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>946648000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>931213000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>907656000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>869886000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>839202000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>792645000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>754324000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>742567000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>675295000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>635038000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>628612000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>627406000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>587472000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>564325000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>558160000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>524774000.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16920,587 +17085,594 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>380080000.0</v>
+      </c>
+      <c r="C60">
         <v>371585000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>358319000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>344795000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>336063000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>328589000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>311982000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>305170000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>297788000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>289588000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>280758000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272632000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>266581000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>260640000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>253004000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>249923000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>245051000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>232422000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>225280000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>221452000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>214491000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>206162000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>200785000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>197562000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>195657000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>194156000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>190792000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>188855000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>185100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>180707000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>177542000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>173672000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>171480000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>169278000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>166781000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>165234000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>164134000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>161650000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>159931000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>158394000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>155199000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>150832000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>147967000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>144287000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>141689000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>137748000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>118192000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>115648000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>112195000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>109275000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>106099000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>103238000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>102147000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>99539000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>70549000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>67766000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>66434000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>64214000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>61750000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>59847000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>56317000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>55335000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>55511000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>54313000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>55490000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>54393000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>55055000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>53509000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>53393000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>53006000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>51739000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>50730000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>50803000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>48552000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>48465000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>46655000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>46638000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>45756000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>44510000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43019000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>42479000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>41843000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>41436000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>40514000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>39442000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>38177000.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-30087000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-29015000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-27155000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-24532000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-23000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-21637000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-22031000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-21269000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-17521000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-16879000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-16553000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-16517000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-16347000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-16328000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-14881000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-13013000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-11342000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-9111000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-7633000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-7378000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-7111000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-7104000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-7100000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-7077000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-6784000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-6779000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-6777000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6312000.0</v>
       </c>
       <c r="AO61">
         <v>-6312000.0</v>
       </c>
       <c r="AP61">
+        <v>-6312000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-6310000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-6281000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-5785000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-5778000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-5364000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-4029000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3650000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3577000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3569000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3135000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2972000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2960000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1787000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1670000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-1578000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-1652000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-1648000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-1600000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1553000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1548000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1545000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1542000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-1505000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-1501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1490000.0</v>
       </c>
       <c r="BO61">
         <v>-1490000.0</v>
       </c>
       <c r="BP61">
+        <v>-1490000.0</v>
+      </c>
+      <c r="BQ61">
         <v>-1444000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-1438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1425000.0</v>
       </c>
       <c r="BS61">
         <v>-1425000.0</v>
       </c>
       <c r="BT61">
+        <v>-1425000.0</v>
+      </c>
+      <c r="BU61">
         <v>-1387000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-1383000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-1373000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-551000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-540000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-530000.0</v>
       </c>
       <c r="CA61">
         <v>-530000.0</v>
       </c>
       <c r="CB61">
-        <v>-526000.0</v>
+        <v>-530000.0</v>
       </c>
       <c r="CC61">
         <v>-526000.0</v>
       </c>
       <c r="CD61">
+        <v>-526000.0</v>
+      </c>
+      <c r="CE61">
         <v>-509000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-387000.0</v>
       </c>
       <c r="CG61">
         <v>-387000.0</v>
       </c>
       <c r="CH61">
+        <v>-387000.0</v>
+      </c>
+      <c r="CI61">
         <v>-384000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17548,50 +17720,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17688,51 +17861,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>119275000.0</v>
       </c>
       <c r="C2">
         <v>117751000.0</v>
       </c>
       <c r="D2">
         <v>-8182000.0</v>
       </c>
       <c r="E2">
         <v>19081000.0</v>
       </c>
       <c r="F2">
         <v>5530000.0</v>
       </c>
       <c r="G2">
         <v>33916000.0</v>
       </c>
       <c r="H2">
         <v>34457000.0</v>
       </c>
       <c r="I2">
         <v>31338000.0</v>
       </c>
@@ -17768,53 +17941,55 @@
       </c>
       <c r="T2">
         <v>39184000.0</v>
       </c>
       <c r="U2">
         <v>30208000.0</v>
       </c>
       <c r="V2">
         <v>19133000.0</v>
       </c>
       <c r="W2">
         <v>10733000.0</v>
       </c>
       <c r="X2">
         <v>11877000.0</v>
       </c>
       <c r="Y2">
         <v>18580000.0</v>
       </c>
       <c r="Z2">
         <v>17160000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>3774000.0</v>
+      </c>
       <c r="C3">
         <v>3738000.0</v>
       </c>
       <c r="D3">
         <v>167895.0</v>
       </c>
       <c r="E3">
         <v>4066000.0</v>
       </c>
       <c r="F3">
         <v>3554000.0</v>
       </c>
       <c r="G3">
         <v>3465000.0</v>
       </c>
       <c r="H3">
         <v>3049000.0</v>
       </c>
       <c r="I3">
         <v>1477000.0</v>
       </c>
       <c r="J3">
         <v>1562000.0</v>
       </c>
       <c r="K3">
@@ -17842,83 +18017,85 @@
         <v>847000.0</v>
       </c>
       <c r="S3">
         <v>538000.0</v>
       </c>
       <c r="T3">
         <v>475000.0</v>
       </c>
       <c r="U3">
         <v>602000.0</v>
       </c>
       <c r="V3">
         <v>959000.0</v>
       </c>
       <c r="W3">
         <v>1181000.0</v>
       </c>
       <c r="X3">
         <v>1013000.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>60453000.0</v>
+      </c>
       <c r="C5">
         <v>51150000.0</v>
       </c>
       <c r="D5">
         <v>22646000.0</v>
       </c>
       <c r="E5">
         <v>52244000.0</v>
       </c>
       <c r="F5">
         <v>47030000.0</v>
       </c>
       <c r="G5">
         <v>18305000.0</v>
       </c>
       <c r="H5">
         <v>24499000.0</v>
       </c>
       <c r="I5">
         <v>17654000.0</v>
       </c>
       <c r="J5">
         <v>14231000.0</v>
       </c>
       <c r="K5">
@@ -17950,54 +18127,54 @@
       </c>
       <c r="T5">
         <v>5063000.0</v>
       </c>
       <c r="U5">
         <v>5428000.0</v>
       </c>
       <c r="V5">
         <v>7212000.0</v>
       </c>
       <c r="W5">
         <v>7514000.0</v>
       </c>
       <c r="X5">
         <v>7262000.0</v>
       </c>
       <c r="Y5">
         <v>14251000.0</v>
       </c>
       <c r="Z5">
         <v>17646000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>60453000.0</v>
+        <v>64227000.0</v>
       </c>
       <c r="C6">
         <v>54888000.0</v>
       </c>
       <c r="D6">
         <v>22646000.0</v>
       </c>
       <c r="E6">
         <v>56310000.0</v>
       </c>
       <c r="F6">
         <v>50584000.0</v>
       </c>
       <c r="G6">
         <v>21770000.0</v>
       </c>
       <c r="H6">
         <v>27548000.0</v>
       </c>
       <c r="I6">
         <v>19131000.0</v>
       </c>
       <c r="J6">
         <v>15793000.0</v>
       </c>
@@ -18030,113 +18207,113 @@
       </c>
       <c r="T6">
         <v>5538000.0</v>
       </c>
       <c r="U6">
         <v>6030000.0</v>
       </c>
       <c r="V6">
         <v>8171000.0</v>
       </c>
       <c r="W6">
         <v>8695000.0</v>
       </c>
       <c r="X6">
         <v>8275000.0</v>
       </c>
       <c r="Y6">
         <v>14251000.0</v>
       </c>
       <c r="Z6">
         <v>17646000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-629000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>159972000.0</v>
       </c>
       <c r="C9">
         <v>144630000.0</v>
       </c>
       <c r="D9">
         <v>89226000.0</v>
       </c>
       <c r="E9">
         <v>131718000.0</v>
       </c>
       <c r="F9">
         <v>118565000.0</v>
       </c>
       <c r="G9">
         <v>84808000.0</v>
       </c>
       <c r="H9">
         <v>86912000.0</v>
       </c>
       <c r="I9">
         <v>76021000.0</v>
       </c>
@@ -18172,51 +18349,51 @@
       </c>
       <c r="T9">
         <v>24720000.0</v>
       </c>
       <c r="U9">
         <v>21126000.0</v>
       </c>
       <c r="V9">
         <v>21615000.0</v>
       </c>
       <c r="W9">
         <v>20671000.0</v>
       </c>
       <c r="X9">
         <v>2205000.0</v>
       </c>
       <c r="Y9">
         <v>3613000.0</v>
       </c>
       <c r="Z9">
         <v>11485000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>60453000.0</v>
       </c>
       <c r="C10">
         <v>51150000.0</v>
       </c>
       <c r="D10">
         <v>22646000.0</v>
       </c>
       <c r="E10">
         <v>52244000.0</v>
       </c>
       <c r="F10">
         <v>47030000.0</v>
       </c>
       <c r="G10">
         <v>18305000.0</v>
       </c>
       <c r="H10">
         <v>24499000.0</v>
       </c>
       <c r="I10">
         <v>17654000.0</v>
       </c>
@@ -18252,51 +18429,51 @@
       </c>
       <c r="T10">
         <v>5063000.0</v>
       </c>
       <c r="U10">
         <v>5428000.0</v>
       </c>
       <c r="V10">
         <v>7212000.0</v>
       </c>
       <c r="W10">
         <v>7514000.0</v>
       </c>
       <c r="X10">
         <v>7262000.0</v>
       </c>
       <c r="Y10">
         <v>-1502000.0</v>
       </c>
       <c r="Z10">
         <v>-338000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>10134000.0</v>
       </c>
       <c r="C11">
         <v>6905000.0</v>
       </c>
       <c r="D11">
         <v>5330000.0</v>
       </c>
       <c r="E11">
         <v>11386000.0</v>
       </c>
       <c r="F11">
         <v>11275000.0</v>
       </c>
       <c r="G11">
         <v>1327000.0</v>
       </c>
       <c r="H11">
         <v>1175000.0</v>
       </c>
       <c r="I11">
         <v>1351000.0</v>
       </c>
@@ -18332,51 +18509,51 @@
       </c>
       <c r="T11">
         <v>1807000.0</v>
       </c>
       <c r="U11">
         <v>1681000.0</v>
       </c>
       <c r="V11">
         <v>2455000.0</v>
       </c>
       <c r="W11">
         <v>3255000.0</v>
       </c>
       <c r="X11">
         <v>873000.0</v>
       </c>
       <c r="Y11">
         <v>-528000.0</v>
       </c>
       <c r="Z11">
         <v>-2426000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>110620000.0</v>
       </c>
       <c r="C12">
         <v>108924000.0</v>
       </c>
       <c r="D12">
         <v>34773000.0</v>
       </c>
       <c r="E12">
         <v>22949000.0</v>
       </c>
       <c r="F12">
         <v>11333000.0</v>
       </c>
       <c r="G12">
         <v>17108000.0</v>
       </c>
       <c r="H12">
         <v>32184000.0</v>
       </c>
       <c r="I12">
         <v>23933000.0</v>
       </c>
@@ -18412,133 +18589,135 @@
       </c>
       <c r="T12">
         <v>36280000.0</v>
       </c>
       <c r="U12">
         <v>28689000.0</v>
       </c>
       <c r="V12">
         <v>18733000.0</v>
       </c>
       <c r="W12">
         <v>11273000.0</v>
       </c>
       <c r="X12">
         <v>11677000.0</v>
       </c>
       <c r="Y12">
         <v>14966000.0</v>
       </c>
       <c r="Z12">
         <v>15220000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>247310000.0</v>
+      </c>
       <c r="C13">
         <v>233130000.0</v>
       </c>
       <c r="D13">
         <v>178485000.0</v>
       </c>
       <c r="E13">
         <v>121371000.0</v>
       </c>
       <c r="F13">
         <v>95995000.0</v>
       </c>
       <c r="G13">
         <v>94179000.0</v>
       </c>
       <c r="H13">
         <v>102040000.0</v>
       </c>
       <c r="I13">
         <v>91275000.0</v>
       </c>
       <c r="J13">
         <v>75811000.0</v>
       </c>
       <c r="K13">
         <v>78117000.0</v>
       </c>
       <c r="L13">
         <v>72471000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>9000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>50319000.0</v>
       </c>
       <c r="C15">
         <v>44245000.0</v>
       </c>
       <c r="D15">
         <v>17316000.0</v>
       </c>
       <c r="E15">
         <v>40858000.0</v>
       </c>
       <c r="F15">
         <v>35755000.0</v>
       </c>
       <c r="G15">
         <v>16978000.0</v>
       </c>
       <c r="H15">
         <v>23324000.0</v>
       </c>
       <c r="I15">
         <v>16303000.0</v>
       </c>
@@ -18574,51 +18753,51 @@
       </c>
       <c r="T15">
         <v>3256000.0</v>
       </c>
       <c r="U15">
         <v>3747000.0</v>
       </c>
       <c r="V15">
         <v>4757000.0</v>
       </c>
       <c r="W15">
         <v>4259000.0</v>
       </c>
       <c r="X15">
         <v>5648000.0</v>
       </c>
       <c r="Y15">
         <v>-187000.0</v>
       </c>
       <c r="Z15">
         <v>2426000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>40175000.0</v>
       </c>
       <c r="F16">
         <v>35755000.0</v>
       </c>
       <c r="G16">
         <v>16978000.0</v>
       </c>
       <c r="H16">
         <v>23324000.0</v>
       </c>
       <c r="I16">
         <v>16303000.0</v>
       </c>
       <c r="J16">
         <v>11905000.0</v>
       </c>
       <c r="K16">
         <v>14909000.0</v>
       </c>
@@ -18642,53 +18821,55 @@
       </c>
       <c r="R16">
         <v>1041000.0</v>
       </c>
       <c r="S16">
         <v>3124000.0</v>
       </c>
       <c r="T16">
         <v>3256000.0</v>
       </c>
       <c r="U16">
         <v>3747000.0</v>
       </c>
       <c r="V16">
         <v>4757000.0</v>
       </c>
       <c r="W16">
         <v>3875000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>50319000.0</v>
+      </c>
       <c r="C17">
         <v>44245000.0</v>
       </c>
       <c r="D17">
         <v>37413000.0</v>
       </c>
       <c r="E17">
         <v>40858000.0</v>
       </c>
       <c r="F17">
         <v>35755000.0</v>
       </c>
       <c r="G17">
         <v>16978000.0</v>
       </c>
       <c r="H17">
         <v>23324000.0</v>
       </c>
       <c r="I17">
         <v>16303000.0</v>
       </c>
       <c r="J17">
         <v>11905000.0</v>
       </c>
       <c r="K17">
@@ -18700,169 +18881,171 @@
       <c r="M17">
         <v>14139000.0</v>
       </c>
       <c r="N17">
         <v>13746000.0</v>
       </c>
       <c r="O17">
         <v>8926000.0</v>
       </c>
       <c r="P17">
         <v>8425000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>136690000.0</v>
+      </c>
       <c r="C18">
         <v>124206000.0</v>
       </c>
       <c r="D18">
         <v>110500000.0</v>
       </c>
       <c r="E18">
         <v>98422000.0</v>
       </c>
       <c r="F18">
         <v>84662000.0</v>
       </c>
       <c r="G18">
         <v>77071000.0</v>
       </c>
       <c r="H18">
         <v>69856000.0</v>
       </c>
       <c r="I18">
         <v>67342000.0</v>
       </c>
       <c r="J18">
         <v>60609000.0</v>
       </c>
       <c r="K18">
         <v>63328000.0</v>
       </c>
       <c r="L18">
         <v>58640000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>2784000.0</v>
       </c>
       <c r="K20">
         <v>3691000.0</v>
       </c>
       <c r="L20">
         <v>3691000.0</v>
       </c>
       <c r="M20">
         <v>3691000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>60453000.0</v>
       </c>
       <c r="C21">
         <v>51150000.0</v>
       </c>
       <c r="D21">
         <v>22646000.0</v>
       </c>
       <c r="E21">
         <v>52244000.0</v>
       </c>
       <c r="F21">
         <v>47030000.0</v>
       </c>
       <c r="G21">
         <v>18305000.0</v>
       </c>
       <c r="H21">
         <v>24499000.0</v>
       </c>
       <c r="I21">
         <v>17654000.0</v>
       </c>
@@ -18898,81 +19081,81 @@
       </c>
       <c r="T21">
         <v>5063000.0</v>
       </c>
       <c r="U21">
         <v>5428000.0</v>
       </c>
       <c r="V21">
         <v>7212000.0</v>
       </c>
       <c r="W21">
         <v>7514000.0</v>
       </c>
       <c r="X21">
         <v>7262000.0</v>
       </c>
       <c r="Y21">
         <v>14251000.0</v>
       </c>
       <c r="Z21">
         <v>17646000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>218794000.0</v>
       </c>
       <c r="C23">
         <v>211231000.0</v>
       </c>
       <c r="D23">
         <v>35027000.0</v>
       </c>
       <c r="E23">
         <v>98555000.0</v>
       </c>
       <c r="F23">
         <v>77065000.0</v>
       </c>
       <c r="G23">
         <v>100419000.0</v>
       </c>
       <c r="H23">
         <v>96870000.0</v>
       </c>
       <c r="I23">
         <v>89705000.0</v>
       </c>
@@ -19008,175 +19191,177 @@
       </c>
       <c r="T23">
         <v>58841000.0</v>
       </c>
       <c r="U23">
         <v>45906000.0</v>
       </c>
       <c r="V23">
         <v>33536000.0</v>
       </c>
       <c r="W23">
         <v>23890000.0</v>
       </c>
       <c r="X23">
         <v>6820000.0</v>
       </c>
       <c r="Y23">
         <v>10638000.0</v>
       </c>
       <c r="Z23">
         <v>6161000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>683000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>3774000.0</v>
+      </c>
       <c r="C25">
         <v>3738000.0</v>
       </c>
       <c r="D25">
         <v>3816000.0</v>
       </c>
       <c r="E25">
         <v>4066000.0</v>
       </c>
       <c r="F25">
         <v>3554000.0</v>
       </c>
       <c r="G25">
         <v>3465000.0</v>
       </c>
       <c r="H25">
         <v>3049000.0</v>
       </c>
       <c r="I25">
         <v>1477000.0</v>
       </c>
       <c r="J25">
         <v>1562000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
         <v>3844000.0</v>
       </c>
       <c r="C27">
         <v>3518000.0</v>
       </c>
       <c r="D27">
         <v>1407000.0</v>
       </c>
       <c r="E27">
         <v>2354000.0</v>
       </c>
       <c r="F27">
         <v>2022000.0</v>
       </c>
       <c r="G27">
         <v>1580000.0</v>
       </c>
       <c r="H27">
         <v>2221000.0</v>
       </c>
       <c r="I27">
         <v>2135000.0</v>
       </c>
@@ -19206,51 +19391,51 @@
       </c>
       <c r="R27">
         <v>634000.0</v>
       </c>
       <c r="S27">
         <v>970000.0</v>
       </c>
       <c r="T27">
         <v>1076000.0</v>
       </c>
       <c r="U27">
         <v>936000.0</v>
       </c>
       <c r="V27">
         <v>797000.0</v>
       </c>
       <c r="W27">
         <v>688000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
         <v>72892000.0</v>
       </c>
       <c r="C28">
         <v>68776000.0</v>
       </c>
       <c r="D28">
         <v>33620000.0</v>
       </c>
       <c r="E28">
         <v>58784000.0</v>
       </c>
       <c r="F28">
         <v>52853000.0</v>
       </c>
       <c r="G28">
         <v>47088000.0</v>
       </c>
       <c r="H28">
         <v>48638000.0</v>
       </c>
       <c r="I28">
         <v>44294000.0</v>
       </c>
@@ -19282,101 +19467,103 @@
         <v>17014000.0</v>
       </c>
       <c r="S28">
         <v>14015000.0</v>
       </c>
       <c r="T28">
         <v>12121000.0</v>
       </c>
       <c r="U28">
         <v>9290000.0</v>
       </c>
       <c r="V28">
         <v>8502000.0</v>
       </c>
       <c r="W28">
         <v>7935000.0</v>
       </c>
       <c r="X28">
         <v>6945000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>10134000.0</v>
+      </c>
       <c r="C29">
         <v>6905000.0</v>
       </c>
       <c r="D29">
         <v>9809000.0</v>
       </c>
       <c r="E29">
         <v>11386000.0</v>
       </c>
       <c r="F29">
         <v>11275000.0</v>
       </c>
       <c r="G29">
         <v>1327000.0</v>
       </c>
       <c r="H29">
         <v>1175000.0</v>
       </c>
       <c r="I29">
         <v>1351000.0</v>
       </c>
       <c r="J29">
         <v>2326000.0</v>
       </c>
       <c r="K29">
         <v>2156000.0</v>
       </c>
       <c r="L29">
         <v>8377000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>99519000.0</v>
       </c>
       <c r="C30">
         <v>93480000.0</v>
       </c>
       <c r="D30">
         <v>35027000.0</v>
       </c>
       <c r="E30">
         <v>79474000.0</v>
       </c>
       <c r="F30">
         <v>71535000.0</v>
       </c>
       <c r="G30">
         <v>66503000.0</v>
       </c>
       <c r="H30">
         <v>62413000.0</v>
       </c>
       <c r="I30">
         <v>58367000.0</v>
       </c>
@@ -19412,51 +19599,51 @@
       </c>
       <c r="T30">
         <v>19657000.0</v>
       </c>
       <c r="U30">
         <v>15698000.0</v>
       </c>
       <c r="V30">
         <v>14403000.0</v>
       </c>
       <c r="W30">
         <v>13157000.0</v>
       </c>
       <c r="X30">
         <v>-5057000.0</v>
       </c>
       <c r="Y30">
         <v>10638000.0</v>
       </c>
       <c r="Z30">
         <v>6161000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-109686000.0</v>
       </c>
       <c r="D31">
         <v>47139000.0</v>
       </c>
       <c r="E31">
         <v>-3435000.0</v>
       </c>
       <c r="F31">
         <v>-3550000.0</v>
       </c>
       <c r="G31">
         <v>-5458000.0</v>
       </c>
       <c r="H31">
         <v>-5157000.0</v>
       </c>
       <c r="I31">
         <v>-23933000.0</v>
       </c>
       <c r="J31">
         <v>-7529000.0</v>
@@ -19488,51 +19675,51 @@
       <c r="S31">
         <v>5180000.0</v>
       </c>
       <c r="T31">
         <v>5063000.0</v>
       </c>
       <c r="U31">
         <v>5428000.0</v>
       </c>
       <c r="V31">
         <v>973000.0</v>
       </c>
       <c r="W31">
         <v>-11727000.0</v>
       </c>
       <c r="X31">
         <v>7262000.0</v>
       </c>
       <c r="Y31">
         <v>-15753000.0</v>
       </c>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>279247000.0</v>
       </c>
       <c r="C32">
         <v>262381000.0</v>
       </c>
       <c r="D32">
         <v>89226000.0</v>
       </c>
       <c r="E32">
         <v>150799000.0</v>
       </c>
       <c r="F32">
         <v>124095000.0</v>
       </c>
       <c r="G32">
         <v>118724000.0</v>
       </c>
       <c r="H32">
         <v>121369000.0</v>
       </c>
       <c r="I32">
         <v>107359000.0</v>
       </c>
@@ -19587,901 +19774,910 @@
       <c r="Z32">
         <v>11485000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>29338000.0</v>
+      </c>
+      <c r="C2">
         <v>29845000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30199000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28931000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29664000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30407000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29083000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28598000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27794000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24162000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21645000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16920000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11568000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5914000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-356000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1954000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2022000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>522000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1989000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>875000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7248000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7547000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9312000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9529000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8632000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9584000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7786000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8455000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10185000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6237000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8215000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6701000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4764000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6537000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8176000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4137000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6630000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7515000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6650000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4329000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5583000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3812000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3852000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3970000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4504000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2847000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2675000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2781000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1577000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2996000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3003000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3170000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4571000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4967000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6379000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5211000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5886000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5450000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6679000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6990000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8568000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7970000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7318000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7863000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9919000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8280000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8833000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9514000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11113000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8239000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8817000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9644000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10613000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10009000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9551000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9011000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9259000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7861000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6801000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6287000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5988000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5069000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4365000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3758000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2293000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3809000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2684000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2804000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>929000.0</v>
+      </c>
       <c r="C3">
+        <v>950000.0</v>
+      </c>
+      <c r="D3">
         <v>1003000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>950000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>871000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1015000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>953000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>979000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>791000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>798000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>966000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>960000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>912000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>978000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1063000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>963000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1062000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>858000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>851000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="V3">
         <v>956000.0</v>
       </c>
       <c r="W3">
+        <v>956000.0</v>
+      </c>
+      <c r="X3">
         <v>872000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>831000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>806000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>797000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>815000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>786000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>651000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>378000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>372000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>365000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>362000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>414000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>417000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>347000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>384000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>112000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>453000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>407000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>243000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>289000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>225000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>56000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-660000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>546000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>454000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>437000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>433000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>464000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>535000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>632000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>691000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>739000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>764000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>770000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>781000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>766000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>621000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>554000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>463000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>491000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>433000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>351000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>318000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>282000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>241000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="BR3">
         <v>147000.0</v>
       </c>
       <c r="BS3">
+        <v>147000.0</v>
+      </c>
+      <c r="BT3">
         <v>131000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>129000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>131000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>121000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>115000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>119000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>120000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>143000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>113000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>175000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>171000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>208000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>214000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1052000.0</v>
       </c>
-      <c r="CG3"/>
-      <c r="CH3">
+      <c r="CH3"/>
+      <c r="CI3">
         <v>8000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>463000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>188000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20615,620 +20811,629 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>14380000.0</v>
+      </c>
       <c r="C5">
+        <v>16238000.0</v>
+      </c>
+      <c r="D5">
         <v>17386000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13370000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13459000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>12877000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12373000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12473000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12020000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10859000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11787000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12556000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14041000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14803000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10844000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11469000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12017000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10747000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12796000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7338000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5436000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1395000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4136000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7418000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6503000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5977000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4601000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2536000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6765000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3867000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4486000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3552000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3520000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2340000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4819000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5167000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-355000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5344000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6909000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6268000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6441000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5820000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6362000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5197000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5436000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5499000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5090000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5821000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5567000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4823000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4924000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3837000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4063000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2336000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3440000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3633000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3647000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2601000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1992000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1119000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1498000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-914000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1588000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-650000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2316000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>400000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-308000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>163000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2025000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1738000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1255000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1403000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1423000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1307000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>931000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1374000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1175000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1611000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1268000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1658000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1348000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4845000.0</v>
       </c>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
       <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>1134000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1992000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1772000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1187000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>16238000.0</v>
+        <v>15309000.0</v>
       </c>
       <c r="C6">
+        <v>17188000.0</v>
+      </c>
+      <c r="D6">
         <v>18389000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14320000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14330000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16315000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13830000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13352000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11391000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13271000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12986000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11819000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12699000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13534000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15104000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15766000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11906000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12327000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12868000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11636000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13752000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8294000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6308000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2226000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4942000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8215000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7318000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6763000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5252000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2914000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7137000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4232000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4848000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3966000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3937000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2687000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5203000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5279000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>98000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5751000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7152000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6557000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6666000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5876000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5702000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5743000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5890000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5936000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5523000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6285000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6102000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5455000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5615000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4576000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4827000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3106000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4221000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4399000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4268000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3155000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2455000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1610000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1931000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-563000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1906000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-368000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2557000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>577000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-161000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>310000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2156000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1867000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1386000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1524000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1538000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1426000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1051000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1517000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1288000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1786000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1439000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1866000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1562000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1872000.0</v>
       </c>
-      <c r="CG6"/>
-      <c r="CH6">
+      <c r="CH6"/>
+      <c r="CI6">
         <v>1142000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2455000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1960000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1358000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21362,86 +21567,87 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21575,1214 +21781,1233 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>41333000.0</v>
+      </c>
+      <c r="C9">
         <v>40368000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>43086000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38338000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38178000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38451000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35984000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>36252000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33942000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>34061000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35209000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32890000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33554000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33723000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34069000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>34259000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29667000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29122000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>30507000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28931000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30126000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>24993000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22024000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17927000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20144000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>24058000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21766000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21240000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19848000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>17455000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>22084000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17906000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18575000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15820000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16324000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15675000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>18260000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17451000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11709000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18634000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>19496000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>17952000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>18425000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17794000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18094000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>15324000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>13483000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13248000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12942000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>14377000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12714000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12313000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>12102000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>11283000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11314000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9468000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>10272000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9882000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10397000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9239000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8752000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>7333000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7877000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8307000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8132000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5909000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>7836000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6637000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5853000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5479000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7840000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7176000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6596000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6453000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6367000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6094000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>5807000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4889000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5308000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5671000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5258000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5190000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4898000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5618000.0</v>
       </c>
-      <c r="CG9">
-[...1 lines deleted...]
-      </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>17781000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>399000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>780000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>690000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>14380000.0</v>
+      </c>
+      <c r="C10">
         <v>16238000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17386000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13370000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13459000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12877000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12373000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12473000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12020000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10859000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11787000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12556000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14041000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14803000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10844000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11469000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12017000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10747000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12796000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7338000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5436000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1395000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4136000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7418000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6503000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5977000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4601000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2536000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6765000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3867000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4486000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3552000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3520000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2340000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4819000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5167000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-355000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5344000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6909000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6268000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6441000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5820000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6362000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5197000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5436000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5499000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5090000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5821000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5567000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4823000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4924000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3837000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4063000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2336000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3440000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3633000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3647000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2601000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1992000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1119000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1498000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-914000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1588000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-650000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2316000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-308000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>163000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2025000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1738000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1255000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1403000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1423000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1307000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>931000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1374000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1175000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1611000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1268000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1658000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1348000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1872000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2332000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1134000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1992000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1772000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1187000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>2180000.0</v>
+      </c>
+      <c r="C11">
         <v>2905000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2993000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1948000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2288000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>885000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2351000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1917000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1752000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2703000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2079000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2522000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2808000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3215000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3599000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2172000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2879000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2819000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2512000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3065000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1254000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1143000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1928000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>858000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1650000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1418000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-595000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1298000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1528000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1464000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>578000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>837000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-486000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>936000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>454000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1422000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1061000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3020000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1621000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2356000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2185000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2060000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1962000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2170000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1453000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1883000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1994000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1753000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2061000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1958000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1690000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1680000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1308000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1441000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>771000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1230000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1248000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1468000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>88000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>643000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>521000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>529000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>611000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>689000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-272000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>963000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>140000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-115000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>49000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>853000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>670000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>485000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>489000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>538000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>448000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>332000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>429000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>309000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>532000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>411000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>566000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>432000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>649000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>807000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>374000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1275000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>683000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>401000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>26378000.0</v>
+      </c>
+      <c r="C12">
         <v>27990000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28860000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27498000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26272000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26963000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28320000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27370000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26272000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25222000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22345000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19414000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15359000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10867000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5902000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3371000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2809000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2651000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2791000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2947000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2943000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3258000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3655000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3873000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6322000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7139000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8662000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8457000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7925000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7406000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6469000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5537000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4520000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4146000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3751000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3746000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3559000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3568000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3603000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3814000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3804000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3688000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3525000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3332000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3286000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3268000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2936000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2766000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2601000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2779000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2887000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2949000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3090000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3727000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4117000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4334000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4707000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4949000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5015000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5205000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5586000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5891000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6016000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6249000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6519000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6916000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6902000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7186000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7317000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8128000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8222000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8074000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9091000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9582000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9413000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8850000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8435000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8224000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7448000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6730000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6287000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5706000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5016000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4365000.0</v>
       </c>
-      <c r="CG12">
-[...1 lines deleted...]
-      </c>
       <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
         <v>3667000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2975000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2684000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2804000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>61896000.0</v>
+      </c>
       <c r="C13">
+        <v>62752000.0</v>
+      </c>
+      <c r="D13">
         <v>63746000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>61282000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>59530000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>60110000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>59327000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>57910000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>55783000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54761000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>50941000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>47161000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>42064000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>38319000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>31786000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27031000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24235000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23576000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>24014000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>24599000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>23806000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>25770000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22276000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22761000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>23372000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25613000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25438000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>25309000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>25679000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22798,86 +23023,85 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -23000,762 +23224,771 @@
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
         <v>9000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-3000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>12200000.0</v>
+      </c>
+      <c r="C15">
         <v>13333000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14393000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11422000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11171000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14415000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10526000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10456000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8848000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9770000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9941000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8337000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8979000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10156000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10826000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11204000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8672000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8590000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9198000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8235000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9731000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6084000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4293000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3323000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3278000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5768000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5085000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6572000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5899000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4064000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5301000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3289000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3649000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4038000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2584000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1886000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3397000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4106000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2665000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3723000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4553000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4083000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4381000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3858000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4192000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3744000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3553000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3505000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3337000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3760000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3609000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3133000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3244000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2529000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2622000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1565000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2210000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2385000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2179000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2513000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1349000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>598000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>969000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1525000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>899000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-378000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1353000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>260000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-193000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>114000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1172000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1068000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>770000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>914000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>885000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>859000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>599000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>945000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>866000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1079000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>857000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1092000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>916000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1223000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1525000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>760000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>717000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1089000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>786000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>8118000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8760000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9937000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10327000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10958000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8672000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8591000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9198000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9731000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6084000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4293000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3323000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3278000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5768000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5085000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12242000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5791000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4064000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5301000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3289000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3649000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4038000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2584000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1886000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3397000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4106000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2540000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3716000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4547000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4083000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4381000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3858000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4192000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3744000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3553000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3505000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3337000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3760000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3609000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3133000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3244000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2529000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2622000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1565000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2210000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2385000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2179000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2513000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1349000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>598000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>969000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-899000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>899000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-312000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1353000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>259000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>114000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1173000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1067000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>770000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>914000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>885000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>858000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>599000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>945000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>866000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1079000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>857000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1092000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>916000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1224000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1525000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>760000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>717000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1612000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>786000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>12200000.0</v>
+      </c>
       <c r="C17">
+        <v>13333000.0</v>
+      </c>
+      <c r="D17">
         <v>14393000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11422000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11171000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14415000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10526000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10456000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8848000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9770000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9941000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8337000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8979000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10156000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10826000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11204000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8672000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8591000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9198000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8235000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9731000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6084000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4293000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3323000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3278000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>5768000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5085000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6572000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5899000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4064000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5301000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3289000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3649000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4038000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2584000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1886000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3397000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4106000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2540000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3716000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4547000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4083000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4381000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3858000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4192000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3744000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3553000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3505000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3337000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3760000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3609000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3133000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3244000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2529000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2622000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1565000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2210000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>2179000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2513000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23796,138 +24029,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>35518000.0</v>
+      </c>
       <c r="C18">
+        <v>34762000.0</v>
+      </c>
+      <c r="D18">
         <v>34886000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33784000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33258000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33147000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31007000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30540000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29511000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>29539000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28596000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27747000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26705000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27452000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25884000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23660000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21426000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20924000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21223000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21652000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>20863000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22512000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18621000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18888000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17050000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18474000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16776000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16852000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17754000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23943,54 +24183,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24036,137 +24277,136 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-113000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>113000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2101000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1136000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-566000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>113000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-183000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3986000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-112000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>3691000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>3691000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -24249,355 +24489,359 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>14380000.0</v>
+      </c>
+      <c r="C21">
         <v>16238000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17386000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13370000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13459000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12877000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12373000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12473000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12020000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11787000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12556000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14041000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14803000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10844000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11469000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12017000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10747000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12796000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7338000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5436000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1395000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4136000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7418000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6503000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5977000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4601000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2536000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6765000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3867000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4486000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3552000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3520000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2340000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4819000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5167000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-355000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5344000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6909000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6268000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6441000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5820000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6362000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5197000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5436000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5499000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5090000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5821000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5567000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4823000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4924000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3837000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4063000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2336000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3440000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3633000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3647000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2601000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1992000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1119000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1498000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-914000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1588000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-650000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2316000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-308000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>163000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2025000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1738000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1255000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1403000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1423000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1307000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>931000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1374000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1175000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1611000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1268000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1658000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1348000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1872000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2381000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1134000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1992000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1772000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1187000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24731,350 +24975,356 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>56291000.0</v>
+      </c>
+      <c r="C23">
         <v>53975000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55167000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>53650000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52815000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>53514000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52962000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51940000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49382000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47351000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43676000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>38687000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32735000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25942000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20777000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>19675000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19012000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20173000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18205000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24903000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24135000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>25844000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25537000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25272000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24847000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>23049000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23702000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25104000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>21556000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22254000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20790000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17032000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19341000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21511000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17578000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18914000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19579000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>19940000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16916000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>17267000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15796000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15826000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15702000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14631000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10894000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10424000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10633000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10133000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10143000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10493000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10348000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12017000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12218000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13511000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12043000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12135000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13317000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13750000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14782000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>14349000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>16539000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>14407000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16478000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15070000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15675000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>16429000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14054000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14255000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>14985000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>15663000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>14953000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14338000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13887000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12774000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11994000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>10861000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>10277000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9520000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8619000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8111000.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>18940000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2216000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1692000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2307000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>219000.0</v>
       </c>
       <c r="N24">
         <v>219000.0</v>
       </c>
       <c r="O24">
+        <v>219000.0</v>
+      </c>
+      <c r="P24">
         <v>218000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>246000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
@@ -25103,349 +25353,353 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>929000.0</v>
+      </c>
       <c r="C25">
+        <v>950000.0</v>
+      </c>
+      <c r="D25">
         <v>1003000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>950000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>871000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1015000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>953000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>979000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>791000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>798000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>966000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>960000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>912000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>978000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1063000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>963000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1062000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>858000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>851000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="V25">
         <v>956000.0</v>
       </c>
       <c r="W25">
+        <v>956000.0</v>
+      </c>
+      <c r="X25">
         <v>872000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>831000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>806000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>797000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>815000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>786000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>651000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>378000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>372000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>365000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>362000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>414000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>417000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>347000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>384000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>112000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>547000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>501000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>355000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>289000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>225000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-660000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>546000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>454000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>437000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>433000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>464000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>535000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>632000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>691000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>739000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>764000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>770000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>781000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>766000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>621000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>554000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>463000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>491000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>433000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>351000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>318000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>282000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>241000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="BR25">
         <v>147000.0</v>
       </c>
       <c r="BS25">
+        <v>147000.0</v>
+      </c>
+      <c r="BT25">
         <v>131000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>129000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>131000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>121000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>115000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>119000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>120000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>143000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>113000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>175000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>171000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>208000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>338000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>8000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>463000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>188000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25579,668 +25833,681 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>711000.0</v>
+      </c>
+      <c r="C27">
         <v>938000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>876000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1062000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>968000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>927000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>922000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>850000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>818000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>724000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>758000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>779000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>628000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>641000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>543000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>670000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>548000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>572000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>511000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>391000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>411000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>356000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>352000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>461000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>610000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>548000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>581000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>482000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>617000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>593000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>591000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>333000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>563000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>594000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>582000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>370000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>628000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>528000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>448000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>734000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>549000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>693000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>701000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>642000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>542000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>409000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>364000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>347000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>374000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>344000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>352000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>285000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>379000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>279000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>266000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>171000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>295000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>248000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>279000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>192000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>180000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>182000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>195000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>167000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>135000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>127000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>205000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>243000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>251000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>212000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>263000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>288000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>260000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>248000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>280000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>279000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>237000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>213000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>207000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>170000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>233000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>231000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>688000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>19987000.0</v>
+      </c>
+      <c r="C28">
         <v>18106000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18259000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17368000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18206000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16263000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16503000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16827000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16767000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15034000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16253000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15709000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16302000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9751000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15047000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14316000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15813000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14445000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15387000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15462000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14904000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14318000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13865000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12711000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12826000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12644000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11838000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12321000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11838000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14587000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11602000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10790000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10723000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12040000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9272000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10037000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10330000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11010000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9243000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9972000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9806000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10333000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8167000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7799000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8097000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8504000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5761000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5337000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5662000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7232000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5104000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5102000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5333000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3756000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4976000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5109000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4909000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5164000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4722000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4908000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5048000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4377000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4519000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4788000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4264000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3784000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4576000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4350000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2701000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3137000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3625000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3359000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2985000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3171000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3055000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2910000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1766000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2508000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2483000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2533000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1977000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2170000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2148000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2553000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2003000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1998000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1948000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1986000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>2180000.0</v>
+      </c>
       <c r="C29">
+        <v>2905000.0</v>
+      </c>
+      <c r="D29">
         <v>2993000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1948000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2288000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>885000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2351000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1917000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1752000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2703000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2079000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2522000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2808000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3215000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3599000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2172000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2879000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2819000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2512000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3065000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1254000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1143000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1928000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>858000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1650000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1418000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-595000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1298000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26256,849 +26523,857 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>26953000.0</v>
+      </c>
+      <c r="C30">
         <v>24130000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24968000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24719000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23151000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23107000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23879000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23342000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21588000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23189000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22031000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21767000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21167000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20028000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19456000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18823000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17653000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18490000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18184000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17330000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16588000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16532000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16008000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15263000.0</v>
       </c>
       <c r="AB30">
         <v>15263000.0</v>
       </c>
       <c r="AC30">
+        <v>15263000.0</v>
+      </c>
+      <c r="AD30">
         <v>15247000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14919000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15319000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14039000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14089000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12268000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12804000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13335000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13441000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12284000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12064000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13290000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12587000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11684000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11984000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11974000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11732000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10127000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8047000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7749000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7852000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8556000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7147000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7490000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7178000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7446000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7251000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7132000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6832000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6249000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6750000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6638000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6760000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6214000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6379000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9221000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6544000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6559000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5520000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6237000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6161000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5316000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5815000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5438000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5341000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5050000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4944000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4787000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4876000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3515000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4133000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4060000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3990000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3532000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3550000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3746000.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>16647000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1593000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-992000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-497000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>44215000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>26829000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26897000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29273000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1677000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1408000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1936000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-904000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1126000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-799000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-656000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2809000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2653000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-994000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-784000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-733000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1314000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-913000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1961000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1272000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1640000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-843000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1161000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1512000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7406000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1905000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1311000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1130000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4146000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2766000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2011000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1359000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-171000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1225000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1396000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-689000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1646000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1322000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1395000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1409000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1724000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-913000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-886000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-947000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2779000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-927000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-272000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-175000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>135000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>4063000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4334000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4707000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3633000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-5015000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5205000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1992000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1119000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1498000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-914000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1588000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-650000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-6902000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7186000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-308000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-8128000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2025000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1738000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1255000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1403000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1423000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1307000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>931000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1374000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1175000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1611000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1268000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1658000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1348000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>4656000.0</v>
       </c>
-      <c r="CG31">
-[...1 lines deleted...]
-      </c>
       <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
         <v>-3667000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1992000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1772000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>1187000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>70671000.0</v>
+      </c>
+      <c r="C32">
         <v>70213000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73386000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68537000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67109000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68115000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66391000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>65335000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>62540000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>61855000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>59371000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54535000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>50474000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>45291000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>39983000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33903000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>31621000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>31144000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31029000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30920000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31001000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32241000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>29571000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>27239000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29673000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32690000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>31350000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>29026000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>28303000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>27640000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>28321000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>26121000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>25276000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>20584000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>22861000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>23851000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>22397000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>24081000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>19224000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>25284000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>23825000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>23535000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>22237000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>21646000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>22064000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>19828000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>16330000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>15923000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>15723000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>15954000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>15710000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>15316000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>15272000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>15854000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>16281000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>15847000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>15483000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15768000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15847000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>15918000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>15742000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>15901000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>15847000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>15625000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>15995000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>15828000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>16116000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>15470000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>15367000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>16592000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>16079000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>15993000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>16240000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17066000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>16376000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>15645000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>14818000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>14148000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>13169000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>12472000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11545000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11178000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>9967000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>9983000.0</v>
       </c>
-      <c r="CG32">
-[...1 lines deleted...]
-      </c>
       <c r="CH32">
+        <v>0.0</v>
+      </c>
+      <c r="CI32">
         <v>20074000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4208000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3464000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3494000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -27189,51 +27464,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>157702000.0</v>
       </c>
       <c r="C2">
         <v>139510000.0</v>
       </c>
       <c r="D2">
         <v>102682000.0</v>
       </c>
       <c r="E2">
         <v>57110000.0</v>
       </c>
       <c r="F2">
         <v>56909000.0</v>
       </c>
       <c r="G2">
         <v>67102000.0</v>
       </c>
       <c r="H2">
         <v>86546000.0</v>
       </c>
       <c r="I2">
         <v>52539000.0</v>
       </c>
@@ -27263,51 +27538,51 @@
       </c>
       <c r="R2">
         <v>23684000.0</v>
       </c>
       <c r="S2">
         <v>17624000.0</v>
       </c>
       <c r="T2">
         <v>19461000.0</v>
       </c>
       <c r="U2">
         <v>16707000.0</v>
       </c>
       <c r="V2">
         <v>8721000.0</v>
       </c>
       <c r="W2">
         <v>12532000.0</v>
       </c>
       <c r="X2">
         <v>13843000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>595000</v>
       </c>
       <c r="C3">
         <v>223000</v>
       </c>
       <c r="D3">
         <v>3950000</v>
       </c>
       <c r="E3">
         <v>3223000</v>
       </c>
       <c r="F3">
         <v>391000</v>
       </c>
       <c r="G3">
         <v>264000</v>
       </c>
       <c r="H3">
         <v>225000</v>
       </c>
       <c r="I3">
         <v>969000</v>
       </c>
@@ -27337,51 +27612,51 @@
       </c>
       <c r="R3">
         <v>188000</v>
       </c>
       <c r="S3">
         <v>496000</v>
       </c>
       <c r="T3">
         <v>856000</v>
       </c>
       <c r="U3">
         <v>283000</v>
       </c>
       <c r="V3">
         <v>327000</v>
       </c>
       <c r="W3">
         <v>304000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>45572000.0</v>
       </c>
       <c r="F4">
         <v>201000.0</v>
       </c>
       <c r="G4">
         <v>-10193000.0</v>
       </c>
       <c r="H4">
         <v>-19444000.0</v>
       </c>
       <c r="I4">
         <v>34007000.0</v>
       </c>
       <c r="J4">
         <v>-24978000.0</v>
       </c>
       <c r="K4">
         <v>-36047000.0</v>
       </c>
@@ -27389,51 +27664,51 @@
         <v>10327000.0</v>
       </c>
       <c r="M4">
         <v>21951000.0</v>
       </c>
       <c r="N4">
         <v>-4300000.0</v>
       </c>
       <c r="O4">
         <v>-44507000.0</v>
       </c>
       <c r="P4">
         <v>79274000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-522000.0</v>
       </c>
       <c r="F5">
         <v>-1778000.0</v>
       </c>
       <c r="G5">
         <v>859000.0</v>
       </c>
       <c r="H5">
         <v>-12509000.0</v>
       </c>
       <c r="I5">
         <v>-2345000.0</v>
       </c>
       <c r="J5">
         <v>-283000.0</v>
       </c>
       <c r="K5">
         <v>-170000.0</v>
       </c>
@@ -27441,51 +27716,51 @@
         <v>-1033000.0</v>
       </c>
       <c r="M5">
         <v>-5448000.0</v>
       </c>
       <c r="N5">
         <v>2713000.0</v>
       </c>
       <c r="O5">
         <v>646000.0</v>
       </c>
       <c r="P5">
         <v>796000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>-118217000.0</v>
       </c>
       <c r="C6">
         <v>18192000.0</v>
       </c>
       <c r="D6">
         <v>54015000.0</v>
       </c>
       <c r="E6">
         <v>45572000.0</v>
       </c>
       <c r="F6">
         <v>201000.0</v>
       </c>
       <c r="G6">
         <v>-10193000.0</v>
       </c>
       <c r="H6">
         <v>-19444000.0</v>
       </c>
       <c r="I6">
         <v>34007000.0</v>
       </c>
@@ -27515,53 +27790,55 @@
       </c>
       <c r="R6">
         <v>89053000.0</v>
       </c>
       <c r="S6">
         <v>6060000.0</v>
       </c>
       <c r="T6">
         <v>-1837000.0</v>
       </c>
       <c r="U6">
         <v>2754000.0</v>
       </c>
       <c r="V6">
         <v>7986000.0</v>
       </c>
       <c r="W6">
         <v>-3811000.0</v>
       </c>
       <c r="X6">
         <v>-1378000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>-3148000.0</v>
+      </c>
       <c r="C7">
         <v>1703000.0</v>
       </c>
       <c r="D7">
         <v>-7945000.0</v>
       </c>
       <c r="E7">
         <v>-4929000.0</v>
       </c>
       <c r="F7">
         <v>-5019000.0</v>
       </c>
       <c r="G7">
         <v>-8188000.0</v>
       </c>
       <c r="H7">
         <v>-1668000.0</v>
       </c>
       <c r="I7">
         <v>140000.0</v>
       </c>
       <c r="J7">
         <v>-2200000.0</v>
       </c>
       <c r="K7">
@@ -27587,87 +27864,89 @@
       </c>
       <c r="R7">
         <v>-8891000.0</v>
       </c>
       <c r="S7">
         <v>-103000.0</v>
       </c>
       <c r="T7">
         <v>1804000.0</v>
       </c>
       <c r="U7">
         <v>-952000.0</v>
       </c>
       <c r="V7">
         <v>1327000.0</v>
       </c>
       <c r="W7">
         <v>-2257000.0</v>
       </c>
       <c r="X7">
         <v>-5275000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-7728000.0</v>
       </c>
       <c r="F8">
         <v>-6607000.0</v>
       </c>
       <c r="G8">
         <v>-10837000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>20800000.0</v>
+      </c>
       <c r="C9">
         <v>6218000.0</v>
       </c>
       <c r="D9">
         <v>-16549000.0</v>
       </c>
       <c r="E9">
         <v>-7728000.0</v>
       </c>
       <c r="F9">
         <v>-6607000.0</v>
       </c>
       <c r="G9">
         <v>-10837000.0</v>
       </c>
       <c r="H9">
         <v>-15159000.0</v>
       </c>
       <c r="I9">
         <v>-4428000.0</v>
       </c>
       <c r="J9">
         <v>-2857000.0</v>
       </c>
       <c r="K9">
@@ -27683,51 +27962,51 @@
         <v>2713000.0</v>
       </c>
       <c r="O9">
         <v>646000.0</v>
       </c>
       <c r="P9">
         <v>796000.0</v>
       </c>
       <c r="Q9">
         <v>1140000.0</v>
       </c>
       <c r="R9">
         <v>-5667000.0</v>
       </c>
       <c r="S9">
         <v>-2317000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>534000.0</v>
       </c>
       <c r="K10">
         <v>6581000.0</v>
       </c>
       <c r="L10">
         <v>-1577967000.0</v>
       </c>
       <c r="M10">
         <v>-1417093000.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -27737,51 +28016,51 @@
         <v>6000.0</v>
       </c>
       <c r="Q10">
         <v>2000.0</v>
       </c>
       <c r="R10">
         <v>9000.0</v>
       </c>
       <c r="S10">
         <v>2000.0</v>
       </c>
       <c r="T10">
         <v>6000.0</v>
       </c>
       <c r="U10">
         <v>7000.0</v>
       </c>
       <c r="V10">
         <v>137000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5026000.0</v>
       </c>
       <c r="F11">
         <v>3001000.0</v>
       </c>
       <c r="G11">
         <v>4051000.0</v>
       </c>
       <c r="H11">
         <v>14689000.0</v>
       </c>
       <c r="I11">
         <v>7672000.0</v>
       </c>
       <c r="J11">
         <v>1907000.0</v>
       </c>
       <c r="K11">
         <v>1367000.0</v>
       </c>
@@ -27789,51 +28068,51 @@
         <v>1269000.0</v>
       </c>
       <c r="M11">
         <v>2390000.0</v>
       </c>
       <c r="N11">
         <v>-3681000.0</v>
       </c>
       <c r="O11">
         <v>712000.0</v>
       </c>
       <c r="P11">
         <v>-563000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-3055000.0</v>
       </c>
       <c r="F12">
         <v>2065000.0</v>
       </c>
       <c r="G12">
         <v>12119000.0</v>
       </c>
       <c r="H12">
         <v>432000.0</v>
       </c>
       <c r="I12">
         <v>2587000.0</v>
       </c>
       <c r="J12">
         <v>7317000.0</v>
       </c>
       <c r="K12">
         <v>8541000.0</v>
       </c>
@@ -27841,99 +28120,101 @@
         <v>6560000.0</v>
       </c>
       <c r="M12">
         <v>-1077000.0</v>
       </c>
       <c r="N12">
         <v>802000.0</v>
       </c>
       <c r="O12">
         <v>2660000.0</v>
       </c>
       <c r="P12">
         <v>6515000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2799000.0</v>
       </c>
       <c r="F13">
         <v>1588000.0</v>
       </c>
       <c r="G13">
         <v>2649000.0</v>
       </c>
       <c r="H13">
         <v>13491000.0</v>
       </c>
       <c r="I13">
         <v>4568000.0</v>
       </c>
       <c r="J13">
         <v>657000.0</v>
       </c>
       <c r="K13">
         <v>393000.0</v>
       </c>
       <c r="L13">
         <v>42000.0</v>
       </c>
       <c r="M13">
         <v>944000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>197</v>
+      </c>
+      <c r="B14">
+        <v>3774000.0</v>
+      </c>
       <c r="C14">
         <v>3738000.0</v>
       </c>
       <c r="D14">
         <v>3816000.0</v>
       </c>
       <c r="E14">
         <v>4066000.0</v>
       </c>
       <c r="F14">
         <v>3554000.0</v>
       </c>
       <c r="G14">
         <v>3465000.0</v>
       </c>
       <c r="H14">
         <v>3049000.0</v>
       </c>
       <c r="I14">
         <v>1477000.0</v>
       </c>
       <c r="J14">
         <v>1562000.0</v>
       </c>
       <c r="K14">
@@ -27959,53 +28240,55 @@
       </c>
       <c r="R14">
         <v>847000.0</v>
       </c>
       <c r="S14">
         <v>538000.0</v>
       </c>
       <c r="T14">
         <v>475000.0</v>
       </c>
       <c r="U14">
         <v>602000.0</v>
       </c>
       <c r="V14">
         <v>959000.0</v>
       </c>
       <c r="W14">
         <v>1181000.0</v>
       </c>
       <c r="X14">
         <v>1013000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>10561000.0</v>
+      </c>
       <c r="C15">
         <v>9195000.0</v>
       </c>
       <c r="D15">
         <v>438000.0</v>
       </c>
       <c r="E15">
         <v>7371000.0</v>
       </c>
       <c r="F15">
         <v>6166000.0</v>
       </c>
       <c r="G15">
         <v>5652000.0</v>
       </c>
       <c r="H15">
         <v>5216000.0</v>
       </c>
       <c r="I15">
         <v>4916000.0</v>
       </c>
       <c r="J15">
         <v>4538000.0</v>
       </c>
       <c r="K15">
@@ -28031,51 +28314,51 @@
       </c>
       <c r="R15">
         <v>711000.0</v>
       </c>
       <c r="S15">
         <v>693000.0</v>
       </c>
       <c r="T15">
         <v>644000.0</v>
       </c>
       <c r="U15">
         <v>595000.0</v>
       </c>
       <c r="V15">
         <v>424000.0</v>
       </c>
       <c r="W15">
         <v>507000.0</v>
       </c>
       <c r="X15">
         <v>504000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>39485000.0</v>
       </c>
       <c r="C16">
         <v>157702000.0</v>
       </c>
       <c r="D16">
         <v>54015000.0</v>
       </c>
       <c r="E16">
         <v>102682000.0</v>
       </c>
       <c r="F16">
         <v>57110000.0</v>
       </c>
       <c r="G16">
         <v>56909000.0</v>
       </c>
       <c r="H16">
         <v>67102000.0</v>
       </c>
       <c r="I16">
         <v>86546000.0</v>
       </c>
@@ -28105,79 +28388,79 @@
       </c>
       <c r="R16">
         <v>112737000.0</v>
       </c>
       <c r="S16">
         <v>23684000.0</v>
       </c>
       <c r="T16">
         <v>17624000.0</v>
       </c>
       <c r="U16">
         <v>19461000.0</v>
       </c>
       <c r="V16">
         <v>16707000.0</v>
       </c>
       <c r="W16">
         <v>8721000.0</v>
       </c>
       <c r="X16">
         <v>12465000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>61101000.0</v>
       </c>
       <c r="C18">
         <v>57268000.0</v>
       </c>
       <c r="D18">
         <v>54453000.0</v>
       </c>
       <c r="E18">
         <v>35422000.0</v>
       </c>
       <c r="F18">
         <v>35601000.0</v>
       </c>
       <c r="G18">
         <v>26371000.0</v>
       </c>
       <c r="H18">
         <v>28760000.0</v>
       </c>
       <c r="I18">
         <v>24312000.0</v>
       </c>
@@ -28207,53 +28490,55 @@
       </c>
       <c r="R18">
         <v>779000.0</v>
       </c>
       <c r="S18">
         <v>7876000.0</v>
       </c>
       <c r="T18">
         <v>6885000.0</v>
       </c>
       <c r="U18">
         <v>4262000.0</v>
       </c>
       <c r="V18">
         <v>2314000.0</v>
       </c>
       <c r="W18">
         <v>3950000.0</v>
       </c>
       <c r="X18">
         <v>7150000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-83159000.0</v>
+      </c>
       <c r="C19">
         <v>-328472000.0</v>
       </c>
       <c r="D19">
         <v>-523632000.0</v>
       </c>
       <c r="E19">
         <v>-233259000.0</v>
       </c>
       <c r="F19">
         <v>-107758000.0</v>
       </c>
       <c r="G19">
         <v>-448105000.0</v>
       </c>
       <c r="H19">
         <v>-127453000.0</v>
       </c>
       <c r="I19">
         <v>-136794000.0</v>
       </c>
       <c r="J19">
         <v>-44197000.0</v>
       </c>
       <c r="K19">
@@ -28263,91 +28548,93 @@
         <v>-148721000.0</v>
       </c>
       <c r="M19">
         <v>-307047000.0</v>
       </c>
       <c r="N19">
         <v>-57129000.0</v>
       </c>
       <c r="O19">
         <v>-96927000.0</v>
       </c>
       <c r="P19">
         <v>-1100000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>11992000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-67998000.0</v>
+      </c>
       <c r="C21">
         <v>-10867000.0</v>
       </c>
       <c r="D21">
         <v>-125892000.0</v>
       </c>
       <c r="E21">
         <v>43282000.0</v>
       </c>
       <c r="F21">
         <v>-15702000.0</v>
       </c>
       <c r="G21">
         <v>99056000.0</v>
       </c>
       <c r="H21">
         <v>20452000.0</v>
       </c>
       <c r="I21">
         <v>91060000.0</v>
       </c>
       <c r="J21">
         <v>148314000.0</v>
       </c>
       <c r="K21">
@@ -28357,51 +28644,51 @@
         <v>1418000.0</v>
       </c>
       <c r="M21">
         <v>21527000.0</v>
       </c>
       <c r="N21">
         <v>-469000.0</v>
       </c>
       <c r="O21">
         <v>-27887000.0</v>
       </c>
       <c r="P21">
         <v>-1212000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>50319000.0</v>
       </c>
       <c r="C22">
         <v>44245000.0</v>
       </c>
       <c r="D22">
         <v>54453000.0</v>
       </c>
       <c r="E22">
         <v>40858000.0</v>
       </c>
       <c r="F22">
         <v>35755000.0</v>
       </c>
       <c r="G22">
         <v>16978000.0</v>
       </c>
       <c r="H22">
         <v>23324000.0</v>
       </c>
       <c r="I22">
         <v>16303000.0</v>
       </c>
@@ -28431,54 +28718,54 @@
       </c>
       <c r="R22">
         <v>1041000.0</v>
       </c>
       <c r="S22">
         <v>3124000.0</v>
       </c>
       <c r="T22">
         <v>3256000.0</v>
       </c>
       <c r="U22">
         <v>3747000.0</v>
       </c>
       <c r="V22">
         <v>4757000.0</v>
       </c>
       <c r="W22">
         <v>4259000.0</v>
       </c>
       <c r="X22">
         <v>4114000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>193469000.0</v>
+        <v>273275000.0</v>
       </c>
       <c r="C23">
         <v>310505000.0</v>
       </c>
       <c r="D23">
         <v>438000.0</v>
       </c>
       <c r="E23">
         <v>2618522000.0</v>
       </c>
       <c r="F23">
         <v>893185000.0</v>
       </c>
       <c r="G23">
         <v>744000.0</v>
       </c>
       <c r="H23">
         <v>75080000.0</v>
       </c>
       <c r="I23">
         <v>60968000.0</v>
       </c>
       <c r="J23">
         <v>-144486000.0</v>
       </c>
@@ -28505,54 +28792,54 @@
       </c>
       <c r="R23">
         <v>145500000.0</v>
       </c>
       <c r="S23">
         <v>62814000.0</v>
       </c>
       <c r="T23">
         <v>135794000.0</v>
       </c>
       <c r="U23">
         <v>71418000.0</v>
       </c>
       <c r="V23">
         <v>92788000.0</v>
       </c>
       <c r="W23">
         <v>37810000.0</v>
       </c>
       <c r="X23">
         <v>5983000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>-373382000.0</v>
+        <v>-289628000.0</v>
       </c>
       <c r="C24">
         <v>-266790000.0</v>
       </c>
       <c r="D24">
         <v>-424197000.0</v>
       </c>
       <c r="E24">
         <v>-8785000.0</v>
       </c>
       <c r="F24">
         <v>-2863000.0</v>
       </c>
       <c r="G24">
         <v>-6138000.0</v>
       </c>
       <c r="H24">
         <v>-101182000.0</v>
       </c>
       <c r="I24">
         <v>-123182000.0</v>
       </c>
       <c r="J24">
         <v>-60938000.0</v>
       </c>
@@ -28579,54 +28866,54 @@
       </c>
       <c r="R24">
         <v>-6839000.0</v>
       </c>
       <c r="S24">
         <v>-76640000.0</v>
       </c>
       <c r="T24">
         <v>-135261000.0</v>
       </c>
       <c r="U24">
         <v>-108671000.0</v>
       </c>
       <c r="V24">
         <v>-68308000.0</v>
       </c>
       <c r="W24">
         <v>-41184000.0</v>
       </c>
       <c r="X24">
         <v>-76000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>11377000.0</v>
+        <v>9508000.0</v>
       </c>
       <c r="C25">
         <v>8533000.0</v>
       </c>
       <c r="D25">
         <v>-54453000.0</v>
       </c>
       <c r="E25">
         <v>-3159000.0</v>
       </c>
       <c r="F25">
         <v>-2034000.0</v>
       </c>
       <c r="G25">
         <v>14791000.0</v>
       </c>
       <c r="H25">
         <v>5423000.0</v>
       </c>
       <c r="I25">
         <v>6789000.0</v>
       </c>
       <c r="J25">
         <v>8526000.0</v>
       </c>
@@ -28653,53 +28940,55 @@
       </c>
       <c r="R25">
         <v>7897000.0</v>
       </c>
       <c r="S25">
         <v>4633000.0</v>
       </c>
       <c r="T25">
         <v>2598000.0</v>
       </c>
       <c r="U25">
         <v>1984000.0</v>
       </c>
       <c r="V25">
         <v>-578000.0</v>
       </c>
       <c r="W25">
         <v>-1523000.0</v>
       </c>
       <c r="X25">
         <v>844000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>-1390000.0</v>
+      </c>
       <c r="C26">
         <v>-1270000.0</v>
       </c>
       <c r="D26">
         <v>-5578000.0</v>
       </c>
       <c r="E26">
         <v>-6126000.0</v>
       </c>
       <c r="F26">
         <v>-5478000.0</v>
       </c>
       <c r="G26">
         <v>-1672000.0</v>
       </c>
       <c r="H26">
         <v>-7248000.0</v>
       </c>
       <c r="I26">
         <v>-533000.0</v>
       </c>
       <c r="J26">
         <v>-323000.0</v>
       </c>
       <c r="K26">
@@ -28725,53 +29014,55 @@
       </c>
       <c r="R26">
         <v>-65000.0</v>
       </c>
       <c r="S26">
         <v>-52000.0</v>
       </c>
       <c r="T26">
         <v>-843000.0</v>
       </c>
       <c r="U26">
         <v>-21000.0</v>
       </c>
       <c r="V26">
         <v>-125000.0</v>
       </c>
       <c r="W26">
         <v>-349000.0</v>
       </c>
       <c r="X26">
         <v>-4000.0</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>2800000.0</v>
+      </c>
       <c r="C27">
         <v>2785000.0</v>
       </c>
       <c r="D27">
         <v>3028000.0</v>
       </c>
       <c r="E27">
         <v>2584000.0</v>
       </c>
       <c r="F27">
         <v>2513000.0</v>
       </c>
       <c r="G27">
         <v>1871000.0</v>
       </c>
       <c r="H27">
         <v>1566000.0</v>
       </c>
       <c r="I27">
         <v>1004000.0</v>
       </c>
       <c r="J27">
         <v>1078000.0</v>
       </c>
       <c r="K27">
@@ -28797,51 +29088,51 @@
       </c>
       <c r="R27">
         <v>643000.0</v>
       </c>
       <c r="S27">
         <v>626000.0</v>
       </c>
       <c r="T27">
         <v>-6000.0</v>
       </c>
       <c r="U27">
         <v>7000.0</v>
       </c>
       <c r="V27">
         <v>-979000.0</v>
       </c>
       <c r="W27">
         <v>-16000.0</v>
       </c>
       <c r="X27">
         <v>5275000.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>193469000.0</v>
       </c>
       <c r="C28">
         <v>289173000.0</v>
       </c>
       <c r="D28">
         <v>-438000.0</v>
       </c>
       <c r="E28">
         <v>252194000.0</v>
       </c>
       <c r="F28">
         <v>75221000.0</v>
       </c>
       <c r="G28">
         <v>417679000.0</v>
       </c>
       <c r="H28">
         <v>83068000.0</v>
       </c>
       <c r="I28">
         <v>146579000.0</v>
       </c>
@@ -28871,51 +29162,51 @@
       </c>
       <c r="R28">
         <v>107713000.0</v>
       </c>
       <c r="S28">
         <v>84924000.0</v>
       </c>
       <c r="T28">
         <v>123360000.0</v>
       </c>
       <c r="U28">
         <v>113840000.0</v>
       </c>
       <c r="V28">
         <v>102302000.0</v>
       </c>
       <c r="W28">
         <v>36712000.0</v>
       </c>
       <c r="X28">
         <v>33644000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>61696000.0</v>
       </c>
       <c r="C29">
         <v>57491000.0</v>
       </c>
       <c r="D29">
         <v>54453000.0</v>
       </c>
       <c r="E29">
         <v>38645000.0</v>
       </c>
       <c r="F29">
         <v>35992000.0</v>
       </c>
       <c r="G29">
         <v>26635000.0</v>
       </c>
       <c r="H29">
         <v>28985000.0</v>
       </c>
       <c r="I29">
         <v>25281000.0</v>
       </c>
@@ -28945,51 +29236,51 @@
       </c>
       <c r="R29">
         <v>967000.0</v>
       </c>
       <c r="S29">
         <v>8372000.0</v>
       </c>
       <c r="T29">
         <v>7741000.0</v>
       </c>
       <c r="U29">
         <v>4545000.0</v>
       </c>
       <c r="V29">
         <v>2641000.0</v>
       </c>
       <c r="W29">
         <v>4254000.0</v>
       </c>
       <c r="X29">
         <v>7150000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-373382000.0</v>
       </c>
       <c r="C30">
         <v>-328472000.0</v>
       </c>
       <c r="D30">
         <v>-506849000.0</v>
       </c>
       <c r="E30">
         <v>-245267000.0</v>
       </c>
       <c r="F30">
         <v>-111012000.0</v>
       </c>
       <c r="G30">
         <v>-454507000.0</v>
       </c>
       <c r="H30">
         <v>-131497000.0</v>
       </c>
       <c r="I30">
         <v>-137853000.0</v>
       </c>
@@ -29038,1823 +29329,1840 @@
       <c r="X30">
         <v>-42172000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>39485000.0</v>
+      </c>
+      <c r="C2">
         <v>44349000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>123208000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>170617000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>157702000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131972000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81080000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72040000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>139510000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>132915000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>112809000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>185973000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>102682000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110965000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95484000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>95603000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57110000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>110624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>389977000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58874000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>56909000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51728000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42391000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>94986000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67102000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60958000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45875000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>56335000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>86546000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40293000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45803000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>61322000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>52539000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73196000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63745000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60899000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>77517000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68764000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>131611000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>104854000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>113564000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>122671000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>88848000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>141887000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>103237000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>174498000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>85977000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>76396000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>81286000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>96114000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>106578000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>75212000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>85586000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>87842000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>78369000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>135351000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>130093000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>80461000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>42875000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>60332000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>50819000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>64504000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>61482000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>87108000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>112737000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>57687000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>55612000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>31183000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>23684000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>25653000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20842000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15904000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17624000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13851000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14542000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17958000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19461000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>18828000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12078000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12461000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>16576000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14511000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12181000.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>8671000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14295000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17749000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9563000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12465000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>135000</v>
+      </c>
+      <c r="C3">
         <v>39000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>146000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>330000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>80000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>615000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>399000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>397000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>310000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1319000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>457000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>798000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1376000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1378000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>409000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>60000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>167000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>89000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>89000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>60000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>53000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>88000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>117000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>97000</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000</v>
       </c>
       <c r="AC3">
         <v>11000</v>
       </c>
       <c r="AD3">
+        <v>11000</v>
+      </c>
+      <c r="AE3">
         <v>249000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>109000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>314000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>297000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>300000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>307000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>272000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>363000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>65000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>119000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>287000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>113000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>291000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>78000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>301000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>119000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2905000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>126000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>46000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>113000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>81000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>44000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>170000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>236000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>148000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>146000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>67000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>228000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>137000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>176000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>66000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>40000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>19000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>58000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>17000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>14000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>151000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>62000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>166000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>41000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>227000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>537000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>63000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>112000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>144000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>88000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>47000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>58000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>90000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>182000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>118000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>27000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>45000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>52000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>39000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>108000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>105000</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-73164000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>83291000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-8283000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>15481000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-119000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>38493000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-53514000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-279353000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>331103000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1965000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>5181000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>9337000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-52595000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>27884000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6144000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>15083000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-10460000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-30211000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>46253000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5510000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-15519000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>8783000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-20657000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>9451000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2846000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-16618000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>8753000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-62847000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>26757000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-8710000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-9107000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>33823000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-53039000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>38650000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-71261000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>88521000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>9581000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-4890000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-14828000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-10464000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>31366000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10374000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-2256000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>9473000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-56982000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>5258000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>71000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>218000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>190000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>183000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-690000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-205000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-335000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-476000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-313000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-654000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-178000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-193000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1451000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-221000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9609000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7849000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9760000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4509000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1657000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-426000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2897000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2635000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1138000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-743000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-46000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-584000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1520000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-449000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-657000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>74000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1299000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>586000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-394000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5052000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-172000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>38000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-262000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>248000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>901000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>591000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>973000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-147000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>249000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-656000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1200000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>97640000.0</v>
+      </c>
+      <c r="C6">
         <v>-4864000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-78859000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-47409000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12915000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25730000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50892000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9040000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-67470000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6595000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28378000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-73164000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>83291000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8283000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15481000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-119000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38493000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-53514000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-279353000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>331103000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1965000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5181000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9337000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-52595000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27884000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6144000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15083000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10460000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30211000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>46253000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5510000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15519000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8783000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-20657000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9451000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2846000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-16618000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8753000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-62847000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26757000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8710000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9107000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>33823000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-53039000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>38650000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-71261000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>88521000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9581000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-4890000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-14828000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10464000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>31366000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10374000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2256000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9473000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-56982000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5258000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>49632000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>37586000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-17457000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9513000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-13685000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3022000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-25626000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-25629000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>55050000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2075000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24429000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7499000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1969000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4811000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4938000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1720000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3773000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-691000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3416000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1503000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>633000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6750000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-383000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4115000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2065000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4394000.0</v>
       </c>
-      <c r="CF6"/>
       <c r="CG6"/>
-      <c r="CH6">
+      <c r="CH6"/>
+      <c r="CI6">
         <v>-5624000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3454000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8186000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2902000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
-        <v>-18268000.0</v>
+        <v>-10730000.0</v>
       </c>
       <c r="C7">
+        <v>4884000.0</v>
+      </c>
+      <c r="D7">
         <v>1383000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-562000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8853000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8396000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>166000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>839000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7698000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5066000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4478000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2597000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4338000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5488000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1413000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6433000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7287000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-584000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1309000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-411000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2670000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2912000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1481000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4412000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5207000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4434000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-336000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-8712000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2946000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-760000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2811000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-6925000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6809000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6240000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3507000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-376000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>909000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3157000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3878000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>131000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2585000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-244000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1136000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2424000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1190000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2770000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>818000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-864000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1104000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-155000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1423000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1086000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1995000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>185000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>460000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-522000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>8000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-377000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2727000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2640000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>523000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3853000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3984000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1132000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2903000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9100000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1349000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1009000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-95000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-3530000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1739000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-759000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1137000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>180000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1585000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-866000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>905000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1552000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1362000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1143000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-358000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>635000.0</v>
       </c>
-      <c r="CF7"/>
       <c r="CG7"/>
-      <c r="CH7">
+      <c r="CH7"/>
+      <c r="CI7">
         <v>-4664000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2134000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>480854000.0</v>
       </c>
-      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3775000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-5738000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7724000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>13810000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-13907000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>93000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1773000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-3682000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3827000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-4979000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>41655000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1541000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-10901000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-40050000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
@@ -30874,1780 +31182,1801 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
-        <v>8396000.0</v>
+        <v>-5745000.0</v>
       </c>
       <c r="C9">
+        <v>3537000.0</v>
+      </c>
+      <c r="D9">
         <v>2769000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20592000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6098000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16683000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11226000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-216000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>977000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-12672000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>688000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3775000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5738000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7724000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13810000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13907000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>93000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1773000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3637000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3827000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4979000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>41655000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1503000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10939000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-40050000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9759000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-7306000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11468000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-6144000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3186000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-538000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3226000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2522000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1098000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-745000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-855000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-159000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-755000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-456000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-657000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>74000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-721000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>586000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-394000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5052000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-172000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>38000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-262000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>248000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>901000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>591000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>973000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-147000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>249000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-656000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1200000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-510000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1047000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1233000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1492000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1898000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-193000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-390000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-175000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-5844000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-918000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1607000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-476000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>534000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2638000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-1567772000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1554737000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1628561000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1596593000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1577252000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1546170000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1481901000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1481467000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1416463000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
-        <v>147000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC10">
         <v>147000.0</v>
       </c>
       <c r="BD10">
+        <v>147000.0</v>
+      </c>
+      <c r="BE10">
         <v>3000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BH10">
         <v>5000.0</v>
       </c>
       <c r="BI10">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ10">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BK10">
         <v>2000.0</v>
       </c>
-      <c r="BL10"/>
+      <c r="BL10">
+        <v>2000.0</v>
+      </c>
       <c r="BM10"/>
-      <c r="BN10">
-[...1 lines deleted...]
-      </c>
+      <c r="BN10"/>
       <c r="BO10">
         <v>9000.0</v>
       </c>
       <c r="BP10">
+        <v>9000.0</v>
+      </c>
+      <c r="BQ10">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BR10">
         <v>2000.0</v>
       </c>
       <c r="BS10">
         <v>2000.0</v>
       </c>
       <c r="BT10">
         <v>2000.0</v>
       </c>
       <c r="BU10">
+        <v>2000.0</v>
+      </c>
+      <c r="BV10">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BW10">
         <v>6000.0</v>
       </c>
       <c r="BX10">
         <v>6000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BY10">
+        <v>6000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>7000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
-[...1 lines deleted...]
-      </c>
+      <c r="CD10"/>
       <c r="CE10">
         <v>137000.0</v>
       </c>
       <c r="CF10">
         <v>137000.0</v>
       </c>
       <c r="CG10">
         <v>137000.0</v>
       </c>
-      <c r="CH10"/>
+      <c r="CH10">
+        <v>137000.0</v>
+      </c>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1541000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1766000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3406000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-12038000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20689000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7031000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1546000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4134000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2789000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-38378000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>387000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6904000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>35138000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5021000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6681000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3166000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9863000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2727000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3768000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3402000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4579000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4832000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4565000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>795000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1379000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4156000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1934000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>830000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1685000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-73000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-172000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2076000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-562000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2514000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1204000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-692000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-636000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-192000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>737000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1465000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2761000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1035000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>389000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>310000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1022000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5418000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3772000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1311000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3580000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-493000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2343000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>979000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-326000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1014000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11075000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1529000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2276000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2924000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4728000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-131000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1241000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-114000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>301000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5073000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2673000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2206000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3410000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1927000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-226000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1568000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1459000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1177000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7255000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6749000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1831000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1456000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>186000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1117000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-431000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>387000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>84000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>299000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-324000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>953000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-126000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-541000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-147000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3153000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>195000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>2236000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-12397000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20340000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7380000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1189000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2443000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-4483000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2439000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-38743000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>46577000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5207000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5325000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6376000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2869000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9571000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2426000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3467000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3699000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4287000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>657000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4252000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>479000.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>393000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>42000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>944000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>197</v>
+      </c>
+      <c r="B14">
+        <v>929000.0</v>
+      </c>
       <c r="C14">
+        <v>950000.0</v>
+      </c>
+      <c r="D14">
         <v>1003000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>950000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>871000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1015000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>953000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>979000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>791000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>798000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>966000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>960000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>912000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>978000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1063000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>963000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1062000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>858000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>851000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="V14">
         <v>956000.0</v>
       </c>
       <c r="W14">
+        <v>956000.0</v>
+      </c>
+      <c r="X14">
         <v>872000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>831000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>806000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>797000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>815000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>786000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>651000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>378000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>372000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>365000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>362000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>414000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>417000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>347000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>384000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>112000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>453000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>407000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>243000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>289000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>225000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>56000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-660000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>546000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>454000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>437000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>433000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>464000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>535000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>632000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>691000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>739000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>764000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>770000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>781000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>766000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>621000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>554000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>463000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>491000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>433000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>351000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>318000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>282000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>241000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="BR14">
         <v>147000.0</v>
       </c>
       <c r="BS14">
+        <v>147000.0</v>
+      </c>
+      <c r="BT14">
         <v>131000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>129000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>131000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>121000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>115000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>119000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>120000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>143000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>113000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>175000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>171000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>208000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>214000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>8000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>463000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>188000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>3118000.0</v>
+      </c>
       <c r="C15">
-        <v>2633000.0</v>
+        <v>2634000.0</v>
       </c>
       <c r="D15">
         <v>2633000.0</v>
       </c>
       <c r="E15">
+        <v>2633000.0</v>
+      </c>
+      <c r="F15">
         <v>2661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2297000.0</v>
       </c>
       <c r="G15">
         <v>2297000.0</v>
       </c>
       <c r="H15">
+        <v>2297000.0</v>
+      </c>
+      <c r="I15">
         <v>2295000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2306000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2110000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>218000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2108000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2125000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1884000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1893000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1924000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1670000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1522000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1547000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1556000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1541000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1413000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1415000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1414000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1410000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1291000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1297000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1316000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1312000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1231000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1232000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1227000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1226000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1139000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1132000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1134000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1133000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1044000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1046000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1044000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1042000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>957000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954000.0</v>
       </c>
       <c r="AS15">
         <v>954000.0</v>
       </c>
       <c r="AT15">
+        <v>954000.0</v>
+      </c>
+      <c r="AU15">
         <v>911000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>828000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>829000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>828000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1104000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>548000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>549000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>274000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184000.0</v>
       </c>
       <c r="BD15">
         <v>184000.0</v>
       </c>
       <c r="BE15">
         <v>184000.0</v>
       </c>
       <c r="BF15">
         <v>184000.0</v>
       </c>
       <c r="BG15">
+        <v>184000.0</v>
+      </c>
+      <c r="BH15">
         <v>181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="BI15">
         <v>182000.0</v>
       </c>
       <c r="BJ15">
+        <v>182000.0</v>
+      </c>
+      <c r="BK15">
         <v>177000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>178000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>177000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>179000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BP15">
         <v>178000.0</v>
       </c>
       <c r="BQ15">
         <v>178000.0</v>
       </c>
       <c r="BR15">
         <v>178000.0</v>
       </c>
       <c r="BS15">
-        <v>176000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BT15">
         <v>176000.0</v>
       </c>
       <c r="BU15">
+        <v>176000.0</v>
+      </c>
+      <c r="BV15">
         <v>163000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>169000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>163000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>150000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>162000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>149000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="CC15">
         <v>148000.0</v>
       </c>
       <c r="CD15">
+        <v>148000.0</v>
+      </c>
+      <c r="CE15">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278000.0</v>
       </c>
       <c r="CF15">
         <v>278000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CG15">
+        <v>278000.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>265000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>6000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>137125000.0</v>
+      </c>
+      <c r="C16">
         <v>39485000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>44349000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>123208000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>170617000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>157702000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>131972000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>81080000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72040000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>139510000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28378000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>112809000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>185973000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>102682000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>110965000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95484000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>95603000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>57110000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>110624000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>389977000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58874000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>56909000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>51728000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42391000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>94986000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>67102000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>60958000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45875000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>56335000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>86546000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>40293000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45803000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>61322000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>52539000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>73196000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>63745000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60899000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>77517000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>68764000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>131611000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>104854000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>113564000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>122671000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>88848000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>141887000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>103237000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>174498000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>85977000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>76396000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>81286000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>96114000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>106578000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>75212000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>85586000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>87842000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>78369000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>135351000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>130093000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>80461000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>42875000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>60332000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>50819000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>64504000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>61482000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>87108000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>112737000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>57687000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>55612000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>31183000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>23684000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>25653000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>20842000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15904000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17624000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13851000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14542000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17958000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>19461000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>18828000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>12078000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12461000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>16576000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>16575000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>12159000.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>8671000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14295000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>17749000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>9563000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32693,556 +33022,565 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>2916000.0</v>
+      </c>
+      <c r="C18">
         <v>16103000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18262000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15515000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11221000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14409000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12651000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8286000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13024000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28596000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12095000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9111000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5879000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13235000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14270000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2038000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11064000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9701000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8096000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6740000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21157000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4049000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>26000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1139000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8112000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9362000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>623000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10663000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5149000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8794000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2114000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8255000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2664000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>10037000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5980000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2485000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9293000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1220000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5738000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9708000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10831000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1804000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7731000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2643000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2270000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4482000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3629000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2843000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4498000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5414000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3674000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1785000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3763000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3731000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>5075000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3136000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4624000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5991000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2884000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3667000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-257000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6866000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>632000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4442000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-5668000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4047000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>800000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1638000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>957000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3211000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>817000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2288000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1528000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3538000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>426000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1393000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>3035000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>403000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>678000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>146000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1038000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1904000.0</v>
       </c>
-      <c r="CF18"/>
       <c r="CG18"/>
-      <c r="CH18">
+      <c r="CH18"/>
+      <c r="CI18">
         <v>-1241000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>336000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>6127000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1272000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-8215000.0</v>
+      </c>
       <c r="C19">
+        <v>-10923000.0</v>
+      </c>
+      <c r="D19">
         <v>-113054000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-111791000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-97428000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-102105000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-66645000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-76994000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-82728000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-111451000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-116223000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-155922000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-112458000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-128418000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3550000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-33930000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-39701000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-123728000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23965000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4908000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-78145000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>15578000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-123537000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-313568000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-26578000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7546000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3043000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-63493000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-53371000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-21726000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-413000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-39258000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-75397000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-32301000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-9370000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>33539000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-36065000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>11455000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-17255000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-2689000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-22086000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-55221000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-23937000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-58217000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-11346000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-241399000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-32677000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-23217000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-9754000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-21062000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1108000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-28344000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6615000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-32867000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-23161000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-58868000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>17969000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>11992000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -33270,2582 +33608,2617 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>51400000.0</v>
+      </c>
       <c r="C21">
+        <v>-14626000.0</v>
+      </c>
+      <c r="D21">
         <v>-9454000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10459000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33459000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29060000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21254000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>28254000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-114949000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36512000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-176345000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>182160000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>955000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9365000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26020000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-28301000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>29254000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-34741000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>18513000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21770000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>93514000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13512000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34929000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>28018000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-28983000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17518000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-83983000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>56508000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>101017000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>40018000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>61492000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-15386000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>62190000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29738000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3613000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1427000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1082000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-11000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10527000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15000000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-4000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-15000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14531000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-27077000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2914000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>898000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1206000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>12200000.0</v>
+      </c>
+      <c r="C22">
         <v>13333000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14393000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11422000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11171000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14415000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10526000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10456000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8848000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9770000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28596000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8337000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8979000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10156000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10826000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11204000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8672000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8590000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9199000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8235000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9731000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6084000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4293000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3323000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3278000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5768000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5085000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6573000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5899000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4064000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5301000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3289000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3649000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4038000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2584000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1886000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3397000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4106000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2665000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3723000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4553000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4083000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4381000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3858000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4192000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3744000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3553000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3505000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3337000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3760000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3609000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3133000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3244000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2529000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2622000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1565000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2210000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2385000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2178000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2513000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1349000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>598000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>969000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1525000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>899000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-378000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1353000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>259000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-193000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>114000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1173000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1067000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>770000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>914000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>885000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>858000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>599000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>945000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>866000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1079000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>857000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1092000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>917000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1224000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1525000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>760000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1240000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1089000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>786000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>30103000.0</v>
+        <v>185587000.0</v>
       </c>
       <c r="C23">
+        <v>47344000.0</v>
+      </c>
+      <c r="D23">
         <v>27885000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62215000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>135939000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>137241000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84798000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>129808000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-41342000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>139813000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>218000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>219000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>987694000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>454275000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>218243000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-154328000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>77803000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>53682000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
+        <v>-256425000.0</v>
+      </c>
+      <c r="U23">
         <v>258031000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>47241000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34207000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>111000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>210249000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-30253000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21563000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-20829000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27939000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>46407000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>46396000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>71178000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-33433000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-23173000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-29379000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-50866000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-18108000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-46133000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-27470000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-41723000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26387000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4412000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>37954000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>68596000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-14592000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48078000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>170314000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>102691000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30071000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6857000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2103000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-14562000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>71226000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-19327000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>31077000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32074000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4558000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-17522000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>38193000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>35642000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-18592000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7782000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-9832000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>59504000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-25921000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-19827000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>47702000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14341000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>31961000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>51496000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7585000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2667000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4581000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>53315000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26146000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>13419000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>43372000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>52857000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>35472000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>30021000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-3600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9525000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>38725000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>18168000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>35895000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>54037000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>37791000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-5677000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5460000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-4867000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>-51109000.0</v>
+        <v>-130152000.0</v>
       </c>
       <c r="C24">
+        <v>-40147000.0</v>
+      </c>
+      <c r="D24">
         <v>-84405000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-91598000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-73478000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-62813000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-67079000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-74190000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-62708000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-85518000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-114904000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6450000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3090000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1560000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-32677000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-44519000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10855000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-111570000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22613000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>90567000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-87928000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>19785000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-114703000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-318022000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-37321000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4122000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3662000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-63354000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-38288000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-21777000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1160000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-32373000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-67872000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-35456000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-13995000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>21185000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-32672000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2930000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-6115000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-23212000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-58204000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-27358000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-54787000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-14396000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-254449000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-33371000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-22303000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-4348000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-24303000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-7956000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-32042000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-3306000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-37620000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-15983000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-32046000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>19378000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>8478000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-2803000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5713000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>7799000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-909000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-35868000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9174000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-702000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>15886000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-13247000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>652000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-10168000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-15107000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-7834000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-13654000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-40012000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-24102000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-46809000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-48171000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-17469000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-64024000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-35292000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-8339000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1016000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-36499000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-17809000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-41184000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-3944000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3944000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>21077000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C25">
+        <v>-1882000.0</v>
+      </c>
+      <c r="D25">
         <v>1555000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2527000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7308000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1369000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1855000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3809000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4351000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-28596000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4582000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3410000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1223000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4080000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>251000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1565000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2106000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1061000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-477000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10817000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2087000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-72000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1959000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-610000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2362000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1672000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1999000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2276000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1355000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1349000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1345000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5023000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4201000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2043000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2946000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1556000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1656000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7412000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5809000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1685000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1637000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-462000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2260000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-286000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-113000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>168000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1562000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-25000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>100000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>46000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1666000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>790000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2513000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>276000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1016000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>292000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1385000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1288000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2706000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1782000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3492000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1296000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3356000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1082000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1437000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2024000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4122000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>617000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>528000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>699000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>460000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1058000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>598000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>482000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1595000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>377000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-26000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>38000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>206000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>300000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>1514000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-3275000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3612000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-2125000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
-        <v>-2140000.0</v>
+        <v>-811000.0</v>
       </c>
       <c r="C26">
+        <v>-16000.0</v>
+      </c>
+      <c r="D26">
         <v>-11000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-586000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-777000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-13000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-12000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-666000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-579000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-23000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1072000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1860000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2623000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1532000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1363000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-608000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-762000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3748000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-642000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-326000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-36000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-170000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-19000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1447000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1868000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1671000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2231000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1478000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-255000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-267000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-4000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-23000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-293000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-452000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-2000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-29000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-496000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-7000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-414000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1335000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-379000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-73000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-8000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-434000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-163000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-12000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1173000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-117000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-92000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-3000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-4000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-48000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-47000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="BJ26">
         <v>-3000.0</v>
       </c>
       <c r="BK26">
+        <v>-3000.0</v>
+      </c>
+      <c r="BL26">
         <v>-37000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-4000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-11000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-46000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-6000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-13000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>-68000.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>647000.0</v>
+      </c>
       <c r="C27">
+        <v>639000.0</v>
+      </c>
+      <c r="D27">
         <v>584000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>926000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>651000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>847000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>649000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>624000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>665000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>628000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>643000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1072000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>634000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>679000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>651000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>645000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>609000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>797000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>578000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>607000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>531000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>439000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>499000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>516000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>417000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>448000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>390000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>410000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>318000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>254000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>244000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>220000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267000.0</v>
       </c>
       <c r="AI27">
         <v>267000.0</v>
       </c>
       <c r="AJ27">
+        <v>267000.0</v>
+      </c>
+      <c r="AK27">
         <v>268000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>276000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>136000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>293000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>269000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>296000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>346000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>268000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>215000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>234000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>269000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>229000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>196000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>193000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>196000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>173000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="BB27">
         <v>145000.0</v>
       </c>
       <c r="BC27">
+        <v>145000.0</v>
+      </c>
+      <c r="BD27">
         <v>135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="BE27">
         <v>134000.0</v>
       </c>
       <c r="BF27">
+        <v>134000.0</v>
+      </c>
+      <c r="BG27">
         <v>140000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>132000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>152000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>155000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="BL27">
         <v>125000.0</v>
       </c>
       <c r="BM27">
+        <v>125000.0</v>
+      </c>
+      <c r="BN27">
         <v>136000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>162000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>153000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>156000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>172000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>-6000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-6000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>7000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>4000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-10799000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>-3000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-1113000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>-16000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>-480065000.0</v>
       </c>
-      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>233091000.0</v>
+      </c>
+      <c r="C28">
         <v>30103000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15787000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48537000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>99042000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>105871000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103743000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>72984000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>104712000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-218000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>77113000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>189728000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>112696000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>38473000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24545000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76480000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>60763000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-287702000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>227532000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>74628000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-31588000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>127928000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>260935000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>60404000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4892000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11132000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52410000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14634000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>62428000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14304000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>21841000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>76614000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9477000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9201000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-34633000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14922000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1211000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-46834000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>23916000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3668000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>35886000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>56149000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2553000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>47210000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>195152000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>116484000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29169000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2021000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>565000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-15273000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>55665000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6243000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>30771000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28884000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3847000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-16504000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>38758000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>35411000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-18782000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5594000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-10015000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>43286000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-26105000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-20019000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>47522000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>14114000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>31775000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>14302000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12104000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12982000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>23473000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>36365000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>30502000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>44200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>38935000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9723000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>65729000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>39703000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6295000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2113000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>39417000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>23412000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>39473000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>32799000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4852000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12653000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>24072000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-4865000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>3051000.0</v>
+      </c>
+      <c r="C29">
         <v>16142000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18408000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15845000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11301000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21964000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13794000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13050000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8683000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13334000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28596000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12552000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9909000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7255000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14613000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14679000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2098000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11231000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9790000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8142000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6829000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21217000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4112000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>79000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1227000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8229000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9459000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>634000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10663000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5398000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8903000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2428000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8552000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2964000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10344000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6252000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2848000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>9358000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1339000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6025000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9821000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>11122000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1882000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8032000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2762000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>635000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4608000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3675000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2956000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4579000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5458000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3844000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2021000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3615000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3877000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5142000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3364000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4761000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6023000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3060000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3733000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-217000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>6885000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>646000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-5662000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4064000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>814000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1781000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1019000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3377000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>858000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2515000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2065000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3601000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>538000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1537000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3123000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>450000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>736000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>236000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-856000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2022000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1462000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>5115000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-1189000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>375000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>6235000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-1167000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-138502000.0</v>
+      </c>
+      <c r="C30">
         <v>-51109000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-113054000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-111791000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-97428000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-102105000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-66645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-76994000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-82728000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-111451000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-116223000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-162829000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-116346000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-128234000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-37605000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-39343000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40085000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-125508000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1441000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>95429000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-79492000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15552000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-122703000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-313609000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-33747000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6977000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5508000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-63504000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-55508000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-21573000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-109000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-39788000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-76383000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-33098000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10094000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>31227000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-34388000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1816000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-17352000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3184000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-22199000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-56115000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-24208000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-58518000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11322000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-267048000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32571000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-23263000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-9867000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19972000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-649000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-28143000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6152000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-36642000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-23288000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-58277000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>18398000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6113000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3848000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1735000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>186000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3453000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-47149000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-167000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-10110000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13190000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-16103000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8160000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-8592000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-15092000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-11548000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-19393000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-40600000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-28794000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-48492000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-42889000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-12763000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-68219000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-33404000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-7543000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-6465000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-36496000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-21040000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-9287000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-16482000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-22121000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3130000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>