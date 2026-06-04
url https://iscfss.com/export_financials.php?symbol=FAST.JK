--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -274,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1025,84 +1031,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1128,3489 +1135,3617 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>510445281000.0</v>
+      </c>
+      <c r="C2">
         <v>472812805000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>502432333000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>406351770000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>319288830000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>333761520000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>338897425000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>303104478000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>304271755000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>269280955000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>263724129000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>246512487000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>256361540000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>216725208000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201006866000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>127909566000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>133681754000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104380856000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>74090441000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61490686000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37452476000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40786222000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35172761000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
+      <c r="X3"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>478820259000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15925381000.0</v>
       </c>
       <c r="E5">
         <v>15925381000.0</v>
       </c>
       <c r="F5">
         <v>15925381000.0</v>
       </c>
       <c r="G5">
         <v>15925381000.0</v>
       </c>
       <c r="H5">
+        <v>15925381000.0</v>
+      </c>
+      <c r="I5">
         <v>14865326000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14030333000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13167305000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12642186000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>29</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>281166857000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>348713103000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>347982179000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>276037889000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>257547499000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15834286000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10215575000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6034361000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10712820000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>199513858000.0</v>
       </c>
       <c r="D8">
         <v>199513858000.0</v>
       </c>
       <c r="E8">
         <v>199513858000.0</v>
       </c>
       <c r="F8">
         <v>199513858000.0</v>
       </c>
       <c r="G8">
         <v>199513858000.0</v>
       </c>
       <c r="H8">
         <v>199513858000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>199513858000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>944469000.0</v>
       </c>
       <c r="D9">
         <v>944469000.0</v>
       </c>
       <c r="E9">
         <v>944469000.0</v>
       </c>
       <c r="F9">
         <v>944469000.0</v>
       </c>
       <c r="G9">
         <v>944469000.0</v>
       </c>
       <c r="H9">
         <v>944469000.0</v>
       </c>
       <c r="I9">
         <v>944469000.0</v>
       </c>
       <c r="J9">
         <v>944469000.0</v>
       </c>
       <c r="K9">
         <v>944469000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>944469000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>161041204000.0</v>
+      </c>
+      <c r="C10">
         <v>74598595000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>208855281000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>548930673000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>601013535000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>882912301000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>861748299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>988009275000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>795508654000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>791578534000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>653553712000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>645571294000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>640581168000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>567558921000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>558725611000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>374207101000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>374432253000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>211495305000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>174835763000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>103636066000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32896115000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26945753000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30820229000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>23594551000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>97526744000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>176473063000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>269259474000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>408767434000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>161041204000.0</v>
+      </c>
+      <c r="C12">
         <v>74598595000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>208855281000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>548930673000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>601013535000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>882912301000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>861748299000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>988009275000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>795508654000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>791578534000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>653553712000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>645571294000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>640581168000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>567558921000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>199513858000.0</v>
+        <v>226180525000.0</v>
       </c>
       <c r="C13">
         <v>199513858000.0</v>
       </c>
       <c r="D13">
         <v>199513858000.0</v>
       </c>
       <c r="E13">
         <v>199513858000.0</v>
       </c>
       <c r="F13">
         <v>199513858000.0</v>
       </c>
       <c r="G13">
         <v>199513858000.0</v>
       </c>
       <c r="H13">
         <v>199513858000.0</v>
       </c>
       <c r="I13">
         <v>199513858000.0</v>
       </c>
       <c r="J13">
         <v>199513858000.0</v>
       </c>
       <c r="K13">
         <v>199513858000.0</v>
       </c>
       <c r="L13">
         <v>199513858000.0</v>
       </c>
       <c r="M13">
         <v>199513858000.0</v>
       </c>
       <c r="N13">
-        <v>46041660000.0</v>
+        <v>199513858000.0</v>
       </c>
       <c r="O13">
         <v>46041660000.0</v>
       </c>
       <c r="P13">
-        <v>44625000000.0</v>
+        <v>46041660000.0</v>
       </c>
       <c r="Q13">
         <v>44625000000.0</v>
       </c>
       <c r="R13">
         <v>44625000000.0</v>
       </c>
       <c r="S13">
         <v>44625000000.0</v>
       </c>
       <c r="T13">
         <v>44625000000.0</v>
       </c>
       <c r="U13">
         <v>44625000000.0</v>
       </c>
       <c r="V13">
         <v>44625000000.0</v>
       </c>
       <c r="W13">
         <v>44625000000.0</v>
       </c>
+      <c r="X13">
+        <v>44625000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
+        <v>4298180000.0</v>
+      </c>
+      <c r="C14">
         <v>3987069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3987069158.0</v>
       </c>
       <c r="D14">
         <v>3987069158.0</v>
       </c>
       <c r="E14">
         <v>3987069158.0</v>
       </c>
       <c r="F14">
+        <v>3987069158.0</v>
+      </c>
+      <c r="G14">
         <v>3822144276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3990277158.0</v>
       </c>
       <c r="H14">
         <v>3990277158.0</v>
       </c>
       <c r="I14">
         <v>3990277158.0</v>
       </c>
       <c r="J14">
         <v>3990277158.0</v>
       </c>
       <c r="K14">
         <v>3990277158.0</v>
       </c>
       <c r="L14">
         <v>3990277158.0</v>
       </c>
       <c r="M14">
         <v>3990277158.0</v>
       </c>
       <c r="N14">
         <v>3990277158.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>3990277158.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>581960389000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>639023582000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>696208093000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>504294907000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>121348714000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>352780558000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>385954777000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>313146401000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>236991693000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>289637810000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>275579854000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>838610088000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>765852843000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>731783112000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>780258239000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>710898488000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>694468147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>696425447000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>686831583000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>228320840000.0</v>
+      </c>
+      <c r="C22">
         <v>244756505000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>302914170000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>346929837000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>280987188000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>245348925000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>288796357000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>222404674000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>198439550000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>203264413000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>166545921000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>171848519000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>178869725000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>153175832000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>128904620000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>117652784000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>95221572000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>85894955000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>54234660000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>46351038000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33175229000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29756056000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>24059201000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>4948815486000.0</v>
+      </c>
+      <c r="C23">
         <v>3529220278000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3910544291000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3822405039000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3556990445000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3726999660000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3404685424000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2989693223000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2749422391000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2577819573000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2310536370000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2162633810000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2028124663000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1781905994000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>46</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>355280410000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>255263874000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>206292418000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>200000000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>131757000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>198800383000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>198222655000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>197660390000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>197175524000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2085478000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>205373912000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>199924048000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>200415370000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>196629959000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2033918000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1254152000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>762058000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>350202000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>588392000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1818234000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2382273000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15811076000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>539402228000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>482325184000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>430754582000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>357994144000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>192932874000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>205032752000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>199933744000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>198299397000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>198658768000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3527504000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>33088217000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>2046848182000.0</v>
+      </c>
+      <c r="C28">
         <v>1244934450000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1045867143000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>499943924000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>158024354000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-243933789000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-647113630000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-779571045000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-591813903000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-583690190000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-439355873000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-430817476000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-435874807000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-363184376000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>51</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1086731201000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1617738976000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1761915162000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1402189352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1628115214000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1858372988000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1738716298000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1491231202000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>216799385000.0</v>
+      </c>
+      <c r="C30">
         <v>268733929000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>392742062000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>291456319000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>242868739000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>235504113000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>183284517000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94618958000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>148820340000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>148594063000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>148739822000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>89706669000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>79101805000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>44960859000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>42297953000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40801767000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7505630000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6343536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6371314000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3522092000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3977438000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4499291000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4305229000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1061022744000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1117483292000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1246684201000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1659572605000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1540493643000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1293570812000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1223210987000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1114917330000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
+      <c r="X31"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>54</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>-1675315520000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1023501559000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-334727975000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-182547918000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82917624000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>555567342000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>646580178000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>592239486000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
+      <c r="X32"/>
     </row>
-    <row r="33" spans="1:23">
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>4280922292000.0</v>
+      </c>
+      <c r="C33">
         <v>2912621332000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2963001905000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2550245069000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2378850543000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2163842971000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1992380904000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1628615043000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1493174203000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1366967318000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1313791829000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1222914045000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1115469765000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>979066306000.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
+      <c r="X33"/>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
+      <c r="X34"/>
     </row>
-    <row r="35" spans="1:23">
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>2518911684000.0</v>
+      </c>
+      <c r="C35">
         <v>1109574218000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1215622870000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1154494350000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1277113273000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1000076394000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>888375641000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>734701578000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>791842877000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>679361269000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>405757060000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>470296468000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>391628530000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>337061671000.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
+      <c r="X35"/>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>1779413524000.0</v>
+      </c>
+      <c r="C36">
         <v>1328047725000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1314138629000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1068159754000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>886777212000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>821031877000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1053773187000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>972276041000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>906607443000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>956592825000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>882272881000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>340975753000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>781920292000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>673908144000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
+      <c r="X36"/>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
+      <c r="X37"/>
     </row>
-    <row r="38" spans="1:23">
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1563261740000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1478128491000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1391221362000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1223421026000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1014992258000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1355820705000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1108310230000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1051792702000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>956592825000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>409378066000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>861381790000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>781920292000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>673908144000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>227323175000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>218564708000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>194056365000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>177203915000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>147636530000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>131694771000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>65602538000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>56750751000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>42777280000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>61731765000.0</v>
+      </c>
+      <c r="C39">
         <v>28509917000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>43030873000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>84843141000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>53270440000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>199391350000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>78475347000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>56045273000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>113479644000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>88868001000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27905086000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>51460700000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>93204005000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37144076000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>28770904000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25515681000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16150536000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10786127000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5515328000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5042639000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7615714000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3769080000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2339001000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>1236978663000.0</v>
+      </c>
+      <c r="C40">
         <v>1038970844000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>564082002000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>468839259000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>524121653000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>536639418000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>363433599000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>281540324000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>261812337000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>290560583000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>879089000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>174742737000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>215075459000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>178901158000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>219917583000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>196308272000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>182258162000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>118043890000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>112712001000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>79406682000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>42214633000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28519850000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>20874027000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>723739768000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>664973984000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>807143520000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>683342889000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>534767834000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>593543480000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>480702501000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>402229556000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>181075695000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>129248602000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>81732176000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>49019103000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>70284978000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>50656624000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>47119686000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>40187640000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>28643926000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10702500000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7194932000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5480959000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>51005277000.0</v>
+      </c>
+      <c r="C42">
         <v>-2328056000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>13597325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2328056000.0</v>
       </c>
       <c r="E42">
         <v>-2328056000.0</v>
       </c>
       <c r="F42">
         <v>-2328056000.0</v>
       </c>
       <c r="G42">
-        <v>944469000.0</v>
+        <v>-2328056000.0</v>
       </c>
       <c r="H42">
         <v>944469000.0</v>
       </c>
       <c r="I42">
         <v>944469000.0</v>
       </c>
       <c r="J42">
         <v>944469000.0</v>
       </c>
       <c r="K42">
+        <v>944469000.0</v>
+      </c>
+      <c r="L42">
         <v>13586655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>944469000.0</v>
       </c>
       <c r="M42">
         <v>944469000.0</v>
       </c>
       <c r="N42">
+        <v>944469000.0</v>
+      </c>
+      <c r="O42">
         <v>154416667000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
+      <c r="X42"/>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
+      <c r="X43"/>
     </row>
-    <row r="44" spans="1:23">
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
+      <c r="X44"/>
     </row>
-    <row r="45" spans="1:23">
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>4090938249000.0</v>
+      </c>
+      <c r="C45">
         <v>3176904014000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3159150254000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2714930390000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2498638243000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2090938004000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1661056154000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
+      <c r="X45"/>
     </row>
-    <row r="46" spans="1:23">
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>2180568847000.0</v>
+      </c>
+      <c r="C46">
         <v>1307096421000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1436241003000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1266170401000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1230272338000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1178841720000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>858140953000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>618500166000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>537965587000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>410374493000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>431518948000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>366013155000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>333549473000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>305158162000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
+      <c r="X46"/>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1307096421000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1436241003000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1111317790000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1053553414000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1104848845000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>595737161000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>487216596000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>441381501000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>410374493000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>904413763000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>361532255000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>333549473000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>305158162000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>561959761000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>459301003000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>354042478000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>293034977000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>240897511000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>193328377000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>65613869000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>54805103000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>43737735000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>-491234683000.0</v>
+      </c>
+      <c r="C48">
         <v>-148820789000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>498618472000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>847911561000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>706078169000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1033573018000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1443188897000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1325169990000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1079082152000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1009585355000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>901816817000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>980823404000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>889412945000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>780194207000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>630260156000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>757038959000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>594480532000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>437920198000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>332733460000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>243583631000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>91368038000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>58885371000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>38158691000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
+      <c r="X49"/>
     </row>
-    <row r="50" spans="1:23">
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>72</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>683085778000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>650745447000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>494600000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>283000000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>381431013000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4691642000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5218966000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4256851000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>199078011000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
+      <c r="X50"/>
     </row>
-    <row r="51" spans="1:23">
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>2207889386000.0</v>
+      </c>
+      <c r="C51">
         <v>1319533045000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1254722424000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1048874597000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>759037889000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>638978512000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>214634669000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>208438230000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>203694751000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>207888344000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>215639865000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>214753818000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>204706361000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>204374545000.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
+      <c r="X51"/>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>246622345000.0</v>
+      </c>
+      <c r="C52">
         <v>780130817000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>772397240000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>618120015000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>441043745000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>446045638000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9601917000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8504486000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5395354000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9229576000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>212112361000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9379906000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4782313000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3959175000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
+      <c r="X52"/>
     </row>
-    <row r="53" spans="1:23">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>176473063000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>269259474000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>408767434000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>470607787000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>603742711000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>429846669000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>517044749000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>35500000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>33735000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>38735000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
+      <c r="X54"/>
     </row>
-    <row r="55" spans="1:23">
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>4948815486000.0</v>
+      </c>
+      <c r="C55">
         <v>3529220278000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3910544291000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3822405039000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3556990445000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3726999660000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3404685424000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2989693223000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2749422391000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2577819573000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2310536370000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2162633810000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2028124663000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1781905994000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1547982024000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1236043044000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1041408834000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>784758815000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>629491106000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>483574983000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>244380903000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>210261034000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>186773675000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>667893194000.0</v>
+      </c>
+      <c r="C56">
         <v>616598946000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>947542386000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1272159970000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1178139902000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1563156689000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1412304520000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1361078180000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1256248188000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1210852255000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>996744541000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>939719765000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>912654898000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>802839688000.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
+      <c r="X56"/>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>1994046289000.0</v>
+      </c>
+      <c r="C57">
         <v>2291914466000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1971043945000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1606887945000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1360687820000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1480239065000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>856737178000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>714498002000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>664008702000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>675247317000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>789861980000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>499173655000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>535524358000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>454121516000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>422292264000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>326766753000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>320777724000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>228082526000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>188227594000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>148044538000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>85077622000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>87318830000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>73679264000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>4512957973000.0</v>
+      </c>
+      <c r="C58">
         <v>3401488684000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3186666815000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2761382295000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2637801093000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2480315459000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1745112819000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1449199580000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1455851579000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1354608586000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1195619040000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>969470123000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>927152888000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>791183187000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>717263541000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>434379085000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>402303302000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>302213617000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>252132646000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>195366352000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>107644339000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>106266104000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>103766701000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
+      <c r="X59"/>
     </row>
-    <row r="60" spans="1:23">
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>264771378000.0</v>
+      </c>
+      <c r="C60">
         <v>48365013000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>711729655000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1061022744000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>919189352000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1246684201000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1659572605000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1540493643000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1293570812000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1223210987000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1114917330000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1193163687000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1100971775000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>990722807000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>830718483000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>801663959000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>639105532000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>482545198000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>377358460000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>288208631000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>136736564000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>103994930000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>83006974000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-3272525000.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
+      <c r="X61"/>
     </row>
-    <row r="62" spans="1:23">
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="BX1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>544567006000.0</v>
+      </c>
+      <c r="C2">
+        <v>510445281000.0</v>
+      </c>
+      <c r="D2">
         <v>462363763000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>470313409000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>605680844000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>472812805000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>468392589000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>492333406000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>515392411000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>502432333000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>506351270000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>394454273000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>453031341000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>406351770000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>334214534000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>318209511000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>336241803000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>319288830000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>238111443000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>246540998000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>261702686000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>333761520000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>256772126000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>304102479000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>319582110000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>338897425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>316982463000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>372043382000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>356801566000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>303104478000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>333008372000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>380229888000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>304922910000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>304271755000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>253385945000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>317004964000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>234690688000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>269280955000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>247592171000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>299360369000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>248932791000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>263724129000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>258603995000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>278860434000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>252293234000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>246512487000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>237847450000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>190880357000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>192453684000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>256361540000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>213718473000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>224426783000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>191501749000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>216725208000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>208375809000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>226751159000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>174943243000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>201006866000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>163604072000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>157124330000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>131895968000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>142420234000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>139200906900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>129543409100.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>116371468000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>133681754000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>132127045500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>108612203000.0</v>
       </c>
       <c r="BQ2"/>
       <c r="BR2">
+        <v>108612203000.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>93772770800.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>67932624800.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>74090441000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>83227437500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>61490686000.0</v>
       </c>
       <c r="BX2"/>
       <c r="BY2">
+        <v>61490686000.0</v>
+      </c>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>53056157200.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>53752768900.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>50567719900.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>44660000700.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>45916583300.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>39146568300.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>38944413300.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>28988783800.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4651,54 +4786,56 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4739,106 +4876,108 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5">
         <v>15925381000.0</v>
       </c>
       <c r="I5">
         <v>15925381000.0</v>
       </c>
       <c r="J5">
         <v>15925381000.0</v>
       </c>
       <c r="K5">
         <v>15925381000.0</v>
       </c>
       <c r="L5">
         <v>15925381000.0</v>
       </c>
       <c r="M5">
         <v>15925381000.0</v>
       </c>
       <c r="N5">
         <v>15925381000.0</v>
       </c>
       <c r="O5">
         <v>15925381000.0</v>
       </c>
       <c r="P5">
         <v>15925381000.0</v>
       </c>
       <c r="Q5">
         <v>15925381000.0</v>
       </c>
       <c r="R5">
         <v>15925381000.0</v>
       </c>
       <c r="S5">
         <v>15925381000.0</v>
       </c>
       <c r="T5">
         <v>15925381000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
+      <c r="U5">
+        <v>15925381000.0</v>
+      </c>
+      <c r="V5">
+        <v>15925381000.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
@@ -4857,54 +4996,56 @@
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4945,138 +5086,142 @@
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>205990271000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>228556540000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>237632263000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>257024082000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>281166857000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>310877149000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>322240562000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>329844510000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>348713103000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>350330446000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>361580343000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>366243740000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>347982179000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>278978502000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>280735558000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>276318237000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>276037889000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>264130268000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>234178675000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>233390844000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>257547499000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>245539625000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>240713611000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>244154790000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>15834286000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>15871160000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>8624441000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4003195000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5087,111 +5232,115 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>226180525000.0</v>
       </c>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>226180525000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>199513858000.0</v>
+        <v>226180525000.0</v>
       </c>
       <c r="F8">
         <v>199513858000.0</v>
       </c>
       <c r="G8">
         <v>199513858000.0</v>
       </c>
       <c r="H8">
         <v>199513858000.0</v>
       </c>
       <c r="I8">
         <v>199513858000.0</v>
       </c>
       <c r="J8">
         <v>199513858000.0</v>
       </c>
       <c r="K8">
         <v>199513858000.0</v>
       </c>
       <c r="L8">
         <v>199513858000.0</v>
       </c>
       <c r="M8">
         <v>199513858000.0</v>
       </c>
       <c r="N8">
         <v>199513858000.0</v>
       </c>
       <c r="O8">
         <v>199513858000.0</v>
       </c>
       <c r="P8">
         <v>199513858000.0</v>
       </c>
       <c r="Q8">
         <v>199513858000.0</v>
       </c>
       <c r="R8">
         <v>199513858000.0</v>
       </c>
       <c r="S8">
         <v>199513858000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>199513858000.0</v>
+      </c>
+      <c r="U8">
+        <v>199513858000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5211,126 +5360,128 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>54277802000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>54277802000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>944469000.0</v>
       </c>
       <c r="F9">
         <v>944469000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>944469000.0</v>
+      </c>
+      <c r="H9">
+        <v>944469000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>944469000.0</v>
       </c>
       <c r="M9">
         <v>944469000.0</v>
       </c>
       <c r="N9">
         <v>944469000.0</v>
       </c>
       <c r="O9">
         <v>944469000.0</v>
       </c>
       <c r="P9">
         <v>944469000.0</v>
       </c>
       <c r="Q9">
         <v>944469000.0</v>
       </c>
       <c r="R9">
         <v>944469000.0</v>
       </c>
       <c r="S9">
         <v>944469000.0</v>
       </c>
       <c r="T9">
         <v>944469000.0</v>
       </c>
       <c r="U9">
         <v>944469000.0</v>
       </c>
       <c r="V9">
         <v>944469000.0</v>
       </c>
       <c r="W9">
         <v>944469000.0</v>
       </c>
       <c r="X9">
         <v>944469000.0</v>
       </c>
       <c r="Y9">
         <v>944469000.0</v>
       </c>
       <c r="Z9">
         <v>944469000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>944469000.0</v>
+      </c>
+      <c r="AB9">
+        <v>944469000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5343,278 +5494,286 @@
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>246631109000.0</v>
+      </c>
+      <c r="C10">
+        <v>161041204000.0</v>
+      </c>
+      <c r="D10">
         <v>112718254000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>120765340000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>191268548000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>74598595000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>87515540000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>162823422000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>209868302000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>208855281000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>213040181000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>385486098000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>340813527000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>548930673000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>340287528000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>416657124000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>396839121000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>601013535000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>531364445000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>532951868000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>577977821000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>882912301000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>547197744000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>678901094000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>670567641000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>861748299000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>752054464000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>987285051000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>883657057000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>988009275000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>825944051000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>916134658000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>718256622000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>795508654000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>657491342000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>832900366000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>736131699000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>791578534000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>641616632000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>573340264000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>603069294000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>653553712000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>566085788000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>620827881000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>606349539000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>645571294000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>558597456000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>615698661000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>547652201000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>640581168000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>546772377000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>568770593000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>518462171000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>567558921000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>500877748000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11">
         <v>7141130000.0</v>
       </c>
       <c r="E11">
+        <v>7141130000.0</v>
+      </c>
+      <c r="F11">
+        <v>7141130000.0</v>
+      </c>
+      <c r="G11">
         <v>23594551000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>32963355000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>116531850000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>115728374000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>155664450000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
@@ -5641,260 +5800,268 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>246631109000.0</v>
+      </c>
+      <c r="C12">
+        <v>161041204000.0</v>
+      </c>
+      <c r="D12">
         <v>112718254000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>120765340000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>191268548000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>74598595000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>87515540000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>162823422000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>209868302000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>208855281000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>213040181000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>385486098000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>340813527000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>548930673000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>340287528000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>416657124000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>396839121000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>601013535000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>531364445000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>532951868000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>577977821000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>882912301000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>547197744000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>678901094000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>670567641000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>861748299000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>752054464000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>987285051000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>883657057000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>988009275000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>825944051000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>916134658000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>718256622000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>795508654000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>657491342000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>832900366000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>736131699000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>791578534000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>641616632000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>573340264000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>603069294000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>653553712000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>566085788000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>620827881000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>606349539000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>645571294000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>558597456000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>615698661000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>547652201000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>640581168000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>546772377000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>568770593000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>518462171000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>567558921000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>500877748000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>226180525000.0</v>
       </c>
       <c r="C13">
         <v>226180525000.0</v>
       </c>
       <c r="D13">
-        <v>199513858000.0</v>
+        <v>226180525000.0</v>
       </c>
       <c r="E13">
-        <v>199513858000.0</v>
+        <v>226180525000.0</v>
       </c>
       <c r="F13">
         <v>199513858000.0</v>
       </c>
       <c r="G13">
         <v>199513858000.0</v>
       </c>
       <c r="H13">
         <v>199513858000.0</v>
       </c>
       <c r="I13">
         <v>199513858000.0</v>
       </c>
       <c r="J13">
         <v>199513858000.0</v>
       </c>
       <c r="K13">
         <v>199513858000.0</v>
       </c>
       <c r="L13">
         <v>199513858000.0</v>
       </c>
       <c r="M13">
         <v>199513858000.0</v>
       </c>
@@ -5988,222 +6155,228 @@
       <c r="AQ13">
         <v>199513858000.0</v>
       </c>
       <c r="AR13">
         <v>199513858000.0</v>
       </c>
       <c r="AS13">
         <v>199513858000.0</v>
       </c>
       <c r="AT13">
         <v>199513858000.0</v>
       </c>
       <c r="AU13">
         <v>199513858000.0</v>
       </c>
       <c r="AV13">
         <v>199513858000.0</v>
       </c>
       <c r="AW13">
         <v>199513858000.0</v>
       </c>
       <c r="AX13">
         <v>199513858000.0</v>
       </c>
       <c r="AY13">
-        <v>46041660000.0</v>
+        <v>199513858000.0</v>
       </c>
       <c r="AZ13">
-        <v>46041660000.0</v>
+        <v>199513858000.0</v>
       </c>
       <c r="BA13">
         <v>46041660000.0</v>
       </c>
       <c r="BB13">
         <v>46041660000.0</v>
       </c>
       <c r="BC13">
         <v>46041660000.0</v>
       </c>
       <c r="BD13">
         <v>46041660000.0</v>
       </c>
       <c r="BE13">
         <v>46041660000.0</v>
       </c>
       <c r="BF13">
         <v>46041660000.0</v>
       </c>
       <c r="BG13">
-        <v>44625000000.0</v>
+        <v>46041660000.0</v>
       </c>
       <c r="BH13">
-        <v>44625000000.0</v>
+        <v>46041660000.0</v>
       </c>
       <c r="BI13">
         <v>44625000000.0</v>
       </c>
       <c r="BJ13">
         <v>44625000000.0</v>
       </c>
       <c r="BK13">
         <v>44625000000.0</v>
       </c>
       <c r="BL13">
         <v>44625000000.0</v>
       </c>
       <c r="BM13">
         <v>44625000000.0</v>
       </c>
       <c r="BN13">
         <v>44625000000.0</v>
       </c>
-      <c r="BO13"/>
+      <c r="BO13">
+        <v>44625000000.0</v>
+      </c>
       <c r="BP13">
         <v>44625000000.0</v>
       </c>
       <c r="BQ13"/>
       <c r="BR13">
         <v>44625000000.0</v>
       </c>
-      <c r="BS13">
-[...1 lines deleted...]
-      </c>
+      <c r="BS13"/>
       <c r="BT13">
         <v>44625000000.0</v>
       </c>
       <c r="BU13">
         <v>44625000000.0</v>
       </c>
-      <c r="BV13"/>
+      <c r="BV13">
+        <v>44625000000.0</v>
+      </c>
       <c r="BW13">
         <v>44625000000.0</v>
       </c>
       <c r="BX13"/>
       <c r="BY13">
         <v>44625000000.0</v>
       </c>
-      <c r="BZ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ13"/>
       <c r="CA13">
         <v>44625000000.0</v>
       </c>
       <c r="CB13">
         <v>44625000000.0</v>
       </c>
       <c r="CC13">
         <v>44625000000.0</v>
       </c>
       <c r="CD13">
         <v>44625000000.0</v>
       </c>
       <c r="CE13">
         <v>44625000000.0</v>
       </c>
       <c r="CF13">
         <v>44625000000.0</v>
       </c>
+      <c r="CG13">
+        <v>44625000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>44625000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>4520402000.0</v>
       </c>
       <c r="C14">
-        <v>3987069000.0</v>
+        <v>4520402000.0</v>
       </c>
       <c r="D14">
-        <v>3987069000.0</v>
+        <v>4520402000.0</v>
       </c>
       <c r="E14">
         <v>3987069000.0</v>
       </c>
       <c r="F14">
         <v>3987069000.0</v>
       </c>
       <c r="G14">
-        <v>3987069158.0</v>
+        <v>3987069000.0</v>
       </c>
       <c r="H14">
-        <v>3987501658.0</v>
+        <v>3987069000.0</v>
       </c>
       <c r="I14">
         <v>3987069158.0</v>
       </c>
       <c r="J14">
-        <v>3987069158.0</v>
+        <v>3987501658.0</v>
       </c>
       <c r="K14">
         <v>3987069158.0</v>
       </c>
       <c r="L14">
         <v>3987069158.0</v>
       </c>
       <c r="M14">
         <v>3987069158.0</v>
       </c>
       <c r="N14">
         <v>3987069158.0</v>
       </c>
       <c r="O14">
         <v>3987069158.0</v>
       </c>
       <c r="P14">
         <v>3987069158.0</v>
       </c>
       <c r="Q14">
         <v>3987069158.0</v>
       </c>
       <c r="R14">
         <v>3987069158.0</v>
       </c>
       <c r="S14">
         <v>3987069158.0</v>
       </c>
       <c r="T14">
         <v>3987069158.0</v>
       </c>
       <c r="U14">
         <v>3987069158.0</v>
       </c>
       <c r="V14">
         <v>3987069158.0</v>
       </c>
       <c r="W14">
-        <v>3990277158.0</v>
+        <v>3987069158.0</v>
       </c>
       <c r="X14">
         <v>3987069158.0</v>
       </c>
       <c r="Y14">
         <v>3990277158.0</v>
       </c>
       <c r="Z14">
-        <v>3990277158.0</v>
+        <v>3987069158.0</v>
       </c>
       <c r="AA14">
         <v>3990277158.0</v>
       </c>
       <c r="AB14">
         <v>3990277158.0</v>
       </c>
       <c r="AC14">
         <v>3990277158.0</v>
       </c>
       <c r="AD14">
         <v>3990277158.0</v>
       </c>
       <c r="AE14">
         <v>3990277158.0</v>
       </c>
       <c r="AF14">
         <v>3990277158.0</v>
       </c>
       <c r="AG14">
         <v>3990277158.0</v>
       </c>
       <c r="AH14">
         <v>3990277158.0</v>
       </c>
@@ -6243,86 +6416,92 @@
       <c r="AT14">
         <v>3990277158.0</v>
       </c>
       <c r="AU14">
         <v>3990277158.0</v>
       </c>
       <c r="AV14">
         <v>3990277158.0</v>
       </c>
       <c r="AW14">
         <v>3990277158.0</v>
       </c>
       <c r="AX14">
         <v>3990277158.0</v>
       </c>
       <c r="AY14">
         <v>3990277158.0</v>
       </c>
       <c r="AZ14">
         <v>3990277158.0</v>
       </c>
       <c r="BA14">
         <v>3990277158.0</v>
       </c>
       <c r="BB14">
+        <v>3990277158.0</v>
+      </c>
+      <c r="BC14">
+        <v>3990277158.0</v>
+      </c>
+      <c r="BD14">
         <v>3989957932.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6363,216 +6542,220 @@
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>57868766000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>534647249000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>491372350000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="N16"/>
+      <c r="O16">
         <v>581960389000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>639023582000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>566491894000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>463026539000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>608394412000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>696208093000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>664398912000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>629582764000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>493969639000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>504294907000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>384163585000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>455593019000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>422148672000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>402818280000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>331834314000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>415407256000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>355283259000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>352780558000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>347813526000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>379805599000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>363508647000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>385954777000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>284929892000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>256555223000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>286118786000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>313146401000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>213800533000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>336654924000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>238121953000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>236991693000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>200554388000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>327213673000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>239586120000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>289637810000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6613,124 +6796,126 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>880715435000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>838610088000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>773795829000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>748171227000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>767409994000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>765852843000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>699031699000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>723104508000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>743462531000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>731783112000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>707344676000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>735949582000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>763464947000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>780258239000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>745069071000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>726276874000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>725457180000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>710898488000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>701348816000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -6739,54 +6924,56 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6827,54 +7014,56 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -6915,54 +7104,56 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -7003,800 +7194,818 @@
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>217806376000.0</v>
+      </c>
+      <c r="C22">
+        <v>228320840000.0</v>
+      </c>
+      <c r="D22">
         <v>223331264000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>218511655000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>336048549000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>244756505000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>221220196000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>243885615000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>346774775000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>302914170000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>329037133000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>268534117000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>385038376000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>346929837000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>314248764000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>294834039000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>341670551000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>280987188000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>264535395000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>288761910000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>296855354000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>245348925000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>229996012000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>243229235000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>316036228000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>288796357000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>250905338000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>273258026000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>276538397000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>222404674000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>247900681000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>231155689000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>218071855000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>198439550000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>191880079000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>214190551000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>206826106000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>203264413000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>205968020000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>268039113000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>210294398000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>166545921000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>188734203000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>225684828000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>182916342000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>171848519000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>200031433000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>210205526000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>212451595000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>178869725000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>166918986000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>166154227000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>162973103000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>153175832000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>164403311000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>168350850000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>150199879000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>128904620000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>150283562000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>126856041000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>125675616000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>117652784000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>139044019400.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>93554029800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>96988565600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>95221572000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>94643302200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>85894955000.0</v>
       </c>
       <c r="BQ22"/>
       <c r="BR22">
+        <v>85894955000.0</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>64215764100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>49753070000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>54234660000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>62193287500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>46351038000.0</v>
       </c>
       <c r="BX22"/>
       <c r="BY22">
+        <v>46351038000.0</v>
+      </c>
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>34401476000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>35973258700.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>39994892500.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>29764946100.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>31614326100.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>30871486000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>27968593900.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>33959222300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>5194225559000.0</v>
+      </c>
+      <c r="C23">
+        <v>4948815486000.0</v>
+      </c>
+      <c r="D23">
         <v>4136568374000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4104277113000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3794483710000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3529220278000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3827479563000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3967287897000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3964873062000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3910544291000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3776268596000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3791935222000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3885088201000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3822405039000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3507073712000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3556843445000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3494268432000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3556990445000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3546405624000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3415518277000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3496784990000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3726999660000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3513111263000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3627098243000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3620326577000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3404685424000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3176133647000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3252820862000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3140587329000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2989693223000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2849863240000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2960382831000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2795893974000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2749422391000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2582593463000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2675511707000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2560390128000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2577819573000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2405510333000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2363399767000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2327970135000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2310536370000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2200658154000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2273539446000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2183341257000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2162633810000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2068221558000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2057202143000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1984876264000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2028124663000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1888755225000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1877266830000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1775588214000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>1975614609000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>1675003939000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>933897434000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>430380395000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>355280410000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>571850107000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>589004149000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>354422594000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>255263874000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>159942398000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>175860522000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>191956223000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>206292418000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>136157013000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>180000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>190000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>200000000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>0.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>199268138000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>199108793000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>198952899000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>198800383000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>198651172000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>198505193000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>198463789000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>198222655000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>198052960000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>198441930000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>198364243000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>198299397000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>198266007000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>198677915000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>199002034000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>198658768000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>1043960000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1376981000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2085478000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>201768706000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>203349622000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>204987407000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>205373912000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>204229771000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>199045750000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>198798492000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>199924048000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>200058481000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>199056470000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>200144748000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>200415370000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>200318375000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>200833616000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>199598476000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>196629959000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1405433000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1212757000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>966289000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>2033918000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>3257645400.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1585824100.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1376889600.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>1254152000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>2164260200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>762058000.0</v>
       </c>
       <c r="BQ24"/>
       <c r="BR24">
+        <v>762058000.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
         <v>100586200.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>216304600.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>350202000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>268190200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>588392000.0</v>
       </c>
       <c r="BX24"/>
       <c r="BY24">
+        <v>588392000.0</v>
+      </c>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>377612900.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>313992200.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>6715565800.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>3905130900.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>3708786200.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>5918657000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>4201057600.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>3636488800.0</v>
       </c>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>1820946982000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1088602297000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>597404386000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>539402228000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>765596815000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>400231153000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>422321234000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>444139696000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>430754582000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>327541761000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>375879995000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>373906559000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>357994144000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>155782810000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>173231845000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>164172764000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>192932874000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>368122179000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>361187775000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>351902975000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>205032752000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>205330573000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -7809,96 +8018,98 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>39446105000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>40024661000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>35531466000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>33088217000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>32475254000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -7907,54 +8118,56 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7995,320 +8208,330 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>2095960303000.0</v>
+      </c>
+      <c r="C28">
+        <v>2046848182000.0</v>
+      </c>
+      <c r="D28">
         <v>1941470794000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1726588235000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1186527388000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1244934450000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1293690404000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1225211289000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1086910938000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1045867143000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>800604642000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>676741048000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>743963456000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>499943924000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>452046514000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>377078434000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>352479116000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>158024354000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>295707422000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>152994470000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>27010517000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-243933789000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-50389981000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-239078690000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-227459952000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-647113630000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-537532132000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-780155417000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-678626240000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-779571045000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-617911608000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-713601717000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-513906063000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-591813903000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-453156985000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-624651747000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-527196178000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-583690190000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-438251590000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-365906965000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-394191893000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-439355873000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-354451591000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-410231377000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-392690855000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-430817476000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-345301073000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-412242233000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-342908465000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-435874807000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-346713896000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-369714123000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-318317423000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-567558921000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-500877748000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>2430836371000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>1728798223000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1624400228000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1129093544000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1086731201000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1253282114000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1452929241000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1490960648000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1617738976000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1568194557000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1726329742000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1750478583000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1761915162000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1626448505000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1491650018000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1387160011000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1402189352000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1611978589000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1625450585000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1560357268000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1628115214000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1624311854000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1701357858000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1882482389000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8323,370 +8546,378 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>227534098000.0</v>
+      </c>
+      <c r="C30">
+        <v>216799385000.0</v>
+      </c>
+      <c r="D30">
         <v>280443920000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>320334325000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>350682127000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>268733929000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>430968347000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>433457625000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>364800075000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>392742062000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>341245857000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>313691627000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>188444171000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>291456319000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>289408327000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>131299877000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>121948179000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>120285024000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>151351399000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>154727525000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>144591734000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>235504113000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>225700865000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>200623066000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>181671882000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>183284517000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>198922707000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>101493109000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>89619357000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>94618958000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>118773178000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>125057841000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>138245607000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>148820340000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>149124380000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>123376897000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>112009783000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>148594063000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>133088395000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>136991922000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>132885915000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>148739822000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>112264852000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>115401295000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>102515222000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>89706669000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>80810249000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>59165087000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>62137854000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>79101805000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>51487002000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>59935990000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>57074331000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>44960859000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>46564597000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>39240333000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>48497960000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>42297953000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>55087855000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>41729156000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>48327048000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>40801767000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>18123686400.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>20025776200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>14988771300.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>7505630000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>12466463100.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6343536000.0</v>
       </c>
       <c r="BQ30"/>
       <c r="BR30">
+        <v>6343536000.0</v>
+      </c>
+      <c r="BS30"/>
+      <c r="BT30">
         <v>5519832300.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5045501700.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6371314000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>4744076400.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3522092000.0</v>
       </c>
       <c r="BX30"/>
       <c r="BY30">
+        <v>3522092000.0</v>
+      </c>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>1738372300.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2931424900.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3436731100.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>2755400400.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3543283300.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3586684400.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>2619532100.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2470286400.0</v>
       </c>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>1031945340000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1061022744000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1113092965000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>978650018000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>914160011000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>919189352000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1049036990000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1173682922000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1188759774000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1246684201000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1373043716000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1502249065000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1683529490000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1659572605000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1601094594000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1594202233000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1544325009000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1540493643000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1383080572000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -8695,126 +8926,130 @@
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>-1342707858000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>-1061672056000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-1625811429000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-1614388565000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-1675315520000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-1233401700000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-1043333072000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-1133703216000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-1023501559000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-705956102000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-480200622000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-525102051000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-334727975000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-271389122000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-81230853000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-186457478000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-182547918000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-85135832000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9839340000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>40041622000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>82917624000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>175888485000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>274092955000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>400681563000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -8829,248 +9064,256 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>4458702829000.0</v>
+      </c>
+      <c r="C33">
+        <v>4280922292000.0</v>
+      </c>
+      <c r="D33">
         <v>3449871057000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3384276178000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2868403237000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2912621332000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3024729733000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3065238468000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2999019039000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2963001905000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2823020342000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2742435508000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2759554011000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2550245069000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2418984713000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2366979738000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2399855039000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2378850543000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2151640354000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2179482695000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2141052118000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2163842971000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2283170087000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2336490702000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2310830928000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1992380904000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1862625991000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1764342752000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1735683596000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1628615043000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1560972870000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1550832751000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1556808026000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1493174203000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1431348748000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1409027740000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1398371106000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1366967318000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1326705816000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1315844300000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1311428214000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1313791829000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1256754527000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1248699841000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1238234091000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1222914045000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1212909919000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1136298209000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1122631211000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1115469765000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1075511704000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1041504869000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1012430007000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>305158162000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>656721107000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9111,442 +9354,456 @@
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>2651298546000.0</v>
+      </c>
+      <c r="C35">
+        <v>2518911684000.0</v>
+      </c>
+      <c r="D35">
         <v>2371981676000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1628516826000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1169628545000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1109574218000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1529143979000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1554789782000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1330014569000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1215622870000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1212184060000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1236551947000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1202506620000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1154494350000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1034502626000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1307098867000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1299237550000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1277113273000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1017467532000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1015639113000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>992333966000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1000076394000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1086014856000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1108334592000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1027983001000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>888375641000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>863062786000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>823487110000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>812080661000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>734701578000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>792723340000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>780307181000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>842163288000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>791842877000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>768055447000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>750120412000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>714797948000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>679361269000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>513989507000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>494635059000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>414803121000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>405757060000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>505406723000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>483260759000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>476386951000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>470296468000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>432697784000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>408868274000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>401275233000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>391628530000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>380876709000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>362275715000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>347070673000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>196010910000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>195794532000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>1963555846000.0</v>
+      </c>
+      <c r="C36">
+        <v>1779413524000.0</v>
+      </c>
+      <c r="D36">
         <v>1206445756000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1005319391000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1250093951000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1328047725000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1387073288000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1405163077000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1338192616000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1314138629000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1217135671000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1224753571000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1237813697000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1068159754000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>978135994000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>899001141000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>862864701000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>886777212000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>885958270000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>957991362000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>834597099000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>821031877000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>835269210000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>855957157000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>884615393000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1053773187000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1007075838000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>984846764000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>983375867000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>972276041000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>960029541000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>961625607000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>933660825000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>906607443000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>980588159000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>970633158000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>960933114000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>956592825000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>941959883000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>882576477000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>886830094000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>882272881000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>358767931000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>352045615000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>342906247000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>340975753000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>361911817000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>811675633000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>793823734000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>781920292000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>750656898000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>726564099000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>703390887000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-305158162000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-656721107000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9587,1206 +9844,1230 @@
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>2141977919000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2078817430000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1543175990000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1563261740000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1628601634000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1225055629000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1550319162000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1557191823000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1391221362000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1328160204000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1285561787000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1312242917000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1279350085000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1056618662000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1092274755000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1029984103000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1014992258000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1305912880000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1321851778000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1280764889000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1355820705000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>723735299000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1194272122000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1180341709000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1108310230000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1052155881000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1086152638000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1097674253000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1051792702000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1014392705000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>995400834000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>985617374000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>956592825000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>946963597000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>940494655000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>935075363000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>936259719000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>891751723000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>884743456000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>879096764000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>861381790000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>871441061000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>811675633000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>793823734000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>781920292000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>750656898000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>726564099000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>703390887000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>673908144000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>263922188000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>256779421000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>274213854000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>227323175000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>236789141000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>223823201000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>212931490000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>218564708000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>190056704500.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>196533819500.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>179457200200.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>194056365000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>163555301700.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>177203915000.0</v>
       </c>
       <c r="BQ38"/>
       <c r="BR38">
+        <v>177203915000.0</v>
+      </c>
+      <c r="BS38"/>
+      <c r="BT38">
         <v>147252272000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>153191446700.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>147636530000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>141848308500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>131694771000.0</v>
       </c>
       <c r="BX38"/>
       <c r="BY38">
+        <v>131694771000.0</v>
+      </c>
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>115817521800.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>108110768500.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>96949983600.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>90482648200.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>82648624500.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>73611261300.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>68546932600.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>61931529600.0</v>
       </c>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>43551147000.0</v>
+      </c>
+      <c r="C39">
+        <v>61731765000.0</v>
+      </c>
+      <c r="D39">
         <v>70203879000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>60389615000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>48081249000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>28509917000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>63045747000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>61882767000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>44410871000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>43030873000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>69925083000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>81787872000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>211238116000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>84843141000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>144144380000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>347072667000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>233955542000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>175854155000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>447514031000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>259594279000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>336307963000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>199391350000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>227046555000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>167854146000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>141219898000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>78475347000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>111625147000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>126441924000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>155088922000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>56045273000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>215045638000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>262259733000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>302757471000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>262299984000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>152748914000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>96016153000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>107051434000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>88868001000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>118814998000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>206176090000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>203178229000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>176644908000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>189083636000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>178326896000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>155841285000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>122299952000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>96682750000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>94999747000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>102141257000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>93204005000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>99552158000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>100837141000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>81722933000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>82104935000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>98333284000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>49839032000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>33225360000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>28770904000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>31086225000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>28246838000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>23211457000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>25515681000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>65165782900.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>22906060500.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>25319962000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>16150536000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>22324967500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10786127000.0</v>
       </c>
       <c r="BQ39"/>
       <c r="BR39">
+        <v>10786127000.0</v>
+      </c>
+      <c r="BS39"/>
+      <c r="BT39">
         <v>11662951300.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>11116847500.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>5515328000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>14670390500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5042639000.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39">
+        <v>5042639000.0</v>
+      </c>
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>9713935100.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>5912274300.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>11378210800.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>7727268200.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>7311029900.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>6725094700.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>4758557000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>8628032200.0</v>
       </c>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>1296920386000.0</v>
+      </c>
+      <c r="C40">
+        <v>1236978663000.0</v>
+      </c>
+      <c r="D40">
         <v>656642299000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>781728228000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>862006685000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1038970844000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>678846791000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>664616459000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>699585732000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>564082002000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>461521606000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>391830617000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>458981409000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>468839259000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>487969153000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>463417206000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>499781277000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>484199507000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>489908700000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>384811070000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>515144836000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>536639418000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>534138410000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>492338777000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>416613915000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>363433599000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>299797341000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>342359888000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>307656961000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>281540324000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>257256122000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>308753850000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>272929512000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>261812337000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>246188295000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>306012172000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>273785619000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>290560583000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>242722734000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>223333350000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>263098551000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>231530386000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>167332889000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>291040096000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>189300725000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>174742737000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>173649004000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>300001531000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>218883187000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>215075459000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>241919341000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>250829840000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>233584743000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>237396308000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>219127932000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>221008428000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>219304414000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>219917583000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>203647408000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>206788194000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>183114065000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>181797604000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>167329876000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>175394389000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>157741675000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>182258162000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>157356152000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>124050187000.0</v>
       </c>
       <c r="BQ40"/>
       <c r="BR40">
+        <v>124050187000.0</v>
+      </c>
+      <c r="BS40"/>
+      <c r="BT40">
         <v>104849646000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>104616121000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>112712001000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>86590707000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>79406682000.0</v>
       </c>
       <c r="BX40"/>
       <c r="BY40">
+        <v>79406682000.0</v>
+      </c>
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>65725035000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>53582669000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>42498148000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>41307563000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>41909376000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>33819600000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>33369610000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>31043434000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>758366924000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>723739768000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>706960865000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>931218872000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>925330991000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>919119129000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>861684722000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>842407268000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>828161202000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>807143520000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>717892677000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>747146817000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>676080026000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>683342889000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>657732213000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>622668204000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>612222872000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>534767834000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>593853248000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>581865251000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>643799045000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>593543480000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>569789440000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>551442497000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>515795914000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>458483019000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>503615871000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>476790627000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>382237861000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>363991188000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>218511060000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>202490984000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>186676873000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>181075695000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>167270617000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>155854308000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>143552800000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>129248602000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>123407144000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>109489016000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>95466793000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>81732176000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>79657989000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>69510839000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>59420381000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>49019103000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>89958798000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>86291115000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>77347095000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>70284978000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>64474573100.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>59593448800.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>54888006200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>50656624000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>63968961100.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>36882042000.0</v>
       </c>
       <c r="BQ41"/>
       <c r="BR41">
+        <v>36882042000.0</v>
+      </c>
+      <c r="BS41"/>
+      <c r="BT41">
         <v>37277516700.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>37690771500.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>40187640000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>30970647400.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>28643926000.0</v>
       </c>
       <c r="BX41"/>
       <c r="BY41">
+        <v>28643926000.0</v>
+      </c>
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>23107685600.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>22701193700.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>19165273600.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>17701041600.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>16236809600.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>13402050300.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>12031523100.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>10660995800.0</v>
       </c>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>529825536000.0</v>
+      </c>
+      <c r="C42">
+        <v>529825536000.0</v>
+      </c>
+      <c r="D42">
         <v>51005277000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>65981125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2328056000.0</v>
       </c>
       <c r="F42">
         <v>-2328056000.0</v>
       </c>
       <c r="G42">
         <v>-2328056000.0</v>
       </c>
       <c r="H42">
         <v>-2328056000.0</v>
       </c>
       <c r="I42">
         <v>-2328056000.0</v>
       </c>
       <c r="J42">
         <v>-2328056000.0</v>
       </c>
       <c r="K42">
         <v>-2328056000.0</v>
       </c>
       <c r="L42">
         <v>-2328056000.0</v>
       </c>
       <c r="M42">
         <v>-2328056000.0</v>
       </c>
       <c r="N42">
         <v>-2328056000.0</v>
       </c>
       <c r="O42">
         <v>-2328056000.0</v>
       </c>
       <c r="P42">
         <v>-2328056000.0</v>
       </c>
       <c r="Q42">
         <v>-2328056000.0</v>
       </c>
       <c r="R42">
         <v>-2328056000.0</v>
       </c>
       <c r="S42">
         <v>-2328056000.0</v>
       </c>
       <c r="T42">
         <v>-2328056000.0</v>
       </c>
       <c r="U42">
         <v>-2328056000.0</v>
       </c>
       <c r="V42">
-        <v>29522706000.0</v>
+        <v>-2328056000.0</v>
       </c>
       <c r="W42">
-        <v>29522706000.0</v>
+        <v>-2328056000.0</v>
       </c>
       <c r="X42">
         <v>29522706000.0</v>
       </c>
       <c r="Y42">
-        <v>16869850000.0</v>
+        <v>29522706000.0</v>
       </c>
       <c r="Z42">
-        <v>16869850000.0</v>
+        <v>29522706000.0</v>
       </c>
       <c r="AA42">
         <v>16869850000.0</v>
       </c>
       <c r="AB42">
-        <v>15809795000.0</v>
+        <v>16869850000.0</v>
       </c>
       <c r="AC42">
-        <v>15809795000.0</v>
+        <v>16869850000.0</v>
       </c>
       <c r="AD42">
         <v>15809795000.0</v>
       </c>
       <c r="AE42">
         <v>15809795000.0</v>
       </c>
       <c r="AF42">
+        <v>15809795000.0</v>
+      </c>
+      <c r="AG42">
+        <v>15809795000.0</v>
+      </c>
+      <c r="AH42">
         <v>944469000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14974802000.0</v>
       </c>
       <c r="AI42">
         <v>14974802000.0</v>
       </c>
       <c r="AJ42">
-        <v>14111774000.0</v>
+        <v>14974802000.0</v>
       </c>
       <c r="AK42">
-        <v>14111774000.0</v>
+        <v>14974802000.0</v>
       </c>
       <c r="AL42">
         <v>14111774000.0</v>
       </c>
       <c r="AM42">
         <v>14111774000.0</v>
       </c>
       <c r="AN42">
-        <v>13586655000.0</v>
+        <v>14111774000.0</v>
       </c>
       <c r="AO42">
-        <v>13586655000.0</v>
+        <v>14111774000.0</v>
       </c>
       <c r="AP42">
         <v>13586655000.0</v>
       </c>
       <c r="AQ42">
         <v>13586655000.0</v>
       </c>
       <c r="AR42">
-        <v>12826425000.0</v>
+        <v>13586655000.0</v>
       </c>
       <c r="AS42">
-        <v>12826425000.0</v>
+        <v>13586655000.0</v>
       </c>
       <c r="AT42">
         <v>12826425000.0</v>
       </c>
       <c r="AU42">
+        <v>12826425000.0</v>
+      </c>
+      <c r="AV42">
+        <v>12826425000.0</v>
+      </c>
+      <c r="AW42">
         <v>212340283000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>211558830000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>128049036000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>944469000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>154416667000.0</v>
       </c>
       <c r="BA42">
         <v>154416667000.0</v>
       </c>
       <c r="BB42">
         <v>154416667000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
+      <c r="BC42">
+        <v>154416667000.0</v>
+      </c>
+      <c r="BD42">
+        <v>154416667000.0</v>
+      </c>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10827,54 +11108,56 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10915,96 +11198,102 @@
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>4548599934000.0</v>
+      </c>
+      <c r="C45">
+        <v>4090938249000.0</v>
+      </c>
+      <c r="D45">
         <v>3672030144000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3908729595000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3162394042000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3176904014000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3085117562000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3071613903000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3174226510000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3159150254000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2922982904000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2824406401000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2794273300000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2714930390000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2638530088000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11029,734 +11318,750 @@
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>2174042472000.0</v>
+      </c>
+      <c r="C46">
+        <v>2180568847000.0</v>
+      </c>
+      <c r="D46">
         <v>1841981842000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2118981642000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1377127915000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1307096421000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1354234675000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1364972001000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1400596950000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1436241003000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1346022803000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1292226355000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1298917703000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1266170401000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1237981676000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1222846393000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1273609154000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1230272338000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1047882346000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1041832163000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1124941294000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1178841720000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1307604537000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1347354014000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1346246551000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>858140953000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>789154778000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>726022077000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>686866825000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>618500166000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>553675212000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>550317234000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>556257303000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>537965587000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>416956043000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>413626906000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>412753732000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>410374493000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>384745933000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>433267823000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>424598120000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>431518948000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>369311657000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>363956385000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>363548786000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>366013155000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>341468858000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>324622576000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>328807477000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>333549473000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>324854806000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>314940770000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>309039120000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>305158162000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>656721107000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>1262784172000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1261398356000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1282733032000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1307096421000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1354234675000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1346022803000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1292226355000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1152786926000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1111317790000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1044675638000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1035334689000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1041040895000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1053553414000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1047882346000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1041832163000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1065576372000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1104848845000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>936758252000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>972699692000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>991387770000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>595737161000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1099444587000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>530045969000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>519810421000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>487216596000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>476341735000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>464680113000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>459133773000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>441381501000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>416956043000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>413626906000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>412753732000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>410374493000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>379742219000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>375349645000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>376352851000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>377532110000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>365002804000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>363956385000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>359137327000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>361532255000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>341468858000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>324622576000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>328807477000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>333549473000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>324854806000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>314940770000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>309039120000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>305158162000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>656721107000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>630060546000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>572868802000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>561959761000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>511156683000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>499591399000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>486854482000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>459301003000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>454638376700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>405580807300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>380422090500.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>354042478000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>343791727800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>293034977000.0</v>
       </c>
       <c r="BQ47"/>
       <c r="BR47">
+        <v>293034977000.0</v>
+      </c>
+      <c r="BS47"/>
+      <c r="BT47">
         <v>275002269800.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>253739569300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>240897511000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>220559798100.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>193328377000.0</v>
       </c>
       <c r="BX47"/>
       <c r="BY47">
+        <v>193328377000.0</v>
+      </c>
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>153535011100.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>147503500600.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>135126212500.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>129434831100.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>120950103000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>108806182600.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>107590190100.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>110323912500.0</v>
       </c>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>-461770831000.0</v>
+      </c>
+      <c r="C48">
+        <v>-491234683000.0</v>
+      </c>
+      <c r="D48">
         <v>-390410435000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-277482734000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-188864112000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-148820789000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-30157864000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>174023909000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>310914735000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>498618472000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>691768997000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>812571756000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>818834157000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>847911561000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>899981782000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>765538835000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>701048828000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>706078169000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>835925807000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>960571739000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>975648591000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1033573018000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1159932533000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1289137882000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1470418307000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1443188897000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1384710886000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1377818525000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1329001356000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1325169990000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1167756919000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1164985208000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1072207305000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1079082152000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1020083726000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>992967045000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1017042366000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1009585355000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>893150080000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>844808340000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>908897791000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>901816817000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>992479140000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>946885023000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>989688963000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>980823404000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>946714051000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>883705858000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>903398675000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>889412945000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>851782375000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>839276165000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>802972722000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>790264480000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>724033141000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>708181504000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>667967322000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>630260156000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>576645438000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>856974951000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>792988243000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>757038959000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>721435378400.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>677649586300.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>634713619600.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>594480532000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>550972952200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>437920198000.0</v>
       </c>
       <c r="BQ48"/>
       <c r="BR48">
+        <v>437920198000.0</v>
+      </c>
+      <c r="BS48"/>
+      <c r="BT48">
         <v>384054540200.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>357848809900.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>332733460000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>297034296100.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>243583631000.0</v>
       </c>
       <c r="BX48"/>
       <c r="BY48">
+        <v>243583631000.0</v>
+      </c>
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>217953940800.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>197680405900.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>170121159500.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>169209602600.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>158694763500.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>141566857100.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>135952066100.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>124916012600.0</v>
       </c>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11797,136 +12102,140 @@
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>160986532000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>150628569000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>675823878000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>690391459000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>683085778000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>501243000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>476790000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>612512136000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>650745447000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>503371979000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>524786281000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>526577020000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>494600000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>377198527000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>333000000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>283000000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>283000000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>562941599000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>451767663000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>371597494000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>381431013000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>52000000000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>9574780000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4691642000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>2947446000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2355688000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2563833000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -11937,478 +12246,492 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>2342591412000.0</v>
+      </c>
+      <c r="C51">
+        <v>2207889386000.0</v>
+      </c>
+      <c r="D51">
         <v>2054189048000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1847353575000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1377795936000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1319533045000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1381205944000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1388034711000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1296779240000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1254722424000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1013644823000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1062227146000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1084776983000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1048874597000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>792334042000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>793735558000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>749318237000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>759037889000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>827071867000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>685946338000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>604988338000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>638978512000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>496807763000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>439822404000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>443107689000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>214634669000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>214522332000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>207129634000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>205030817000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>208438230000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>208032443000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>202532941000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>204350559000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>203694751000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>204334357000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>208248619000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>208935521000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>207888344000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>203365042000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>207433299000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>208877401000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>214197839000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>211634197000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>210596504000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>213658684000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>214753818000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>213296383000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>203456428000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>204743736000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>204706361000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>200058481000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>199056470000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>200144748000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>236743196000.0</v>
+      </c>
+      <c r="C52">
+        <v>246622345000.0</v>
+      </c>
+      <c r="D52">
         <v>233242066000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>758751278000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>780391550000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>780130817000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>615609129000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>593099596000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>725620786000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>772397240000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>613413670000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>639905912000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>640637287000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>618120015000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>464792281000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>417855563000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>375411678000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>441043745000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>671289057000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>512714493000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>440815574000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>446045638000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>128685584000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>78634629000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>91204714000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>9601917000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>9191759000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>6310728000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5173028000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>8504486000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>9162351000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>4091011000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>5986316000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5395354000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>6068350000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>9570704000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>9933487000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>9229576000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>203365042000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>206389339000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>207500420000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>212112361000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>9865491000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>7246882000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>8671277000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>9379906000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>9066612000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>4410678000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>5945244000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>4782313000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>116531850000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>115728374000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>155664450000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>176473063000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>175731538000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>215138327000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>244411612000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>269259474000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>369231731000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>409427712000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>409467235000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>408767434000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>409768768000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
@@ -12425,54 +12748,56 @@
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12513,986 +12838,1012 @@
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>5194225559000.0</v>
+      </c>
+      <c r="C55">
+        <v>4948815486000.0</v>
+      </c>
+      <c r="D55">
         <v>4136568374000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4104277113000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3794483710000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3529220278000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3827479563000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3967287897000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3964873062000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3910544291000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3776268596000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3791935222000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3885088201000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3822405039000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3507073712000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3556843445000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3494268432000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3556990445000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3546405624000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3415518277000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3496784990000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3726999660000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3513111263000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3627098243000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3620326577000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3404685424000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3176133647000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3252820862000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3140587329000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2989693223000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2849863240000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2960382831000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2795893974000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2749422391000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2582593463000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2675511707000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2560390128000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2577819573000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2405510333000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2363399767000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2327970135000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2310536370000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2200658154000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2273539446000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2183341257000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2162633810000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2068221558000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2057202143000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1984876264000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2028124663000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1888755225000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1877266830000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1775588214000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1781905994000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1684257638000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1676339566000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1571405966000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1547982024000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1475903528000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1388414476000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1270665374000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1236043044000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1179331153700.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1120398914000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1041062431700.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1041408834000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>984415816800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>784758815000.0</v>
       </c>
       <c r="BQ55"/>
       <c r="BR55">
+        <v>784758815000.0</v>
+      </c>
+      <c r="BS55"/>
+      <c r="BT55">
         <v>691199056800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>641082055300.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>629491106000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>567403147500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>483574983000.0</v>
       </c>
       <c r="BX55"/>
       <c r="BY55">
+        <v>483574983000.0</v>
+      </c>
+      <c r="BZ55"/>
+      <c r="CA55">
         <v>427648177300.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>390394790200.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>349271687300.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>335595214700.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>325655088400.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>291453027300.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>281236939900.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>257296253000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>735522730000.0</v>
+      </c>
+      <c r="C56">
+        <v>667893194000.0</v>
+      </c>
+      <c r="D56">
         <v>686697317000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>720000935000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>926080473000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>616598946000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>802749830000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>902049429000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>965854023000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>947542386000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>953248254000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1049499714000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1125534190000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1272159970000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1088088999000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1189863707000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1094413393000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1178139902000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1394765270000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1236035582000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1355732872000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1563156689000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1229941176000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1290607541000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1309495649000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1412304520000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1313507656000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1488478110000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1404903733000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1361078180000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1288890370000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1409550080000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1239085948000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1256248188000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1151244715000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1266483967000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1162019022000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1210852255000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1078804517000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1047555467000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1016541921000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>996744541000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>943903627000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1024839605000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>945107166000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>939719765000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>855311639000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>920903934000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>862245053000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>912654898000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>813243521000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>835761961000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>763158207000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>802839688000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>763614343000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>2078230588000.0</v>
+      </c>
+      <c r="C57">
+        <v>1994046289000.0</v>
+      </c>
+      <c r="D57">
         <v>1748369373000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2345812364000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2540469038000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2291914466000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2036151530000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1945382501000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2099557239000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1971043945000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1659204356000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1529700336000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1650636241000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1606887945000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1359478121000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1271094560000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1280870871000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1360687820000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1479901102000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1226196242000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1315691250000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1480239065000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1054052691000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1016514586000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>908814086000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>856737178000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>711976267000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>835131519000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>784181659000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>714498002000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>674059328000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>799766789000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>667034721000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>664008702000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>579965630000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>717935590000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>614924182000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>675247317000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>784745114000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>810330736000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>791168710000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>789861980000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>489671778000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>630293151000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>504925060000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>499173655000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>476469440000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>552287728000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>468643526000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>535524358000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>455637814000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>475256623000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>425086492000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>454121516000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>427503741000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>451949142000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>397626817000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>422292264000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>568731187000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>365596240000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>320531796000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>326766753000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>311844783700.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>305490030700.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>274924003100.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>320777724000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>290999253400.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>238320170000.0</v>
       </c>
       <c r="BQ57"/>
       <c r="BR57">
+        <v>238320170000.0</v>
+      </c>
+      <c r="BS57"/>
+      <c r="BT57">
         <v>200666574500.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>175886100600.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>188227594000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>173719935100.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>148044538000.0</v>
       </c>
       <c r="BX57"/>
       <c r="BY57">
+        <v>148044538000.0</v>
+      </c>
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>125433181900.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>108948042700.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>96086669300.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>88268341900.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>90531498400.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>74158773700.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>73277353600.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>62626666500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>4729529134000.0</v>
+      </c>
+      <c r="C58">
+        <v>4512957973000.0</v>
+      </c>
+      <c r="D58">
         <v>4120351049000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3974329190000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3710097583000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3401488684000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3565295509000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3500172283000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3429571808000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3186666815000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2871388416000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2766252283000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2853142861000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2761382295000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2393980747000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2578193427000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2580108421000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2637801093000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2497368634000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2241835355000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2308025216000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2480315459000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2140067547000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2124849178000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1936797087000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1745112819000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1575039053000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1658618629000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1596262320000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1449199580000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1466782668000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1580073970000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1509198009000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1455851579000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1348021077000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1468056002000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1329722130000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1354608586000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1298734621000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1304965795000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1205971831000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1195619040000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>995078501000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1113553910000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>981312011000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>969470123000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>909167224000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>961156002000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>869918759000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>927152888000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>836514523000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>837532338000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>772157165000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>791183187000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>759766170000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>767699735000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>702980317000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>717263541000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>698799763000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>486814525000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>433052131000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>434379085000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>413270775000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>398124328000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>361723812000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>402303302000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>388817865000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>302213617000.0</v>
       </c>
       <c r="BQ58"/>
       <c r="BR58">
+        <v>302213617000.0</v>
+      </c>
+      <c r="BS58"/>
+      <c r="BT58">
         <v>262519517000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>238608245000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>252132646000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>225743851000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>195366352000.0</v>
       </c>
       <c r="BX58"/>
       <c r="BY58">
+        <v>195366352000.0</v>
+      </c>
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>165069236000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>148089384000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>134525528000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>121760612000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>122335325000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>105261170000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>100659874000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>87755240000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13533,348 +13884,356 @@
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>294235230000.0</v>
+      </c>
+      <c r="C60">
+        <v>264771378000.0</v>
+      </c>
+      <c r="D60">
         <v>-113224633000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>14678916000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>8321690000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>48365013000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>182953319000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>387135092000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>524025918000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>711729655000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>904880180000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1025682939000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1031945340000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1061022744000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1113092965000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>978650018000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>914160011000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>919189352000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1049036990000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1173682922000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1188759774000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1246684201000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1373043716000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1502249065000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1683529490000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1659572605000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1601094594000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1594202233000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1544325009000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1540493643000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1383080572000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1380308861000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1286695965000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1293570812000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1234572386000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1207455705000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1230667998000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1223210987000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1106775712000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1058433972000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1121998304000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1114917330000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1205579653000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1159985536000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1202029246000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1193163687000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1159054334000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1096046141000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1114957505000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1100971775000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1052240702000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1039734492000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1003431049000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>990722807000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>924491468000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>908639831000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>868425649000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>830718483000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>777103765000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>901599951000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>837613243000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>801663959000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>766060378400.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>722274586300.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>679338619600.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>639105532000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>595597952200.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>482545198000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>482545198000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>428679540200.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>428679540200.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>402473809900.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>377358460000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>341659296100.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>288208631000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>288208631000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>262578940800.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>262578940800.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>242305405900.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>214746159500.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>213834602600.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>203319763500.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>186191857100.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>180577066100.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>169541012600.0</v>
       </c>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...4 lines deleted...]
-      </c>
+      <c r="R61"/>
+      <c r="S61"/>
       <c r="T61">
         <v>-3272525000.0</v>
       </c>
       <c r="U61">
         <v>-3272525000.0</v>
       </c>
       <c r="V61">
         <v>-3272525000.0</v>
       </c>
       <c r="W61">
         <v>-3272525000.0</v>
       </c>
       <c r="X61">
         <v>-3272525000.0</v>
       </c>
-      <c r="Y61"/>
-      <c r="Z61"/>
+      <c r="Y61">
+        <v>-3272525000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-3272525000.0</v>
+      </c>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
@@ -13889,54 +14248,56 @@
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13977,106 +14338,109 @@
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14102,2366 +14466,2448 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>2375193476000.0</v>
+      </c>
+      <c r="C2">
         <v>2034958565000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2734133508000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2192746165000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1904775878000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1971473070000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2511932560000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2277401709000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1985664283000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1829228917000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1751378404000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1666316797000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1610838081000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1476700406000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1341790427000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1184561611000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>996713114000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>790266353000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>619864211000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>494829276000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>292171919000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>273578344000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>202234326000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>380145800000.0</v>
+      </c>
+      <c r="C3">
         <v>374840496000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>464526217000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>435759074000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>423033762000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>533678076000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>268256868000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>239092980000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>211582829000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>194185908000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>178134880000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>157321162000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>139287167000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>116404775000.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
+      <c r="X3"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5">
+        <v>-301952981000.0</v>
+      </c>
+      <c r="C5">
         <v>-765197172000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-280690143000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34255688000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-311510696000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-414808310000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>328150009000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>300730916000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>185488953000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>247431202000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>156141601000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>238620823000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>223763136000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>289760104000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>78192819000.0</v>
+      </c>
+      <c r="C6">
         <v>-390356676000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>183836074000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>401503386000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>111523066000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>118869766000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>596406877000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>539823896000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>397071782000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>441617110000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>334276481000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>395941985000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>363050303000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>406164879000.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>2506308942000.0</v>
+      </c>
+      <c r="C9">
         <v>2840833951000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3200871184000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3664728148000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2935820140000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2868890705000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4194443792000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3740090647000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3317019641000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3054078350000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2723682922000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2542570361000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2349414694000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2082785169000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-397546691000.0</v>
+      </c>
+      <c r="C10">
         <v>-862559960000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-369921848000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-93410093000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-384612238000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-460789090000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>309651197000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>279090590000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164731770000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>226365624000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>133454625000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>211409574000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>203109149000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>269216864000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>298702152000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>261589812000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>247147950000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>167903622000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>144160808000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>95966575000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>51443064000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35015853000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33205217000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>-28303615000.0</v>
+      </c>
+      <c r="C11">
         <v>-64312851000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>48290563000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-15962424000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-88874488000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-83604388000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>68103261000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>67079434000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2266808000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>53760084000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>28430897000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>59363505000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>46818521000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>63170880000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>69647628000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>61992635000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>65151366000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42635634000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>41623479000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27037772000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13792680000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9119147000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7077544000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>123864632000.0</v>
+      </c>
+      <c r="C12">
         <v>97362788000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>89231705000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59154405000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59273901000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42168616000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18498812000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18327334000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18425720000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19175864000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21323553000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20788643000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20653987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>161</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>77907275000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6854671000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>49583497000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14897855000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7969231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>31268458000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19638810000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16813218000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15186137000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>17347622000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>162</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>1535240000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2557431000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>-366049097000.0</v>
+      </c>
+      <c r="C15">
         <v>-798247109000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-415654980000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-77447669000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-295737750000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-377184702000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>241547936000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>212011156000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>166998578000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>172605540000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>105023728000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>152046069000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>156290628000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>206045984000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>229054524000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>199597177000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>181996584000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>125267988000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>102537329000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>68928803000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>37650384000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>25896706000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>26127673000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>164</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-796711869000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-415654980000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-77447669000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-300609572000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-377184702000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>241547936000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>212011156000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>166998578000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>172605540000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>105023728000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>152046069000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>156290628000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>206045984000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>229054524000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>199597177000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>181996584000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>125267988000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>102537329000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>68928803000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37650384000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25896706000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26127673000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>165</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-798247109000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-212699674000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-77447669000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-295737750000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-377184702000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>241547936000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>212011156000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>166998578000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>172605540000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>105023728000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>166</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-94110481000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-63725921000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51342370000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-44376046000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18960225000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18899311000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12231766000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14481755000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13296423000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>-301952981000.0</v>
+      </c>
+      <c r="C21">
         <v>-751622570000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-301934351000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-28650612000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-323158980000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-440201992000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>286791803000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>266226198000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>154966340000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>218051887000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>123841238000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>200126441000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>524647407000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>532255522000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>291921348000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>203554847000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>225132821000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>140698848000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>134658428000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>87890534000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45303324000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>33727493000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32284389000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
+      <c r="X22"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>5183455399000.0</v>
+      </c>
+      <c r="C23">
         <v>5659794740000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6268269470000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5892083679000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5182639050000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5280565767000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6415981929000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5751530425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5147370230000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4661062970000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4350720625000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4006291741000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3435605368000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3027230053000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>173</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>444012441000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>462347086000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>435759074000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>423033762000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>408141450000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>268256868000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>234930371000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>211582829000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>735557536000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1081281442000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1020457538000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>999866673000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1159221699000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1455484455000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1296730695000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1202406281000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2373915450000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>996124754000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>872332156000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1527977455000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1557777357000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>176</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>420449645000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>461934133000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>567936657000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>277351352000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>159975014000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>209178514000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>168858278000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>132082465000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>497059776000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>145672129000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>150014651000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>327543037000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1810466630000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1573261811000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1394976441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1206332189000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1069562149000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>816818347000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>678058937000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>367510714000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>277889087000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>181532696000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-28303615000.0</v>
+      </c>
+      <c r="C29">
         <v>-64312851000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-58260358000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15962424000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-88874488000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-83604388000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68103261000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>67079434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2266808000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>53760084000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28430897000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>2808261923000.0</v>
+      </c>
+      <c r="C30">
         <v>3217616025000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3967331752000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3699337514000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3277863172000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3309092697000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3904049369000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3474128716000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3161705947000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2831834053000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2599342221000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2339974944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1824767287000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1550529647000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
+      <c r="X30"/>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>-95593710000.0</v>
+      </c>
+      <c r="C31">
         <v>-110937390000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-67987497000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-58800727000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-45869124000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13373342000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>22859394000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>12864392000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>9765430000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8313737000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9613387000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>19301077000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1258480000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-263038658000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
+      <c r="X31"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>4881502418000.0</v>
+      </c>
+      <c r="C32">
         <v>4875792516000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5935004692000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5857474313000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4840596018000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4840363775000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6706376352000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6017492356000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5302683924000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4883307267000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4475061326000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4208887158000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3960252775000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3559485575000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3316799653000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2913604568000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2454359779000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2022633479000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1589642813000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1276416367000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>715230107000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>593903903000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>422697788000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>179</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>180</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
         <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="CJ1" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>183</v>
       </c>
+      <c r="CL1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>185</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>685852873000.0</v>
+      </c>
+      <c r="C2">
+        <v>662658689000.0</v>
+      </c>
+      <c r="D2">
         <v>562437964000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>475935441000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>485505878000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>527412055000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>221685825000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>656736913000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>629123772000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>661145140000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>585243429000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>617790792000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>522504505000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>570624450000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>539065689000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>597291496000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>485764530000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>542908743000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>428559340000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>523078905000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>410228890000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>516485222000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>427696737000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>442142041000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>585149070000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>637363067000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>618025347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>683573722000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>572970424000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>587911507000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>565407272000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>615105691000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>508977239000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>514654516000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>486838838000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>528347503000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>455823426000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>486364034000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>466070687000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>442318668000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>434475528000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>464419404000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>480827335000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>416057055000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>390074610000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>418667743000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>442051687000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>420425597000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>385171770000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>466175987000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>416789248000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>382341104000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>345531742000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>394697734000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>416070574000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>396082310000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>365868945000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>231439597000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>379670547000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>359211040000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>285899184000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>226299716300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>346719369200.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>333294865100.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>278247660300.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>274057020200.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>273615108400.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>234208262200.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>209294093000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>215567045300.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>216440777200.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>202329612400.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>165726033900.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>179998497100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>163053187400.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>154763245100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>124495308100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>140978213300.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>120529696000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>109252840800.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>125170347500.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>98916010300.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>101695375200.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>97474023600.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>89223230600.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>84825609400.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>77796205800.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>88281406900.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>66253474100.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>76856202300.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>87255775000.0</v>
+      </c>
+      <c r="C3">
+        <v>99870398000.0</v>
+      </c>
+      <c r="D3">
         <v>91619898000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>93923290000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>94732214000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>39939368000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>108516847000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>111690316000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>114693965000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>117076575000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>116346044000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>115655825000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>115447773000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>114897444000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>109892490000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>105463238000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>105505902000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>107126794000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>106058060000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>104949430000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>104899478000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>107235030000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>100388367000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>101300321000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>99217732000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>71208275000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>67778773000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>65906550000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>63363270000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>58744864000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>59763281000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>59323815000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>57098411000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>27843796000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-12409164000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>7680092000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7140028000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>5764431000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>47784749000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>48609459000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>47432866000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>46525455000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>45058626000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>43693358000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>42857441000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>41766485000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>42587304000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>69212047000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>37873544000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-39217406000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>39217406000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>34568173000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>33228474000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>31776715000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>28919834000.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16507,452 +16953,466 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5">
-        <v>-89252168000.0</v>
+        <v>28337674000.0</v>
       </c>
       <c r="C5">
+        <v>-55852058000.0</v>
+      </c>
+      <c r="D5">
+        <v>-101292310000.0</v>
+      </c>
+      <c r="E5">
         <v>-114359384000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-35509415000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-193385626000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-176581312000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-175715986000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-228525634000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-140133876000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-170400911000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>39046229000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9201585000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-59823173000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-43451358000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>80323895000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-11305052000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-113027612000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-145384613000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1546488000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-68472600000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-74150979000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-174006455000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-184548343000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>14085303000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>90068789000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>26111051000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>143299416000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>68670753000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>165490443000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5554753000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>117589225000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>24055618000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-331642372000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>426543838000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>46826557000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>62469580000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>83337891000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>88302346000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>50677999000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>12490947000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>50370213000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>63625150000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>25724853000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>15057962000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>66718676000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-141848569000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>78724610000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>21712511000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>409708855000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-128664784000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>104614151000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>71192538000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>87469533000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>86599882000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>2367730000.0</v>
+        <v>115593449000.0</v>
       </c>
       <c r="C6">
+        <v>44018340000.0</v>
+      </c>
+      <c r="D6">
+        <v>-9672412000.0</v>
+      </c>
+      <c r="E6">
         <v>-20436094000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>59222799000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-153446258000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-68064465000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-64025670000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-113831669000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-23057301000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-54054867000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>154702054000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>106246188000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>55074271000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>66441132000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>185787133000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>94200850000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5900818000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-39326553000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>106495918000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>36426878000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>33084051000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-73618088000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-83248022000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>113303035000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>161277064000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>93889824000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>209205966000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>132034023000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>224235307000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>54208528000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>176913040000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>81154029000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-303798576000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>414134674000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>54506649000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>69609608000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>89102322000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>136087095000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>99287458000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>59923813000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>96895668000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>108683776000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>69418211000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>57915403000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>108485161000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-99261265000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>147936657000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>59586055000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>370491449000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-89447378000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>139182324000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>104421012000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>119246248000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>115519716000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16998,54 +17458,56 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17091,1210 +17553,1238 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>737265026000.0</v>
+      </c>
+      <c r="C9">
+        <v>656151338000.0</v>
+      </c>
+      <c r="D9">
         <v>596982988000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>727370484000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>714459636000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>758125446000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>887651247000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>645571546000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>549485712000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>654221200000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>914475478000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1078211598000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>901412550000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>970910891000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>907890120000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>990295713000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>795631424000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>840741783000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>599182470000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>823059468000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>672836419000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>737810961000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>643559322000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>554424235000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>933096187000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1055899242000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1023849511000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1156741353000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>957953686000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>989776476000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>907403276000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1018148937000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>824761958000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>891517643000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>804284963000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>872232198000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>748984837000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>829548792000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>789476719000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>767107275000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>667945564000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>726763681000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>717948196000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>666137561000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>612833484000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>668990504000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>670741937000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>618867207000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>583970713000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>598537499000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>629524874000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>576522521000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>544829800000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>535500913000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>545135864000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>521323977000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>509100256000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>510598814000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>529440313000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>469330959000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>447604535000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>528114474000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>424241667000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>402160430000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>374526387000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>406533908000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>416045555000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>339690682000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>300915151000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>337830683000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>333330985000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>285589038000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>265819305000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>291591188000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>243056561000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>222837882000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>209846945000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>224667971000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>192055722000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>191372412000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>172389164000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>155581022000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>141578579000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>137627975000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>138760423000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>131334776000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>116372530000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>110427560000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>121240703000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>104328116000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>9588976000.0</v>
+      </c>
+      <c r="C10">
+        <v>-91616254000.0</v>
+      </c>
+      <c r="D10">
         <v>-120549752000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-123227033000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-62153652000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-218286026000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-197666075000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-195388977000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-251218882000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-174610631000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-188604240000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>20285234000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-26992211000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-75648815000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-59532188000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>67228946000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-25458036000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-128465347000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-162561641000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-13685507000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-79899743000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-87545656000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-182239294000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-195233932000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4229792000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>85368538000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>21441002000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>138737154000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>64104503000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>156706048000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-10131674000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>112989101000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>19527115000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>64350047000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>36821619000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>49870322000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>13689782000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>85921282000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>82971759000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>45358789000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>12113794000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>45005549000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>58314427000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>20393280000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9741369000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>61419329000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>81219643000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>52228290000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>16542312000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>64429468000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>76527465000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>46549762000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>15602454000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>87548103000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>80980966000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>51814398000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>48873397000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>69091572000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>98519453000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>84143712000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>46947415000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>46685591200.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>106399190700.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>55878278500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>52626751700.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>54328319500.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>103137916100.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>49278291900.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>40403422500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>43305495600.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>53014791400.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>36543254700.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>35040080300.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>50417312700.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>37895607400.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>29430063100.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>26417824700.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>32744826700.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>15451246600.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>28251094800.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>19519406900.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>12439621900.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>14697651300.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>12047326000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>17902729900.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>15580356900.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5029889700.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>14275257800.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>12926867900.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>12641166900.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>-3075216000.0</v>
+      </c>
+      <c r="C11">
+        <v>33680305000.0</v>
+      </c>
+      <c r="D11">
         <v>-18915618000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-20994246000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-22074056000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>21208999000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>11334668000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-42721900000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-54134618000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>91186291000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-41753229000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3786762000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4929261000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-15364630000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-9707703000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>14836771000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-5726862000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-34110261000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-38095596000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1761913000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-18430544000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-8696627000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-26134904000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-47588850000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1184007000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>19518967000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3262743000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>31530075000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>13791476000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>41468864000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4727325000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>26470132000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3867763000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1949328000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>7975486000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>11353036000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-23544658000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>20251401000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>19229162000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>10460580000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>3818941000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>12251944000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>12720310000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2582833000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>875810000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>27309976000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>18211450000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>11285497000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2556582000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>15698395000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>17979595000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>10246319000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2894212000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>21250670000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>19087669000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>11666310000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>11166231000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>15476854000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>23015639000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>20157004000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>10998131000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>11082010100.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>25574648600.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>12942311800.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>12393664600.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>10820739500.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>31053108800.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>12741506100.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>10536011600.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>7015687800.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>15357691400.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>10337524300.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>9924730400.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>14718148800.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>10900364400.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>8464389000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>7540576800.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>9562703500.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4078678800.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7977559800.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>5418829900.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3495565200.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>4182812200.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>3324850000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>5147938800.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>4544303300.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>1365460200.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>4031192700.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>3584389700.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>3436653600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>27863711000.0</v>
+      </c>
+      <c r="C12">
+        <v>37350153000.0</v>
+      </c>
+      <c r="D12">
         <v>31297584000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>24986794000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>30230101000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>24900400000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>26164382000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>19672991000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>19520069000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>34476755000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>18203329000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>18760995000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>17790626000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15825642000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16080830000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13094949000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14152984000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15437735000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>17177028000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>15231995000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>11427143000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13394677000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>8232839000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10685589000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9855511000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4700251000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4670049000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4562262000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4566250000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4621786000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4576921000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4600124000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4528503000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2005100000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1187103000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4636327000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4624961000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3181040000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5330587000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5319210000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>5345027000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5364664000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>5310723000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>5331573000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5316593000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>5299347000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5168477000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>5150620000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5170199000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>19405337000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5166734000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5151751000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>5157792000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>5157037000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5179186000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5150588000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5056429000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>6060032000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3208747000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>134493000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>168024000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>134107600.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>90239200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>95731000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>343544500.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>98422500.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>79045500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>82733500.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>173688400.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>97695500.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>91523800.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>79089400.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>118923700.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>104767900.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>102413700.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>133943700.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>116813400.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>182062100.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>124029100.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>138828500.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>150741000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>135529000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>107202600.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>3845400.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>151289500.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>275655800.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>213613500.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>338927800.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B13">
+        <v>510431000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>19319133000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>15854061000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>26135396000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>19559781000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>19661718000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>954947000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1108407000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1277209000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>17132775000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>16640546000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>13882465000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12554097000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>14174872000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2048618000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2208569000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3175658000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>11868195000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4327196000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6087631000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3790131000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3018958000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>317543000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1477685000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10569245000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6643114000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>10785495000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8798859000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18310,72 +18800,76 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>624940000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>802897000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>259682000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3302144000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>872485000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
@@ -18411,337 +18905,345 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>13289132000.0</v>
+      </c>
+      <c r="C15">
+        <v>-126467303000.0</v>
+      </c>
+      <c r="D15">
         <v>-100831237000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-101973105000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-36777452000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-239630871000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-208250956000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-152618263000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-196211779000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-263239491000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-146851011000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>16498472000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-22062950000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-60284185000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-49824485000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>52392175000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-19731174000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-94355086000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-124466045000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-15447420000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-61469199000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-78849029000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-156104390000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-147645082000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5413799000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>65849571000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>18178259000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>107207079000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>50313027000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>115237184000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-5404349000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>86518969000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>15659352000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>62400719000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>28846133000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>38517286000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>37234440000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>65669881000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>63742597000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>34898209000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>8294853000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>32753605000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>45594117000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>17810447000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>8865559000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>34109353000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>63008193000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>40942793000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>13985730000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>48731073000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>58547870000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>36303443000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>12708242000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>66297433000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>61893297000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>164</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-100831237000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-101973105000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-36777452000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-239630871000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-208250956000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-146851011000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>16498472000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-22062950000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-60284185000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-49824485000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52392175000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-19731174000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-94355086000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-124466045000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-15447420000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-61469199000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-78849029000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-156104390000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-147645082000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5413799000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>65849571000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>18178259000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>107207079000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>50313027000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>115237184000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-5404349000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -18755,144 +19257,148 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>12664192000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
         <v>-101634134000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-102232787000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-40079596000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-239495025000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-209000743000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-152667077000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-197084264000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-265796922000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-146851011000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>16498472000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-22062950000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-60284185000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-49824485000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>52392175000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-19731174000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-94355086000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-124466045000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-15447420000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-61469199000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-78849029000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-156104390000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-147645082000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>5413799000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>65849571000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>18178259000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>107207079000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>50313027000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>115237184000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-5404349000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -18906,138 +19412,142 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-27353280000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
         <v>-9724523000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-24184016000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-29952304000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-35838143000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14037686000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-22649811000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-21584841000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-33199546000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16879943000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16983025000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-15751810000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-14111143000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14240481000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11046331000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-11944415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12262077000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13631764000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10904799000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7577406000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-11105208000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1578681000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2943420000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3332916000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1221799000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>7221670000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6223233000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>4232609000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19053,54 +19563,56 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19146,54 +19658,56 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19239,321 +19753,329 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>28337674000.0</v>
+      </c>
+      <c r="C21">
+        <v>-55852058000.0</v>
+      </c>
+      <c r="D21">
         <v>-101446734000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-107212416000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-35962697000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-150680914000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-183013342000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-175681898000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-242246416000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-159292265000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-171206788000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>37281374000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9156436000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-56558612000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-42582901000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>79172965000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-9323781000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-114375837000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-149984394000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1799402000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-73042165000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-82535198000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-177889505000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-194003041000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7011996000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>80249329000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>17176232000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>130177826000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>59188416000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>151592548000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-14883780000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>110212762000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>19304668000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-331642372000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>426543838000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>46912049000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>12113293000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>83183592000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>81185574000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>43911702000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>9771019000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>42391824000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>56470447000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>17118399000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7860568000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>56507398000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-141848569000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>147936657000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>116804149000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>409708855000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-128664784000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>139182324000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>104421012000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>87469533000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>86599882000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>51886758000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>49738162000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>66659139000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>95184284000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>80589732000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>44034884000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>27831496000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>83277461000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>49873594000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>42572296000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>46851994000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>94571683000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>51197440000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>25060738000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>49102780000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>34391909000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>32143421000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>48832455000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>33205847000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>29199053000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>23421075000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>32868521000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>10459649000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>26334222000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>18228141000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>10686169000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>12438338000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>10619438000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>16781576000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>12490885000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>4219365000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>9352996000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>10012188000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>10644154000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19599,253 +20121,261 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>1394780225000.0</v>
+      </c>
+      <c r="C23">
+        <v>1374662085000.0</v>
+      </c>
+      <c r="D23">
         <v>1260867686000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1310518341000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1235928211000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1484195183000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1292350414000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1477990357000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1420855900000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1474658605000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1671437740000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1662464505000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1436167470000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1600007432000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1489131055000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1510307547000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1292637645000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1500759509000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1178760583000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1347725988000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1155392970000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1331339807000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1253089974000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1178439918000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1517696068000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1611107006000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1623700489000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1709599499000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1471574935000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1424554194000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1489075859000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1524666570000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1313233802000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1737814531000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>864579963000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1353448504000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1191527232000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1232377922000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1174051745000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1163836467000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1090796836000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1147122382000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1143300942000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1063312418000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>996984883000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1029474243000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1233123017000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>891356147000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>852338334000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>682269096000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1147714441000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>819681301000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>785940530000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>842844643000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>879629714000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19891,126 +20421,130 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>87255775000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>91619898000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>93923290000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>94732214000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>109111313000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>108516847000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>111690316000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>114693965000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>117076575000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>116346044000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>115655825000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>115447773000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>114897444000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>109892490000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>105463238000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>105505902000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>107126794000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>106058060000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>104949430000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>104899478000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>107235030000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>100388367000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>101300321000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>99217732000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -20030,54 +20564,56 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20123,606 +20659,618 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>217814885000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>184690425000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>192810095000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>181966518000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>153796737000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>644714942000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>611469308000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>193426817000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>304810539000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>271394138000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>267688783000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>305145672000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>349016712000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>317563379000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>231779288000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>328134663000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>201068017000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>269123351000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>201540642000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>396984511000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>261318390000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>201092911000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>299825887000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>349712600000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>384901336000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>390460987000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>330409532000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>276287720000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>369595392000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>369396790000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>281450793000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>776717739000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>648813913000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>727056127000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>603253980000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1588597681000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>273157061000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>282102466000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>230058242000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>266698154000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>256457580000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>255059059000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>217909961000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>220605098000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>290500037000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>473076376000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>469150719000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1174566216000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>222960078000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>442018618000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>442509863000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>313877303000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>341312064000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>301248852000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>53252871000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>114306123000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>105516585000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>86208574000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>126473417000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>173308069000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>189640153000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>98199872000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>171132595000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>160435326000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>76127505000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>168564280000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>76284208000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>71991563000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>68049093000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>101446284000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>67321012000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>55125831000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>53458225000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>13736398000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>55992143000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>45231817000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>72487452000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>23929469000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>63041690000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>77821997000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>44385358000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>70360589000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>38149204000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>31762337000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>28586148000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>133031343000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>240073401000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>103302936000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>136770465000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>399355200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>35143515000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>31097672000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>31463389000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>49052986000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>30946106000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>36333635000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>29339402000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>54366528000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>66269071000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>563947531000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>559239068000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>76694833000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>25145597000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>516710028000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>512956959000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>82817489000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>51374581000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>440990331000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>432100754000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>414031208000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>406966425000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>385779996000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>366484182000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>387927673400.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>336678714500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>343800793900.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>326569259200.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>351025254700.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>315241439600.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>277200677600.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>268403447300.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>306873538300.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>278934473700.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>245598650700.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>228358370400.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>238456463400.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>205115305000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>188750437900.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>182050113900.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>187550550400.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>177584782800.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>161305871800.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>150515910300.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>141185757600.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>124998033300.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>123400189100.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>117750322900.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>115017270300.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>108583234700.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>97708713700.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>108205752600.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>90797076300.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-3075216000.0</v>
+      </c>
+      <c r="C29">
+        <v>33680305000.0</v>
+      </c>
+      <c r="D29">
         <v>-18915618000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-20994246000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22074056000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>21208999000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11334668000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-42721900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-54134618000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>91186291000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-41753229000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3786762000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4929261000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15364630000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-9707703000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>14836771000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5726862000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-34110261000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-38095596000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1761913000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-18430544000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-8696627000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-37727502000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-35996252000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1184007000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>19518967000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3262743000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>31530075000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13791476000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20738,773 +21286,794 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
-        <v>790049620000.0</v>
+        <v>708927352000.0</v>
       </c>
       <c r="C30">
+        <v>712003396000.0</v>
+      </c>
+      <c r="D30">
+        <v>698275298000.0</v>
+      </c>
+      <c r="E30">
         <v>834582900000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>750422333000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>868866992000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>735763461000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>821253444000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>791732128000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>813513465000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1086194311000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1044673713000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>913662965000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1029382982000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>950065366000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>913016051000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>806873115000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>957850766000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>750201243000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>824647083000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>745164080000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>814854585000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>825393237000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>736297877000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>932546998000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>973743939000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1005675142000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1026025777000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>898604511000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>836642687000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>923668587000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>909560879000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>804256563000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1223160015000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>377741125000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>825101001000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>735703806000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>746013888000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>707981058000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>721517799000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>656321308000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>682702978000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>662473607000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>647255363000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>606910273000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>610806500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>791071330000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>470930550000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>467166564000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>216093109000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>730925193000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>437340197000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>440408788000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>448146909000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>463559140000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31">
-        <v>-19103018000.0</v>
+        <v>-18748698000.0</v>
       </c>
       <c r="C31">
+        <v>-35764196000.0</v>
+      </c>
+      <c r="D31">
+        <v>-19257442000.0</v>
+      </c>
+      <c r="E31">
         <v>-16014617000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-26190955000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-67605112000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-14652733000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-19707079000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-21170317000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-19303677000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-16885407000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-16996140000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-14741796000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-17176724000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-17356942000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-10050716000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-14216345000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-25649349000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-14377442000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-11886105000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-6857578000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-9799075000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-405379000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-13360290000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2782204000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5119209000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4264770000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>8559328000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4916087000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5113500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>4752106000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2776339000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>222447000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>395992419000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-389722219000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2958273000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1576489000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2737690000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-8798719000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-474864000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>4264726000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>2613725000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1843980000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>3274881000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>3680149000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>4911931000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>201549036000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-95708367000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1187776000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-318014922000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>177927784000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-92632562000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-88818558000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>78570000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-5618916000.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>1423117899000.0</v>
+      </c>
+      <c r="C32">
+        <v>1318810027000.0</v>
+      </c>
+      <c r="D32">
         <v>1159420952000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1203305925000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1199965514000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1285537501000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1109337072000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1302308459000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1178609484000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1315366340000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1499718907000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1696002390000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1423917055000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1541535341000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1446955809000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1587587209000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1281395954000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1383650526000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1027741810000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1346138373000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1083065309000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1254296183000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1071256059000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>996566276000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1518245257000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1693262309000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1641874858000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1840315075000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1530924110000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1577687983000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1472810548000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1633254628000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1333739197000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1406172159000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1291123801000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1400579701000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1204808263000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1315912826000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1255547406000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1209425943000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1102421092000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1191183085000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1198775531000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1082194616000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1002908094000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1087658247000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1112793624000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1039292804000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>969142483000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1064713486000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1046314122000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>958863625000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>890361542000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>930198647000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>961206438000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>917406287000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>874969201000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>742038411000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>909110860000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>828541999000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>733503719000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>754414190100.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>770961035800.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>735455295100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>652774046900.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>680590927800.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>689660662900.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>573898944100.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>510209244100.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>553397728100.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>549771762100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>487918650100.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>431545338700.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>471589685000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>406109748000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>377601127300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>334342252800.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>365646183900.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>312585418400.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>300625253100.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>297559511500.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>254497032100.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>243273953600.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>235101999500.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>227983653500.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>216160385000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>194168735500.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>198708966700.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>187494177200.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>181184317800.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21530,2130 +22099,2208 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>74598595000.0</v>
+      </c>
+      <c r="C2">
         <v>208855281000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>548930673000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>601013535000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>882912301000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>861748299000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>988009275000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>795508654000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>791578534000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>653553712000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>645571294000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>640581168000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>567558921000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>558725611000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
+      <c r="X2"/>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>811678655000</v>
+      </c>
+      <c r="C3">
         <v>284481023000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>467606973000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69062560000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55939307000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>106879301000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>194574034000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>119274976000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>101976339000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>99672560000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>82207068000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>76562777000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>82038146000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>117810967000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>192726117000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>166375652000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>101201333000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>99997858000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>76685324000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>71618464000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18362962000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19122521000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11704651000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>86442609000.0</v>
+      </c>
+      <c r="C6">
         <v>-144025471000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-340075392000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-52082862000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-281898766000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21164002000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-126260976000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>192500621000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3930120000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>138024822000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7982418000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4990126000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>73022247000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8833310000.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>-2818879395000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2654261853000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3577770416000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3063956351000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2955469755000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2539844115000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2372561440000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
+      <c r="X10"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>46602767000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-10134921000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>172054766000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-19123581000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>122531787000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-58578085000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>54330642000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>53079464000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>380145800000.0</v>
+      </c>
+      <c r="C14">
         <v>374840496000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>464526217000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>435759074000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>423033762000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>533678076000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>268256868000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>239092980000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>211582829000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>194185908000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>178134880000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>157321162000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>139287167000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>116404775000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>63844434000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>49878464000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>60072586000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35825123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59854157000.0</v>
       </c>
       <c r="L15">
         <v>59854157000.0</v>
       </c>
       <c r="M15">
-        <v>46041660000.0</v>
+        <v>59854157000.0</v>
       </c>
       <c r="N15">
         <v>46041660000.0</v>
       </c>
       <c r="O15">
+        <v>46041660000.0</v>
+      </c>
+      <c r="P15">
         <v>200000000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>37038750000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>25218766000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20081250000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13387500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8925000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4908750000.0</v>
       </c>
       <c r="V15">
         <v>4908750000.0</v>
       </c>
       <c r="W15">
         <v>4908750000.0</v>
       </c>
+      <c r="X15">
+        <v>4908750000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>161041204000.0</v>
+      </c>
+      <c r="C16">
         <v>64829810000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>208855281000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>548930673000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>601013535000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>882912301000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>861748299000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>988009275000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>795508654000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>791578534000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>653553712000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>645571294000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>640581168000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>567558921000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>558725611000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>-607755542000.0</v>
+      </c>
+      <c r="C18">
         <v>-135920885000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-84274911000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>198437609000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-74155781000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>96132213000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>296107189000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>454360947000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>218026983000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>340449530000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>258692564000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>250588418000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>342218091000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>235546572000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>7041171000.0</v>
+      </c>
+      <c r="C19">
         <v>-293618610000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-493741885000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-341394707000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-273879871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000000.0</v>
       </c>
       <c r="G19">
         <v>4000000000.0</v>
       </c>
       <c r="H19">
-        <v>-29000000000.0</v>
+        <v>4000000000.0</v>
       </c>
       <c r="I19">
         <v>-29000000000.0</v>
       </c>
       <c r="J19">
         <v>-29000000000.0</v>
       </c>
       <c r="K19">
         <v>-29000000000.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>-29000000000.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>205</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>129711790000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>186195562000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19640159000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9825294000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>123750661000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15214821000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15810578000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-13804541000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12415672000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-10952952000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>-366049097000.0</v>
+      </c>
+      <c r="C22">
         <v>-796711869000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-415654980000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-77447669000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-300609572000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-377184702000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>241547936000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>212011156000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>166998578000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>172605540000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>105023728000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>152046069000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>156290628000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>206045984000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>229054524000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>199597177000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>181996584000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>125267988000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>102537329000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>68928803000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>37650384000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25896706000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26127673000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-132850105000.0</v>
+      </c>
+      <c r="C23">
         <v>-129463471000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-177528147000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-173286071000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-79618922000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41447792000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7579425000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2175626000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1924079000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>172673320000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-27747401000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25837800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-23712205000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-22615412000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>7041171000.0</v>
+      </c>
+      <c r="C24">
         <v>-663834000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-244414538000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-276398073000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-219147737000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-199357324000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-244528929000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-172286743000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-132459697000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-127657275000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-165681534000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-160295814000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-201937392000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-159527290000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>189826410000.0</v>
+      </c>
+      <c r="C25">
         <v>570431511000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>334460825000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-90811236000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-140640664000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46518140000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-19123581000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-212011156000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-166998578000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-172605540000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-105023728000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-152046069000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-156290628000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-206045984000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3272525000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>898225718000.0</v>
+      </c>
+      <c r="C28">
         <v>248319000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15564526000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19640159000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9825294000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>120478136000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-79059255000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-65689042000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-73877127000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-70109309000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-87601558000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-85691957000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-69753865000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-68657072000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>203923113000.0</v>
+      </c>
+      <c r="C29">
         <v>148560138000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>383332062000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>267500169000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18216474000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>203011514000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>490681223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>573635923000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>320003322000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>440122090000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>340899632000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>327151195000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>424256237000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>353357539000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>481023422000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>293572632000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>367684651000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>225582844000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>233817124000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>165956759000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>76998521000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60351904000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71160998000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-1019777900000.0</v>
+      </c>
+      <c r="C30">
         <v>-293618610000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-712019441000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-341394707000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-273879871000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-303070167000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-536257217000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-317875182000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-242471729000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-231117083000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-247888602000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-236858591000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-283975538000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-277338257000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
+      <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>179</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>180</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="CA1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
         <v>143</v>
       </c>
       <c r="CE1" t="s">
         <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="CJ1" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>183</v>
       </c>
+      <c r="CL1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>185</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>161041204000.0</v>
+      </c>
+      <c r="C2">
+        <v>112718254000.0</v>
+      </c>
+      <c r="D2">
         <v>130534125000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>191268548000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>64829810000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>87515540000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>162823422000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>209868302000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>208855281000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>213040181000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>385486098000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>340813527000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>548930673000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>340287528000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>416657124000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>396839121000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>601013535000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>531364445000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>532951868000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>577977821000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>882912301000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>547197744000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>678901094000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>670567641000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>861748299000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>752054464000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>987285051000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>883657057000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>988009275000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>825944051000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>916134658000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>718256622000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>795508654000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>657491342000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>832900366000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>736131699000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>791578534000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>641616632000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>573340264000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>603069294000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>653553712000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>566085788000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>620827881000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>606349539000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>645571294000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>558597456000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>615698661000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>547652201000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>640581168000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>546772377000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>568770593000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>518462171000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>567558921000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>500877748000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>532069384000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>230379914000</v>
+      </c>
+      <c r="C3">
+        <v>178338971000</v>
+      </c>
+      <c r="D3">
         <v>114546382000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>547483237000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>23976741000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>33033348000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>16018097000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>136481822000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>82739889000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>320532192000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>28695166000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13776615000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>23780513000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>17317372000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>22974761000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>13234494000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>15535933000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11295264000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13689235000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>38483811000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>69438619000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23626808000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8202461000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>16928595000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>58121437000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>58987489000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>48448627000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>30417024000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>56720894000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>29645980000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>23547365000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>30114091000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>35967540000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>43784932000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>22849997000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>18000565000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>17340845000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>40084016000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>23071030000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>18263049000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>18254465000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>29884223000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>15696237000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>22957724000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>13668884000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>33600815000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>22615263000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>10709207000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>9637492000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>23156721000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>21926007000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>19713750000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>17241668000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>66623286000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>58848546000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>125585707000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>68527350000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>192726117000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>121630445000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>80380049000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>47452225000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>166375652000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>71346136600</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>47477634400</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>29232037400</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>101201333000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>82036698300</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>57495522100</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>36296357300</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>99997858000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>59087612300</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>51457851400</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>21276633200</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>76685324000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>48328743500</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>30233952900</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>15644754900</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>71618464000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>36899664700</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>19264425900</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>8117826700</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>27131785200</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>16295547000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>3461896300</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>11804917700</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>5670597900</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>3776491700</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>21194986500</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>15078888300</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>10306445300</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23699,54 +24346,56 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23792,323 +24441,331 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>85589905000.0</v>
+      </c>
+      <c r="C6">
+        <v>48322950000.0</v>
+      </c>
+      <c r="D6">
         <v>-17815871000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-70503208000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>126438738000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-22685730000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-75307882000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-47044880000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1013021000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4184900000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-172445917000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>44672571000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-208117146000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>208643145000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-76369596000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>19818003000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-204174414000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>69649090000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1587423000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-45025953000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-304934480000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>335714557000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-131703350000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8333453000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-191180658000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>109693835000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-235230587000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>103627994000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-104352218000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>162065224000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-90190607000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>197878036000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-77252032000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>138017312000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-175409024000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>96768667000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-55446835000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>149961902000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>68276368000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-29729030000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-50484418000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>87467924000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-54742093000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>14478342000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-39221755000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>86973838000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-57101205000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>68046460000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-92928967000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>93808791000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-21998216000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>50308422000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-49096750000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>66681173000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-31191636000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
         <v>-650684587000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2719741793000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1997807772000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1345660997000.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-2727420062000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1792644747000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-821523682000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3414803915000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2561333650000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1745793533000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-805086451000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2818879395000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2145287570000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1465869980000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-681822739000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2654261853000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2117868433000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1367311519000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-875342487000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3577770416000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2925977699000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -24126,54 +24783,56 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24219,54 +24878,56 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24312,54 +24973,56 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24405,70 +25068,68 @@
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -24479,52 +25140,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -24538,124 +25203,126 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>99028606000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>244209701000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>33746422000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-85431595000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-145921761000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>349844395000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>94201615000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-251991248000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-207061505000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>297695513000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-102230102000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>85901330000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-115501851000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>217288002000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-141535464000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8157749000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-103033868000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>70276521000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-34003326000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -24669,54 +25336,56 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24762,607 +25431,623 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>198</v>
+      </c>
+      <c r="B14">
+        <v>87255775000.0</v>
+      </c>
+      <c r="C14">
+        <v>99870398000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>39939368000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>108516847000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>111690316000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>114693965000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>117076575000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>116346044000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>115655825000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>115447773000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>114897444000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>109892490000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>105463238000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>105505902000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>107126794000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>106058060000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>104949430000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>104899478000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>143621869000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>64001528000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>101300321000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>99217732000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>71208275000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>67778773000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>65906550000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>63363270000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>62907473000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-62907473000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>181994569000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>57098411000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>55017561000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>52754162000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>52516241000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>51294865000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>50358834000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>47784749000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>48609459000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>47432866000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>46525455000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>45058626000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>43693358000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>42857441000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>41766485000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8469086000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>69212047000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>37873544000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>36502633000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>34987887000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>34568173000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>33228474000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>31776715000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>28919834000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63844435000.0</v>
       </c>
       <c r="AB15">
         <v>63844435000.0</v>
       </c>
       <c r="AC15">
         <v>63844435000.0</v>
       </c>
       <c r="AD15">
+        <v>63844435000.0</v>
+      </c>
+      <c r="AE15">
+        <v>63844435000.0</v>
+      </c>
+      <c r="AF15">
         <v>49878464000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>10194122000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>49878464000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>35825123000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>35825123000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>59854157000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>59854157000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>59854157000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>59854157000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>46041661000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>46041660000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>46041660000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>200000000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>200000000000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>37038750000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>37038750000.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>25218766000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>25436250000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>20081250000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>20081250000.0</v>
       </c>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>13387500000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>13387500000.0</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>8925000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>8925000000.0</v>
       </c>
-      <c r="CA15"/>
-[...1 lines deleted...]
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>8032500000.0</v>
       </c>
-      <c r="CD15"/>
-[...1 lines deleted...]
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15">
         <v>7140000000.0</v>
       </c>
-      <c r="CG15"/>
-[...1 lines deleted...]
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>7140000000.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>246631109000.0</v>
+      </c>
+      <c r="C16">
+        <v>161041204000.0</v>
+      </c>
+      <c r="D16">
         <v>112718254000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>120765340000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>191268548000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>64829810000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>87515540000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>162823422000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>209868302000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>208855281000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>213040181000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>385486098000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>340813527000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>548930673000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>340287528000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>416657124000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>396839121000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>601013535000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>531364445000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>532951868000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>577977821000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>882912301000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>547197744000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>678901094000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>670567641000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>861748299000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>752054464000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>987285051000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>883657057000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>988009275000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>825944051000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>916134658000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>718256622000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>795508654000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>657491342000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>832900366000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>736131699000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>791578534000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>641616632000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>573340264000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>603069294000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>653553712000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>566085788000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>620827881000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>606349539000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>645571294000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>558597456000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>615698661000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>547652201000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>640581168000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>546772377000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>568770593000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>518462171000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>567558921000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>500877748000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>532069384000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25408,337 +26093,345 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>-1660664000.0</v>
+      </c>
+      <c r="C18">
+        <v>75745295000.0</v>
+      </c>
+      <c r="D18">
         <v>-247487277000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-569732446000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>81052210000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>21156620000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-19200902000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-107508703000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14160033000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-218984470000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14114831000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>148232072000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-45843463000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>144091585000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>37093244000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>92228744000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>89969969000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>260355956000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>22563535000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-124005427000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-233069845000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>302454706000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-166148586000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>55754132000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-95928039000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>295358359000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-104027059000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>150854354000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-46078465000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>218775198000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-3191759000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>229622651000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>9154857000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>178974719000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-87595277000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>136308961000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-9661420000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>207259494000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>140171517000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>5573854000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-12555335000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>154823156000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>39549558000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>54747404000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>9572446000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>152461447000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>62264112000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>94736889000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-58874030000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>164370309000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>75648407000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>89867628000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>12331747000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>142675217000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>47213117000.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>203</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-124121422000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-545492036000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-24415631000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-49158205000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-25682276000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-129935136000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-88842993000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-320193410000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-116828815000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-46745228000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-129077000000.0</v>
       </c>
       <c r="N19">
         <v>-129077000000.0</v>
       </c>
       <c r="O19">
+        <v>-129077000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-129077000000.0</v>
+      </c>
+      <c r="Q19">
         <v>-48786071000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-90108863000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-239370837000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>20694303000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>56384435000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-111587772000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-76943337000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-17970039000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-53028978000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>4000000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>4000000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-111585791000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-74005361000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-110485711000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -25754,60 +26447,62 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>204</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
@@ -25849,134 +26544,138 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>147904873000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>221231433000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>490113767000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>76718876000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-31495326000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1221981000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-55816692000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>149416206000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-70595668000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5070352000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-54110027000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>37454842000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-58105923000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>61199727000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-30723352000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>89083061000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>45412170000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5267054000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5477516000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3704554000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-4279375000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3356728000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3874164000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-4728383000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-5436151000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -25990,962 +26689,988 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>13289132000.0</v>
+      </c>
+      <c r="C22">
+        <v>-126467303000.0</v>
+      </c>
+      <c r="D22">
         <v>-100831237000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-101973105000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-36777452000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-239630871000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-208250956000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-152618263000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-196211779000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-263239491000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-146851011000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>16498472000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-22062950000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-60284185000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-49824485000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>52392175000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-19731174000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-94355086000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-124466045000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-15447420000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-61469199000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-78849029000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-156104390000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-147645082000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5413799000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>65849571000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>18178259000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>107207079000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>50313027000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>115237184000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5404349000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>86518969000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15659352000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>62400719000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>28846133000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>38517286000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>37234440000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>65669881000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>63742597000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>34898209000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>8294853000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>32753605000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>45594117000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>17810447000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>8865559000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>34109353000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>63008193000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>40942793000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>13985730000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>48731073000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>58547870000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>36303443000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>12708242000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>66297433000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>61893297000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>40148088000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>37707166000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>53614718000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>75503814000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>63986708000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>35949284000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>35603581100.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>80824542100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>42935966700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>40233087100.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>43507580000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>72084807300.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>36536785900.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>29867410900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>36289807900.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>37657100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>26205730300.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>25115349800.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>35699163900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>26995243000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>20965674100.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>18877247900.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>23182123200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>11372567800.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>20273535000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>14100577000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>8944056700.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>10514839100.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>8722476000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>12754791000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>11036053500.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3664429600.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>10244065100.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>9342478200.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>9204513300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-28653867000.0</v>
+      </c>
+      <c r="C23">
+        <v>-46535171000.0</v>
+      </c>
+      <c r="D23">
         <v>17456651000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-72863732000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-30907853000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2604680000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-45370849000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-45040582000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-41656720000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-44333189000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-58968726000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-49597584000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-48860589000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-47205935000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-36899757000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-49023553000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-40156826000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>121564655000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-165924599000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-16941681000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-18317297000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-36799317000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-4206580000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1666272000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2048148000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2116878000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2848368000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1732471000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-881708000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-931200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-325028000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-432172000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-487226000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-541554000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-4617082000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4777329000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-488114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-10461710000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-6040995000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-6471939000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-6559542000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-6739608000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-66675843000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-7039587000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-7146520000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-7170877000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-52802303000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-6061673000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-6129515000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-6080102000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-37738394000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-5775416000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-5909954000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-5209011000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-5062108000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>-156177000.0</v>
+      </c>
+      <c r="C24">
+        <v>6724598000.0</v>
+      </c>
+      <c r="D24">
         <v>104935000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1991201000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-438890000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>358089000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-729083000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>6525078000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-6817918000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-68191000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-91209589000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-32968613000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-75394475000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-86248814000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-77624473000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-39557991000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-74574910000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-228075573000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>34383538000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>17900624000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-42539564000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-53044581000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-12809694000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-36100383000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-98377025000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-179375767000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-59930948000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-40961397000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-54476893000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-49486895000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-32318042000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-29164689000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-58894399000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-40635534000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-30478538000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-30485067000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-34922164000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-43131542000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-29559179000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-28554606000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-30199196000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-59456301000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-29887191000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-33258330000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-43079712000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-58676506000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-54029324000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-20820536000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-26769448000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-65063603000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-48099331000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-33594213000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-55180245000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-71749165000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-27411728000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>5180313400.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>128174343000.0</v>
+      </c>
+      <c r="C25">
+        <v>280681171000.0</v>
+      </c>
+      <c r="D25">
         <v>-132940895000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-22249209000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>105028951000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>253881471000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>96551304000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>293281698000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>379485600000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>481863788000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>73314964000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>29854390000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-115447773000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>106795698000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-60068005000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-157855413000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-85774728000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>94355086000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>124466045000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15447420000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>61469199000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>78849029000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>156104390000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>147645082000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-5413799000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-65849571000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-18178259000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-107207079000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-50313027000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-115237184000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5404349000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-86518969000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-15659352000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-62400719000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-28846133000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-38517286000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-37234440000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-65669881000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-63742597000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-34898209000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-8294853000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-32753605000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-45594117000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-17810447000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-8865559000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-34109353000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-63008193000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-40942793000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-13985730000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-48731073000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-58547870000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-36303443000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-12708242000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-22022217000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>15248532000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
       <c r="U26">
-        <v>-3272525000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>-3272525000.0</v>
       </c>
       <c r="X26">
         <v>-3272525000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
+      <c r="Y26">
+        <v>-3272525000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-3272525000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
@@ -26965,54 +27690,56 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27058,725 +27785,745 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>119251006000.0</v>
+      </c>
+      <c r="C28">
+        <v>116476576000.0</v>
+      </c>
+      <c r="D28">
         <v>238688084000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>497250035000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>45811023000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-28890646000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-44148868000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>52836542000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20451291000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>185740201000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-99185952000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-70534024000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-55816692000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>149416206000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-70595668000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-5070352000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-54110027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>37454842000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-58105923000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>61199727000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-30723352000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>89083061000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>42139645000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5267054000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5477516000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3704553000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-68123810000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3356728000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3874164000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4728383000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-55314615000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2582711000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3063333000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-461136000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-57757250000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-7802798000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-7855943000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-15211710000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-41866118000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-6471939000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-6559542000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-6739608000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-66675843000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-7039587000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-7146520000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-7170877000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-65607481000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-6416226000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6497373000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-6080101000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-51199026000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-6160734000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-6314004000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-5209011000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-51103768000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>1905218000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>1736124600.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28">
         <v>369390200.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1778305500.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28">
         <v>87554000.0</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>228719250000.0</v>
+      </c>
+      <c r="C29">
+        <v>254084266000.0</v>
+      </c>
+      <c r="D29">
         <v>-132940895000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-22249209000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>105028951000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>54189968000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3182805000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>28973119000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>68579856000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>101547722000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>42809997000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>162008687000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-22062950000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>161408957000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>60068005000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>105463238000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>105505902000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>271651220000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>36252770000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-162489238000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-163631226000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>326081514000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-157946125000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>72682727000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-37806602000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>354345848000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-55578432000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>181271378000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>10642429000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>248421178000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>20355606000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>259736742000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>45122397000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>222759651000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-64745280000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>154309526000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>7679425000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>247343510000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>163242547000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>23836903000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>5699130000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>184707379000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>55245795000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>77705128000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>23241330000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>186062262000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>84879375000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>105446096000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-49236538000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>187527030000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>97574414000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>109581378000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>29573415000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>76051931000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>106061663000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>171243945000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>35605302000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>481023422000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>306073011000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>216045557000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>64180066000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>293572632000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>147933912800.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>111482056800.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>18823404500.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>367684651000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>273117772500.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>115987600000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>23596215800.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>225582844000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>129897894400.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>87838617100.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>30163922100.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>233817124000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>127627450800.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>82849284000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>19857818800.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>165956759000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>104741507000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>76404753300.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>31715609200.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>46093230200.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>28036941700.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>4889620800.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>52519995800.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>31677939000.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>39291396400.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>28332734500.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>5481059700.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-249317503000.0</v>
+      </c>
+      <c r="C30">
+        <v>-325748811000.0</v>
+      </c>
+      <c r="D30">
         <v>-124121422000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-545492036000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-24415631000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-49158205000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-25682276000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-129935136000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-88842993000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-295961469000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-116828815000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-46745228000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-228251988000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-101915854000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-100583919000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-48786071000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-90108863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-239370837000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20694303000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>56384435000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-111587772000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-76943337000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-17970039000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-53028978000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-155127813000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-240180354000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-111585791000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-74005361000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-110485711000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-80467561000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-56685794000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-60888303000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-119833524000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-84420466000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-53328535000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-49732977000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-54989751000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-83215558000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-52630209000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-46817655000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-48453661000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-89340524000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-45583428000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-56216054000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-56748596000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-92277321000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-76644587000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-31529743000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-36406940000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-88220324000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-70025338000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-53307963000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-72421913000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-5125879000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-86260274000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>