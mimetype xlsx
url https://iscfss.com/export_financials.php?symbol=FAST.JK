--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1278,51 +1278,51 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
         <v>478820259000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
-        <v>0.0</v>
+        <v>15925381000.0</v>
       </c>
       <c r="E5">
         <v>15925381000.0</v>
       </c>
       <c r="F5">
         <v>15925381000.0</v>
       </c>
       <c r="G5">
         <v>15925381000.0</v>
       </c>
       <c r="H5">
         <v>15925381000.0</v>
       </c>
       <c r="I5">
         <v>14865326000.0</v>
       </c>
       <c r="J5">
         <v>14030333000.0</v>
       </c>
       <c r="K5">
         <v>13167305000.0</v>
       </c>
       <c r="L5">
         <v>12642186000.0</v>
       </c>
@@ -2961,51 +2961,51 @@
       </c>
       <c r="T39">
         <v>5515328000.0</v>
       </c>
       <c r="U39">
         <v>5042639000.0</v>
       </c>
       <c r="V39">
         <v>7615714000.0</v>
       </c>
       <c r="W39">
         <v>3769080000.0</v>
       </c>
       <c r="X39">
         <v>2339001000.0</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>1236978663000.0</v>
       </c>
       <c r="C40">
-        <v>1038970844000.0</v>
+        <v>1113546124000.0</v>
       </c>
       <c r="D40">
         <v>564082002000.0</v>
       </c>
       <c r="E40">
         <v>468839259000.0</v>
       </c>
       <c r="F40">
         <v>524121653000.0</v>
       </c>
       <c r="G40">
         <v>536639418000.0</v>
       </c>
       <c r="H40">
         <v>363433599000.0</v>
       </c>
       <c r="I40">
         <v>281540324000.0</v>
       </c>
       <c r="J40">
         <v>261812337000.0</v>
       </c>
       <c r="K40">
         <v>290560583000.0</v>
       </c>
@@ -10352,96 +10352,96 @@
       </c>
       <c r="CE39">
         <v>7311029900.0</v>
       </c>
       <c r="CF39">
         <v>6725094700.0</v>
       </c>
       <c r="CG39">
         <v>4758557000.0</v>
       </c>
       <c r="CH39">
         <v>8628032200.0</v>
       </c>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>1296920386000.0</v>
       </c>
       <c r="C40">
         <v>1236978663000.0</v>
       </c>
       <c r="D40">
-        <v>656642299000.0</v>
+        <v>738850563000.0</v>
       </c>
       <c r="E40">
-        <v>781728228000.0</v>
+        <v>860719134000.0</v>
       </c>
       <c r="F40">
-        <v>862006685000.0</v>
+        <v>941995632000.0</v>
       </c>
       <c r="G40">
-        <v>1038970844000.0</v>
+        <v>1113546124000.0</v>
       </c>
       <c r="H40">
         <v>678846791000.0</v>
       </c>
       <c r="I40">
         <v>664616459000.0</v>
       </c>
       <c r="J40">
         <v>699585732000.0</v>
       </c>
       <c r="K40">
         <v>564082002000.0</v>
       </c>
       <c r="L40">
         <v>461521606000.0</v>
       </c>
       <c r="M40">
         <v>391830617000.0</v>
       </c>
       <c r="N40">
         <v>458981409000.0</v>
       </c>
       <c r="O40">
         <v>468839259000.0</v>
       </c>
       <c r="P40">
         <v>487969153000.0</v>
       </c>
       <c r="Q40">
         <v>463417206000.0</v>
       </c>
       <c r="R40">
         <v>499781277000.0</v>
       </c>
       <c r="S40">
-        <v>484199507000.0</v>
+        <v>531006254000.0</v>
       </c>
       <c r="T40">
         <v>489908700000.0</v>
       </c>
       <c r="U40">
         <v>384811070000.0</v>
       </c>
       <c r="V40">
         <v>515144836000.0</v>
       </c>
       <c r="W40">
         <v>536639418000.0</v>
       </c>
       <c r="X40">
         <v>534138410000.0</v>
       </c>
       <c r="Y40">
         <v>492338777000.0</v>
       </c>
       <c r="Z40">
         <v>416613915000.0</v>
       </c>
       <c r="AA40">
         <v>363433599000.0</v>
       </c>
@@ -16763,96 +16763,96 @@
       <c r="AB3">
         <v>67778773000.0</v>
       </c>
       <c r="AC3">
         <v>65906550000.0</v>
       </c>
       <c r="AD3">
         <v>63363270000.0</v>
       </c>
       <c r="AE3">
         <v>58744864000.0</v>
       </c>
       <c r="AF3">
         <v>59763281000.0</v>
       </c>
       <c r="AG3">
         <v>59323815000.0</v>
       </c>
       <c r="AH3">
         <v>57098411000.0</v>
       </c>
       <c r="AI3">
         <v>27843796000.0</v>
       </c>
       <c r="AJ3">
-        <v>-12409164000.0</v>
+        <v>52754162000.0</v>
       </c>
       <c r="AK3">
         <v>7680092000.0</v>
       </c>
       <c r="AL3">
         <v>7140028000.0</v>
       </c>
       <c r="AM3">
         <v>5764431000.0</v>
       </c>
       <c r="AN3">
         <v>47784749000.0</v>
       </c>
       <c r="AO3">
         <v>48609459000.0</v>
       </c>
       <c r="AP3">
         <v>47432866000.0</v>
       </c>
       <c r="AQ3">
         <v>46525455000.0</v>
       </c>
       <c r="AR3">
         <v>45058626000.0</v>
       </c>
       <c r="AS3">
         <v>43693358000.0</v>
       </c>
       <c r="AT3">
         <v>42857441000.0</v>
       </c>
       <c r="AU3">
         <v>41766485000.0</v>
       </c>
       <c r="AV3">
         <v>42587304000.0</v>
       </c>
       <c r="AW3">
         <v>69212047000.0</v>
       </c>
       <c r="AX3">
         <v>37873544000.0</v>
       </c>
       <c r="AY3">
-        <v>-39217406000.0</v>
+        <v>36502633000.0</v>
       </c>
       <c r="AZ3">
         <v>39217406000.0</v>
       </c>
       <c r="BA3">
         <v>34568173000.0</v>
       </c>
       <c r="BB3">
         <v>33228474000.0</v>
       </c>
       <c r="BC3">
         <v>31776715000.0</v>
       </c>
       <c r="BD3">
         <v>28919834000.0</v>
       </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
@@ -17063,96 +17063,96 @@
       <c r="AB5">
         <v>26111051000.0</v>
       </c>
       <c r="AC5">
         <v>143299416000.0</v>
       </c>
       <c r="AD5">
         <v>68670753000.0</v>
       </c>
       <c r="AE5">
         <v>165490443000.0</v>
       </c>
       <c r="AF5">
         <v>-5554753000.0</v>
       </c>
       <c r="AG5">
         <v>117589225000.0</v>
       </c>
       <c r="AH5">
         <v>24055618000.0</v>
       </c>
       <c r="AI5">
         <v>-331642372000.0</v>
       </c>
       <c r="AJ5">
-        <v>426543838000.0</v>
+        <v>414134674000.0</v>
       </c>
       <c r="AK5">
         <v>46826557000.0</v>
       </c>
       <c r="AL5">
         <v>62469580000.0</v>
       </c>
       <c r="AM5">
         <v>83337891000.0</v>
       </c>
       <c r="AN5">
         <v>88302346000.0</v>
       </c>
       <c r="AO5">
         <v>50677999000.0</v>
       </c>
       <c r="AP5">
         <v>12490947000.0</v>
       </c>
       <c r="AQ5">
         <v>50370213000.0</v>
       </c>
       <c r="AR5">
         <v>63625150000.0</v>
       </c>
       <c r="AS5">
         <v>25724853000.0</v>
       </c>
       <c r="AT5">
         <v>15057962000.0</v>
       </c>
       <c r="AU5">
         <v>66718676000.0</v>
       </c>
       <c r="AV5">
         <v>-141848569000.0</v>
       </c>
       <c r="AW5">
         <v>78724610000.0</v>
       </c>
       <c r="AX5">
         <v>21712511000.0</v>
       </c>
       <c r="AY5">
-        <v>409708855000.0</v>
+        <v>370491449000.0</v>
       </c>
       <c r="AZ5">
         <v>-128664784000.0</v>
       </c>
       <c r="BA5">
         <v>104614151000.0</v>
       </c>
       <c r="BB5">
         <v>71192538000.0</v>
       </c>
       <c r="BC5">
         <v>87469533000.0</v>
       </c>
       <c r="BD5">
         <v>86599882000.0</v>
       </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
@@ -17268,96 +17268,96 @@
       <c r="AB6">
         <v>93889824000.0</v>
       </c>
       <c r="AC6">
         <v>209205966000.0</v>
       </c>
       <c r="AD6">
         <v>132034023000.0</v>
       </c>
       <c r="AE6">
         <v>224235307000.0</v>
       </c>
       <c r="AF6">
         <v>54208528000.0</v>
       </c>
       <c r="AG6">
         <v>176913040000.0</v>
       </c>
       <c r="AH6">
         <v>81154029000.0</v>
       </c>
       <c r="AI6">
         <v>-303798576000.0</v>
       </c>
       <c r="AJ6">
-        <v>414134674000.0</v>
+        <v>466888836000.0</v>
       </c>
       <c r="AK6">
         <v>54506649000.0</v>
       </c>
       <c r="AL6">
         <v>69609608000.0</v>
       </c>
       <c r="AM6">
         <v>89102322000.0</v>
       </c>
       <c r="AN6">
         <v>136087095000.0</v>
       </c>
       <c r="AO6">
         <v>99287458000.0</v>
       </c>
       <c r="AP6">
         <v>59923813000.0</v>
       </c>
       <c r="AQ6">
         <v>96895668000.0</v>
       </c>
       <c r="AR6">
         <v>108683776000.0</v>
       </c>
       <c r="AS6">
         <v>69418211000.0</v>
       </c>
       <c r="AT6">
         <v>57915403000.0</v>
       </c>
       <c r="AU6">
         <v>108485161000.0</v>
       </c>
       <c r="AV6">
         <v>-99261265000.0</v>
       </c>
       <c r="AW6">
         <v>147936657000.0</v>
       </c>
       <c r="AX6">
         <v>59586055000.0</v>
       </c>
       <c r="AY6">
-        <v>370491449000.0</v>
+        <v>406994082000.0</v>
       </c>
       <c r="AZ6">
         <v>-89447378000.0</v>
       </c>
       <c r="BA6">
         <v>139182324000.0</v>
       </c>
       <c r="BB6">
         <v>104421012000.0</v>
       </c>
       <c r="BC6">
         <v>119246248000.0</v>
       </c>
       <c r="BD6">
         <v>115519716000.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
@@ -20666,51 +20666,53 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
     </row>
     <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>175</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>192465132000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27">
         <v>217814885000.0</v>
       </c>
       <c r="E27">
         <v>184690425000.0</v>
       </c>
       <c r="F27">
         <v>192810095000.0</v>
       </c>
       <c r="G27">
         <v>181966518000.0</v>
       </c>
       <c r="H27">
         <v>153796737000.0</v>
       </c>
       <c r="I27">
         <v>644714942000.0</v>
       </c>
       <c r="J27">
         <v>611469308000.0</v>
       </c>
       <c r="K27">
         <v>193426817000.0</v>
       </c>
@@ -20868,51 +20870,51 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
     </row>
     <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>176</v>
       </c>
       <c r="B28">
-        <v>301248852000.0</v>
+        <v>108783720000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>53252871000.0</v>
       </c>
       <c r="E28">
         <v>114306123000.0</v>
       </c>
       <c r="F28">
         <v>105516585000.0</v>
       </c>
       <c r="G28">
         <v>86208574000.0</v>
       </c>
       <c r="H28">
         <v>126473417000.0</v>
       </c>
       <c r="I28">
         <v>173308069000.0</v>
       </c>
       <c r="J28">
         <v>189640153000.0</v>
       </c>
       <c r="K28">
         <v>98199872000.0</v>
@@ -25444,53 +25446,59 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>198</v>
       </c>
       <c r="B14">
         <v>87255775000.0</v>
       </c>
       <c r="C14">
         <v>99870398000.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="D14">
+        <v>91619898000.0</v>
+      </c>
+      <c r="E14">
+        <v>93923290000.0</v>
+      </c>
+      <c r="F14">
+        <v>94732214000.0</v>
+      </c>
       <c r="G14">
         <v>39939368000.0</v>
       </c>
       <c r="H14">
         <v>108516847000.0</v>
       </c>
       <c r="I14">
         <v>111690316000.0</v>
       </c>
       <c r="J14">
         <v>114693965000.0</v>
       </c>
       <c r="K14">
         <v>117076575000.0</v>
       </c>
       <c r="L14">
         <v>116346044000.0</v>
       </c>
       <c r="M14">
         <v>115655825000.0</v>
       </c>
       <c r="N14">
         <v>115447773000.0</v>
       </c>
       <c r="O14">