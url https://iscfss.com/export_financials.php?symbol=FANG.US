--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2109,51 +2112,51 @@
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>14383000000.0</v>
+        <v>14773000000.0</v>
       </c>
       <c r="C28">
         <v>12268000000.0</v>
       </c>
       <c r="D28">
         <v>6219000000.0</v>
       </c>
       <c r="E28">
         <v>6222000000.0</v>
       </c>
       <c r="F28">
         <v>6119000000.0</v>
       </c>
       <c r="G28">
         <v>5826000000.0</v>
       </c>
       <c r="H28">
         <v>5248000000.0</v>
       </c>
       <c r="I28">
         <v>4308000000.0</v>
       </c>
       <c r="J28">
         <v>1392751000.0</v>
       </c>
@@ -2507,51 +2510,51 @@
       </c>
       <c r="M35">
         <v>843539000.0</v>
       </c>
       <c r="N35">
         <v>554753000.0</v>
       </c>
       <c r="O35">
         <v>65401000.0</v>
       </c>
       <c r="P35">
         <v>92243000.0</v>
       </c>
       <c r="Q35">
         <v>46868377.0</v>
       </c>
       <c r="R35">
         <v>1898318.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>68270000000.0</v>
+        <v>486000000.0</v>
       </c>
       <c r="C36">
         <v>162000000.0</v>
       </c>
       <c r="D36">
         <v>132000000.0</v>
       </c>
       <c r="E36">
         <v>428000000.0</v>
       </c>
       <c r="F36">
         <v>180000000.0</v>
       </c>
       <c r="G36">
         <v>197000000.0</v>
       </c>
       <c r="H36">
         <v>90000000.0</v>
       </c>
       <c r="I36">
         <v>201000000.0</v>
       </c>
       <c r="J36">
         <v>68767000.0</v>
       </c>
@@ -2709,51 +2712,51 @@
       <c r="L39">
         <v>7998000.0</v>
       </c>
       <c r="M39">
         <v>120707000.0</v>
       </c>
       <c r="N39">
         <v>1509000.0</v>
       </c>
       <c r="O39">
         <v>2910000.0</v>
       </c>
       <c r="P39">
         <v>336000.0</v>
       </c>
       <c r="Q39">
         <v>326148.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>2520000000.0</v>
+        <v>2130000000.0</v>
       </c>
       <c r="C40">
         <v>3790000000.0</v>
       </c>
       <c r="D40">
         <v>1529000000.0</v>
       </c>
       <c r="E40">
         <v>1414000000.0</v>
       </c>
       <c r="F40">
         <v>1201000000.0</v>
       </c>
       <c r="G40">
         <v>802000000.0</v>
       </c>
       <c r="H40">
         <v>27000000.0</v>
       </c>
       <c r="I40">
         <v>782861000.0</v>
       </c>
       <c r="J40">
         <v>451682000.0</v>
       </c>
@@ -2981,51 +2984,51 @@
       </c>
       <c r="M45">
         <v>2791807000.0</v>
       </c>
       <c r="N45">
         <v>1446337000.0</v>
       </c>
       <c r="O45">
         <v>554242000.0</v>
       </c>
       <c r="P45">
         <v>207026619.0</v>
       </c>
       <c r="Q45">
         <v>146841730.0</v>
       </c>
       <c r="R45">
         <v>95296391.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
-        <v>874000000.0</v>
+        <v>68621000000.0</v>
       </c>
       <c r="C46">
         <v>64472000000.0</v>
       </c>
       <c r="D46">
         <v>26674000000.0</v>
       </c>
       <c r="E46">
         <v>23759000000.0</v>
       </c>
       <c r="F46">
         <v>20619000000.0</v>
       </c>
       <c r="G46">
         <v>16214000000.0</v>
       </c>
       <c r="H46">
         <v>21835000000.0</v>
       </c>
       <c r="I46">
         <v>20372000000.0</v>
       </c>
       <c r="J46">
         <v>7343617000.0</v>
       </c>
@@ -3219,51 +3222,51 @@
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>1477347000.0</v>
       </c>
       <c r="K50">
         <v>1105912000.0</v>
       </c>
       <c r="L50">
         <v>487807000.0</v>
       </c>
       <c r="M50">
         <v>673500000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>14489000000.0</v>
+        <v>14879000000.0</v>
       </c>
       <c r="C51">
         <v>12429000000.0</v>
       </c>
       <c r="D51">
         <v>6801000000.0</v>
       </c>
       <c r="E51">
         <v>6379000000.0</v>
       </c>
       <c r="F51">
         <v>6773000000.0</v>
       </c>
       <c r="G51">
         <v>5930000000.0</v>
       </c>
       <c r="H51">
         <v>5490000000.0</v>
       </c>
       <c r="I51">
         <v>4523000000.0</v>
       </c>
       <c r="J51">
         <v>1505197000.0</v>
       </c>
@@ -3275,51 +3278,51 @@
       </c>
       <c r="M51">
         <v>685351000.0</v>
       </c>
       <c r="N51">
         <v>464538000.0</v>
       </c>
       <c r="O51">
         <v>5075000.0</v>
       </c>
       <c r="P51">
         <v>85000000.0</v>
       </c>
       <c r="Q51">
         <v>44766687.0</v>
       </c>
       <c r="R51">
         <v>7650000.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>763000000.0</v>
+        <v>1153000000.0</v>
       </c>
       <c r="C52">
         <v>354000000.0</v>
       </c>
       <c r="D52">
         <v>160000000.0</v>
       </c>
       <c r="E52">
         <v>141000000.0</v>
       </c>
       <c r="F52">
         <v>131000000.0</v>
       </c>
       <c r="G52">
         <v>306000000.0</v>
       </c>
       <c r="H52">
         <v>119000000.0</v>
       </c>
       <c r="I52">
         <v>59000000.0</v>
       </c>
       <c r="J52">
         <v>27850000.0</v>
       </c>
@@ -3681,51 +3684,51 @@
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
         <v>36972000000.0</v>
       </c>
       <c r="C60">
         <v>37736000000.0</v>
       </c>
       <c r="D60">
         <v>16625000000.0</v>
       </c>
       <c r="E60">
         <v>15009000000.0</v>
       </c>
       <c r="F60">
         <v>12088000000.0</v>
       </c>
       <c r="G60">
         <v>8794000000.0</v>
       </c>
       <c r="H60">
-        <v>13249000000.0</v>
+        <v>14906000000.0</v>
       </c>
       <c r="I60">
         <v>13700000000.0</v>
       </c>
       <c r="J60">
         <v>5254860000.0</v>
       </c>
       <c r="K60">
         <v>3697462000.0</v>
       </c>
       <c r="L60">
         <v>1875972000.0</v>
       </c>
       <c r="M60">
         <v>1751011000.0</v>
       </c>
       <c r="N60">
         <v>845541000.0</v>
       </c>
       <c r="O60">
         <v>462068000.0</v>
       </c>
       <c r="P60">
         <v>129037000.0</v>
       </c>
@@ -3791,441 +3794,447 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>1181000000.0</v>
+      </c>
+      <c r="C2">
         <v>1168000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>426000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>210000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>124000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>253000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>331000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>243000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>261000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>358000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>249000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>241000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>127000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>139000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="U2">
         <v>71000000.0</v>
       </c>
       <c r="V2">
         <v>71000000.0</v>
       </c>
       <c r="W2">
+        <v>71000000.0</v>
+      </c>
+      <c r="X2">
         <v>95000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>189000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>245000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>179000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>233000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>204000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>180000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>128000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>85869000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>73974000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>63129000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>94590000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>74700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27764000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19689000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>47648000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>38834000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28216000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7131000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20008000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>32010000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23309000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8801000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26230000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8009000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23475000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24487000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2679000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24012000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>22630000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8485000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12141000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22683000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10101407.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9317178.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8770000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17711908.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>13426899.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3676000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4247,965 +4256,979 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-14844000000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-13545000000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-12314000000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-5003000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-3815000000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-1147936000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-822243000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-441821000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-382144000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-328522000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-283152000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-243131000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-212236000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-188645000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-171309000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-156570000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-145837000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-135733000.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>-7000000.0</v>
       </c>
       <c r="C5">
         <v>-7000000.0</v>
       </c>
       <c r="D5">
         <v>-7000000.0</v>
       </c>
       <c r="E5">
         <v>-7000000.0</v>
       </c>
       <c r="F5">
+        <v>-7000000.0</v>
+      </c>
+      <c r="G5">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="H5">
         <v>-8000000.0</v>
       </c>
       <c r="I5">
         <v>-8000000.0</v>
       </c>
       <c r="J5">
         <v>-8000000.0</v>
       </c>
       <c r="K5">
-        <v>-7000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="L5">
         <v>-7000000.0</v>
       </c>
       <c r="M5">
         <v>-7000000.0</v>
       </c>
       <c r="N5">
         <v>-7000000.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>-7000000.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-11031000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9297000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6416000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5003000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3815000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3451000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3095000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-74000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2545412000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>323105000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>116286000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37133000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-151692000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-224716000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-383121000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-519394000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-544992000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-542762000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-387272000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-354360000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1147936000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-822243000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-441821000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-382144000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-326228000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-283152000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-243131000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2513000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-17611000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-32207000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-46678000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-52074000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-135733000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-129720725.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-124159732.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-119500035.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-115218694.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-104845670.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>5464542000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5307358000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5299811000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5291011000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5049210000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5041359000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5034007000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4215955000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3059080000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2501509000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>390000000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>354000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>160000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>131000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>86000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>115000000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>119000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>3000000.0</v>
       </c>
       <c r="C8">
         <v>3000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>2000000.0</v>
       </c>
       <c r="J8">
         <v>2000000.0</v>
       </c>
       <c r="K8">
         <v>2000000.0</v>
       </c>
       <c r="L8">
         <v>2000000.0</v>
       </c>
       <c r="M8">
         <v>2000000.0</v>
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>14187000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14502000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14213000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13646000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13772000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14067000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14084000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14389000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14399000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14384000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12656000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12615000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12605000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12265000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12357000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12641000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12933000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13019000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12935885000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5464542000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5307358000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5299811000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5291011000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5049210000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5041359000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5034007000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4215955000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3059080000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2501509000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2494467000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2229664000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2222695000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2019621000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1680394000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1554174000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1553367000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1060537000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1056299000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>842557000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>840079000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>659394000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>514342000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>513772000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>176000000.0</v>
+      </c>
+      <c r="C10">
         <v>106000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>159000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>219000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1816000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>161000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>370000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6908000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>899000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>582000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>827000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>46000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>157000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>149000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>654000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>457000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>104000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>121000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>104000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>92000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>51000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>149000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>123000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>100000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>326000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>126000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>214516000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>508446000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>113927000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72487000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>112446000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>30205000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16588000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>37440000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1666574000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>167269000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>218794000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>235810000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20115000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43827000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>44678000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31643000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30183000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>40644000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>36993000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>25314000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15555000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>53100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>81898000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5516000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26358000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1275000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2066717.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9043365.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6802389.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3218083.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>4089745.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2430000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5227,260 +5250,264 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>176000000.0</v>
+      </c>
+      <c r="C12">
         <v>106000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>159000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>219000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1816000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>161000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>370000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6908000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>896000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>582000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>827000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>157000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>27000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>149000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>654000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>457000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>104000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>121000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>104000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>92000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>51000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>149000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>123000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>100000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>326000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>126000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>214516000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>508446000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>113927000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>72487000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>112446000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30205000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16588000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37440000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1666574000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>167269000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>218794000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>235810000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20115000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>43827000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>44678000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>31643000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>30183000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40644000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36993000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25314000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15555000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>53100000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>81898000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5516000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>26358000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1275000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2066717.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9043365.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6802389.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3218083.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>4089745.0</v>
       </c>
-      <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>3000000.0</v>
       </c>
       <c r="C13">
         <v>3000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3000000.0</v>
       </c>
       <c r="F13">
         <v>3000000.0</v>
       </c>
       <c r="G13">
         <v>3000000.0</v>
       </c>
       <c r="H13">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="I13">
         <v>2000000.0</v>
       </c>
       <c r="J13">
         <v>2000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
         <v>2000000.0</v>
       </c>
       <c r="M13">
         <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
         <v>2000000.0</v>
       </c>
       <c r="P13">
         <v>2000000.0</v>
       </c>
@@ -5505,339 +5532,343 @@
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>2000000.0</v>
       </c>
       <c r="Y13">
         <v>2000000.0</v>
       </c>
       <c r="Z13">
         <v>2000000.0</v>
       </c>
       <c r="AA13">
         <v>2000000.0</v>
       </c>
       <c r="AB13">
         <v>2000000.0</v>
       </c>
       <c r="AC13">
         <v>2000000.0</v>
       </c>
       <c r="AD13">
         <v>2000000.0</v>
       </c>
       <c r="AE13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF13">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986000.0</v>
       </c>
       <c r="AG13">
         <v>986000.0</v>
       </c>
       <c r="AH13">
-        <v>982000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="AI13">
         <v>982000.0</v>
       </c>
       <c r="AJ13">
-        <v>981000.0</v>
+        <v>982000.0</v>
       </c>
       <c r="AK13">
         <v>981000.0</v>
       </c>
       <c r="AL13">
+        <v>981000.0</v>
+      </c>
+      <c r="AM13">
         <v>901000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000.0</v>
       </c>
       <c r="AO13">
         <v>717000.0</v>
       </c>
       <c r="AP13">
+        <v>717000.0</v>
+      </c>
+      <c r="AQ13">
         <v>668000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>667000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>637000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>590000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>569000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>567000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>509000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>508000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>471000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>470000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BB13">
         <v>370000.0</v>
       </c>
       <c r="BC13">
+        <v>370000.0</v>
+      </c>
+      <c r="BD13">
         <v>124600000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>282792000.0</v>
+      </c>
+      <c r="C14">
         <v>285323000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>290188000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>292135000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>289612000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>291851000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>204730000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>178360000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>178477000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>178811000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>178872000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>180373000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>181988000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>177640000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>174408000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>176876000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>178555000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>180998000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>182149000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>181968000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>164926000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>157975000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>157833000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>157829000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>158494000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>160154000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>162780000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>165019000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>165061000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>122739000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>98818000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>98797000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>98769000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>98368000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>98369000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>98354000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93364000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>80510000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>77167000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>71719000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>71026000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>66850000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65251000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>61469000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>58626000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>57045000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>55442000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>51142000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>48866719.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>47411602.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>44698000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>39718574.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>37205690.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>37059071.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>35111532.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22611532.0</v>
       </c>
       <c r="BE14">
         <v>22611532.0</v>
       </c>
       <c r="BF14">
         <v>22611532.0</v>
       </c>
       <c r="BG14">
         <v>22611532.0</v>
       </c>
       <c r="BH14">
         <v>22611532.0</v>
       </c>
       <c r="BI14">
         <v>22611532.0</v>
       </c>
       <c r="BJ14">
         <v>22611532.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>22611532.0</v>
+      </c>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>2000000.0</v>
       </c>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>2000000.0</v>
       </c>
       <c r="Q15">
         <v>2000000.0</v>
       </c>
       <c r="R15">
         <v>2000000.0</v>
       </c>
       <c r="S15">
         <v>2000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
@@ -5846,260 +5877,264 @@
       <c r="V15">
         <v>2000000.0</v>
       </c>
       <c r="W15">
         <v>2000000.0</v>
       </c>
       <c r="X15">
         <v>2000000.0</v>
       </c>
       <c r="Y15">
         <v>2000000.0</v>
       </c>
       <c r="Z15">
         <v>2000000.0</v>
       </c>
       <c r="AA15">
         <v>2000000.0</v>
       </c>
       <c r="AB15">
         <v>2000000.0</v>
       </c>
       <c r="AC15">
         <v>2000000.0</v>
       </c>
       <c r="AD15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE15">
         <v>1643000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986000.0</v>
       </c>
       <c r="AG15">
         <v>986000.0</v>
       </c>
       <c r="AH15">
-        <v>982000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="AI15">
         <v>982000.0</v>
       </c>
       <c r="AJ15">
-        <v>981000.0</v>
+        <v>982000.0</v>
       </c>
       <c r="AK15">
         <v>981000.0</v>
       </c>
       <c r="AL15">
+        <v>981000.0</v>
+      </c>
+      <c r="AM15">
         <v>901000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000.0</v>
       </c>
       <c r="AO15">
         <v>717000.0</v>
       </c>
       <c r="AP15">
+        <v>717000.0</v>
+      </c>
+      <c r="AQ15">
         <v>668000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>667000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>637000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>590000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>569000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>567000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>509000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>508000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>471000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>470000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BB15">
         <v>370000.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>370000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-79000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>289000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-48000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-51000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1601000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-53000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-52000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>64000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>3000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>40000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1345000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>73000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>857000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>470000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>381698000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>108048000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>125229000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>161592000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>161592000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>112000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>83361000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>72033000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>63244000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1857000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>21071000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>27789479.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>20700490.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6121,207 +6156,209 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2408000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2311000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2217000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1921000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1723000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1515000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1367000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1104000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>911000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>798000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>840000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1086000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1376000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1954000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1886000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2021000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1917000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1818000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1799724000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>298726000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>225990000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>158861000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>114351000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7458000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2655000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1548000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1807000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3836000.0</v>
       </c>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>7500000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
         <v>55349000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>171511000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>161592000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>140308000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>124743000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>106630000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>91764000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>80544000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>71098000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>65206000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>63083000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1556000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6343,87 +6380,86 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -6449,104 +6485,105 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AB21">
         <v>9000000.0</v>
       </c>
       <c r="AC21">
+        <v>9000000.0</v>
+      </c>
+      <c r="AD21">
         <v>10000000.0</v>
       </c>
-      <c r="AD21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -6572,906 +6609,920 @@
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
-      <c r="BC21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
-        <v>86000000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="C22">
         <v>86000000.0</v>
       </c>
       <c r="D22">
+        <v>86000000.0</v>
+      </c>
+      <c r="E22">
         <v>115000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>117000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>116000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>126000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>63000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>66000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>69000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>67000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>59000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="R22">
         <v>62000000.0</v>
       </c>
       <c r="S22">
+        <v>62000000.0</v>
+      </c>
+      <c r="T22">
         <v>53000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="W22">
         <v>33000000.0</v>
       </c>
       <c r="X22">
+        <v>33000000.0</v>
+      </c>
+      <c r="Y22">
         <v>34000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>45000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>44000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>39000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>37570000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14815000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13264000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8963000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9108000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4834000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4925000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3027000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1983000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1969000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1494000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1591000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1728000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2602000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2658000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2847000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2827000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3105000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3308000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5889000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5631000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6228000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6271000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6247000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6195000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6310000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5890578.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7184217.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6006355.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6430770.0</v>
       </c>
-      <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>8433734.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>307000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>70080000000.0</v>
+      </c>
+      <c r="C23">
         <v>71059000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>76213000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>71941000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>70066000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>67292000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65747000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35637000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29690000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29001000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28049000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27587000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27589000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26209000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>23843000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23448000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23331000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22898000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22639000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16609000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21996000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17619000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18760000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20337000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23386000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23531000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23553000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>23171000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22242000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21596000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9806573000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8954395000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8224888000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7770985000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7287568000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6783809000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6369700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5349680000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3525680000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2840355000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2942959000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2750719000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2991554000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3171458000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3092481000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3095481000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2820555000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2047394000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1936897000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1521614000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1465896000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>798639000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>648463000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>606701000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>307767000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>282991310.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>267040806.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>263578000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>230199244.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>172516696.0</v>
       </c>
-      <c r="BK23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>13149000000.0</v>
+      </c>
+      <c r="C24">
         <v>13726000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15848000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15119000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12996000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12075000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11923000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11980000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6629000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6641000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6230000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6543000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6950000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6238000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5347000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5401000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5803000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6642000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6925000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7360000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7465000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5624000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5656000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5952000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5677000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5371000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4761000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4472000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4670000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4464338000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2332359000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1967074000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1701912000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1477347000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1256388000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1151515000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>985786000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1105912000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>497813000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>494475000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>485641000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>495500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>489000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>718000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>611579000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>673500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>590000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>496000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>587000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>460000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>450085000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>121000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>36657000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>193000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>90230000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>104448000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>85000000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>44767000.0</v>
       </c>
-      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>6543000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6950000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6238000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5347000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5401000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5803000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6642000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6925000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7360000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7465000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5624000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5656000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5952000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5677000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5371000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4761000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4472000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4670000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4464338000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2332359000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1967074000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1701912000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1477347000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1256388000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1151515000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>985786000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1105912000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>497813000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>494475000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>485641000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>495500000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>489000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>718000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>611579000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>673500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>590000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>496000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>587000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>460000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>450085000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>121000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>36657000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>193000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>90230000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>362000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>388000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>383000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>375000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>377000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>529000000.0</v>
       </c>
       <c r="J26">
         <v>529000000.0</v>
       </c>
       <c r="K26">
+        <v>529000000.0</v>
+      </c>
+      <c r="L26">
         <v>519000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>587000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>573000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>566000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>674000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>660000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>643000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>613000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>509000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>518000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>525000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>634000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>532000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>514000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>502000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>479000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>225000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>187000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>150000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>20200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>20400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>16000000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1934000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>218000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>527000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>169000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7493,2563 +7544,2601 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>14383000000.0</v>
+        <v>13722000000.0</v>
       </c>
       <c r="C28">
+        <v>14773000000.0</v>
+      </c>
+      <c r="D28">
         <v>16083000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14914000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12094000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12268000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12553000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5072000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5733000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6219000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5403000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6525000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6914000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6091000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5330000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5413000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5699000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6119000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6488000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5711000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7535000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5826000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5755000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5901000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5528000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5248000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4661000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4146000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4544000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4308000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1823913000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1853147000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1629425000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1392751000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1226183000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1134927000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>948346000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-546805000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>330544000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>275681000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>249831000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>481792000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>445173000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>673322000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>579936000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>655168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>549356000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>459007000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>561686000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>448983000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>397130000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-81632000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>31286000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-21283000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>129133000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>112454171.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>88446635.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>78041000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>76781917.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>40676942.0</v>
       </c>
-      <c r="BK28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>50371000000.0</v>
+      </c>
+      <c r="C29">
         <v>51461000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55330000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54014000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>52383000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49811000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50352000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29428000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23579000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23266000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22510000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>22097000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22424000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21257000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19200000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18772000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18591000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18775000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18428000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18286000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18329000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14609000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15399000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16666000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18503000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>2161000000.0</v>
+      </c>
+      <c r="C30">
         <v>1386000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1625000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1534000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1591000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1585000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1430000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>830000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>942000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>847000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>996000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>807000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>942000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1006000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>786000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1037000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1079000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>671000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>811000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>690000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>632000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>437000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>391000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>442000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>403000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>615000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>538000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>517000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>463000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>429919000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>264317000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>258890000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>236280000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>231613000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>153692000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>154635000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>139476000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>120122000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>85514000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>74914000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>49064000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>78904000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>83242000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>70411000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>83210000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>97994000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>90228000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>68655000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56578000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>39273000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>31282000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>24369000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19678000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14812000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18223000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15288466.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10954019.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17510000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22373739.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>12187777.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>15554000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>15464000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>15009000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>13843000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>13316000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12743000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>12088000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>11483000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>10926000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10673000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>8794000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9552000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>10714000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12826000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>13249000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>14050000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>14004000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>13773000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>13699287000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5933359000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5631449000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5417083000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5254860000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4898500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4817624000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4651867000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3697462000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2514869000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1959464000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2107912000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1875972000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2056411000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2010088000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1883101000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1751011000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1651528000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1114901000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1082909000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>845541000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>822938000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>627609000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>468034000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>462068000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>124600000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>-2112000000.0</v>
+      </c>
+      <c r="C32">
         <v>-2685000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1561000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1693000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-670000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2701000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-2441000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5688000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-170000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-487000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-225000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1205000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-726000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-324000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-647000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-439000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-525000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-532000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-830000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1017000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-634000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-671000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-407000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-62000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
+      <c r="BL32"/>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>67376000000.0</v>
+      </c>
+      <c r="C33">
         <v>69144000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>73632000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>69875000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>65983000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65182000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>63725000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>27812000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>27742000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>27380000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26133000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26669000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26429000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>24817000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>22812000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>22247000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>21984000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>21452000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>21175000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>17017000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>21145000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>17017000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>18202000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>19683000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>22118000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>22662000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>22708000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>22199000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>21549000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>20670666000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9010884000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8561048000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7900421000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7412384000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7093714000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6562472000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>6170926000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3557514000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3267410000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2542405000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2651895000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2649667000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2818115000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3001096000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2877109000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2843770000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2677294000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1932690000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1846244000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1459646000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1373981000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>682103000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>613947000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>556426000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>280863000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>257727545.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>239458755.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>218551046.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>197535341.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
-      <c r="BJ33">
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>147479292.0</v>
       </c>
-      <c r="BK33"/>
+      <c r="BL33"/>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
+        <v>561000000.0</v>
+      </c>
+      <c r="C34">
         <v>625000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>22000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>19000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>39000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="J34">
         <v>12000000.0</v>
       </c>
       <c r="K34">
         <v>12000000.0</v>
       </c>
       <c r="L34">
+        <v>12000000.0</v>
+      </c>
+      <c r="M34">
         <v>15000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>13000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>12000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>294000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>35000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>40000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>14000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>17000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>213000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>108000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>120000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>113000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>109000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>105000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>101000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>152000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>154000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>145751000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>23904000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>21787000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>21265000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>20122000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>19982000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>19539000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>18939000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>16134000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>15740000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>13787000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>13562000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>12518000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>12662000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>11851000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>8844000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>8447000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>8115000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>5437000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>5147000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>2989000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2878000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2324000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2230000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2125000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>31309000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
+      <c r="BL34"/>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>22624000000.0</v>
+      </c>
+      <c r="C35">
         <v>23492000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26437000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25363000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23570000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22619000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22465000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14973000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9553000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9463000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8924000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9252000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9580000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8803000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7607000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7418000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7607000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8215000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8221000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6579000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8476000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6579000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6862000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7441000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7740000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7362000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6883000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6541000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6637000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6410000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2654989000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2214851000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1882038000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1611820000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1283828000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1173709000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1006273000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1122046000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>515360000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>512098000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>499203000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>500325000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>501662000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>785200000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>791934000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>843539000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>738423000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>626180000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>698777000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>554753000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>533507000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>73543000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>104093000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>65401000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>123095000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>107310643.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>93062223.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>92243000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>82488904.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>46868377.0</v>
       </c>
-      <c r="BK35"/>
+      <c r="BL35"/>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>68270000000.0</v>
+        <v>686000000.0</v>
       </c>
       <c r="C36">
+        <v>486000000.0</v>
+      </c>
+      <c r="D36">
         <v>72233000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>216000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>469000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>162000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>233000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>139000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>128000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>132000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>189000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>791000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>280000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>428000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>161000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>185000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>196000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>180000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>235000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>16879000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>236000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>197000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>160000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>58000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>59000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>90000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>113000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>124000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>88000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>201000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>93893000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>37391000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>40249000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>68767000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>45107000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>53404000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>67706000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>166657000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>43430000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>46032000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>44449000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>44349000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>54257000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>54699000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>51437000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>51963000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>51135000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>8375000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>11289000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13309000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12860000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>931000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1134000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2184000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3513000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1997772.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1497856.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1307000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>790722.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
-      <c r="BJ36">
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>637562.0</v>
       </c>
-      <c r="BK36"/>
+      <c r="BL36"/>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>658000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>659000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>681000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>715000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1074000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1109000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1157000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>939000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>964000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>979000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1010000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1117000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1121000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>1490000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>1657000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1439000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1446000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>741000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>466975000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>496438000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>381018000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>318099000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>326877000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>687623000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>469310000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>467491000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>320830000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>320426000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>227088000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>229144000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>233001000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>233309000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>233531000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>233416000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>234202000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>234318000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>137436000.0</v>
       </c>
-      <c r="AW37">
-[...1 lines deleted...]
-      </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
+      <c r="BL37"/>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>492000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>235000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>218000000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>220000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>260000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>256000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>20993000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16879000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>222000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>226000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>178000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>333000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>401000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>386000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>238000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>284191000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>276078000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>197604000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>133249000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>68767000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>45107000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>53725000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>67829000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>166657000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>43430000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>46032000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>44449000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>52042000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>59898000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>54699000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>51437000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>51963000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>51135000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>12702000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>12666000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13309000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>12860000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>931000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1134000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2184000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3513000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1998000.0</v>
       </c>
-      <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>11524000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>638000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>288000000.0</v>
+      </c>
+      <c r="C39">
         <v>337000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>711000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>198000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>559000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>248000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>96000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>32000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>53000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>130000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>23000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>103000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>54000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>56000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>33000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>59000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>143000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>465000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>46000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>28000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>42000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>33000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>140000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>22000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>56000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>60000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>281000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8111000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7266000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6737000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5434000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3509000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>45189000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>18831000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3487000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3018000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2248000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3278000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>7998000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>43768000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>52615000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>97672000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>120707000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9284000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1421000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1495000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1509000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1305000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3998000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3075000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2910000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1096000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2018004.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>400450.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>336000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>641311.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>326148.0</v>
       </c>
-      <c r="BK39"/>
+      <c r="BL39"/>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>2520000000.0</v>
+        <v>2369000000.0</v>
       </c>
       <c r="C40">
+        <v>2130000000.0</v>
+      </c>
+      <c r="D40">
         <v>3289000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3258000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3165000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3790000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2976000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1757000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1741000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1529000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1746000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1874000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1584000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1515000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1529000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1520000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1778000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1201000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1955000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>901000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1606000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>802000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>943000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>872000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1085000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>495000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>948000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>976000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>911000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>782840000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>635918000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>653103000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>544539000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>451682000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>342917000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>295402000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>224380000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>147061000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>136191000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>113489000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>99569000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>106795000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>168162000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>119330000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>175229000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>218696000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>188277000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>145402000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>130724000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>113656000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>85294000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>74712000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>67706000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>62209000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>27256000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>31632985.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>31666069.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>33528000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>14979010.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>6583377.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2647000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2417000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2260000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2017000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1711000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1573000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1296000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1113000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1011000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>955000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1202000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1484000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2057000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1984000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2116000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2063000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1967000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1945475000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>322630000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>247777000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>180126000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>26425000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>24127000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19539000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>18939000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>16134000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>17547000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17623000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>13562000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>12518000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12662000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>11851000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8844000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8447000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8115000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5437000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>5147000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2989000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2878000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2324000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2230000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2513000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2820000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2862000.0</v>
       </c>
-      <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>7219000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-      <c r="BJ41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>2102000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1898000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>32010000000.0</v>
+      </c>
+      <c r="C42">
         <v>32236000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>32606000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>33127000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>33125000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>33501000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>34007000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>14267000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>14251000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14142000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>14149000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>14187000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>14502000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>14213000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>13646000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>13772000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>14067000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>14084000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14389000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>12656000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14384000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>12656000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>12615000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21902000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18681000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>17360000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16456000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16384000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16114000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>12936074000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>8009954000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7708598000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5299811000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>5291011000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7106006000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>5266075000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>5417128000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4735349000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4843860000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4195300000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3980398000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2584024000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2222695000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2019621000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1680394000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1554174000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1553367000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1343689000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1299430000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>840044000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>857690000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>691601000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>561020000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>565846000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>124600000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>123873729.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>120505336.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>129037000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>115019422.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>105638043.0</v>
       </c>
-      <c r="BK42"/>
+      <c r="BL42"/>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10071,87 +10160,86 @@
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
+      <c r="BL43"/>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10177,1557 +10265,1579 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
+      <c r="BL44"/>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>97074000000.0</v>
+      </c>
+      <c r="C45">
         <v>96403000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>95328000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>90758000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85179000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>83680000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>81135000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>44459000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>43915000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>43103000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>41353000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>25145000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25514000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>38603000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21903000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>21369000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>21108000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>34164000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>20406000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>20419000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>152000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>16214000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>17435000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>18927000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>21420000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>21835000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>22043000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>21603000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>21047000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>20371975000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>8714606000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>8343044000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>7751172000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>7343617000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>7048607000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>6508747000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6103097000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3390857000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3223980000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2496373000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2607446000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2597625000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2758217000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2946397000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2825672000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2791807000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2626159000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1919988000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1833578000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1446337000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1361121000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>681172000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>612813000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>554242000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>277350000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>255729773.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>227470320.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>207026619.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>190797899.0</v>
       </c>
-      <c r="BH45"/>
       <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>146841730.0</v>
       </c>
-      <c r="BK45"/>
+      <c r="BL45"/>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:64">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
-        <v>874000000.0</v>
+        <v>66613000000.0</v>
       </c>
       <c r="C46">
+        <v>68621000000.0</v>
+      </c>
+      <c r="D46">
         <v>1019000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>69229000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>64896000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>64472000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>63053000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27099000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27024000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26674000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>25365000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>25145000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25514000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>23759000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21903000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21369000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>21108000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20619000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20406000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>138000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>20352000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16214000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>17435000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>18927000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>21420000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>21835000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22043000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21603000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>21047000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20372000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>8714606000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>8343044000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>7751172000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>7343617000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>7048607000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>6508747000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6103097000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3390857000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3223980000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2496373000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2607446000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2597625000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2758217000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2946397000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2825672000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2791807000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2626159000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1919988000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1833578000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1446337000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1361121000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>681172000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>612813000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>554242000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>277350000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>255729773.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>227470320.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>221149000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>190797899.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>146841730.0</v>
       </c>
-      <c r="BK46"/>
+      <c r="BL46"/>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:64">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>25145000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25514000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>23759000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>21903000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21369000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21108000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>20619000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>20406000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>20419000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>20352000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16214000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>17435000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>18927000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>21420000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>21835000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>22043000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21603000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21047000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20371975000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>8714606000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>8343044000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>7751172000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>7343617000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>7048607000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6508747000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6103097000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3390857000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3223980000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2496373000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2607446000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2597625000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2758217000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2946397000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2825672000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2791807000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2626159000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1919988000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1833578000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1446337000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1361121000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>681172000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>612813000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>554242000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>277350000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>255729000.0</v>
       </c>
-      <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>207027000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-      <c r="BJ47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>146842000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>95297000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:64">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>4467000000.0</v>
+      </c>
+      <c r="C48">
         <v>4740000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6486000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5758000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5352000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4238000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3427000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3187000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2705000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2489000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2136000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1372000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>967000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>801000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>195000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-458000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1326000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1998000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2908000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3864000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3713000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-3864000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3065000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1893000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>559000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>890000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1407000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1069000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>752000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>762000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>467830000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>323105000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>116286000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-37133000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-151692000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-224716000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-383121000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-519394000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-544992000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-542762000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-387272000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-354360000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-166951000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-10170000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>202117000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>196268000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>97594000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>53855000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>26102000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2513000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-17611000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-32207000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-46678000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-52074000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
+      <c r="BL48"/>
     </row>
-    <row r="49" spans="1:63">
+    <row r="49" spans="1:64">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1372000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>967000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>801000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>195000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-458000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1326000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1998000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2908000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-3475000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-3713000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-3864000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-3065000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1893000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>559000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>890000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1407000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1069000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>752000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>761833000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>467830000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>323105000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>116286000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-37133000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-151692000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-224716000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-383121000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-519394000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-544992000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-542762000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-387272000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-354360000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-166951000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-10170000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>202117000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>196268000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>97594000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>53855000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>26102000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2513000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-17611000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-32207000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-46678000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-52074000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
+      <c r="BL49"/>
     </row>
-    <row r="50" spans="1:63">
+    <row r="50" spans="1:64">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50">
+        <v>749000000.0</v>
+      </c>
+      <c r="C50">
         <v>763000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>394000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>914000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>900000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1000000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
-[...1 lines deleted...]
-      </c>
+      <c r="M50"/>
       <c r="N50">
         <v>10000000.0</v>
       </c>
       <c r="O50">
         <v>10000000.0</v>
       </c>
       <c r="P50">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q50">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="R50">
         <v>45000000.0</v>
       </c>
       <c r="S50">
+        <v>45000000.0</v>
+      </c>
+      <c r="T50">
         <v>20000000.0</v>
       </c>
-      <c r="T50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U50"/>
       <c r="V50">
         <v>191000000.0</v>
       </c>
       <c r="W50">
         <v>191000000.0</v>
       </c>
-      <c r="X50"/>
+      <c r="X50">
+        <v>191000000.0</v>
+      </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>21000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1967074000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1701912000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1477347000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1256388000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>1105912000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>6428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6824000.0</v>
       </c>
       <c r="AO50">
         <v>6824000.0</v>
       </c>
       <c r="AP50">
+        <v>6824000.0</v>
+      </c>
+      <c r="AQ50">
         <v>487807000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>673500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
+      <c r="BL50"/>
     </row>
-    <row r="51" spans="1:63">
+    <row r="51" spans="1:64">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>14489000000.0</v>
+        <v>13898000000.0</v>
       </c>
       <c r="C51">
+        <v>14879000000.0</v>
+      </c>
+      <c r="D51">
         <v>16242000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15133000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13910000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12429000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12923000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11980000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6629000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6801000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6230000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6595000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6960000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6248000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5357000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5456000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5848000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6773000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6945000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7551000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7656000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5930000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5847000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6037000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5693000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5490000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4771000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4497000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4728000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4523000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2456185000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2078404000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1801597000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1505197000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1266391000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1151515000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>985786000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1119769000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>504241000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>501299000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>492465000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>501907000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>489000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>718000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>611579000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>685351000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>590000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>506379000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>589910000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>464538000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>450230000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>266000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>36802000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>5075000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>130408000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>114520888.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>97490000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>85000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>80000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>44766687.0</v>
       </c>
-      <c r="BK51"/>
+      <c r="BL51"/>
     </row>
-    <row r="52" spans="1:63">
+    <row r="52" spans="1:64">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>763000000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="C52">
+        <v>1153000000.0</v>
+      </c>
+      <c r="D52">
         <v>394000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>914000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>354000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1000000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>48000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>51000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>160000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>53000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="N52">
         <v>10000000.0</v>
       </c>
       <c r="O52">
         <v>10000000.0</v>
       </c>
       <c r="P52">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q52">
         <v>55000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>45000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>131000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000000.0</v>
       </c>
       <c r="U52">
         <v>191000000.0</v>
       </c>
       <c r="V52">
+        <v>191000000.0</v>
+      </c>
+      <c r="W52">
         <v>306000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>191000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>85000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>16000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>119000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>25000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>58000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>59000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>123826000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>111330000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>99685000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>27850000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10003000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>13857000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>6428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6824000.0</v>
       </c>
       <c r="AO52">
         <v>6824000.0</v>
       </c>
       <c r="AP52">
+        <v>6824000.0</v>
+      </c>
+      <c r="AQ52">
         <v>14100000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>11851000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>10379000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2910000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="AZ52">
         <v>145000.0</v>
       </c>
       <c r="BA52">
         <v>145000.0</v>
       </c>
       <c r="BB52">
+        <v>145000.0</v>
+      </c>
+      <c r="BC52">
         <v>4882000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>10133000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>10072546.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>12490000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
+      <c r="BL52"/>
     </row>
-    <row r="53" spans="1:63">
+    <row r="53" spans="1:64">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>119000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>10000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>509000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>518000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>525000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>533000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>532000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
-        <v>500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM53">
         <v>500000.0</v>
       </c>
       <c r="AN53">
         <v>500000.0</v>
       </c>
       <c r="AO53">
         <v>500000.0</v>
       </c>
       <c r="AP53">
         <v>500000.0</v>
       </c>
       <c r="AQ53">
         <v>500000.0</v>
       </c>
       <c r="AR53">
         <v>500000.0</v>
       </c>
       <c r="AS53">
         <v>500000.0</v>
       </c>
       <c r="AT53">
         <v>500000.0</v>
       </c>
       <c r="AU53">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
+      <c r="BL53"/>
     </row>
-    <row r="54" spans="1:63">
+    <row r="54" spans="1:64">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -11753,1140 +11863,1157 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
+      <c r="BL54"/>
     </row>
-    <row r="55" spans="1:63">
+    <row r="55" spans="1:64">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>70080000000.0</v>
+      </c>
+      <c r="C55">
         <v>71059000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>76213000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>71941000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>70066000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>67292000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>65747000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>35637000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>29690000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>29001000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>28049000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>27587000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>27589000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>26209000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>23843000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>23448000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>23331000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22898000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22639000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17619000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>21996000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>17619000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>18760000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>20337000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>23386000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23531000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>23553000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>23171000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>22242000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>21595687000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9806573000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8954395000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8224888000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7770985000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7287568000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6783809000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6369700000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5349680000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3525680000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2840355000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2942959000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2758412000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2991554000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3171458000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3092481000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3095481000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2820555000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2047394000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1936897000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1521614000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1465896000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>798639000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>648463000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>606701000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>307767000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>282991310.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>267040806.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>249483885.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>230199244.0</v>
       </c>
-      <c r="BH55"/>
       <c r="BI55"/>
-      <c r="BJ55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>172516696.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>100073000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:63">
+    <row r="56" spans="1:64">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>2704000000.0</v>
+      </c>
+      <c r="C56">
         <v>1915000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2581000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2066000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4083000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2110000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2022000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7825000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1948000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1621000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1916000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>918000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1160000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1392000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1031000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1201000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1347000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1446000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1464000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>602000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>851000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>602000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>558000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>654000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1268000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>869000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>845000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>972000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>693000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>925021000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>795689000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>393347000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>324467000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>358601000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>193854000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>221337000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>198774000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1792166000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>258270000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>297950000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>291064000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>108745000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>173439000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>170362000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>215372000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>251711000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>143261000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>114704000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>90653000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>61968000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>91915000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>116536000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>34516000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>50275000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>26904000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>25263765.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>27582051.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>30932839.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>32663903.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
-      <c r="BJ56">
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>25037404.0</v>
       </c>
-      <c r="BK56"/>
+      <c r="BL56"/>
     </row>
-    <row r="57" spans="1:63">
+    <row r="57" spans="1:64">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>4816000000.0</v>
+      </c>
+      <c r="C57">
         <v>4600000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4142000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3759000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4753000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4811000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4463000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2137000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2118000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2108000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2141000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2123000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1886000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1716000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1678000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1640000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1872000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1438000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1996000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1236000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1868000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1236000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1229000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1061000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1330000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1263000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1181000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1180000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1091000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1019612000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>721787000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>727077000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>607668000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>577428000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>417617000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>323166000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>244069000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>209342000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>175025000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>141705000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>106700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>141421000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>200172000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>142639000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>184030000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>266729000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>196286000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>168877000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>155211000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>121320000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>109451000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>97487000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>76336000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>79232000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>60072000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>51806938.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>53473247.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>42418305.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>32690918.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>20010276.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>13973000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:63">
+    <row r="58" spans="1:64">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>27440000000.0</v>
+      </c>
+      <c r="C58">
         <v>28092000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30579000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>29122000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>28323000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>27430000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26928000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>17110000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11671000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11571000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11065000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11375000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11466000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>10519000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9285000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9058000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9479000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9653000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10217000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7815000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10344000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7815000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8091000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8502000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9070000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8625000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8064000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7721000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7728000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7429000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3376776000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2941928000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2489706000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2189248000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1701445000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1496875000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1250342000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1331388000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>690385000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>653803000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>605903000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>641746000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>701834000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>927839000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>975964000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1110268000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>934709000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>795057000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>853988000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>676073000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>642958000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>171030000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>180429000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>144633000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>183167000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>159117581.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>146535470.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>134541000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>115179822.0</v>
       </c>
-      <c r="BH58"/>
       <c r="BI58"/>
-      <c r="BJ58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>66878653.0</v>
       </c>
-      <c r="BK58"/>
+      <c r="BL58"/>
     </row>
-    <row r="59" spans="1:63">
+    <row r="59" spans="1:64">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>6429797000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>6012467000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>5735182000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>5581737000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>5586123000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>5286934000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>5119358000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>4018292000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>2835295000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>2186552000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
+      <c r="BL59"/>
     </row>
-    <row r="60" spans="1:63">
+    <row r="60" spans="1:64">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>36473000000.0</v>
+      </c>
+      <c r="C60">
         <v>36972000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39088000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>38881000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>38473000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>37736000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>37429000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>17448000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16950000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>16625000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>16280000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15554000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15464000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>15009000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>13843000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13316000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>12743000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12088000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>11483000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>8794000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>10673000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8794000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9552000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>10714000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>12826000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>13249000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>14050000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14004000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>13773000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>13700000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5933359000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5631449000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5417083000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5254860000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4898500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4817624000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4651867000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3697462000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2514869000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1959464000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2107912000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1875972000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2056411000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2010088000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1883101000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1751011000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1651528000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1114901000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1082909000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>845541000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>822938000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>627609000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>468034000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>462068000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>124600000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>123873729.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>120505336.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>129037000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>115019422.0</v>
       </c>
-      <c r="BH60"/>
       <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>105638043.0</v>
       </c>
-      <c r="BK60"/>
+      <c r="BL60"/>
     </row>
-    <row r="61" spans="1:63">
+    <row r="61" spans="1:64">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -12912,61 +13039,64 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
+      <c r="BL61"/>
     </row>
-    <row r="62" spans="1:63">
+    <row r="62" spans="1:64">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12988,50 +13118,51 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13096,51 +13227,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>9743000000.0</v>
       </c>
       <c r="C2">
         <v>6051000000.0</v>
       </c>
       <c r="D2">
         <v>3541000000.0</v>
       </c>
       <c r="E2">
         <v>2865000000.0</v>
       </c>
       <c r="F2">
         <v>2477000000.0</v>
       </c>
       <c r="G2">
         <v>2176000000.0</v>
       </c>
       <c r="H2">
         <v>2371000000.0</v>
       </c>
       <c r="I2">
         <v>1059000000.0</v>
       </c>
@@ -13152,51 +13283,51 @@
       </c>
       <c r="L2">
         <v>339403000.0</v>
       </c>
       <c r="M2">
         <v>261315000.0</v>
       </c>
       <c r="N2">
         <v>101571000.0</v>
       </c>
       <c r="O2">
         <v>47181000.0</v>
       </c>
       <c r="P2">
         <v>30499000.0</v>
       </c>
       <c r="Q2">
         <v>14998000.0</v>
       </c>
       <c r="R2">
         <v>705159.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>5038000000.0</v>
       </c>
       <c r="C3">
         <v>2850000000.0</v>
       </c>
       <c r="D3">
         <v>1746000000.0</v>
       </c>
       <c r="E3">
         <v>1344000000.0</v>
       </c>
       <c r="F3">
         <v>1275000000.0</v>
       </c>
       <c r="G3">
         <v>1311000000.0</v>
       </c>
       <c r="H3">
         <v>1454000000.0</v>
       </c>
       <c r="I3">
         <v>623000000.0</v>
       </c>
@@ -13208,73 +13339,73 @@
       </c>
       <c r="L3">
         <v>217697000.0</v>
       </c>
       <c r="M3">
         <v>170005000.0</v>
       </c>
       <c r="N3">
         <v>66597000.0</v>
       </c>
       <c r="O3">
         <v>26273000.0</v>
       </c>
       <c r="P3">
         <v>16104000.0</v>
       </c>
       <c r="Q3">
         <v>8145000.0</v>
       </c>
       <c r="R3">
         <v>3215891.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>2118000000.0</v>
       </c>
       <c r="C5">
         <v>4789000000.0</v>
       </c>
       <c r="D5">
         <v>4423000000.0</v>
       </c>
       <c r="E5">
         <v>5884000000.0</v>
       </c>
       <c r="F5">
         <v>3096000000.0</v>
       </c>
       <c r="G5">
         <v>-5581000000.0</v>
       </c>
       <c r="H5">
         <v>531000000.0</v>
       </c>
       <c r="I5">
         <v>1191000000.0</v>
       </c>
@@ -13286,51 +13417,51 @@
       </c>
       <c r="L5">
         <v>-707590000.0</v>
       </c>
       <c r="M5">
         <v>339470000.0</v>
       </c>
       <c r="N5">
         <v>92712000.0</v>
       </c>
       <c r="O5">
         <v>21391000.0</v>
       </c>
       <c r="P5">
         <v>1892000.0</v>
       </c>
       <c r="Q5">
         <v>9067000.0</v>
       </c>
       <c r="R5">
         <v>1337786.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>7156000000.0</v>
       </c>
       <c r="C6">
         <v>7639000000.0</v>
       </c>
       <c r="D6">
         <v>6169000000.0</v>
       </c>
       <c r="E6">
         <v>7228000000.0</v>
       </c>
       <c r="F6">
         <v>4371000000.0</v>
       </c>
       <c r="G6">
         <v>-4270000000.0</v>
       </c>
       <c r="H6">
         <v>1985000000.0</v>
       </c>
       <c r="I6">
         <v>1814000000.0</v>
       </c>
@@ -13342,99 +13473,99 @@
       </c>
       <c r="L6">
         <v>-489893000.0</v>
       </c>
       <c r="M6">
         <v>509475000.0</v>
       </c>
       <c r="N6">
         <v>159309000.0</v>
       </c>
       <c r="O6">
         <v>47664000.0</v>
       </c>
       <c r="P6">
         <v>17996000.0</v>
       </c>
       <c r="Q6">
         <v>17212000.0</v>
       </c>
       <c r="R6">
         <v>4553677.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>179000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-67900000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>5283000000.0</v>
       </c>
       <c r="C9">
         <v>4972000000.0</v>
       </c>
       <c r="D9">
         <v>4798000000.0</v>
       </c>
       <c r="E9">
         <v>6701000000.0</v>
       </c>
       <c r="F9">
         <v>4270000000.0</v>
       </c>
       <c r="G9">
         <v>637000000.0</v>
       </c>
       <c r="H9">
         <v>1593000000.0</v>
       </c>
       <c r="I9">
         <v>1117000000.0</v>
       </c>
@@ -13446,51 +13577,51 @@
       </c>
       <c r="L9">
         <v>107330000.0</v>
       </c>
       <c r="M9">
         <v>234403000.0</v>
       </c>
       <c r="N9">
         <v>106431000.0</v>
       </c>
       <c r="O9">
         <v>27781000.0</v>
       </c>
       <c r="P9">
         <v>18867000.0</v>
       </c>
       <c r="Q9">
         <v>12255000.0</v>
       </c>
       <c r="R9">
         <v>12010852.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>1874000000.0</v>
       </c>
       <c r="C10">
         <v>4501000000.0</v>
       </c>
       <c r="D10">
         <v>4248000000.0</v>
       </c>
       <c r="E10">
         <v>5736000000.0</v>
       </c>
       <c r="F10">
         <v>2907000000.0</v>
       </c>
       <c r="G10">
         <v>-5776000000.0</v>
       </c>
       <c r="H10">
         <v>362000000.0</v>
       </c>
       <c r="I10">
         <v>1113257000.0</v>
       </c>
@@ -13502,51 +13633,51 @@
       </c>
       <c r="L10">
         <v>-749100000.0</v>
       </c>
       <c r="M10">
         <v>304956000.0</v>
       </c>
       <c r="N10">
         <v>86341000.0</v>
       </c>
       <c r="O10">
         <v>18382000.0</v>
       </c>
       <c r="P10">
         <v>1971810.0</v>
       </c>
       <c r="Q10">
         <v>9018010.0</v>
       </c>
       <c r="R10">
         <v>-2730219.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>327000000.0</v>
       </c>
       <c r="C11">
         <v>800000000.0</v>
       </c>
       <c r="D11">
         <v>912000000.0</v>
       </c>
       <c r="E11">
         <v>1174000000.0</v>
       </c>
       <c r="F11">
         <v>631000000.0</v>
       </c>
       <c r="G11">
         <v>-1104000000.0</v>
       </c>
       <c r="H11">
         <v>47000000.0</v>
       </c>
       <c r="I11">
         <v>168362000.0</v>
       </c>
@@ -13558,51 +13689,51 @@
       </c>
       <c r="L11">
         <v>-201310000.0</v>
       </c>
       <c r="M11">
         <v>108985000.0</v>
       </c>
       <c r="N11">
         <v>31754000.0</v>
       </c>
       <c r="O11">
         <v>6553000.0</v>
       </c>
       <c r="P11">
         <v>15526254.0</v>
       </c>
       <c r="Q11">
         <v>949774.0</v>
       </c>
       <c r="R11">
         <v>4043868.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>244000000.0</v>
       </c>
       <c r="C12">
         <v>291000000.0</v>
       </c>
       <c r="D12">
         <v>175000000.0</v>
       </c>
       <c r="E12">
         <v>160000000.0</v>
       </c>
       <c r="F12">
         <v>200000000.0</v>
       </c>
       <c r="G12">
         <v>201000000.0</v>
       </c>
       <c r="H12">
         <v>173000000.0</v>
       </c>
       <c r="I12">
         <v>87843000.0</v>
       </c>
@@ -13614,141 +13745,141 @@
       </c>
       <c r="L12">
         <v>41510000.0</v>
       </c>
       <c r="M12">
         <v>34514000.0</v>
       </c>
       <c r="N12">
         <v>8058999.0</v>
       </c>
       <c r="O12">
         <v>3610000.0</v>
       </c>
       <c r="P12">
         <v>2528000.0</v>
       </c>
       <c r="Q12">
         <v>836000.0</v>
       </c>
       <c r="R12">
         <v>10938.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
         <v>25000000.0</v>
       </c>
       <c r="C13">
         <v>156000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
         <v>275000000.0</v>
       </c>
       <c r="I13">
         <v>13473000.0</v>
       </c>
       <c r="J13">
         <v>118066000.0</v>
       </c>
       <c r="K13">
         <v>40684000.0</v>
       </c>
       <c r="L13">
         <v>9559000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>117000000.0</v>
       </c>
       <c r="C14">
         <v>-363000000.0</v>
       </c>
       <c r="D14">
         <v>-193000000.0</v>
       </c>
       <c r="E14">
         <v>-176000000.0</v>
       </c>
       <c r="F14">
         <v>-94000000.0</v>
       </c>
       <c r="G14">
         <v>-155000000.0</v>
       </c>
       <c r="H14">
         <v>75000000.0</v>
       </c>
       <c r="I14">
         <v>99223000.0</v>
       </c>
       <c r="J14">
         <v>34496000.0</v>
       </c>
       <c r="K14">
         <v>126000.0</v>
       </c>
       <c r="L14">
         <v>2838000.0</v>
       </c>
       <c r="M14">
         <v>2216000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>1664000000.0</v>
       </c>
       <c r="C15">
         <v>3338000000.0</v>
       </c>
       <c r="D15">
         <v>3143000000.0</v>
       </c>
       <c r="E15">
         <v>4386000000.0</v>
       </c>
       <c r="F15">
         <v>2182000000.0</v>
       </c>
       <c r="G15">
         <v>-4517000000.0</v>
       </c>
       <c r="H15">
         <v>240000000.0</v>
       </c>
       <c r="I15">
         <v>846000000.0</v>
       </c>
@@ -13760,267 +13891,267 @@
       </c>
       <c r="L15">
         <v>-550628000.0</v>
       </c>
       <c r="M15">
         <v>193755000.0</v>
       </c>
       <c r="N15">
         <v>54587000.0</v>
       </c>
       <c r="O15">
         <v>-36521000.0</v>
       </c>
       <c r="P15">
         <v>-386000.0</v>
       </c>
       <c r="Q15">
         <v>8231000.0</v>
       </c>
       <c r="R15">
         <v>-2706082.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>4386000000.0</v>
       </c>
       <c r="F16">
         <v>2182000000.0</v>
       </c>
       <c r="G16">
         <v>-4517000000.0</v>
       </c>
       <c r="H16">
         <v>240000000.0</v>
       </c>
       <c r="I16">
         <v>845672000.0</v>
       </c>
       <c r="J16">
         <v>482261000.0</v>
       </c>
       <c r="K16">
         <v>-165034000.0</v>
       </c>
       <c r="L16">
         <v>-550628000.0</v>
       </c>
       <c r="M16">
         <v>193755000.0</v>
       </c>
       <c r="N16">
         <v>54587000.0</v>
       </c>
       <c r="O16">
         <v>-36521000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>8216000.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>1547000000.0</v>
       </c>
       <c r="C17">
         <v>3701000000.0</v>
       </c>
       <c r="D17">
         <v>3336000000.0</v>
       </c>
       <c r="E17">
         <v>4562000000.0</v>
       </c>
       <c r="F17">
         <v>2276000000.0</v>
       </c>
       <c r="G17">
         <v>-4672000000.0</v>
       </c>
       <c r="H17">
         <v>315000000.0</v>
       </c>
       <c r="I17">
         <v>944895000.0</v>
       </c>
       <c r="J17">
         <v>516757000.0</v>
       </c>
       <c r="K17">
         <v>-164908000.0</v>
       </c>
       <c r="L17">
         <v>-547790000.0</v>
       </c>
       <c r="M17">
         <v>195971000.0</v>
       </c>
       <c r="N17">
         <v>54587000.0</v>
       </c>
       <c r="O17">
         <v>-36521000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-244000000.0</v>
       </c>
       <c r="C18">
         <v>-135000000.0</v>
       </c>
       <c r="D18">
         <v>-175000000.0</v>
       </c>
       <c r="E18">
         <v>-159000000.0</v>
       </c>
       <c r="F18">
         <v>-199000000.0</v>
       </c>
       <c r="G18">
         <v>-197000000.0</v>
       </c>
       <c r="H18">
         <v>-172000000.0</v>
       </c>
       <c r="I18">
         <v>-87276000.0</v>
       </c>
       <c r="J18">
         <v>-40554000.0</v>
       </c>
       <c r="K18">
         <v>-40684000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-613000000.0</v>
       </c>
       <c r="F19">
         <v>-895000000.0</v>
       </c>
       <c r="G19">
         <v>-103000000.0</v>
       </c>
       <c r="H19">
         <v>-333000000.0</v>
       </c>
       <c r="I19">
         <v>189745000.0</v>
       </c>
       <c r="J19">
         <v>-67277000.0</v>
       </c>
       <c r="K19">
         <v>-55415000.0</v>
       </c>
       <c r="L19">
         <v>32679000.0</v>
       </c>
       <c r="M19">
         <v>126801000.0</v>
       </c>
       <c r="N19">
         <v>-794000.0</v>
       </c>
       <c r="O19">
         <v>4685000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>6021000000.0</v>
       </c>
       <c r="H20">
         <v>790000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>1391000.0</v>
       </c>
       <c r="K20">
         <v>245536000.0</v>
       </c>
       <c r="L20">
         <v>814798000.0</v>
       </c>
       <c r="M20">
         <v>467000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>4918000000.0</v>
       </c>
       <c r="C21">
         <v>4396000000.0</v>
       </c>
       <c r="D21">
         <v>4570000000.0</v>
       </c>
       <c r="E21">
         <v>6508000000.0</v>
       </c>
       <c r="F21">
         <v>4001000000.0</v>
       </c>
       <c r="G21">
         <v>-5476000000.0</v>
       </c>
       <c r="H21">
         <v>695000000.0</v>
       </c>
       <c r="I21">
         <v>1011000000.0</v>
       </c>
@@ -14032,73 +14163,73 @@
       </c>
       <c r="L21">
         <v>-740269000.0</v>
       </c>
       <c r="M21">
         <v>212670000.0</v>
       </c>
       <c r="N21">
         <v>95194000.0</v>
       </c>
       <c r="O21">
         <v>17307000.0</v>
       </c>
       <c r="P21">
         <v>15147000.0</v>
       </c>
       <c r="Q21">
         <v>9181000.0</v>
       </c>
       <c r="R21">
         <v>1337786.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>10108000000.0</v>
       </c>
       <c r="C23">
         <v>6627000000.0</v>
       </c>
       <c r="D23">
         <v>3769000000.0</v>
       </c>
       <c r="E23">
         <v>3058000000.0</v>
       </c>
       <c r="F23">
         <v>2746000000.0</v>
       </c>
       <c r="G23">
         <v>8289000000.0</v>
       </c>
       <c r="H23">
         <v>3269000000.0</v>
       </c>
       <c r="I23">
         <v>1165000000.0</v>
       </c>
@@ -14110,171 +14241,171 @@
       </c>
       <c r="L23">
         <v>1187002000.0</v>
       </c>
       <c r="M23">
         <v>283048000.0</v>
       </c>
       <c r="N23">
         <v>112808000.0</v>
       </c>
       <c r="O23">
         <v>57655000.0</v>
       </c>
       <c r="P23">
         <v>34219000.0</v>
       </c>
       <c r="Q23">
         <v>18072000.0</v>
       </c>
       <c r="R23">
         <v>11378225.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>5038000000.0</v>
       </c>
       <c r="C25">
         <v>2850000000.0</v>
       </c>
       <c r="D25">
         <v>1746000000.0</v>
       </c>
       <c r="E25">
         <v>1344000000.0</v>
       </c>
       <c r="F25">
         <v>1275000000.0</v>
       </c>
       <c r="G25">
         <v>1304000000.0</v>
       </c>
       <c r="H25">
         <v>1447000000.0</v>
       </c>
       <c r="I25">
         <v>623039000.0</v>
       </c>
       <c r="J25">
         <v>326759000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>288000000.0</v>
       </c>
       <c r="C28">
         <v>213000000.0</v>
       </c>
       <c r="D28">
         <v>150000000.0</v>
       </c>
       <c r="E28">
         <v>144000000.0</v>
       </c>
       <c r="F28">
         <v>146000000.0</v>
       </c>
       <c r="G28">
         <v>88000000.0</v>
       </c>
       <c r="H28">
         <v>104000000.0</v>
       </c>
       <c r="I28">
         <v>64554000.0</v>
       </c>
@@ -14284,95 +14415,95 @@
       <c r="K28">
         <v>42619000.0</v>
       </c>
       <c r="L28">
         <v>31968000.0</v>
       </c>
       <c r="M28">
         <v>21266000.0</v>
       </c>
       <c r="N28">
         <v>11036000.0</v>
       </c>
       <c r="O28">
         <v>10376000.0</v>
       </c>
       <c r="P28">
         <v>3604000.0</v>
       </c>
       <c r="Q28">
         <v>3051000.0</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>327000000.0</v>
       </c>
       <c r="C29">
         <v>800000000.0</v>
       </c>
       <c r="D29">
         <v>912000000.0</v>
       </c>
       <c r="E29">
         <v>1174000000.0</v>
       </c>
       <c r="F29">
         <v>631000000.0</v>
       </c>
       <c r="G29">
         <v>-1104000000.0</v>
       </c>
       <c r="H29">
         <v>47000000.0</v>
       </c>
       <c r="I29">
         <v>168362000.0</v>
       </c>
       <c r="J29">
         <v>-19568000.0</v>
       </c>
       <c r="K29">
         <v>192000.0</v>
       </c>
       <c r="L29">
         <v>-201310000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>365000000.0</v>
       </c>
       <c r="C30">
         <v>576000000.0</v>
       </c>
       <c r="D30">
         <v>228000000.0</v>
       </c>
       <c r="E30">
         <v>193000000.0</v>
       </c>
       <c r="F30">
         <v>269000000.0</v>
       </c>
       <c r="G30">
         <v>6113000000.0</v>
       </c>
       <c r="H30">
         <v>898000000.0</v>
       </c>
       <c r="I30">
         <v>106000000.0</v>
       </c>
@@ -14384,51 +14515,51 @@
       </c>
       <c r="L30">
         <v>847599000.0</v>
       </c>
       <c r="M30">
         <v>21733000.0</v>
       </c>
       <c r="N30">
         <v>11237000.0</v>
       </c>
       <c r="O30">
         <v>10474000.0</v>
       </c>
       <c r="P30">
         <v>3720000.0</v>
       </c>
       <c r="Q30">
         <v>3074000.0</v>
       </c>
       <c r="R30">
         <v>10673066.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-3044000000.0</v>
       </c>
       <c r="C31">
         <v>105000000.0</v>
       </c>
       <c r="D31">
         <v>-322000000.0</v>
       </c>
       <c r="E31">
         <v>-772000000.0</v>
       </c>
       <c r="F31">
         <v>-1094000000.0</v>
       </c>
       <c r="G31">
         <v>-300000000.0</v>
       </c>
       <c r="H31">
         <v>-333000000.0</v>
       </c>
       <c r="I31">
         <v>102000000.0</v>
       </c>
@@ -14440,51 +14571,51 @@
       </c>
       <c r="L31">
         <v>-8831000.0</v>
       </c>
       <c r="M31">
         <v>92286000.0</v>
       </c>
       <c r="N31">
         <v>-8853000.0</v>
       </c>
       <c r="O31">
         <v>1075000.0</v>
       </c>
       <c r="P31">
         <v>-15533000.0</v>
       </c>
       <c r="Q31">
         <v>-950000.0</v>
       </c>
       <c r="R31">
         <v>-1337786.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>15026000000.0</v>
       </c>
       <c r="C32">
         <v>11023000000.0</v>
       </c>
       <c r="D32">
         <v>8339000000.0</v>
       </c>
       <c r="E32">
         <v>9566000000.0</v>
       </c>
       <c r="F32">
         <v>6747000000.0</v>
       </c>
       <c r="G32">
         <v>2813000000.0</v>
       </c>
       <c r="H32">
         <v>3964000000.0</v>
       </c>
       <c r="I32">
         <v>2176000000.0</v>
       </c>
@@ -14515,668 +14646,675 @@
       <c r="R32">
         <v>12716011.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK32"/>
+  <dimension ref="A1:BL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>1328000000.0</v>
+      </c>
+      <c r="C2">
         <v>2556000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2565000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2387000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2217000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2176000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1587000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1260000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1034000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>970000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>918000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>848000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>814000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>719000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>746000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>728000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>679000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>688000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>682000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>509000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>467000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>502000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>536000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>666000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>660000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>605000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>584000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>515000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>378531000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>254000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>231000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>194000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>174025000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>146369000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>124884000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>104753000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>87431000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>78892000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>69139000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>71043000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>75759000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>85218000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86868000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>91558000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>87240000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>68989000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>59774000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45312000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>34292000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26201000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23345000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17733000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>44552000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11056000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10049000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8410000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>768254.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>588000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>620946.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2291789.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>724237.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3071000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>1293000000.0</v>
+      </c>
+      <c r="C3">
         <v>1389000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1304000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1257000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1088000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1170000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>736000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469000000.0</v>
       </c>
       <c r="J3">
         <v>469000000.0</v>
       </c>
       <c r="K3">
+        <v>469000000.0</v>
+      </c>
+      <c r="L3">
         <v>438000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>423000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>403000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>375000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>336000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>330000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>313000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>320000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>334000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>341000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>273000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>268000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>288000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>344000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>409000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>401000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>365000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>359000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>322000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>231638000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>146000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>130000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>115000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>105078000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>87579000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>75173000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>58929000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>51329000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>44746000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>39871000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>42069000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>48549000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>52375000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>57096000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>59677000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>53641000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>45370000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>40021000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>30973000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>23621000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>17423000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14815000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10738000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9971000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6136000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5659000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4757000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4281341.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3680145.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3824672.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4119183.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4254871.0</v>
       </c>
-      <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15223,473 +15361,480 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
-      <c r="BI4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4"/>
       <c r="BK4">
         <v>0.0</v>
       </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C5">
         <v>-2255000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1440000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>999000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1934000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1592000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>936000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1190000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1071000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1312000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1306000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>800000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>999000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1315000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1603000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1902000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1064000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1301000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>924000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>479000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>342000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-910000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1360000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3050000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-271000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-557000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>528000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>507000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>56000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>429703000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>222000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>310000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>239000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>116538000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>91997000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>173952000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>155256000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>38682000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9634000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-146734000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-25614000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-184505000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-226870000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-317810000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>20306000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>163464000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>78465000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>50726000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>43695000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>36747000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>24784000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>22808000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9043000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3432000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1582000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14797000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2358000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4734861.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2807000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4073896.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3346729.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>132974.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>1286000000.0</v>
+      </c>
+      <c r="C6">
         <v>-866000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2744000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2256000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3022000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2762000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1672000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1665000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1540000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1781000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1744000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1223000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1402000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1690000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1939000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2232000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1377000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1621000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1258000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>820000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>615000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-642000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1072000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2706000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>138000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-156000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>893000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>866000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>378000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>661341000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>368000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>440000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>354000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>221616000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>179576000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>249125000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>214185000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>90011000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>54380000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-106863000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>16455000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-135956000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-174495000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-260714000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>79983000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>217105000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>123835000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>90747000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>74668000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>60368000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>42207000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>37623000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>19781000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13403000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7718000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>20456000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7115000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9016202.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6487145.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7898568.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7465912.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4387845.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15736,95 +15881,96 @@
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
-      <c r="BI7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7"/>
       <c r="BK7">
         <v>0.0</v>
       </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>179000000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15871,2296 +16017,2328 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
-      <c r="BI8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8"/>
       <c r="BK8">
         <v>0.0</v>
       </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>2912000000.0</v>
+      </c>
+      <c r="C9">
         <v>820000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1359000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1264000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1814000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1520000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1049000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1213000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1184000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1247000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1422000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1071000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1111000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1311000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1691000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2040000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1729000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1222000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>999000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>675000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>302000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>218000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-111000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>233000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>444000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>370000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>437000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>349000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>253228000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>283000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>296000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>285000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>225169000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>154884000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>144550000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>130477000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>97581000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>63239000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>43344000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>16438000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38564000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>26728000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>32195000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9843000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>44343000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>70138000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>67230000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>52692000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>41616000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>31590000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>22049000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11176000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-17946000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5758000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5981000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7941000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>13403008.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10383000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10833881.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9783023.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>7587338.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>176000000.0</v>
+      </c>
+      <c r="C10">
         <v>-2333000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1370000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>943000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1894000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1405000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>918000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1146000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1032000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1275000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1269000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>751000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>953000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1289000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1560000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1863000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1024000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1330000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>867000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>422000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>288000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-958000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1409000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3092000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-317000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-596000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>490000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>458000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>391772000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>201693000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>294557000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>225235000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>105646000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>82805000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>165707000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>143031000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28264000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-156753000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-35627000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-193322000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-237503000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-328084000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9809000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>156160000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68619000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>42987000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>37190000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31815000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23695000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>22273000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8558000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3006000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>436000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13624000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1359131.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8246146.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2089000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3472611.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2850961.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>131713.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>32000000.0</v>
+      </c>
+      <c r="C11">
         <v>-567000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>287000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>204000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>403000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>115000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>210000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>252000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>223000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>264000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>276000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>165000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>207000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>261000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>290000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>402000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>221000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>279000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>193000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>94000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>65000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-202000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-304000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-681000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>83000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000000.0</v>
       </c>
       <c r="AB11">
         <v>102000000.0</v>
       </c>
       <c r="AC11">
+        <v>102000000.0</v>
+      </c>
+      <c r="AD11">
         <v>-33000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>85612000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>42276000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6607000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>47081000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-23961000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>857000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1579000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1957000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-176000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1630000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>368000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2715000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6487000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-81461000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-116732000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3370000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>56243000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>23978000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>15163000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13601000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11691000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9099000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7802000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3162000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>54903000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1130000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1759000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>868851.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13685088.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>718000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>601285.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>495768.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>474385.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>63000000.0</v>
+      </c>
+      <c r="C12">
         <v>78000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>70000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>56000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="K12">
         <v>37000000.0</v>
       </c>
       <c r="L12">
+        <v>37000000.0</v>
+      </c>
+      <c r="M12">
         <v>49000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="T12">
         <v>57000000.0</v>
       </c>
       <c r="U12">
+        <v>57000000.0</v>
+      </c>
+      <c r="V12">
         <v>56000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>50000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>46000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>48000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>46000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>37931000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10892000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9192000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8245000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12225000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10418000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10234000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10019000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10013000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10106000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10633000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10274000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10497000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10424000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9846000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7739000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6505000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4932000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1089000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>535000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>485000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>426000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1130000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1173000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>881000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>713126.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>718000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>601285.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>495768.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>486304.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>65000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
-[...1 lines deleted...]
-      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>1000000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>2000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>213000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>151000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>417000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>484000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>149000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>139000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>45000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>310000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>-119000000.0</v>
+      </c>
+      <c r="C14">
         <v>308000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-65000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-40000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-86000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-216000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-49000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-57000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-41000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-51000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-78000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-30000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-34000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-21000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-86000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-24000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-49000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-25000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>964000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-17000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-18000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-128000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2363000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82018000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>15342000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15048000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8924000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5723000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4801000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2842000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1630000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1631000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-2715000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>574000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>739000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>935000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>590000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1243000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>902000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>71000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
-      <c r="BI14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14"/>
       <c r="BK14">
         <v>0.0</v>
       </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>144000000.0</v>
+      </c>
+      <c r="C15">
         <v>-1458000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1018000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>699000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1405000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1074000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>659000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>837000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>768000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>960000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>915000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>556000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>712000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1007000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1184000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1416000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>779000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1051000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>649000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>311000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>220000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-739000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1113000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2393000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-272000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-487000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>368000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>349000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>306660000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>157000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>219000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>163000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>114559000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>73024000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>158405000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>136273000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>25598000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2230000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-155490000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-32912000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-187409000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-156781000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-212287000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5849000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>98674000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>43739000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>27753000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>23589000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>20124000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14596000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14471000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5396000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3547000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>452000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13624000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1477000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-8957244.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2089000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3472611.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2850961.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-341411.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>556000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>712000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1007000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1184000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1416000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>779000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1002000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>649000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>311000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>220000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-739000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1113000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2393000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-272000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-487000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>368000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>349000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>306660000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>157054000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>219146000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>162812000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>114559000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>73024000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>158405000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>136273000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25598000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-2230000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-155490000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-32912000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-187409000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-156781000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-212287000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5849000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>98674000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>43739000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>27753000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23589000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20124000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14596000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14471000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5396000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-452000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>436000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13624000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1477000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-2088000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2088000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6324000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>8216000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>144000000.0</v>
+      </c>
+      <c r="C17">
         <v>-1766000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1083000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>739000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1491000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1290000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>708000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>894000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>809000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1011000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>993000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>586000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>746000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1028000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1270000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1461000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>803000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1051000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>674000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>328000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>223000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-756000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1105000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2411000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-400000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-472000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>388000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>356000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>43000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>306160000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>159417000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>301164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>178154000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>129607000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>81948000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>164128000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>141074000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>28440000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-157121000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-35627000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-186835000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-156042000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-211352000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6439000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>99917000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>44641000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>27824000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>23589000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>20124000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>14596000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>14471000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5396000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>436000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
-      <c r="BI17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17"/>
       <c r="BK17">
         <v>0.0</v>
       </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-63000000.0</v>
+      </c>
+      <c r="C18">
         <v>-78000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-70000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-56000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-44000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-46000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-41000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-51000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-37000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-43000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-39000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57000000.0</v>
       </c>
       <c r="T18">
         <v>-57000000.0</v>
       </c>
       <c r="U18">
+        <v>-57000000.0</v>
+      </c>
+      <c r="V18">
         <v>-56000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-50000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-53000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-46000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-48000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-39000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-38000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-49000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-46000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-198000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>70000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-76000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-596000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>48000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-240000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-476000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-227000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-162000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-100000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-374000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>533000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-345000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>179000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>96000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-263000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>234715000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-46610000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>30350000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-28710000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-97125000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-50642000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>41644000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>38846000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-18131000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-7293000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-21967000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-8024000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>25504000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>17270000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-28964000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>18869000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>128686000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>14949000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-12466000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-4368000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>39000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4639000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3425000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>381000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-2476000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>1022000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1451000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2539000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1009000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>790000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-355000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>355000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>496000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1837000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-1265000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>323000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>688014000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>46368000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>168352000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>30816000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>217610000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>273737000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>323451000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>467000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
       <c r="BK20">
         <v>0.0</v>
       </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>116000000.0</v>
+      </c>
+      <c r="C21">
         <v>870000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1236000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1139000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1673000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1412000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>710000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1156000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1118000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1205000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1340000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1025000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1256000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1614000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1978000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1660000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1164000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>955000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>571000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-746000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1256000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2672000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-802000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-384000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>349000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>411000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>319000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>194988000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>268000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>281000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>267000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>213663000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>142639000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>132308000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>116410000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>87079000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6693000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-134786000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-27603000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-187813000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-254773000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-299120000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1437000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>37899000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>63516000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>63192000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>48063000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>37726000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>29423000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19383000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8662000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2429000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4086000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4307000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6737000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4734861.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2812000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4087187.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3354631.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>132974.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18207,252 +18385,258 @@
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22"/>
       <c r="BK22">
         <v>0.0</v>
       </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>4124000000.0</v>
+      </c>
+      <c r="C23">
         <v>2506000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2688000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2512000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2358000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2284000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1926000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1317000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1100000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1012000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>919000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>900000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>774000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>823000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>790000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>748000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>711000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>746000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>726000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>613000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1515000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1976000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3097000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1701000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1488000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>626000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>610000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>545000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>436771000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>269000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>246000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>212000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>185531000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>158614000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>137126000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>118820000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>97933000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>135438000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>247269000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>115084000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>302136000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>366719000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>418183000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>99964000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>93684000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>75611000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>63812000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>49941000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>38182000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28368000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>26011000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20247000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24177000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12728000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>11723000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9614000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9436401.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8159000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7367640.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8720181.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8178601.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18472,201 +18656,203 @@
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>1285000000.0</v>
+      </c>
+      <c r="C25">
         <v>1416000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1277000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1257000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1088000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1170000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>736000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469000000.0</v>
       </c>
       <c r="J25">
         <v>469000000.0</v>
       </c>
       <c r="K25">
+        <v>469000000.0</v>
+      </c>
+      <c r="L25">
         <v>442000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>432000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>403000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>365000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>336000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>330000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>313000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000000.0</v>
       </c>
       <c r="T25">
         <v>341000000.0</v>
       </c>
       <c r="U25">
+        <v>341000000.0</v>
+      </c>
+      <c r="V25">
         <v>273000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>268000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>286000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>343000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>407000000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -18713,61 +18899,64 @@
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
       <c r="BK26">
         <v>0.0</v>
       </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -18777,949 +18966,965 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>424000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1312346000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>7402.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>79000000.0</v>
+      </c>
+      <c r="C28">
         <v>78000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>67000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>73000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>72000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="I28">
         <v>46000000.0</v>
       </c>
       <c r="J28">
+        <v>46000000.0</v>
+      </c>
+      <c r="K28">
         <v>39000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>34000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>39000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>36000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>47000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="X28">
         <v>20000000.0</v>
       </c>
       <c r="Y28">
+        <v>20000000.0</v>
+      </c>
+      <c r="Z28">
         <v>24000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>36000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19515000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14185000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14529000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16325000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11145000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11888000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11892000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13744000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10208000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9908000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9524000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12979000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8522000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7526000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7684000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8236000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6280000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6495000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3934000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4557000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3823000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2121000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2621000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2471000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6332000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1314000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1653000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1184000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1428000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>755000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1421000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>3051000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5063000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>32000000.0</v>
+      </c>
+      <c r="C29">
         <v>-567000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>287000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>204000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>403000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>115000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>210000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>252000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>223000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>264000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>276000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>165000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>207000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>261000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>290000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>402000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>221000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>279000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>193000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>94000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>65000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-202000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-304000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-681000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000000.0</v>
       </c>
       <c r="AB29">
         <v>102000000.0</v>
       </c>
       <c r="AC29">
+        <v>102000000.0</v>
+      </c>
+      <c r="AD29">
         <v>-33000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>2796000000.0</v>
+      </c>
+      <c r="C30">
         <v>-50000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>123000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>125000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>141000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>339000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>82000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>86000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>77000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>69000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>140000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>58000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>44000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>104000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1048000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1474000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2561000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1035000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>828000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>30000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>58240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AF30">
         <v>15000000.0</v>
       </c>
       <c r="AG30">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH30">
         <v>18000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11506000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12245000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12242000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14067000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10502000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>56546000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>178130000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44041000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>226377000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>281501000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>331315000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8406000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6444000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6622000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4038000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4629000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3890000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2167000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2666000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2514000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-20375000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1672000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1674000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1204000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8668147.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7571000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6746694.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6428392.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7454364.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>60000000.0</v>
+      </c>
+      <c r="C31">
         <v>-3203000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>134000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-196000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>221000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>208000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-86000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>70000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-71000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-249000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-72000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>33000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-54000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-115000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-636000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1329000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-297000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-533000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-283000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-212000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-153000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-420000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>485000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-212000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>141000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>47000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-309000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>196784000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-65000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>13000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-42000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-108017000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-59834000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>33399000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>26621000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-58815000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7293000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-21967000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8024000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5509000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>17270000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-28964000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>8372000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>118261000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5103000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-20205000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10873000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5911000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5728000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2890000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-104000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>577000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3634000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>9317000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5260000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4734861.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-723000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-614576.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-503670.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-132974.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>4240000000.0</v>
+      </c>
+      <c r="C32">
         <v>3376000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3924000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3651000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4031000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3696000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2636000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2473000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2218000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2217000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2340000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1919000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1925000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2030000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2437000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2768000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2408000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2022000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1910000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1681000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1184000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>769000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>720000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>425000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>899000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1104000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>975000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1021000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>864000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>631759000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>537000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>527000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>479000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>399194000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>301253000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>269434000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>235230000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>185012000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>142131000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>112483000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>87481000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>114323000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>111946000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>119063000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>101401000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>131583000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>139127000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>127004000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>98004000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>75908000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>57791000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>45394000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>28909000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>26606000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>16814000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>16030000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>16351000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>14171262.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>10971000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>11454827.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>12074812.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>8311575.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12716000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -19786,51 +19991,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>164000000.0</v>
       </c>
       <c r="C2">
         <v>585000000.0</v>
       </c>
       <c r="D2">
         <v>164000000.0</v>
       </c>
       <c r="E2">
         <v>672000000.0</v>
       </c>
       <c r="F2">
         <v>108000000.0</v>
       </c>
       <c r="G2">
         <v>128000000.0</v>
       </c>
       <c r="H2">
         <v>215000000.0</v>
       </c>
       <c r="I2">
         <v>112000000.0</v>
       </c>
@@ -19842,51 +20047,51 @@
       </c>
       <c r="L2">
         <v>30183000.0</v>
       </c>
       <c r="M2">
         <v>15555000.0</v>
       </c>
       <c r="N2">
         <v>26358000.0</v>
       </c>
       <c r="O2">
         <v>6959000.0</v>
       </c>
       <c r="P2">
         <v>4119000.0</v>
       </c>
       <c r="Q2">
         <v>2430000.0</v>
       </c>
       <c r="R2">
         <v>8029109.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>3523000000</v>
       </c>
       <c r="C3">
         <v>11787000000</v>
       </c>
       <c r="D3">
         <v>4714000000</v>
       </c>
       <c r="E3">
         <v>3505000000</v>
       </c>
       <c r="F3">
         <v>2299000000</v>
       </c>
       <c r="G3">
         <v>2044000000</v>
       </c>
       <c r="H3">
         <v>3702000000</v>
       </c>
       <c r="I3">
         <v>3476000000</v>
       </c>
@@ -19898,139 +20103,139 @@
       </c>
       <c r="L3">
         <v>902087000</v>
       </c>
       <c r="M3">
         <v>1447576000</v>
       </c>
       <c r="N3">
         <v>939923000</v>
       </c>
       <c r="O3">
         <v>176489000</v>
       </c>
       <c r="P3">
         <v>87239000</v>
       </c>
       <c r="Q3">
         <v>56315000</v>
       </c>
       <c r="R3">
         <v>26631591</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-508000000.0</v>
       </c>
       <c r="F4">
         <v>564000000.0</v>
       </c>
       <c r="G4">
         <v>-20000000.0</v>
       </c>
       <c r="H4">
         <v>-92000000.0</v>
       </c>
       <c r="I4">
         <v>102070000.0</v>
       </c>
       <c r="J4">
         <v>-1554128000.0</v>
       </c>
       <c r="K4">
         <v>1646459000.0</v>
       </c>
       <c r="L4">
         <v>-10068000.0</v>
       </c>
       <c r="M4">
         <v>14628000.0</v>
       </c>
       <c r="N4">
         <v>-10803000.0</v>
       </c>
       <c r="O4">
         <v>19399000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>216000000.0</v>
       </c>
       <c r="F5">
         <v>153000000.0</v>
       </c>
       <c r="G5">
         <v>1495000000.0</v>
       </c>
       <c r="H5">
         <v>1465000000.0</v>
       </c>
       <c r="I5">
         <v>648277000.0</v>
       </c>
       <c r="J5">
         <v>315897000.0</v>
       </c>
       <c r="K5">
         <v>177306000.0</v>
       </c>
       <c r="L5">
         <v>-14344000.0</v>
       </c>
       <c r="M5">
         <v>15674000.0</v>
       </c>
       <c r="N5">
         <v>5684000.0</v>
       </c>
       <c r="O5">
         <v>-5354000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>-58000000.0</v>
       </c>
       <c r="C6">
         <v>-421000000.0</v>
       </c>
       <c r="D6">
         <v>421000000.0</v>
       </c>
       <c r="E6">
         <v>-508000000.0</v>
       </c>
       <c r="F6">
         <v>564000000.0</v>
       </c>
       <c r="G6">
         <v>-20000000.0</v>
       </c>
       <c r="H6">
         <v>-92000000.0</v>
       </c>
       <c r="I6">
         <v>103000000.0</v>
       </c>
@@ -20042,51 +20247,51 @@
       </c>
       <c r="L6">
         <v>-10068000.0</v>
       </c>
       <c r="M6">
         <v>14628000.0</v>
       </c>
       <c r="N6">
         <v>-10803000.0</v>
       </c>
       <c r="O6">
         <v>19399000.0</v>
       </c>
       <c r="P6">
         <v>2840000.0</v>
       </c>
       <c r="Q6">
         <v>1689000.0</v>
       </c>
       <c r="R6">
         <v>-5598801.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
         <v>-314000000.0</v>
       </c>
       <c r="C7">
         <v>-96000000.0</v>
       </c>
       <c r="D7">
         <v>296000000.0</v>
       </c>
       <c r="E7">
         <v>-199000000.0</v>
       </c>
       <c r="F7">
         <v>36000000.0</v>
       </c>
       <c r="G7">
         <v>97000000.0</v>
       </c>
       <c r="H7">
         <v>-172000000.0</v>
       </c>
       <c r="I7">
         <v>6000000.0</v>
       </c>
@@ -20098,95 +20303,95 @@
       </c>
       <c r="L7">
         <v>-2208000.0</v>
       </c>
       <c r="M7">
         <v>-15267000.0</v>
       </c>
       <c r="N7">
         <v>6193000.0</v>
       </c>
       <c r="O7">
         <v>3550000.0</v>
       </c>
       <c r="P7">
         <v>1435000.0</v>
       </c>
       <c r="Q7">
         <v>-11528000.0</v>
       </c>
       <c r="R7">
         <v>-1916707.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-47000000.0</v>
       </c>
       <c r="F8">
         <v>-196000000.0</v>
       </c>
       <c r="G8">
         <v>217000000.0</v>
       </c>
       <c r="H8">
         <v>-187000000.0</v>
       </c>
       <c r="I8">
         <v>13160000.0</v>
       </c>
       <c r="J8">
         <v>-97314000.0</v>
       </c>
       <c r="K8">
         <v>-33736000.0</v>
       </c>
       <c r="L8">
         <v>11147000.0</v>
       </c>
       <c r="M8">
         <v>-42141000.0</v>
       </c>
       <c r="N8">
         <v>-20505000.0</v>
       </c>
       <c r="O8">
         <v>1060000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>386000000.0</v>
       </c>
       <c r="C9">
         <v>-33000000.0</v>
       </c>
       <c r="D9">
         <v>212000000.0</v>
       </c>
       <c r="E9">
         <v>-47000000.0</v>
       </c>
       <c r="F9">
         <v>-196000000.0</v>
       </c>
       <c r="G9">
         <v>217000000.0</v>
       </c>
       <c r="H9">
         <v>-187000000.0</v>
       </c>
       <c r="I9">
         <v>13000000.0</v>
       </c>
@@ -20198,233 +20403,233 @@
       </c>
       <c r="L9">
         <v>11147000.0</v>
       </c>
       <c r="M9">
         <v>-42141000.0</v>
       </c>
       <c r="N9">
         <v>-20505000.0</v>
       </c>
       <c r="O9">
         <v>1060000.0</v>
       </c>
       <c r="P9">
         <v>-5680000.0</v>
       </c>
       <c r="Q9">
         <v>-8615000.0</v>
       </c>
       <c r="R9">
         <v>-956336.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>312000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>320000000.0</v>
       </c>
       <c r="G10">
         <v>-101000000.0</v>
       </c>
       <c r="H10">
         <v>-10000000.0</v>
       </c>
       <c r="I10">
         <v>-14774000.0</v>
       </c>
       <c r="J10">
         <v>-2000000.0</v>
       </c>
       <c r="K10">
         <v>-255000.0</v>
       </c>
       <c r="L10">
         <v>224000.0</v>
       </c>
       <c r="M10">
         <v>915000.0</v>
       </c>
       <c r="N10">
         <v>554000.0</v>
       </c>
       <c r="O10">
         <v>-639000.0</v>
       </c>
       <c r="P10">
         <v>-872000.0</v>
       </c>
       <c r="Q10">
         <v>-4897000.0</v>
       </c>
       <c r="R10">
         <v>83048.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>126000000.0</v>
       </c>
       <c r="F11">
         <v>-41000000.0</v>
       </c>
       <c r="G11">
         <v>-61000000.0</v>
       </c>
       <c r="H11">
         <v>1000000.0</v>
       </c>
       <c r="I11">
         <v>-18268000.0</v>
       </c>
       <c r="J11">
         <v>62098000.0</v>
       </c>
       <c r="K11">
         <v>18984000.0</v>
       </c>
       <c r="L11">
         <v>765000.0</v>
       </c>
       <c r="M11">
         <v>10285000.0</v>
       </c>
       <c r="N11">
         <v>20460000.0</v>
       </c>
       <c r="O11">
         <v>5933000.0</v>
       </c>
       <c r="P11">
         <v>8120000.0</v>
       </c>
       <c r="Q11">
         <v>2310000.0</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1468000000.0</v>
       </c>
       <c r="F12">
         <v>357000000.0</v>
       </c>
       <c r="G12">
         <v>5139000000.0</v>
       </c>
       <c r="H12">
         <v>1134000000.0</v>
       </c>
       <c r="I12">
         <v>-22530000.0</v>
       </c>
       <c r="J12">
         <v>88098000.0</v>
       </c>
       <c r="K12">
         <v>330908000.0</v>
       </c>
       <c r="L12">
         <v>745368000.0</v>
       </c>
       <c r="M12">
         <v>3088000.0</v>
       </c>
       <c r="N12">
         <v>27181000.0</v>
       </c>
       <c r="O12">
         <v>58348000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>161000000.0</v>
       </c>
       <c r="F13">
         <v>121000000.0</v>
       </c>
       <c r="G13">
         <v>-38000000.0</v>
       </c>
       <c r="H13">
         <v>159000000.0</v>
       </c>
       <c r="I13">
         <v>15000000.0</v>
       </c>
       <c r="J13">
         <v>13000000.0</v>
       </c>
       <c r="K13">
         <v>2569000.0</v>
       </c>
       <c r="L13">
         <v>-14599000.0</v>
       </c>
       <c r="M13">
         <v>19147000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>5038000000.0</v>
       </c>
       <c r="C14">
         <v>2850000000.0</v>
       </c>
       <c r="D14">
         <v>1746000000.0</v>
       </c>
       <c r="E14">
         <v>1344000000.0</v>
       </c>
       <c r="F14">
         <v>1275000000.0</v>
       </c>
       <c r="G14">
         <v>7661000000.0</v>
       </c>
       <c r="H14">
         <v>2480000000.0</v>
       </c>
       <c r="I14">
         <v>623000000.0</v>
       </c>
@@ -20436,51 +20641,51 @@
       </c>
       <c r="L14">
         <v>217697000.0</v>
       </c>
       <c r="M14">
         <v>170005000.0</v>
       </c>
       <c r="N14">
         <v>66597000.0</v>
       </c>
       <c r="O14">
         <v>26273000.0</v>
       </c>
       <c r="P14">
         <v>16104000.0</v>
       </c>
       <c r="Q14">
         <v>8145000.0</v>
       </c>
       <c r="R14">
         <v>3215891.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>1156000000.0</v>
       </c>
       <c r="C15">
         <v>1578000000.0</v>
       </c>
       <c r="D15">
         <v>1444000000.0</v>
       </c>
       <c r="E15">
         <v>1572000000.0</v>
       </c>
       <c r="F15">
         <v>312000000.0</v>
       </c>
       <c r="G15">
         <v>236000000.0</v>
       </c>
       <c r="H15">
         <v>112000000.0</v>
       </c>
       <c r="I15">
         <v>37000000.0</v>
       </c>
@@ -20488,51 +20693,51 @@
         <v>37000000.0</v>
       </c>
       <c r="K15">
         <v>37000000.0</v>
       </c>
       <c r="L15">
         <v>37313000.0</v>
       </c>
       <c r="M15">
         <v>2314000.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>5579000.0</v>
       </c>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>106000000.0</v>
       </c>
       <c r="C16">
         <v>164000000.0</v>
       </c>
       <c r="D16">
         <v>585000000.0</v>
       </c>
       <c r="E16">
         <v>164000000.0</v>
       </c>
       <c r="F16">
         <v>672000000.0</v>
       </c>
       <c r="G16">
         <v>108000000.0</v>
       </c>
       <c r="H16">
         <v>123000000.0</v>
       </c>
       <c r="I16">
         <v>215000000.0</v>
       </c>
@@ -20544,73 +20749,73 @@
       </c>
       <c r="L16">
         <v>20115000.0</v>
       </c>
       <c r="M16">
         <v>30183000.0</v>
       </c>
       <c r="N16">
         <v>15555000.0</v>
       </c>
       <c r="O16">
         <v>26358000.0</v>
       </c>
       <c r="P16">
         <v>6959000.0</v>
       </c>
       <c r="Q16">
         <v>4119000.0</v>
       </c>
       <c r="R16">
         <v>2430308.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>5235000000.0</v>
       </c>
       <c r="C18">
         <v>-5374000000.0</v>
       </c>
       <c r="D18">
         <v>1206000000.0</v>
       </c>
       <c r="E18">
         <v>2820000000.0</v>
       </c>
       <c r="F18">
         <v>1645000000.0</v>
       </c>
       <c r="G18">
         <v>74000000.0</v>
       </c>
       <c r="H18">
         <v>-968000000.0</v>
       </c>
       <c r="I18">
         <v>-1911000000.0</v>
       </c>
@@ -20622,187 +20827,187 @@
       </c>
       <c r="L18">
         <v>-485586000.0</v>
       </c>
       <c r="M18">
         <v>-1091187000.0</v>
       </c>
       <c r="N18">
         <v>-784146000.0</v>
       </c>
       <c r="O18">
         <v>-126797000.0</v>
       </c>
       <c r="P18">
         <v>-56241000.0</v>
       </c>
       <c r="Q18">
         <v>-51123000.0</v>
       </c>
       <c r="R18">
         <v>-23930025.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-11221000000.0</v>
       </c>
       <c r="D19">
         <v>-3237000000.0</v>
       </c>
       <c r="E19">
         <v>-3330000000.0</v>
       </c>
       <c r="F19">
         <v>-105000000.0</v>
       </c>
       <c r="G19">
         <v>-168000000.0</v>
       </c>
       <c r="H19">
         <v>-819000000.0</v>
       </c>
       <c r="I19">
         <v>-551608000.0</v>
       </c>
       <c r="J19">
         <v>-407638000.0</v>
       </c>
       <c r="K19">
         <v>-208066000.0</v>
       </c>
       <c r="L19">
         <v>-46609000.0</v>
       </c>
       <c r="M19">
         <v>-92166000.0</v>
       </c>
       <c r="N19">
         <v>-444372000.0</v>
       </c>
       <c r="O19">
         <v>-6637000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
         <v>1232000000.0</v>
       </c>
       <c r="C20">
         <v>476000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>1106000000.0</v>
       </c>
       <c r="I20">
         <v>305773000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>1575000000.0</v>
       </c>
       <c r="C21">
         <v>6373000000.0</v>
       </c>
       <c r="D21">
         <v>377000000.0</v>
       </c>
       <c r="E21">
         <v>-320000000.0</v>
       </c>
       <c r="F21">
         <v>-680000000.0</v>
       </c>
       <c r="G21">
         <v>397000000.0</v>
       </c>
       <c r="H21">
         <v>2350000000.0</v>
       </c>
       <c r="I21">
         <v>2651500000.0</v>
       </c>
       <c r="J21">
         <v>360704000.0</v>
       </c>
       <c r="K21">
         <v>583376000.0</v>
       </c>
       <c r="L21">
         <v>-178526000.0</v>
       </c>
       <c r="M21">
         <v>210031000.0</v>
       </c>
       <c r="N21">
         <v>447639000.0</v>
       </c>
       <c r="O21">
         <v>-85500000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>1664000000.0</v>
       </c>
       <c r="C22">
         <v>3701000000.0</v>
       </c>
       <c r="D22">
         <v>3336000000.0</v>
       </c>
       <c r="E22">
         <v>4562000000.0</v>
       </c>
       <c r="F22">
         <v>2276000000.0</v>
       </c>
       <c r="G22">
         <v>-4672000000.0</v>
       </c>
       <c r="H22">
         <v>315000000.0</v>
       </c>
       <c r="I22">
         <v>945000000.0</v>
       </c>
@@ -20814,51 +21019,51 @@
       </c>
       <c r="L22">
         <v>-547790000.0</v>
       </c>
       <c r="M22">
         <v>195971000.0</v>
       </c>
       <c r="N22">
         <v>54587000.0</v>
       </c>
       <c r="O22">
         <v>-36521000.0</v>
       </c>
       <c r="P22">
         <v>-386000.0</v>
       </c>
       <c r="Q22">
         <v>8231000.0</v>
       </c>
       <c r="R22">
         <v>-2706082.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>-648000000.0</v>
       </c>
       <c r="C23">
         <v>75000000.0</v>
       </c>
       <c r="D23">
         <v>-174000000.0</v>
       </c>
       <c r="E23">
         <v>6061000000.0</v>
       </c>
       <c r="F23">
         <v>-324000000.0</v>
       </c>
       <c r="G23">
         <v>-74000000.0</v>
       </c>
       <c r="H23">
         <v>5431000000.0</v>
       </c>
       <c r="I23">
         <v>-140000000.0</v>
       </c>
@@ -20870,51 +21075,51 @@
       </c>
       <c r="L23">
         <v>-4207000.0</v>
       </c>
       <c r="M23">
         <v>-1696000.0</v>
       </c>
       <c r="N23">
         <v>-9120000.0</v>
       </c>
       <c r="O23">
         <v>671000.0</v>
       </c>
       <c r="P23">
         <v>12717000.0</v>
       </c>
       <c r="Q23">
         <v>20196000.0</v>
       </c>
       <c r="R23">
         <v>16199250.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
         <v>-4286000000.0</v>
       </c>
       <c r="C24">
         <v>566000000.0</v>
       </c>
       <c r="D24">
         <v>1391000000.0</v>
       </c>
       <c r="E24">
         <v>175000000.0</v>
       </c>
       <c r="F24">
         <v>45000000.0</v>
       </c>
       <c r="G24">
         <v>-63000000.0</v>
       </c>
       <c r="H24">
         <v>175000000.0</v>
       </c>
       <c r="I24">
         <v>-26992000.0</v>
       </c>
@@ -20926,51 +21131,51 @@
       </c>
       <c r="L24">
         <v>9739000.0</v>
       </c>
       <c r="M24">
         <v>56000.0</v>
       </c>
       <c r="N24">
         <v>72000.0</v>
       </c>
       <c r="O24">
         <v>48000.0</v>
       </c>
       <c r="P24">
         <v>55000.0</v>
       </c>
       <c r="Q24">
         <v>1270000.0</v>
       </c>
       <c r="R24">
         <v>-5518026.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>2889000000.0</v>
       </c>
       <c r="C25">
         <v>-122000000.0</v>
       </c>
       <c r="D25">
         <v>110000000.0</v>
       </c>
       <c r="E25">
         <v>-157000000.0</v>
       </c>
       <c r="F25">
         <v>-300000000.0</v>
       </c>
       <c r="G25">
         <v>37000000.0</v>
       </c>
       <c r="H25">
         <v>16000000.0</v>
       </c>
       <c r="I25">
         <v>-204000000.0</v>
       </c>
@@ -20982,151 +21187,151 @@
       </c>
       <c r="L25">
         <v>931818000.0</v>
       </c>
       <c r="M25">
         <v>-113121000.0</v>
       </c>
       <c r="N25">
         <v>-4915000.0</v>
       </c>
       <c r="O25">
         <v>-1995000.0</v>
       </c>
       <c r="P25">
         <v>13301000.0</v>
       </c>
       <c r="Q25">
         <v>344000.0</v>
       </c>
       <c r="R25">
         <v>4108464.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>-2010000000.0</v>
       </c>
       <c r="C26">
         <v>-959000000.0</v>
       </c>
       <c r="D26">
         <v>-935000000.0</v>
       </c>
       <c r="E26">
         <v>-1251000000.0</v>
       </c>
       <c r="F26">
         <v>-525000000.0</v>
       </c>
       <c r="G26">
         <v>-137000000.0</v>
       </c>
       <c r="H26">
         <v>-606000000.0</v>
       </c>
       <c r="I26">
         <v>-14460000.0</v>
       </c>
       <c r="J26">
         <v>328825000.0</v>
       </c>
       <c r="K26">
         <v>2041245000.0</v>
       </c>
       <c r="L26">
         <v>647007000.0</v>
       </c>
       <c r="M26">
         <v>930205000.0</v>
       </c>
       <c r="N26">
         <v>325172000.0</v>
       </c>
       <c r="O26">
         <v>238285000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>65000000.0</v>
       </c>
       <c r="D27">
         <v>54000000.0</v>
       </c>
       <c r="E27">
         <v>55000000.0</v>
       </c>
       <c r="F27">
         <v>51000000.0</v>
       </c>
       <c r="G27">
         <v>37000000.0</v>
       </c>
       <c r="H27">
         <v>48000000.0</v>
       </c>
       <c r="I27">
         <v>27000000.0</v>
       </c>
       <c r="J27">
         <v>26000000.0</v>
       </c>
       <c r="K27">
         <v>26453000.0</v>
       </c>
       <c r="L27">
         <v>18529000.0</v>
       </c>
       <c r="M27">
         <v>9816000.0</v>
       </c>
       <c r="N27">
         <v>1752000.0</v>
       </c>
       <c r="O27">
         <v>3482000.0</v>
       </c>
       <c r="P27">
         <v>544000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>-1007000000.0</v>
       </c>
       <c r="C28">
         <v>4387000000.0</v>
       </c>
       <c r="D28">
         <v>-2176000000.0</v>
       </c>
       <c r="E28">
         <v>-3503000000.0</v>
       </c>
       <c r="F28">
         <v>-1841000000.0</v>
       </c>
       <c r="G28">
         <v>-37000000.0</v>
       </c>
       <c r="H28">
         <v>2101000000.0</v>
       </c>
       <c r="I28">
         <v>2041000000.0</v>
       </c>
@@ -21138,51 +21343,51 @@
       </c>
       <c r="L28">
         <v>468481000.0</v>
       </c>
       <c r="M28">
         <v>1140236000.0</v>
       </c>
       <c r="N28">
         <v>773560000.0</v>
       </c>
       <c r="O28">
         <v>152785000.0</v>
       </c>
       <c r="P28">
         <v>52950000.0</v>
       </c>
       <c r="Q28">
         <v>51733000.0</v>
       </c>
       <c r="R28">
         <v>23849250.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>8758000000.0</v>
       </c>
       <c r="C29">
         <v>6413000000.0</v>
       </c>
       <c r="D29">
         <v>5920000000.0</v>
       </c>
       <c r="E29">
         <v>6325000000.0</v>
       </c>
       <c r="F29">
         <v>3944000000.0</v>
       </c>
       <c r="G29">
         <v>2118000000.0</v>
       </c>
       <c r="H29">
         <v>2734000000.0</v>
       </c>
       <c r="I29">
         <v>1565000000.0</v>
       </c>
@@ -21194,51 +21399,51 @@
       </c>
       <c r="L29">
         <v>416501000.0</v>
       </c>
       <c r="M29">
         <v>356389000.0</v>
       </c>
       <c r="N29">
         <v>155777000.0</v>
       </c>
       <c r="O29">
         <v>49692000.0</v>
       </c>
       <c r="P29">
         <v>30998000.0</v>
       </c>
       <c r="Q29">
         <v>5192000.0</v>
       </c>
       <c r="R29">
         <v>2701566.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>-7809000000.0</v>
       </c>
       <c r="C30">
         <v>-11221000000.0</v>
       </c>
       <c r="D30">
         <v>-3323000000.0</v>
       </c>
       <c r="E30">
         <v>-3330000000.0</v>
       </c>
       <c r="F30">
         <v>-1539000000.0</v>
       </c>
       <c r="G30">
         <v>-2101000000.0</v>
       </c>
       <c r="H30">
         <v>-3888000000.0</v>
       </c>
       <c r="I30">
         <v>-3503000000.0</v>
       </c>
@@ -21269,2813 +21474,2847 @@
       <c r="R30">
         <v>-32149617.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>106000000.0</v>
+      </c>
+      <c r="C2">
         <v>552000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>221000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2041000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>164000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>373000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6911000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>899000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>585000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>830000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>164000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>167000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>672000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>541000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>396000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>174000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>108000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>99000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>155000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>128000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>100000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>326000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>126000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>215000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>508446000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>114000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>112000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>30205000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16588000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37440000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1666574000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>167269000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>218794000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>235810000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20115000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43827000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44678000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>31643000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30183000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>40644000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36993000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>25314000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15555000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>53100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>81898000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5516000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26358000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1275000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2341000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9243000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6959000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3218083.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2538069.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1084894.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4089745.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3597515.0</v>
       </c>
-      <c r="BK2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>933000000</v>
+      </c>
+      <c r="C3">
         <v>943000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>774000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3989000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1692000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1859000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8479000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>687000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>762000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1469000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>852000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>856000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1537000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1480000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>745000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>553000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>721000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>808000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>424000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>441000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>642000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>257000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>370000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>562000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>855000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>890000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1203000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>813000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>788000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1819399000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>561000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>617000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>486000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>412325000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>545538000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>398105000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1945869000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>208361000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>803069000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>73257000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>106480000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>116828000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>106969000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>524735000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>153555000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>192335000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>731585000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>124461000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>399195000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>109978000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>691505000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>64626000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>73814000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>95882000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>26437000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>23677000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>32165000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>25838757</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>18100594</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17165426</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>21339980</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>13622891</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>26632000</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-32000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-111000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>130000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-25000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-108000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-505000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>131000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>145000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>222000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>66000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>9000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>40000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-96000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>27000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>23000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-226000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>200000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-89000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-293930000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>394519000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>41440000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-39959000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>82241000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>13617000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-20852000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1629134000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1499305000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-51525000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-17016000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>215695000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-23712000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-851000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>13035000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1460000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-10461000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>3651000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>11679000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9759000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-37545000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-28798000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>76382000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-20842000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>484000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>511000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>74000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>206000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>43000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-107000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-119000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>37000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>208000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>169000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>573000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>340000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>413000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>415000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>401000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>340000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>309000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>267854000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>143624000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>129247000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>107552000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>102958000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>83303000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>90101000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>39535000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>178775000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>729000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4498000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5334000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1487000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3194000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13691000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12629000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2966000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2902000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3109000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7080000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3352000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1844000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>70000000.0</v>
+      </c>
+      <c r="C6">
         <v>-446000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>331000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1820000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1877000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-209000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6538000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6012000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>314000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-245000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>809000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-32000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-111000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>130000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-25000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-108000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-505000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>131000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>145000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>222000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>66000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-96000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-226000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>200000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-89000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-293930000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>395000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>42000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-40000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>82241000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13617000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-20852000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1629134000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1499305000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-51525000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17016000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>215695000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-23712000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-851000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13035000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1460000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10461000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3651000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11679000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9759000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-37545000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-28798000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>76382000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-20842000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>25083000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-899000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6902000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2284000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3584306.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>679931.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1453175.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3004851.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>492230.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>-810000000.0</v>
+      </c>
+      <c r="C7">
         <v>398000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-151000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-429000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-132000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>81000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-187000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>76000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-66000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>65000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-146000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>255000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>122000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-232000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>272000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-80000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-159000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-39000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>68000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-127000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>108000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-66000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>120000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>44000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>113000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-76000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-253000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8172000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>24000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-20000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-7000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-60981000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>7347000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-340000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>5651000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-26922000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9240000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-20581000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>22547000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-37615000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>20258000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15477000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-328000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2365000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4790000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5364000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2748000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10370000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1708000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-723000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1746000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2752000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>635000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6682000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>8099000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7727872.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-5621650.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>555917.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1481267.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3965778.0</v>
       </c>
-      <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>74000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-36000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>66000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>267000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>23000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-403000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>111000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-135000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-35000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-137000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-48000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>36000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>54000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>175000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-71000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-22000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-31000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-63000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>34771000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-20544000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-7389000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>6322000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-74175000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>12709000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-15943000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-19905000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-27714000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-8441000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-21047000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>23466000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1965000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>4057000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>2050000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>7005000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-5544000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-16006000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-7106000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-13485000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-6893000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-6537000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2590000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-4485000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-779000000.0</v>
+      </c>
+      <c r="C9">
         <v>245000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-22000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>166000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-106000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>106000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>50000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-83000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>163000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-256000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>74000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-36000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>66000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>265000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-402000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>111000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-82000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-36000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-37000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-110000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>36000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>113000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-71000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-22000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-31000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-63000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>34771000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-20000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-74175000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12709000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-15943000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-19905000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-27714000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8441000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-21047000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23466000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1965000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4057000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2050000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7005000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5544000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-16006000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7106000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-13485000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6893000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-6537000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2590000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-4485000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1580000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-3391000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2756000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6952000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4677847.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-6983295.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1006.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-3560711.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1279270.0</v>
       </c>
-      <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-243000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>171000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>72000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-112000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>215000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>172000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>302000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AC10">
         <v>-4000000.0</v>
       </c>
       <c r="AD10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AE10">
         <v>-578000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-13000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>455000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>359000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2015000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1044000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-475000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>97000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>137000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>56000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>189000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-20000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19180000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-62000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1235000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-258000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>245000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>405000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-7000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-89000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-595000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-225000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-631000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>812000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>16363.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-687547.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-78962.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-121491.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5117049.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>90000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>51000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="P11">
         <v>-8000000.0</v>
       </c>
       <c r="Q11">
+        <v>-8000000.0</v>
+      </c>
+      <c r="R11">
         <v>244000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-13000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>50000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>24000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>73000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-126000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>101000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>99000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-22000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-177000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-56522000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>43017000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-11607000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6844000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14859000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1445000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2690000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>45994000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>46000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15874000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-378000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3442000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-30315000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>14658000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>10044000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6378000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-9450000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14244000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2395000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7886000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13218000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2773000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1334000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3135000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3735000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1361000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>8120000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>2310000.0</v>
       </c>
-      <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>279000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>153000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>314000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>132000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>715000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-165000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>141000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>292000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>306000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1056000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>965000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2472000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>646000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>905000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-59000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>22000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>266000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-149243000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56818000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17665000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>52230000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>75427000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>65339000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-21766000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-30902000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>51899000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>50496000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>186180000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>42857000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>251870000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>222350000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>238593000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32555000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-47583000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6382000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25167000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19122000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9456000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5855000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8062000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3808000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-1000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="Q13">
         <v>51000000.0</v>
       </c>
       <c r="R13">
+        <v>51000000.0</v>
+      </c>
+      <c r="S13">
         <v>-148000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>163000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>46000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>60000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-15000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>40000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-104000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>41000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>116000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>105000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-66000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>333000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>19779000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-24032000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13662000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2756000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>18169000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>6008000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2569000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2282000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>747000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-4498000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-14599000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>19147000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>1293000000.0</v>
+      </c>
+      <c r="C14">
         <v>1389000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1286000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1257000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1088000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1170000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>736000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469000000.0</v>
       </c>
       <c r="J14">
         <v>469000000.0</v>
       </c>
       <c r="K14">
+        <v>469000000.0</v>
+      </c>
+      <c r="L14">
         <v>442000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>432000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>403000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>365000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>326000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>330000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>313000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>320000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>334000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>341000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>273000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>270000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>288000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>344000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>409000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>401000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>365000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>359000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>322000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>231638000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>146000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>130000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>115000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>105078000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>87579000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>75173000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>58929000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>51329000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44746000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39871000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42069000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>48549000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52375000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>57096000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>59677000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>53641000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45370000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>40021000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>30973000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>23621000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17423000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14815000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10738000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9971000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6136000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5659000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4757000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4281341.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3680145.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3824672.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4119183.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4254871.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>415000000.0</v>
+      </c>
+      <c r="C15">
         <v>286000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>289000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>291000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>290000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>262000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>416000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>352000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>548000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>603000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>149000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>150000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>542000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>398000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>526000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>541000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>107000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>91000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>72000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="W15">
         <v>59000000.0</v>
       </c>
       <c r="X15">
         <v>59000000.0</v>
       </c>
       <c r="Y15">
         <v>59000000.0</v>
       </c>
       <c r="Z15">
+        <v>59000000.0</v>
+      </c>
+      <c r="AA15">
         <v>30000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>31000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>30000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12657000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12329000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12327000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18737000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13727000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13517000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7641000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6482000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3177000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1382000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2115000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1855000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2039000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1759000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2315000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2314000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>5579000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>176000000.0</v>
+      </c>
+      <c r="C16">
         <v>106000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>552000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>221000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2041000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>164000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>373000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6911000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>899000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>585000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>830000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>164000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>167000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>672000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>541000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>396000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>174000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>108000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>155000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>123000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>100000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>326000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>126000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>214516000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>509000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>114000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>72000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>112446000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>30205000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16588000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>37440000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1666574000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>167269000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>218794000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>235810000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>20115000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43827000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44678000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>31643000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30183000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>40644000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>36993000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>25314000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15555000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>53100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>81898000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5516000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26358000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1442000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2341000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9243000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6802389.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3218000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2538069.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1084894.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4089745.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3597515.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24095,430 +24334,437 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>895000000.0</v>
+      </c>
+      <c r="C18">
         <v>1400000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1609000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2312000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>663000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>482000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7270000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>842000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>572000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>155000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>506000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>657000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-112000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1180000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1154000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>531000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>359000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>775000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>513000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>146000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>172000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-238000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-394000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-147000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-411000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1406610000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-172000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-192000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-147000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-161718000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-301951000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-179601000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1769942000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-102627000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-698504000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-24236000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-33720000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-39931000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32849000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-424092000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-54412000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-87941000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-639296000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-36221000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-327729000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-45848000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-649656000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-31683000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-56959000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-77972000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-15634000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-20568000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-12613000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-9494829.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-17579980.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-9213934.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-15772086.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-13590826.0</v>
       </c>
-      <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-2059000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3979000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1653000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1855000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8166000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-449000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-751000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1464000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>15000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-595000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1279000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1378000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-720000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-516000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-716000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-107000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>39000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-40000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-43000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-88000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-273000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-234000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-81000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-231000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-104776000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-83125000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-103994000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-259713000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-36595000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-248176000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-114100000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-8767000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-69484000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-126463000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-9847000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2882000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-11616000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-33318000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1675000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-627000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-91539000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-4083000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-440000000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-289000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>589000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1232000000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>476000000.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
@@ -24528,1896 +24774,1925 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-696000000.0</v>
+      </c>
+      <c r="C21">
         <v>-1727000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1087000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1276000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>939000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>938000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-426000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>707000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>908000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-80000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-328000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-818000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-246000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-408000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-287000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>71000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-100000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>247000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>290000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>941000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1465000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-223000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>167000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1798078000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>364797000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>264343000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>224282000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>212918000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>104391000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>164313000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-120918000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>574504000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2938000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8438000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2504000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6277000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-228986000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>106112000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-61929000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>82389000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>92681000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-91957000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>126918000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7163000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>440548000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-36572000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>36500000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>144000000.0</v>
+      </c>
+      <c r="C22">
         <v>-1458000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1018000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>739000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1491000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1290000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>708000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>894000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>809000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1011000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>993000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>586000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>746000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1028000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1270000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1461000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>803000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1051000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>674000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>328000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>223000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-739000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1105000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2411000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-400000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-472000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>388000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>356000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>43000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>306160000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>160000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>301000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>178000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>129607000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>81948000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>164128000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>141074000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>28440000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-157121000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-35627000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-186835000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-156042000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-211352000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6439000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>99917000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44641000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>27824000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>23589000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>20124000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14596000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14471000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5396000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-51897000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>452000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>13624000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1477000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-8957244.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2088428.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3472611.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2850961.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-341411.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BL22"/>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-30000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1324000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1484000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-105000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-131000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-77000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-64000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>331000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>336000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-56000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-32000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-30000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1640000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1524000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-101000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-98000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-114000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-43000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-91000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-50000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="W23">
         <v>-23000000.0</v>
       </c>
       <c r="X23">
+        <v>-23000000.0</v>
+      </c>
+      <c r="Y23">
         <v>4000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-32000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-129000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-25000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-57000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-44078000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-30513000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-19551000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-18737000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-21309000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-13840000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8859000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6807000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-45055000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3583000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1318000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1926000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>77000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1398000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1257000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1629000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5439000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2045000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-135000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1833000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1707000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-6894000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-416000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-103000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>234908000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-310000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-528000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3765000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8064552.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>685814.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-190814.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-150000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-7915994.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16799000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C24">
         <v>825000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1285000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>39000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>313000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>238000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1035000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>261000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>258000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>102000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>25000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>37000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>34000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>699000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-387000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>519000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>59000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>23000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>270000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-149000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>135322000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-60000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4125000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-99000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>44768000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2289000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2108000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>120578000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-118296000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1405000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>38000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>123000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9642000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>97000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1675000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2158000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>45000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-33851000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-339000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>45000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2303000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>16000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-61084.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5974619.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>757923.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-616078.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1182363.0</v>
       </c>
-      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>1443000000.0</v>
+      </c>
+      <c r="C25">
         <v>2768000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-45000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>113000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-116000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-51000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-115000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-12000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-128000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>46000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>146000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>46000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-78000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-59000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-201000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>191000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-437000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-84000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>171000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>57000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1111000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1546000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3129000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>566000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1012000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-163000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-84000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>284000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-229278000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>94664000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>59547000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-27534000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-38215000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>47077000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>44914000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>180824000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>35421000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>254683000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>282424000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>368705000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>26006000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-111453000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-14997000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9468000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3861000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1811000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1949000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-3703000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1350000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>54475000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3289000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-9783000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4928000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>13006855.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>114691.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>98292.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>79017.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>84383.0</v>
       </c>
-      <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>-645000000.0</v>
+      </c>
+      <c r="C26">
         <v>-434000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-603000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-398000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-575000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-402000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-515000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-451000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-42000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-159000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-66000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-344000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-366000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-347000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-523000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-332000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-49000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-440000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-49000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-12000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-24000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-39000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-15000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-98000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-193000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-296000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-91000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-13000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-231684000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>274912000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-21839000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-18737000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-41367000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>208888000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-7672000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>141336000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1140872000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>645536000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1256000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>252596000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-5813000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>196216000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>332690000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>117801000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1155000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>580944000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>139857000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>210559000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>381000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>180302000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>144592000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-103000.0</v>
       </c>
-      <c r="BB26">
-[...2 lines deleted...]
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>22000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="G27">
         <v>16000000.0</v>
       </c>
       <c r="H27">
+        <v>16000000.0</v>
+      </c>
+      <c r="I27">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="J27">
         <v>14000000.0</v>
       </c>
       <c r="K27">
+        <v>14000000.0</v>
+      </c>
+      <c r="L27">
         <v>13000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="S27">
         <v>14000000.0</v>
       </c>
       <c r="T27">
+        <v>14000000.0</v>
+      </c>
+      <c r="U27">
         <v>13000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="X27">
         <v>9000000.0</v>
       </c>
       <c r="Y27">
         <v>9000000.0</v>
       </c>
       <c r="Z27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AA27">
         <v>21000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8313000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6119000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6187000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6168000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7063000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5810000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6265000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6028000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>8350000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4870000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4402000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4333000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4924000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4429000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2069000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1128000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2190000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>326000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>490000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>281000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>655000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BD27">
         <v>291000.0</v>
       </c>
       <c r="BE27">
         <v>291000.0</v>
       </c>
       <c r="BF27">
+        <v>291000.0</v>
+      </c>
+      <c r="BG27">
         <v>285104.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>259000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-1100000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2671000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>482000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1175000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-695000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>419000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4932000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-269000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-405000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-564000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-950000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-257000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1230000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1299000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1041000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-820000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-629000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-421000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-148000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-182000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>192000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>101000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>285000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-63000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>369000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>471000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>977366000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>627000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>230177000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>206000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>199191000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>313279000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>156641000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20418000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1721773000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>645574000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7182000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>250092000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6577000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-32770000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>438802000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55872000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>78061000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>676798000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>47900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>337477000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8293000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>620850000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>108020000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>36397000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>104813000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15635000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16082000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16255000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13064552.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12285501.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9909186.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13383313.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12900693.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>23849000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>1828000000.0</v>
+      </c>
+      <c r="C29">
         <v>2343000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2383000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1677000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2355000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2341000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1209000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1529000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1334000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1624000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1358000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1513000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1425000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1441000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1925000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1707000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1252000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1167000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1199000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>954000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>624000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>403000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>542000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>324000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>849000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>882000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>809000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>666000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>377000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>412789000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>389000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>425000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>339000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>250607000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>243587000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>218504000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>175927000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>105734000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>104565000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>49021000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>72760000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>76897000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>139818000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>100643000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>99143000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>104394000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>92289000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>88240000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>71466000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>64130000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>41849000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>32943000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16855000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>17910000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>10803000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3109000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19552000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>16343928.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>520614.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>7951492.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5567894.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>32065.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2702000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-658000000.0</v>
+      </c>
+      <c r="C30">
         <v>-118000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2059000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3979000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1653000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1855000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8166000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-449000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-751000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1464000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-595000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1279000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1378000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-720000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-516000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-716000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-216000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-425000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-311000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-587000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-246000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-320000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-612000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-923000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1144000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-972000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-835000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-937000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1684085000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-621000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-613000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-585000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-367557000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-543249000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-395997000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1825479000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-328202000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-801664000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-73219000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-107157000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-107186000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-107899000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-526410000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-153555000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-192916000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-765436000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-124461000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-399184000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-109968000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-691497000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-64581000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-74094000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-97797000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-27337000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26093000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-33523000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-25824174.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-12126439.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-16407503.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-21956058.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-12440528.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>