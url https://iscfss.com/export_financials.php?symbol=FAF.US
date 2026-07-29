--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2966,51 +2969,51 @@
       </c>
       <c r="O39">
         <v>-85289000.0</v>
       </c>
       <c r="P39">
         <v>-20431000.0</v>
       </c>
       <c r="Q39">
         <v>-22266000.0</v>
       </c>
       <c r="R39">
         <v>3442373000.0</v>
       </c>
       <c r="S39">
         <v>1587714000.0</v>
       </c>
       <c r="T39">
         <v>1327957000.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>-295300000.0</v>
+        <v>-129000000.0</v>
       </c>
       <c r="C40">
         <v>6274200000.0</v>
       </c>
       <c r="D40">
         <v>8384600000.0</v>
       </c>
       <c r="E40">
         <v>-356000000.0</v>
       </c>
       <c r="F40">
         <v>-224000000.0</v>
       </c>
       <c r="G40">
         <v>-271977000.0</v>
       </c>
       <c r="H40">
         <v>-252331000.0</v>
       </c>
       <c r="I40">
         <v>-243280000.0</v>
       </c>
       <c r="J40">
         <v>-155398000.0</v>
       </c>
@@ -4180,489 +4183,495 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>902100000.0</v>
+      </c>
+      <c r="C2">
         <v>792600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>946800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>883600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>723500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>66700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>897200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>907000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>745000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>810900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>789700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>720500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>51000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1115000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1015000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1051000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>87000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1252009000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1070783000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1113351000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56035000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>830050000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>781477000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>664023000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58576000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>812499000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>709324000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>631536000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>47079000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>826729000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>770660000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>709565000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>68460000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>741569000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>696992000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>675765000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>59269000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>813943000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>825130000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>760527000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>55798000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>894913000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>860856000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>782062000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26264000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>701772000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>739831000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>691774000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26378000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>749935000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>742348000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>691405000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>27854000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>739928000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>744413000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>732085000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27525000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>667798000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>677284000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>673311000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>33350000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>701821000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>678935000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>673999000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31951000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28252000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>37067000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4692,52 +4701,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4767,539 +4777,547 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-348000000.0</v>
+      </c>
+      <c r="C5">
         <v>-322500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-256700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-286200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-345600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-399800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-496400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-290500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-729700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-720500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-655800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1009600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-824000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-755900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-868000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1048000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-750000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-461000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-92000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-66141000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11810000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-55828000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39541000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23813000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11356000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-61945000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-41492000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-31670000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-37714000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-94257000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-160575000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-192912000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-181369000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-158468000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-67509000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-61779000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-173009000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-197989000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-230400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-173052000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-175769000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-191522000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-239003000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-234413000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-212124000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-193091000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-199106000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-132345000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-105957000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-135496000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-145544000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-180277000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-199603000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-152856000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-150556000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-123275000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-145963000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-147063000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-177459000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-192990000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-132191000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-141386000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-149156000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-133211000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-167103000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-139028000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-147491000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-170304000.0</v>
       </c>
-      <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-261455000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>2226691000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2254253000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2244290000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2236351000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2226691000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2215849000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2203710000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2191756000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2182879000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2173632000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2845970000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2761665000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2693090000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2659247000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2606570000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2576044000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2581009000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2546738000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2463191000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2456243000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2375591000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
+        <v>0.0</v>
+      </c>
+      <c r="BC6">
         <v>2383565000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2351769000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2285805000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2163545000.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>206200000.0</v>
+      </c>
+      <c r="C7">
         <v>206700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>218200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>221400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>222700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>229500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>229900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>242200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>237000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>235400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>246600000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>254800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>263200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>264600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>269000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>278000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>284000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>266000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>274000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>266729000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>277977000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>283211000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>295762000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>301525000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>309782000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>324804000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>322776000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>319445000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>325400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>333964000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -5314,882 +5332,891 @@
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U8">
         <v>1000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1744400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1730200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1747300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1784300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1787600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1781300000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1797800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1800200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1800100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1812000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1834000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1891000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2103000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2179000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2186372000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2186926000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2173859000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2214935000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2273007000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2259491000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2247569000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2300926000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2288737000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2276737000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2265143000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2258290000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2266830000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2254253000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2244290000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2236351000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2226691000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2215849000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2203710000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2191756000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2182879000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2173632000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2164711000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2150813000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2138623000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2130552000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2124751000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2109712000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2102283000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2096246000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2091222000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2077828000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2070457000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2110557000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2122805000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2111605000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2097654000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2092283000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2087089000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2081242000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2078627000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2070666000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2065551000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2057098000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2030313000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2028859000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>2624800000.0</v>
+      </c>
+      <c r="C10">
         <v>2436200000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>1465800000.0</v>
+      </c>
+      <c r="E10">
         <v>2991500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2031200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2107900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1803500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3008800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2048600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1506400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3661100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1579100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2245900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1983400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1224000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2361000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1812000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1704000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1228000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1953987000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2222675000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2026024000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1275466000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1553920000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1562655000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1089410000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1530381000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1749458000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1450019000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1382114000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1503338000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2242866000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1267501000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1215833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1428561000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1162855000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1188526000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1069441000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1027360000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1465569000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1263560000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>998766000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1050545000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>910818000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1287632000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>896076000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1211525000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1224388000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1065367000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>793174000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>858329000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>894821000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>911433000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>881022000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>698404000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>745372000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>796163000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>672529000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>418299000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>630968000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>600695000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>755277000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>728746000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>742843000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>578978000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>456968000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>583028000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>769160000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>723651000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1387300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2911500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2031200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2045100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1718100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2953400000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1579100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2245900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1983400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1224000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2361000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1745000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1704000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1228000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1953987000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2222675000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>2624800000.0</v>
+      </c>
+      <c r="C12">
         <v>2436200000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>1465800000.0</v>
+      </c>
+      <c r="E12">
         <v>2991500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2031200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2107900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1803500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3008800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2048600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1506400000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3661100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1579100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2245900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1983400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1224000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2361000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1812000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1704000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1228000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1953987000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2222675000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2026024000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1275466000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1553920000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1562655000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1089410000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1530381000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1749458000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1450019000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1382114000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1503338000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2242866000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1267501000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1215833000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1428561000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1162855000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1188526000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1069441000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1027360000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1465569000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1263560000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>998766000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1050545000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>910818000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1287632000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>896076000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1211525000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1224388000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1065367000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>793174000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>858329000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>894821000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>911433000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>881022000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>698404000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>745372000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>796163000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>672529000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>418299000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>630968000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>600695000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>755277000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>728746000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>742843000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>578978000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>456968000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>583028000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>769160000.0</v>
       </c>
-      <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>723651000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>1020.0</v>
       </c>
       <c r="E13">
         <v>1020.0</v>
       </c>
       <c r="F13">
-        <v>1030.0</v>
+        <v>1020.0</v>
       </c>
       <c r="G13">
         <v>1030.0</v>
       </c>
       <c r="H13">
         <v>1030.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>1030.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1030.0</v>
       </c>
       <c r="N13">
         <v>1030.0</v>
       </c>
       <c r="O13">
         <v>1030.0</v>
       </c>
       <c r="P13">
+        <v>1030.0</v>
+      </c>
+      <c r="Q13">
         <v>1040.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1050.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1090.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
@@ -6283,300 +6310,304 @@
       <c r="BF13">
         <v>1000.0</v>
       </c>
       <c r="BG13">
         <v>1000.0</v>
       </c>
       <c r="BH13">
         <v>1000.0</v>
       </c>
       <c r="BI13">
         <v>1000.0</v>
       </c>
       <c r="BJ13">
         <v>1000.0</v>
       </c>
       <c r="BK13">
         <v>1000.0</v>
       </c>
       <c r="BL13">
         <v>1000.0</v>
       </c>
       <c r="BM13">
         <v>1000.0</v>
       </c>
       <c r="BN13">
+        <v>1000.0</v>
+      </c>
+      <c r="BO13">
         <v>2174406000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>2153296000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>103100000.0</v>
+      </c>
+      <c r="C14">
         <v>103300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>103200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>103800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104200000.0</v>
       </c>
       <c r="G14">
         <v>104200000.0</v>
       </c>
       <c r="H14">
+        <v>104200000.0</v>
+      </c>
+      <c r="I14">
         <v>103600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>104300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104400000.0</v>
       </c>
       <c r="K14">
         <v>104400000.0</v>
       </c>
       <c r="L14">
+        <v>104400000.0</v>
+      </c>
+      <c r="M14">
         <v>104200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>104500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>104800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>104900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>108100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>110800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111400000.0</v>
       </c>
       <c r="T14">
         <v>111400000.0</v>
       </c>
       <c r="U14">
+        <v>111400000.0</v>
+      </c>
+      <c r="V14">
         <v>111200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>112486000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>112843000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>112555000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>113959000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>113984000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>113741000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>113498000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>113224000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>113387000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>113365000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>113117000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>113035000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>112846000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>112575000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>112199000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>111822000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>111464000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>111251000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>110978000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>110670000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>110252000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110004000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>109796000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>109444000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>109143000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>108863000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>108647000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>108276000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>107974000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>108437000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>110311000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>109993000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>109477000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>108709000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>107945000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>107480000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>105375000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>107005000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>106838000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>104660000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>104173000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>106112000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>106128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104006000.0</v>
       </c>
       <c r="BO14">
         <v>104006000.0</v>
       </c>
       <c r="BP14">
         <v>104006000.0</v>
       </c>
       <c r="BQ14">
         <v>104006000.0</v>
       </c>
       <c r="BR14">
         <v>104006000.0</v>
       </c>
       <c r="BS14">
         <v>104006000.0</v>
       </c>
+      <c r="BT14">
+        <v>104006000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
       <c r="X15">
         <v>1000.0</v>
       </c>
       <c r="Y15">
         <v>1000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
@@ -6669,264 +6700,270 @@
       <c r="BF15">
         <v>1000.0</v>
       </c>
       <c r="BG15">
         <v>1000.0</v>
       </c>
       <c r="BH15">
         <v>1000.0</v>
       </c>
       <c r="BI15">
         <v>1000.0</v>
       </c>
       <c r="BJ15">
         <v>1000.0</v>
       </c>
       <c r="BK15">
         <v>1000.0</v>
       </c>
       <c r="BL15">
         <v>1000.0</v>
       </c>
       <c r="BM15">
         <v>1000.0</v>
       </c>
       <c r="BN15">
+        <v>1000.0</v>
+      </c>
+      <c r="BO15">
         <v>2174406000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>208300000.0</v>
+      </c>
+      <c r="C16">
         <v>199300000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>221700000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>196200000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>210000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>190500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>183000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-916600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>207700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>193200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>184100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="Q16">
         <v>14000000.0</v>
       </c>
       <c r="R16">
+        <v>14000000.0</v>
+      </c>
+      <c r="S16">
         <v>201000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>244164000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>250243000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>252665000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14484000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>202291000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>250421000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>237500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18283000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>261463000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>243062000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>228547000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16636000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>255324000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>239528000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>226347000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22803000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>250917000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>233607000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>217122000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20037000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>230747000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>211935000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>196845000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22020000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>214406000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>201591000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>189232000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19712000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>201381000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>187608000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>178987000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>192184000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>185570000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>172640000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>162347000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>170663000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>169709000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>157824000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>147967000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>155626000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>156892000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>145160000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>137689000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>144719000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>151860000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>144249000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>135611000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>144756000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>149152000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>148073000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6956,231 +6993,233 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>18800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>314000000.0</v>
       </c>
       <c r="Q18">
         <v>314000000.0</v>
       </c>
       <c r="R18">
-        <v>345000000.0</v>
+        <v>314000000.0</v>
       </c>
       <c r="S18">
         <v>345000000.0</v>
       </c>
       <c r="T18">
-        <v>291220000.0</v>
+        <v>345000000.0</v>
       </c>
       <c r="U18">
         <v>291220000.0</v>
       </c>
       <c r="V18">
         <v>291220000.0</v>
       </c>
       <c r="W18">
         <v>291220000.0</v>
       </c>
       <c r="X18">
-        <v>266108000.0</v>
+        <v>291220000.0</v>
       </c>
       <c r="Y18">
         <v>266108000.0</v>
       </c>
       <c r="Z18">
         <v>266108000.0</v>
       </c>
       <c r="AA18">
         <v>266108000.0</v>
       </c>
       <c r="AB18">
-        <v>217097000.0</v>
+        <v>266108000.0</v>
       </c>
       <c r="AC18">
         <v>217097000.0</v>
       </c>
       <c r="AD18">
         <v>217097000.0</v>
       </c>
       <c r="AE18">
+        <v>217097000.0</v>
+      </c>
+      <c r="AF18">
         <v>460377000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>474631000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>458835000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>445654000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>460129000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>493075000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>475765000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>459280000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>471063000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>363844000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>345032000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>329942000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>341026000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>305888000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>292963000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>280603000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>297892000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>298555000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>284778000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>276157000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>246963000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>222557000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>209627000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>199334000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>207650000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>169709000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>157824000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>147967000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>155626000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>156892000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>145160000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>137689000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>144719000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>151860000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>144249000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7210,538 +7249,543 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
         <v>1817900000.0</v>
       </c>
       <c r="C20">
+        <v>1817900000.0</v>
+      </c>
+      <c r="D20">
         <v>1819300000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1818500000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1814000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1809600000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1804300000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1810700000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1808300000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1807300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1807500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1800100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1802300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1805200000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1798000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1811000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1802000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1598000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1588000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1416278000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1378067000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1371712000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1378628000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1355289000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1388586000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1381495000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1150908000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1149765000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1150155000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1145285000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1144166000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1145086000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1166976000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1133556000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1113005000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1145464000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1031943000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1017377000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1017417000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1014764000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>982834000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>966979000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>964342000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>968550000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>970510000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>983707000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>959945000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>955819000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>993871000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>992839000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>846026000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>843477000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>841185000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>843983000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>845857000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>836147000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>831107000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>832412000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>818420000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>812304000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>813460000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>813386000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>812031000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>802146000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>799551000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>801953000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>800986000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>802973000.0</v>
       </c>
-      <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>806201000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>85800000.0</v>
+      </c>
+      <c r="C21">
         <v>95000000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>786700000.0</v>
+      </c>
+      <c r="E21">
         <v>790700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>115000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>800000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>799100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>803100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>137400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>147600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>806200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>162400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>174400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>185100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>194000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>205000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>221000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>208000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>218000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>188588000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>177926000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>186515000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>194474000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>196691000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>203329000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>183961000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>91833000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>92855000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>96535000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>102559000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>109372000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>111647000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>104258000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>95848000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>99913000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>75126000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>77808000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>78410000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>78898000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>51417000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>50932000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>50024000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>48114000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>50887000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>53538000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>52629000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>55812000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>61070000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>50578000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>52422000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>46347000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>47959000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>50003000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>54098000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>57095000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>58596000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>54764000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>57811000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>59994000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>61747000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>64389000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>66658000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>70050000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>71520000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>72503000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>76136000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>78892000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>84581000.0</v>
       </c>
-      <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>87691000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-4895500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2452300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1872100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4246200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2762200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3851100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3568900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8564000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9039000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9486000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2952000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2365000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3904477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4319648000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -7797,806 +7841,819 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>18941000000.0</v>
+      </c>
+      <c r="C23">
         <v>17936600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16228800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17610000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16273900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15497400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14908600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16566400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15157300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14697800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16802800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19204800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20503300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20140000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19643000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16509000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16262000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16543000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16467000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16701914000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15437993000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14442305000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12807664000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12638810000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12288019000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16044407000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15944169000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11804092000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15531212000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15040804000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14376023000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11380127000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9959396000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13019230000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13056247000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9347047000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9314286000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8874436000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11846126000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9246477000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11780685000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11125225000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11016016000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8121148000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8353552000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7819492000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10236597000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9969224000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9562901000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6629621000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8976843000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6501070000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8648479000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8565474000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8402616000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6004306000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5796464000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5658205000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5370337000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5556259000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5797718000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5920262000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5821826000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5685891000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5486238000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5503099000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5530281000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5557699000.0</v>
       </c>
-      <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>5665755000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>42</v>
       </c>
-      <c r="B24"/>
-      <c r="C24">
+      <c r="B24">
+        <v>1546500000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2451900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1545500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2430600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1546400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1546600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1847700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1399700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1396000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1093900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1922600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1979000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1897400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2012000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1647000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1646000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1647000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2183000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2242470000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1008241000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1654977000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1010756000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1538302000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1010623000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>847159000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>568232000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>728332000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>729614000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>730953000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>732019000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>735258000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>832559000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>731454000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>728198000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>734091000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>734455000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>735549000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>731838000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>737944000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>579474000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>580467000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>580084000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>584952000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>584538000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>585551000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>582438000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>450928000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>454681000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>457001000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>296618000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>320521000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>314779000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>317378000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>221323000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>272497000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>273630000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>276684000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>269820000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>278924000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>286205000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>290799000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>274232000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>296675000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>308224000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>280450000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>259313000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>293969000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2451900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2623900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2430600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2282200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2190400000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2725900000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1922600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1979000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1897400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2012000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1988000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2075000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2205000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2186000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2242470000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1619195000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1654977000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1526911000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1538302000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1489221000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1288816000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1006644000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>961815000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>919728000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>858600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>808332000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>10630400000.0</v>
+      </c>
+      <c r="C26">
         <v>8978100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9315800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8990600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8018900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8120700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7957200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7740300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7790800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7787400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7893100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7935900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8321600000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8452100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8987000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8978000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9486000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10087000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10596000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10305485000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8765877000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8101230000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7214820000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6699607000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6652183000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6548977000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6589443000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6553134000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6631871000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6544417000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6225520000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6138808000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5716111000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5549036000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5378303000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5391123000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5458600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5182909000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5140699000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5159608000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5086865000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4839589000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4785033000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4766051000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4628262000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4501410000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4033892000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3692779000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3464238000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3376215000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3385328000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3349761000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3145223000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3093758000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3113560000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2914623000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2660058000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2669682000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2642917000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2567996000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2767583000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2712965000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2647151000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2520610000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2483283000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8626,780 +8683,791 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>-871600000.0</v>
+      </c>
+      <c r="C28">
         <v>-684300000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>1204300000.0</v>
+      </c>
+      <c r="E28">
         <v>-146200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-261700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>403800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>616800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-411900000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>813800000.0</v>
+      </c>
+      <c r="L28">
         <v>-1467300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>598300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>178600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1057000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-95000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>547000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>767000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1232000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>555212000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1214434000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-87836000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-264710000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>285907000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>236348000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>524210000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-200961000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-468198000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-204891000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-189550000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-695006000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1421107000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-434942000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-484379000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-695751000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-428764000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-454071000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-333892000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-290667000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-727625000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-684086000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-418299000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-465443000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-325866000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-703094000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-310525000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-624188000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-773460000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-610686000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-336173000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-548044000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-574300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-596654000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-563644000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-468644000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-472875000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-522533000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-395845000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-118324000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-352044000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-314490000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-464478000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-434929000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-446168000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-270754000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-205605000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-323715000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-505065000.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-429682000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>8203800000.0</v>
+      </c>
+      <c r="C29">
         <v>6568200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7951400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7925000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6010000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7301500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7098900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7818100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6854800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6871900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6795300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4527200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4772400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4756500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4665000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6496000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6991000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7568000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7953000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7839605000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1008241000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6610250000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6436883000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6262072000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6054621000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5648161000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>447900000.0</v>
+      </c>
+      <c r="C30">
         <v>398000000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>497600000.0</v>
+      </c>
+      <c r="E30">
         <v>467000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>412600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>403600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>436100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>445300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>403700000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>436800000.0</v>
+      </c>
+      <c r="L30">
         <v>585100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>389300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>385000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>366800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>812000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1256000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1171000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1162000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1017000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1093556000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1139215000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1151835000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1134349000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1123855000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>941043000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>896571000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>622811000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>351816000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>352219000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>310813000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>413004000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>362614000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>348621000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>304158000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>311084000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>341395000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>323385000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>303475000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>299799000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>327109000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>285519000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>274692000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>256731000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>281985000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>275336000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>259327000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>276610000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>283385000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>291607000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>242541000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>236895000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>254941000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>266534000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>248728000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>259779000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>265234000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>264982000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>236763000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>227847000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>245240000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>241467000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>238923000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>234539000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>247561000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>252397000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>227231000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>266431000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>239347000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>298595000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1916900000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2766200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2673000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1880000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2893000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3557000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3961000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3122439000.0</v>
       </c>
       <c r="U31">
         <v>3122439000.0</v>
       </c>
       <c r="V31">
+        <v>3122439000.0</v>
+      </c>
+      <c r="W31">
         <v>3397046000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3336870000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3171790000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2973485000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2793889000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3177743000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2999521000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2838199000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2630183000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2488343000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2417482000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2298289000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2241131000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2267037000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2073304000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2083672000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1976675000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1911864000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1956099000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1907296000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1826305000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1746046000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1670633000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1632361000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1567600000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1557160000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1561196000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1499575000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1414262000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1560676000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1480886000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1451032000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1481786000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1445113000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1386054000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1272153000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1197250000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1150186000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1102195000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1136690000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1094342000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1097936000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1054679000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>994280000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9429,2060 +9497,2085 @@
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>15868300000.0</v>
+      </c>
+      <c r="C33">
         <v>15102400000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
+        <v>14265400000.0</v>
+      </c>
+      <c r="E33">
         <v>14151500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13830100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12985900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12669000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13112300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12705000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12825700000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>13197500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3239700000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1976700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1990300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1992000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2016000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2023000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>12603000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13099000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2602295000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2553707000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2556365000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2284197000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2586564000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2660987000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2692420000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1976140000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2315087000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2340718000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2361235000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>7778724000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1737081000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1740327000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1688074000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1652487000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1678763000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1562826000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1544803000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1530365000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1518832000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1468960000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1449375000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1422429000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1438101000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1437820000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1452401000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1411044000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1432199000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1440527000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1442518000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1253721000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1289970000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1276502000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1279831000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1246402000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1280133000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1268240000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1274172000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1215992000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1281003000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1312548000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1318398000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1227952000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1293122000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1290842000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1333746000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3128188000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2958943000.0</v>
       </c>
-      <c r="BQ33"/>
       <c r="BR33"/>
-      <c r="BS33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>3055795000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>2266100000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2157000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2147000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2223000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2326000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2320000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2366015000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2381684000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2384575000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2261898000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2248502000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2134295000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2061499000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1916563000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1869115000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1800784000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1723792000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1118992000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1113460000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1119094000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1021346000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1028933000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1021648000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1017232000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1013465000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1025863000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1018040000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>994764000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>983674000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>983880000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>971453000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>956786000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>946847000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1011780000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1011344000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1013150000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>979381000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>1018365000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>1108257000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1108078000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1030538000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1029972000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1018348000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1015128000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1034551000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>1050627000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>1112166000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>1136295000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>2816507000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>2653165000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>2577625000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>2458715000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>13329200000.0</v>
+      </c>
+      <c r="C35">
         <v>12424400000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>2933200000.0</v>
+      </c>
+      <c r="E35">
         <v>2946200000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11124600000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2963400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2969900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3319900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10324700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9891900000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11940000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>465000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>834800000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>571200000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>614000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1456000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1444000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1609000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>625000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2450976000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1549704000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1836543000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>295762000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1781682000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1836934000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1675571000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>322776000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1526337000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1515173000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1510561000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1032396000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>370059000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1195228000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1177108000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1032939000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1227166000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1210220000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1194829000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1047756000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1101788000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>924506000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>910409000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>926128000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>890840000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>90947000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>866154000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>252613000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>94689000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>27487000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>733158000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>557248000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>543078000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>524406000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>516712000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>437410000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>272497000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>273630000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>276684000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>299975000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>24073000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>286205000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>200523000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>81024000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>182316000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>95134000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>251363000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>259313000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>264095000.0</v>
       </c>
-      <c r="BQ35"/>
       <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>293969000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>1673500000.0</v>
+      </c>
+      <c r="C36">
         <v>1695600000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>460100000.0</v>
+      </c>
+      <c r="E36">
         <v>434600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1433000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>416100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>414800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>711000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1201200000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1316000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-11485700000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-7935900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-9582900000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-9624700000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-9863000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-9782000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-10257000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-14000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-13099000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-10038756000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-8487900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-7347893000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-6818948000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-6030879000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-6001642000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-5892022000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-6305954000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-5979464000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-6073570000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-5970171000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-7778724000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-5977609000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-5558538000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-5393587000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-5219200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-5249669000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-5276383000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-5001715000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-4957448000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-4980091000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-4904687000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-4655582000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-4600632000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-4586151000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-4449495000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-4326145000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-3852664000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-3494625000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-3260493000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-3172274000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-3177860000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-3094284000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-2903419000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-2835937000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-2849801000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-2634004000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-2399147000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-2403951000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-2385911000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-2303437000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-2518574000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-2443194000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-2390400000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-2243539000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-2167347000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-2068984000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-3128188000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-2958943000.0</v>
       </c>
-      <c r="BQ36"/>
       <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>-3055795000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>22400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="P37">
         <v>23000000.0</v>
       </c>
       <c r="Q37">
+        <v>23000000.0</v>
+      </c>
+      <c r="R37">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="S37">
         <v>16000000.0</v>
       </c>
       <c r="T37">
+        <v>16000000.0</v>
+      </c>
+      <c r="U37">
         <v>15850000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>11108000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>10402000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>11676000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>11165000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>10211000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>9577000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>4518000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>4081000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>3145000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>2509000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>3507000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>1783000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1699000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1906000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>3070000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>4503000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>4735000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>5123000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>6170000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>6273000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>2910000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>2662000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>3163000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>3020000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>2838000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>2634000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>3127000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>2924000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>2714000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>3668000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>3194000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3269000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3280000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>3698000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>3704000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>5008000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>5521000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>5012000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>6339000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>7550000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>13631000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>13785000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>13704000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>13525000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>13281000.0</v>
       </c>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38">
+        <v>14412500000.0</v>
+      </c>
+      <c r="C38">
         <v>13587500000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>12922200000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>17610000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16273900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15497400000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14908600000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>16566400000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>15157300000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>14697800000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>16802800000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9469500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16280700000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16166300000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7440000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3154000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3008000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1018000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1065000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11704760000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10242332000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9455475000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8862915000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8146992000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7749014000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11897461000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12157685000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7426190000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>11426310000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>11031704000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6269993000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>7075113000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6643938000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9850380000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>9705450000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6184974000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6261311000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5978691000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>9009824000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5957224000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8784392000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8425275000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>8309535000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5506632000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5370736000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5229367000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>7358863000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>7049767000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>6789508000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4174142000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>6651390000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4122302000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>6243608000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>6222401000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6269227000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3713567000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3467079000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3474741000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3508199000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3399048000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3643008000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3607664000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3630589000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3402365000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3364021000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3485154000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1552634000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1590249000.0</v>
       </c>
-      <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>1587714000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>-447900000.0</v>
+      </c>
+      <c r="C39">
         <v>-398000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-432600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-3458500000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-2511500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-2239600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-109900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2404600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2720700000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-4246200000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2762200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3466100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3202100000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-389000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-1317000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-1238000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-2922000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1049000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>960835000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>988835000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1318911000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1237172000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1361875000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1139975000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-531455000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-1828806000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-411175000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-254532000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-181654000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-1590655000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-173087000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-172915000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-79557000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-1467233000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-32042000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-29664000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-29219000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-1095329000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-24997000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-25622000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-27239000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-1051611000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-17291000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-19774000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-20361000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-26992000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-20515000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-24108000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-47123000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-50019000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-93523000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-61842000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-71405000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-85289000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>-20431000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-11045000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-1245000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-18492000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-22266000.0</v>
       </c>
-      <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>1552634000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1590249000.0</v>
       </c>
-      <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>1587714000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>-2070500000.0</v>
+        <v>-208300000.0</v>
       </c>
       <c r="C40">
-        <v>-81300000.0</v>
+        <v>-1871200000.0</v>
       </c>
       <c r="D40">
+        <v>6817100000.0</v>
+      </c>
+      <c r="E40">
         <v>7178700000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>6303100000.0</v>
+      </c>
+      <c r="G40">
         <v>5996300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6274200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6235600000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
-        <v>-15300000.0</v>
+        <v>-1565600000.0</v>
       </c>
       <c r="K40">
+        <v>-1449100000.0</v>
+      </c>
+      <c r="L40">
         <v>-932500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1333100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-1306900000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-1168600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-356000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="Q40">
         <v>-14000000.0</v>
       </c>
       <c r="R40">
+        <v>-14000000.0</v>
+      </c>
+      <c r="S40">
         <v>-201000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-14000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-1765099000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-1638969000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-1671774000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-462371000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-1308777000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-1157947000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-1069253000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-412937000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>498508000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-818090000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-685987000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-274404000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-918646000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-871858000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-714188000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-73062000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-834410000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-790880000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-705745000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-69645000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>204097000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-613195000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-563682000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>22020000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-944556000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-894725000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-787571000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19712000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-500391000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-552223000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-870761000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>192184000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-935505000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-569708000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-529058000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>170663000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-739928000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-744413000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-732085000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-116009000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-824690000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-677284000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-290799000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-130196000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-874686000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-839684000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-821654000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-176707000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-26700000.0</v>
       </c>
-      <c r="BQ40"/>
       <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>-185140000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>226500000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>212000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>202900000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>216000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>528000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>516000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>546000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>569000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>535384000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>541463000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>543885000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1486695000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>468399000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>516529000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>503608000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1327237000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>478560000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>460159000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>445644000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1229801000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>474631000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>458835000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1409399000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1402473000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1437991000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1348635000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1413399000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1398814000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1366915000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1307064000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1339451000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1319397000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3807068000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>4123670000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3748429000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1324854000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>3512030000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3163469000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2920485000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1329783000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2963816000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2809737000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2699290000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1189092000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1362239000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1318292000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1327345000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1217675000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2572478000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2740079000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2900541000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1712586000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1289600000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1302659000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1334180000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1605329000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>1705569000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
         <v>1732600000.0</v>
       </c>
       <c r="C42">
+        <v>1732600000.0</v>
+      </c>
+      <c r="D42">
         <v>1744400000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1730200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1747300000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1784300000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1787600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1781300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1781400000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1806000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1793300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1797800000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1800200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1800100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1812000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1834000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1891000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2103000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2179000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2186372000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2186926000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2173859000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2214935000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2273007000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2259491000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2247569000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2300926000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2288737000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2276737000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2265143000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2258290000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2266830000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2254253000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2244290000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2236351000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2226691000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2215849000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2203710000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2191756000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2182879000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2173632000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2164711000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2142271000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2138623000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2130552000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2124751000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2109712000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2102283000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2096246000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2091222000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2077828000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2070457000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2110557000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2122805000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2111605000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2097654000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2092283000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2087089000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2081242000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2078627000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2070666000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2065551000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2057098000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2030313000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2028859000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>2167291000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2169784000.0</v>
       </c>
-      <c r="BQ42"/>
       <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>2153296000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11512,3402 +11605,3445 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>2845970000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>2761665000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>2693090000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>2659247000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>2606570000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>2576044000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>2581009000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>2546738000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>2463191000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>2456243000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>2375591000.0</v>
       </c>
-      <c r="BA44">
-[...1 lines deleted...]
-      </c>
       <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
         <v>2383565000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>2351769000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>2285805000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>2163545000.0</v>
       </c>
-      <c r="BF44">
-[...1 lines deleted...]
-      </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>700443000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>711095000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>714776000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>741007000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>783877000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>733399000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>736386000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>751992000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>762791000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>457840000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>457545000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>446290000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>435867000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>439569000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>438136000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>433038000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>428979000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>434050000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>430631000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>413174000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>410352000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>409973000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>398952000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>394060000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>396353000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>395287000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>387832000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>368600000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>369779000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>361348000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>361547000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>348327000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>344763000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>343450000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>340497000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>337476000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>339056000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>337578000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>330978000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>337853000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>341508000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>345871000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>339151000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>338483000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>353839000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>358571000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>370977000.0</v>
       </c>
-      <c r="BQ45"/>
       <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>397250000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>1548000000.0</v>
+      </c>
+      <c r="C46">
         <v>1554300000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>888000000.0</v>
+      </c>
+      <c r="E46">
         <v>902300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1607300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>951000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>959800000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1013100000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1660800000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1640200000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>978900000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1222700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1206800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1171600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>885000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>851000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>824000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>766000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>755000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>716216000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>705253000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>700443000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>711095000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>714776000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>741007000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>783877000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>733399000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>736386000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>751992000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>762791000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>457840000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>457545000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>446290000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>435867000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>439569000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>438136000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>433038000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>428979000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>434050000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>430631000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>413174000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>410352000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>409973000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>398952000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>394060000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>396353000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>395287000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>387832000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>368600000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>369779000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>361348000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>361547000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>348327000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>344763000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>343450000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>340497000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>337476000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>339056000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>337578000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>330978000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>337853000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>341508000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>345871000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>339151000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>338483000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>353839000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>358571000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>370977000.0</v>
       </c>
-      <c r="BQ46"/>
       <c r="BR46"/>
-      <c r="BS46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>397250000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>888000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>902300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>924100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>951000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>959800000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1013100000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>967900000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>943600000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>663200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>885000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>851000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>562000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>523000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>506000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>716216000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>705253000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>445378000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>445132000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>442409000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>459563000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>488490000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>442014000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>447980000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>451294000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>452911000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>457840000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>457545000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>446290000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>435867000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>439569000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>438136000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>433038000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>428979000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>434050000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>430631000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>413174000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>410352000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>409973000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>398952000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>394060000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>396353000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>395287000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>387832000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>368600000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>369779000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>361348000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>361547000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>348327000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>344763000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>343450000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>340497000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>337476000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>339056000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>337578000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>330978000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>337853000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>341508000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>345871000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>339151000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>338483000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>353839000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>358571000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>397250000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>4240800000.0</v>
+      </c>
+      <c r="C48">
         <v>4079500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4011800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3857100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3724500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3634800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3617300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3601400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3761900000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3701600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3710600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3739000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3796200000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3712300000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3721000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3722000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3775000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3721000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3680000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3476903000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3088627000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2837241000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2655495000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2426949000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2294552000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2173720000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2161049000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1985073000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1845865000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1707140000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1644165000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1600296000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1496638000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1384712000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1311112000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1128981000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1150582000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1066740000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1046822000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1012452000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>943198000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>870118000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>846691000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>785859000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>737980000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>672275000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>662310000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>608146000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>553734000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>503796000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>520764000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>482141000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>431265000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>409917000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>387015000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>306417000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>211703000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>147446000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>124816000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>90608000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>76063000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>50220000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>72074000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>31242000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4577000.0</v>
       </c>
-      <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>3712300000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3721000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3722000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3775000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3721000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>3680000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>3476903000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>3088627000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2837241000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2655495000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2426949000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2294552000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2173720000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2161049000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1985073000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1845865000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1707140000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1644165000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1600296000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1496638000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1384712000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1311112000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1128981000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1150582000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1066740000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1046822000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1012452000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>943198000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>870118000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>846691000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>785859000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>737980000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>672275000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>662310000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>608146000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>553734000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>503796000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>520764000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>482141000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>431265000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>409917000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>387015000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>306417000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>211703000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>147446000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>124816000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>90608000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>76063000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>50220000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>72074000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>31242000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>4577000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>1036500000.0</v>
+      </c>
+      <c r="C50">
         <v>1078600000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>906500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1078400000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>883800000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>735800000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>643800000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>878200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>641500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>688800000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>853300000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>530400000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>585700000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>502900000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>366000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>341000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>429000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>558000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>538000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>593607000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>610954000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>645530000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>516155000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>526544000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>478598000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>160000000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>832559000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>731454000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4612000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>734091000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>734455000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2882812000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>736693000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>3218128000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>3100365000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>581052000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>587337000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>1753200000.0</v>
+      </c>
+      <c r="C51">
         <v>1751900000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>2670100000.0</v>
+      </c>
+      <c r="E51">
         <v>2845300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1769500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2511700000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2420300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2968100000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1636700000.0</v>
       </c>
-      <c r="J51">
-[...1 lines deleted...]
-      </c>
       <c r="K51">
+        <v>2320200000.0</v>
+      </c>
+      <c r="L51">
         <v>2193800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2453000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2564700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2400300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2378000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2329000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2504000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2763000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2724000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2836077000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2230149000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2300507000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2043066000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2064846000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1967819000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1730473000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1445056000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1281260000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1245128000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1192564000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1044645000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>821759000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>832559000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>731454000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>732810000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>734091000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>734455000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>735549000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>736693000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>737944000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>579474000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>580467000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>585102000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>584952000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>584538000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>585551000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>587337000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>450928000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>454681000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>457001000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>310285000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>320521000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>314779000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>317378000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>229760000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>272497000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>273630000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>276684000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>299975000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>278924000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>286205000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>290799000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>293817000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>296675000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>308224000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>251363000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>259313000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>264095000.0</v>
       </c>
-      <c r="BQ51"/>
       <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>293969000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>1036500000.0</v>
+      </c>
+      <c r="C52">
         <v>1078600000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>906500000.0</v>
+      </c>
+      <c r="E52">
         <v>1078400000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>883800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>735800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>643800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>878200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>641500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>688800000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>853300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>530400000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>585700000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>502900000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>366000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>341000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>429000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>558000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>538000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>593607000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>610954000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>645530000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>516155000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>526544000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>478598000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>441657000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>438412000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>233483000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>190114000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>127647000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>236313000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>86501000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>96166000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>731454000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>160000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>734091000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>734455000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>735549000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>160000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>737944000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>579474000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>580467000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>585102000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>584952000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>584538000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>585551000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>587337000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>450928000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>454681000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>457001000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>310285000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>320521000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>314779000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>317378000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>229760000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>272497000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>273630000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>276684000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>299975000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>278924000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>286205000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>290799000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>293817000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>296675000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>308224000.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>71</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>10733700000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-85400000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>55400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>110800000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>94300000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>636500000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>55300000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55900000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>53500000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>8987000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8978000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>9486000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>56000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>58000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>51119000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>49037000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>470126000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>395872000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>325652000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>301448000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>332151000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>283489000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>215766000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>232901000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>240282000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>158174000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>123652000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>116582000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>155449000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>159103000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>120514000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>160455000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>159220000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>183251000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>157260000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>182178000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>184007000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>184401000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>163512000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>160795000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>157586000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>181228000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>198154000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>203745000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>250666000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>207468000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>271580000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>241804000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>257821000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>263759000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>280619000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>260911000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>265731000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>396197000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>412780000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>249009000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>269771000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>418277000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>440176000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>477235000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>720634000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>748771000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>746421000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>766906000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>2845970000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>2761665000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>2693090000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>2659247000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>2606570000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>2576044000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>2581009000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>2546738000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>2463191000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>2456243000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>2375591000.0</v>
       </c>
-      <c r="BA54">
-[...1 lines deleted...]
-      </c>
       <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
         <v>2383565000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>2351769000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>2285805000.0</v>
       </c>
-      <c r="BE54">
+      <c r="BF54">
         <v>2163545000.0</v>
       </c>
-      <c r="BF54">
-[...1 lines deleted...]
-      </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>18941000000.0</v>
+      </c>
+      <c r="C55">
         <v>17936600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16228800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17610000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16273900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15497400000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14908600000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>16566400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15157300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14697800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>16802800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14677600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20503300000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20140000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>19643000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16509000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>16262000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>16543000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>16467000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16701914000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>15437993000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14442305000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>12807664000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12638810000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12288019000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>16044407000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>15944169000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11804092000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>15531212000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>15040804000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>14376023000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>11380127000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9959396000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>13019230000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>13056247000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9347047000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9314286000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8874436000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>11846126000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9246477000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11780685000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>11125225000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>11016016000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8121148000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8353552000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>7819492000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10236597000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9969224000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9562901000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6629621000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>8976843000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6501070000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>8648479000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>8565474000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8402616000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6004306000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5796464000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5658205000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5370337000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5556259000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5797718000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>5920262000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5821826000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>5685891000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>5486238000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>5503099000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>5530281000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>5557699000.0</v>
       </c>
-      <c r="BQ55"/>
       <c r="BR55"/>
-      <c r="BS55">
+      <c r="BS55"/>
+      <c r="BT55">
         <v>5665755000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>3072700000.0</v>
+      </c>
+      <c r="C56">
         <v>2834200000.0</v>
       </c>
-      <c r="C56">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
+        <v>1963400000.0</v>
+      </c>
+      <c r="E56">
         <v>3458500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2443800000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2511500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2239600000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3454100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2452300000.0</v>
       </c>
-      <c r="J56">
-[...1 lines deleted...]
-      </c>
       <c r="K56">
+        <v>1943200000.0</v>
+      </c>
+      <c r="L56">
         <v>3605300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1968400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2245900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1983400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10211000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>11339000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>11231000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2922000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2303000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2394859000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2641954000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2430465000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1660552000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1905254000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1878018000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1454526000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1810344000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2062815000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1764184000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1647865000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>327306000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2567933000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1575131000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1480776000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1698310000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1483310000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1490149000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1350942000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1305937000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1770421000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1527333000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1250575000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1284052000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1176415000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1544996000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1137724000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1466690000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1487258000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1332866000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1012961000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1071732000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1088798000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1128369000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1063242000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>886987000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1010606000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1061145000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>909292000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>646146000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>876208000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>842162000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>994200000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>963285000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>990404000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>831375000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>684199000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>849459000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1008507000.0</v>
       </c>
-      <c r="BQ56"/>
       <c r="BR56"/>
-      <c r="BS56">
+      <c r="BS56"/>
+      <c r="BT56">
         <v>1022246000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>75</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>55400000.0</v>
+      </c>
       <c r="C57"/>
       <c r="D57">
+        <v>7771300000.0</v>
+      </c>
+      <c r="E57">
         <v>9338600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>299600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7493100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7011700000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8135900000.0</v>
       </c>
-      <c r="I57">
-[...1 lines deleted...]
-      </c>
       <c r="J57">
+        <v>17100000.0</v>
+      </c>
+      <c r="K57">
         <v>1965700000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1282400000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>215900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>261700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>238900000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>258000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1456000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1444000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1609000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>625000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>324681000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>293011000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>339772000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>124303000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>250108000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>352549000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>273927000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>102334000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>351562000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>351828000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>282998000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>25624000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>260740000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>244560000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>230970000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>95865000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>343758000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>327495000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>247102000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>89682000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>296772000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>259911000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>216588000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>85394000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>264049000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>235460000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>194741000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>52204000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>246683000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>201882000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>178987000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>218562000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>185570000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>172640000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>162347000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>198517000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>267015000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>207785000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>172561000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>67142000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>156892000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>145160000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>137689000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>130196000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>172865000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>160749000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>147655000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>176707000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>177404000.0</v>
       </c>
-      <c r="BQ57"/>
       <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>185140000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>13320200000.0</v>
+      </c>
+      <c r="C58">
         <v>12424400000.0</v>
       </c>
-      <c r="C58">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
+        <v>10704500000.0</v>
+      </c>
+      <c r="E58">
         <v>12284800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11124600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10456500000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9981600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11455800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10324700000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9891900000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11940000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14677600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>15730900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15383500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14955000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11978000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11329000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11164000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10684000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11088929000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10163141000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9476630000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7886016000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7903875000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7712408000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>11675485000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11519167000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7557870000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>11443178000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11160268000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>10630635000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7704129000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6388174000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9546789000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9573222000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6048650000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6116128000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5796851000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8831777000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6217924000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8836713000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8279255000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8254351000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5428058000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5694305000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5212922000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7660553000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>7388215000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7016163000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4166430000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6520600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4125479000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6302979000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6181909000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>6050847000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3718501000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3632919000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3565720000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3335398000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3572463000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3769548000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3932091000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3828105000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3744021000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3606623000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3454345000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3497430000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3473223000.0</v>
       </c>
-      <c r="BQ58"/>
       <c r="BR58"/>
-      <c r="BS58">
+      <c r="BS58"/>
+      <c r="BT58">
         <v>3691490000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>3675998000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>3571222000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>3472441000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>3298397000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3198158000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3077585000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
         <v>3028553000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>2943972000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>2845970000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>2761665000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>2693090000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>2659247000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>2606570000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>2576044000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>2581009000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>2546738000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>2463191000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>2456243000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>2375591000.0</v>
       </c>
-      <c r="BA59">
-[...1 lines deleted...]
-      </c>
       <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
         <v>2383565000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>2351769000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>2285805000.0</v>
       </c>
-      <c r="BE59">
+      <c r="BF59">
         <v>2163545000.0</v>
       </c>
-      <c r="BF59">
-[...1 lines deleted...]
-      </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>5598200000.0</v>
+      </c>
+      <c r="C60">
         <v>5489600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5499500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5301100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5126200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5019300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4908500000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5092200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4813600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4787100000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4848100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4527200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4772400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4756500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4665000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4508000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4916000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5363000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5767000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5597135000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5263744000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4955273000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4909972000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4723770000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4565400000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4359345000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4420484000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4242141000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4084889000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3878027000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3741881000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3674215000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3569523000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3470535000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3479955000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3293894000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3193423000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3072462000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3008179000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3022280000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2941062000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2843308000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2758502000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2690070000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2656409000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2603936000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2572917000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2578085000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2544024000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2459523000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2453049000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2372322000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2342220000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2379867000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2348065000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2280797000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2158024000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2087473000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2028600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1976246000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2014539000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1974386000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1980017000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1928345000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1866334000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2035378000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2019800000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1999480000.0</v>
       </c>
-      <c r="BQ60"/>
       <c r="BR60"/>
-      <c r="BS60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>1891841000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-2845970000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2761665000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2693090000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-2659247000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-2606570000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-2576044000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2581009000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-2546738000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-2463191000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-2456243000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2375591000.0</v>
       </c>
-      <c r="BA61">
-[...1 lines deleted...]
-      </c>
       <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
         <v>-2383565000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2351769000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2285805000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2163545000.0</v>
       </c>
-      <c r="BF61">
-[...1 lines deleted...]
-      </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14937,50 +15073,51 @@
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15053,51 +15190,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>326600000.0</v>
       </c>
       <c r="C2">
         <v>2364600000.0</v>
       </c>
       <c r="D2">
         <v>2288500000.0</v>
       </c>
       <c r="E2">
         <v>3316000000.0</v>
       </c>
       <c r="F2">
         <v>3575300000.0</v>
       </c>
       <c r="G2">
         <v>2764000000.0</v>
       </c>
       <c r="H2">
         <v>2320000000.0</v>
       </c>
       <c r="I2">
         <v>2252469000.0</v>
       </c>
@@ -15115,51 +15252,51 @@
       </c>
       <c r="N2">
         <v>2167917000.0</v>
       </c>
       <c r="O2">
         <v>1767910000.0</v>
       </c>
       <c r="P2">
         <v>1615418000.0</v>
       </c>
       <c r="Q2">
         <v>1543148000.0</v>
       </c>
       <c r="R2">
         <v>346714000.0</v>
       </c>
       <c r="S2">
         <v>509563000.0</v>
       </c>
       <c r="T2">
         <v>875855000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>216200000.0</v>
       </c>
       <c r="C3">
         <v>207400000.0</v>
       </c>
       <c r="D3">
         <v>188500000.0</v>
       </c>
       <c r="E3">
         <v>167500000.0</v>
       </c>
       <c r="F3">
         <v>158400000.0</v>
       </c>
       <c r="G3">
         <v>149000000.0</v>
       </c>
       <c r="H3">
         <v>129000000.0</v>
       </c>
       <c r="I3">
         <v>125927000.0</v>
       </c>
@@ -15177,75 +15314,75 @@
       </c>
       <c r="N3">
         <v>74916000.0</v>
       </c>
       <c r="O3">
         <v>74950000.0</v>
       </c>
       <c r="P3">
         <v>76889000.0</v>
       </c>
       <c r="Q3">
         <v>80642000.0</v>
       </c>
       <c r="R3">
         <v>82475000.0</v>
       </c>
       <c r="S3">
         <v>95242000.0</v>
       </c>
       <c r="T3">
         <v>94816000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
         <v>983200000.0</v>
       </c>
       <c r="C5">
         <v>315000000.0</v>
       </c>
       <c r="D5">
         <v>406900000.0</v>
       </c>
       <c r="E5">
         <v>418700000.0</v>
       </c>
       <c r="F5">
         <v>1713700000.0</v>
       </c>
       <c r="G5">
         <v>980000000.0</v>
       </c>
       <c r="H5">
         <v>953000000.0</v>
       </c>
       <c r="I5">
         <v>650516000.0</v>
       </c>
@@ -15263,51 +15400,51 @@
       </c>
       <c r="N5">
         <v>326009000.0</v>
       </c>
       <c r="O5">
         <v>476472000.0</v>
       </c>
       <c r="P5">
         <v>142358000.0</v>
       </c>
       <c r="Q5">
         <v>226987000.0</v>
       </c>
       <c r="R5">
         <v>224164000.0</v>
       </c>
       <c r="S5">
         <v>-88700000.0</v>
       </c>
       <c r="T5">
         <v>-166226000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>1199400000.0</v>
       </c>
       <c r="C6">
         <v>522400000.0</v>
       </c>
       <c r="D6">
         <v>595400000.0</v>
       </c>
       <c r="E6">
         <v>586200000.0</v>
       </c>
       <c r="F6">
         <v>1872100000.0</v>
       </c>
       <c r="G6">
         <v>1129000000.0</v>
       </c>
       <c r="H6">
         <v>1082000000.0</v>
       </c>
       <c r="I6">
         <v>776443000.0</v>
       </c>
@@ -15325,101 +15462,101 @@
       </c>
       <c r="N6">
         <v>400925000.0</v>
       </c>
       <c r="O6">
         <v>551422000.0</v>
       </c>
       <c r="P6">
         <v>219247000.0</v>
       </c>
       <c r="Q6">
         <v>307629000.0</v>
       </c>
       <c r="R6">
         <v>306639000.0</v>
       </c>
       <c r="S6">
         <v>6542000.0</v>
       </c>
       <c r="T6">
         <v>-71410000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>114100000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>7118400000.0</v>
       </c>
       <c r="C9">
         <v>3756100000.0</v>
       </c>
       <c r="D9">
         <v>3709600000.0</v>
       </c>
       <c r="E9">
         <v>4278200000.0</v>
       </c>
       <c r="F9">
         <v>5638600000.0</v>
       </c>
       <c r="G9">
         <v>4316000000.0</v>
       </c>
       <c r="H9">
         <v>3879000000.0</v>
       </c>
       <c r="I9">
         <v>3492658000.0</v>
       </c>
@@ -15437,51 +15574,51 @@
       </c>
       <c r="N9">
         <v>2788160000.0</v>
       </c>
       <c r="O9">
         <v>2773911000.0</v>
       </c>
       <c r="P9">
         <v>2205156000.0</v>
       </c>
       <c r="Q9">
         <v>2363464000.0</v>
       </c>
       <c r="R9">
         <v>3700120000.0</v>
       </c>
       <c r="S9">
         <v>3858162000.0</v>
       </c>
       <c r="T9">
         <v>5200277000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>826200000.0</v>
       </c>
       <c r="C10">
         <v>165400000.0</v>
       </c>
       <c r="D10">
         <v>274400000.0</v>
       </c>
       <c r="E10">
         <v>325700000.0</v>
       </c>
       <c r="F10">
         <v>1641300000.0</v>
       </c>
       <c r="G10">
         <v>923000000.0</v>
       </c>
       <c r="H10">
         <v>905000000.0</v>
       </c>
       <c r="I10">
         <v>609538000.0</v>
       </c>
@@ -15499,51 +15636,51 @@
       </c>
       <c r="N10">
         <v>310708000.0</v>
       </c>
       <c r="O10">
         <v>467406000.0</v>
       </c>
       <c r="P10">
         <v>130293000.0</v>
       </c>
       <c r="Q10">
         <v>212106000.0</v>
       </c>
       <c r="R10">
         <v>204345000.0</v>
       </c>
       <c r="S10">
         <v>-115915000.0</v>
       </c>
       <c r="T10">
         <v>-208833000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>201000000.0</v>
       </c>
       <c r="C11">
         <v>32800000.0</v>
       </c>
       <c r="D11">
         <v>58900000.0</v>
       </c>
       <c r="E11">
         <v>60400000.0</v>
       </c>
       <c r="F11">
         <v>392200000.0</v>
       </c>
       <c r="G11">
         <v>223000000.0</v>
       </c>
       <c r="H11">
         <v>195000000.0</v>
       </c>
       <c r="I11">
         <v>133640000.0</v>
       </c>
@@ -15561,51 +15698,51 @@
       </c>
       <c r="N11">
         <v>123644000.0</v>
       </c>
       <c r="O11">
         <v>165678000.0</v>
       </c>
       <c r="P11">
         <v>51714000.0</v>
       </c>
       <c r="Q11">
         <v>83150000.0</v>
       </c>
       <c r="R11">
         <v>70068000.0</v>
       </c>
       <c r="S11">
         <v>-43433000.0</v>
       </c>
       <c r="T11">
         <v>-86387000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>157000000.0</v>
       </c>
       <c r="C12">
         <v>149600000.0</v>
       </c>
       <c r="D12">
         <v>132500000.0</v>
       </c>
       <c r="E12">
         <v>93000000.0</v>
       </c>
       <c r="F12">
         <v>72400000.0</v>
       </c>
       <c r="G12">
         <v>57000000.0</v>
       </c>
       <c r="H12">
         <v>48000000.0</v>
       </c>
       <c r="I12">
         <v>40978000.0</v>
       </c>
@@ -15623,97 +15760,97 @@
       </c>
       <c r="N12">
         <v>15301000.0</v>
       </c>
       <c r="O12">
         <v>9066000.0</v>
       </c>
       <c r="P12">
         <v>12065000.0</v>
       </c>
       <c r="Q12">
         <v>14881000.0</v>
       </c>
       <c r="R12">
         <v>19819000.0</v>
       </c>
       <c r="S12">
         <v>27215000.0</v>
       </c>
       <c r="T12">
         <v>42607000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13">
         <v>157000000.0</v>
       </c>
       <c r="C13">
         <v>537300000.0</v>
       </c>
       <c r="D13">
         <v>545500000.0</v>
       </c>
       <c r="E13">
         <v>93000000.0</v>
       </c>
       <c r="F13">
         <v>72000000.0</v>
       </c>
       <c r="G13">
         <v>57467000.0</v>
       </c>
       <c r="H13">
         <v>298430000.0</v>
       </c>
       <c r="I13">
         <v>40978000.0</v>
       </c>
       <c r="J13">
         <v>35987000.0</v>
       </c>
       <c r="K13">
         <v>32214000.0</v>
       </c>
       <c r="L13">
         <v>29108000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>-3400000.0</v>
       </c>
       <c r="C14">
         <v>-1500000.0</v>
       </c>
       <c r="D14">
         <v>1300000.0</v>
       </c>
       <c r="E14">
         <v>-2000000.0</v>
       </c>
       <c r="F14">
         <v>-8000000.0</v>
       </c>
       <c r="G14">
         <v>4067000.0</v>
       </c>
       <c r="H14">
         <v>2438000.0</v>
       </c>
       <c r="I14">
         <v>1402000.0</v>
       </c>
@@ -15729,51 +15866,51 @@
       <c r="M14">
         <v>681000.0</v>
       </c>
       <c r="N14">
         <v>697000.0</v>
       </c>
       <c r="O14">
         <v>687000.0</v>
       </c>
       <c r="P14">
         <v>303000.0</v>
       </c>
       <c r="Q14">
         <v>1127000.0</v>
       </c>
       <c r="R14">
         <v>11888000.0</v>
       </c>
       <c r="S14">
         <v>11523000.0</v>
       </c>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>621800000.0</v>
       </c>
       <c r="C15">
         <v>131100000.0</v>
       </c>
       <c r="D15">
         <v>216800000.0</v>
       </c>
       <c r="E15">
         <v>263000000.0</v>
       </c>
       <c r="F15">
         <v>1241100000.0</v>
       </c>
       <c r="G15">
         <v>696000000.0</v>
       </c>
       <c r="H15">
         <v>707000000.0</v>
       </c>
       <c r="I15">
         <v>474496000.0</v>
       </c>
@@ -15791,51 +15928,51 @@
       </c>
       <c r="N15">
         <v>186367000.0</v>
       </c>
       <c r="O15">
         <v>301041000.0</v>
       </c>
       <c r="P15">
         <v>78276000.0</v>
       </c>
       <c r="Q15">
         <v>127829000.0</v>
       </c>
       <c r="R15">
         <v>122389000.0</v>
       </c>
       <c r="S15">
         <v>-84005000.0</v>
       </c>
       <c r="T15">
         <v>-142983000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>621800000.0</v>
       </c>
       <c r="C16">
         <v>131100000.0</v>
       </c>
       <c r="D16">
         <v>216800000.0</v>
       </c>
       <c r="E16">
         <v>263000000.0</v>
       </c>
       <c r="F16">
         <v>1241000000.0</v>
       </c>
       <c r="G16">
         <v>696429000.0</v>
       </c>
       <c r="H16">
         <v>707410000.0</v>
       </c>
       <c r="I16">
         <v>474496000.0</v>
       </c>
@@ -15849,51 +15986,51 @@
         <v>288086000.0</v>
       </c>
       <c r="M16">
         <v>233534000.0</v>
       </c>
       <c r="N16">
         <v>186367000.0</v>
       </c>
       <c r="O16">
         <v>301041000.0</v>
       </c>
       <c r="P16">
         <v>78276000.0</v>
       </c>
       <c r="Q16">
         <v>127829000.0</v>
       </c>
       <c r="R16">
         <v>122389000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
         <v>625200000.0</v>
       </c>
       <c r="C17">
         <v>132600000.0</v>
       </c>
       <c r="D17">
         <v>215500000.0</v>
       </c>
       <c r="E17">
         <v>265000000.0</v>
       </c>
       <c r="F17">
         <v>1249000000.0</v>
       </c>
       <c r="G17">
         <v>700496000.0</v>
       </c>
       <c r="H17">
         <v>709848000.0</v>
       </c>
       <c r="I17">
         <v>475898000.0</v>
       </c>
@@ -15905,145 +16042,145 @@
       </c>
       <c r="L17">
         <v>288870000.0</v>
       </c>
       <c r="M17">
         <v>234215000.0</v>
       </c>
       <c r="N17">
         <v>187064000.0</v>
       </c>
       <c r="O17">
         <v>301728000.0</v>
       </c>
       <c r="P17">
         <v>78579000.0</v>
       </c>
       <c r="Q17">
         <v>128956000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-157000000.0</v>
       </c>
       <c r="C18">
         <v>-149600000.0</v>
       </c>
       <c r="D18">
         <v>-132500000.0</v>
       </c>
       <c r="E18">
         <v>-93000000.0</v>
       </c>
       <c r="F18">
         <v>-72000000.0</v>
       </c>
       <c r="G18">
         <v>-57467000.0</v>
       </c>
       <c r="H18">
         <v>-47801000.0</v>
       </c>
       <c r="I18">
         <v>-40978000.0</v>
       </c>
       <c r="J18">
         <v>-35987000.0</v>
       </c>
       <c r="K18">
         <v>-32214000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>54935000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>826200000.0</v>
       </c>
       <c r="C21">
         <v>165400000.0</v>
       </c>
       <c r="D21">
         <v>274400000.0</v>
       </c>
       <c r="E21">
         <v>325700000.0</v>
       </c>
       <c r="F21">
         <v>1641300000.0</v>
       </c>
       <c r="G21">
         <v>923000000.0</v>
       </c>
       <c r="H21">
         <v>905000000.0</v>
       </c>
       <c r="I21">
         <v>609538000.0</v>
       </c>
@@ -16061,75 +16198,75 @@
       </c>
       <c r="N21">
         <v>310708000.0</v>
       </c>
       <c r="O21">
         <v>467406000.0</v>
       </c>
       <c r="P21">
         <v>130293000.0</v>
       </c>
       <c r="Q21">
         <v>212106000.0</v>
       </c>
       <c r="R21">
         <v>204345000.0</v>
       </c>
       <c r="S21">
         <v>-115915000.0</v>
       </c>
       <c r="T21">
         <v>-208833000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>6618800000.0</v>
       </c>
       <c r="C23">
         <v>5955300000.0</v>
       </c>
       <c r="D23">
         <v>5723700000.0</v>
       </c>
       <c r="E23">
         <v>7268500000.0</v>
       </c>
       <c r="F23">
         <v>7572600000.0</v>
       </c>
       <c r="G23">
         <v>6157000000.0</v>
       </c>
       <c r="H23">
         <v>5294000000.0</v>
       </c>
       <c r="I23">
         <v>5135589000.0</v>
       </c>
@@ -16147,193 +16284,193 @@
       </c>
       <c r="N23">
         <v>4645369000.0</v>
       </c>
       <c r="O23">
         <v>4074415000.0</v>
       </c>
       <c r="P23">
         <v>3690281000.0</v>
       </c>
       <c r="Q23">
         <v>3694506000.0</v>
       </c>
       <c r="R23">
         <v>3842489000.0</v>
       </c>
       <c r="S23">
         <v>4483640000.0</v>
       </c>
       <c r="T23">
         <v>6284965000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>216200000.0</v>
       </c>
       <c r="C25">
         <v>207400000.0</v>
       </c>
       <c r="D25">
         <v>188500000.0</v>
       </c>
       <c r="E25">
         <v>167000000.0</v>
       </c>
       <c r="F25">
         <v>158000000.0</v>
       </c>
       <c r="G25">
         <v>148979000.0</v>
       </c>
       <c r="H25">
         <v>129021000.0</v>
       </c>
       <c r="I25">
         <v>125927000.0</v>
       </c>
       <c r="J25">
         <v>128053000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>1195282000.0</v>
       </c>
       <c r="Q27">
         <v>1222274000.0</v>
       </c>
       <c r="R27">
         <v>1229229000.0</v>
       </c>
       <c r="S27">
         <v>1374452000.0</v>
       </c>
       <c r="T27">
         <v>2111798000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>2260000000.0</v>
       </c>
       <c r="C28">
         <v>2059400000.0</v>
       </c>
       <c r="D28">
         <v>1989100000.0</v>
       </c>
       <c r="E28">
         <v>2339600000.0</v>
       </c>
       <c r="F28">
         <v>2350300000.0</v>
       </c>
       <c r="G28">
         <v>1941000000.0</v>
       </c>
       <c r="H28">
         <v>1806000000.0</v>
       </c>
       <c r="I28">
         <v>1748949000.0</v>
       </c>
@@ -16351,97 +16488,97 @@
       </c>
       <c r="N28">
         <v>1488997000.0</v>
       </c>
       <c r="O28">
         <v>1334866000.0</v>
       </c>
       <c r="P28">
         <v>1178368000.0</v>
       </c>
       <c r="Q28">
         <v>1206683000.0</v>
       </c>
       <c r="R28">
         <v>1218192000.0</v>
       </c>
       <c r="S28">
         <v>1388175000.0</v>
       </c>
       <c r="T28">
         <v>1822627000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>201000000.0</v>
       </c>
       <c r="C29">
         <v>32800000.0</v>
       </c>
       <c r="D29">
         <v>58900000.0</v>
       </c>
       <c r="E29">
         <v>61000000.0</v>
       </c>
       <c r="F29">
         <v>393000000.0</v>
       </c>
       <c r="G29">
         <v>222774000.0</v>
       </c>
       <c r="H29">
         <v>195170000.0</v>
       </c>
       <c r="I29">
         <v>133640000.0</v>
       </c>
       <c r="J29">
         <v>23468000.0</v>
       </c>
       <c r="K29">
         <v>134105000.0</v>
       </c>
       <c r="L29">
         <v>143895000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>6292200000.0</v>
       </c>
       <c r="C30">
         <v>3590700000.0</v>
       </c>
       <c r="D30">
         <v>3435200000.0</v>
       </c>
       <c r="E30">
         <v>3952500000.0</v>
       </c>
       <c r="F30">
         <v>3997300000.0</v>
       </c>
       <c r="G30">
         <v>3393000000.0</v>
       </c>
       <c r="H30">
         <v>2974000000.0</v>
       </c>
       <c r="I30">
         <v>2883120000.0</v>
       </c>
@@ -16459,51 +16596,51 @@
       </c>
       <c r="N30">
         <v>2477452000.0</v>
       </c>
       <c r="O30">
         <v>2306505000.0</v>
       </c>
       <c r="P30">
         <v>2074863000.0</v>
       </c>
       <c r="Q30">
         <v>2151358000.0</v>
       </c>
       <c r="R30">
         <v>3495775000.0</v>
       </c>
       <c r="S30">
         <v>3974077000.0</v>
       </c>
       <c r="T30">
         <v>5409110000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>1088200000.0</v>
       </c>
       <c r="C31">
         <v>-142200000.0</v>
       </c>
       <c r="D31">
         <v>-127100000.0</v>
       </c>
       <c r="E31">
         <v>-82000000.0</v>
       </c>
       <c r="F31">
         <v>3362400000.0</v>
       </c>
       <c r="G31">
         <v>-106684000.0</v>
       </c>
       <c r="H31">
         <v>-3371000000.0</v>
       </c>
       <c r="I31">
         <v>-3389357000.0</v>
       </c>
@@ -16521,51 +16658,51 @@
       </c>
       <c r="N31">
         <v>-3173872000.0</v>
       </c>
       <c r="O31">
         <v>-9066000.0</v>
       </c>
       <c r="P31">
         <v>-3966000.0</v>
       </c>
       <c r="Q31">
         <v>-6523000.0</v>
       </c>
       <c r="R31">
         <v>-7931000.0</v>
       </c>
       <c r="S31">
         <v>-115915000.0</v>
       </c>
       <c r="T31">
         <v>-208833000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
         <v>7445000000.0</v>
       </c>
       <c r="C32">
         <v>6120700000.0</v>
       </c>
       <c r="D32">
         <v>5998100000.0</v>
       </c>
       <c r="E32">
         <v>7594200000.0</v>
       </c>
       <c r="F32">
         <v>9213900000.0</v>
       </c>
       <c r="G32">
         <v>7080000000.0</v>
       </c>
       <c r="H32">
         <v>6199000000.0</v>
       </c>
       <c r="I32">
         <v>5745127000.0</v>
       </c>
@@ -16602,743 +16739,750 @@
       <c r="T32">
         <v>6076132000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS32"/>
+  <dimension ref="A1:BT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>77800000.0</v>
       </c>
       <c r="C2">
+        <v>77800000.0</v>
+      </c>
+      <c r="D2">
         <v>83800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>730900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>655400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>595600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>637100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>638500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>571700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>517300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>528800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>622500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>585900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>551300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>705000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>856300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>874700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>880200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>946433000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>950000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>869000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>811000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>829367000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>730616000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>611086000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>592858000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>644264000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>643507000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>538216000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>494319000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>574266000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>607817000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>553169000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>517217000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>592463000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>618260000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>546729000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>556314000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>619861000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>632145000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>526029000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>512137000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>584889000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>601661000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>518148000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>444290000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>512919000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>514714000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>466737000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>426548000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>513286000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>555405000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>594790000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>503569000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1479634000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>461400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>416737000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>388842000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>101210000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>112177000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>77237000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>129512000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>80438000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>86450000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>83004000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>70981000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>80970000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>86684000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96004000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>83056000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>181574000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>53600000.0</v>
+      </c>
+      <c r="C3">
         <v>54600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55900000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>54800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>52000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>53200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>52100000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50100000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>49600000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>47300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46100000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>45500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>43000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>41600000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39525000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>39000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>38000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>38327000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>38227000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>40976000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31449000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31484000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31719000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>32884000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>32934000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33393000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31729000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>31058000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>29747000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31761000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>36000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>30145000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>30147000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>28142000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>24491000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23994000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>22420000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>22207000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21072000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21463000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20854000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>21718000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24127000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19780000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19972000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>19775000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18554000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18192000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18395000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20006000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>18429000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18456000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>18059000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19905000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>19018000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18867000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>19099000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>20847000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>18991000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>20120000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>20253000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>21818000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>19862000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>19985000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>20810000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>24610000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -17415,517 +17559,524 @@
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
+        <v>-203700000.0</v>
+      </c>
+      <c r="C5">
         <v>203700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>331300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>286900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>233200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>131800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>143600000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-108200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>187000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>92600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>71700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>212400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>88700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>88000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>161100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>149500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>353442000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>623000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>415000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>323000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>398226000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>259352000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>238738000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>84421000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>300257000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>257551000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>241405000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>153606000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>129899000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>206357000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>211972000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>102288000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>168510000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>27069000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>193144000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>92595000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>90238000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>174769000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>161397000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>83391000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>124109000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>122684000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>148890000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>66190000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>129137000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>120622000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>80944000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>39104000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>88939000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>111079000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>63155000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>62836000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>149313000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>157852000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>114722000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>54585000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>69080000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>41631000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>51283000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-19633000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>79262000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>60045000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>60836000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>26862000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>63905000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>73500000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>70509000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>16249000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-94454000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-150100000.0</v>
+      </c>
+      <c r="C6">
         <v>258300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>387200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>341700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>286200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>184300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>195600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-55000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>239100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>142700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>121300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>81400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>258500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>134200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>131000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>62200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>202700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>190500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>392967000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>662000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>456000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>361000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>436553000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>297579000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>279714000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>115870000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>331741000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>289270000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>274289000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>186540000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>163292000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>238086000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>243030000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>132035000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>200271000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>63069000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>223289000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>122742000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>118380000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>199260000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>185391000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>105811000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>146316000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>143756000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>170353000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>87044000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>150855000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>144749000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>100724000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>59076000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>108714000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>129633000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>81347000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>81231000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>169319000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>176281000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>133178000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>72644000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>88985000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>60649000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>70150000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-534000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>100109000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>79036000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>80956000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>47115000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>85723000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>93362000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>90494000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>37059000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-69844000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -18002,87 +18153,88 @@
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -18159,2022 +18311,2051 @@
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-65500000.0</v>
+      </c>
+      <c r="C9">
         <v>65500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1965899999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1248000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1185900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>986700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1040600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>767600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1040600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>907300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>895100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>858700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1061000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>894800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>969000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>968000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1187800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1153500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1419519000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1606000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1397000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1215000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1316189000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1183105000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>997643000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>820085000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1081564000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1027689000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>960404000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>809262000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>842847000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>934369000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>937988000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>780171000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>888860000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>901308000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>907700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>760729000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>884396000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>876199000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>835504000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>689575000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>771779000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>782254000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>805641000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>666794000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>742532000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>745016000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>683232000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>586251000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>706586000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>745573000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>693674000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>643194000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-202811000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>747002000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>673096000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>577921000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>895356000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>852788000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>850106000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>802188000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>944302000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>917073000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>886920000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>837445000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>951823000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1013897000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>929081000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>805319000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>732719000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>283900000.0</v>
+      </c>
+      <c r="C10">
         <v>161800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>287400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>247000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>195200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>96600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>99900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-144400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>151600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>178100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>58000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>141400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>129800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>333388000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>604000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>399000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>306000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>382280000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>243371000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>225295000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72324000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>288513000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>245338000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>229497000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>141670000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>118918000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>195587000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>201968000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>93065000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>159335000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17962000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>184154000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>83880000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>81451000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>166931000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>153607000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>75592000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>116799000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>115396000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>141622000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>58948000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>122897000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>115952000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>76458000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>35253000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>84847000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>107045000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>59224000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>59592000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>147684000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>155882000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>112290000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>51550000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>66116000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>38411000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>49215000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-23449000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>74583000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>55988000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>56995000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>24540000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>61144000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>68521000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>64535000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>10144000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-100998000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
+        <v>64800000.0</v>
+      </c>
+      <c r="C11">
         <v>37000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>74000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>57100000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>48100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>27000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-41000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>35200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>41700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>31200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>31700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>72719000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>154000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>95000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>72000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>100915000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>59780000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>53601000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8478000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>63907000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>57171000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>42226000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31866000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>25744000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>44126000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>46877000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16893000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-61378000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3224000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>62259000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>25811000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>490000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>59539000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>51156000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>22920000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>35064000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>39637000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>48043000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>21152000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>42159000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>35015000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>25770000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13401000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>33058000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>42950000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24276000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>23360000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>54482000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>51982000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>38773000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>20441000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>25738000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>17116000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>17068000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-8208000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>26839000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>22645000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>22855000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10811000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8541000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>27608000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>31143000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2775000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-35945000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
+        <v>45700000.0</v>
+      </c>
+      <c r="C12">
         <v>41900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>43900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>43700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>35400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19700000.0</v>
       </c>
       <c r="R12">
         <v>19700000.0</v>
       </c>
       <c r="S12">
+        <v>19700000.0</v>
+      </c>
+      <c r="T12">
         <v>20054000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15946000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15981000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13443000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12097000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11744000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12213000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11908000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11936000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10981000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10770000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10004000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9223000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9175000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9107000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8990000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8715000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8787000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7838000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7790000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7799000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7310000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7288000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7268000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7242000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6240000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4670000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4486000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3851000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4092000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4034000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3931000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3244000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1629000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1970000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2432000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3035000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2964000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3220000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2068000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3816000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4679000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4057000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3841000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2322000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2761000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4979000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5974000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6105000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6544000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>43900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>75600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>38000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>49900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>38000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>35800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>34300000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>30000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="S13">
         <v>20000000.0</v>
       </c>
       <c r="T13">
+        <v>20000000.0</v>
+      </c>
+      <c r="U13">
         <v>19226000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16214000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16506000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15946000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15981000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13443000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12097000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11744000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>12213000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11908000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>-600000.0</v>
+      </c>
+      <c r="C14">
         <v>300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-400000.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>100000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>1000000.0</v>
       </c>
       <c r="R14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>-1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-5215000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11108000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>842000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1074000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1312000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1039000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>642000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>608000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>985000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>616000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>229000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1525000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-19000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-49000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-55000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-414000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-197000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-362000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-213000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-62000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>72000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="AQ14">
         <v>171000.0</v>
       </c>
       <c r="AR14">
+        <v>171000.0</v>
+      </c>
+      <c r="AS14">
         <v>219000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>232000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>164000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>227000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>232000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>94000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>128000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>162000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>205000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>276000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>54000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-75000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>430000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>516000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-184000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>151000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>252000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-194000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>94000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>650000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>210000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>307000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>2533000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2088000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2467000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>11523000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>218500000.0</v>
+      </c>
+      <c r="C15">
         <v>125100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>211900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>189600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>146100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>74200000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>72400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-104000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>116000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>46700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>34100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>138500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>45900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>54000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>108800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>97900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>259835000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>445000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>302000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>234000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>280291000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>182279000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>170655000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>63204000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>223998000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>187182000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>186655000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>109575000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>91649000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>151480000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>155140000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>76227000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>221127000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21383000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>122257000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>58282000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>81023000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>107320000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>102149000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>52501000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>81566000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>75542000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>93347000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>37632000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>80511000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>80705000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>50594000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>21724000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>51627000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>63890000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>34672000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>36178000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>93277000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>103470000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>73001000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>31293000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>40227000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>21043000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>32341000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-15335000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>47094000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>33133000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>33833000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>13769000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>50070000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>38825000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>28592000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4902000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-66660000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>211900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>189600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>146100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>72400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-104000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>138500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>109000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>98000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>260000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>445250000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>302299000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>233616000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>280291000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>182279000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>170655000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63204000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>223998000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>187182000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>186655000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>109575000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>91649000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>151480000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>155140000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>76227000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>221127000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21383000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>122257000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>58282000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>81023000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>107320000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>102149000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>52501000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>81565000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75541000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>93347000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>37632000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>80511000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>80705000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>50594000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>21724000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>51627000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>63890000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>34672000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>36178000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>93277000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>103470000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>73001000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>31293000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>40227000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21043000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>32341000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-15335000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>47094000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>33133000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>33833000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13769000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>50070000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>38826000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>28591000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4902000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
+        <v>219100000.0</v>
+      </c>
+      <c r="C17">
         <v>124800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>213400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>189900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>147100000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>74800000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>72900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-103400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>116400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>46700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>34300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>136400000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>46000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>54000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>110000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>98000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>261000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>450465000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>303408000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>234458000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>281365000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>183591000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>171694000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>63846000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>224606000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>188167000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>187271000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>109804000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>93174000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>151461000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>155091000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>76172000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>220713000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>21186000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>121895000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>58069000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>80961000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>107392000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>102451000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>52672000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>81736000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>75759000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>93579000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>37796000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>80738000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>80937000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>50688000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>21852000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>51789000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>64095000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>34948000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>36232000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>93202000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>103900000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>73517000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>31109000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>40378000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>21295000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>32147000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-15241000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>33343000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>34140000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-45700000.0</v>
+      </c>
+      <c r="C18">
         <v>-41900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-39900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-38000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-43700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-35400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-33300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-34300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-29100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-30000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="S18">
         <v>-20000000.0</v>
       </c>
       <c r="T18">
+        <v>-20000000.0</v>
+      </c>
+      <c r="U18">
         <v>-19226000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16214000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16506000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15946000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15981000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13443000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12097000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11744000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12213000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11908000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11936000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20202,91 +20383,90 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>-18329000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>73264000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -20363,302 +20543,306 @@
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>-161800000.0</v>
+      </c>
+      <c r="C21">
         <v>161800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>287400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>247000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>195200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>96600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>99900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-144400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>151600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>92600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>38400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>178100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>59600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>141400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>129800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>333388000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>604000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>399000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>306000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>382280000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>243371000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>225295000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>72324000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>288513000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>245338000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>229497000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>141670000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>118918000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>195587000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>201968000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>93065000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>159335000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>17962000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>184154000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>83880000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81451000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>166931000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>153607000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>75592000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>116799000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>115396000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>141622000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>58948000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>122897000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>115952000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>76458000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>35253000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>84847000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>107045000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>59224000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>59592000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>147684000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>155882000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>112290000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>51550000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>66116000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>38411000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>49215000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-23449000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>74583000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>55988000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>56995000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>24540000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>61144000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>68521000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>64535000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10144000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-100998000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -20735,269 +20919,275 @@
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>174100000.0</v>
+      </c>
+      <c r="C23">
         <v>18500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1762299999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1731900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1646100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1485700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1577800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1550500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1460700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1332000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1385500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1482900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1468800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1386500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1616000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1827500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1921100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1903900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2032564000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1952000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1867000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1720000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1763276000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1670350000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1383434000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1340619000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1437315000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1425858000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1269123000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1161911000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1298195000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1346599000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1289189000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1204323000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1321988000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1501606000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1270275000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1233163000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1422806000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1341413000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1207926000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1126120000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1239869000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1268519000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1182167000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1052136000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1132554000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1143778000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1073511000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>977546000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1135025000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1193933000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1229240000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1087171000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1129139000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1052520000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>977543000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>915213000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>930450000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>926554000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>878128000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>955149000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>950157000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>947535000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>912929000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>883886000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>971649000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1032060000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>960550000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>878231000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1015291000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21025,302 +21215,304 @@
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>53600000.0</v>
+      </c>
+      <c r="C25">
         <v>54600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>52500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>52000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>52100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>50100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>49600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>47300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>46100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>45500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>41000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>39238000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>40939000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>38298000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>38327000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>38227000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>40976000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31449000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>31484000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31719000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>32884000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>32934000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>33393000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31729000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>31058000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>29747000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>31761000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>36000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>30145000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>30147000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>28142000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>24491000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>23994000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22420000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22207000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21072000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>21463000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20854000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>21718000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>24127000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19780000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19972000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>19775000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18554000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18192000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>18395000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20006000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18429000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>18456000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>18059000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19905000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>19018000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18867000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>19099000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>20847000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>18559000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19685000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>19820000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>21818000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>19862000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>19985000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>20810000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>24610000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -21397,54 +21589,57 @@
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21455,1092 +21650,1108 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>978703000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>355191000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>321348000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>302164000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>301900000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>293583000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>279812000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>319987000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>305299000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>319840000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>292298000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>301568000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1237566000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>363408000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>278604000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>239559000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1374452000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>614300000.0</v>
+      </c>
+      <c r="C28">
         <v>568200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>607300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>574900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>571100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>506700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>541900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>523600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>509000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>484900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>501200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>485800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>514500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>487600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>550000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>569800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>618300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>601700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>641903000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>585000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>588000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>535000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>549032000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>511298000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>451487000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>429660000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>476683000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>470683000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>447027000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>411612000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>436494000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>449839000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>448974000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>413642000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>439623000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>443992000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>436441000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>407137000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>517504000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>438692000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>417725000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>382712000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>439435000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>411743000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>407452000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>366123000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>364797000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>365304000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>354133000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>326518000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>358443000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>377872000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>364767000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>344500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>363404000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>344140000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>322043000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>305279000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>311977000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>291950000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>293451000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>283302000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>323660000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>307713000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>300771000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>283187000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>305272000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>302484000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>313111000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>297325000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>287822000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>64800000.0</v>
+      </c>
+      <c r="C29">
         <v>37000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>57100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-41000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>72000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>152709000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>96008000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>71564000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>100915000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>59780000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>53601000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8478000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>63907000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>57171000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>42226000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31866000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>96300000.0</v>
+      </c>
+      <c r="C30">
         <v>-96300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1678499999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1001000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>990700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>890100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>940700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>912000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>889000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>814700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>856700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>860400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>882900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>835200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>911000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>971200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1046400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1023700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1086131000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1002000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>998000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>909000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>933909000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>939734000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>772348000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>747761000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>793051000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>782351000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>730907000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>667592000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>723929000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>738782000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>736020000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>687106000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>729525000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>883346000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>723546000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>676849000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>802945000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>709268000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>681897000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>613983000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>654980000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>666858000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>664019000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>607846000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>619635000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>629064000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>606774000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>550998000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>621739000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>638528000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>634450000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>583602000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-350495000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>591120000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>560806000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>526371000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>829240000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>814377000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>800891000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>825637000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>869719000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>861085000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>829925000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>812905000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>890679000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>945376000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>864546000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>795175000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>833717000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
+        <v>445700000.0</v>
+      </c>
+      <c r="C31">
         <v>275100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>293900000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1748900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-38000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-35200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-43700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-36200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>211200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-34300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-33300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-35800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-954300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>59600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>58000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-24000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1302100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-20000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1266709000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-18626000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16844000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-16034000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-904417000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1159052000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-931947000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-910959000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-905342000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-955175000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-822096000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-750299000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-861701000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-896760000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-840215000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-790681000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-886019000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1057614000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-833834000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-826026000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-913602000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-902721000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-790201000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-743408000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-890870000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-856776000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-774715000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-686013000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-707625000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-778474000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-719378000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-651028000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-744132000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-816061000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>228834000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>202102000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1609378000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>155882000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>112290000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3219000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1573181000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>38411000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>49215000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3726000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1531069000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3847000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3534000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2362000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-228000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>68521000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1174000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3638000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-100998000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
+        <v>12300000.0</v>
+      </c>
+      <c r="C32">
         <v>143300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2049699999.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1978900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1841300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1582300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1677700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1406100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1612300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1424600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1423900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1481200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1646900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1446100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1674000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1824300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2062500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2033700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2365952000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2556000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2266000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2026000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2145556000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1913721000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1608729000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1412943000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1725828000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1671196000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1498620000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1303581000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1417113000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1542186000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1491157000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1297388000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1481323000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1519568000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1454429000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1317043000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1504257000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1508344000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1361533000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1201712000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1356668000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1383915000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1323789000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1111084000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1255451000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1259730000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1149969000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1012799000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1219872000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1300978000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1288464000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1146763000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1276823000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1208402000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1089833000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>966763000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>996566000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>964965000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>927343000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>931700000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1024740000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1003523000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>969924000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>908426000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1032793000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1100581000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1025085000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>888375000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>914293000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -22615,51 +22826,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
         <v>1718100000.0</v>
       </c>
       <c r="C2">
         <v>3605300000.0</v>
       </c>
       <c r="D2">
         <v>1223500000.0</v>
       </c>
       <c r="E2">
         <v>1228000000.0</v>
       </c>
       <c r="F2">
         <v>1275000000.0</v>
       </c>
       <c r="G2">
         <v>1485959000.0</v>
       </c>
       <c r="H2">
         <v>1467129000.0</v>
       </c>
       <c r="I2">
         <v>1387226000.0</v>
       </c>
@@ -22677,51 +22888,51 @@
       </c>
       <c r="N2">
         <v>670529000.0</v>
       </c>
       <c r="O2">
         <v>418299000.0</v>
       </c>
       <c r="P2">
         <v>728746000.0</v>
       </c>
       <c r="Q2">
         <v>631297000.0</v>
       </c>
       <c r="R2">
         <v>723651000.0</v>
       </c>
       <c r="S2">
         <v>906387000.0</v>
       </c>
       <c r="T2">
         <v>1550809000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
         <v>188300000</v>
       </c>
       <c r="C3">
         <v>218300000</v>
       </c>
       <c r="D3">
         <v>263400000</v>
       </c>
       <c r="E3">
         <v>260000000</v>
       </c>
       <c r="F3">
         <v>161000000</v>
       </c>
       <c r="G3">
         <v>114084000</v>
       </c>
       <c r="H3">
         <v>106979000</v>
       </c>
       <c r="I3">
         <v>118170000</v>
       </c>
@@ -22739,151 +22950,151 @@
       </c>
       <c r="N3">
         <v>87142000</v>
       </c>
       <c r="O3">
         <v>83892000</v>
       </c>
       <c r="P3">
         <v>69797000</v>
       </c>
       <c r="Q3">
         <v>88725000</v>
       </c>
       <c r="R3">
         <v>42304000</v>
       </c>
       <c r="S3">
         <v>88630000</v>
       </c>
       <c r="T3">
         <v>128726000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>9000000.0</v>
       </c>
       <c r="F4">
         <v>-47000000.0</v>
       </c>
       <c r="G4">
         <v>-216560000.0</v>
       </c>
       <c r="H4">
         <v>15788000.0</v>
       </c>
       <c r="I4">
         <v>87276000.0</v>
       </c>
       <c r="J4">
         <v>381088000.0</v>
       </c>
       <c r="K4">
         <v>-21183000.0</v>
       </c>
       <c r="L4">
         <v>-162759000.0</v>
       </c>
       <c r="M4">
         <v>355243000.0</v>
       </c>
       <c r="N4">
         <v>164308000.0</v>
       </c>
       <c r="O4">
         <v>208909000.0</v>
       </c>
       <c r="P4">
         <v>-310447000.0</v>
       </c>
       <c r="Q4">
         <v>97449000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>52000000.0</v>
       </c>
       <c r="F5">
         <v>107000000.0</v>
       </c>
       <c r="G5">
         <v>108173000.0</v>
       </c>
       <c r="H5">
         <v>41062000.0</v>
       </c>
       <c r="I5">
         <v>1877000.0</v>
       </c>
       <c r="J5">
         <v>-21637000.0</v>
       </c>
       <c r="K5">
         <v>25602000.0</v>
       </c>
       <c r="L5">
         <v>38029000.0</v>
       </c>
       <c r="M5">
         <v>-468955000.0</v>
       </c>
       <c r="N5">
         <v>-505424000.0</v>
       </c>
       <c r="O5">
         <v>-416484000.0</v>
       </c>
       <c r="P5">
         <v>-465683000.0</v>
       </c>
       <c r="Q5">
         <v>-442411000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
         <v>-330800000.0</v>
       </c>
       <c r="C6">
         <v>-1887200000.0</v>
       </c>
       <c r="D6">
         <v>2381800000.0</v>
       </c>
       <c r="E6">
         <v>-4000000.0</v>
       </c>
       <c r="F6">
         <v>-47000000.0</v>
       </c>
       <c r="G6">
         <v>-210493000.0</v>
       </c>
       <c r="H6">
         <v>18830000.0</v>
       </c>
       <c r="I6">
         <v>79903000.0</v>
       </c>
@@ -22901,54 +23112,54 @@
       </c>
       <c r="N6">
         <v>164308000.0</v>
       </c>
       <c r="O6">
         <v>208909000.0</v>
       </c>
       <c r="P6">
         <v>-310447000.0</v>
       </c>
       <c r="Q6">
         <v>97449000.0</v>
       </c>
       <c r="R6">
         <v>-140623000.0</v>
       </c>
       <c r="S6">
         <v>-182736000.0</v>
       </c>
       <c r="T6">
         <v>-644422000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B7">
-        <v>-222200000.0</v>
+        <v>-415800000.0</v>
       </c>
       <c r="C7">
         <v>221000000.0</v>
       </c>
       <c r="D7">
         <v>-271900000.0</v>
       </c>
       <c r="E7">
         <v>-341000000.0</v>
       </c>
       <c r="F7">
         <v>73000000.0</v>
       </c>
       <c r="G7">
         <v>125142000.0</v>
       </c>
       <c r="H7">
         <v>45051000.0</v>
       </c>
       <c r="I7">
         <v>65387000.0</v>
       </c>
       <c r="J7">
         <v>47528000.0</v>
       </c>
@@ -22963,99 +23174,99 @@
       </c>
       <c r="N7">
         <v>51654000.0</v>
       </c>
       <c r="O7">
         <v>133911000.0</v>
       </c>
       <c r="P7">
         <v>-468694000.0</v>
       </c>
       <c r="Q7">
         <v>-386056000.0</v>
       </c>
       <c r="R7">
         <v>-362696000.0</v>
       </c>
       <c r="S7">
         <v>-528898000.0</v>
       </c>
       <c r="T7">
         <v>-988375000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>83000000.0</v>
       </c>
       <c r="F8">
         <v>-48000000.0</v>
       </c>
       <c r="G8">
         <v>-52870000.0</v>
       </c>
       <c r="H8">
         <v>-27240000.0</v>
       </c>
       <c r="I8">
         <v>5264000.0</v>
       </c>
       <c r="J8">
         <v>12426000.0</v>
       </c>
       <c r="K8">
         <v>-10017000.0</v>
       </c>
       <c r="L8">
         <v>-7477000.0</v>
       </c>
       <c r="M8">
         <v>-9950000.0</v>
       </c>
       <c r="N8">
         <v>23645000.0</v>
       </c>
       <c r="O8">
         <v>-29398000.0</v>
       </c>
       <c r="P8">
         <v>5367000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
         <v>-57400000.0</v>
       </c>
       <c r="C9">
         <v>126200000.0</v>
       </c>
       <c r="D9">
         <v>-159100000.0</v>
       </c>
       <c r="E9">
         <v>83000000.0</v>
       </c>
       <c r="F9">
         <v>-48000000.0</v>
       </c>
       <c r="G9">
         <v>-52870000.0</v>
       </c>
       <c r="H9">
         <v>-27240000.0</v>
       </c>
       <c r="I9">
         <v>5264000.0</v>
       </c>
@@ -23071,97 +23282,97 @@
       <c r="M9">
         <v>-9950000.0</v>
       </c>
       <c r="N9">
         <v>23645000.0</v>
       </c>
       <c r="O9">
         <v>-29398000.0</v>
       </c>
       <c r="P9">
         <v>5367000.0</v>
       </c>
       <c r="Q9">
         <v>4730000.0</v>
       </c>
       <c r="R9">
         <v>12357000.0</v>
       </c>
       <c r="S9">
         <v>4821000.0</v>
       </c>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-67000000.0</v>
       </c>
       <c r="G10">
         <v>-77166000.0</v>
       </c>
       <c r="H10">
         <v>-18309000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>-462983000.0</v>
       </c>
       <c r="Q10">
         <v>-407327000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-424000000.0</v>
       </c>
       <c r="F11">
         <v>121000000.0</v>
       </c>
       <c r="G11">
         <v>178012000.0</v>
       </c>
       <c r="H11">
         <v>61948000.0</v>
       </c>
       <c r="I11">
         <v>60123000.0</v>
       </c>
       <c r="J11">
         <v>35102000.0</v>
       </c>
       <c r="K11">
         <v>9796000.0</v>
       </c>
@@ -23169,143 +23380,143 @@
         <v>94741000.0</v>
       </c>
       <c r="M11">
         <v>41202000.0</v>
       </c>
       <c r="N11">
         <v>28009000.0</v>
       </c>
       <c r="O11">
         <v>151310000.0</v>
       </c>
       <c r="P11">
         <v>690000.0</v>
       </c>
       <c r="Q11">
         <v>64378000.0</v>
       </c>
       <c r="R11">
         <v>52620000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>618000000.0</v>
       </c>
       <c r="F12">
         <v>-414000000.0</v>
       </c>
       <c r="G12">
         <v>-37602000.0</v>
       </c>
       <c r="H12">
         <v>-28331000.0</v>
       </c>
       <c r="I12">
         <v>97082000.0</v>
       </c>
       <c r="J12">
         <v>25116000.0</v>
       </c>
       <c r="K12">
         <v>-6813000.0</v>
       </c>
       <c r="L12">
         <v>23161000.0</v>
       </c>
       <c r="M12">
         <v>453949000.0</v>
       </c>
       <c r="N12">
         <v>543480000.0</v>
       </c>
       <c r="O12">
         <v>347569000.0</v>
       </c>
       <c r="P12">
         <v>437978000.0</v>
       </c>
       <c r="Q12">
         <v>325709000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-434000000.0</v>
       </c>
       <c r="F13">
         <v>-482000000.0</v>
       </c>
       <c r="G13">
         <v>-471334000.0</v>
       </c>
       <c r="H13">
         <v>-415321000.0</v>
       </c>
       <c r="I13">
         <v>-450756000.0</v>
       </c>
       <c r="J13">
         <v>-472047000.0</v>
       </c>
       <c r="K13">
         <v>-462999000.0</v>
       </c>
       <c r="L13">
         <v>-476492000.0</v>
       </c>
       <c r="M13">
         <v>-469750000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
         <v>216200000.0</v>
       </c>
       <c r="C14">
         <v>207400000.0</v>
       </c>
       <c r="D14">
         <v>188500000.0</v>
       </c>
       <c r="E14">
         <v>167000000.0</v>
       </c>
       <c r="F14">
         <v>158000000.0</v>
       </c>
       <c r="G14">
         <v>148979000.0</v>
       </c>
       <c r="H14">
         <v>129021000.0</v>
       </c>
       <c r="I14">
         <v>125927000.0</v>
       </c>
@@ -23323,51 +23534,51 @@
       </c>
       <c r="N14">
         <v>74916000.0</v>
       </c>
       <c r="O14">
         <v>74950000.0</v>
       </c>
       <c r="P14">
         <v>76889000.0</v>
       </c>
       <c r="Q14">
         <v>78911000.0</v>
       </c>
       <c r="R14">
         <v>82475000.0</v>
       </c>
       <c r="S14">
         <v>95242000.0</v>
       </c>
       <c r="T14">
         <v>94816000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15">
         <v>223000000.0</v>
       </c>
       <c r="C15">
         <v>220700000.0</v>
       </c>
       <c r="D15">
         <v>216600000.0</v>
       </c>
       <c r="E15">
         <v>217000000.0</v>
       </c>
       <c r="F15">
         <v>213000000.0</v>
       </c>
       <c r="G15">
         <v>198663000.0</v>
       </c>
       <c r="H15">
         <v>188440000.0</v>
       </c>
       <c r="I15">
         <v>178487000.0</v>
       </c>
@@ -23385,51 +23596,51 @@
       </c>
       <c r="N15">
         <v>51324000.0</v>
       </c>
       <c r="O15">
         <v>44705000.0</v>
       </c>
       <c r="P15">
         <v>25216000.0</v>
       </c>
       <c r="Q15">
         <v>142502000.0</v>
       </c>
       <c r="R15">
         <v>92378000.0</v>
       </c>
       <c r="S15">
         <v>21344000.0</v>
       </c>
       <c r="T15">
         <v>68771000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
         <v>1387300000.0</v>
       </c>
       <c r="C16">
         <v>1718100000.0</v>
       </c>
       <c r="D16">
         <v>3605300000.0</v>
       </c>
       <c r="E16">
         <v>1224000000.0</v>
       </c>
       <c r="F16">
         <v>1228000000.0</v>
       </c>
       <c r="G16">
         <v>1275466000.0</v>
       </c>
       <c r="H16">
         <v>1485959000.0</v>
       </c>
       <c r="I16">
         <v>1467129000.0</v>
       </c>
@@ -23447,87 +23658,87 @@
       </c>
       <c r="N16">
         <v>834837000.0</v>
       </c>
       <c r="O16">
         <v>627208000.0</v>
       </c>
       <c r="P16">
         <v>418299000.0</v>
       </c>
       <c r="Q16">
         <v>728746000.0</v>
       </c>
       <c r="R16">
         <v>583028000.0</v>
       </c>
       <c r="S16">
         <v>723651000.0</v>
       </c>
       <c r="T16">
         <v>906387000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>8098000.0</v>
       </c>
       <c r="K17">
         <v>-7238000.0</v>
       </c>
       <c r="L17">
         <v>-6022000.0</v>
       </c>
       <c r="M17">
         <v>-5762000.0</v>
       </c>
       <c r="N17">
         <v>-1800000.0</v>
       </c>
       <c r="O17">
         <v>105000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
         <v>762500000.0</v>
       </c>
       <c r="C18">
         <v>679200000.0</v>
       </c>
       <c r="D18">
         <v>90900000.0</v>
       </c>
       <c r="E18">
         <v>520000000.0</v>
       </c>
       <c r="F18">
         <v>1059000000.0</v>
       </c>
       <c r="G18">
         <v>970575000.0</v>
       </c>
       <c r="H18">
         <v>806110000.0</v>
       </c>
       <c r="I18">
         <v>674995000.0</v>
       </c>
@@ -23545,51 +23756,51 @@
       </c>
       <c r="N18">
         <v>291330000.0</v>
       </c>
       <c r="O18">
         <v>345783000.0</v>
       </c>
       <c r="P18">
         <v>64023000.0</v>
       </c>
       <c r="Q18">
         <v>66818000.0</v>
       </c>
       <c r="R18">
         <v>187373000.0</v>
       </c>
       <c r="S18">
         <v>16549000.0</v>
       </c>
       <c r="T18">
         <v>-189362000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19">
         <v>-981900000.0</v>
       </c>
       <c r="C19">
         <v>-458700000.0</v>
       </c>
       <c r="D19">
         <v>44900000.0</v>
       </c>
       <c r="E19">
         <v>-64000000.0</v>
       </c>
       <c r="F19">
         <v>-3218000000.0</v>
       </c>
       <c r="G19">
         <v>1630172000.0</v>
       </c>
       <c r="H19">
         <v>998448000.0</v>
       </c>
       <c r="I19">
         <v>637127000.0</v>
       </c>
@@ -23601,75 +23812,75 @@
       </c>
       <c r="L19">
         <v>-841140000.0</v>
       </c>
       <c r="M19">
         <v>-596233000.0</v>
       </c>
       <c r="N19">
         <v>-384427000.0</v>
       </c>
       <c r="O19">
         <v>-14405000.0</v>
       </c>
       <c r="P19">
         <v>-7927000.0</v>
       </c>
       <c r="Q19">
         <v>-219529000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B21">
         <v>258100000.0</v>
       </c>
       <c r="C21">
         <v>230300000.0</v>
       </c>
       <c r="D21">
         <v>-69200000.0</v>
       </c>
       <c r="E21">
         <v>-7000000.0</v>
       </c>
       <c r="F21">
         <v>636000000.0</v>
       </c>
       <c r="G21">
         <v>278071000.0</v>
       </c>
       <c r="H21">
         <v>-5569000.0</v>
       </c>
       <c r="I21">
         <v>-5294000.0</v>
       </c>
@@ -23681,51 +23892,51 @@
       </c>
       <c r="L21">
         <v>-5244000.0</v>
       </c>
       <c r="M21">
         <v>269367000.0</v>
       </c>
       <c r="N21">
         <v>80939000.0</v>
       </c>
       <c r="O21">
         <v>440065000.0</v>
       </c>
       <c r="P21">
         <v>1068000.0</v>
       </c>
       <c r="Q21">
         <v>172504000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
         <v>621800000.0</v>
       </c>
       <c r="C22">
         <v>132600000.0</v>
       </c>
       <c r="D22">
         <v>216800000.0</v>
       </c>
       <c r="E22">
         <v>265000000.0</v>
       </c>
       <c r="F22">
         <v>1249000000.0</v>
       </c>
       <c r="G22">
         <v>700496000.0</v>
       </c>
       <c r="H22">
         <v>709848000.0</v>
       </c>
       <c r="I22">
         <v>475898000.0</v>
       </c>
@@ -23743,51 +23954,51 @@
       </c>
       <c r="N22">
         <v>187064000.0</v>
       </c>
       <c r="O22">
         <v>301728000.0</v>
       </c>
       <c r="P22">
         <v>78579000.0</v>
       </c>
       <c r="Q22">
         <v>128956000.0</v>
       </c>
       <c r="R22">
         <v>134277000.0</v>
       </c>
       <c r="S22">
         <v>-72482000.0</v>
       </c>
       <c r="T22">
         <v>-122446000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>244600000.0</v>
       </c>
       <c r="C23">
         <v>-2250500000.0</v>
       </c>
       <c r="D23">
         <v>1781600000.0</v>
       </c>
       <c r="E23">
         <v>15984000000.0</v>
       </c>
       <c r="F23">
         <v>1788000000.0</v>
       </c>
       <c r="G23">
         <v>-63135000.0</v>
       </c>
       <c r="H23">
         <v>-449906000.0</v>
       </c>
       <c r="I23">
         <v>710767000.0</v>
       </c>
@@ -23805,51 +24016,51 @@
       </c>
       <c r="N23">
         <v>287783000.0</v>
       </c>
       <c r="O23">
         <v>328903000.0</v>
       </c>
       <c r="P23">
         <v>-387358000.0</v>
       </c>
       <c r="Q23">
         <v>331360000.0</v>
       </c>
       <c r="R23">
         <v>-153586000.0</v>
       </c>
       <c r="S23">
         <v>554178000.0</v>
       </c>
       <c r="T23">
         <v>-57284000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24">
         <v>-293300000.0</v>
       </c>
       <c r="C24">
         <v>539700000.0</v>
       </c>
       <c r="D24">
         <v>-202500000.0</v>
       </c>
       <c r="E24">
         <v>-135000000.0</v>
       </c>
       <c r="F24">
         <v>-14000000.0</v>
       </c>
       <c r="G24">
         <v>-2931231000.0</v>
       </c>
       <c r="H24">
         <v>-1343701000.0</v>
       </c>
       <c r="I24">
         <v>-558000.0</v>
       </c>
@@ -23867,54 +24078,54 @@
       </c>
       <c r="N24">
         <v>44151000.0</v>
       </c>
       <c r="O24">
         <v>25201000.0</v>
       </c>
       <c r="P24">
         <v>54240000.0</v>
       </c>
       <c r="Q24">
         <v>44897000.0</v>
       </c>
       <c r="R24">
         <v>71428000.0</v>
       </c>
       <c r="S24">
         <v>-32164000.0</v>
       </c>
       <c r="T24">
         <v>-33630000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
-        <v>335000000.0</v>
+        <v>460200000.0</v>
       </c>
       <c r="C25">
         <v>284500000.0</v>
       </c>
       <c r="D25">
         <v>171800000.0</v>
       </c>
       <c r="E25">
         <v>622000000.0</v>
       </c>
       <c r="F25">
         <v>70000000.0</v>
       </c>
       <c r="G25">
         <v>69003000.0</v>
       </c>
       <c r="H25">
         <v>23526000.0</v>
       </c>
       <c r="I25">
         <v>-865000.0</v>
       </c>
       <c r="J25">
         <v>-29984000.0</v>
       </c>
@@ -23929,51 +24140,51 @@
       </c>
       <c r="N25">
         <v>24932000.0</v>
       </c>
       <c r="O25">
         <v>-34330000.0</v>
       </c>
       <c r="P25">
         <v>429204000.0</v>
       </c>
       <c r="Q25">
         <v>328897000.0</v>
       </c>
       <c r="R25">
         <v>386572000.0</v>
       </c>
       <c r="S25">
         <v>509563000.0</v>
       </c>
       <c r="T25">
         <v>875855000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
         <v>-122300000.0</v>
       </c>
       <c r="C26">
         <v>-68500000.0</v>
       </c>
       <c r="D26">
         <v>-72700000.0</v>
       </c>
       <c r="E26">
         <v>-441000000.0</v>
       </c>
       <c r="F26">
         <v>-99000000.0</v>
       </c>
       <c r="G26">
         <v>-138603000.0</v>
       </c>
       <c r="H26">
         <v>-2066000.0</v>
       </c>
       <c r="I26">
         <v>-18801000.0</v>
       </c>
@@ -23985,51 +24196,51 @@
       </c>
       <c r="L26">
         <v>-741000.0</v>
       </c>
       <c r="M26">
         <v>-682000.0</v>
       </c>
       <c r="N26">
         <v>-64606000.0</v>
       </c>
       <c r="O26">
         <v>3402000.0</v>
       </c>
       <c r="P26">
         <v>-2502000.0</v>
       </c>
       <c r="Q26">
         <v>242549000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>68400000.0</v>
       </c>
       <c r="C27">
         <v>52000000.0</v>
       </c>
       <c r="D27">
         <v>49100000.0</v>
       </c>
       <c r="E27">
         <v>67000000.0</v>
       </c>
       <c r="F27">
         <v>54000000.0</v>
       </c>
       <c r="G27">
         <v>50709000.0</v>
       </c>
       <c r="H27">
         <v>42474000.0</v>
       </c>
       <c r="I27">
         <v>41145000.0</v>
       </c>
@@ -24047,51 +24258,51 @@
       </c>
       <c r="N27">
         <v>22301000.0</v>
       </c>
       <c r="O27">
         <v>14839000.0</v>
       </c>
       <c r="P27">
         <v>14981000.0</v>
       </c>
       <c r="Q27">
         <v>15163000.0</v>
       </c>
       <c r="R27">
         <v>14563000.0</v>
       </c>
       <c r="S27">
         <v>8289000.0</v>
       </c>
       <c r="T27">
         <v>10818000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>164400000.0</v>
       </c>
       <c r="C28">
         <v>-2309400000.0</v>
       </c>
       <c r="D28">
         <v>1423100000.0</v>
       </c>
       <c r="E28">
         <v>-376000000.0</v>
       </c>
       <c r="F28">
         <v>2126000000.0</v>
       </c>
       <c r="G28">
         <v>113924000.0</v>
       </c>
       <c r="H28">
         <v>-445069000.0</v>
       </c>
       <c r="I28">
         <v>514735000.0</v>
       </c>
@@ -24109,51 +24320,51 @@
       </c>
       <c r="N28">
         <v>252792000.0</v>
       </c>
       <c r="O28">
         <v>213719000.0</v>
       </c>
       <c r="P28">
         <v>-414008000.0</v>
       </c>
       <c r="Q28">
         <v>220877000.0</v>
       </c>
       <c r="R28">
         <v>-281276000.0</v>
       </c>
       <c r="S28">
         <v>517595000.0</v>
       </c>
       <c r="T28">
         <v>-214275000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>950800000.0</v>
       </c>
       <c r="C29">
         <v>897500000.0</v>
       </c>
       <c r="D29">
         <v>354300000.0</v>
       </c>
       <c r="E29">
         <v>780000000.0</v>
       </c>
       <c r="F29">
         <v>1220000000.0</v>
       </c>
       <c r="G29">
         <v>1084659000.0</v>
       </c>
       <c r="H29">
         <v>913089000.0</v>
       </c>
       <c r="I29">
         <v>793165000.0</v>
       </c>
@@ -24171,51 +24382,51 @@
       </c>
       <c r="N29">
         <v>378472000.0</v>
       </c>
       <c r="O29">
         <v>429675000.0</v>
       </c>
       <c r="P29">
         <v>133820000.0</v>
       </c>
       <c r="Q29">
         <v>155543000.0</v>
       </c>
       <c r="R29">
         <v>229677000.0</v>
       </c>
       <c r="S29">
         <v>105179000.0</v>
       </c>
       <c r="T29">
         <v>-60636000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>-1459100000.0</v>
       </c>
       <c r="C30">
         <v>-458700000.0</v>
       </c>
       <c r="D30">
         <v>599500000.0</v>
       </c>
       <c r="E30">
         <v>-395000000.0</v>
       </c>
       <c r="F30">
         <v>-3393000000.0</v>
       </c>
       <c r="G30">
         <v>-1415143000.0</v>
       </c>
       <c r="H30">
         <v>-452232000.0</v>
       </c>
       <c r="I30">
         <v>-1220624000.0</v>
       </c>
@@ -24252,3694 +24463,3737 @@
       <c r="T30">
         <v>-369511000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B2">
+        <v>2436200000.0</v>
+      </c>
+      <c r="C2">
         <v>1387300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2911500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2031200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2045100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1718100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2953400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2048600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1506400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3605300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1579100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2245900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1983400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1223500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2361000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1744600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1704000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1228000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1953987000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2223000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2026000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1275466000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1512369000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1523344000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1049985000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1485959000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1710999000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1411965000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1337052000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1467129000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2205319000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1226510000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1176618000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1387226000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1141915000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1166764000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1047467000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1006138000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1443312000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1241814000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>975883000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1027321000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>894430000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1269660000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>878397000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1190080000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1203873000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1041259000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>770420000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>834837000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>833857000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>861835000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>814514000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>627208000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>745372000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>796163000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>672529000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>418299000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>630968000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>600695000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>755277000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>728746000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>742843000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>578978000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>456968000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>583028000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>769160000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>795909000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>753446000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>723651000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>702484000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B3">
+        <v>39200000</v>
+      </c>
+      <c r="C3">
         <v>38300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>44800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52400000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41700000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>58400000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>56700000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>51700000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>58100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>65800000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>76400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>63100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>71500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>75000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>43000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>49920000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>43000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>28582000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>22483000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33556000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>28832000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29213000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>28821000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24207000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>26565000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>27386000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30851000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31599000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33376000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22344000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31142000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>33511000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>39650000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>29903000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>28530000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>42796000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>31081000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29858000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31733000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>30127000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>29956000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31881000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33299000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>23860000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18905000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21158000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>26125000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22138000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>20222000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18657000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>27250000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20815000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>17655000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>18172000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>24137000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17298000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>15758000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12604000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>41056000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16405000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>17977000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>13287000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>42501000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>22466000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7901000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9726000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>87015000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>758300000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1143000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>627000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>49000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>476000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-728366000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-263057000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>194693000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>749730000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-267693000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>6253000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>468936000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-424056000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-228992000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>302428000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>74470000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-132118000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-734307000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>981019000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>51172000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-210608000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>245311000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-24849000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>119297000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>41329000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-437174000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>201498000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>265931000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-51438000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>132891000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-375230000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>391263000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-311683000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-13793000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>162614000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>270839000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-64417000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-42341000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-27978000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>47321000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>187306000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-118164000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-50791000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>123634000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>254230000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-212669000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>30273000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-154582000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>26531000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-12900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17768000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30276000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>36717000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22239000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>36893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>29709000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>32632000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8939000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14711000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19404000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9227000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2280000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-548000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1764000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4695000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4034000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3935000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5199000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-877000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-11626000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10478000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11234000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6566000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2676000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>383002000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-104693000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-118946000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-121334000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-107892000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-117443000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-129166000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-114454000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-161680000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-119790000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-115430000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-108524000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-81955000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-108648000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-119390000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-106491000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-117599000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-131406000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-114579000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-102099000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B6">
+        <v>188600000.0</v>
+      </c>
+      <c r="C6">
         <v>1048900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1524200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>880300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>327000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1235300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>904800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>542200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2098900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2026200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-666800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>262500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>759900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1137000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>616600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>476000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-725987000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-270000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>197000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>750558000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-236903000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10975000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>473359000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-435974000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-225040000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>299034000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>74913000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-130077000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-738190000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>978809000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>49892000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-210608000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>245311000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-24849000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>119297000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>41329000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-437174000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>201498000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>265931000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-51438000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>132891000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-375230000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>391263000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-311683000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-13793000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>162614000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>270839000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-64417000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>980000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-27978000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>47321000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>187306000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-118164000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-50791000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>123634000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>254230000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-212669000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>30273000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-154582000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>26531000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-14097000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>163865000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>122010000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-126060000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-186132000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-26749000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>42463000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>29795000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>21167000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B7">
-        <v>-274100000.0</v>
+        <v>133700000.0</v>
       </c>
       <c r="C7">
-        <v>29200000.0</v>
+        <v>-202400000.0</v>
       </c>
       <c r="D7">
+        <v>-82500000.0</v>
+      </c>
+      <c r="E7">
         <v>61300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>166100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-206000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>125700000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-123900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>68600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-235100000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22700000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>82600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-191300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-123000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-239000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>25563000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>151000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-59000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-44832000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>144161000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-111025000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>157957000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-206279000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>50115000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>55032000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>39940000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-100036000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>101364000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>41183000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>15383000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-92543000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-90723000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>142200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>80299000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-84248000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>98903000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-24733000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>70848000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-145239000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>57699000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>39794000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>109160000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-119389000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>66698000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>21691000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>76420000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-133557000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>84601000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>587000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>76048000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-109582000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>391584000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-34616000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-71144000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-151913000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-58507000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-104056000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-117388000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-188743000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-29391000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-76485000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-148841000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-131339000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-74501000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-65847000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-115131000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-107217000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-185309000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>12700000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>37000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>18000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>22000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>6000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>5661000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-22634000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-23202000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-7825000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>19800000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-43664000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>16741000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-45747000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>25517000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-17615000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-37685000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2543000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>56414000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-14450000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-42193000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>5493000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>24333000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>6504000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-19125000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>714000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>33437000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-18508000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-23572000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1374000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>24717000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-11233000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-20361000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-600000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>13241000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-11752000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-15276000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>3837000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>19668000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>12659000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-20313000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>11631000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>4084000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-2881000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-22218000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-8383000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>5367000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B9">
+        <v>-50400000.0</v>
+      </c>
+      <c r="C9">
         <v>32600000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9">
+        <v>14500000.0</v>
+      </c>
+      <c r="E9">
         <v>-37200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-32400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-36100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>160200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-142400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-35100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="U9">
         <v>-23000000.0</v>
       </c>
       <c r="V9">
+        <v>-23000000.0</v>
+      </c>
+      <c r="W9">
         <v>-7825000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-52870000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-43664000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16741000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-45747000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-27240000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-17615000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-37685000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2543000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5264000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-14450000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-42193000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5493000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12426000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6504000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-19125000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>714000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-10017000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-18508000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-23572000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1374000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7477000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11233000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-20361000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-600000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-9950000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-11752000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-15276000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3837000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23645000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12659000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-20313000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>11631000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4084000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2881000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-22218000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-8383000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>17276000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-6533000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-993000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-4383000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4730000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>15362000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-24976000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>11903000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12357000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>4821000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>240000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16727000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>40640000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>42071000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>62956000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>-83476000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>143231000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>39268000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>97598000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>50466000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>323542000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>-83369000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-42714000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>-120099000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-48155000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>-79600000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>25500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-204000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-26000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>63000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-145000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-245000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>19902000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>115644000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27712000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-37007000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>124361000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>72967000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>141216000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-160532000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14255000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>72647000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>77625000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-102579000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>44950000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>55633000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>57576000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-98036000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-115056000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>135696000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>99424000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-84962000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>65466000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-6225000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>94420000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-143865000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>32982000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>51027000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>129521000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-118789000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>53457000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>33443000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>91696000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-137394000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>64394000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-12010000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>96303000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-120678000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>40972000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>73349000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>71426000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-34437000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>57577000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>31292000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1832000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-86347000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5890000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>52620000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>260600000.0</v>
       </c>
       <c r="N12">
+        <v>260600000.0</v>
+      </c>
+      <c r="O12">
         <v>18800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>128000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>366000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>149000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>108000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-13617000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-111350000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>81665000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-37505000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-107925000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23749000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-69673000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>116247000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-17300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8973000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-8589000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-11415000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>74448000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2446000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2002000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>27082000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12593000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>18389000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-10157000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4291000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10655000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-19736000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-7706000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9974000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-352218000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>145664000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>120635000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>109080000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>126609000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>105949000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>126505000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>94886000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>111911000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>123891000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>195605000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>112073000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>101871000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>63034000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>89809000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>92855000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>102020000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>112964000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>88019000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>134975000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-109600000.0</v>
       </c>
       <c r="N13">
+        <v>-109600000.0</v>
+      </c>
+      <c r="O13">
         <v>-95200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-96000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-115000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-122000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-101000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-125555000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-125024000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-113213000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-118208000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-128613000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-128127000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-106056000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-108538000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-110147000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-105279000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-99903000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-99992000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-116786000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-120432000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-108924000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-104614000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-472047000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-125548000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-111835000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-128820000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-462999000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-143520000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-119912000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-476492000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-469750000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B14">
+        <v>53600000.0</v>
+      </c>
+      <c r="C14">
         <v>54600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49600000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>41400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39525000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>38298000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>38327000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>38227000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40976000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31449000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31484000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31719000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32884000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32934000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33393000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31729000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31058000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29747000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>31761000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30145000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30147000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>28142000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24491000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23994000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22420000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22207000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21072000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21463000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20854000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21718000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24127000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19780000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19972000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>19775000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18554000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18192000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18395000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20006000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18429000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18456000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>18059000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19905000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19018000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18867000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19099000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>20847000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>18559000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19685000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>19820000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21818000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>19862000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>19985000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>20810000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>24610000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B15">
+        <v>56100000.0</v>
+      </c>
+      <c r="C15">
         <v>56200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="D15">
         <v>56000000.0</v>
       </c>
       <c r="E15">
+        <v>56000000.0</v>
+      </c>
+      <c r="F15">
         <v>55300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>55700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>55500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>55600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>54700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>54900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>54500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>54700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>53800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="Q15">
         <v>54000000.0</v>
       </c>
       <c r="R15">
+        <v>54000000.0</v>
+      </c>
+      <c r="S15">
         <v>56000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>55934000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>56000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>50000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>50985000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>50895000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>49070000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>48996000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>49702000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>47196000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>47139000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>47084000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>47021000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>46858000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>46912000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>42387000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>42330000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>42110000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>42075000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37604000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>37495000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>37339000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>37305000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>28487000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28410000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27241000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>27162000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>27140000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>26981000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>25780000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>25718000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25682000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12695000.0</v>
       </c>
       <c r="AZ15">
         <v>12695000.0</v>
       </c>
       <c r="BA15">
+        <v>12695000.0</v>
+      </c>
+      <c r="BB15">
         <v>13007000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12927000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>21390000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8505000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8482000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6328000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6324000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6318000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6307000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6267000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5384000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6273000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>130490000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>355000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>39378000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>34880000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3630000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14490000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>21344000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16">
+        <v>2624800000.0</v>
+      </c>
+      <c r="C16">
         <v>2436200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1387300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2911500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2031200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2045100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1718100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2953400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2048600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1506400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3605300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1579100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2245900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1983400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1224000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2361200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1745000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1704000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1228000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1953000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2223000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2026024000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1275466000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1512369000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1523344000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1049985000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1485959000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1710999000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1411965000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1337052000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1467129000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2205319000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1226510000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1176618000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1387226000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1141915000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1166764000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1047467000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1006138000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1443312000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1241814000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>975883000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1027321000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>894430000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1269660000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>878397000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1190080000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1203873000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1041259000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>770420000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>834837000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>833857000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>861835000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>814514000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>627208000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>745372000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>796163000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>672529000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>418299000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>630968000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>600695000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>755277000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>728746000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>742843000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>578978000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>456968000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>583028000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>769160000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>795909000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>753446000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>723651000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>1017000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>574000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3265000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3002000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1257000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4839000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-378000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3577000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1556000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>356000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-3312000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1432000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4498000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-8174000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1612000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3961000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>63000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>517000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3506000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3602000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2221000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1611000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1284000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1844000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2276000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18">
+        <v>317400000.0</v>
+      </c>
+      <c r="C18">
         <v>-32700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>324500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>223100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>309400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-94500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>266200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>185400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>210000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>17600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-99800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>153500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>192600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-155400000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>176000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>231100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>114000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>294098000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>356000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>214000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>195327000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>381131000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>279539000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>314964000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5059000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>272587000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>286365000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>240073000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7085000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>277453000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>199162000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>177557000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>20823000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>145465000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>187412000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>188894000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-23843000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>208667000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>63037000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>171677000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-86230000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>167393000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>155127000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>203304000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-98198000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>161167000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>97418000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>130609000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-125779000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>106514000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>65261000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>189083000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-69528000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>150930000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>126368000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>93945000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-25460000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>83511000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>35865000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6864000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-62217000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>89067000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>49066000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-32015000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-39300000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>49612000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>98725000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>45646000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1968000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-123875000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B19">
+        <v>-825100000.0</v>
+      </c>
+      <c r="C19">
         <v>-565600000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-286900000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-353700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-723200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-234500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-33100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-295000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>100800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-231400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>414700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-61100000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-181000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>689000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-81000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>41000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>83000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-76000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-509424000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1298244000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-712625000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>431864000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>470588000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>453145000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>383821000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>322618000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>417155000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>316347000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>211064000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>53882000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>211990000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>142577000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>152708000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>129852000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>36030000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>35301000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-257218000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5941000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-132094000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-48015000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-198279000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-1996000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-91858000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-156898000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-150688000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-441696000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-319635000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-259263000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-37357000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>20022000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-107101000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-154626000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-136302000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>13602000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>115189000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-199150000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>40058000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>29498000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-62043000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>138515000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-24462000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-59937000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27967,2162 +28221,2193 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B21">
+        <v>-42800000.0</v>
+      </c>
+      <c r="C21">
         <v>171600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-173600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>193000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>147300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-535200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>678800000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-56700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>81100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-95000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-395000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>622223000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-36152000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1599000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1637000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1387000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>162433000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>118662000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1289000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1375000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1494000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1411000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1183000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1430000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1259000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1422000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1415000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1468000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1337000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1323000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1426000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>158584000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1301000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1028000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1157000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1464000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1123000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>130742000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5634000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2531000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>146790000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1120000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3275000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2435000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>87769000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>467940000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1694000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1515000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-24666000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15194000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-6314000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4662000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3150000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
+        <v>219100000.0</v>
+      </c>
+      <c r="C22">
         <v>124800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>211900000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>189900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>147100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>74800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>72900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-104000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>116000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>46700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>136400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>46000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>54000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>110000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>98000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>260669000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>450000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>304000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>234458000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>281365000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>182279000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>171694000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>63846000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>224606000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>188167000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>187271000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>109804000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>93174000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>151461000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>155091000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>76172000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>220713000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>21186000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>121895000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>58069000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>80961000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>107392000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>102451000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>52672000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>81735000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>75760000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>93579000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>37796000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>80738000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>80937000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>50688000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>21852000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>51789000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>64095000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>34948000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>36232000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>93202000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>103900000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>73517000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>31109000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>40378000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>21295000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>32147000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-15241000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>47744000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>33343000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>34140000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13729000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>52603000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>40914000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>33391000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7369000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-65053000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>795700000.0</v>
+      </c>
+      <c r="C23">
         <v>1787400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1525200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>861500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>304000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>604800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-910300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>354000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>318600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2012800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1698600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-696500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>154200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3372500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1469000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>606600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>358800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>690500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-361495000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>82000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>779000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1294096000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-219146000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>81862999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-9493000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>78210000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-499667000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>54733000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-129334000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>123175000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-762252000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1255006000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>137806000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>77639000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>106672000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-129093000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>218738000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>96534000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-436599000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>119885000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>343638000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>57029000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>85376000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-341237000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>353513000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>282476000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>44982000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>338588000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>201867000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>72195000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-28149000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>143789000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5250000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>149408000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4715000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>30599000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1314000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>291767000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-264634000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-156264000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-128457000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>156540000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>43835000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>140284000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>116931000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>30310000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-14317000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6946000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-189608000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>60043000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>204965000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24">
+        <v>19200000.0</v>
+      </c>
+      <c r="C24">
         <v>-58900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>185000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-193800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-146100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>259300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-245700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-188700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>390100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>385400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-199000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-135000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>46400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>90000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-39000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>94206000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>61000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>48000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3646000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-27406000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-142560000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-101110000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-176465000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>61502000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-152288000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-66921000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-60141000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12056000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-18550000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-28970000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3307000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-102388000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1930000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9279000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-156000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>106000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>71000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>607000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9148000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6821000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-39000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>12016000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7551000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>47914000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19894000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9784000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4887000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1944000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2581000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>23843000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4505000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>21773000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-8639000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>12282000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-215000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>16803000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>30314000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>15130000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-8007000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>27370000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5346000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-6874000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>29747000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>98513000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-115473000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>101114000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-17368000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>31152000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
-        <v>73200000.0</v>
+        <v>-63100000.0</v>
       </c>
       <c r="C25">
-        <v>72300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D25">
+        <v>175200000.0</v>
+      </c>
+      <c r="E25">
         <v>-45300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-21600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>64500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>285200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>213100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-119500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>64700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-23700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-15500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>132000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>242200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>151000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>97000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2108000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-248000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-42000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18657000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>241841000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-36524000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32891000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2828000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22223000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-190000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1335000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1359000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3123000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>587000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3216000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>671000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3355000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-868000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-26432000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>16015000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-6505000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2448000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2676000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19452000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34433000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3924000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-19780000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4392000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1947000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-24571000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-61607000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4776000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>83278000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8037000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-322606000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>106209000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>92787000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>89280000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>110278000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>112177000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>76940000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>129809000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>81301000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>88390000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>86829000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>72377000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>120828000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>58923000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>121616000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>85205000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>181574000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
+        <v>-20500000.0</v>
+      </c>
+      <c r="C26">
         <v>-33500000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2900000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-33600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-60500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-28200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-8200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-16100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-40700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-17700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-9300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-15300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-30400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-34000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-71900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-226800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-108000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-20154000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64786000.0</v>
       </c>
       <c r="V26">
         <v>-64786000.0</v>
       </c>
       <c r="W26">
+        <v>-64786000.0</v>
+      </c>
+      <c r="X26">
         <v>-69739000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-358000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-3079000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-65785000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-42000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-67000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>20000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2066000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-18801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000.0</v>
       </c>
       <c r="AG26">
         <v>-25000.0</v>
       </c>
       <c r="AH26">
+        <v>-25000.0</v>
+      </c>
+      <c r="AI26">
         <v>-895000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-5000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-85000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-26000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-853000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-25000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-236000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-24000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-454000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-36000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-26000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-24000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-655000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-24000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-25000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-9000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-624000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-17485000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-47121000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-17485000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>3402000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-2502000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
+        <v>13300000.0</v>
+      </c>
+      <c r="C27">
         <v>27100000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30600000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>23400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8200000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8700000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>43000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7367000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>31203000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6709000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8404000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9693000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>25903000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7563000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7556000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7758000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>19597000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6769000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7241000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7626000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>19509000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6203000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6616000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7548000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>17032000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6029000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6128000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6110000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>15858000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4078000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4698000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4705000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10858000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3340000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3443000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3122000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9397000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3700000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4257000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4457000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9887000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2917000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2842000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2932000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6148000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2847000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3090000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4033000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5011000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2824000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5509000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2924000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3906000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3891000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2432000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2454000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5786000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>876000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>677800000.0</v>
+      </c>
+      <c r="C28">
         <v>1862700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1750700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>964900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>335500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>612300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1509200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>961100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>175000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1936300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1648000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-820000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>171400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>423700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1250000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>384900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-54000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>543000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-507430000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>634000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>695000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1305111000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-351806000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>83652000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>137806000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>244630000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-503223000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>49588000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-115445000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>124011000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-836714000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1197044000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>120518000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>33887000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>63147000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-172636000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>179797000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>57716000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-475364000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>241164000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>313850000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27137000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>56978000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-369863000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>324873000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>254372000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>149944000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>307236000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>173654000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>206226000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-41964000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>80698000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-10192000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>224250000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-59279000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20524000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-9449000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>261923000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-255764000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-165941000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-139426000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>147123000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>34514000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>120870000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>15015000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>50478000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-58748000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-45923000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-199804000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>23199000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>138273000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>356600000.0</v>
+      </c>
+      <c r="C29">
         <v>5600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>369300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>272500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>361800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-52800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>324600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>236900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>266700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-41700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>219300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>269000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-92300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>247000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>302600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>189000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>344018000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>399000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>253000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>223909000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>403614000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>313095000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>343796000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24154000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>301408000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>310572000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>266638000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>34471000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>308304000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>230761000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>210933000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>43167000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>176607000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>220923000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>228544000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6060000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>237197000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>105833000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>202758000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-56372000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>199126000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>185254000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>233260000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-66317000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>194466000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>121278000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>149514000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-104621000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>132639000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>87399000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>209305000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-50871000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>178180000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>147183000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>111600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-7288000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>107648000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>53163000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>22622000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-49613000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>130123000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>65471000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-14038000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-26013000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>92113000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>76259000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>53547000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>7758000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-36860000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>-844900000.0</v>
+      </c>
+      <c r="C30">
         <v>-815700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-145300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-353700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-723200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-234500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-299100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-227300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>414700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>184800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>245900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>426900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-395000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-60300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-86000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-107000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-564954000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1297000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-753000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-779290000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-319501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-390494000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12666000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-692840000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-27177000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-57732000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-76723000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-290600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-205897000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-446786000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-279262000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-288679000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4983000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-76401000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-292046000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-23704000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-194168000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-145121000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-247100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-23759000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-123569000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-187309000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-168302000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-495240000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-350029000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-264288000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-56290000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-166085000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-133533000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-199581000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-148190000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16148000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-235454000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-219782000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23327000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2681000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-64553000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>143051000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-37778000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-70979000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-178734000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-70745000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>121033000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-150525000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-219497000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-57085000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>188720000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1162000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-80246000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>